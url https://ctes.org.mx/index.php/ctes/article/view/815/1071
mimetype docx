--- v0 (2025-10-13)
+++ v1 (2026-07-22)
@@ -3,64 +3,99 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="07CE899D" w14:textId="48134F2B" w:rsidR="00563B9F" w:rsidRDefault="00563B9F" w:rsidP="00563B9F">
+    <w:p w14:paraId="20569CAB" w14:textId="77777777" w:rsidR="000C481B" w:rsidRPr="000C481B" w:rsidRDefault="000C481B" w:rsidP="000C481B">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
           <w:lang w:val="es-ES" w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C481B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DOI: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="000C481B">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/ctes.v11i21.815</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="07CE899D" w14:textId="6AA4A4B8" w:rsidR="00563B9F" w:rsidRDefault="00563B9F" w:rsidP="00563B9F">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Artículos científicos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79E217B6" w14:textId="6DDE0C77" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="00563B9F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="es-MX"/>
@@ -185,69 +220,212 @@
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B07EDD" w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Advanced Studies area located in the State of </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B07EDD" w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Mexico</w:t>
+        <w:t>Advanced</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B07EDD" w:rsidRPr="00563B9F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B07EDD" w:rsidRPr="00563B9F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Studies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B07EDD" w:rsidRPr="00563B9F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B07EDD" w:rsidRPr="00563B9F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>area</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B07EDD" w:rsidRPr="00563B9F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> located in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B07EDD" w:rsidRPr="00563B9F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B07EDD" w:rsidRPr="00563B9F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> State </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B07EDD" w:rsidRPr="00563B9F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B07EDD" w:rsidRPr="00563B9F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mexico</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5C95616A" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69C6F4A0" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="005A4EE2" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005A4EE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
@@ -271,59 +449,59 @@
       </w:pPr>
       <w:r w:rsidRPr="005A4EE2">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Universidad Autónoma del Estado de México, México</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C37F9A3" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="005A4EE2" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>sarai.salgadom23@outlook.com</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A70E591" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="005A4EE2" w:rsidRDefault="00000000" w:rsidP="005A4EE2">
+    <w:p w14:paraId="3A70E591" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="005A4EE2" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidR="00B07EDD" w:rsidRPr="005A4EE2">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="005A4EE2">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:bCs/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://orcid.org/0009-0000-3752-6020</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1823AF30" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="005A4EE2" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C04912A" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="005A4EE2" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -348,59 +526,59 @@
       <w:r w:rsidRPr="005A4EE2">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Universidad Autónoma del Estado de México, México</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6625DAC0" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>aromeroruaemex@gmail.com</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5545F780" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="005A4EE2" w:rsidRDefault="00000000" w:rsidP="005A4EE2">
+    <w:p w14:paraId="5545F780" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="005A4EE2" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="00B07EDD" w:rsidRPr="005A4EE2">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="005A4EE2">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:bCs/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0002-0328-0525</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7834DE16" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="009D2A99" w:rsidRDefault="00B07EDD" w:rsidP="00B07EDD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F38E41C" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -455,90 +633,90 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>En consecuencia, el objetivo de este artículo es resaltar la importancia de la seguridad de la información y de fortalecer el área de Estudios Avanzados a través de una propuesta de desarrollo de un marco de gestión de la seguridad de la información, utilizando mejores prácticas que existen en el mercado.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68F28A58" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Palabras clave: </w:t>
       </w:r>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Gestión de la Seguridad de la Información, Estudios Avanzados, mejores prácticas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BB24E5A" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42749A41" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E4E7500" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Information technologies in recent years have had exponential growth; they have become indispensable for both organizations and people. Information, which is currently contained in technological equipment, has become a core asset in organizations to achieve their objectives, hence the reason for protecting it. Despite the above, a large percentage of organizations still do not appreciate the importance of implementing controls for information security, such as technical solutions and people's awareness, and pay attention when they are violated, therefore, they take actions reactively and not preventively. Some risks in information security are: information leaks, ransomware, social engineering, viruses, etc., which can result in interruption in daily activities, monetary losses, reputation problems, among others. The Educational sector is no less important and much less exempt from being a victim of attacks or having vulnerabilities in information security, therefore, it is necessary to include a program to strengthen information security in its processes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72EB3C1E" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -664,232 +842,288 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Palavras-chave:</w:t>
       </w:r>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gestão de Segurança da Informação, </w:t>
+        <w:t xml:space="preserve">Gestão de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>Estudos</w:t>
+        <w:t>Segurança</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> da </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>Avançados</w:t>
+        <w:t>Informação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>melhores</w:t>
+        <w:t>Estudos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>práticas</w:t>
+        <w:t>Avançados</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00563B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>melhores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00563B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00563B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>práticas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00563B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="671906A5" w14:textId="77777777" w:rsidR="00563B9F" w:rsidRPr="00683EF2" w:rsidRDefault="00563B9F" w:rsidP="00563B9F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F21390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="36"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Fecha Recepción:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F21390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F21390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Junio</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F21390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2023                                   </w:t>
       </w:r>
       <w:r w:rsidRPr="00F21390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Fecha Aceptación:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F21390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Diciembre 2023</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F21390">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Diciembre</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F21390">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2023</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF40A3">
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00442B3C">
         <w:pict w14:anchorId="454AF154">
           <v:rect id="_x0000_i1025" style="width:446.5pt;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E68CB44" w14:textId="77777777" w:rsidR="00563B9F" w:rsidRPr="00563B9F" w:rsidRDefault="00563B9F" w:rsidP="005A4EE2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BAC07A6" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61AE2466" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Introducción</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70B746A0" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Desde la antigüedad, diversos pueblos en el mundo fueron incluyendo métodos para cuidar su información, por ejemplo, en Mesopotamia en sus escritos utilizaban la técnica de sustitución y solo las personas que tenían el código podían leerlo; en la antigua Grecia utilizaban una técnica de criptografía llamada </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>escítala</w:t>
@@ -1058,93 +1292,65 @@
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>, s/f)</w:t>
       </w:r>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BFD00A7" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Es un hecho que la tecnología está avanzando a pasos agigantados, los ataques informáticos han venido creciendo, pero también es importante mencionar que algunas organizaciones no han dado la importancia a la implementación de medidas básicas de seguridad. Según ENISA (</w:t>
+        <w:t xml:space="preserve">Es un hecho que la tecnología está avanzando a pasos agigantados, los ataques informáticos han venido creciendo, pero también es importante mencionar que algunas organizaciones no han dado la importancia a la implementación de medidas básicas de seguridad. Según ENISA (The </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>The</w:t>
+        <w:t>European</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> Agency </w:t>
+        <w:t xml:space="preserve"> Union Agency </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Cybersecurity</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
@@ -1343,51 +1549,59 @@
       </w:r>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BD8951B" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Es evidente que debemos poner atención en el aseguramiento técnico de la infraestructura y sevicios, pero es impresindible tomar en cuenta la cocientización y la formación de las personas, un ejemplo es un informe realizado  por Nordpass en 2023, en el cuál menciona que los usuarios se siguen aferrando a contraseñas débiles y predecibles, por mencionar algunas, a nivel global se encuentra la contraseña “123456” con un recuento de 4,524,867, la contraseña “admin” con un recuento de 4,008.850, la contraseña “12345678” con un recuento de 1,371,152. </w:t>
+        <w:t xml:space="preserve">Es evidente que debemos poner atención en el aseguramiento técnico de la infraestructura y sevicios, pero es impresindible tomar en cuenta la cocientización y la formación de las personas, un ejemplo es un informe realizado  por Nordpass en 2023, en el cuál menciona que los usuarios se siguen aferrando a contraseñas débiles y predecibles, por </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">mencionar algunas, a nivel global se encuentra la contraseña “123456” con un recuento de 4,524,867, la contraseña “admin” con un recuento de 4,008.850, la contraseña “12345678” con un recuento de 1,371,152. </w:t>
       </w:r>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> ADDIN ZOTERO_ITEM CSL_CITATION {"citationID":"wER7mAwb","properties":{"formattedCitation":"({\\i{}Contrase\\uc0\\u241{}as m\\uc0\\u225{}s utilizadas en 2023}, s/f)","plainCitation":"(Contraseñas más utilizadas en 2023, s/f)","noteIndex":0},"citationItems":[{"id":32,"uris":["http://zotero.org/users/local/WyfLvVJl/items/JHRLNZSA"],"itemData":{"id":32,"type":"webpage","abstract":"Un informe detalla cuáles son las contraseñas más populares a nivel global en 2023 y destaca la necesidad crítica de un cambio en las prácticas de ciberseguridad, especialmente en América Latina","language":"es","title":"Contraseñas más utilizadas en 2023: n vistazo a la seguridad digital en América Latina","title-short":"Contraseñas más utilizadas en 2023","URL":"https://www.welivesecurity.com/es/contrasenas/contrasenas-mas-utilizadas-2023-seguridad-digital-latinoamerica/","accessed":{"date-parts":[["2024",3,6]]}}}],"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"} </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1411,51 +1625,50 @@
         </w:rPr>
         <w:t>, s/f)</w:t>
       </w:r>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EDCE8D3" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Helvetica Neue" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Considerando la importancia de la seguridad de la información en las organizaciones, el objetivo general de esta investigación es el Desarrollo de </w:t>
       </w:r>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">un Marco de Gestión de la Seguridad de la información a través de la aplicación de buenas prácticas </w:t>
       </w:r>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Helvetica Neue" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>en el departamento de Estudios Avanzados ubicada en el Estado de México. Los objetivos específicos para lograrlo es 1) Elaborar el estado del arte acerca de la Gestión de la Seguridad de la Información. 2) Analizar el estado actual de la Jefatura de Estudios Avanzados en el tema de Seguridad de la Información. 3) Diagnosticar a través de una evaluación de riesgos en el tema de seguridad de la información del área de Estudios Avanzados. 4) Determinar las herramientas necesarias que permitan conformar un Marco de Gestión de la Seguridad de la Información en la institución. 5) Establecer un</w:t>
       </w:r>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Marco de Gestión de la seguridad de la información a través de la aplicación de buenas prácticas </w:t>
       </w:r>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Helvetica Neue" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
@@ -1710,59 +1923,59 @@
       </w:pPr>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Helvetica Neue" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Algunas buenas prácticas en Seguridad de la Información.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E881609" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Helvetica Neue" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Helvetica Neue" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">MAGERIT (Metodología de Análisis y Gestión de Riesgos de los Sistemas de Información) versión 3 es una metodología de análisis y gestión de riesgos, elaborada por el Consejo Superior de Administración Electrónica del Gobierno de España, es de carácter público, por lo tanto, puede ser utilizada libremente. Los objetivos de esta metodología son: 1. Concientizar a la alta dirección de las organizaciones de la existencia de riesgos y la necesidad de gestionarlos; 2. Brindar un método sistemático para analizar los riesgos que implican el uso de las TIC. 3. Ayudar al tratamiento oportuno de riesgos y mantenerlos bajo control. 4. Preparar a la Organización para procesos de auditorías, certificaciones, etc. Esta </w:t>
+        <w:t xml:space="preserve">MAGERIT (Metodología de Análisis y Gestión de Riesgos de los Sistemas de Información) versión 3 es una metodología de análisis y gestión de riesgos, elaborada por el Consejo Superior de Administración Electrónica del Gobierno de España, es de carácter público, por lo tanto, puede ser utilizada libremente. Los objetivos de esta metodología son: 1. Concientizar a la alta dirección de las organizaciones de la existencia de riesgos y la necesidad de gestionarlos; 2. Brindar un método sistemático para analizar los riesgos que </w:t>
       </w:r>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Helvetica Neue" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">metodología consta de los siguientes libros: Libro I: Método, Libro II: Catálogo de Elementos, Libro III: Guía de Técnicas. </w:t>
+        <w:t xml:space="preserve">implican el uso de las TIC. 3. Ayudar al tratamiento oportuno de riesgos y mantenerlos bajo control. 4. Preparar a la Organización para procesos de auditorías, certificaciones, etc. Esta metodología consta de los siguientes libros: Libro I: Método, Libro II: Catálogo de Elementos, Libro III: Guía de Técnicas. </w:t>
       </w:r>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Helvetica Neue" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Helvetica Neue" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> ADDIN ZOTERO_ITEM CSL_CITATION {"citationID":"dLcskTTf","properties":{"formattedCitation":"({\\i{}PAe - MAGERIT v.3}, s/f)","plainCitation":"(PAe - MAGERIT v.3, s/f)","noteIndex":0},"citationItems":[{"id":50,"uris":["http://zotero.org/users/local/WyfLvVJl/items/83SS63YH"],"itemData":{"id":50,"type":"webpage","language":"es","title":"PAe - MAGERIT v.3 : Metodología de Análisis y Gestión de Riesgos de los Sistemas de Información","title-short":"PAe - MAGERIT v.3","URL":"https://administracionelectronica.gob.es/pae_Home/pae_Documentacion/pae_Metodolog/pae_Magerit.html","accessed":{"date-parts":[["2024",3,27]]}}}],"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"} </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Helvetica Neue" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1993,51 +2206,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Helvetica Neue" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00E10A2A" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Helvetica Neue" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Helvetica Neue" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>COBIT 5 es un marco de referencia, el cual contiene “un conjunto de propósitos definidos y </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00563B9F">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Helvetica Neue" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
           </w:rPr>
           <w:t>controles de TI</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Helvetica Neue" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> que tiene como principio la implementación de un marco para el gobierno y gestión de TI”. Dentro de los documentos de la familia COBIT, se encuentra “COBIT 5 para seguridad de la información” este se especializa en la seguridad de la </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Helvetica Neue" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>información</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00563B9F">
@@ -2507,51 +2720,50 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="621B33A9" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4899D50D" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Tabla1. </w:t>
       </w:r>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Dimensiones e indicadores para diagnosticar la seguridad de la información.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4414"/>
         <w:gridCol w:w="4414"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w14:paraId="5801D995" w14:textId="77777777" w:rsidTr="00C1172E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4414" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
@@ -3019,109 +3231,109 @@
         <w:instrText xml:space="preserve"> ADDIN ZOTERO_ITEM CSL_CITATION {"citationID":"elUid5fI","properties":{"formattedCitation":"(Salgado, 2022)","plainCitation":"(Salgado, 2022)","noteIndex":0},"citationItems":[{"id":69,"uris":["http://zotero.org/users/local/WyfLvVJl/items/ELEAW574"],"itemData":{"id":69,"type":"thesis","title":"PLAN ESTRATÉGICO PARA FORTALECER LA CULTURA DE SEGURIDAD DE LA INFORMACIÓN A TRAVÉS DE LA APLICACIÓN DE BUENAS PRÁCTICAS EN UN ORGANISMO PÚBLICO EN EL ESTADO DE MÉXICO","author":[{"family":"Salgado","given":"Sarai"}],"issued":{"date-parts":[["2022",4]]}}}],"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"} </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t>(Salgado, 2022)</w:t>
       </w:r>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> mismos que hacen referencia al Estándar ISO 27001 e ISO 17769 en cuanto a controles de seguridad y el trabajo de </w:t>
+        <w:t xml:space="preserve"> mismos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">que hacen referencia al Estándar ISO 27001 e ISO 17769 en cuanto a controles de seguridad y el trabajo de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Alnatheer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> ADDIN ZOTERO_ITEM CSL_CITATION {"citationID":"7BeGfzvB","properties":{"formattedCitation":"(2012)","plainCitation":"(2012)","noteIndex":0},"citationItems":[{"id":70,"uris":["http://zotero.org/users/local/WyfLvVJl/items/ZE6P4WT2"],"itemData":{"id":70,"type":"thesis","title":"Understanding and Measuring Information Security Culture in Developing Countries: Case of Saudi Arabia","author":[{"family":"Alnatheer, Mohammed A.","given":""}],"issued":{"date-parts":[["2012"]]}},"suppress-author":true}],"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"} </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t>(2012)</w:t>
       </w:r>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> concerniente a la cultura de la seguridad de la información. </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Para esta investigación se realizó una adecuación para los siguientes perfiles: personal administrativo, profesores y alumnos. </w:t>
+        <w:t xml:space="preserve"> concerniente a la cultura de la seguridad de la información. Para esta investigación se realizó una adecuación para los siguientes perfiles: personal administrativo, profesores y alumnos. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E81DD5B" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Cada instrumento se aplicó de acuerdo con el perfil para el que fue diseñado, la información fue analizada con el software estadístico IBM SPSS </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Statics</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -3346,68 +3558,75 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Con el Instrumento “Identificación de activos de infraestructura y servicios”, se identificó la siguiente información: equipos donde se encuentra información sensible,   hardware con el que se realiza el intercambio y almacenamiento de información (disco duro, san, nube, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>usb</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>, etc.), equipos de red para servicios (modem, switches, teléfonos IP, etc.), servicios (internet, correo electrónico, transferencia de archivos, etc.), telecomunicaciones (red de internet, red de datos, etc.), equipos de usuarios (laptop, impresoras, escáner) e instalaciones.</w:t>
+        <w:t xml:space="preserve">, etc.), equipos de red para servicios (modem, switches, teléfonos IP, etc.), servicios (internet, correo electrónico, transferencia de archivos, etc.), telecomunicaciones </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(red de internet, red de datos, etc.), equipos de usuarios (laptop, impresoras, escáner) e instalaciones.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20FEDF37" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Con el Instrumento “</w:t>
       </w:r>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Grado de conocimiento en seguridad de la información en las personas</w:t>
       </w:r>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">” con respecto al indicador </w:t>
       </w:r>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Grado de conocimiento en la aplicación de seguridad de la información con base a los estándares ISO 27001 e ISO 17769 se evaluaron temas como capacitación y concienciación en las personas, políticas de las seguridad de la información, política de conducta o ética, política de información confidencial, políticas de control de acceso, política de intercambio de información, respaldos de información, contraseñas seguras, conocimiento acerca de ataques a correo electrónico, ataques </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3501,58 +3720,58 @@
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>post-it</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> o archivos de computadora, el 15% con frecuencia lo hace, el 15% a </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>veces..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> El 79% no comparte contraseñas con otras personas, el 43% raramente cambia las contraseñas que le fueron asignadas por su institución, el 20% nunca y el 27% ocasionalmente. En cuanto a conceptos más actuales se preguntó que tanto conocen el concepto de ingeniería social, el 40% contesto que poco, el 27% nada. También se preguntó el conocimiento que tienen de las estafas que se realizan en internet el 45% dijo que poco y el 2% nada. En cuanto a correo electrónico se preguntó la frecuencia con la que han recibido un correo electrónico fraudulento, el 18% comenta que muy frecuentemente, el 27% frecuentemente, el 22% ocasionalmente. En cuanto al conocimiento de la activación de la verificación en dos pasos en sus cuentas de correo electrónico el 13% no tiene conocimiento, el 38% tiene poco </w:t>
+        <w:t xml:space="preserve"> El 79% no comparte contraseñas con otras personas, el 43% raramente cambia las contraseñas que le fueron asignadas por su institución, el 20% nunca y el 27% ocasionalmente. En cuanto a conceptos más actuales se preguntó que tanto conocen el concepto de ingeniería social, el 40% contesto que poco, el 27% nada. También se preguntó el conocimiento que tienen de las estafas que se realizan en internet el 45% dijo que poco y el 2% nada. En cuanto a correo electrónico se preguntó la frecuencia con la que han recibido un correo electrónico fraudulento, el 18% comenta que muy frecuentemente, el 27% frecuentemente, el 22% </w:t>
       </w:r>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">conocimiento. Se pregunto el conocimiento que tenían acerca de los ataques </w:t>
+        <w:t xml:space="preserve">ocasionalmente. En cuanto al conocimiento de la activación de la verificación en dos pasos en sus cuentas de correo electrónico el 13% no tiene conocimiento, el 38% tiene poco conocimiento. Se pregunto el conocimiento que tenían acerca de los ataques </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>homográficos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> es decir páginas donde el dominio de la página falsa se escribe similar o visualmente igual a la página original, el 25% no tiene conocimiento, el 45% poco. El 11% considera que no tienen conocimientos para poder identificar un correo apócrifo, el 34% tienen poco conocimiento. El 52% no conoce el termino </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Ransomware</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
@@ -3638,67 +3857,73 @@
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Resultados</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D5DA6EF" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>De acuerdo con los resultados obtenidos en el análisis, se identificó que existe información de valor que es necesario proteger, además se identificaron los activos tecnológicos que la contienen, servicios, equipos auxiliares, etc., se analizó un elemento muy importante que son las personas, donde nos muestra que existe una amplía área de oportunidad para que las personas generen  conocimientos acerca de cómo proteger la información de la institución y su información personal, además de generar una  cultura de la seguridad de la información positiva.</w:t>
+        <w:t xml:space="preserve">De acuerdo con los resultados obtenidos en el análisis, se identificó que existe información de valor que es necesario proteger, además se identificaron los activos tecnológicos que la contienen, servicios, equipos auxiliares, etc., se analizó un elemento muy importante que son las personas, donde nos muestra que existe una amplía área de oportunidad para que las personas generen  conocimientos acerca de cómo proteger la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>información de la institución y su información personal, además de generar una  cultura de la seguridad de la información positiva.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CDA087A" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Por esta razón, en este artículo se propone el desarrollo de un Marco de Gestión de la seguridad de la información, para fortalecer la seguridad de la información, mediante controles para salvaguardar los datos que se manejan, los equipos que lo contienen y las personas que los utilizan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2383E84B" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Mediante la revisión bibliográfica y el análisis realizado, se generó la propuesta que se presenta en la figura 1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16735306" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -3736,51 +3961,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4C904A00" wp14:editId="5673C97A">
             <wp:extent cx="5612130" cy="3218180"/>
             <wp:effectExtent l="0" t="0" r="1270" b="0"/>
             <wp:docPr id="465315434" name="Imagen 1" descr="Diagrama&#10;&#10;Descripción generada automáticamente con confianza media"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="465315434" name="Imagen 1" descr="Diagrama&#10;&#10;Descripción generada automáticamente con confianza media"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10"/>
+                    <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5612130" cy="3218180"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CDAD663" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -3978,51 +4203,50 @@
     <w:p w14:paraId="63278076" w14:textId="77777777" w:rsidR="00563B9F" w:rsidRPr="00563B9F" w:rsidRDefault="00563B9F" w:rsidP="005A4EE2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B0D9BCF" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Tabla 2. </w:t>
       </w:r>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Ejemplo de organización del catálogo de amenazas basado en la Metodología MAGERIT Libro II</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9634" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="4110"/>
         <w:gridCol w:w="1701"/>
       </w:tblGrid>
@@ -4184,795 +4408,775 @@
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Dimensión </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w14:paraId="608A5C90" w14:textId="77777777" w:rsidTr="00C1172E">
         <w:trPr>
           <w:trHeight w:val="538"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77F2377A" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Fuego</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="22473FA1" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">HW, MEDIA, </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>AUX,L</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2260C427" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>incendios: posibilidad de que el fuego acabe con recursos del sistema.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7551DCA3" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Disponibilidad</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w14:paraId="303D22A7" w14:textId="77777777" w:rsidTr="00C1172E">
         <w:trPr>
           <w:trHeight w:val="538"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="370DEA30" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Daños por agua</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2BDE002A" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">HW, MEDIA, </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>AUX,L</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7EB92518" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>inundaciones: posibilidad de que el agua acabe con recursos del sistema.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1FD101C2" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Disponibilidad</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w14:paraId="7FDF7544" w14:textId="77777777" w:rsidTr="00C1172E">
         <w:trPr>
           <w:trHeight w:val="1058"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="34673CD5" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Desastre Natural</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77957AE3" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">HW, MEDIA, </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>AUX,L</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C98498E" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>otros incidentes que se producen sin intervención humana: rayo, tormenta eléctrica, terremoto, ciclones, avalancha, corrimiento de tierras</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="394AA66D" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Disponibilidad</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w14:paraId="41432918" w14:textId="77777777" w:rsidTr="00C1172E">
         <w:trPr>
           <w:trHeight w:val="590"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3AA2B175" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Fallos en los equipos o programas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0E7EA3CF" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>HW, MEDIA, SW, AUX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B5EE88F" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>avería del hardware, falla de funcionamiento del hardware</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="730C7DCD" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Disponibilidad</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w14:paraId="72A0BCA3" w14:textId="77777777" w:rsidTr="00C1172E">
         <w:trPr>
           <w:trHeight w:val="1058"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="488C4EDE" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Corte del suministro eléctrico</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="49BA699F" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>HW, MEDIA, AUX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0F72E3D6" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Fallos en los equipos y/o fallos en los programas. Puede ser debida a un defecto de origen o sobrevenida durante el funcionamiento del sistema.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="459B51DF" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Disponibilidad</w:t>
             </w:r>
           </w:p>
@@ -5209,362 +5413,353 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Descripción</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w14:paraId="74538643" w14:textId="77777777" w:rsidTr="00C1172E">
         <w:trPr>
           <w:trHeight w:val="320"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1CEA2B22" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Baja </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1327" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E856CEC" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6108" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3FB09511" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>La amenaza se materializa a lo sumo una vez cada año</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w14:paraId="340FBB46" w14:textId="77777777" w:rsidTr="00C1172E">
         <w:trPr>
           <w:trHeight w:val="320"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4352B76B" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Media</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1327" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5753601B" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6108" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="349ADCA7" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>La amenaza se materializa a lo sumo una vez cada mes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w14:paraId="0941141D" w14:textId="77777777" w:rsidTr="00C1172E">
         <w:trPr>
           <w:trHeight w:val="320"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A9046A4" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Alta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1327" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6BF2F617" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6108" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="62D7BB80" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>La amenaza se materializa a lo sumo una vez cada semana</w:t>
             </w:r>
@@ -5723,51 +5918,50 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="649CDEFA" w14:textId="77777777" w:rsidR="00563B9F" w:rsidRPr="00563B9F" w:rsidRDefault="00563B9F" w:rsidP="005A4EE2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F751B0E" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Tabla 4.</w:t>
       </w:r>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Datos para calcular impacto</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8784" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1300"/>
         <w:gridCol w:w="1482"/>
         <w:gridCol w:w="6002"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w14:paraId="23ECF876" w14:textId="77777777" w:rsidTr="00C1172E">
@@ -5931,243 +6125,237 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Descripción</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w14:paraId="4978987B" w14:textId="77777777" w:rsidTr="00C1172E">
         <w:trPr>
           <w:trHeight w:val="600"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="07298199" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Bajo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1482" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E5D803B" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6002" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="440D335F" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>El daño derivado de la materialización de la amenaza no tiene consecuencias relevantes para la organización</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w14:paraId="3C854C31" w14:textId="77777777" w:rsidTr="00C1172E">
         <w:trPr>
           <w:trHeight w:val="600"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="327E7FC6" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Medio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1482" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="39F8A7A5" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6002" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1344412E" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">El daño derivado de la materialización de la </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
@@ -6187,126 +6375,123 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> consecuencias reseñables para la organización</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w14:paraId="525D512B" w14:textId="77777777" w:rsidTr="00C1172E">
         <w:trPr>
           <w:trHeight w:val="600"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="60C8BC68" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Alto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1482" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0FF0BC00" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6002" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2168F3CA" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>El daño derivado de la materialización de la amenaza no tiene consecuencias graves reseñables para la organización</w:t>
             </w:r>
           </w:p>
@@ -6648,1163 +6833,1133 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Riesgo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w14:paraId="67B6D6AE" w14:textId="77777777" w:rsidTr="00C1172E">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="599AC26F" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2122132A" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4 EQUIPOS DE CÓMPUTO CON …</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3345E8E2" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Fuego</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C03E98A" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5D2318E4" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="478" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="267EC0CA" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w14:paraId="7E85BDFF" w14:textId="77777777" w:rsidTr="00C1172E">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C56AE1F" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5462BE17" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4 EQUIPOS DE CÓMPUTO CON …</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B2368AC" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Daños por agua</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4873730A" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1011177C" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="478" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7ABEA325" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w14:paraId="5DCA0923" w14:textId="77777777" w:rsidTr="00C1172E">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6BD6CDB4" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A9E6C27" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4 EQUIPOS DE CÓMPUTO CON …</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1AA7CE17" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Desastre Natural</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="329A0B7E" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5AB7B105" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="478" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="540EFB43" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w14:paraId="123A6E7D" w14:textId="77777777" w:rsidTr="00C1172E">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2ACD6EB7" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="261D24A5" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4 EQUIPOS DE CÓMPUTO CON …</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="47139054" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Fallos en los equipos o programas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5494BDCE" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="69427920" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="478" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="362DB30B" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w14:paraId="4E759ED2" w14:textId="77777777" w:rsidTr="00C1172E">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="66AD5B71" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2399FA6F" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4 EQUIPOS DE CÓMPUTO CON …</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="65293BE1" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Corte del suministro eléctrico</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="79EB127B" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4A310087" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="478" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="54EE2105" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-ES_tradnl"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
@@ -7904,58 +8059,52 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>segundo paso</w:t>
       </w:r>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> consiste en buscar las herramientas necesarias que nos van a ayudar a construir la política para la seguridad de la información, la elección de buenas prácticas para implantar controles de seguridad de la información y herramientas como apoyo para un programa de concienciación y de educación en seguridad de la información. El material que fue revisado fue la norma ISO 27001:2013, la Metodología MAGERIT v3, el marco COBIT 5 para la seguridad de la información y la página de INCIBE.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CD50F7C" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">A continuación, se presentan algunos controles y políticas sugeridos para establecer en la organización, esto se realizó con el sustento del estándar ISO 27001:2013, en su </w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">apartado Objetivos de Control y Controles, con MAGERIT versión 3.0 Libro II Catálogo de elementos en su apartado Salvaguardas y </w:t>
+        <w:t xml:space="preserve">A continuación, se presentan algunos controles y políticas sugeridos para establecer en la organización, esto se realizó con el sustento del estándar ISO 27001:2013, en su apartado Objetivos de Control y Controles, con MAGERIT versión 3.0 Libro II Catálogo de elementos en su apartado Salvaguardas y </w:t>
       </w:r>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Helvetica Neue" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>COBIT 5 para seguridad de la información</w:t>
       </w:r>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44C001CE" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -9783,51 +9932,50 @@
     </w:p>
     <w:p w14:paraId="5C2F0FA9" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="00563B9F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1478B42B" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Tabla 7.</w:t>
       </w:r>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Políticas de seguridad sugeridas</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula4-nfasis3"/>
         <w:tblW w:w="7480" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7480"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w14:paraId="44C4AEE6" w14:textId="77777777" w:rsidTr="00C1172E">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
@@ -10717,51 +10865,50 @@
       <w:tr w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w14:paraId="2D242E5A" w14:textId="77777777" w:rsidTr="00C1172E">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4414" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7845A1AC" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Temas </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4414" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22583634" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
               </w:rPr>
@@ -11314,51 +11461,50 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D9339FB" w14:textId="3E3B4EAE" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Conclusión</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="042413AD" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>La Seguridad de la información es un tema importante, de interés, que también debe ser gestionada por los organismos del sector educativo, ya que como cualquier empresa cuentan con activos de información de valor, infraestructura, servicios y personas, y  no está exenta de vulnerabilidades, amenazas y riesgos, por lo tanto es necesario la implantación de controles de seguridad de la información, generación de políticas y esfuerzos en concientización y educación en seguridad de la información en las personas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77137DE1" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -11647,51 +11793,50 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="648BD55E" w14:textId="2CC5220E" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="00563B9F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Referencias</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="5165BFF1" w14:textId="77777777" w:rsidR="005A4EE2" w:rsidRPr="00563B9F" w:rsidRDefault="005A4EE2" w:rsidP="005A4EE2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63857600" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
@@ -12172,51 +12317,50 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6120D31A" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">¡Fácil y sencillo! </w:t>
       </w:r>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>Análisis de riesgos en 6 pasos | Empresas | INCIBE</w:t>
       </w:r>
       <w:r w:rsidRPr="00563B9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>. (s/f). Recuperado el 1 de octubre de 2023, de https://www.incibe.es/empresas/blog/analisis-riesgos-pasos-sencillo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="434F8049" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="00563B9F" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
@@ -12717,82 +12861,82 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61631CC5" w14:textId="77777777" w:rsidR="00B07EDD" w:rsidRPr="005A4EE2" w:rsidRDefault="00B07EDD" w:rsidP="005A4EE2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32539BE4" w14:textId="77777777" w:rsidR="00904014" w:rsidRPr="005A4EE2" w:rsidRDefault="00904014" w:rsidP="005A4EE2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00904014" w:rsidRPr="005A4EE2" w:rsidSect="00563B9F">
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="568" w:left="1701" w:header="142" w:footer="117" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24987B79" w14:textId="77777777" w:rsidR="00B40499" w:rsidRDefault="00B40499" w:rsidP="00563B9F">
+    <w:p w14:paraId="3C9E1456" w14:textId="77777777" w:rsidR="00442B3C" w:rsidRDefault="00442B3C" w:rsidP="00563B9F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F7BA536" w14:textId="77777777" w:rsidR="00B40499" w:rsidRDefault="00B40499" w:rsidP="00563B9F">
+    <w:p w14:paraId="7C1D4E09" w14:textId="77777777" w:rsidR="00442B3C" w:rsidRDefault="00442B3C" w:rsidP="00563B9F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -12801,51 +12945,51 @@
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica Neue">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E50002FF" w:usb1="500079DB" w:usb2="00000010" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="541704F2" w14:textId="1721B06D" w:rsidR="00563B9F" w:rsidRDefault="00563B9F">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">                           </w:t>
     </w:r>
     <w:r w:rsidRPr="00563B9F">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Vol. 1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
@@ -12876,86 +13020,97 @@
         <w:rFonts w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">                  </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="00563B9F">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Enero</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="00563B9F">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve"> – Junio 2024</w:t>
+      <w:t xml:space="preserve"> – </w:t>
     </w:r>
+    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="00563B9F">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">                          CTES</w:t>
+      <w:t>Junio</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00563B9F">
+      <w:rPr>
+        <w:rFonts w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2024                          CTES</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C7DB6D1" w14:textId="77777777" w:rsidR="00B40499" w:rsidRDefault="00B40499" w:rsidP="00563B9F">
+    <w:p w14:paraId="46894FFA" w14:textId="77777777" w:rsidR="00442B3C" w:rsidRDefault="00442B3C" w:rsidP="00563B9F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7FB840BC" w14:textId="77777777" w:rsidR="00B40499" w:rsidRDefault="00B40499" w:rsidP="00563B9F">
+    <w:p w14:paraId="29017E74" w14:textId="77777777" w:rsidR="00442B3C" w:rsidRDefault="00442B3C" w:rsidP="00563B9F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4C0E50FE" w14:textId="738233F7" w:rsidR="00563B9F" w:rsidRDefault="00563B9F" w:rsidP="00563B9F">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="006A1F3B">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="65108337" wp14:editId="4586B1D1">
           <wp:extent cx="4845050" cy="704850"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="389140156" name="Imagen 389140156" descr="Interfaz de usuario gráfica, Texto&#10;&#10;Descripción generada automáticamente"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Imagen 4" descr="Interfaz de usuario gráfica, Texto&#10;&#10;Descripción generada automáticamente"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
@@ -12975,51 +13130,51 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="4845050" cy="704850"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="154E12B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="34F2B162"/>
     <w:lvl w:ilvl="0" w:tplc="040A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -13572,121 +13727,124 @@
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="808934077">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="989137553">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="99372154">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="546532564">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="954092664">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B07EDD"/>
+    <w:rsid w:val="000C481B"/>
     <w:rsid w:val="001C47CB"/>
+    <w:rsid w:val="00442B3C"/>
     <w:rsid w:val="004D2F1A"/>
     <w:rsid w:val="00563B9F"/>
     <w:rsid w:val="005A4EE2"/>
     <w:rsid w:val="005F3251"/>
     <w:rsid w:val="00904014"/>
     <w:rsid w:val="009E6EF5"/>
     <w:rsid w:val="00B07EDD"/>
     <w:rsid w:val="00B40499"/>
     <w:rsid w:val="00C05A05"/>
     <w:rsid w:val="00D3023A"/>
     <w:rsid w:val="00E00BB0"/>
+    <w:rsid w:val="00E41DAB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2FA5E3B4"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{EA9F94C9-C302-0641-B161-895FF3D5BB18}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-MX" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -14045,51 +14203,50 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B07EDD"/>
     <w:rPr>
       <w:lang w:val="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
@@ -14708,58 +14865,58 @@
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BibliographyCar">
     <w:name w:val="Bibliography Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Bibliografa1"/>
     <w:rsid w:val="00B07EDD"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0328-0525" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-3752-6020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.welivesecurity.com/la-es/2015/07/15/controles-de-it-efectivos/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-3752-6020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/ctes.v11i21.815" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.welivesecurity.com/la-es/2015/07/15/controles-de-it-efectivos/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0328-0525" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -15021,55 +15178,55 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>18</Pages>
-[...1 lines deleted...]
-  <Characters>54962</Characters>
+  <Pages>19</Pages>
+  <Words>10008</Words>
+  <Characters>55048</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>458</Lines>
   <Paragraphs>129</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>64826</CharactersWithSpaces>
+  <CharactersWithSpaces>64927</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>