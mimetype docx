--- v0 (2025-10-13)
+++ v1 (2026-07-22)
@@ -12,53 +12,94 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="56E17B14" w14:textId="78E11BBD" w:rsidR="001C0031" w:rsidRDefault="001C0031" w:rsidP="001C0031">
+    <w:p w14:paraId="2481178B" w14:textId="5B473D65" w:rsidR="00521279" w:rsidRPr="00521279" w:rsidRDefault="00521279" w:rsidP="00521279">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00521279">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521279">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00521279">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="es-MX"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/ctes.v11i21.816</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="56E17B14" w14:textId="46076381" w:rsidR="001C0031" w:rsidRDefault="001C0031" w:rsidP="001C0031">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="sr-free"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Artículos científicos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="031FAFA2" w14:textId="5BC60603" w:rsidR="00452D27" w:rsidRPr="001C0031" w:rsidRDefault="00452D27" w:rsidP="001C0031">
@@ -170,79 +211,79 @@
         <w:rPr>
           <w:rStyle w:val="sr-free"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Universidad Autónoma de Nuevo León</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="479EA851" w14:textId="77777777" w:rsidR="00E202DE" w:rsidRPr="001C0031" w:rsidRDefault="00C1233D" w:rsidP="00E202DE">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="sr-free"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C0031">
         <w:rPr>
           <w:rStyle w:val="sr-free"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="001C0031">
           <w:rPr>
             <w:rStyle w:val="sr-free"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>tania.lunalpz@uanl.edu.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="25C9B0C4" w14:textId="408BA0A5" w:rsidR="00452D27" w:rsidRPr="00E202DE" w:rsidRDefault="00452D27" w:rsidP="00E202DE">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="sr-free"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E202DE">
         <w:rPr>
           <w:rStyle w:val="sr-free"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00C1233D" w:rsidRPr="00E202DE">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0001-8998-6352</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="24582B97" w14:textId="77777777" w:rsidR="00C1233D" w:rsidRPr="00E202DE" w:rsidRDefault="00C1233D" w:rsidP="00E202DE">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="sr-free"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60D7688D" w14:textId="59C987C5" w:rsidR="00E202DE" w:rsidRPr="00E202DE" w:rsidRDefault="00452D27" w:rsidP="00E202DE">
       <w:pPr>
         <w:jc w:val="right"/>
@@ -278,80 +319,80 @@
         <w:rPr>
           <w:rStyle w:val="sr-free"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Universidad Autónoma de Nuevo León</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2693CFCD" w14:textId="77777777" w:rsidR="00E202DE" w:rsidRPr="001C0031" w:rsidRDefault="00452D27" w:rsidP="00E202DE">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="sr-free"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E202DE">
         <w:rPr>
           <w:rStyle w:val="sr-free"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00C1233D" w:rsidRPr="001C0031">
           <w:rPr>
             <w:rStyle w:val="sr-free"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>aurora.martinezcnt@uanl.edu.mx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C1233D" w:rsidRPr="001C0031">
         <w:rPr>
           <w:rStyle w:val="sr-free"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78BE77A1" w14:textId="7E37657B" w:rsidR="00452D27" w:rsidRPr="00E202DE" w:rsidRDefault="00000000" w:rsidP="00E202DE">
+    <w:p w14:paraId="78BE77A1" w14:textId="7E37657B" w:rsidR="00452D27" w:rsidRPr="00E202DE" w:rsidRDefault="00E202DE" w:rsidP="00E202DE">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="sr-free"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="00E202DE" w:rsidRPr="00E202DE">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00E202DE">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:noProof/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0001-6464-337X</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C1233D" w:rsidRPr="00E202DE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B88F1D3" w14:textId="6D026E35" w:rsidR="00452D27" w:rsidRPr="00E202DE" w:rsidRDefault="00452D27" w:rsidP="00E202DE">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="sr-free"/>
@@ -389,89 +430,89 @@
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="sr-free"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E202DE">
         <w:rPr>
           <w:rStyle w:val="sr-free"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Tecnológico de Monterrey</w:t>
       </w:r>
       <w:r w:rsidR="00452D27" w:rsidRPr="00E202DE">
         <w:rPr>
           <w:rStyle w:val="sr-free"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AF210D4" w14:textId="77777777" w:rsidR="00E202DE" w:rsidRPr="001C0031" w:rsidRDefault="00000000" w:rsidP="00E202DE">
+    <w:p w14:paraId="5AF210D4" w14:textId="77777777" w:rsidR="00E202DE" w:rsidRPr="001C0031" w:rsidRDefault="006630F5" w:rsidP="00E202DE">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="sr-free"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="006630F5" w:rsidRPr="001C0031">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="001C0031">
           <w:rPr>
             <w:rStyle w:val="sr-free"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>azeneth.patino@tec.mx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C1233D" w:rsidRPr="001C0031">
         <w:rPr>
           <w:rStyle w:val="sr-free"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66683A70" w14:textId="08335DED" w:rsidR="00452D27" w:rsidRPr="00E202DE" w:rsidRDefault="00000000" w:rsidP="00E202DE">
+    <w:p w14:paraId="66683A70" w14:textId="08335DED" w:rsidR="00452D27" w:rsidRPr="00E202DE" w:rsidRDefault="00E202DE" w:rsidP="00E202DE">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="sr-free"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00E202DE" w:rsidRPr="00E202DE">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00E202DE">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0003-0919-8108</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0C3E5C62" w14:textId="77777777" w:rsidR="006630F5" w:rsidRPr="00E202DE" w:rsidRDefault="006630F5" w:rsidP="00E202DE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="sr-free"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74A12E4A" w14:textId="0B3CCEAE" w:rsidR="00B67D14" w:rsidRPr="001C0031" w:rsidRDefault="00B67D14" w:rsidP="001C0031">
       <w:pPr>
@@ -881,58 +922,74 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Junio</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F21390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2023                                   </w:t>
       </w:r>
       <w:r w:rsidRPr="00F21390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Fecha Aceptación:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F21390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Diciembre 2023</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F21390">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Diciembre</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F21390">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2023</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF40A3">
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0040006D">
         <w:pict w14:anchorId="30BC13B9">
-          <v:rect id="_x0000_i1026" style="width:446.5pt;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1025" style="width:446.5pt;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="75C6416C" w14:textId="77777777" w:rsidR="001C0031" w:rsidRPr="001C0031" w:rsidRDefault="001C0031" w:rsidP="00E202DE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44C1F713" w14:textId="376458F4" w:rsidR="004C6BDF" w:rsidRPr="001C0031" w:rsidRDefault="004C6BDF" w:rsidP="00E202DE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
@@ -3106,51 +3163,69 @@
         </w:rPr>
         <w:t>la Universidad Alas Peruanas a través de su Escuela de Posgrado</w:t>
       </w:r>
       <w:r w:rsidR="00ED51D8" w:rsidRPr="001C0031">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> en 2018. </w:t>
       </w:r>
       <w:r w:rsidR="00646748" w:rsidRPr="001C0031">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Esta escuela diseñó una plantilla de Ficha de validación para instrumentos de recolección de datos que incluye varias secciones para llevar a cabo la validación por juicio de expertos. En primera instancia se incluye una sección de datos generales en la que los expertos proporcionan sus nombres y apellidos, su grado académico, la institución en la que laboran y su cargo.</w:t>
       </w:r>
       <w:r w:rsidR="00ED51D8" w:rsidRPr="001C0031">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Además inscluye una serie de indicadores como la claridad, la objetividad, la actualidad, la organización, la suficiencia, la intencionalidad, la consistencia, la </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00ED51D8" w:rsidRPr="001C0031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Además</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00ED51D8" w:rsidRPr="001C0031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inscluye una serie de indicadores como la claridad, la objetividad, la actualidad, la organización, la suficiencia, la intencionalidad, la consistencia, la </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00ED51D8" w:rsidRPr="001C0031">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>coherencia,la</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00ED51D8" w:rsidRPr="001C0031">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> metodología y la conveniencia del contenido de los instrumentos. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C683E95" w14:textId="77777777" w:rsidR="00AB0048" w:rsidRPr="001C0031" w:rsidRDefault="00AB0048" w:rsidP="00E202DE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -5844,51 +5919,105 @@
       </w:pPr>
       <w:r w:rsidRPr="001C0031">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Después de haber ajustado la ficha se procedió a tener sesiones individuales con dos de los expertos participantes mediante la plataforma Teams. Durante estas sesiones de aproximádamente una hora se analizó detalladamente el contenido de cada uno de los instrumentos de recolección de datos. Se abordaron temas de gramática, redacción, coherencia, pertinencia, claridad, consistencia, entre otros, de cada uno de los ítems que contenía cada instrumento. Al mismo tiempo se fueron haciendo modificaciones, correcciones y adaptaciones agregando o excluyendo algunos elementos que fueron objeto de observaciones específicas por parte de alguno de los expertos. “Debe tenerse en cuenta que la construcción y </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001C0031">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>validación  de</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001C0031">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">  un  instrumento  de  medición  es  un  proceso complejo” Nápoles (2023, p. 2). Por dichas razones es fundamental llevar procesimiendo con apoyo de expertos con más experiencia en el contexto de la investigación. </w:t>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001C0031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>un  instrumento</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001C0031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001C0031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>de  medición</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001C0031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001C0031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>es  un</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001C0031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  proceso complejo” Nápoles (2023, p. 2). Por dichas razones es fundamental llevar procesimiendo con apoyo de expertos con más experiencia en el contexto de la investigación. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D2B686B" w14:textId="77777777" w:rsidR="00531D81" w:rsidRPr="001C0031" w:rsidRDefault="00531D81" w:rsidP="00E202DE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1551C251" w14:textId="77777777" w:rsidR="00531D81" w:rsidRPr="001C0031" w:rsidRDefault="00531D81" w:rsidP="00E202DE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C0031">
         <w:rPr>
@@ -5932,58 +6061,74 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C0031">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">“sugiero que en cada ítem clarifiques un poco más la redacción (si así te lo permite)”, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001C0031">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>“ te</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001C0031">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> sugiero especificar aunque suene repetitivo”. Cabe mencionar </w:t>
+        <w:t xml:space="preserve"> sugiero </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001C0031">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
+        <w:t>especificar</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001C0031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aunque suene repetitivo”. Cabe mencionar </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001C0031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
         <w:t>que</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001C0031">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> al mismo tiempo, los índices de valoración de la ficha oscilaron entre “Bueno, Muy bueno” y “Excelente”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A6A3F54" w14:textId="77777777" w:rsidR="00531D81" w:rsidRPr="001C0031" w:rsidRDefault="00531D81" w:rsidP="00E202DE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="590C7106" w14:textId="03DDCC93" w:rsidR="00531D81" w:rsidRPr="001C0031" w:rsidRDefault="00531D81" w:rsidP="00E202DE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
@@ -5998,99 +6143,99 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Después de las sesiones con los expertos y sus comentarios, cada uno de los instrumentos de recolección de datos quedó conformado por ítems que tienen relación entre sí con la finalidad de obtener información de índole cuantitativa, con la escala de Likert y cualitativa con la guía para la entrevista semiestructurada. La escala cuenta con un total de 20 ítems </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001C0031">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>que</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001C0031">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> a su vez, abordan dimensiones que incluyen la gestión del aprendizaje, el uso e implementación de estrategias cognitivas, las prácticas realizadas fuera del aula por parte de los estudiantes y el peril de los estudiantes autónomos. También se incluyó información sobre edad y género y un consentimiendo de participación al inicio del instrumento. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="00AC1086" w:rsidRPr="001C0031">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:t>https://drive.google.com/file/d/1-moV6eVdIZQdUd0XYETDFZ_nM54pHFqC/view?usp=sharing</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4D58E898" w14:textId="77777777" w:rsidR="00531D81" w:rsidRPr="001C0031" w:rsidRDefault="00531D81" w:rsidP="00E202DE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DA35114" w14:textId="70645FBC" w:rsidR="001F60F0" w:rsidRPr="001C0031" w:rsidRDefault="00531D81" w:rsidP="00E202DE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C0031">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">La guía para la entrevista semiestructurada consta con un protocolo de entrevista, información de los participantes (edad y género), objetivos de la entrevista y un consentimiento informado para la confidencialidad de la infrimación de los participantes. La </w:t>
       </w:r>
       <w:r w:rsidRPr="001C0031">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">extensión de dicho instrumento consta de un total de 10 ítems o preguntas. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="00AC1086" w:rsidRPr="001C0031">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://drive.google.com/file/d/1v3f3JfGONB5A_QIzYZB9adjDy3C47sGP/view?usp=sharing</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="124E29CC" w14:textId="77777777" w:rsidR="00567940" w:rsidRPr="001C0031" w:rsidRDefault="00567940" w:rsidP="00E202DE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0154B40F" w14:textId="44053781" w:rsidR="00567940" w:rsidRPr="001C0031" w:rsidRDefault="003204B6" w:rsidP="00E202DE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
@@ -6173,51 +6318,51 @@
               <wp:posOffset>6350</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="4703445" cy="2767330"/>
             <wp:effectExtent l="0" t="0" r="0" b="1270"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21511"/>
                 <wp:lineTo x="21521" y="21511"/>
                 <wp:lineTo x="21521" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="1088897691" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1088897691" name="Imagen 1088897691"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId15" cstate="print">
+                    <a:blip r:embed="rId16" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect b="18430"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4703445" cy="2767330"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
@@ -6262,51 +6407,51 @@
               <wp:posOffset>6013450</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="4775200" cy="3386455"/>
             <wp:effectExtent l="0" t="0" r="0" b="4445"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21547"/>
                 <wp:lineTo x="21543" y="21547"/>
                 <wp:lineTo x="21543" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="1183879900" name="Imagen 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1183879900" name="Imagen 1183879900"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16" cstate="print">
+                    <a:blip r:embed="rId17" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4775200" cy="3386455"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -6854,51 +6999,51 @@
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-398145</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>635394</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="6400800" cy="3200400"/>
             <wp:effectExtent l="0" t="0" r="12700" b="12700"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="129" y="0"/>
                 <wp:lineTo x="0" y="343"/>
                 <wp:lineTo x="0" y="21257"/>
                 <wp:lineTo x="171" y="21600"/>
                 <wp:lineTo x="21429" y="21600"/>
                 <wp:lineTo x="21600" y="21257"/>
                 <wp:lineTo x="21600" y="343"/>
                 <wp:lineTo x="21429" y="0"/>
                 <wp:lineTo x="129" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="896010514" name="Gráfico 1"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId17"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId18"/>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00597CF5" w:rsidRPr="001C0031">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Figura 1</w:t>
       </w:r>
       <w:r w:rsidR="009F198F" w:rsidRPr="001C0031">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>: Ventajas de utilizar instrumentos de recolección de datos de manera virtual para la validación de contenido por juicio de expertos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C35D9C4" w14:textId="0B5FB17F" w:rsidR="009F198F" w:rsidRPr="001C0031" w:rsidRDefault="009F198F" w:rsidP="00E202DE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
@@ -7232,51 +7377,51 @@
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-212047</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>1440333</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="6400800" cy="3200400"/>
             <wp:effectExtent l="0" t="0" r="12700" b="12700"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="129" y="0"/>
                 <wp:lineTo x="0" y="343"/>
                 <wp:lineTo x="0" y="21257"/>
                 <wp:lineTo x="171" y="21600"/>
                 <wp:lineTo x="21429" y="21600"/>
                 <wp:lineTo x="21600" y="21257"/>
                 <wp:lineTo x="21600" y="343"/>
                 <wp:lineTo x="21429" y="0"/>
                 <wp:lineTo x="129" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="393996212" name="Gráfico 1"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId18"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId19"/>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00597CF5" w:rsidRPr="001C0031">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Figura </w:t>
       </w:r>
       <w:r w:rsidR="001F60F0" w:rsidRPr="001C0031">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="001F60F0" w:rsidRPr="001C0031">
         <w:rPr>
@@ -8558,330 +8703,312 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DBAB450" w14:textId="224836F0" w:rsidR="003204B6" w:rsidRPr="001C0031" w:rsidRDefault="003204B6" w:rsidP="00E202DE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C0031">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Delgado, G., Gutiérrez, R. A., y Ochoa, C. A. (2020). Competencias en uso de Tecnologías de Información y Comunicación: Estudiantes de postgrados a distancia. </w:t>
+        <w:t xml:space="preserve">Delgado, G., Gutiérrez, R. A., y Ochoa, C. A. (2020). Competencias en uso de Tecnologías de Información y Comunicación: Estudiantes de postgrados a distancia. Revista de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C0031">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Revista</w:t>
+        <w:t>Ciencias</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C0031">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001C0031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Sociales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001C0031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Ve); XXVI(E-2), 314-327</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D2ECC72" w14:textId="77777777" w:rsidR="007527B7" w:rsidRPr="001C0031" w:rsidRDefault="007527B7" w:rsidP="00E202DE">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="094113D6" w14:textId="7FD71346" w:rsidR="007527B7" w:rsidRPr="001C0031" w:rsidRDefault="007527B7" w:rsidP="00E202DE">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C0031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Galicia, L. Balderrama, J. &amp; Edel, R. (2017). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001C0031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Validez</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001C0031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C0031">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ciencias</w:t>
+        <w:t>contenido</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C0031">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C0031">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Sociales</w:t>
+        <w:t>por</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C0031">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Ve); XXVI(E-2), 314-327</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4D2ECC72" w14:textId="77777777" w:rsidR="007527B7" w:rsidRPr="001C0031" w:rsidRDefault="007527B7" w:rsidP="00E202DE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001C0031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>juicio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001C0031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001C0031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>expertos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001C0031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001C0031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>propuesta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001C0031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001C0031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>una</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001C0031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001C0031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>herramienta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001C0031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> virtual. Apertura (Guadalajara, Jal.), 9(2), 42-53. https://doi.org/10.32870/ap.v9n2.993</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04A22F9C" w14:textId="77777777" w:rsidR="00CE56F0" w:rsidRPr="001C0031" w:rsidRDefault="00CE56F0" w:rsidP="00E202DE">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DC7EF68" w14:textId="4097976A" w:rsidR="00CE56F0" w:rsidRPr="001C0031" w:rsidRDefault="00CE56F0" w:rsidP="00E202DE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="001C0031">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>García, D. J. E., Guerrero, F. A., Rodríguez, M. F., &amp; Solís, R. E. (2022). Validación de un cuestionario sobre Alfabetización Ambiental mediante juicio de expertos. Revista Eureka, 19(3), 310101–310121. https://doi.org/10.25267/Rev_Eureka_ensen_di vulg_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001C0031">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Galicia, L. Balderrama, J. &amp; Edel, R. (2017). </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>cienc.2022.v19.i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001C0031">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Validez</w:t>
-[...183 lines deleted...]
-        <w:t>19.i3.3101</w:t>
+        <w:t>3.3101</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="026EFD47" w14:textId="77777777" w:rsidR="004129F2" w:rsidRPr="001C0031" w:rsidRDefault="004129F2" w:rsidP="00E202DE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04DCBA97" w14:textId="59F398F7" w:rsidR="004129F2" w:rsidRPr="001C0031" w:rsidRDefault="004129F2" w:rsidP="00E202DE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -8943,51 +9070,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EADD927" w14:textId="7C30CD40" w:rsidR="004129F2" w:rsidRPr="001C0031" w:rsidRDefault="007B4912" w:rsidP="00E202DE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C0031">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Marín-González, Freddy, Pérez-González, Judith, Senior-Naveda, Alexa, &amp; García-Guliany, Jesús. (2021). Validación del diseño de una red de cooperación científico-tecnológica utilizando el coeficiente K para la selección de expertos. Información tecnológica, 32(2), 79-88. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="006B5495" w:rsidRPr="001C0031">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://dx.doi.org/10.4067/S0718-07642021000200079</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2CBA12F7" w14:textId="77777777" w:rsidR="006B5495" w:rsidRPr="001C0031" w:rsidRDefault="006B5495" w:rsidP="00E202DE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="010467A4" w14:textId="370B7E8B" w:rsidR="006B5495" w:rsidRPr="001C0031" w:rsidRDefault="006B5495" w:rsidP="00E202DE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
@@ -9027,51 +9154,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4277B6C1" w14:textId="6D9BB154" w:rsidR="00CE56F0" w:rsidRPr="001C0031" w:rsidRDefault="00CE56F0" w:rsidP="00E202DE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C0031">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Prado Límaco, G. (2023). Virtualización del proceso de validación por juicio de expertos. Revista Ciencias y Artes. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="00EF629D" w:rsidRPr="001C0031">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://revistasucal.com/index.php/rca/article/vi ew/7/1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="06052960" w14:textId="77777777" w:rsidR="00EF629D" w:rsidRPr="001C0031" w:rsidRDefault="00EF629D" w:rsidP="00E202DE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="100CC462" w14:textId="0F10EAA5" w:rsidR="00EF629D" w:rsidRPr="001C0031" w:rsidRDefault="00EF629D" w:rsidP="00E202DE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
@@ -9191,97 +9318,97 @@
       <w:pPr>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58949E84" w14:textId="77777777" w:rsidR="001C0031" w:rsidRDefault="001C0031" w:rsidP="006630F5">
       <w:pPr>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44C4F7EF" w14:textId="5DC1382A" w:rsidR="00AB0048" w:rsidRPr="006630F5" w:rsidRDefault="00000000" w:rsidP="006630F5">
+    <w:p w14:paraId="44C4F7EF" w14:textId="5DC1382A" w:rsidR="00AB0048" w:rsidRPr="006630F5" w:rsidRDefault="0040006D" w:rsidP="006630F5">
       <w:pPr>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="1F33D355">
+        <w:object w:dxaOrig="0" w:dyaOrig="0" w14:anchorId="1F33D355">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
           <v:shape id="_x0000_s2050" type="#_x0000_t75" alt="" style="position:absolute;left:0;text-align:left;margin-left:30.6pt;margin-top:0;width:442.1pt;height:9in;z-index:-251656704;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0" wrapcoords="2824 0 2824 1400 7041 1600 10782 1600 10782 2000 5941 2200 5648 2200 5648 2525 9315 2800 10782 2800 10782 3200 1027 3300 1027 3575 10782 3600 1320 3775 770 3775 807 4800 843 4875 1540 5200 1687 5200 623 5575 623 5725 1430 6000 1760 6000 1724 6300 4217 6400 1724 6400 1724 6675 10782 6800 660 6850 660 7100 10782 7200 660 7275 660 7525 10782 7600 -37 7975 -37 8050 1210 8400 1357 8400 1357 8625 3117 8800 5171 8800 -37 9050 -37 9100 477 9200 -37 9450 0 9475 5171 9600 403 9625 403 9875 5171 10000 -37 10125 -37 10325 513 10400 367 10550 770 10600 5171 10800 -37 10825 -37 11225 367 11600 -37 11900 0 11950 5171 12000 403 12125 403 12375 5171 12400 -37 12575 -37 12650 5171 12800 403 12825 403 13075 5171 13200 -37 13275 -37 13325 367 13600 -37 14000 -37 14025 477 14400 -37 14475 -37 14775 5171 14800 440 14925 440 15175 5171 15200 -37 15425 -37 15475 440 15600 -37 15800 -37 15825 403 16000 -37 16150 0 16175 10782 16400 -37 16650 -37 17700 8398 18000 10782 18000 8141 18175 7848 18225 7848 18475 10305 18800 10782 18800 10782 20400 7224 20650 7224 20725 7995 20850 7995 21200 8691 21250 8691 21475 12945 21475 13019 21450 10782 21200 13605 21200 13605 20900 10782 20800 14302 20725 14302 20650 10745 20400 10782 18800 21600 18475 21600 18400 10562 18400 10782 18000 21527 17700 21490 17625 5611 17600 21490 17300 21490 17225 5391 17200 21380 16925 21417 16850 8178 16800 10782 16400 21563 16175 21600 16125 20243 16000 21600 15850 21600 15775 20243 15600 21600 15475 21600 15425 20243 15200 20243 14800 21600 14775 21600 14725 20243 14400 20390 14400 21600 14050 21600 13975 20243 13600 21600 13350 21600 13275 20243 13200 20243 12800 21600 12650 21600 12575 20243 12400 20243 12000 21600 11950 21600 11875 20243 11600 20390 11600 21600 11250 21600 10850 21527 10825 20243 10800 20243 10400 21600 10175 21600 10125 20243 10000 20243 9600 21600 9475 21600 9425 20243 9200 21600 9100 21600 9050 20243 8800 21600 8800 21600 7975 10782 7600 13605 7600 13605 7275 10745 7200 10782 6800 21123 6725 21123 6400 16539 6400 21600 6225 21600 5525 21527 5500 3301 5200 9608 5200 21600 4950 21600 4650 7188 4400 14669 4025 14779 3800 14119 3750 10745 3600 10782 2800 12542 2800 17713 2500 17749 2225 16723 2175 10745 2000 10782 1600 14559 1600 18740 1400 18703 0 2824 0">
-            <v:imagedata r:id="rId21" o:title=""/>
+            <v:imagedata r:id="rId22" o:title=""/>
             <w10:wrap type="tight"/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_s2050" DrawAspect="Content" ObjectID="_1778263229" r:id="rId22">
+          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_s2050" DrawAspect="Content" ObjectID="_1845452269" r:id="rId23">
             <o:FieldCodes>\s</o:FieldCodes>
           </o:OLEObject>
         </w:object>
       </w:r>
       <w:r w:rsidR="00AB0048" w:rsidRPr="006630F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Anexo 1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DF15391" w14:textId="110AC9BF" w:rsidR="003204B6" w:rsidRDefault="003204B6" w:rsidP="006630F5">
       <w:pPr>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -11237,81 +11364,81 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ficha</w:t>
       </w:r>
       <w:r w:rsidRPr="006630F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> de validación para instrumentos de recolección de datos </w:t>
       </w:r>
       <w:r w:rsidRPr="006630F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>virtuales</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00AB0048" w:rsidRPr="006630F5" w:rsidSect="001C0031">
-      <w:headerReference w:type="default" r:id="rId23"/>
-      <w:footerReference w:type="default" r:id="rId24"/>
+      <w:headerReference w:type="default" r:id="rId24"/>
+      <w:footerReference w:type="default" r:id="rId25"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="568" w:left="1701" w:header="142" w:footer="119" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2FC2824E" w14:textId="77777777" w:rsidR="002B30A5" w:rsidRDefault="002B30A5" w:rsidP="00AB0048">
+    <w:p w14:paraId="0721051C" w14:textId="77777777" w:rsidR="0040006D" w:rsidRDefault="0040006D" w:rsidP="00AB0048">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2BC7AB14" w14:textId="77777777" w:rsidR="002B30A5" w:rsidRDefault="002B30A5" w:rsidP="00AB0048">
+    <w:p w14:paraId="2823E1A0" w14:textId="77777777" w:rsidR="0040006D" w:rsidRDefault="0040006D" w:rsidP="00AB0048">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
@@ -11326,113 +11453,133 @@
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="152321E1" w14:textId="44397833" w:rsidR="001C0031" w:rsidRPr="001C0031" w:rsidRDefault="001C0031" w:rsidP="001C0031">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001C0031">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Vol. 11, Núm. 21                  </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="001C0031">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Enero</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="001C0031">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve"> – Junio 2024                          CTES</w:t>
+      <w:t xml:space="preserve"> – </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="001C0031">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Junio</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="001C0031">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2024                          CTES</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="591E1C27" w14:textId="77777777" w:rsidR="002B30A5" w:rsidRDefault="002B30A5" w:rsidP="00AB0048">
+    <w:p w14:paraId="10DBFED3" w14:textId="77777777" w:rsidR="0040006D" w:rsidRDefault="0040006D" w:rsidP="00AB0048">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4DBC2E19" w14:textId="77777777" w:rsidR="002B30A5" w:rsidRDefault="002B30A5" w:rsidP="00AB0048">
+    <w:p w14:paraId="366A34BE" w14:textId="77777777" w:rsidR="0040006D" w:rsidRDefault="0040006D" w:rsidP="00AB0048">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4F342F76" w14:textId="4ECED7B2" w:rsidR="001C0031" w:rsidRDefault="001C0031" w:rsidP="001C0031">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="006A1F3B">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7035B641" wp14:editId="579DDFB6">
           <wp:extent cx="4845050" cy="704850"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="249525263" name="Imagen 249525263" descr="Interfaz de usuario gráfica, Texto&#10;&#10;Descripción generada automáticamente"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Imagen 4" descr="Interfaz de usuario gráfica, Texto&#10;&#10;Descripción generada automáticamente"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
@@ -11452,51 +11599,51 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="4845050" cy="704850"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B961C0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0040157C"/>
     <w:lvl w:ilvl="0" w:tplc="080A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -12173,51 +12320,51 @@
   <w:num w:numId="1" w16cid:durableId="581915427">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1012531730">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1772165123">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2120568820">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1250383678">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="830755122">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2042128627">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -12232,61 +12379,63 @@
     <w:rsid w:val="001D1338"/>
     <w:rsid w:val="001D3FE6"/>
     <w:rsid w:val="001F60F0"/>
     <w:rsid w:val="00210BDF"/>
     <w:rsid w:val="00216474"/>
     <w:rsid w:val="00253468"/>
     <w:rsid w:val="002576A1"/>
     <w:rsid w:val="002674E0"/>
     <w:rsid w:val="0029568D"/>
     <w:rsid w:val="002B30A5"/>
     <w:rsid w:val="002D3D14"/>
     <w:rsid w:val="002E2964"/>
     <w:rsid w:val="002E71A4"/>
     <w:rsid w:val="003204B6"/>
     <w:rsid w:val="00320BFF"/>
     <w:rsid w:val="00351215"/>
     <w:rsid w:val="00361EA8"/>
     <w:rsid w:val="00362108"/>
     <w:rsid w:val="00362252"/>
     <w:rsid w:val="00370852"/>
     <w:rsid w:val="003B49BC"/>
     <w:rsid w:val="003B536C"/>
     <w:rsid w:val="003C2FD0"/>
     <w:rsid w:val="003D443B"/>
     <w:rsid w:val="003E5168"/>
+    <w:rsid w:val="0040006D"/>
     <w:rsid w:val="004129F2"/>
     <w:rsid w:val="004268EF"/>
     <w:rsid w:val="00447FA9"/>
     <w:rsid w:val="00452D27"/>
     <w:rsid w:val="00456146"/>
     <w:rsid w:val="0045799A"/>
     <w:rsid w:val="00495D22"/>
     <w:rsid w:val="004A658B"/>
     <w:rsid w:val="004C3661"/>
     <w:rsid w:val="004C6BDF"/>
     <w:rsid w:val="00506D0F"/>
+    <w:rsid w:val="00521279"/>
     <w:rsid w:val="005252EC"/>
     <w:rsid w:val="00531D81"/>
     <w:rsid w:val="00537B4A"/>
     <w:rsid w:val="00567940"/>
     <w:rsid w:val="00573491"/>
     <w:rsid w:val="00597CF5"/>
     <w:rsid w:val="005B4F1E"/>
     <w:rsid w:val="005E3CFF"/>
     <w:rsid w:val="005F7781"/>
     <w:rsid w:val="0062412D"/>
     <w:rsid w:val="00646748"/>
     <w:rsid w:val="006606E7"/>
     <w:rsid w:val="00660A50"/>
     <w:rsid w:val="006630F5"/>
     <w:rsid w:val="00675E2C"/>
     <w:rsid w:val="00695E51"/>
     <w:rsid w:val="006B5495"/>
     <w:rsid w:val="006C4695"/>
     <w:rsid w:val="006C580B"/>
     <w:rsid w:val="006E6983"/>
     <w:rsid w:val="006F053D"/>
     <w:rsid w:val="006F350D"/>
     <w:rsid w:val="007161F4"/>
     <w:rsid w:val="007527B7"/>
     <w:rsid w:val="007B3E50"/>
@@ -12328,98 +12477,99 @@
     <w:rsid w:val="00BD65EF"/>
     <w:rsid w:val="00C1233D"/>
     <w:rsid w:val="00C12415"/>
     <w:rsid w:val="00C20051"/>
     <w:rsid w:val="00C422DB"/>
     <w:rsid w:val="00C45B80"/>
     <w:rsid w:val="00C601CE"/>
     <w:rsid w:val="00C60CFA"/>
     <w:rsid w:val="00CB6F10"/>
     <w:rsid w:val="00CD6863"/>
     <w:rsid w:val="00CE2E0F"/>
     <w:rsid w:val="00CE56F0"/>
     <w:rsid w:val="00CE5737"/>
     <w:rsid w:val="00D02857"/>
     <w:rsid w:val="00D20D06"/>
     <w:rsid w:val="00D43FBE"/>
     <w:rsid w:val="00D477E8"/>
     <w:rsid w:val="00D61CC3"/>
     <w:rsid w:val="00D74199"/>
     <w:rsid w:val="00D840DA"/>
     <w:rsid w:val="00DA2BE3"/>
     <w:rsid w:val="00DC288C"/>
     <w:rsid w:val="00DF4505"/>
     <w:rsid w:val="00E202DE"/>
     <w:rsid w:val="00E3449A"/>
+    <w:rsid w:val="00E41DAB"/>
     <w:rsid w:val="00E45DDB"/>
     <w:rsid w:val="00E735E4"/>
     <w:rsid w:val="00E73BA9"/>
     <w:rsid w:val="00E93C1E"/>
     <w:rsid w:val="00E94379"/>
     <w:rsid w:val="00EA6603"/>
     <w:rsid w:val="00EB4464"/>
     <w:rsid w:val="00ED068A"/>
     <w:rsid w:val="00ED51D8"/>
     <w:rsid w:val="00EE5278"/>
     <w:rsid w:val="00EF629D"/>
     <w:rsid w:val="00F03491"/>
     <w:rsid w:val="00F34CDA"/>
     <w:rsid w:val="00F35D76"/>
     <w:rsid w:val="00F937D2"/>
     <w:rsid w:val="00FC3A5A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4690D15D"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B127B54E-6AC7-5142-ACAE-C7C7CEA164E2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-MX" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12974,51 +13124,50 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo9Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B67D14"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
@@ -13394,51 +13543,51 @@
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AB0048"/>
     <w:rPr>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculovisitado">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006606E7"/>
     <w:rPr>
       <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="886065677">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1032416559">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -13678,69 +13827,69 @@
                 <w:div w:id="25101993">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8998-6352" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1-moV6eVdIZQdUd0XYETDFZ_nM54pHFqC/view?usp=sharing" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tania.lunalpz@uanl.edu.mx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0919-8108" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistasucal.com/index.php/rca/article/vi%20ew/7/1" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:azeneth.patino@tec.mx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6464-337X" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-07642021000200079" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aurora.martinezcnt@uanl.edu.mx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1v3f3JfGONB5A_QIzYZB9adjDy3C47sGP/view?usp=sharing" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document.docx"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tania.lunalpz@uanl.edu.mx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0919-8108" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistasucal.com/index.php/rca/article/vi%20ew/7/1" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/ctes.v11i21.816" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:azeneth.patino@tec.mx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-07642021000200079" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6464-337X" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1v3f3JfGONB5A_QIzYZB9adjDy3C47sGP/view?usp=sharing" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document.docx"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aurora.martinezcnt@uanl.edu.mx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8998-6352" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1-moV6eVdIZQdUd0XYETDFZ_nM54pHFqC/view?usp=sharing" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet1.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-ES"/>
+  <c:lang val="es-MX"/>
   <c:roundedCorners val="1"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
@@ -14101,94 +14250,94 @@
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="es-MX"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:schemeClr val="bg1"/>
     </a:solidFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="tx1">
           <a:lumMod val="15000"/>
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-ES"/>
+  <c:lang val="es-MX"/>
   <c:roundedCorners val="1"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400" b="1" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
@@ -14535,58 +14684,58 @@
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="es-MX"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:schemeClr val="bg1"/>
     </a:solidFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="tx1">
           <a:lumMod val="15000"/>
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
@@ -15961,69 +16110,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>21</Pages>
-  <Words>7199</Words>
-  <Characters>39598</Characters>
+  <Words>7215</Words>
+  <Characters>39684</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>329</Lines>
+  <Lines>330</Lines>
   <Paragraphs>93</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>46704</CharactersWithSpaces>
+  <CharactersWithSpaces>46806</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tania  Luna</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>