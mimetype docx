--- v0 (2025-10-13)
+++ v1 (2026-07-22)
@@ -8,53 +8,89 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="15E58D26" w14:textId="34D03C89" w:rsidR="00BD6B65" w:rsidRDefault="00BD6B65" w:rsidP="00BD6B65">
+    <w:p w14:paraId="0F89B530" w14:textId="5D942CA6" w:rsidR="001D11C3" w:rsidRPr="001D11C3" w:rsidRDefault="001D11C3" w:rsidP="001D11C3">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D11C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="001D11C3">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/ctes.v11i21.817</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="15E58D26" w14:textId="4D8201BE" w:rsidR="00BD6B65" w:rsidRDefault="00BD6B65" w:rsidP="00BD6B65">
       <w:pPr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Artículos científicos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45EFDDD5" w14:textId="20D6A846" w:rsidR="008678A4" w:rsidRPr="00BD6B65" w:rsidRDefault="00EE0243" w:rsidP="00BD6B65">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
@@ -347,51 +383,77 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007521F3" w:rsidRPr="00BD6B65">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>aprendizagem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007521F3" w:rsidRPr="00BD6B65">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> automática para processamento de linguagem natural</w:t>
+        <w:t xml:space="preserve"> automática para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007521F3" w:rsidRPr="00BD6B65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>processamento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007521F3" w:rsidRPr="00BD6B65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de linguagem natural</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04A3AE89" w14:textId="77777777" w:rsidR="008678A4" w:rsidRPr="00B17764" w:rsidRDefault="008678A4" w:rsidP="003A6671">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="166B5DEB" w14:textId="688EC3F4" w:rsidR="008678A4" w:rsidRPr="00B17764" w:rsidRDefault="007521F3" w:rsidP="00B17764">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="pt-BR" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B17764">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -413,61 +475,61 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Universidad Politécnica de Victoria, México</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32C12AA5" w14:textId="59B85831" w:rsidR="008C0565" w:rsidRPr="00B17764" w:rsidRDefault="007521F3" w:rsidP="00B17764">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD6B65">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>yamilyecs@gmail.com</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B3AE882" w14:textId="665558EC" w:rsidR="0058553E" w:rsidRPr="00B17764" w:rsidRDefault="00000000" w:rsidP="00B17764">
+    <w:p w14:paraId="6B3AE882" w14:textId="665558EC" w:rsidR="0058553E" w:rsidRPr="00B17764" w:rsidRDefault="0058553E" w:rsidP="00B17764">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="0058553E" w:rsidRPr="00B17764">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00B17764">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>https://orcid.org/0009-0001-1806-5641</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="53D1338C" w14:textId="049ECDA7" w:rsidR="008C0565" w:rsidRPr="00B17764" w:rsidRDefault="009E2B82" w:rsidP="00B17764">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:val="pt-BR" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B17764">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
@@ -525,61 +587,61 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Universidad Politécnica de Victoria, México</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D193972" w14:textId="488F5E52" w:rsidR="008C0565" w:rsidRPr="00BD6B65" w:rsidRDefault="008C0565" w:rsidP="00B17764">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD6B65">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>hiramhr@gmail.com</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E38EEF1" w14:textId="5D9509A5" w:rsidR="0058553E" w:rsidRPr="00B17764" w:rsidRDefault="00000000" w:rsidP="00B17764">
+    <w:p w14:paraId="7E38EEF1" w14:textId="5D9509A5" w:rsidR="0058553E" w:rsidRPr="00B17764" w:rsidRDefault="0058553E" w:rsidP="00B17764">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="0058553E" w:rsidRPr="00B17764">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00B17764">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0002-2650-8932</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1D5ACE7D" w14:textId="77777777" w:rsidR="0058553E" w:rsidRPr="0058553E" w:rsidRDefault="0058553E" w:rsidP="00B234CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B500598" w14:textId="77777777" w:rsidR="008678A4" w:rsidRPr="00BD6B65" w:rsidRDefault="008678A4" w:rsidP="00B17764">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -836,56 +898,70 @@
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F21390">
         <w:rPr>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Junio</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F21390">
         <w:rPr>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2023                                   </w:t>
       </w:r>
       <w:r w:rsidRPr="00F21390">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Fecha Aceptación:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F21390">
         <w:rPr>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Diciembre 2023</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F21390">
+        <w:rPr>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Diciembre</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F21390">
+        <w:rPr>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2023</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF40A3">
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="000F11F7">
         <w:pict w14:anchorId="09D68B58">
           <v:rect id="_x0000_i1025" style="width:446.5pt;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F4980A3" w14:textId="4CEF2862" w:rsidR="008678A4" w:rsidRPr="00BD6B65" w:rsidRDefault="008678A4" w:rsidP="00B17764">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD6B65">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Introducción</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="645ECC5D" w14:textId="53A998EE" w:rsidR="007521F3" w:rsidRPr="00BD6B65" w:rsidRDefault="0058553E" w:rsidP="00B17764">
@@ -1160,50 +1236,51 @@
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00D43646" w:rsidRPr="00BD6B65">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t>(Linardatos et al., 2021)</w:t>
       </w:r>
       <w:r w:rsidR="00D43646" w:rsidRPr="00BD6B65">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00BD6B65">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> que se utilizan para abordar diferentes tipos de problemas. Algunos de los más comunes son: los algoritmos de clasificación, que se utilizan para agrupar datos en categorías o clases; los algoritmos de regresión, que predicen valores continuos basados en datos anteriores; los algoritmos de agrupamiento, que identifican patrones y similitudes en conjuntos de datos sin etiquetar; y los algoritmos de aprendizaje reforzado, que se basan en sistemas de recompensa para aprender cómo tomar decisiones óptimas en situaciones cambiantes </w:t>
       </w:r>
       <w:r w:rsidR="00D43646" w:rsidRPr="00BD6B65">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00D43646" w:rsidRPr="00BD6B65">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> ADDIN EN.CITE &lt;EndNote&gt;&lt;Cite&gt;&lt;Author&gt;Mahesh&lt;/Author&gt;&lt;Year&gt;2020&lt;/Year&gt;&lt;RecNum&gt;3&lt;/RecNum&gt;&lt;DisplayText&gt;(Mahesh &amp;amp; . 2020)&lt;/DisplayText&gt;&lt;record&gt;&lt;rec-number&gt;3&lt;/rec-number&gt;&lt;foreign-keys&gt;&lt;key app="EN" db-id="v99rzfp9qsw0afe9s9t5stv7etswefff5vxv" timestamp="1710832058"&gt;3&lt;/key&gt;&lt;/foreign-keys&gt;&lt;ref-type name="Journal Article"&gt;17&lt;/ref-type&gt;&lt;contributors&gt;&lt;authors&gt;&lt;author&gt;Mahesh, Batta %J International Journal of Science&lt;/author&gt;&lt;author&gt;Research .&lt;/author&gt;&lt;/authors&gt;&lt;/contributors&gt;&lt;titles&gt;&lt;title&gt;Machine learning algorithms-a review&lt;/title&gt;&lt;/titles&gt;&lt;pages&gt;381-386&lt;/pages&gt;&lt;volume&gt;9&lt;/volume&gt;&lt;number&gt;1&lt;/number&gt;&lt;dates&gt;&lt;year&gt;2020&lt;/year&gt;&lt;/dates&gt;&lt;urls&gt;&lt;/urls&gt;&lt;/record&gt;&lt;/Cite&gt;&lt;/EndNote&gt;</w:instrText>
       </w:r>
       <w:r w:rsidR="00D43646" w:rsidRPr="00BD6B65">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00D43646" w:rsidRPr="00BD6B65">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t>(Mahesh &amp; . 2020)</w:t>
       </w:r>
       <w:r w:rsidR="00D43646" w:rsidRPr="00BD6B65">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
@@ -1535,446 +1612,401 @@
     <w:p w14:paraId="41CF98F6" w14:textId="77777777" w:rsidR="008739B0" w:rsidRPr="00BD6B65" w:rsidRDefault="008739B0" w:rsidP="00B17764">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34A43481" w14:textId="77777777" w:rsidR="008739B0" w:rsidRPr="00BD6B65" w:rsidRDefault="008739B0" w:rsidP="00B17764">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08170B4D" w14:textId="352299FE" w:rsidR="007521F3" w:rsidRPr="00BD6B65" w:rsidRDefault="007521F3" w:rsidP="00B17764">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BD6B65">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Random</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00BD6B65">
+        <w:t>Random Forest</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="771944D6" w14:textId="6809BF4F" w:rsidR="007521F3" w:rsidRPr="00BD6B65" w:rsidRDefault="007521F3" w:rsidP="00B17764">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD6B65">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Random Forest o Bosques Aleatorios es un algoritmo de aprendizaje automático que se utiliza ampliamente en el procesamiento de lenguaje natural </w:t>
+      </w:r>
+      <w:r w:rsidR="00D43646" w:rsidRPr="00BD6B65">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00D43646" w:rsidRPr="00BD6B65">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> ADDIN EN.CITE &lt;EndNote&gt;&lt;Cite&gt;&lt;Author&gt;Hastie&lt;/Author&gt;&lt;Year&gt;2009&lt;/Year&gt;&lt;RecNum&gt;1&lt;/RecNum&gt;&lt;DisplayText&gt;(Hastie et al., 2009)&lt;/DisplayText&gt;&lt;record&gt;&lt;rec-number&gt;1&lt;/rec-number&gt;&lt;foreign-keys&gt;&lt;key app="EN" db-id="2et5dsfeprz5d9est06pdarwpve50dweeedx" timestamp="1712881393"&gt;1&lt;/key&gt;&lt;/foreign-keys&gt;&lt;ref-type name="Journal Article"&gt;17&lt;/ref-type&gt;&lt;contributors&gt;&lt;authors&gt;&lt;author&gt;Hastie, Trevor&lt;/author&gt;&lt;author&gt;Tibshirani, Robert&lt;/author&gt;&lt;author&gt;Friedman, Jerome&lt;/author&gt;&lt;author&gt;Hastie, Trevor&lt;/author&gt;&lt;author&gt;Tibshirani, Robert&lt;/author&gt;&lt;author&gt;Friedman, Jerome %J The elements of statistical learning: Data mining, inference,&lt;/author&gt;&lt;author&gt;prediction&lt;/author&gt;&lt;/authors&gt;&lt;/contributors&gt;&lt;titles&gt;&lt;title&gt;Random forests&lt;/title&gt;&lt;/titles&gt;&lt;pages&gt;587-604&lt;/pages&gt;&lt;dates&gt;&lt;year&gt;2009&lt;/year&gt;&lt;/dates&gt;&lt;isbn&gt;0387848576&lt;/isbn&gt;&lt;urls&gt;&lt;/urls&gt;&lt;/record&gt;&lt;/Cite&gt;&lt;/EndNote&gt;</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00D43646" w:rsidRPr="00BD6B65">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00D43646" w:rsidRPr="00BD6B65">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>(Hastie et al., 2009)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D43646" w:rsidRPr="00BD6B65">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD6B65">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Este algoritmo se basa en la combinación de múltiples árboles de decisión para realizar la tarea de clasificación o regresión. Cada árbol en el bosque se entrena con un subconjunto aleatorio de datos y características, lo que ayuda a evitar el sobreajuste. Random Forest es conocido por su capacidad para manejar conjuntos de datos complejos y de alta dimensionalidad, y su flexibilidad para lidiar con diferentes tipos de variables y problemas de clasificación </w:t>
+      </w:r>
+      <w:r w:rsidR="00B10F54" w:rsidRPr="00BD6B65">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00B10F54" w:rsidRPr="00BD6B65">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> ADDIN EN.CITE &lt;EndNote&gt;&lt;Cite&gt;&lt;Author&gt;Schonlau&lt;/Author&gt;&lt;Year&gt;2020&lt;/Year&gt;&lt;RecNum&gt;7&lt;/RecNum&gt;&lt;DisplayText&gt;(Schonlau &amp;amp; Zou, 2020)&lt;/DisplayText&gt;&lt;record&gt;&lt;rec-number&gt;7&lt;/rec-number&gt;&lt;foreign-keys&gt;&lt;key app="EN" db-id="v99rzfp9qsw0afe9s9t5stv7etswefff5vxv" timestamp="1710832744"&gt;7&lt;/key&gt;&lt;/foreign-keys&gt;&lt;ref-type name="Journal Article"&gt;17&lt;/ref-type&gt;&lt;contributors&gt;&lt;authors&gt;&lt;author&gt;Schonlau, Matthias&lt;/author&gt;&lt;author&gt;Zou, Rosie Yuyan&lt;/author&gt;&lt;/authors&gt;&lt;/contributors&gt;&lt;titles&gt;&lt;title&gt;The random forest algorithm for statistical learning&lt;/title&gt;&lt;secondary-title&gt;The Stata Journal: Promoting communications on statistics and Stata&lt;/secondary-title&gt;&lt;/titles&gt;&lt;periodical&gt;&lt;full-title&gt;The Stata Journal: Promoting communications on statistics and Stata&lt;/full-title&gt;&lt;/periodical&gt;&lt;pages&gt;3-29&lt;/pages&gt;&lt;volume&gt;20&lt;/volume&gt;&lt;number&gt;1&lt;/number&gt;&lt;section&gt;3&lt;/section&gt;&lt;dates&gt;&lt;year&gt;2020&lt;/year&gt;&lt;pub-dates&gt;&lt;date&gt;2020/03/01&lt;/date&gt;&lt;/pub-dates&gt;&lt;/dates&gt;&lt;publisher&gt;SAGE Publications&lt;/publisher&gt;&lt;isbn&gt;1536-867X&amp;#xD;1536-8734&lt;/isbn&gt;&lt;urls&gt;&lt;related-urls&gt;&lt;url&gt;https://doi.org/10.1177/1536867X20909688&lt;/url&gt;&lt;/related-urls&gt;&lt;/urls&gt;&lt;electronic-resource-num&gt;10.1177/1536867x20909688&lt;/electronic-resource-num&gt;&lt;access-date&gt;2024/03/19&lt;/access-date&gt;&lt;/record&gt;&lt;/Cite&gt;&lt;/EndNote&gt;</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B10F54" w:rsidRPr="00BD6B65">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00B10F54" w:rsidRPr="00BD6B65">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>(Schonlau &amp; Zou, 2020)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B10F54" w:rsidRPr="00BD6B65">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD6B65">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Su eficacia en el procesamiento de lenguaje natural se debe a su capacidad para capturar relaciones no lineales y detectar características importantes en los datos de texto </w:t>
+      </w:r>
+      <w:r w:rsidR="00B10F54" w:rsidRPr="00BD6B65">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00B10F54" w:rsidRPr="00BD6B65">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> ADDIN EN.CITE &lt;EndNote&gt;&lt;Cite&gt;&lt;Author&gt;Chen&lt;/Author&gt;&lt;Year&gt;2020&lt;/Year&gt;&lt;RecNum&gt;10&lt;/RecNum&gt;&lt;DisplayText&gt;(Chen et al., 2020)&lt;/DisplayText&gt;&lt;record&gt;&lt;rec-number&gt;10&lt;/rec-number&gt;&lt;foreign-keys&gt;&lt;key app="EN" db-id="v99rzfp9qsw0afe9s9t5stv7etswefff5vxv" timestamp="1710833775"&gt;10&lt;/key&gt;&lt;/foreign-keys&gt;&lt;ref-type name="Journal Article"&gt;17&lt;/ref-type&gt;&lt;contributors&gt;&lt;authors&gt;&lt;author&gt;Chen, Shenglei&lt;/author&gt;&lt;author&gt;Webb, Geoffrey I.&lt;/author&gt;&lt;author&gt;Liu, Linyuan&lt;/author&gt;&lt;author&gt;Ma, Xin&lt;/author&gt;&lt;/authors&gt;&lt;/contributors&gt;&lt;titles&gt;&lt;title&gt;A novel selective naïve Bayes algorithm&lt;/title&gt;&lt;secondary-title&gt;Knowledge-Based Systems&lt;/secondary-title&gt;&lt;/titles&gt;&lt;periodical&gt;&lt;full-title&gt;Knowledge-Based Systems&lt;/full-title&gt;&lt;/periodical&gt;&lt;pages&gt;105361&lt;/pages&gt;&lt;volume&gt;192&lt;/volume&gt;&lt;section&gt;105361&lt;/section&gt;&lt;keywords&gt;&lt;keyword&gt;Naïve Bayes&lt;/keyword&gt;&lt;keyword&gt;Attribute selection&lt;/keyword&gt;&lt;keyword&gt;Leave-one-out cross validation&lt;/keyword&gt;&lt;keyword&gt;Model selection&lt;/keyword&gt;&lt;/keywords&gt;&lt;dates&gt;&lt;year&gt;2020&lt;/year&gt;&lt;pub-dates&gt;&lt;date&gt;2020/03/15/&lt;/date&gt;&lt;/pub-dates&gt;&lt;/dates&gt;&lt;isbn&gt;09507051&lt;/isbn&gt;&lt;urls&gt;&lt;related-urls&gt;&lt;url&gt;https://www.sciencedirect.com/science/article/pii/S0950705119306185&lt;/url&gt;&lt;/related-urls&gt;&lt;/urls&gt;&lt;electronic-resource-num&gt;10.1016/j.knosys.2019.105361&lt;/electronic-resource-num&gt;&lt;/record&gt;&lt;/Cite&gt;&lt;/EndNote&gt;</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B10F54" w:rsidRPr="00BD6B65">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00B10F54" w:rsidRPr="00BD6B65">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>(Chen et al., 2020)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B10F54" w:rsidRPr="00BD6B65">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00462BCD" w:rsidRPr="00BD6B65">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Random Forest </w:t>
+      </w:r>
+      <w:r w:rsidR="00C411C5" w:rsidRPr="00BD6B65">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>distintos autores lo nombran como mejor que</w:t>
+      </w:r>
+      <w:r w:rsidR="00462BCD" w:rsidRPr="00BD6B65">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> los demás clasificadores en todas las métricas de evaluación aplicadas</w:t>
+      </w:r>
+      <w:r w:rsidR="00A02CA1" w:rsidRPr="00BD6B65">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A02CA1" w:rsidRPr="00BD6B65">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00A02CA1" w:rsidRPr="00BD6B65">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> ADDIN EN.CITE &lt;EndNote&gt;&lt;Cite&gt;&lt;Author&gt;Younis&lt;/Author&gt;&lt;Year&gt;2020&lt;/Year&gt;&lt;RecNum&gt;13&lt;/RecNum&gt;&lt;DisplayText&gt;(Younis et al., 2020)&lt;/DisplayText&gt;&lt;record&gt;&lt;rec-number&gt;13&lt;/rec-number&gt;&lt;foreign-keys&gt;&lt;key app="EN" db-id="v99rzfp9qsw0afe9s9t5stv7etswefff5vxv" timestamp="1712885266"&gt;13&lt;/key&gt;&lt;/foreign-keys&gt;&lt;ref-type name="Journal Article"&gt;17&lt;/ref-type&gt;&lt;contributors&gt;&lt;authors&gt;&lt;author&gt;Younis, Umair&lt;/author&gt;&lt;author&gt;Asghar, Muhammad Zubair&lt;/author&gt;&lt;author&gt;Khan, Adil&lt;/author&gt;&lt;author&gt;Khan, Alamsher&lt;/author&gt;&lt;author&gt;Iqbal, Javed&lt;/author&gt;&lt;author&gt;Jillani, Nosheen&lt;/author&gt;&lt;/authors&gt;&lt;/contributors&gt;&lt;titles&gt;&lt;title&gt;Applying Machine Learning Techniques for Performing Comparative Opinion Mining&lt;/title&gt;&lt;secondary-title&gt;Open Computer Science&lt;/secondary-title&gt;&lt;tertiary-title&gt;Open Computer Science&lt;/tertiary-title&gt;&lt;/titles&gt;&lt;periodical&gt;&lt;full-title&gt;Open Computer Science&lt;/full-title&gt;&lt;/periodical&gt;&lt;pages&gt;461-477&lt;/pages&gt;&lt;volume&gt;10&lt;/volume&gt;&lt;number&gt;1&lt;/number&gt;&lt;section&gt;461&lt;/section&gt;&lt;dates&gt;&lt;year&gt;2020&lt;/year&gt;&lt;/dates&gt;&lt;isbn&gt;2299-1093&lt;/isbn&gt;&lt;urls&gt;&lt;related-urls&gt;&lt;url&gt;https://doi.org/10.1515/comp-2020-0148&lt;/url&gt;&lt;/related-urls&gt;&lt;/urls&gt;&lt;electronic-resource-num&gt;10.1515/comp-2020-0148&lt;/electronic-resource-num&gt;&lt;access-date&gt;2024-04-12&lt;/access-date&gt;&lt;/record&gt;&lt;/Cite&gt;&lt;/EndNote&gt;</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00A02CA1" w:rsidRPr="00BD6B65">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00A02CA1" w:rsidRPr="00BD6B65">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>(Younis et al., 2020)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A02CA1" w:rsidRPr="00BD6B65">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD6B65">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36CDD4FF" w14:textId="77777777" w:rsidR="007521F3" w:rsidRPr="00BD6B65" w:rsidRDefault="007521F3" w:rsidP="00B17764">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F72CAF8" w14:textId="0F8D0D07" w:rsidR="007521F3" w:rsidRPr="00BD6B65" w:rsidRDefault="007521F3" w:rsidP="00B17764">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Forest</w:t>
-[...228 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD6B65">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00BD6B65">
+        <w:t>Árboles de decisión</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11E13E13" w14:textId="507AB77C" w:rsidR="007521F3" w:rsidRPr="00BD6B65" w:rsidRDefault="007521F3" w:rsidP="00B17764">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD6B65">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los árboles de decisión son algoritmos de machine </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD6B65">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>learning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD6B65">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que se utilizan para clasificar instancias basándose en una serie de preguntas o condiciones lógicas </w:t>
+      </w:r>
+      <w:r w:rsidR="00B10F54" w:rsidRPr="00BD6B65">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00B10F54" w:rsidRPr="00BD6B65">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> ADDIN EN.CITE &lt;EndNote&gt;&lt;Cite&gt;&lt;Author&gt;de Ville&lt;/Author&gt;&lt;Year&gt;2013&lt;/Year&gt;&lt;RecNum&gt;8&lt;/RecNum&gt;&lt;DisplayText&gt;(de Ville, 2013)&lt;/DisplayText&gt;&lt;record&gt;&lt;rec-number&gt;8&lt;/rec-number&gt;&lt;foreign-keys&gt;&lt;key app="EN" db-id="v99rzfp9qsw0afe9s9t5stv7etswefff5vxv" timestamp="1710832884"&gt;8&lt;/key&gt;&lt;/foreign-keys&gt;&lt;ref-type name="Journal Article"&gt;17&lt;/ref-type&gt;&lt;contributors&gt;&lt;authors&gt;&lt;author&gt;de Ville, Barry&lt;/author&gt;&lt;/authors&gt;&lt;/contributors&gt;&lt;titles&gt;&lt;title&gt;Decision trees&lt;/title&gt;&lt;secondary-title&gt;WIREs Computational Statistics&lt;/secondary-title&gt;&lt;/titles&gt;&lt;periodical&gt;&lt;full-title&gt;WIREs Computational Statistics&lt;/full-title&gt;&lt;/periodical&gt;&lt;pages&gt;448-455&lt;/pages&gt;&lt;volume&gt;5&lt;/volume&gt;&lt;number&gt;6&lt;/number&gt;&lt;section&gt;448&lt;/section&gt;&lt;keywords&gt;&lt;keyword&gt;decision trees&lt;/keyword&gt;&lt;keyword&gt;rule induction&lt;/keyword&gt;&lt;keyword&gt;predictive models&lt;/keyword&gt;&lt;keyword&gt;machine learning&lt;/keyword&gt;&lt;keyword&gt;boosting&lt;/keyword&gt;&lt;keyword&gt;random forests&lt;/keyword&gt;&lt;/keywords&gt;&lt;dates&gt;&lt;year&gt;2013&lt;/year&gt;&lt;pub-dates&gt;&lt;date&gt;2013/11/01&lt;/date&gt;&lt;/pub-dates&gt;&lt;/dates&gt;&lt;publisher&gt;John Wiley &amp;amp; Sons, Ltd&lt;/publisher&gt;&lt;isbn&gt;1939-5108&amp;#xD;1939-0068&lt;/isbn&gt;&lt;urls&gt;&lt;related-urls&gt;&lt;url&gt;https://doi.org/10.1002/wics.1278&lt;/url&gt;&lt;/related-urls&gt;&lt;/urls&gt;&lt;electronic-resource-num&gt;10.1002/wics.1278&lt;/electronic-resource-num&gt;&lt;access-date&gt;2024/03/19&lt;/access-date&gt;&lt;/record&gt;&lt;/Cite&gt;&lt;/EndNote&gt;</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B10F54" w:rsidRPr="00BD6B65">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00B10F54" w:rsidRPr="00BD6B65">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>(de Ville, 2013)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B10F54" w:rsidRPr="00BD6B65">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD6B65">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Estos árboles se construyen de manera jerárquica, donde cada nodo representa una pregunta y cada rama representa una posible respuesta. Los árboles de decisión son especialmente útiles en el procesamiento de lenguaje natural debido a su interpretabilidad y capacidad para manejar tanto variables categóricas como continuas </w:t>
+      </w:r>
+      <w:r w:rsidR="00B10F54" w:rsidRPr="00BD6B65">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00B10F54" w:rsidRPr="00BD6B65">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> ADDIN EN.CITE &lt;EndNote&gt;&lt;Cite&gt;&lt;Author&gt;Charbuty&lt;/Author&gt;&lt;Year&gt;2021&lt;/Year&gt;&lt;RecNum&gt;9&lt;/RecNum&gt;&lt;DisplayText&gt;(Charbuty et al., 2021)&lt;/DisplayText&gt;&lt;record&gt;&lt;rec-number&gt;9&lt;/rec-number&gt;&lt;foreign-keys&gt;&lt;key app="EN" db-id="v99rzfp9qsw0afe9s9t5stv7etswefff5vxv" timestamp="1710833031"&gt;9&lt;/key&gt;&lt;/foreign-keys&gt;&lt;ref-type name="Journal Article"&gt;17&lt;/ref-type&gt;&lt;contributors&gt;&lt;authors&gt;&lt;author&gt;Charbuty, Bahzad&lt;/author&gt;&lt;author&gt;Abdulazeez, Adnan %J Journal of Applied Science&lt;/author&gt;&lt;author&gt;Technology Trends&lt;/author&gt;&lt;/authors&gt;&lt;/contributors&gt;&lt;titles&gt;&lt;title&gt;Classification based on decision tree algorithm for machine learning&lt;/title&gt;&lt;/titles&gt;&lt;pages&gt;20-28&lt;/pages&gt;&lt;volume&gt;2&lt;/volume&gt;&lt;number&gt;01&lt;/number&gt;&lt;dates&gt;&lt;year&gt;2021&lt;/year&gt;&lt;/dates&gt;&lt;isbn&gt;2708-0757&lt;/isbn&gt;&lt;urls&gt;&lt;/urls&gt;&lt;/record&gt;&lt;/Cite&gt;&lt;/EndNote&gt;</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B10F54" w:rsidRPr="00BD6B65">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00B10F54" w:rsidRPr="00BD6B65">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>(Charbuty et al., 2021)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B10F54" w:rsidRPr="00BD6B65">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD6B65">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>. Permiten realizar clasificaciones precisas y comprensibles en tareas como la categorización de textos o la detección de spam en correos electrónicos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0917184D" w14:textId="77777777" w:rsidR="007521F3" w:rsidRPr="00BD6B65" w:rsidRDefault="007521F3" w:rsidP="00B17764">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="560BFAB1" w14:textId="02773628" w:rsidR="007521F3" w:rsidRPr="00BD6B65" w:rsidRDefault="007521F3" w:rsidP="00B17764">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Árboles de decisión</w:t>
-[...14 lines deleted...]
-      </w:r>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BD6B65">
-        <w:rPr>
-[...96 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Naive</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BD6B65">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Naive</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Bayes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="796DC167" w14:textId="7838E2A5" w:rsidR="007521F3" w:rsidRPr="00BD6B65" w:rsidRDefault="007521F3" w:rsidP="00B17764">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BD6B65">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Naive</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BD6B65">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bayes es un algoritmo de machine </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -2127,59 +2159,51 @@
       <w:r w:rsidRPr="00BD6B65">
         <w:t xml:space="preserve">La metodología de comparación utilizada consistió en evaluar diferentes algoritmos de machine </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BD6B65">
         <w:t>learning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BD6B65">
         <w:t xml:space="preserve"> para el procesamiento de lenguaje natural, esta metodología permitió determinar cuál algoritmo es más efectivo en términos de precisión y rendimiento para tareas de procesamiento de lenguaje natural. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="389A7491" w14:textId="77777777" w:rsidR="007521F3" w:rsidRPr="00BD6B65" w:rsidRDefault="007521F3" w:rsidP="00B17764">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00BD6B65">
         <w:t xml:space="preserve">Se llevaron a cabo experimentos utilizando conjuntos de datos extraídos de “twitter” o ahora llamado “X” y se compararon los resultados obtenidos por cada algoritmo, se utilizó una máquina Huawei </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BD6B65">
         <w:t>MateBook</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BD6B65">
-        <w:t xml:space="preserve"> D15 con sistema operativo Windows y el entorno de desarrollo “</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">” para realizar las ejecuciones de las pruebas de cada uno de los algoritmos. </w:t>
+        <w:t xml:space="preserve"> D15 con sistema operativo Windows y el entorno de desarrollo “Jupiter” para realizar las ejecuciones de las pruebas de cada uno de los algoritmos. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D35B0E4" w14:textId="756B4D62" w:rsidR="007521F3" w:rsidRDefault="008739B0" w:rsidP="00B17764">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00BD6B65">
         <w:t>Para la recopilación de datos y el poder manipularlos, s</w:t>
       </w:r>
       <w:r w:rsidR="007521F3" w:rsidRPr="00BD6B65">
         <w:t xml:space="preserve">e utilizó un fichero en formato CSV </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD6B65">
         <w:t>y algunos de los campos del fichero</w:t>
       </w:r>
       <w:r w:rsidR="007521F3" w:rsidRPr="00BD6B65">
         <w:t xml:space="preserve"> se encuentra</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD6B65">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="007521F3" w:rsidRPr="00BD6B65">
         <w:t xml:space="preserve"> presentado</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD6B65">
@@ -2223,51 +2247,50 @@
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4240BDC2" w14:textId="77777777" w:rsidR="00BD6B65" w:rsidRPr="00BD6B65" w:rsidRDefault="00BD6B65" w:rsidP="00B17764">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5076D6FF" w14:textId="6B7AE219" w:rsidR="007521F3" w:rsidRPr="00BD6B65" w:rsidRDefault="007521F3" w:rsidP="00B17764">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="202"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD6B65">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00186B47" w:rsidRPr="00BD6B65">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>abla 1</w:t>
       </w:r>
       <w:r w:rsidR="008739B0" w:rsidRPr="00BD6B65">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00186B47" w:rsidRPr="00BD6B65">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tweets etiquetados por neutrales o agresiones</w:t>
       </w:r>
     </w:p>
@@ -3183,154 +3206,137 @@
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="202"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7020AB6E" w14:textId="77777777" w:rsidR="00BD6B65" w:rsidRPr="00BD6B65" w:rsidRDefault="00BD6B65" w:rsidP="00B17764">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="202"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D20BB12" w14:textId="7A6CC821" w:rsidR="00532D7C" w:rsidRPr="00BD6B65" w:rsidRDefault="0007671E" w:rsidP="00B17764">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="202"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00BD6B65">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Figura</w:t>
       </w:r>
       <w:r w:rsidR="00532D7C" w:rsidRPr="00BD6B65">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD6B65">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="008739B0" w:rsidRPr="00BD6B65">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD6B65">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008739B0" w:rsidRPr="00BD6B65">
         <w:t>Resultados de ejecuciones al clasificar los tweets</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F2589DB" w14:textId="09220C36" w:rsidR="00186B47" w:rsidRPr="00BD6B65" w:rsidRDefault="00186B47" w:rsidP="00B17764">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00BD6B65">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A3B2DE8" wp14:editId="2192850E">
             <wp:extent cx="5400040" cy="3150235"/>
             <wp:effectExtent l="0" t="0" r="10160" b="12065"/>
             <wp:docPr id="729477543" name="Gráfico 1"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId10"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId11"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="062ECA35" w14:textId="5CAB51FD" w:rsidR="00AA0128" w:rsidRPr="00BD6B65" w:rsidRDefault="00B234CF" w:rsidP="00B17764">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00BD6B65">
         <w:t>Fuente: Elaboración propia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="333BA459" w14:textId="7269C1E8" w:rsidR="00AA0128" w:rsidRPr="00BD6B65" w:rsidRDefault="00AA0128" w:rsidP="00B17764">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00BD6B65">
-        <w:t xml:space="preserve">Los resultados presentados mostraron el rendimiento de diferentes modelos de aprendizaje automático en la tarea de clasificación. Comenzando con el modelo de </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Forest, observamos una </w:t>
+        <w:t xml:space="preserve">Los resultados presentados mostraron el rendimiento de diferentes modelos de aprendizaje automático en la tarea de clasificación. Comenzando con el modelo de Random Forest, observamos una </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004C6FD0" w:rsidRPr="00BD6B65">
         <w:t>accuracy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004C6FD0" w:rsidRPr="00BD6B65">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD6B65">
         <w:t xml:space="preserve">del 98.17%, </w:t>
       </w:r>
       <w:r w:rsidR="004C6FD0" w:rsidRPr="00BD6B65">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD6B65">
-        <w:t xml:space="preserve">sta métrica es fundamental ya que representa la capacidad del modelo para realizar predicciones precisas y confiables. Además, la alta puntuación F1 de 0.9813 muestra que el modelo de </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Forest logra un equilibrio óptimo entre precisión y exhaustividad, lo que es esencial para evaluar su rendimiento de manera integral y fiable.</w:t>
+        <w:t>sta métrica es fundamental ya que representa la capacidad del modelo para realizar predicciones precisas y confiables. Además, la alta puntuación F1 de 0.9813 muestra que el modelo de Random Forest logra un equilibrio óptimo entre precisión y exhaustividad, lo que es esencial para evaluar su rendimiento de manera integral y fiable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="121CCAD8" w14:textId="79B1BA9A" w:rsidR="00AA0128" w:rsidRPr="00BD6B65" w:rsidRDefault="00AA0128" w:rsidP="00B17764">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00BD6B65">
         <w:t>Por otro lado, el modelo de Regresión Logística muestra una precisión sólida del 87.74%, de las muestras clasificadas correctamente por este modelo</w:t>
       </w:r>
       <w:r w:rsidR="004C6FD0" w:rsidRPr="00BD6B65">
         <w:t xml:space="preserve"> y </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD6B65">
         <w:t>la puntuación F1 de 0.8805 indica que el modelo de Regresión Logística logra un equilibrio satisfactorio entre precisión y exhaustividad en la clasificación de las clases.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="759E7225" w14:textId="77777777" w:rsidR="00AA0128" w:rsidRPr="00BD6B65" w:rsidRDefault="00AA0128" w:rsidP="00B17764">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00BD6B65">
         <w:t>El modelo de Árbol de Decisión también mostró un rendimiento destacado, con una precisión del 96.22% y una puntuación F1 de 0.9606. Estas métricas indican que el modelo de Árbol de Decisión logró un equilibrio excelente entre precisión y exhaustividad, lo que es fundamental para garantizar predicciones precisas y completas en diferentes escenarios.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F3A7EB1" w14:textId="6E244B88" w:rsidR="00A02CA1" w:rsidRDefault="00AA0128" w:rsidP="00B17764">
@@ -3369,51 +3375,50 @@
     </w:p>
     <w:p w14:paraId="712C99E5" w14:textId="77777777" w:rsidR="00BD6B65" w:rsidRDefault="00BD6B65" w:rsidP="00B17764">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F969618" w14:textId="77777777" w:rsidR="00BD6B65" w:rsidRPr="00BD6B65" w:rsidRDefault="00BD6B65" w:rsidP="00B17764">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42EADA66" w14:textId="67CE03DB" w:rsidR="00B234CF" w:rsidRPr="00BD6B65" w:rsidRDefault="009F3964" w:rsidP="00B17764">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD6B65">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Discusión</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="150383FA" w14:textId="22917490" w:rsidR="00B234CF" w:rsidRPr="00BD6B65" w:rsidRDefault="00501170" w:rsidP="00B17764">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00BD6B65">
         <w:t xml:space="preserve">Al realizar las ejecuciones se puede </w:t>
       </w:r>
       <w:r w:rsidR="00A02CA1" w:rsidRPr="00BD6B65">
         <w:t xml:space="preserve">observar </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD6B65">
         <w:t xml:space="preserve">cual algoritmo es mejor y más eficiente, aunque 3 de ellos tuvieron un buen rendimiento al realizar las pruebas, la elección de cual utilizar puede variar dependiendo el caso de cada tipo de problema que se requiera abordar, cabe aclarar que hay distintos autores que se pueden basar en la complejidad del algoritmo ya que unos son </w:t>
       </w:r>
       <w:r w:rsidR="00A02CA1" w:rsidRPr="00BD6B65">
         <w:t>más</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD6B65">
         <w:t xml:space="preserve"> sencillos de manipular que otros</w:t>
       </w:r>
       <w:r w:rsidR="00A02CA1" w:rsidRPr="00BD6B65">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
@@ -3447,141 +3452,93 @@
       </w:r>
       <w:r w:rsidR="009B4460" w:rsidRPr="00BD6B65">
         <w:instrText xml:space="preserve"> ADDIN EN.CITE &lt;EndNote&gt;&lt;Cite&gt;&lt;Author&gt;Younis&lt;/Author&gt;&lt;Year&gt;2020&lt;/Year&gt;&lt;RecNum&gt;13&lt;/RecNum&gt;&lt;DisplayText&gt;(Younis et al., 2020)&lt;/DisplayText&gt;&lt;record&gt;&lt;rec-number&gt;13&lt;/rec-number&gt;&lt;foreign-keys&gt;&lt;key app="EN" db-id="v99rzfp9qsw0afe9s9t5stv7etswefff5vxv" timestamp="1712885266"&gt;13&lt;/key&gt;&lt;/foreign-keys&gt;&lt;ref-type name="Journal Article"&gt;17&lt;/ref-type&gt;&lt;contributors&gt;&lt;authors&gt;&lt;author&gt;Younis, Umair&lt;/author&gt;&lt;author&gt;Asghar, Muhammad Zubair&lt;/author&gt;&lt;author&gt;Khan, Adil&lt;/author&gt;&lt;author&gt;Khan, Alamsher&lt;/author&gt;&lt;author&gt;Iqbal, Javed&lt;/author&gt;&lt;author&gt;Jillani, Nosheen&lt;/author&gt;&lt;/authors&gt;&lt;/contributors&gt;&lt;titles&gt;&lt;title&gt;Applying Machine Learning Techniques for Performing Comparative Opinion Mining&lt;/title&gt;&lt;secondary-title&gt;Open Computer Science&lt;/secondary-title&gt;&lt;tertiary-title&gt;Open Computer Science&lt;/tertiary-title&gt;&lt;/titles&gt;&lt;periodical&gt;&lt;full-title&gt;Open Computer Science&lt;/full-title&gt;&lt;/periodical&gt;&lt;pages&gt;461-477&lt;/pages&gt;&lt;volume&gt;10&lt;/volume&gt;&lt;number&gt;1&lt;/number&gt;&lt;section&gt;461&lt;/section&gt;&lt;dates&gt;&lt;year&gt;2020&lt;/year&gt;&lt;/dates&gt;&lt;isbn&gt;2299-1093&lt;/isbn&gt;&lt;urls&gt;&lt;related-urls&gt;&lt;url&gt;https://doi.org/10.1515/comp-2020-0148&lt;/url&gt;&lt;/related-urls&gt;&lt;/urls&gt;&lt;electronic-resource-num&gt;10.1515/comp-2020-0148&lt;/electronic-resource-num&gt;&lt;access-date&gt;2024-04-12&lt;/access-date&gt;&lt;/record&gt;&lt;/Cite&gt;&lt;/EndNote&gt;</w:instrText>
       </w:r>
       <w:r w:rsidR="009B4460" w:rsidRPr="00BD6B65">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="009B4460" w:rsidRPr="00BD6B65">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>(Younis et al., 2020)</w:t>
       </w:r>
       <w:r w:rsidR="009B4460" w:rsidRPr="00BD6B65">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00BD6B65">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="302A2D1F" w14:textId="01F975AF" w:rsidR="00A401EB" w:rsidRPr="00BD6B65" w:rsidRDefault="00A401EB" w:rsidP="00B17764">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00BD6B65">
-        <w:t xml:space="preserve">Como distintos autores mencionan, </w:t>
-      </w:r>
+        <w:t>Como distintos autores mencionan, Random Forest tiene la mayor precisión y puntuación F1, lo que indica que es el modelo más efectivo en este conjunto de datos para la tarea específica que se está evaluando. El alto valor de precisión sugiere que este modelo tiene una baja tasa de falsos positivos y falsos negativos, mientras que el alto valor de F1 indica un buen equilibrio entre precisión y recuperación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="100C7596" w14:textId="1A7F0B49" w:rsidR="00A401EB" w:rsidRPr="00BD6B65" w:rsidRDefault="00A401EB" w:rsidP="00B17764">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BD6B65">
-        <w:t>Random</w:t>
+        <w:t>Logistic</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BD6B65">
-        <w:t xml:space="preserve"> Forest tiene la mayor precisión y puntuación F1, lo que indica que es el modelo más efectivo en este conjunto de datos para la tarea específica que se está evaluando. El alto valor de precisión sugiere que este modelo tiene una baja tasa de falsos positivos y falsos negativos, mientras que el alto valor de F1 indica un buen equilibrio entre precisión y recuperación.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="100C7596" w14:textId="1A7F0B49" w:rsidR="00A401EB" w:rsidRPr="00BD6B65" w:rsidRDefault="00A401EB" w:rsidP="00B17764">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD6B65">
+        <w:t>Regression</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD6B65">
+        <w:t xml:space="preserve"> muestra una precisión y puntuación F1 sólidas, aunque ligeramente más bajas que Random Forest. Aunque tiene un buen rendimiento general, parece haber una diferencia notable en la precisión y el F1 score en comparación con Random Forest.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48E119F8" w14:textId="3C6DB298" w:rsidR="00A401EB" w:rsidRPr="00BD6B65" w:rsidRDefault="00A401EB" w:rsidP="00B17764">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BD6B65">
-        <w:t>Logistic</w:t>
+        <w:t>Decision</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BD6B65">
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Tree también muestra un rendimiento sólido, con una precisión y puntuación F1 cercanas a Random Forest. Esto sugiere que </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BD6B65">
-        <w:t>Regression</w:t>
+        <w:t>Decision</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BD6B65">
-        <w:t xml:space="preserve"> muestra una precisión y puntuación F1 sólidas, aunque ligeramente más bajas que </w:t>
-[...60 lines deleted...]
-        <w:t xml:space="preserve"> también es una buena opción para este conjunto de datos y tarea específica.</w:t>
+        <w:t xml:space="preserve"> Tree también es una buena opción para este conjunto de datos y tarea específica.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79470BC0" w14:textId="576937BA" w:rsidR="00A401EB" w:rsidRPr="00BD6B65" w:rsidRDefault="00A401EB" w:rsidP="00B17764">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BD6B65">
         <w:t>Naive</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BD6B65">
         <w:t xml:space="preserve"> Bayes tiene la precisión más baja y una puntuación F1 significativamente más baja en comparación con los otros modelos. Esto podría indicar que </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BD6B65">
         <w:t>Naive</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BD6B65">
         <w:t xml:space="preserve"> Bayes no es tan efectivo en este conjunto de datos en particular o que la naturaleza del problema requiere un enfoque más complejo que el proporcionado por </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BD6B65">
         <w:t>Naive</w:t>
@@ -3591,59 +3548,51 @@
         <w:t xml:space="preserve"> Bayes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F1DFEAB" w14:textId="172224DA" w:rsidR="00B234CF" w:rsidRPr="00BD6B65" w:rsidRDefault="00B234CF" w:rsidP="00B17764">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD6B65">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Conclusiones</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26E5D4D3" w14:textId="16E0C1DE" w:rsidR="000658EC" w:rsidRPr="00BD6B65" w:rsidRDefault="00A401EB" w:rsidP="00B17764">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00BD6B65">
-        <w:t xml:space="preserve">En general, la elección del modelo más adecuado dependerá de varios factores, como la naturaleza específica del problema, la disponibilidad de datos, la interpretabilidad del modelo y los requisitos de rendimiento. Los resultados presentados sugieren que </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Forest es el modelo más efectivo en términos de precisión y puntuación F1 para este conjunto de datos en particular, pero es importante considerar otros factores antes de tomar una decisión final sobre qué modelo usar.</w:t>
+        <w:t>En general, la elección del modelo más adecuado dependerá de varios factores, como la naturaleza específica del problema, la disponibilidad de datos, la interpretabilidad del modelo y los requisitos de rendimiento. Los resultados presentados sugieren que Random Forest es el modelo más efectivo en términos de precisión y puntuación F1 para este conjunto de datos en particular, pero es importante considerar otros factores antes de tomar una decisión final sobre qué modelo usar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="012FB798" w14:textId="3CCD8978" w:rsidR="008678A4" w:rsidRPr="00BD6B65" w:rsidRDefault="00F43D0B" w:rsidP="00B17764">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD6B65">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Futuras líneas de investigación</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69C48159" w14:textId="129E464C" w:rsidR="008678A4" w:rsidRPr="00BD6B65" w:rsidRDefault="00501170" w:rsidP="00B17764">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00BD6B65">
@@ -3725,90 +3674,90 @@
         <w:pStyle w:val="EndNoteBibliography"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00BD6B65">
         <w:t xml:space="preserve">Chen, S., Webb, G. I., Liu, L., &amp; Ma, X. (2020). A novel selective naïve Bayes algorithm. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD6B65">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Knowledge-Based Systems</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD6B65">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD6B65">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> 192</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD6B65">
         <w:t xml:space="preserve">, 105361. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00BD6B65">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.knosys.2019.105361</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BD6B65">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09468C83" w14:textId="5E528ADD" w:rsidR="009B4460" w:rsidRPr="00BD6B65" w:rsidRDefault="009B4460" w:rsidP="00B17764">
       <w:pPr>
         <w:pStyle w:val="EndNoteBibliography"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00BD6B65">
         <w:t xml:space="preserve">de Ville, B. (2013). Decision trees. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD6B65">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>WIREs Computational Statistics</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD6B65">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD6B65">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> 5</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD6B65">
         <w:t xml:space="preserve">(6), 448-455. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00BD6B65">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
           </w:rPr>
           <w:t>https://doi.org/10.1002/wics.1278</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BD6B65">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="656ACC62" w14:textId="77777777" w:rsidR="009B4460" w:rsidRPr="00BD6B65" w:rsidRDefault="009B4460" w:rsidP="00B17764">
       <w:pPr>
         <w:pStyle w:val="EndNoteBibliography"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00BD6B65">
         <w:t xml:space="preserve">Hastie, T., Tibshirani, R., Friedman, J., Hastie, T., Tibshirani, R., Friedman, J. J. T. e. o. s. l. D. m., inference,, &amp; prediction. (2009). Random forests. 587-604. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CAA9B05" w14:textId="77777777" w:rsidR="009B4460" w:rsidRPr="00BD6B65" w:rsidRDefault="009B4460" w:rsidP="00B17764">
       <w:pPr>
         <w:pStyle w:val="EndNoteBibliography"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
@@ -3860,51 +3809,51 @@
         <w:pStyle w:val="EndNoteBibliography"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00BD6B65">
         <w:t xml:space="preserve">Nick, T. G., &amp; Campbell, K. M. (2007). Logistic regression. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD6B65">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Methods Mol Biol</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD6B65">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD6B65">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> 404</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD6B65">
         <w:t xml:space="preserve">, 273-301. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00BD6B65">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/978-1-59745-530-5_14</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BD6B65">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="023D3AF1" w14:textId="77777777" w:rsidR="009B4460" w:rsidRPr="00BD6B65" w:rsidRDefault="009B4460" w:rsidP="00B17764">
       <w:pPr>
         <w:pStyle w:val="EndNoteBibliography"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD6B65">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Sancho Escrivá, J. V., Fanjul, C., de la Iglesia Vayá, M., Montell, J. A., &amp; Escarti, M. J. (2020). Aplicación de la inteligencia artificial con procesamiento del lenguaje natural para textos de investigación cualitativa en la relación médico-paciente con enfermedad mental mediante el uso de tecnologías móviles. </w:t>
@@ -3915,129 +3864,129 @@
         <w:pStyle w:val="EndNoteBibliography"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00BD6B65">
         <w:t xml:space="preserve">Schonlau, M., &amp; Zou, R. Y. (2020). The random forest algorithm for statistical learning. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD6B65">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>The Stata Journal: Promoting communications on statistics and Stata</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD6B65">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD6B65">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> 20</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD6B65">
         <w:t xml:space="preserve">(1), 3-29. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00BD6B65">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
           </w:rPr>
           <w:t>https://doi.org/10.1177/1536867x20909688</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BD6B65">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4136E9BD" w14:textId="411D53B9" w:rsidR="009B4460" w:rsidRPr="00BD6B65" w:rsidRDefault="009B4460" w:rsidP="00B17764">
       <w:pPr>
         <w:pStyle w:val="EndNoteBibliography"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00BD6B65">
         <w:t xml:space="preserve">Sokolova, M., &amp; Lapalme, G. (2009). A systematic analysis of performance measures for classification tasks. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD6B65">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Information Processing &amp; Management</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD6B65">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD6B65">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> 45</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD6B65">
         <w:t xml:space="preserve">(4), 427-437. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00BD6B65">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.ipm.2009.03.002</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BD6B65">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="665A6785" w14:textId="22400329" w:rsidR="009B4460" w:rsidRPr="00BD6B65" w:rsidRDefault="009B4460" w:rsidP="00B17764">
       <w:pPr>
         <w:pStyle w:val="EndNoteBibliography"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00BD6B65">
         <w:t xml:space="preserve">Younis, U., Asghar, M. Z., Khan, A., Khan, A., Iqbal, J., &amp; Jillani, N. (2020). Applying Machine Learning Techniques for Performing Comparative Opinion Mining. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD6B65">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Open Computer Science</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD6B65">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD6B65">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> 10</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD6B65">
         <w:t xml:space="preserve">(1), 461-477. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00BD6B65">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
           </w:rPr>
           <w:t>https://doi.org/10.1515/comp-2020-0148</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BD6B65">
         <w:t xml:space="preserve"> (Open Computer Science)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AF4CC05" w14:textId="77777777" w:rsidR="009B4460" w:rsidRPr="00BD6B65" w:rsidRDefault="009B4460" w:rsidP="00B17764">
       <w:pPr>
         <w:pStyle w:val="EndNoteBibliography"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00BD6B65">
         <w:t xml:space="preserve">Zhang, H., &amp; Li, D. (2007, 2-4 Nov. 2007). Naïve Bayes Text Classifier. 2007 IEEE International Conference on Granular Computing (GRC 2007), </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114C48EB" w14:textId="4A495954" w:rsidR="002D010D" w:rsidRPr="00B17764" w:rsidRDefault="002D010D" w:rsidP="00B17764">
       <w:pPr>
         <w:pStyle w:val="EndNoteBibliography"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
@@ -4127,1039 +4076,921 @@
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblInd w:w="100" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3045"/>
         <w:gridCol w:w="6315"/>
       </w:tblGrid>
       <w:tr w:rsidR="002D010D" w:rsidRPr="00121054" w14:paraId="2E83D52F" w14:textId="77777777" w:rsidTr="00812E43">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="369622A8" w14:textId="77777777" w:rsidR="002D010D" w:rsidRPr="00121054" w:rsidRDefault="002D010D" w:rsidP="00812E43">
             <w:pPr>
               <w:pStyle w:val="Ttulo3"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00121054">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Rol de Contribución</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="38BC6538" w14:textId="77777777" w:rsidR="002D010D" w:rsidRPr="00121054" w:rsidRDefault="002D010D" w:rsidP="00812E43">
             <w:pPr>
               <w:pStyle w:val="Ttulo3"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_btsjgdfgjwkr" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="00121054">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Autor (es)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D010D" w:rsidRPr="00121054" w14:paraId="30E9E929" w14:textId="77777777" w:rsidTr="00812E43">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="12963CA0" w14:textId="77777777" w:rsidR="002D010D" w:rsidRPr="00121054" w:rsidRDefault="002D010D" w:rsidP="00812E43">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00121054">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Conceptualización</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="28A083B8" w14:textId="77777777" w:rsidR="002D010D" w:rsidRPr="00121054" w:rsidRDefault="002D010D" w:rsidP="00812E43">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yamil Emanuel Castro </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Yamil Emanuel Castro Solis</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D010D" w:rsidRPr="00121054" w14:paraId="4B561E3D" w14:textId="77777777" w:rsidTr="00812E43">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="18A29008" w14:textId="77777777" w:rsidR="002D010D" w:rsidRPr="00121054" w:rsidRDefault="002D010D" w:rsidP="00812E43">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00121054">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Metodología</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2F7C36FC" w14:textId="77777777" w:rsidR="002D010D" w:rsidRPr="00121054" w:rsidRDefault="002D010D" w:rsidP="00812E43">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yamil Emanuel Castro </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Yamil Emanuel Castro Solis</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D010D" w:rsidRPr="00121054" w14:paraId="40E4DDA8" w14:textId="77777777" w:rsidTr="00812E43">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="41D2E8F2" w14:textId="77777777" w:rsidR="002D010D" w:rsidRPr="00121054" w:rsidRDefault="002D010D" w:rsidP="00812E43">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00121054">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Software</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="533F5D23" w14:textId="77777777" w:rsidR="002D010D" w:rsidRPr="00121054" w:rsidRDefault="002D010D" w:rsidP="00812E43">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yamil Emanuel Castro </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Yamil Emanuel Castro Solis</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002645A1" w:rsidRPr="00121054" w14:paraId="4F6648D4" w14:textId="77777777" w:rsidTr="00812E43">
         <w:trPr>
           <w:trHeight w:val="666"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="27185CFC" w14:textId="77777777" w:rsidR="002645A1" w:rsidRPr="00121054" w:rsidRDefault="002645A1" w:rsidP="002645A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00121054">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Validación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6CB3F90D" w14:textId="0BE2CE83" w:rsidR="002645A1" w:rsidRPr="00121054" w:rsidRDefault="002645A1" w:rsidP="002645A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yamil Emanuel Castro </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Yamil Emanuel Castro Solis</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002645A1" w:rsidRPr="00121054" w14:paraId="4FFF6715" w14:textId="77777777" w:rsidTr="00812E43">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2204D671" w14:textId="77777777" w:rsidR="002645A1" w:rsidRPr="00121054" w:rsidRDefault="002645A1" w:rsidP="002645A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00121054">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Análisis Formal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2EA37655" w14:textId="16F82C4D" w:rsidR="002645A1" w:rsidRPr="00121054" w:rsidRDefault="002645A1" w:rsidP="002645A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yamil Emanuel Castro </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Yamil Emanuel Castro Solis</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002645A1" w:rsidRPr="00121054" w14:paraId="74C13E4A" w14:textId="77777777" w:rsidTr="00812E43">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1422600E" w14:textId="77777777" w:rsidR="002645A1" w:rsidRPr="00121054" w:rsidRDefault="002645A1" w:rsidP="002645A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00121054">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Investigación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="05CBC13F" w14:textId="77777777" w:rsidR="002645A1" w:rsidRPr="00121054" w:rsidRDefault="002645A1" w:rsidP="002645A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yamil Emanuel Castro </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Yamil Emanuel Castro Solis</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002645A1" w:rsidRPr="00121054" w14:paraId="4D7531F9" w14:textId="77777777" w:rsidTr="00812E43">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="347F83C3" w14:textId="77777777" w:rsidR="002645A1" w:rsidRPr="00121054" w:rsidRDefault="002645A1" w:rsidP="002645A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00121054">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Recursos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1AEE9274" w14:textId="77777777" w:rsidR="002645A1" w:rsidRPr="00121054" w:rsidRDefault="002645A1" w:rsidP="002645A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yamil Emanuel Castro </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Yamil Emanuel Castro Solis</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002645A1" w:rsidRPr="00121054" w14:paraId="796D0B5C" w14:textId="77777777" w:rsidTr="00812E43">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="240B0263" w14:textId="77777777" w:rsidR="002645A1" w:rsidRPr="00121054" w:rsidRDefault="002645A1" w:rsidP="002645A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00121054">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Curación de datos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="55675D24" w14:textId="77777777" w:rsidR="002645A1" w:rsidRPr="00121054" w:rsidRDefault="002645A1" w:rsidP="002645A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yamil Emanuel Castro </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Yamil Emanuel Castro Solis</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002645A1" w:rsidRPr="00121054" w14:paraId="05E56485" w14:textId="77777777" w:rsidTr="00812E43">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6759CE18" w14:textId="77777777" w:rsidR="002645A1" w:rsidRPr="00121054" w:rsidRDefault="002645A1" w:rsidP="002645A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00121054">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Escritura - Preparación del borrador original</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7B444A5A" w14:textId="77777777" w:rsidR="002645A1" w:rsidRPr="00121054" w:rsidRDefault="002645A1" w:rsidP="002645A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yamil Emanuel Castro </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Yamil Emanuel Castro Solis</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002645A1" w:rsidRPr="00121054" w14:paraId="79461914" w14:textId="77777777" w:rsidTr="00812E43">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4C4E05AD" w14:textId="77777777" w:rsidR="002645A1" w:rsidRPr="00121054" w:rsidRDefault="002645A1" w:rsidP="002645A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00121054">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Escritura - Revisión y edición</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="683CA300" w14:textId="77777777" w:rsidR="002645A1" w:rsidRPr="00121054" w:rsidRDefault="002645A1" w:rsidP="002645A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00121054">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Hiram Herrera Rivas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002645A1" w:rsidRPr="00121054" w14:paraId="51B2FE1A" w14:textId="77777777" w:rsidTr="00812E43">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="113D0B8E" w14:textId="77777777" w:rsidR="002645A1" w:rsidRPr="00121054" w:rsidRDefault="002645A1" w:rsidP="002645A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00121054">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Visualización</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6DF100A7" w14:textId="24ECC646" w:rsidR="002645A1" w:rsidRPr="00121054" w:rsidRDefault="002645A1" w:rsidP="002645A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yamil Emanuel Castro </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Yamil Emanuel Castro Solis</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002645A1" w:rsidRPr="00121054" w14:paraId="4483C203" w14:textId="77777777" w:rsidTr="00812E43">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5ACB19F7" w14:textId="77777777" w:rsidR="002645A1" w:rsidRPr="00121054" w:rsidRDefault="002645A1" w:rsidP="002645A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00121054">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Supervisión</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3CAFEF7F" w14:textId="0AB7D34E" w:rsidR="002645A1" w:rsidRPr="00121054" w:rsidRDefault="002645A1" w:rsidP="002645A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00121054">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Hiram Herrera Rivas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002645A1" w:rsidRPr="00121054" w14:paraId="320F97C4" w14:textId="77777777" w:rsidTr="00812E43">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0DB6D5FE" w14:textId="77777777" w:rsidR="002645A1" w:rsidRPr="00121054" w:rsidRDefault="002645A1" w:rsidP="002645A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00121054">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Administración de Proyectos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3A3C3024" w14:textId="7D385A8F" w:rsidR="002645A1" w:rsidRPr="00121054" w:rsidRDefault="002645A1" w:rsidP="002645A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00121054">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Hiram Herrera Rivas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002645A1" w:rsidRPr="00121054" w14:paraId="45B76F89" w14:textId="77777777" w:rsidTr="00812E43">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1B3E0702" w14:textId="77777777" w:rsidR="002645A1" w:rsidRPr="00121054" w:rsidRDefault="002645A1" w:rsidP="002645A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00121054">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Adquisición de fondos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="359F922C" w14:textId="77777777" w:rsidR="002645A1" w:rsidRPr="00121054" w:rsidRDefault="002645A1" w:rsidP="002645A1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yamil Emanuel Castro </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Yamil Emanuel Castro Solis</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="293EB489" w14:textId="77777777" w:rsidR="002D010D" w:rsidRDefault="002D010D" w:rsidP="002D010D">
       <w:pPr>
         <w:pStyle w:val="EndNoteBibliography"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AA2D20A" w14:textId="7AC3C0F7" w:rsidR="00121054" w:rsidRDefault="00121054" w:rsidP="008C0565">
       <w:pPr>
         <w:pStyle w:val="EndNoteBibliography"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00121054" w:rsidSect="00BD6B65">
-      <w:headerReference w:type="default" r:id="rId17"/>
-      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1276" w:right="1701" w:bottom="568" w:left="1701" w:header="142" w:footer="100" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B9DAD87" w14:textId="77777777" w:rsidR="008C27DB" w:rsidRDefault="008C27DB" w:rsidP="003A6671">
+    <w:p w14:paraId="29CA6BCA" w14:textId="77777777" w:rsidR="000F11F7" w:rsidRDefault="000F11F7" w:rsidP="003A6671">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C76C8FA" w14:textId="77777777" w:rsidR="008C27DB" w:rsidRDefault="008C27DB" w:rsidP="003A6671">
+    <w:p w14:paraId="72E2896F" w14:textId="77777777" w:rsidR="000F11F7" w:rsidRDefault="000F11F7" w:rsidP="003A6671">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -5179,130 +5010,149 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
-    <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="72C3CFB2" w14:textId="18857E0C" w:rsidR="00BD6B65" w:rsidRPr="00BD6B65" w:rsidRDefault="00BD6B65" w:rsidP="00BD6B65">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BD6B65">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Vol. 11, Núm. 21                  </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="00BD6B65">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Enero</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="00BD6B65">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve"> – Junio 2024                          CTES</w:t>
+      <w:t xml:space="preserve"> – </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00BD6B65">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Junio</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00BD6B65">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2024                          CTES</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29630716" w14:textId="77777777" w:rsidR="008C27DB" w:rsidRDefault="008C27DB" w:rsidP="003A6671">
+    <w:p w14:paraId="55927B6C" w14:textId="77777777" w:rsidR="000F11F7" w:rsidRDefault="000F11F7" w:rsidP="003A6671">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2474869A" w14:textId="77777777" w:rsidR="008C27DB" w:rsidRDefault="008C27DB" w:rsidP="003A6671">
+    <w:p w14:paraId="614FD9B5" w14:textId="77777777" w:rsidR="000F11F7" w:rsidRDefault="000F11F7" w:rsidP="003A6671">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="578EC6B3" w14:textId="5A1402FE" w:rsidR="00AC2F23" w:rsidRDefault="00BD6B65" w:rsidP="004A1CC0">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="006A1F3B">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4CC3A9CE" wp14:editId="09563462">
           <wp:extent cx="4845050" cy="704850"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1643227683" name="Imagen 1643227683" descr="Interfaz de usuario gráfica, Texto&#10;&#10;Descripción generada automáticamente"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Imagen 4" descr="Interfaz de usuario gráfica, Texto&#10;&#10;Descripción generada automáticamente"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
@@ -5322,51 +5172,51 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="4845050" cy="704850"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F9A33A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="96BAC888"/>
     <w:lvl w:ilvl="0" w:tplc="080A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1428" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2148" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5443,108 +5293,110 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7188" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="911278969">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="EN.InstantFormat" w:val="&lt;ENInstantFormat&gt;&lt;Enabled&gt;1&lt;/Enabled&gt;&lt;ScanUnformatted&gt;1&lt;/ScanUnformatted&gt;&lt;ScanChanges&gt;1&lt;/ScanChanges&gt;&lt;Suspended&gt;0&lt;/Suspended&gt;&lt;/ENInstantFormat&gt;"/>
     <w:docVar w:name="EN.Layout" w:val="&lt;ENLayout&gt;&lt;Style&gt;APA 7th&lt;/Style&gt;&lt;LeftDelim&gt;{&lt;/LeftDelim&gt;&lt;RightDelim&gt;}&lt;/RightDelim&gt;&lt;FontName&gt;Times New Roman&lt;/FontName&gt;&lt;FontSize&gt;12&lt;/FontSize&gt;&lt;ReflistTitle&gt;&lt;/ReflistTitle&gt;&lt;StartingRefnum&gt;1&lt;/StartingRefnum&gt;&lt;FirstLineIndent&gt;0&lt;/FirstLineIndent&gt;&lt;HangingIndent&gt;720&lt;/HangingIndent&gt;&lt;LineSpacing&gt;0&lt;/LineSpacing&gt;&lt;SpaceAfter&gt;0&lt;/SpaceAfter&gt;&lt;HyperlinksEnabled&gt;0&lt;/HyperlinksEnabled&gt;&lt;HyperlinksVisible&gt;0&lt;/HyperlinksVisible&gt;&lt;EnableBibliographyCategories&gt;0&lt;/EnableBibliographyCategories&gt;&lt;/ENLayout&gt;"/>
     <w:docVar w:name="EN.Libraries" w:val="&lt;Libraries&gt;&lt;item db-id=&quot;v99rzfp9qsw0afe9s9t5stv7etswefff5vxv&quot;&gt;Comparacion ML&lt;record-ids&gt;&lt;item&gt;1&lt;/item&gt;&lt;item&gt;2&lt;/item&gt;&lt;item&gt;3&lt;/item&gt;&lt;item&gt;4&lt;/item&gt;&lt;item&gt;5&lt;/item&gt;&lt;item&gt;7&lt;/item&gt;&lt;item&gt;8&lt;/item&gt;&lt;item&gt;9&lt;/item&gt;&lt;item&gt;10&lt;/item&gt;&lt;item&gt;11&lt;/item&gt;&lt;item&gt;13&lt;/item&gt;&lt;/record-ids&gt;&lt;/item&gt;&lt;/Libraries&gt;"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="008678A4"/>
     <w:rsid w:val="00001645"/>
     <w:rsid w:val="000142F2"/>
     <w:rsid w:val="00021961"/>
     <w:rsid w:val="00024B3C"/>
     <w:rsid w:val="000511B1"/>
     <w:rsid w:val="000658EC"/>
     <w:rsid w:val="0006723A"/>
     <w:rsid w:val="0007671E"/>
     <w:rsid w:val="00090D33"/>
     <w:rsid w:val="00094E6C"/>
     <w:rsid w:val="000D5884"/>
     <w:rsid w:val="000D7582"/>
     <w:rsid w:val="000E2264"/>
     <w:rsid w:val="000E34A6"/>
     <w:rsid w:val="000E64F5"/>
     <w:rsid w:val="000E73F8"/>
+    <w:rsid w:val="000F11F7"/>
     <w:rsid w:val="00110260"/>
     <w:rsid w:val="00121054"/>
     <w:rsid w:val="001539C2"/>
     <w:rsid w:val="00157EED"/>
     <w:rsid w:val="00185434"/>
     <w:rsid w:val="00186B47"/>
     <w:rsid w:val="00192CBC"/>
     <w:rsid w:val="001A7E39"/>
     <w:rsid w:val="001B150B"/>
     <w:rsid w:val="001C3549"/>
+    <w:rsid w:val="001D11C3"/>
     <w:rsid w:val="001D42F2"/>
     <w:rsid w:val="001F6B64"/>
     <w:rsid w:val="00214BF9"/>
     <w:rsid w:val="002150FB"/>
     <w:rsid w:val="00224981"/>
     <w:rsid w:val="0025385F"/>
     <w:rsid w:val="002538F4"/>
     <w:rsid w:val="002645A1"/>
     <w:rsid w:val="00272BD2"/>
     <w:rsid w:val="002742FA"/>
     <w:rsid w:val="00274D0A"/>
     <w:rsid w:val="00277DA3"/>
     <w:rsid w:val="0028006A"/>
     <w:rsid w:val="00290703"/>
     <w:rsid w:val="002A66F9"/>
     <w:rsid w:val="002C29FA"/>
     <w:rsid w:val="002C35B2"/>
     <w:rsid w:val="002D010D"/>
     <w:rsid w:val="00306B6C"/>
     <w:rsid w:val="003125E9"/>
     <w:rsid w:val="0031791E"/>
     <w:rsid w:val="00336E22"/>
     <w:rsid w:val="00344FAC"/>
     <w:rsid w:val="003629D8"/>
     <w:rsid w:val="00363700"/>
@@ -5699,50 +5551,51 @@
     <w:rsid w:val="00C70659"/>
     <w:rsid w:val="00C873DC"/>
     <w:rsid w:val="00CB1A9A"/>
     <w:rsid w:val="00CD16C7"/>
     <w:rsid w:val="00CD72DF"/>
     <w:rsid w:val="00CF0202"/>
     <w:rsid w:val="00CF3D52"/>
     <w:rsid w:val="00CF43A0"/>
     <w:rsid w:val="00CF7CD1"/>
     <w:rsid w:val="00D04BE5"/>
     <w:rsid w:val="00D152CF"/>
     <w:rsid w:val="00D2206A"/>
     <w:rsid w:val="00D43646"/>
     <w:rsid w:val="00D649FE"/>
     <w:rsid w:val="00D73568"/>
     <w:rsid w:val="00D753E7"/>
     <w:rsid w:val="00DD1D6E"/>
     <w:rsid w:val="00DD209B"/>
     <w:rsid w:val="00DD54C4"/>
     <w:rsid w:val="00DE1F6A"/>
     <w:rsid w:val="00DE6C6D"/>
     <w:rsid w:val="00DF5F54"/>
     <w:rsid w:val="00E11B54"/>
     <w:rsid w:val="00E378BC"/>
     <w:rsid w:val="00E37EDF"/>
+    <w:rsid w:val="00E41DAB"/>
     <w:rsid w:val="00E666B2"/>
     <w:rsid w:val="00E81616"/>
     <w:rsid w:val="00E94E40"/>
     <w:rsid w:val="00EA1A1E"/>
     <w:rsid w:val="00EA4CEF"/>
     <w:rsid w:val="00EB4D88"/>
     <w:rsid w:val="00EE0243"/>
     <w:rsid w:val="00F03076"/>
     <w:rsid w:val="00F15C6F"/>
     <w:rsid w:val="00F43D0B"/>
     <w:rsid w:val="00F46335"/>
     <w:rsid w:val="00F667C9"/>
     <w:rsid w:val="00F66F7F"/>
     <w:rsid w:val="00F953D0"/>
     <w:rsid w:val="00FA0C9B"/>
     <w:rsid w:val="00FC606A"/>
     <w:rsid w:val="00FE2131"/>
     <w:rsid w:val="00FE7B25"/>
     <w:rsid w:val="00FF67F9"/>
     <w:rsid w:val="00FF6BAC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
@@ -5750,51 +5603,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0AF71FE3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{128449CB-3CB9-40A3-A3D8-D5582B733494}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-MX" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6227,51 +6080,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo3Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00121054"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
@@ -6600,105 +6452,117 @@
     <w:link w:val="Ttulo3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00121054"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
     <w:name w:val="Título 2 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="007521F3"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001D11C3"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="804081541">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1058551695">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-1806-5641" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-59745-530-5_14" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/wics.1278" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1515/comp-2020-0148" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.knosys.2019.105361" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ipm.2009.03.002" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2650-8932" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/1536867x20909688" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/ctes.v11i21.817" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/wics.1278" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.knosys.2019.105361" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1515/comp-2020-0148" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ipm.2009.03.002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/1536867x20909688" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2650-8932" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-1806-5641" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-59745-530-5_14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-ES"/>
+  <c:lang val="es-MX"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout/>
       <c:barChart>
         <c:barDir val="col"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Hoja1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
@@ -6975,58 +6839,58 @@
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="es-MX"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:schemeClr val="bg1"/>
     </a:solidFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="tx1">
           <a:lumMod val="15000"/>
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
@@ -7874,70 +7738,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B2FA9E9-E2D7-4034-9735-23EF8011DD25}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>5429</Words>
-  <Characters>29860</Characters>
+  <Words>5444</Words>
+  <Characters>29947</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>248</Lines>
+  <Lines>249</Lines>
   <Paragraphs>70</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>35219</CharactersWithSpaces>
+  <CharactersWithSpaces>35321</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hiram Herrera</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>