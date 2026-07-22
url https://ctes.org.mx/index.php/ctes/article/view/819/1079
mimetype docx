--- v0 (2025-10-13)
+++ v1 (2026-07-22)
@@ -3,53 +3,95 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0D18F533" w14:textId="400C48B6" w:rsidR="006C02DA" w:rsidRDefault="006C02DA" w:rsidP="006C02DA">
+    <w:p w14:paraId="0DE8CA43" w14:textId="4DE51AE3" w:rsidR="00D51198" w:rsidRPr="00D51198" w:rsidRDefault="00D51198" w:rsidP="00D51198">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D51198">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D51198">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.23913/ctes.v11i21.819</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D18F533" w14:textId="6A4255F7" w:rsidR="006C02DA" w:rsidRDefault="006C02DA" w:rsidP="006C02DA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Artículos científicos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07923C80" w14:textId="686F3389" w:rsidR="008D0EF0" w:rsidRPr="006C02DA" w:rsidRDefault="008D0EF0" w:rsidP="006C02DA">
       <w:pPr>
@@ -186,153 +228,179 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E979BF" w:rsidRPr="006C02DA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E979BF" w:rsidRPr="006C02DA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Higher Level Study Plans in a Public University, 2024</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E979BF" w:rsidRPr="006C02DA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-        <w:jc w:val="right"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Higher</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E979BF" w:rsidRPr="006C02DA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C37B2D">
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Level Study Plans in a Public University, 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D07464B" w14:textId="77777777" w:rsidR="00E979BF" w:rsidRPr="00C37B2D" w:rsidRDefault="00E979BF" w:rsidP="00C37B2D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Luis Stalin </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C37B2D">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FB320F7" w14:textId="77777777" w:rsidR="00E979BF" w:rsidRPr="00C37B2D" w:rsidRDefault="00E979BF" w:rsidP="00C37B2D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Galindez</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="00C37B2D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Luis Stalin </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C37B2D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Galindez</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C37B2D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C37B2D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Roman</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="36DBCACA" w14:textId="110F730F" w:rsidR="00E979BF" w:rsidRPr="00C37B2D" w:rsidRDefault="00E979BF" w:rsidP="00C37B2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C37B2D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Universidad Autónoma del Estado de México</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="148DD640" w14:textId="653AC409" w:rsidR="00840637" w:rsidRPr="00C37B2D" w:rsidRDefault="00000000" w:rsidP="00C37B2D">
+    <w:p w14:paraId="148DD640" w14:textId="653AC409" w:rsidR="00840637" w:rsidRPr="00C37B2D" w:rsidRDefault="00840637" w:rsidP="00C37B2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidR="00840637" w:rsidRPr="006C02DA">
+        <w:r w:rsidRPr="006C02DA">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>galro2101@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="75A681E1" w14:textId="77777777" w:rsidR="00840637" w:rsidRPr="00C37B2D" w:rsidRDefault="00840637" w:rsidP="00C37B2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C686BBE" w14:textId="77777777" w:rsidR="00E979BF" w:rsidRPr="00C37B2D" w:rsidRDefault="00E979BF" w:rsidP="00C37B2D">
       <w:pPr>
@@ -815,50 +883,51 @@
       <w:r w:rsidRPr="006C02DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>resulta fundamental</w:t>
       </w:r>
       <w:r w:rsidR="0036227B" w:rsidRPr="006C02DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F077A0" w:rsidRPr="006C02DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>la</w:t>
       </w:r>
       <w:r w:rsidR="0036227B" w:rsidRPr="006C02DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> enseñanza de emprendimiento</w:t>
       </w:r>
       <w:r w:rsidR="00066117" w:rsidRPr="006C02DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> y las TIC</w:t>
       </w:r>
       <w:r w:rsidR="0036227B" w:rsidRPr="006C02DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -882,51 +951,50 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29BE3294" w14:textId="5F9F441B" w:rsidR="00E979BF" w:rsidRPr="006C02DA" w:rsidRDefault="00E979BF" w:rsidP="006C02DA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C02DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006C02DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Palabras clave:</w:t>
       </w:r>
       <w:r w:rsidRPr="006C02DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> Plan de estudios, TIC, emprendimiento </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18E3473D" w14:textId="2A7DB82A" w:rsidR="00E979BF" w:rsidRPr="006C02DA" w:rsidRDefault="00E979BF" w:rsidP="006C02DA">
       <w:pPr>
@@ -1288,56 +1356,74 @@
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006C02DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2023                                   </w:t>
       </w:r>
       <w:r w:rsidRPr="006C02DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Fecha Aceptación:</w:t>
       </w:r>
       <w:r w:rsidRPr="006C02DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Diciembre 2023</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006C02DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>Diciembre</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006C02DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2023</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF40A3">
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="008260CB">
         <w:pict w14:anchorId="20CC38E0">
           <v:rect id="_x0000_i1025" style="width:446.5pt;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EC6B8CA" w14:textId="77777777" w:rsidR="006C02DA" w:rsidRPr="006C02DA" w:rsidRDefault="006C02DA" w:rsidP="006C02DA">
       <w:pPr>
         <w:pStyle w:val="HTMLconformatoprevio"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FC76F61" w14:textId="77777777" w:rsidR="0067657E" w:rsidRPr="006C02DA" w:rsidRDefault="0067657E" w:rsidP="006C02DA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -1349,51 +1435,50 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F5DFEBA" w14:textId="5C79BD27" w:rsidR="00E979BF" w:rsidRPr="006C02DA" w:rsidRDefault="0067657E" w:rsidP="006C02DA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C02DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>INTRODUCCIÓN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="235E8800" w14:textId="7D55A093" w:rsidR="0038139E" w:rsidRPr="006C02DA" w:rsidRDefault="0036227B" w:rsidP="006C02DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C02DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Si bien el emprendimiento juega un papel fundamental en la generación de empleo, la innovación y el desarrollo económico a nivel mundial, es menester que se contemple en la reestructuración de </w:t>
       </w:r>
       <w:r w:rsidR="00FE3A04" w:rsidRPr="006C02DA">
         <w:rPr>
@@ -1607,81 +1692,90 @@
       <w:r w:rsidRPr="006C02DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Asimismo</w:t>
       </w:r>
       <w:r w:rsidR="00013046" w:rsidRPr="006C02DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, e</w:t>
       </w:r>
       <w:r w:rsidRPr="006C02DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>l 21 de diciembre de 2012, la Asamblea General de las Naciones Unidas aprobó de forma unánime la resolución 67/202, que establece la importancia de la iniciativa empresarial para el desarrollo. Esta declaración oficial reconoce que el emprendimiento es una herramienta fundamental para combatir la pobreza, promover el desarrollo sostenible y revitalizar la economía. Proporciona sugerencias para que el sector empresarial pueda generar empleo y estimular el crecimiento económico, al mismo tiempo que enfatiza la innovación como un medio para mejorar la situación social e incluso como una vía para abordar los desafíos ambientales</w:t>
+        <w:t xml:space="preserve">l 21 de diciembre de 2012, la Asamblea General de las Naciones Unidas aprobó de forma unánime la resolución 67/202, que establece la importancia de la iniciativa empresarial para el desarrollo. Esta declaración oficial reconoce que el emprendimiento es una herramienta fundamental para combatir la pobreza, promover el desarrollo sostenible y revitalizar la economía. Proporciona sugerencias para que el sector empresarial pueda </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C02DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>generar empleo y estimular el crecimiento económico, al mismo tiempo que enfatiza la innovación como un medio para mejorar la situación social e incluso como una vía para abordar los desafíos ambientales</w:t>
       </w:r>
       <w:r w:rsidR="00697A5A" w:rsidRPr="006C02DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C970B0E" w14:textId="7BC3A690" w:rsidR="00066117" w:rsidRPr="006C02DA" w:rsidRDefault="00E21254" w:rsidP="006C02DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C02DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>En</w:t>
       </w:r>
       <w:r w:rsidR="00066117" w:rsidRPr="006C02DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> el Objetivo de Desarrollo Sostenible 4 (ODS 4) de la Agenda 2030 de las Naciones Unidas se centra en "Garantizar una educación inclusiva, equitativa y de calidad, y promover oportunidades de aprendizaje permanente para todos", de esta forma las Tecnologías de la Información y la Comunicación (TIC) desempeñan un papel crucial en la consecución de este objetivo, ya que contribuyen de diversas formas a mejorar la calidad, accesibilidad y equidad de la educación en todo el mundo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79E75186" w14:textId="7D383699" w:rsidR="00066117" w:rsidRPr="006C02DA" w:rsidRDefault="00066117" w:rsidP="006C02DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C02DA">
         <w:rPr>
@@ -1993,98 +2087,98 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> afirman que, “para que el emprendimiento genere no solo empleo e ingresos, sino también innovación, se requiere la convergencia e integración “cuatripartita” entre Universidad, Estado, Comunidad y Empresa”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="221BEA61" w14:textId="77777777" w:rsidR="00382D48" w:rsidRPr="006C02DA" w:rsidRDefault="00382D48" w:rsidP="006C02DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C02DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">El emprendimiento ha experimentado un auge en las últimas décadas, impulsado por factores como la globalización, la digitalización y la disrupción tecnológica. Las startups y empresas emergentes juegan un papel cada vez más importante en la economía global, generando empleo, fomentando la innovación y contribuyendo al crecimiento económico. Además, el espíritu emprendedor se ha extendido más allá del sector empresarial tradicional, permeando en áreas como la educación, la salud y el desarrollo sostenible. En este contexto, es fundamental que los programas académicos fomenten una mentalidad emprendedora entre </w:t>
+        <w:t xml:space="preserve">El emprendimiento ha experimentado un auge en las últimas décadas, impulsado por factores como la globalización, la digitalización y la disrupción tecnológica. Las startups y empresas emergentes juegan un papel cada vez más importante en la economía global, generando empleo, fomentando la innovación y contribuyendo al crecimiento económico. Además, el espíritu emprendedor se ha extendido más allá del sector empresarial tradicional, permeando </w:t>
       </w:r>
       <w:r w:rsidRPr="006C02DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>los estudiantes y les proporcionen las herramientas necesarias para convertir sus ideas en realidades tangibles.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="37407223" w14:textId="39F167B3" w:rsidR="00045E2F" w:rsidRPr="006C02DA" w:rsidRDefault="00000000" w:rsidP="006C02DA">
+        <w:t>en áreas como la educación, la salud y el desarrollo sostenible. En este contexto, es fundamental que los programas académicos fomenten una mentalidad emprendedora entre los estudiantes y les proporcionen las herramientas necesarias para convertir sus ideas en realidades tangibles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37407223" w14:textId="39F167B3" w:rsidR="00045E2F" w:rsidRPr="006C02DA" w:rsidRDefault="00045E2F" w:rsidP="006C02DA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:anchor="redalyc_29055767013_ref40" w:history="1">
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="00045E2F" w:rsidRPr="006C02DA">
+        <w:r w:rsidRPr="006C02DA">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>Stripeikis</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidR="00045E2F" w:rsidRPr="006C02DA">
+        <w:r w:rsidRPr="006C02DA">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t xml:space="preserve"> (2011)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00045E2F" w:rsidRPr="006C02DA">
+      <w:r w:rsidRPr="006C02DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t> plantea que el desarrollo de la capacidad emprendedora estimula importantes beneficios tanto económicos y sociales. En el caso de los estudiantes de la Universidad Autónoma del Estado de México a través de sus planes y programas se fomenta la cultura emprendedora aspirando a convertirse en empresarios realizando una actividad comercial con el objetivo de una remuneración satisfactoria.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68EAAF70" w14:textId="77777777" w:rsidR="003D35EC" w:rsidRPr="006C02DA" w:rsidRDefault="003D35EC" w:rsidP="006C02DA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C02DA">
         <w:rPr>
@@ -2507,61 +2601,61 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> y con TIC.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="186C1AE0" w14:textId="2350B97E" w:rsidR="00C41E4C" w:rsidRPr="006C02DA" w:rsidRDefault="00C41E4C" w:rsidP="006C02DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C02DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Una de las grandes ventajas de las TIC es que mejoran la calidad de la educación al proporcionar herramientas y recursos interactivos que enriquecen el proceso de aprendizaje. Desde aplicaciones educativas hasta simulaciones virtuales y entornos de aprendizaje colaborativo en línea, las TIC ofrecen experiencias de aprendizaje más dinámicas y personalizadas que pueden adaptarse a las necesidades individuales de los estudiantes. Esto contribuye a una educación más relevante y efectiva, que prepara a los estudiantes para </w:t>
+        <w:t xml:space="preserve">Una de las grandes ventajas de las TIC es que mejoran la calidad de la educación al proporcionar herramientas y recursos interactivos que enriquecen el proceso de aprendizaje. Desde aplicaciones educativas hasta simulaciones virtuales y entornos de aprendizaje colaborativo en línea, las TIC ofrecen experiencias de aprendizaje más dinámicas y </w:t>
       </w:r>
       <w:r w:rsidRPr="006C02DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>enfrentar los desafíos del mundo real y promueve un aprendizaje continuo a lo largo de la vida.</w:t>
+        <w:t>personalizadas que pueden adaptarse a las necesidades individuales de los estudiantes. Esto contribuye a una educación más relevante y efectiva, que prepara a los estudiantes para enfrentar los desafíos del mundo real y promueve un aprendizaje continuo a lo largo de la vida.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="064FC8EA" w14:textId="77777777" w:rsidR="00C41E4C" w:rsidRPr="006C02DA" w:rsidRDefault="00C41E4C" w:rsidP="006C02DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C02DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Asimismo, las TIC fomentan la innovación en la educación al proporcionar nuevas herramientas y enfoques pedagógicos que pueden mejorar la eficiencia y la efectividad del proceso educativo. Desde la gamificación hasta el aprendizaje basado en proyectos y el uso de inteligencia artificial en la personalización del aprendizaje, las TIC ofrecen oportunidades para experimentar y explorar nuevas formas de enseñar y aprender. Esto ayuda a los educadores a adaptarse a las necesidades cambiantes de los estudiantes y a mantenerse al día con las tendencias educativas globales.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F59D20A" w14:textId="77777777" w:rsidR="00C41E4C" w:rsidRPr="006C02DA" w:rsidRDefault="00C41E4C" w:rsidP="006C02DA">
       <w:pPr>
@@ -2863,72 +2957,72 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Aprendizaje basado en proyectos: Los proyectos prácticos permiten a los estudiantes aplicar conceptos teóricos en situaciones del mundo real, fomentando la creatividad, el trabajo en equipo y la resolución de problemas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="166E682E" w14:textId="77777777" w:rsidR="007E363F" w:rsidRPr="006C02DA" w:rsidRDefault="007E363F" w:rsidP="006C02DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C02DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Colaboraciones con la industria: Las alianzas con empresas y organizaciones permiten a los estudiantes interactuar con profesionales del sector, obtener retroalimentación sobre sus ideas y acceder a oportunidades de mentoría y pasantías.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="249F62A9" w14:textId="77777777" w:rsidR="007E363F" w:rsidRPr="006C02DA" w:rsidRDefault="007E363F" w:rsidP="006C02DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C02DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Incubadoras de empresas: Las incubadoras ofrecen un entorno de apoyo para el desarrollo de startups, proporcionando recursos financieros, asesoramiento empresarial y redes de contactos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1198BED8" w14:textId="77777777" w:rsidR="007E363F" w:rsidRPr="006C02DA" w:rsidRDefault="007E363F" w:rsidP="006C02DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C02DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Espacios de coworking: Los espacios de coworking proporcionan un ambiente colaborativo y estimulante donde los estudiantes pueden trabajar en sus proyectos, compartir ideas y establecer conexiones con otros emprendedores.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EBBC63B" w14:textId="77777777" w:rsidR="0067657E" w:rsidRPr="006C02DA" w:rsidRDefault="0067657E" w:rsidP="006C02DA">
@@ -3376,50 +3470,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> para identificar y aprovechar dichas oportunidades.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D053606" w14:textId="1540E659" w:rsidR="004B442D" w:rsidRPr="006C02DA" w:rsidRDefault="004B442D" w:rsidP="006C02DA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C02DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">4. Autoempleo: El </w:t>
       </w:r>
       <w:r w:rsidR="000F507D" w:rsidRPr="006C02DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>emprendimiento y</w:t>
       </w:r>
       <w:r w:rsidR="00AB253A" w:rsidRPr="006C02DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> las TIC </w:t>
       </w:r>
       <w:r w:rsidRPr="006C02DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3474,51 +3569,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="33CAF48A" w14:textId="083B85C2" w:rsidR="00E2373D" w:rsidRPr="006C02DA" w:rsidRDefault="00E2373D" w:rsidP="006C02DA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C02DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Resultados</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A9C14EE" w14:textId="65379721" w:rsidR="00D26AC9" w:rsidRPr="006C02DA" w:rsidRDefault="004B442D" w:rsidP="006C02DA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C02DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>A partir de un análisis profundo del panorama empresarial y educativo, se identifica</w:t>
       </w:r>
       <w:r w:rsidR="00382D48" w:rsidRPr="006C02DA">
@@ -3912,101 +4006,101 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>8. Negociación: Capacidad para llegar a acuerdos mutuamente beneficiosos en situaciones de negociación.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69A11ACD" w14:textId="32E66ABD" w:rsidR="00D72C81" w:rsidRPr="006C02DA" w:rsidRDefault="00D72C81" w:rsidP="006C02DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C02DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">9. </w:t>
       </w:r>
       <w:r w:rsidR="00916FFD" w:rsidRPr="006C02DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pensamiento Crítico, Solución de Problemas y Toma de Decisiones: Los estudiantes deben desarrollar habilidades para analizar de manera crítica la información, identificar problemas, plantear preguntas significativas y encontrar soluciones utilizando tecnología.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="648E2534" w14:textId="0D6828E7" w:rsidR="00D72C81" w:rsidRPr="006C02DA" w:rsidRDefault="00D72C81" w:rsidP="006C02DA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C02DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>10. Responsabilidad social: Capacidad para comprender y actuar en pro del desarrollo sostenible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C2AD513" w14:textId="658496D0" w:rsidR="00916FFD" w:rsidRPr="006C02DA" w:rsidRDefault="00916FFD" w:rsidP="006C02DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C02DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">11. </w:t>
       </w:r>
       <w:r w:rsidRPr="006C02DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Investigación y Manejo de Información: capacidad para buscar, evaluar, organizar y utilizar la información de manera efectiva utilizando tecnología. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C1152DD" w14:textId="08C189F9" w:rsidR="00916FFD" w:rsidRPr="006C02DA" w:rsidRDefault="00916FFD" w:rsidP="006C02DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C02DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -4562,50 +4656,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Futuras Investigaciones</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D793EEC" w14:textId="09E27EE7" w:rsidR="00E2373D" w:rsidRPr="006C02DA" w:rsidRDefault="00E2373D" w:rsidP="006C02DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C02DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Lograr implementar dentro de los planes de estudio al emprendimiento apoyado por herramientas tecnologías de información y comunicación con el objetivo de reforzar los conocimientos de los estudiantes. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72153F11" w14:textId="77777777" w:rsidR="00E2373D" w:rsidRDefault="00E2373D" w:rsidP="006C02DA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="456C959E" w14:textId="77777777" w:rsidR="006C02DA" w:rsidRDefault="006C02DA" w:rsidP="006C02DA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4651,51 +4746,50 @@
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D375C46" w14:textId="6353EC3E" w:rsidR="000603FB" w:rsidRPr="006C02DA" w:rsidRDefault="00E2373D" w:rsidP="006C02DA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C02DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Referencia</w:t>
       </w:r>
       <w:r w:rsidR="006C02DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7675BE8A" w14:textId="77777777" w:rsidR="00E2373D" w:rsidRPr="006C02DA" w:rsidRDefault="00E2373D" w:rsidP="006C02DA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5039,145 +5133,100 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2016), Factores socio-culturales asociados al emprendedor: evidencia empírica para América Latina. Revista Venezolana de Gerencia (RVG) Año 21, No. 74, p. 312-330</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E45A16A" w14:textId="77777777" w:rsidR="000603FB" w:rsidRPr="006C02DA" w:rsidRDefault="000603FB" w:rsidP="006C02DA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C02DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Moreno, Hugo &amp; Olmos, Roberto (2010), Análisis de las características del emprendimiento y liderazgo en los países de Asia y Latinoamérica. (</w:t>
-[...17 lines deleted...]
-        <w:t>). Portes: Revista Mexicana de Estudios Sobre la Cuenca del Pacifico, 4(8), 101- 122.</w:t>
+        <w:t>Moreno, Hugo &amp; Olmos, Roberto (2010), Análisis de las características del emprendimiento y liderazgo en los países de Asia y Latinoamérica. (Spanish). Portes: Revista Mexicana de Estudios Sobre la Cuenca del Pacifico, 4(8), 101- 122.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="104E4736" w14:textId="77777777" w:rsidR="000603FB" w:rsidRPr="006C02DA" w:rsidRDefault="000603FB" w:rsidP="006C02DA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C02DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Moreno </w:t>
+        <w:t xml:space="preserve">Moreno Zahira; Parra, Margel; Villasmil, Milagros; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006C02DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Zahira</w:t>
+        <w:t>Hernandez</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006C02DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">; Parra, </w:t>
-[...35 lines deleted...]
-        <w:t>, Beatriz &amp; Duran, Sonia (2017), Importancia del Pensamiento Estratégico y Acciones Estratégicas para impulsar el emprendimiento social en las universidades venezolanas. Revista Espacios, Vol. 38 (45)</w:t>
+        <w:t xml:space="preserve">, Beatriz &amp; Duran, Sonia (2017), Importancia del Pensamiento Estratégico y Acciones Estratégicas para </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C02DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>impulsar el emprendimiento social en las universidades venezolanas. Revista Espacios, Vol. 38 (45)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="631F929F" w14:textId="77777777" w:rsidR="000603FB" w:rsidRPr="006C02DA" w:rsidRDefault="000603FB" w:rsidP="006C02DA">
       <w:pPr>
         <w:pStyle w:val="Pa3"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C02DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">UAEM. (2009). Reglamento de Estudios Profesionales de la Universidad Autónoma del </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20AF616F" w14:textId="4EBA7BBF" w:rsidR="00482EE6" w:rsidRPr="006C02DA" w:rsidRDefault="000603FB" w:rsidP="006C02DA">
       <w:pPr>
         <w:pStyle w:val="Pa3"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
@@ -5193,127 +5242,100 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Estado de México. Compilación legislativa universitaria. México: UAEM. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67C1F045" w14:textId="61269858" w:rsidR="00BF7652" w:rsidRPr="006C02DA" w:rsidRDefault="000603FB" w:rsidP="006C02DA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C02DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Valencia Arias, Alejandro; Cadavid, Lorena; Ríos Echeverri, Diana Carolina y </w:t>
-[...26 lines deleted...]
-        <w:t>estudiantes. Revista Venezolana de Gerencia, Vol. 17 No. 57, Venezuela, Universidad del Zulia</w:t>
+        <w:t>Valencia Arias, Alejandro; Cadavid, Lorena; Ríos Echeverri, Diana Carolina y Awad, Gabriel (2012), Factores que inciden en las intenciones emprendedoras de los estudiantes. Revista Venezolana de Gerencia, Vol. 17 No. 57, Venezuela, Universidad del Zulia</w:t>
       </w:r>
       <w:r w:rsidR="0080593C" w:rsidRPr="006C02DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00BF7652" w:rsidRPr="006C02DA" w:rsidSect="006C02DA">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="426" w:left="1701" w:header="142" w:footer="117" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F6E7D8B" w14:textId="77777777" w:rsidR="00C37386" w:rsidRDefault="00C37386" w:rsidP="006C02DA">
+    <w:p w14:paraId="3F7E5BFA" w14:textId="77777777" w:rsidR="008260CB" w:rsidRDefault="008260CB" w:rsidP="006C02DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2CE1E57F" w14:textId="77777777" w:rsidR="00C37386" w:rsidRDefault="00C37386" w:rsidP="006C02DA">
+    <w:p w14:paraId="7ED6AF5D" w14:textId="77777777" w:rsidR="008260CB" w:rsidRDefault="008260CB" w:rsidP="006C02DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -5332,51 +5354,51 @@
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="298C54F8" w14:textId="5D43ECFA" w:rsidR="006C02DA" w:rsidRDefault="006C02DA" w:rsidP="006C02DA">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00563B9F">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:t>Vol. 1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00563B9F">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:t>, Núm. 2</w:t>
@@ -5387,83 +5409,99 @@
         <w:b/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00563B9F">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">                  </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="00563B9F">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:t>Enero</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="00563B9F">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
-      <w:t xml:space="preserve"> – Junio 2024                          CTES</w:t>
+      <w:t xml:space="preserve"> – </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00563B9F">
+      <w:rPr>
+        <w:rFonts w:cs="Calibri"/>
+        <w:b/>
+      </w:rPr>
+      <w:t>Junio</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00563B9F">
+      <w:rPr>
+        <w:rFonts w:cs="Calibri"/>
+        <w:b/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2024                          CTES</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1EE12232" w14:textId="77777777" w:rsidR="00C37386" w:rsidRDefault="00C37386" w:rsidP="006C02DA">
+    <w:p w14:paraId="14F72F73" w14:textId="77777777" w:rsidR="008260CB" w:rsidRDefault="008260CB" w:rsidP="006C02DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45D24AE7" w14:textId="77777777" w:rsidR="00C37386" w:rsidRDefault="00C37386" w:rsidP="006C02DA">
+    <w:p w14:paraId="6B0C2B39" w14:textId="77777777" w:rsidR="008260CB" w:rsidRDefault="008260CB" w:rsidP="006C02DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3A99D2C8" w14:textId="4E361139" w:rsidR="006C02DA" w:rsidRDefault="006C02DA" w:rsidP="006C02DA">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="006A1F3B">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0B3F86FC" wp14:editId="1F2A2BC5">
           <wp:extent cx="4845050" cy="704850"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1793323299" name="Imagen 1793323299" descr="Interfaz de usuario gráfica, Texto&#10;&#10;Descripción generada automáticamente"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Imagen 4" descr="Interfaz de usuario gráfica, Texto&#10;&#10;Descripción generada automáticamente"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
@@ -5483,51 +5521,51 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="4845050" cy="704850"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03F57037"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="73121D6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -6820,51 +6858,51 @@
   <w:num w:numId="3" w16cid:durableId="1085372854">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1425374371">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="767165286">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="622200784">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1826049591">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1216310311">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1416781849">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -6902,136 +6940,139 @@
     <w:rsid w:val="004B442D"/>
     <w:rsid w:val="004B587B"/>
     <w:rsid w:val="0057118B"/>
     <w:rsid w:val="006165C0"/>
     <w:rsid w:val="00616B8F"/>
     <w:rsid w:val="00637612"/>
     <w:rsid w:val="00640A1F"/>
     <w:rsid w:val="0067373A"/>
     <w:rsid w:val="0067657E"/>
     <w:rsid w:val="00681C5E"/>
     <w:rsid w:val="00697A5A"/>
     <w:rsid w:val="006A08A9"/>
     <w:rsid w:val="006B5318"/>
     <w:rsid w:val="006C02DA"/>
     <w:rsid w:val="006C4695"/>
     <w:rsid w:val="006F4524"/>
     <w:rsid w:val="00702319"/>
     <w:rsid w:val="00721375"/>
     <w:rsid w:val="00742479"/>
     <w:rsid w:val="007C0E30"/>
     <w:rsid w:val="007D0317"/>
     <w:rsid w:val="007D4F93"/>
     <w:rsid w:val="007E363F"/>
     <w:rsid w:val="007F68BB"/>
     <w:rsid w:val="0080593C"/>
+    <w:rsid w:val="008260CB"/>
     <w:rsid w:val="00831ECE"/>
     <w:rsid w:val="00840637"/>
     <w:rsid w:val="008C43EC"/>
     <w:rsid w:val="008C7DC0"/>
     <w:rsid w:val="008D0EF0"/>
     <w:rsid w:val="008F0D31"/>
     <w:rsid w:val="00916FFD"/>
     <w:rsid w:val="00994BF7"/>
     <w:rsid w:val="009C1F70"/>
     <w:rsid w:val="00A752BC"/>
     <w:rsid w:val="00A8139B"/>
     <w:rsid w:val="00AB253A"/>
     <w:rsid w:val="00AC64D6"/>
     <w:rsid w:val="00B362B2"/>
     <w:rsid w:val="00B706BC"/>
     <w:rsid w:val="00B75D77"/>
     <w:rsid w:val="00B82664"/>
     <w:rsid w:val="00B90C43"/>
     <w:rsid w:val="00BD49B1"/>
     <w:rsid w:val="00BF32CF"/>
     <w:rsid w:val="00BF405C"/>
     <w:rsid w:val="00BF7652"/>
     <w:rsid w:val="00C30192"/>
     <w:rsid w:val="00C37386"/>
     <w:rsid w:val="00C37B2D"/>
     <w:rsid w:val="00C41E4C"/>
     <w:rsid w:val="00CB0010"/>
     <w:rsid w:val="00CC6300"/>
     <w:rsid w:val="00CE3A90"/>
     <w:rsid w:val="00D0557F"/>
     <w:rsid w:val="00D11E3E"/>
     <w:rsid w:val="00D11F95"/>
     <w:rsid w:val="00D26AC9"/>
+    <w:rsid w:val="00D51198"/>
     <w:rsid w:val="00D72C81"/>
     <w:rsid w:val="00DB4BDE"/>
     <w:rsid w:val="00DC076C"/>
     <w:rsid w:val="00DC3B9E"/>
     <w:rsid w:val="00DD7333"/>
     <w:rsid w:val="00E21254"/>
     <w:rsid w:val="00E2373D"/>
+    <w:rsid w:val="00E41DAB"/>
     <w:rsid w:val="00E56B59"/>
     <w:rsid w:val="00E64A5E"/>
     <w:rsid w:val="00E75F35"/>
     <w:rsid w:val="00E86857"/>
     <w:rsid w:val="00E979BF"/>
     <w:rsid w:val="00EC5D2A"/>
     <w:rsid w:val="00F07728"/>
     <w:rsid w:val="00F077A0"/>
     <w:rsid w:val="00F26736"/>
     <w:rsid w:val="00F304BB"/>
     <w:rsid w:val="00FB3F1C"/>
     <w:rsid w:val="00FB6026"/>
     <w:rsid w:val="00FE3A04"/>
     <w:rsid w:val="00FE4794"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1231C50C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1A2FC2EE-78CC-465D-BFA2-6034B634045F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-MX" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7388,92 +7429,91 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007E363F"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-MX"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="007E363F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pa3">
     <w:name w:val="Pa3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="000603FB"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="201" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
       <w:sz w:val="24"/>
@@ -7626,51 +7666,51 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006C02DA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006C02DA"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="102262807">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="144510514">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8716,69 +8756,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>4371</Words>
-  <Characters>24043</Characters>
+  <Words>4378</Words>
+  <Characters>24082</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>200</Lines>
   <Paragraphs>56</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>28358</CharactersWithSpaces>
+  <CharactersWithSpaces>28404</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ana María Ramírez Pareja</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>