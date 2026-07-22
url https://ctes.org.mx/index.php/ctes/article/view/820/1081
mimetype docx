--- v0 (2025-10-14)
+++ v1 (2026-07-22)
@@ -4,53 +4,97 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2C6400D8" w14:textId="51A5D294" w:rsidR="00F50FA6" w:rsidRPr="00F50FA6" w:rsidRDefault="00F50FA6" w:rsidP="00F50FA6">
+    <w:p w14:paraId="73463320" w14:textId="20430F28" w:rsidR="00847B11" w:rsidRPr="00847B11" w:rsidRDefault="00847B11" w:rsidP="00847B11">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00847B11">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847B11">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00847B11">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/ctes.v11i21.820</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2C6400D8" w14:textId="29E93941" w:rsidR="00F50FA6" w:rsidRPr="00F50FA6" w:rsidRDefault="00F50FA6" w:rsidP="00F50FA6">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Artículos científicos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05D94A67" w14:textId="28464F7C" w:rsidR="002222EE" w:rsidRPr="00F50FA6" w:rsidRDefault="00A97124" w:rsidP="00F50FA6">
       <w:pPr>
@@ -742,51 +786,50 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69D5E3D8" w14:textId="41A2C747" w:rsidR="005E6914" w:rsidRPr="00F50FA6" w:rsidRDefault="005E6914" w:rsidP="00F50FA6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D92D2D3" w14:textId="77777777" w:rsidR="005E6914" w:rsidRPr="00F50FA6" w:rsidRDefault="005E6914" w:rsidP="005E6914">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EBE9514" w14:textId="1B4B7F2D" w:rsidR="00884132" w:rsidRPr="00F50FA6" w:rsidRDefault="0030280B" w:rsidP="005E6914">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -883,60 +926,78 @@
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2023                                   </w:t>
       </w:r>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Fecha Aceptación:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Diciembre 2023</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F50FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>Diciembre</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F50FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2023</w:t>
       </w:r>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00F50FA6">
+      <w:r w:rsidR="00F16A71">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict w14:anchorId="6FE95B75">
           <v:rect id="_x0000_i1025" style="width:446.5pt;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EE92727" w14:textId="77777777" w:rsidR="00B23DF6" w:rsidRPr="00F50FA6" w:rsidRDefault="00400711" w:rsidP="00400711">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
@@ -1025,122 +1086,102 @@
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>realizada</w:t>
       </w:r>
       <w:r w:rsidR="00F161E8" w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> para nutrir el conocimiento científico y tener distintas alternativas de solución (Ugalde </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> &amp; </w:t>
+        <w:t xml:space="preserve"> para nutrir el conocimiento científico y tener distintas alternativas de solución (Ugalde Binda &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Balbastre</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-Benavent, 2022).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EE773CC" w14:textId="77777777" w:rsidR="00122033" w:rsidRPr="00F50FA6" w:rsidRDefault="00122033" w:rsidP="00122033">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">El enfoque de la concepción de productos con calidad, donde la innovación, creatividad y competitividad se consideran pilares fundamentales, surge con la idea de establecer escenarios ideales con base a la abstracción, al considerar las características mínimas necesarias del sistema o producto, con el propósito de aplicar técnicas que permitan la trazabilidad y el estudio de los proyectos de emprendimiento. Para desarrollar con éxito </w:t>
+        <w:t xml:space="preserve">El enfoque de la concepción de productos con calidad, donde la innovación, creatividad y competitividad se consideran pilares fundamentales, surge con la idea de establecer escenarios ideales con base a la abstracción, al considerar las características </w:t>
       </w:r>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">esta tarea, es imprescindible que los desarrolladores dispongan de la información, que les permita tomar la mejor </w:t>
+        <w:t xml:space="preserve">mínimas necesarias del sistema o producto, con el propósito de aplicar técnicas que permitan la trazabilidad y el estudio de los proyectos de emprendimiento. Para desarrollar con éxito esta tarea, es imprescindible que los desarrolladores dispongan de la información, que les permita tomar la mejor </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>decisión  al</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> momento de concebir sus productos. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="605224C9" w14:textId="77777777" w:rsidR="00F161E8" w:rsidRPr="00F50FA6" w:rsidRDefault="00F161E8" w:rsidP="00122033">
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1597,50 +1638,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">trabajadas de forma paralela, con la idea de prosperar en el conocimiento sobre el funcionamiento, comportamiento y desempeño de los productos, en respuesta a diversas situaciones que pueden afectar su calidad final (Karla Gómez et al., 2017). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="478D0E86" w14:textId="77777777" w:rsidR="00B014FA" w:rsidRPr="00F50FA6" w:rsidRDefault="003C5B25" w:rsidP="00F161E8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00F161E8" w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ara cumplir con </w:t>
       </w:r>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">la estructura que exige </w:t>
       </w:r>
       <w:r w:rsidR="00F161E8" w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
@@ -1732,51 +1774,50 @@
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>modelo</w:t>
       </w:r>
       <w:r w:rsidR="00F161E8" w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> contempla la </w:t>
       </w:r>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00F161E8" w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">oncepción de productos </w:t>
       </w:r>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>bajo el contexto de Metodologías Ágiles</w:t>
       </w:r>
       <w:r w:rsidR="00B014FA" w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
@@ -2507,60 +2548,52 @@
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">), con el fin de culminar el trabajo y cumplir con el alcance, dentro del tiempo y costo definidos. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1576B876" w14:textId="77777777" w:rsidR="00124E54" w:rsidRPr="00F50FA6" w:rsidRDefault="00124E54" w:rsidP="00124E54">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">En este trabajo se comparte una herramienta, que permite desde las primeras fases crear el primer bosquejo que define al producto, se precisa en algunos elementos de base y a medida que se avanza en su diseño y desarrollo (definidas como fases subsecuentes), se </w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">establecen los elementos complementarios que establecen la propuesta de valor, hasta concebir un </w:t>
+        <w:t xml:space="preserve">En este trabajo se comparte una herramienta, que permite desde las primeras fases crear el primer bosquejo que define al producto, se precisa en algunos elementos de base y a medida que se avanza en su diseño y desarrollo (definidas como fases subsecuentes), se establecen los elementos complementarios que establecen la propuesta de valor, hasta concebir un </w:t>
       </w:r>
       <w:r w:rsidR="003F7240" w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Primer Producto Mínimo Viable </w:t>
       </w:r>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(1</w:t>
       </w:r>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>er</w:t>
@@ -3277,50 +3310,51 @@
       <w:r w:rsidR="00104BD8" w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tros; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EE8E337" w14:textId="77777777" w:rsidR="0091234E" w:rsidRPr="00F50FA6" w:rsidRDefault="00B41171" w:rsidP="00104BD8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Por otra parte</w:t>
       </w:r>
       <w:r w:rsidR="00104BD8" w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, se </w:t>
       </w:r>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>analiza a la competencia o a las empresas que se dedican a ofertar productos similares en el mercado, mediante</w:t>
       </w:r>
       <w:r w:rsidR="0091234E" w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
@@ -3355,51 +3389,50 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ideos documentales, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A7C1D4F" w14:textId="77777777" w:rsidR="0091234E" w:rsidRPr="00F50FA6" w:rsidRDefault="0091234E" w:rsidP="0091234E">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00104BD8" w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">áginas web, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="567D0935" w14:textId="77777777" w:rsidR="0091234E" w:rsidRPr="00F50FA6" w:rsidRDefault="0091234E" w:rsidP="0091234E">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -3846,51 +3879,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47BCD6D2" wp14:editId="328A0291">
             <wp:extent cx="4368563" cy="978249"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="6" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8">
+                    <a:blip r:embed="rId9">
                       <a:grayscl/>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4368488" cy="978232"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
@@ -4357,70 +4390,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ejemplo de Ficha bibliográfica de una Patente.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C94413C" w14:textId="77777777" w:rsidR="00B001D9" w:rsidRPr="00F50FA6" w:rsidRDefault="009F0085" w:rsidP="00B001D9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="73914B11" wp14:editId="27F9B593">
             <wp:extent cx="5603984" cy="3300248"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="4" name="Imagen 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9"/>
+                    <a:blip r:embed="rId10"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5610225" cy="3303923"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -4835,51 +4867,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="31B79F8C" wp14:editId="6C707AD9">
             <wp:extent cx="5585849" cy="809296"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="7" name="Imagen 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10">
+                    <a:blip r:embed="rId11">
                       <a:grayscl/>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5610225" cy="812828"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
@@ -5011,70 +5043,69 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Características relevantes de los productos consultados en documentos o videos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F2858C9" w14:textId="77777777" w:rsidR="0035702E" w:rsidRPr="00F50FA6" w:rsidRDefault="0035702E" w:rsidP="0035702E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3225D17E" wp14:editId="6FE28F95">
             <wp:extent cx="5603984" cy="819807"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="8" name="Imagen 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 5"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11">
+                    <a:blip r:embed="rId12">
                       <a:grayscl/>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5605780" cy="820070"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
@@ -5292,51 +5323,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="61AB4BE6" wp14:editId="038BB1AA">
             <wp:extent cx="5498882" cy="3090041"/>
             <wp:effectExtent l="19050" t="0" r="6568" b="0"/>
             <wp:docPr id="9" name="Imagen 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12"/>
+                    <a:blip r:embed="rId13"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5498758" cy="3089971"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -5531,81 +5562,110 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">También se aclara que las características pueden ser diferentes </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00982B2B" w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>por  producto</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00982B2B" w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, por esta razón en  la figura 5 se indica con una “√” como resaltar las características que cumple cada uno de ellos.</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00982B2B" w:rsidRPr="00F50FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">por esta razón </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00982B2B" w:rsidRPr="00F50FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en  la</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00982B2B" w:rsidRPr="00F50FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> figura 5 se indica con una “√” como resaltar las características que cumple cada uno de ellos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B2765CA" w14:textId="77777777" w:rsidR="00F55D82" w:rsidRPr="00F50FA6" w:rsidRDefault="00F55D82" w:rsidP="00AD7EF0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1178EBF3" w14:textId="77777777" w:rsidR="00AD7EF0" w:rsidRPr="00F50FA6" w:rsidRDefault="00F55D82" w:rsidP="00AD7EF0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Finalmente</w:t>
       </w:r>
       <w:r w:rsidR="00AD7EF0" w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> se genera una propuesta</w:t>
       </w:r>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de valor,</w:t>
       </w:r>
       <w:r w:rsidR="00AD7EF0" w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> la que coincide con los aspectos </w:t>
@@ -5825,51 +5885,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="212B8AF2" wp14:editId="1E7E24A2">
             <wp:extent cx="5602261" cy="4242217"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="11" name="Imagen 8"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 8"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13">
+                    <a:blip r:embed="rId14">
                       <a:grayscl/>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5606415" cy="4245363"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
@@ -6139,76 +6199,68 @@
       <w:r w:rsidR="009115B0" w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B42C6A1" w14:textId="77777777" w:rsidR="008D2B62" w:rsidRPr="00F50FA6" w:rsidRDefault="00C83269" w:rsidP="00C83269">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>En una segunda etapa del proyecto se establecen estrategias de mejora</w:t>
       </w:r>
       <w:r w:rsidR="002912A3" w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> en la Tabla-Resumen</w:t>
       </w:r>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, con la única finalidad de corregir todos aquellos aspectos negativos examinados o manifestados por los usuarios. Se trabaja en el desarrollo de una nueva versión del producto </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">(2º PMV), incorporando algunas de las mejoras y las funciones definidas por el cliente y los usuarios. </w:t>
+        <w:t xml:space="preserve">, con la única finalidad de corregir todos aquellos aspectos negativos examinados o manifestados por los usuarios. Se trabaja en el desarrollo de una nueva versión del producto (2º PMV), incorporando algunas de las mejoras y las funciones definidas por el cliente y los usuarios. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BCAF178" w14:textId="77777777" w:rsidR="008D2B62" w:rsidRPr="00F50FA6" w:rsidRDefault="002912A3" w:rsidP="00C83269">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">En esta fase del proceso </w:t>
       </w:r>
       <w:r w:rsidR="00C83269" w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -6539,69 +6591,70 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Modelo incremental evolutivo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A274496" w14:textId="77777777" w:rsidR="00124E54" w:rsidRPr="00F50FA6" w:rsidRDefault="00124E54" w:rsidP="00124E54">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68500F99" wp14:editId="5082C1A1">
             <wp:extent cx="5407660" cy="2927350"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="5" name="Imagen 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14" cstate="print"/>
+                    <a:blip r:embed="rId15" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5409116" cy="2928138"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -7242,50 +7295,51 @@
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E461877" w14:textId="77777777" w:rsidR="006713A2" w:rsidRPr="00F50FA6" w:rsidRDefault="002249BC" w:rsidP="002249BC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="006713A2" w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -7693,51 +7747,50 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B7E4F99" w14:textId="77777777" w:rsidR="005B60A9" w:rsidRPr="00F50FA6" w:rsidRDefault="005B60A9" w:rsidP="002249BC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">El resultado de este caso práctico se </w:t>
       </w:r>
       <w:r w:rsidR="00907AA6" w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>observa</w:t>
       </w:r>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> en la Figura </w:t>
       </w:r>
       <w:r w:rsidR="00907AA6" w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8</w:t>
@@ -7838,51 +7891,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7E9CD8F7" wp14:editId="623C76B0">
             <wp:extent cx="4997136" cy="2042555"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="3" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15">
+                    <a:blip r:embed="rId16">
                       <a:grayscl/>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5011346" cy="2048363"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
@@ -8255,50 +8308,51 @@
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: Capaz de desarrollar múltiples tareas de manera flexible, según su programación.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E3982AE" w14:textId="77777777" w:rsidR="0016558F" w:rsidRPr="00F50FA6" w:rsidRDefault="0056020F" w:rsidP="0016558F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: S</w:t>
       </w:r>
       <w:r w:rsidR="0016558F" w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -8890,51 +8944,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44A21AA0" wp14:editId="19E43A0E">
             <wp:extent cx="4809128" cy="2446317"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="2" name="Imagen 13"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 13"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16"/>
+                    <a:blip r:embed="rId17"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4823353" cy="2453553"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -9196,51 +9250,61 @@
       <w:r w:rsidR="009C3E2D" w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">se </w:t>
       </w:r>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>efectuó</w:t>
       </w:r>
       <w:r w:rsidR="009C3E2D" w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> un análisis de riesgos</w:t>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:r w:rsidR="009C3E2D" w:rsidRPr="00F50FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>análisis de riesgos</w:t>
       </w:r>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, que</w:t>
       </w:r>
       <w:r w:rsidR="009C3E2D" w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007204B3" w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -9557,51 +9621,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20C886A6" w14:textId="77777777" w:rsidR="009C3E2D" w:rsidRPr="00F50FA6" w:rsidRDefault="009C3E2D" w:rsidP="009C3E2D">
       <w:pPr>
         <w:pStyle w:val="Imagenes"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc91352575"/>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Tabla </w:t>
       </w:r>
       <w:r w:rsidR="00B13DB3" w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -10660,50 +10723,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AB2EB60" w14:textId="77777777" w:rsidR="00907AA6" w:rsidRPr="00F50FA6" w:rsidRDefault="00907AA6" w:rsidP="008A40D5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F50FA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Información no normalizada</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1833" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CFCB93D" w14:textId="77777777" w:rsidR="00907AA6" w:rsidRPr="00F50FA6" w:rsidRDefault="00907AA6" w:rsidP="008A40D5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F50FA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -11141,51 +11205,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2240581C" w14:textId="77777777" w:rsidR="00400711" w:rsidRPr="00F50FA6" w:rsidRDefault="00400711" w:rsidP="00400711">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Discusión</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1980FBC5" w14:textId="77777777" w:rsidR="00400711" w:rsidRPr="00F50FA6" w:rsidRDefault="00400711" w:rsidP="00400711">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="044786FE" w14:textId="77777777" w:rsidR="00B83BA1" w:rsidRPr="00F50FA6" w:rsidRDefault="009D715B" w:rsidP="00F52EDA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
@@ -11717,50 +11780,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Se cuente con una herramienta 100% didáctica.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5411779D" w14:textId="77777777" w:rsidR="004D3B96" w:rsidRPr="00F50FA6" w:rsidRDefault="00AE3243" w:rsidP="00365FF8">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Al ser una herramienta didáctica se logra llevar un </w:t>
       </w:r>
       <w:r w:rsidR="004D3B96" w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>proceso de enseñanza más dinámico y pedagógico</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D269E20" w14:textId="77777777" w:rsidR="00AE3243" w:rsidRPr="00F50FA6" w:rsidRDefault="004D3B96" w:rsidP="004D3B96">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -12029,51 +12093,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BF56BEC" w14:textId="77777777" w:rsidR="00400711" w:rsidRPr="00F50FA6" w:rsidRDefault="00400711" w:rsidP="00400711">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Futuras </w:t>
       </w:r>
       <w:r w:rsidR="006308A3" w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">íneas de </w:t>
       </w:r>
       <w:r w:rsidR="006308A3" w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -12365,67 +12428,57 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Referencias</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D732568" w14:textId="77777777" w:rsidR="00FB1AD2" w:rsidRPr="00F50FA6" w:rsidRDefault="00FB1AD2" w:rsidP="003B302A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, R. (2022). Todo lo que debes saber sobre la impresión 3D y sus utilidades. </w:t>
+      <w:r w:rsidRPr="00F50FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adeva, R. (2022). Todo lo que debes saber sobre la impresión 3D y sus utilidades. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>AZadslzone</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Recuperado de https://www.ads</w:t>
       </w:r>
       <w:r w:rsidR="007F0D84" w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -12487,50 +12540,51 @@
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Trelew 19 y 20 de abril de 2012. Disponible en: http://repositoriodigital.uns.edu.ar/handle/123456789/4441</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D4C7BD0" w14:textId="77777777" w:rsidR="0059128F" w:rsidRPr="00F50FA6" w:rsidRDefault="0059128F" w:rsidP="00877B1A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Argandoña, A. (2011). La teoría de los stakeholders y la creación de valor. Transformar el mundo humanizar la técnica ética, responsabilidad social e innovación. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Comunicació</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -12644,193 +12698,161 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Sistema </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>multiplataforma</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> para </w:t>
+        <w:t xml:space="preserve"> para el control de lazo abierto de un par de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>el</w:t>
+        <w:t>músculos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> control de lazo abierto de un par de </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>músculos</w:t>
+        <w:t>artificiales</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t xml:space="preserve"> de McKibben </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F50FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>empleando</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F50FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IoT, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F50FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F50FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>artificiales</w:t>
+        <w:t>prácticas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de McKibben </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t xml:space="preserve"> a distancia. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F50FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>empleando</w:t>
-[...71 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Revista </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Electrónica</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D04DF1" w:rsidRPr="00F50FA6">
@@ -13173,51 +13195,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/693.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B22061A" w14:textId="77777777" w:rsidR="0059128F" w:rsidRPr="00F50FA6" w:rsidRDefault="0059128F" w:rsidP="00877B1A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Garcia, E., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Moizer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, J., Wilkins, S. &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
@@ -13362,69 +13383,58 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Revista de Ingeniería Industrial, 2017, 1 (2), pp.42-51. Recuperado a partir de https://laas.hal.science/hal-01710794/</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CBE1F7A" w14:textId="77777777" w:rsidR="007F0D84" w:rsidRPr="00F50FA6" w:rsidRDefault="007F0D84" w:rsidP="007F0D84">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gutiérrez Estrada, C. Y. A., Díaz Zagal, S., &amp; Porcayo Vázquez, P. (2023). </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Modelo</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> para la </w:t>
+        <w:t xml:space="preserve">Modelo para la </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>transferencia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> de conocimiento y de tecnología del Sistema Educativo del TecNM. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
@@ -13566,88 +13576,71 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6234ABC3" w14:textId="77777777" w:rsidR="00DE3EEA" w:rsidRPr="00F50FA6" w:rsidRDefault="00DE3EEA" w:rsidP="00DE3EEA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Newman I. &amp; Benz C. R. (1998). Qualitative-quantitative Research Methodology: Exploring the Interactive. Southern Illinois University Press. Carbondale and Edwardsville. Libro. ISBN 0-8093-2150-5. pp. 87-112. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19AE3B6C" w14:textId="77777777" w:rsidR="0059128F" w:rsidRPr="00F50FA6" w:rsidRDefault="0059128F" w:rsidP="00877B1A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Orozco Toro, J. A., &amp; Ferré </w:t>
-[...17 lines deleted...]
-        <w:t>, C. (2011). Los stakeholders de las empresas de comunicación en el ámbito de la responsabilidad social corporativa. Folios, Revista De La Facultad De Comunicaciones Y Filología, (25), 107–125. Recuperado a partir de https://revistas.udea.edu.co/index.php/folios/article/view/</w:t>
+        <w:t>Orozco Toro, J. A., &amp; Ferré Pavia, C. (2011). Los stakeholders de las empresas de comunicación en el ámbito de la responsabilidad social corporativa. Folios, Revista De La Facultad De Comunicaciones Y Filología, (25), 107–125. Recuperado a partir de https://revistas.udea.edu.co/index.php/folios/article/view/</w:t>
       </w:r>
       <w:r w:rsidR="00877B1A" w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>10601</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C2A6112" w14:textId="77777777" w:rsidR="00A36366" w:rsidRPr="00F50FA6" w:rsidRDefault="00A36366" w:rsidP="00A36366">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -13740,51 +13733,50 @@
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Rodríguez Pérez, M.V. (2019). </w:t>
       </w:r>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Reflexión sobre las prácticas educativas que realizan los docentes universitarios: el caso de la Facultad de Educación de UNIMINUTO. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Formación</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Universitaria</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
@@ -13933,69 +13925,51 @@
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Toro Jaramillo I. D., Parra Ramírez R. D. (2006). Método y Conocimiento: Metodología de la Investigación. Fondo Editorial Universidad EAFIT. Libro. ISBN: 958-8281-11-3. pp. 69-104. Medellín Colombia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0984C2B0" w14:textId="77777777" w:rsidR="0059128F" w:rsidRPr="00F50FA6" w:rsidRDefault="0059128F" w:rsidP="00877B1A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ugalde </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, N., &amp; </w:t>
+        <w:t xml:space="preserve">Ugalde Binda, N., &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Balbastre</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">-Benavent, F. (2022). </w:t>
       </w:r>
       <w:r w:rsidR="004A4852" w:rsidRPr="00F50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -14102,88 +14076,88 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7E43BC70" w14:textId="77777777" w:rsidR="0059128F" w:rsidRPr="002A5905" w:rsidRDefault="0059128F" w:rsidP="0059128F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07A10802" w14:textId="77777777" w:rsidR="007F0D84" w:rsidRPr="002A5905" w:rsidRDefault="007F0D84">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007F0D84" w:rsidRPr="002A5905" w:rsidSect="00F50FA6">
-      <w:headerReference w:type="default" r:id="rId17"/>
-      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="568" w:left="1701" w:header="142" w:footer="117" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="680F907C" w14:textId="77777777" w:rsidR="00F52E17" w:rsidRDefault="00F52E17" w:rsidP="00B001D9">
+    <w:p w14:paraId="0DC90CC8" w14:textId="77777777" w:rsidR="00F16A71" w:rsidRDefault="00F16A71" w:rsidP="00B001D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="43AC22A9" w14:textId="77777777" w:rsidR="00F52E17" w:rsidRDefault="00F52E17" w:rsidP="00B001D9">
+    <w:p w14:paraId="01CB694E" w14:textId="77777777" w:rsidR="00F16A71" w:rsidRDefault="00F16A71" w:rsidP="00B001D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -14207,113 +14181,129 @@
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2056CF9B" w14:textId="7410D59A" w:rsidR="00F50FA6" w:rsidRPr="00F50FA6" w:rsidRDefault="00F50FA6" w:rsidP="00F50FA6">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F50FA6">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">Vol. 11, Núm. 21                  </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="00F50FA6">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t>Enero</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="00F50FA6">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
-      <w:t xml:space="preserve"> – Junio 2024                          CTES</w:t>
+      <w:t xml:space="preserve"> – </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00F50FA6">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:b/>
+      </w:rPr>
+      <w:t>Junio</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00F50FA6">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:b/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2024                          CTES</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70C4AA0C" w14:textId="77777777" w:rsidR="00F52E17" w:rsidRDefault="00F52E17" w:rsidP="00B001D9">
+    <w:p w14:paraId="503B3E1F" w14:textId="77777777" w:rsidR="00F16A71" w:rsidRDefault="00F16A71" w:rsidP="00B001D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2FF3074F" w14:textId="77777777" w:rsidR="00F52E17" w:rsidRDefault="00F52E17" w:rsidP="00B001D9">
+    <w:p w14:paraId="053697A4" w14:textId="77777777" w:rsidR="00F16A71" w:rsidRDefault="00F16A71" w:rsidP="00B001D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2ADE8300" w14:textId="4073F3A6" w:rsidR="00F50FA6" w:rsidRDefault="00F50FA6" w:rsidP="00F50FA6">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="006A1F3B">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B570C4F" wp14:editId="158006D9">
           <wp:extent cx="4845050" cy="704850"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1756558030" name="Imagen 1756558030" descr="Interfaz de usuario gráfica, Texto&#10;&#10;Descripción generada automáticamente"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Imagen 4" descr="Interfaz de usuario gráfica, Texto&#10;&#10;Descripción generada automáticamente"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
@@ -14333,51 +14323,51 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="4845050" cy="704850"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01EA0FF3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -18052,51 +18042,51 @@
   <w:num w:numId="24" w16cid:durableId="1381172203">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1599948516">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="124011454">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="2124641863">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1845708531">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1321883631">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1152674832">
     <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -18359,50 +18349,51 @@
     <w:rsid w:val="007450C5"/>
     <w:rsid w:val="00746C38"/>
     <w:rsid w:val="007538D4"/>
     <w:rsid w:val="00756FB6"/>
     <w:rsid w:val="00773B2D"/>
     <w:rsid w:val="00783F9D"/>
     <w:rsid w:val="007851B3"/>
     <w:rsid w:val="00792438"/>
     <w:rsid w:val="0079268C"/>
     <w:rsid w:val="0079797B"/>
     <w:rsid w:val="007B7678"/>
     <w:rsid w:val="007C1ED5"/>
     <w:rsid w:val="007C2710"/>
     <w:rsid w:val="007C30F9"/>
     <w:rsid w:val="007F0D84"/>
     <w:rsid w:val="0080212C"/>
     <w:rsid w:val="008036ED"/>
     <w:rsid w:val="008039E3"/>
     <w:rsid w:val="0080493F"/>
     <w:rsid w:val="0081055B"/>
     <w:rsid w:val="008217F4"/>
     <w:rsid w:val="00822B9E"/>
     <w:rsid w:val="00833ECF"/>
     <w:rsid w:val="008406DA"/>
     <w:rsid w:val="00843CFB"/>
+    <w:rsid w:val="00847B11"/>
     <w:rsid w:val="008618A1"/>
     <w:rsid w:val="00864A59"/>
     <w:rsid w:val="008665A0"/>
     <w:rsid w:val="00867508"/>
     <w:rsid w:val="00871D84"/>
     <w:rsid w:val="0087446F"/>
     <w:rsid w:val="00874B72"/>
     <w:rsid w:val="00877B1A"/>
     <w:rsid w:val="00883116"/>
     <w:rsid w:val="00884132"/>
     <w:rsid w:val="00886870"/>
     <w:rsid w:val="008904AC"/>
     <w:rsid w:val="00892D47"/>
     <w:rsid w:val="00893847"/>
     <w:rsid w:val="00895C84"/>
     <w:rsid w:val="0089719D"/>
     <w:rsid w:val="008A28BB"/>
     <w:rsid w:val="008A300C"/>
     <w:rsid w:val="008A7C7F"/>
     <w:rsid w:val="008C3991"/>
     <w:rsid w:val="008D2B62"/>
     <w:rsid w:val="008D3AAA"/>
     <w:rsid w:val="008D44C0"/>
     <w:rsid w:val="008F5A52"/>
     <w:rsid w:val="00900682"/>
@@ -18529,83 +18520,85 @@
     <w:rsid w:val="00D11634"/>
     <w:rsid w:val="00D2591C"/>
     <w:rsid w:val="00D4774C"/>
     <w:rsid w:val="00D52A8D"/>
     <w:rsid w:val="00D64ABD"/>
     <w:rsid w:val="00D76288"/>
     <w:rsid w:val="00D97534"/>
     <w:rsid w:val="00DA40F1"/>
     <w:rsid w:val="00DA5512"/>
     <w:rsid w:val="00DA6F7D"/>
     <w:rsid w:val="00DB4A94"/>
     <w:rsid w:val="00DB4F70"/>
     <w:rsid w:val="00DC0784"/>
     <w:rsid w:val="00DC5572"/>
     <w:rsid w:val="00DC5722"/>
     <w:rsid w:val="00DC5868"/>
     <w:rsid w:val="00DD1942"/>
     <w:rsid w:val="00DD2AF1"/>
     <w:rsid w:val="00DE0D7A"/>
     <w:rsid w:val="00DE1B47"/>
     <w:rsid w:val="00DE3EEA"/>
     <w:rsid w:val="00E04276"/>
     <w:rsid w:val="00E116FA"/>
     <w:rsid w:val="00E26325"/>
     <w:rsid w:val="00E318B9"/>
+    <w:rsid w:val="00E41DAB"/>
     <w:rsid w:val="00E45D1A"/>
     <w:rsid w:val="00E46E2E"/>
     <w:rsid w:val="00E53BE9"/>
     <w:rsid w:val="00E57C9B"/>
     <w:rsid w:val="00E607F7"/>
     <w:rsid w:val="00E6423E"/>
     <w:rsid w:val="00E72AB8"/>
     <w:rsid w:val="00E811E2"/>
     <w:rsid w:val="00E83DAC"/>
     <w:rsid w:val="00E869F5"/>
     <w:rsid w:val="00E94BC3"/>
     <w:rsid w:val="00E952F4"/>
     <w:rsid w:val="00EA712F"/>
     <w:rsid w:val="00EB1432"/>
     <w:rsid w:val="00EB69A1"/>
     <w:rsid w:val="00EB7A6B"/>
     <w:rsid w:val="00EB7AFE"/>
     <w:rsid w:val="00EC3B91"/>
     <w:rsid w:val="00EC72F1"/>
     <w:rsid w:val="00EC7457"/>
     <w:rsid w:val="00ED4F0D"/>
     <w:rsid w:val="00EE2CF5"/>
     <w:rsid w:val="00EE39CF"/>
     <w:rsid w:val="00EE7D6B"/>
     <w:rsid w:val="00EF1E7F"/>
     <w:rsid w:val="00EF2ECE"/>
     <w:rsid w:val="00EF322F"/>
     <w:rsid w:val="00EF68C8"/>
     <w:rsid w:val="00EF7B59"/>
     <w:rsid w:val="00F008D4"/>
     <w:rsid w:val="00F04A4D"/>
     <w:rsid w:val="00F1122D"/>
     <w:rsid w:val="00F161E8"/>
+    <w:rsid w:val="00F16A71"/>
     <w:rsid w:val="00F20AAE"/>
     <w:rsid w:val="00F31F15"/>
     <w:rsid w:val="00F4511B"/>
     <w:rsid w:val="00F50FA6"/>
     <w:rsid w:val="00F52E17"/>
     <w:rsid w:val="00F52EDA"/>
     <w:rsid w:val="00F55D82"/>
     <w:rsid w:val="00F573FC"/>
     <w:rsid w:val="00F67024"/>
     <w:rsid w:val="00F753F6"/>
     <w:rsid w:val="00F77E99"/>
     <w:rsid w:val="00F829C4"/>
     <w:rsid w:val="00F86103"/>
     <w:rsid w:val="00F90310"/>
     <w:rsid w:val="00F91332"/>
     <w:rsid w:val="00F9513B"/>
     <w:rsid w:val="00FA52CA"/>
     <w:rsid w:val="00FA58CC"/>
     <w:rsid w:val="00FB1AD2"/>
     <w:rsid w:val="00FB1FE2"/>
     <w:rsid w:val="00FB6B7C"/>
     <w:rsid w:val="00FC0A62"/>
     <w:rsid w:val="00FC143E"/>
     <w:rsid w:val="00FC3158"/>
     <w:rsid w:val="00FC3F85"/>
@@ -18623,51 +18616,51 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4450D8FA"/>
   <w15:docId w15:val="{FDE4F0FA-273B-4274-B838-A2F8998F3D9D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-MX" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -19023,51 +19016,50 @@
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo3Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B23DF6"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
@@ -19108,51 +19100,51 @@
     <w:locked/>
     <w:rsid w:val="00B23DF6"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="justificado">
     <w:name w:val="justificado"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="009416F7"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-MX"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="009416F7"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004178CF"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
@@ -19581,55 +19573,67 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B001D9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B001D9"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00847B11"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="134757549">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="234975305">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -20307,51 +20311,51 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="420566935">
           <w:marLeft w:val="1282"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/ctes.v11i21.820" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -20618,66 +20622,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{598094E3-3D6D-4436-8B32-DFA42B9C1887}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>18</Pages>
-  <Words>4512</Words>
-  <Characters>24816</Characters>
+  <Words>4527</Words>
+  <Characters>24903</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>206</Lines>
+  <Lines>207</Lines>
   <Paragraphs>58</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company> </Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>29270</CharactersWithSpaces>
+  <CharactersWithSpaces>29372</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Usuario</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>