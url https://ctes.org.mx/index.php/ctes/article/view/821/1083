--- v0 (2025-10-13)
+++ v1 (2026-07-22)
@@ -6,53 +6,88 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="57C3D53B" w14:textId="70A4FEB8" w:rsidR="00913BC7" w:rsidRPr="00181FEA" w:rsidRDefault="00881F37" w:rsidP="00881F37">
+    <w:p w14:paraId="0F2883FD" w14:textId="3F510FBB" w:rsidR="0044215D" w:rsidRPr="0044215D" w:rsidRDefault="0044215D" w:rsidP="0044215D">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="-281"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0044215D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0044215D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.23913/ctes.v11i21.821</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57C3D53B" w14:textId="6219B458" w:rsidR="00913BC7" w:rsidRPr="00181FEA" w:rsidRDefault="00881F37" w:rsidP="00881F37">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-281"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Artículos científicos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ED80C22" w14:textId="7A391509" w:rsidR="00913BC7" w:rsidRPr="00881F37" w:rsidRDefault="00792C97" w:rsidP="00881F37">
       <w:pPr>
         <w:pStyle w:val="Ttulo"/>
@@ -234,51 +269,79 @@
       <w:r w:rsidR="009570C8" w:rsidRPr="00881F37">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>system</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="009570C8" w:rsidRPr="00881F37">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>, using IoT and mobile devices</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009570C8" w:rsidRPr="00881F37">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>using</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009570C8" w:rsidRPr="00881F37">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IoT and mobile devices</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07141D12" w14:textId="77777777" w:rsidR="00181FEA" w:rsidRPr="004A5B9B" w:rsidRDefault="00181FEA" w:rsidP="00181FEA">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="10"/>
         <w:ind w:right="-281"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="37"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A506798" w14:textId="77777777" w:rsidR="00913BC7" w:rsidRDefault="00792C97" w:rsidP="00181FEA">
       <w:pPr>
         <w:ind w:right="-281"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
@@ -481,62 +544,62 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00181FEA">
         <w:t>México</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51AD20AD" w14:textId="1B23E271" w:rsidR="006B0B36" w:rsidRPr="00881F37" w:rsidRDefault="006B0B36" w:rsidP="00181FEA">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="44"/>
         <w:ind w:right="-281"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> jparedesp@toluca.tecnm.mx</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="002AB92F" w14:textId="0E5FE749" w:rsidR="006B0B36" w:rsidRPr="00181FEA" w:rsidRDefault="00000000" w:rsidP="00181FEA">
+    <w:p w14:paraId="002AB92F" w14:textId="0E5FE749" w:rsidR="006B0B36" w:rsidRPr="00181FEA" w:rsidRDefault="00181FEA" w:rsidP="00181FEA">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="44"/>
         <w:ind w:right="-281"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidR="00181FEA" w:rsidRPr="00181FEA">
+        <w:r w:rsidRPr="00181FEA">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://orcid.org/0009-0002-2400-3698</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3933D88B" w14:textId="77777777" w:rsidR="00913BC7" w:rsidRPr="00181FEA" w:rsidRDefault="00913BC7" w:rsidP="00181FEA">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="8" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-281"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15071854" w14:textId="77777777" w:rsidR="00913BC7" w:rsidRPr="00881F37" w:rsidRDefault="00792C97" w:rsidP="00181FEA">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-281"/>
@@ -1137,51 +1200,50 @@
         <w:ind w:right="-281"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="133149C3" w14:textId="70F78920" w:rsidR="00913BC7" w:rsidRPr="00881F37" w:rsidRDefault="00792C97" w:rsidP="00181FEA">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:spacing w:before="20" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-281"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A806B35" w14:textId="119D0505" w:rsidR="004D37ED" w:rsidRPr="00881F37" w:rsidRDefault="00313873" w:rsidP="00181FEA">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
@@ -1411,537 +1473,483 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>announced</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in </w:t>
+        <w:t xml:space="preserve"> in December 2019, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>December</w:t>
+        <w:t>with</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2019, </w:t>
+        <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
+        <w:t>infectious</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00881F37">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00881F37">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>disease</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00881F37">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00881F37">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>called</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00881F37">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> COVID-19, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00881F37">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>derived</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00881F37">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00881F37">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00881F37">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00881F37">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>SARS.CoV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00881F37">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-virus. 2, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00881F37">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>given</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00881F37">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00881F37">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>exponential</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00881F37">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00881F37">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>increase</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00881F37">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in infections due to contact </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00881F37">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
         <w:t>with</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>infectious</w:t>
+        <w:t>infected</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
+        <w:t xml:space="preserve"> people in homes, public </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00881F37">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>roads</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00881F37">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00881F37">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>hospitals</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00881F37">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00881F37">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>doctors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00881F37">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">' offices, in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00881F37">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00881F37">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> situation a prototype </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00881F37">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>called</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00881F37">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vital Signs Monitoring System </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00881F37">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>was</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00881F37">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>disease</w:t>
+        <w:t>proposed</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
+        <w:t xml:space="preserve">, a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00881F37">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>measurement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00881F37">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> support </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00881F37">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>tool</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00881F37">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>called</w:t>
+        <w:t>through</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> COVID-19, </w:t>
+        <w:t xml:space="preserve"> a web interface, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>derived</w:t>
+        <w:t>integrating</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> mobile </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>from</w:t>
+        <w:t>devices</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the </w:t>
-[...359 lines deleted...]
-        <w:t xml:space="preserve"> the contagion due to </w:t>
+        <w:t xml:space="preserve">. Given the contagion due to </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>proximity</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> or contact </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
@@ -2433,69 +2441,51 @@
       </w:r>
       <w:r w:rsidR="00AD77D4" w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The developed of the monitoring prototype began as part of the projects that were developed in the IoT Club of the Creativity Node, of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AD77D4" w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>TecNM</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00AD77D4" w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">-Instituto </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">-Instituto Tecnológico </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AD77D4" w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>deToluca</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00AD77D4" w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. As a medium-term result, it is proposed </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AD77D4" w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -2627,58 +2617,74 @@
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Junio</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2023                                   </w:t>
       </w:r>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Fecha Aceptación:</w:t>
       </w:r>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Diciembre 2023</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00881F37">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>Diciembre</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00881F37">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2023</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF40A3">
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00E733CD">
         <w:pict w14:anchorId="0313EC8B">
-          <v:rect id="_x0000_i1028" style="width:446.5pt;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1025" style="width:446.5pt;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="67D2A1A7" w14:textId="6A03D153" w:rsidR="00881F37" w:rsidRPr="00881F37" w:rsidRDefault="00881F37" w:rsidP="00881F37">
       <w:pPr>
         <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Introducción</w:t>
       </w:r>
     </w:p>
@@ -2963,87 +2969,80 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">empleada </w:t>
       </w:r>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>por la cual son desarrollados, el robustecimiento del equipo y el número de componentes que necesita. Los signos vitales principales que monitor</w:t>
       </w:r>
       <w:r w:rsidR="004802A1" w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ean y que son vitales para ayudar a </w:t>
       </w:r>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>los médicos</w:t>
       </w:r>
       <w:r w:rsidR="004802A1" w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> y al personal capacitado de atención médica, para diagnosticar la gravedad de un paciente</w:t>
       </w:r>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, son;</w:t>
       </w:r>
       <w:r w:rsidR="004802A1" w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">frecuencia cardiaca, frecuencia respiratoria, temperatura corporal, presión </w:t>
-[...7 lines deleted...]
-        <w:t>arterial y saturación de oxígeno.</w:t>
+        <w:t>frecuencia cardiaca, frecuencia respiratoria, temperatura corporal, presión arterial y saturación de oxígeno.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="772B9E20" w14:textId="77777777" w:rsidR="00810E44" w:rsidRPr="00881F37" w:rsidRDefault="00810E44" w:rsidP="00181FEA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76CFA13E" w14:textId="4FE32E0C" w:rsidR="00810E44" w:rsidRPr="00881F37" w:rsidRDefault="00810E44" w:rsidP="00181FEA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
@@ -3982,50 +3981,51 @@
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="69E87801" w14:textId="08A54F9E" w:rsidR="0045185F" w:rsidRDefault="0045185F" w:rsidP="00181FEA">
       <w:pPr>
         <w:spacing w:before="184" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-281"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Figura 1. Monitor de signos vitales </w:t>
       </w:r>
       <w:r w:rsidR="00CE4626" w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">con </w:t>
       </w:r>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">plataforma </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ThinkSpeak</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -4055,51 +4055,50 @@
       <w:pPr>
         <w:spacing w:before="184" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-281"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25C1B2A8" w14:textId="2AA3593A" w:rsidR="0045185F" w:rsidRPr="00881F37" w:rsidRDefault="0045185F" w:rsidP="00181FEA">
       <w:pPr>
         <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Según G. T. Zárate-Ocaña de la Universidad Autónoma del Estado de México, México, en su investigación “DISEÑO Y CONSTRUCCIÓN DE UN PROTOTIPO BIOMÉDICO PARA LA ADQUISICIÓN VÍA REMOTA DE SIGNOS VITALES UTILIZANDO TECNOLOGÍAS DEL INTERNET DE LAS COSAS (IOT)” en el año 2018, desarrolló un prototipo móvil para la obtención de datos de los signos vitales de pacientes utilizando tecnologías del internet de las cosas (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>IoT</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">), través de un microcontrolador, vía Bluetooth y </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>WiFi</w:t>
@@ -4529,51 +4528,59 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00655D6D" w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vez que se eleva el pecho. La frecuencia respiratoria puede aumentar con la fiebre, las</w:t>
       </w:r>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00655D6D" w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>enfermedades y otras afecciones médicas. Cuando se miden las respiraciones, es importante</w:t>
+        <w:t xml:space="preserve">enfermedades y otras afecciones médicas. Cuando se miden las </w:t>
+      </w:r>
+      <w:r w:rsidR="00655D6D" w:rsidRPr="00881F37">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>respiraciones, es importante</w:t>
       </w:r>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00655D6D" w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tener en cuenta también si la persona tiene dificultades para respirar. La frecuencia respiratoria</w:t>
       </w:r>
       <w:r w:rsidR="002607E0" w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00655D6D" w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -4589,51 +4596,50 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00655D6D" w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Humberto Fuentes Sánchez, 2020]. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69EE7A3E" w14:textId="3728FE91" w:rsidR="00655D6D" w:rsidRPr="00881F37" w:rsidRDefault="00655D6D" w:rsidP="00181FEA">
       <w:pPr>
         <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-281"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>La temperatura normal del cuerpo varía según el sexo, la actividad</w:t>
       </w:r>
       <w:r w:rsidR="001467B4" w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>reciente, el consumo de alimentos y líquidos, la hora del día y, en las mujeres, la etapa del</w:t>
       </w:r>
       <w:r w:rsidR="001467B4" w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
@@ -4738,99 +4744,51 @@
         <w:t>arterial es más alta cuando el corazón late, bombeando la sangre. Esto se llama presión</w:t>
       </w:r>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> sistólica. Cuando el corazón está en reposo, entre latidos, la presión arterial baja. Esto se llama presión diastólica. La lectura de la presión arterial usa estos dos números. Por lo general, el número sistólico se coloca antes o por encima de la cifra diastólica. Por ejemplo, 120/80 significa una presión sistólica de 120 y una diastólica de 80 [MedlinePlus, 2020].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DAD7064" w14:textId="43CFA058" w:rsidR="00655D6D" w:rsidRPr="00881F37" w:rsidRDefault="001467B4" w:rsidP="00181FEA">
       <w:pPr>
         <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-281"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Saturación de oxígeno: La saturación del oxígeno es una dimensión de la cantidad de hemoglobina que esté limitada al oxígeno molecular que apunte en un momento dado. Es un parámetro importante para los pacientes de manejo en un montaje clínico. Para los adultos, el alcance normal del sao2 es 95 - 100%. Un valor más inferior el de 90% se considera la saturación con poco oxígeno, que requiere la suplementación externa del oxígeno [</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">, 2020].  </w:t>
+        <w:t xml:space="preserve">Saturación de oxígeno: La saturación del oxígeno es una dimensión de la cantidad de hemoglobina que esté limitada al oxígeno molecular que apunte en un momento dado. Es un parámetro importante para los pacientes de manejo en un montaje clínico. Para los adultos, el alcance normal del sao2 es 95 - 100%. Un valor más inferior el de 90% se considera la saturación con poco oxígeno, que requiere la suplementación externa del oxígeno [Sanchari Sinha Dutta, 2020].  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="063D8E40" w14:textId="77777777" w:rsidR="00913BC7" w:rsidRPr="00881F37" w:rsidRDefault="00792C97" w:rsidP="00181FEA">
       <w:pPr>
         <w:spacing w:before="184" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-281"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Método:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0286DB8F" w14:textId="58B44C57" w:rsidR="00913BC7" w:rsidRPr="00881F37" w:rsidRDefault="00792C97" w:rsidP="00181FEA">
@@ -4840,88 +4798,73 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">La Figura </w:t>
       </w:r>
       <w:r w:rsidR="001C0B55" w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> muestra el Marco de Trabajo desarrollado por Gutiérrez-Estrada </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> en el Instituto Tecnológico de Toluca, donde se presentan las actividades señaladas en fases, iteraciones y disciplinas.</w:t>
+        <w:t xml:space="preserve"> muestra el Marco de Trabajo desarrollado por Gutiérrez-Estrada Citlalih en el Instituto Tecnológico de Toluca, donde se presentan las actividades señaladas en fases, iteraciones y disciplinas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1334AC87" w14:textId="17E17A81" w:rsidR="00913BC7" w:rsidRPr="00881F37" w:rsidRDefault="00881F37" w:rsidP="00181FEA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3413"/>
         </w:tabs>
         <w:spacing w:before="76" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="232" w:right="930"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="113665" simplePos="0" relativeHeight="251650048" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="676F004C" wp14:editId="2359D223">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>666115</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>371475</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3629025" cy="3695700"/>
             <wp:effectExtent l="57150" t="57150" r="104775" b="95250"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="2" name="Imagen 4"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Imagen 4"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
@@ -5245,50 +5188,51 @@
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:lang w:val="es-ES" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>En la etapa de diseño y modelado de los procesos y requerimientos, se realizó el modelado del sistema que involucra tres factores fundamentales haciendo uso de herramientas de Ingeniería de Software: el Modelado de Procesos de Negocios, el Modelado de Requerimientos y el Modelado de la Aplicación o producto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="795279DC" w14:textId="77777777" w:rsidR="003A0B95" w:rsidRPr="00881F37" w:rsidRDefault="003A0B95" w:rsidP="00181FEA">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-281" w:firstLine="420"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-ES" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="es-ES" w:eastAsia="es-MX"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F4553F0" wp14:editId="33061CCC">
             <wp:extent cx="3305175" cy="1576674"/>
             <wp:effectExtent l="0" t="0" r="0" b="5080"/>
             <wp:docPr id="20" name="Picture 20"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
@@ -5497,51 +5441,50 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="307C91C9" w14:textId="2C0C9FA1" w:rsidR="00BE734C" w:rsidRPr="00881F37" w:rsidRDefault="00BE734C" w:rsidP="00181FEA">
       <w:pPr>
         <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Monitoreo de la frecuencia cardiaca con sensor ECG AD8232 y microcontrolador ESP8266 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15B4CCA2" w14:textId="6E3CDE75" w:rsidR="00BE734C" w:rsidRPr="00881F37" w:rsidRDefault="00BE734C" w:rsidP="00181FEA">
       <w:pPr>
         <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Este monitoreo se realiza con un sistema ECG</w:t>
       </w:r>
       <w:r w:rsidR="005D6A40" w:rsidRPr="00881F37">
         <w:rPr>
           <w:color w:val="000000"/>
@@ -5880,50 +5823,51 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> del microcontrolador, tal como se muestra en la figura 5.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BFDAC26" w14:textId="1EC7232A" w:rsidR="00913BC7" w:rsidRPr="00881F37" w:rsidRDefault="00BE734C" w:rsidP="00181FEA">
       <w:pPr>
         <w:spacing w:before="441" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-281"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="589CC4F1" wp14:editId="113C44B8">
             <wp:extent cx="3254952" cy="2628115"/>
             <wp:effectExtent l="0" t="0" r="3175" b="1270"/>
             <wp:docPr id="21" name="Picture 21"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3254952" cy="2628115"/>
@@ -6253,51 +6197,50 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39B1AE04" w14:textId="332FC861" w:rsidR="00913BC7" w:rsidRPr="00881F37" w:rsidRDefault="00BE734C" w:rsidP="00181FEA">
       <w:pPr>
         <w:spacing w:before="184" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-281"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Una de las características del ECG AD8232 es</w:t>
       </w:r>
       <w:r w:rsidR="00987282" w:rsidRPr="00881F37">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> eliminar l</w:t>
       </w:r>
       <w:r w:rsidR="00987282" w:rsidRPr="00881F37">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
@@ -6495,50 +6438,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>el potenciómetro.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C75C5E5" w14:textId="31137B3A" w:rsidR="00B1051D" w:rsidRPr="00881F37" w:rsidRDefault="00B1051D" w:rsidP="00181FEA">
       <w:pPr>
         <w:spacing w:before="184" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-281"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="151D52BC" wp14:editId="25FDA862">
             <wp:extent cx="2427515" cy="1395485"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="23" name="Picture 23"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
@@ -7038,51 +6982,50 @@
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="10895C06" w14:textId="4CA2B8A9" w:rsidR="00B35048" w:rsidRPr="00881F37" w:rsidRDefault="00B35048" w:rsidP="00181FEA">
       <w:pPr>
         <w:spacing w:before="184" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-281"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Figura 8. Diagrama</w:t>
       </w:r>
       <w:r w:rsidR="006955F7" w:rsidRPr="00881F37">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>conexi</w:t>
       </w:r>
       <w:r w:rsidR="006955F7" w:rsidRPr="00881F37">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ó</w:t>
@@ -7119,50 +7062,51 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>se hace uso de una máscara y manguera para nebulizador, colocando en micrófono del sensor lo más cerca posible a la nariz y la boca del usuario como se muestra en la Figura 9.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AA627CB" w14:textId="20AA47EA" w:rsidR="00B35048" w:rsidRPr="00881F37" w:rsidRDefault="00B35048" w:rsidP="00181FEA">
       <w:pPr>
         <w:spacing w:before="184" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-281"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3F95ADAE" wp14:editId="6C34C599">
             <wp:extent cx="1974368" cy="2631105"/>
             <wp:effectExtent l="0" t="0" r="6985" b="0"/>
             <wp:docPr id="25" name="Picture 25"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1974368" cy="2631105"/>
@@ -7487,51 +7431,50 @@
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="294B6EBA" w14:textId="3EF1D5AA" w:rsidR="00B35048" w:rsidRPr="00881F37" w:rsidRDefault="00B35048" w:rsidP="00181FEA">
       <w:pPr>
         <w:spacing w:before="184" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-281"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Figura </w:t>
       </w:r>
       <w:r w:rsidR="00374828" w:rsidRPr="00881F37">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Sensor de temperatura MLX90614. Fuente: emexbit.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2069E42E" w14:textId="59585369" w:rsidR="00374828" w:rsidRPr="00881F37" w:rsidRDefault="00374828" w:rsidP="00181FEA">
       <w:pPr>
         <w:spacing w:before="184" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-281"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -7594,50 +7537,51 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Wifi y Bluetooth.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="037DAE84" w14:textId="14A16AF0" w:rsidR="00374828" w:rsidRPr="00881F37" w:rsidRDefault="00374828" w:rsidP="00181FEA">
       <w:pPr>
         <w:spacing w:before="184" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-281"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5DF3073B" wp14:editId="4F6945A3">
             <wp:extent cx="1845305" cy="1460522"/>
             <wp:effectExtent l="0" t="0" r="3175" b="6350"/>
             <wp:docPr id="27" name="Picture 27"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1845305" cy="1460522"/>
@@ -8034,99 +7978,91 @@
       </w:r>
       <w:r w:rsidR="005711AC" w:rsidRPr="00881F37">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">para esta aplicación de utilizó un </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>baumanometro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de brazalete que es fácil de ajustar y que alerta al usuario cuando detecta error de movimiento, si el dispositivo es </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">correctamente empleado, se desplegaran las variables dichas en la pantalla que integra dicho dispositivo, de lo contrario se tendrá que realizar nuevamente el proceso hasta obtener los datos de forma correcta.  </w:t>
+        <w:t xml:space="preserve"> de brazalete que es fácil de ajustar y que alerta al usuario cuando detecta error de movimiento, si el dispositivo es correctamente empleado, se desplegaran las variables dichas en la pantalla que integra dicho dispositivo, de lo contrario se tendrá que realizar nuevamente el proceso hasta obtener los datos de forma correcta.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F90422C" w14:textId="2564284B" w:rsidR="00374828" w:rsidRPr="00881F37" w:rsidRDefault="00374828" w:rsidP="00181FEA">
       <w:pPr>
         <w:spacing w:before="184" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-281"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> El diagrama de conexiones fue el siguiente:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E6A8C35" w14:textId="32611BFE" w:rsidR="00374828" w:rsidRPr="00881F37" w:rsidRDefault="00374828" w:rsidP="00181FEA">
       <w:pPr>
         <w:spacing w:before="184" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-281"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5295BED1" wp14:editId="74C4FA29">
             <wp:extent cx="2971800" cy="2034443"/>
             <wp:effectExtent l="0" t="0" r="0" b="4445"/>
             <wp:docPr id="29" name="Picture 29"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId23"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2976154" cy="2037424"/>
@@ -8439,51 +8375,50 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="711876B3" w14:textId="1E8286BF" w:rsidR="00374828" w:rsidRPr="00881F37" w:rsidRDefault="00374828" w:rsidP="00181FEA">
       <w:pPr>
         <w:spacing w:before="184" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-281"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="74BC7E6D" wp14:editId="14EFC7AC">
             <wp:extent cx="2188028" cy="1971303"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
             <wp:docPr id="30" name="Picture 30"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId24"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2196925" cy="1979319"/>
@@ -8546,51 +8481,60 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>laboración propia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10780044" w14:textId="1CA53CA9" w:rsidR="00374828" w:rsidRPr="00881F37" w:rsidRDefault="00374828" w:rsidP="00181FEA">
       <w:pPr>
         <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>En este dispositivo se inician las variables de BPM y SPO2 para ser visualizados en la pantalla OLED</w:t>
+        <w:t xml:space="preserve">En este dispositivo se inician las variables de BPM y SPO2 para ser visualizados en la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00881F37">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>pantalla OLED</w:t>
       </w:r>
       <w:r w:rsidR="008A5272" w:rsidRPr="00881F37">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>posteriormente en la aplicación móvil (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Blynk</w:t>
@@ -8878,51 +8822,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> integra los componentes electrónicos, como se observa en la figura 15.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FC15856" w14:textId="3BA3D8BC" w:rsidR="002A1B32" w:rsidRPr="00881F37" w:rsidRDefault="002A1B32" w:rsidP="00181FEA">
       <w:pPr>
         <w:spacing w:before="184" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-281"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6D936BB0" wp14:editId="7D351C48">
             <wp:extent cx="2449286" cy="2048386"/>
             <wp:effectExtent l="0" t="0" r="8255" b="9525"/>
             <wp:docPr id="33" name="Picture 33"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId25"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2464341" cy="2060977"/>
@@ -9250,50 +9193,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="480F77E5" w14:textId="3B33F017" w:rsidR="002A1B32" w:rsidRPr="00881F37" w:rsidRDefault="002A1B32" w:rsidP="00181FEA">
       <w:pPr>
         <w:spacing w:before="106" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="232" w:right="930"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="03C0BBDB" wp14:editId="3B35F703">
             <wp:extent cx="3629025" cy="1960886"/>
             <wp:effectExtent l="0" t="0" r="0" b="1270"/>
             <wp:docPr id="36" name="Picture 36"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId27"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3650354" cy="1972411"/>
@@ -9473,51 +9417,50 @@
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="232" w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BA2E396" w14:textId="330FEC6B" w:rsidR="002A1B32" w:rsidRPr="00881F37" w:rsidRDefault="007710CA" w:rsidP="00181FEA">
       <w:pPr>
         <w:spacing w:before="106" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="232" w:right="930"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="243EE8CB" wp14:editId="164F6664">
             <wp:extent cx="2416038" cy="2009775"/>
             <wp:effectExtent l="0" t="0" r="3810" b="0"/>
             <wp:docPr id="37" name="Picture 37"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId28"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2425177" cy="2017377"/>
@@ -9592,50 +9535,51 @@
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Para la frecuencia respiratoria se colocó una mascarilla al paciente con la finalidad de obtener resultados con mayor exactitud, entro del circuito, es integro un diodo LED el cual se mantiene parpadeando continuamente, si el paciente deja de respirar el zumbador sonora, hasta que el paciente vuelva a inhalar y exhalar. La pantalla OLED muestra dicha actividad respiratoria dando un promedio de las respiraciones por minuto y un gráfico de ello.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DFA1A9D" w14:textId="7E786C04" w:rsidR="007710CA" w:rsidRPr="00881F37" w:rsidRDefault="007710CA" w:rsidP="00181FEA">
       <w:pPr>
         <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="340AB5E4" wp14:editId="7247C113">
             <wp:extent cx="2085975" cy="2156686"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="31" name="Picture 31"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId29" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
@@ -9982,51 +9926,50 @@
       <w:pPr>
         <w:spacing w:before="184" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-281"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E78D8A0" w14:textId="518904B8" w:rsidR="007710CA" w:rsidRPr="00881F37" w:rsidRDefault="007710CA" w:rsidP="00181FEA">
       <w:pPr>
         <w:spacing w:before="184" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-281"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Se coloca la bolsa de aire en el brazo</w:t>
       </w:r>
       <w:r w:rsidR="00C366B5" w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> del </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C366B5" w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>baumanómetro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, y se asegura a una medida adecuada, permitiendo que al momento de inflar la bolsa tenga suficiente espacio y no lastime al usuario. La posición correcta de la manguera de la bolsa es en forma paralela a el brazo y apuntando hacia abajo. La bolsa se puede colocar en ambos brazos siempre y cuando el usuario no se mueva y mantenga un estado de reposo</w:t>
       </w:r>
@@ -10067,50 +10010,51 @@
       </w:r>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="367B7B74" w14:textId="12DB988F" w:rsidR="007710CA" w:rsidRPr="00881F37" w:rsidRDefault="007710CA" w:rsidP="00181FEA">
       <w:pPr>
         <w:spacing w:before="184" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-281" w:firstLine="420"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5F3C882D" wp14:editId="66C96214">
             <wp:extent cx="2647761" cy="3117821"/>
             <wp:effectExtent l="0" t="6350" r="0" b="0"/>
             <wp:docPr id="40" name="Picture 40"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId33"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm rot="16200000">
                       <a:off x="0" y="0"/>
                       <a:ext cx="2647761" cy="3117821"/>
@@ -10414,51 +10358,50 @@
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fuente: Elaboración propia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F555598" w14:textId="23052063" w:rsidR="00BF69CB" w:rsidRPr="00881F37" w:rsidRDefault="00BF69CB" w:rsidP="00181FEA">
       <w:pPr>
         <w:spacing w:before="184" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-281"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E58B086" wp14:editId="3266B76F">
             <wp:extent cx="4366968" cy="2525486"/>
             <wp:effectExtent l="0" t="0" r="0" b="8255"/>
             <wp:docPr id="43" name="Picture 43"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId36"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4406543" cy="2548373"/>
@@ -10477,89 +10420,80 @@
     <w:p w14:paraId="7A2D8A4D" w14:textId="6E1A8CCD" w:rsidR="00BF69CB" w:rsidRPr="00881F37" w:rsidRDefault="00BF69CB" w:rsidP="00181FEA">
       <w:pPr>
         <w:spacing w:before="184" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-281"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Figura 22. Gráfico de la temperatura corporal en tiempo real de usuario. </w:t>
       </w:r>
       <w:r w:rsidR="00173E63" w:rsidRPr="00881F37">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Fuente: Elaboración propia</w:t>
+        <w:t xml:space="preserve">Fuente: </w:t>
+      </w:r>
+      <w:r w:rsidR="00173E63" w:rsidRPr="00881F37">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Elaboración propia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41DF0401" w14:textId="7C754C45" w:rsidR="00BF69CB" w:rsidRPr="00881F37" w:rsidRDefault="00BF69CB" w:rsidP="00181FEA">
       <w:pPr>
         <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-281"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Según datos de los expertos del hospital de San José </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Salud, Monterrey, Nuevo León, México, los valores de saturación de oxígeno (SpO2) de una persona sana promedio son de 95% al 98%, sí el nivel de oxigenación cae a 92%, es razón suficiente para llamar al médico y tomar medidas al respecto, sí este nivel es menor a 90%, es motivo para acudir a emergencias de inmediato. Una persona con síntomas de COVID-19 que permanece en casa puede monitorear regularmente sus niveles de oxígeno y mantener una base de datos en la aplicación móvil </w:t>
+        <w:t xml:space="preserve">Según datos de los expertos del hospital de San José Tec Salud, Monterrey, Nuevo León, México, los valores de saturación de oxígeno (SpO2) de una persona sana promedio son de 95% al 98%, sí el nivel de oxigenación cae a 92%, es razón suficiente para llamar al médico y tomar medidas al respecto, sí este nivel es menor a 90%, es motivo para acudir a emergencias de inmediato. Una persona con síntomas de COVID-19 que permanece en casa puede monitorear regularmente sus niveles de oxígeno y mantener una base de datos en la aplicación móvil </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Blynk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> e identificar sí éstos </w:t>
       </w:r>
       <w:r w:rsidR="00173E63" w:rsidRPr="00881F37">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -10716,51 +10650,50 @@
       </w:r>
       <w:r w:rsidR="002E2F01" w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>quitarse las uñas, y no usarlo con las manos frías, para tener mayor precisión.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="488E9AD3" w14:textId="3C369780" w:rsidR="002E2F01" w:rsidRPr="00881F37" w:rsidRDefault="002E2F01" w:rsidP="00181FEA">
       <w:pPr>
         <w:spacing w:before="184" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-281"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6D54BBF3" wp14:editId="3BEA5682">
             <wp:extent cx="2318657" cy="2364219"/>
             <wp:effectExtent l="0" t="0" r="5715" b="0"/>
             <wp:docPr id="45" name="Picture 45"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId38"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2336774" cy="2382692"/>
@@ -10823,50 +10756,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> el prototipo, como se ha mencionado en repetidas ocasiones, para mejores resultados el usuario debe permanecer en un estado de reposo evitando realizar movimientos bruscos que alteren los datos.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38504600" w14:textId="73F8A2CF" w:rsidR="002E2F01" w:rsidRPr="00881F37" w:rsidRDefault="002E2F01" w:rsidP="00181FEA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3660"/>
         </w:tabs>
         <w:spacing w:before="184" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-281"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A69919A" wp14:editId="5B28732D">
             <wp:extent cx="2950029" cy="2391406"/>
             <wp:effectExtent l="0" t="0" r="3175" b="9525"/>
             <wp:docPr id="46" name="Picture 46"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId39">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
@@ -11036,51 +10970,50 @@
       </w:r>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">e realizan las mediciones de cada una de las variables a registrar.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45E12345" w14:textId="5DD69ED1" w:rsidR="00085A3D" w:rsidRPr="00881F37" w:rsidRDefault="00085A3D" w:rsidP="00181FEA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B00E664" wp14:editId="386AB565">
             <wp:extent cx="1685925" cy="2281396"/>
             <wp:effectExtent l="0" t="0" r="0" b="5080"/>
             <wp:docPr id="48" name="Picture 48"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 8"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId40" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
@@ -11356,50 +11289,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Figura 26. Prueba de validación médica. Fuente: Elaboración propia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4611258C" w14:textId="783F772B" w:rsidR="00040093" w:rsidRPr="00881F37" w:rsidRDefault="00040093" w:rsidP="00181FEA">
       <w:pPr>
         <w:spacing w:before="184" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-281"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Se tomaron las señales de los signos vitales y se prosiguió a rectificar los datos de cada uno</w:t>
       </w:r>
       <w:r w:rsidR="0053610D" w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de los dispositivos en una tabla comparativa para visualizar el margen de error que se obtuvo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B1821F7" w14:textId="15842658" w:rsidR="0053610D" w:rsidRPr="00881F37" w:rsidRDefault="0053610D" w:rsidP="00181FEA">
       <w:pPr>
         <w:spacing w:before="184" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-281"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -11641,51 +11575,50 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">l prototipo portátil, es capaz de registrar el ECG, la temperatura corporal y el nivel de oxigenación de la sangre. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11131DE8" w14:textId="64E9AB22" w:rsidR="003370C4" w:rsidRPr="00881F37" w:rsidRDefault="003370C4" w:rsidP="00181FEA">
       <w:pPr>
         <w:spacing w:before="184" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-281"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Se mantiene constantemente el monitoreo de las variables de la frecuencia respiratoria y permite visualizar a través de una pantalla OLED, la inhalación y la exhalación por medio de una gráfica que representa los estados de la respiración. Además, se puede medir la presión arterial a distancia. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C0D185A" w14:textId="60219042" w:rsidR="003370C4" w:rsidRPr="00881F37" w:rsidRDefault="003370C4" w:rsidP="00181FEA">
       <w:pPr>
         <w:spacing w:before="184" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-281"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>El dispositivo lo puede utilizar cualquier persona no solo el personal médico. Un gran número de pacientes son atendidos desde casa, por lo que los familiares pueden monitorear con una cierta distancia sin correr el riego de ser contagiados.</w:t>
       </w:r>
     </w:p>
@@ -12047,51 +11980,50 @@
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:spacing w:before="218" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A58AEED" w14:textId="307B0112" w:rsidR="00913BC7" w:rsidRPr="00881F37" w:rsidRDefault="00792C97" w:rsidP="00181FEA">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:spacing w:before="218" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Referencias</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="433DE49B" w14:textId="57B0E7A7" w:rsidR="00E340D5" w:rsidRPr="00881F37" w:rsidRDefault="00E340D5" w:rsidP="00181FEA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="-281" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:color w:val="000009"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CNETSM</w:t>
       </w:r>
       <w:r w:rsidR="00792C97" w:rsidRPr="00881F37">
         <w:rPr>
@@ -12405,76 +12337,104 @@
       </w:r>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:color w:val="000009"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">https://medlineplus.gov/spanish/highbloodpressure.html </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E340D5" w:rsidRPr="00881F37">
         <w:rPr>
           <w:color w:val="000009"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>#:~</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00E340D5" w:rsidRPr="00881F37">
         <w:rPr>
           <w:color w:val="000009"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>:text=La%20presi%C3%B3n%20arterial%20es%20la,Esto%20se%20llama%</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00881F37">
+        <w:t>:text=La%20presi%C3%B3n%20arterial%20es%20</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E340D5" w:rsidRPr="00881F37">
         <w:rPr>
           <w:color w:val="000009"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>la,Esto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E340D5" w:rsidRPr="00881F37">
+        <w:rPr>
+          <w:color w:val="000009"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>%20se%20llama%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00881F37">
+        <w:rPr>
+          <w:color w:val="000009"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E340D5" w:rsidRPr="00881F37">
         <w:rPr>
           <w:color w:val="000009"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>20presi%C3%B3n%20sist%C3%B3lica.</w:t>
+        <w:t>20presi%C3%B3n%20sist%C3%B3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E340D5" w:rsidRPr="00881F37">
+        <w:rPr>
+          <w:color w:val="000009"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lica.</w:t>
       </w:r>
       <w:r w:rsidR="00792C97" w:rsidRPr="00881F37">
         <w:rPr>
           <w:color w:val="000009"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="399A52FF" w14:textId="6032AF18" w:rsidR="00913BC7" w:rsidRPr="00881F37" w:rsidRDefault="008511BD" w:rsidP="00181FEA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="170" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="-281" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000009"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:color w:val="000009"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rebolled</w:t>
       </w:r>
       <w:r w:rsidR="00792C97" w:rsidRPr="00881F37">
         <w:rPr>
           <w:color w:val="000009"/>
           <w:sz w:val="24"/>
@@ -12504,109 +12464,89 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Universidad Autónoma de Guerrero. (2016). Monitor de signos vitales portátil. México: http://ri.uagro.mx/handle/uagro/295</w:t>
       </w:r>
       <w:r w:rsidR="00792C97" w:rsidRPr="00881F37">
         <w:rPr>
           <w:color w:val="000009"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AB8D9E3" w14:textId="23F587FE" w:rsidR="008511BD" w:rsidRPr="00881F37" w:rsidRDefault="008511BD" w:rsidP="00181FEA">
       <w:pPr>
         <w:spacing w:before="170" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="-281" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000009"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:color w:val="000009"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sihna</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00792C97" w:rsidRPr="00881F37">
         <w:rPr>
           <w:color w:val="000009"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (20</w:t>
       </w:r>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:color w:val="000009"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00792C97" w:rsidRPr="00881F37">
         <w:rPr>
           <w:color w:val="000009"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:color w:val="000009"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">News Medical </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">News Medical Life </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:color w:val="000009"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sciences</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:color w:val="000009"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2020). ¿Cuál es saturación del </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:color w:val="000009"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -12757,50 +12697,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Universidad Autónoma Metropolitana. (2019). MONITOREO DE SIGNOS VITALES USANDO IOT. http://www.itcelaya.edu.mx/ojs/index.php/pistas/article/view/2100</w:t>
       </w:r>
       <w:r w:rsidR="00792C97" w:rsidRPr="00881F37">
         <w:rPr>
           <w:color w:val="000009"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="226CCDD5" w14:textId="1A2D1D9A" w:rsidR="00913BC7" w:rsidRPr="00881F37" w:rsidRDefault="00792C97" w:rsidP="00181FEA">
       <w:pPr>
         <w:spacing w:before="170" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="-281" w:hanging="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:color w:val="000009"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Za</w:t>
       </w:r>
       <w:r w:rsidR="008511BD" w:rsidRPr="00881F37">
         <w:rPr>
           <w:color w:val="000009"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rate</w:t>
       </w:r>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:color w:val="000009"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (201</w:t>
       </w:r>
       <w:r w:rsidR="00121CC5" w:rsidRPr="00881F37">
         <w:rPr>
           <w:color w:val="000009"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8</w:t>
@@ -12855,183 +12796,198 @@
         <w:t>). http://memorias.somib.org.mx/index.php/memorias/article/download/564/397/</w:t>
       </w:r>
       <w:r w:rsidRPr="00881F37">
         <w:rPr>
           <w:color w:val="000009"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00913BC7" w:rsidRPr="00881F37" w:rsidSect="00881F37">
       <w:headerReference w:type="default" r:id="rId46"/>
       <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="567" w:left="1701" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="299" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54126D4E" w14:textId="77777777" w:rsidR="00700283" w:rsidRDefault="00700283" w:rsidP="004A5B9B">
+    <w:p w14:paraId="3916945B" w14:textId="77777777" w:rsidR="00E733CD" w:rsidRDefault="00E733CD" w:rsidP="004A5B9B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="075EC78A" w14:textId="77777777" w:rsidR="00700283" w:rsidRDefault="00700283" w:rsidP="004A5B9B">
+    <w:p w14:paraId="4B4BB3B4" w14:textId="77777777" w:rsidR="00E733CD" w:rsidRDefault="00E733CD" w:rsidP="004A5B9B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSymbol">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="01"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans Devanagari">
-    <w:altName w:val="Mangal"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80008023" w:usb1="00002046" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5629186D" w14:textId="2C6F6ACC" w:rsidR="00881F37" w:rsidRDefault="00881F37" w:rsidP="00881F37">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="001C0031">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">Vol. 11, Núm. 21                  </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="001C0031">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:t>Enero</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="001C0031">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
-      <w:t xml:space="preserve"> – Junio 2024                          CTES</w:t>
+      <w:t xml:space="preserve"> – </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="001C0031">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+      </w:rPr>
+      <w:t>Junio</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="001C0031">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2024                          CTES</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1173A449" w14:textId="77777777" w:rsidR="00700283" w:rsidRDefault="00700283" w:rsidP="004A5B9B">
+    <w:p w14:paraId="030384DC" w14:textId="77777777" w:rsidR="00E733CD" w:rsidRDefault="00E733CD" w:rsidP="004A5B9B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6608ECBB" w14:textId="77777777" w:rsidR="00700283" w:rsidRDefault="00700283" w:rsidP="004A5B9B">
+    <w:p w14:paraId="355FD151" w14:textId="77777777" w:rsidR="00E733CD" w:rsidRDefault="00E733CD" w:rsidP="004A5B9B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0375A591" w14:textId="2754A8AD" w:rsidR="007710CA" w:rsidRPr="004A5B9B" w:rsidRDefault="00881F37" w:rsidP="004A5B9B">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006A1F3B">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="75D7C970" wp14:editId="7257D0A9">
           <wp:extent cx="4845050" cy="704850"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1163103062" name="Imagen 1163103062" descr="Interfaz de usuario gráfica, Texto&#10;&#10;Descripción generada automáticamente"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Imagen 4" descr="Interfaz de usuario gráfica, Texto&#10;&#10;Descripción generada automáticamente"/>
@@ -13062,51 +13018,51 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="007710CA">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:i/>
       </w:rPr>
       <w:br/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08846C08"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="615A55DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -14479,98 +14435,99 @@
   <w:num w:numId="4" w16cid:durableId="120346807">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1000043721">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1832912999">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1472165535">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1822849188">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1637222299">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="129712813">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00913BC7"/>
     <w:rsid w:val="00040093"/>
     <w:rsid w:val="00070702"/>
     <w:rsid w:val="00077CC4"/>
     <w:rsid w:val="00085A3D"/>
     <w:rsid w:val="00121CC5"/>
     <w:rsid w:val="001467B4"/>
     <w:rsid w:val="00173E63"/>
     <w:rsid w:val="00181FEA"/>
     <w:rsid w:val="001C0B55"/>
     <w:rsid w:val="00217E84"/>
     <w:rsid w:val="002607E0"/>
     <w:rsid w:val="0028474A"/>
     <w:rsid w:val="002A1B32"/>
     <w:rsid w:val="002E1B9D"/>
     <w:rsid w:val="002E2F01"/>
     <w:rsid w:val="00313873"/>
     <w:rsid w:val="003370C4"/>
     <w:rsid w:val="00374828"/>
     <w:rsid w:val="003A0B95"/>
     <w:rsid w:val="003B5B5F"/>
+    <w:rsid w:val="0044215D"/>
     <w:rsid w:val="004441FC"/>
     <w:rsid w:val="0045185F"/>
     <w:rsid w:val="004802A1"/>
     <w:rsid w:val="00481F78"/>
     <w:rsid w:val="004A5B9B"/>
     <w:rsid w:val="004C2B70"/>
     <w:rsid w:val="004D37ED"/>
     <w:rsid w:val="004F2EEC"/>
     <w:rsid w:val="00511655"/>
     <w:rsid w:val="0053610D"/>
     <w:rsid w:val="005711AC"/>
     <w:rsid w:val="0058094C"/>
     <w:rsid w:val="00595E31"/>
     <w:rsid w:val="005D1B44"/>
     <w:rsid w:val="005D352F"/>
     <w:rsid w:val="005D6A40"/>
     <w:rsid w:val="006076C3"/>
     <w:rsid w:val="00637FFE"/>
     <w:rsid w:val="00655D6D"/>
     <w:rsid w:val="006955F7"/>
     <w:rsid w:val="006B0B36"/>
     <w:rsid w:val="006B2290"/>
     <w:rsid w:val="00700283"/>
     <w:rsid w:val="007710CA"/>
     <w:rsid w:val="00792C97"/>
@@ -14584,85 +14541,87 @@
     <w:rsid w:val="008A5272"/>
     <w:rsid w:val="008A6A79"/>
     <w:rsid w:val="00913BC7"/>
     <w:rsid w:val="009570C8"/>
     <w:rsid w:val="00976463"/>
     <w:rsid w:val="00987282"/>
     <w:rsid w:val="00A46DA3"/>
     <w:rsid w:val="00AB58E3"/>
     <w:rsid w:val="00AD77D4"/>
     <w:rsid w:val="00B1051D"/>
     <w:rsid w:val="00B35048"/>
     <w:rsid w:val="00B96B09"/>
     <w:rsid w:val="00BA116E"/>
     <w:rsid w:val="00BE734C"/>
     <w:rsid w:val="00BF4000"/>
     <w:rsid w:val="00BF69CB"/>
     <w:rsid w:val="00C366B5"/>
     <w:rsid w:val="00CE4626"/>
     <w:rsid w:val="00DC0A0F"/>
     <w:rsid w:val="00DD3D90"/>
     <w:rsid w:val="00DF633B"/>
     <w:rsid w:val="00E01B24"/>
     <w:rsid w:val="00E04CC8"/>
     <w:rsid w:val="00E0519B"/>
     <w:rsid w:val="00E340D5"/>
+    <w:rsid w:val="00E41DAB"/>
     <w:rsid w:val="00E66DD6"/>
+    <w:rsid w:val="00E733CD"/>
     <w:rsid w:val="00EC5806"/>
     <w:rsid w:val="00ED1A72"/>
     <w:rsid w:val="00F34E96"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX" w:eastAsia="" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="73C4B20B"/>
   <w15:docId w15:val="{4A12F4BA-C077-44C4-8B16-3F767C0047D6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -15060,51 +15019,50 @@
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="242"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EnlacedeInternet">
     <w:name w:val="Enlace de Internet"/>
@@ -15128,51 +15086,51 @@
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HTMLconformatoprevioCar">
     <w:name w:val="HTML con formato previo Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="HTMLconformatoprevio"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00CE7308"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="y2iqfc">
     <w:name w:val="y2iqfc"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:qFormat/>
     <w:rsid w:val="00CE7308"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="009445EC"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="007B0C37"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:lang w:val="es-MX"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Vietas">
     <w:name w:val="Viñetas"/>
     <w:qFormat/>
@@ -15396,51 +15354,51 @@
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006B0B36"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="175392599">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="750274917">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -15749,76 +15707,76 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>20</Pages>
-[...1 lines deleted...]
-  <Characters>28976</Characters>
+  <Pages>21</Pages>
+  <Words>5275</Words>
+  <Characters>29015</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>241</Lines>
   <Paragraphs>68</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>34176</CharactersWithSpaces>
+  <CharactersWithSpaces>34222</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>zeo</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>es-MX</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2021-04-28T00:00:00Z</vt:filetime>