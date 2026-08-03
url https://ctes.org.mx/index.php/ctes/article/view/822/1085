--- v0 (2025-10-13)
+++ v1 (2026-08-03)
@@ -2,53 +2,88 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7A1B7E76" w14:textId="0A526F4B" w:rsidR="000B3D10" w:rsidRDefault="000B3D10" w:rsidP="000B3D10">
+    <w:p w14:paraId="2E625EA4" w14:textId="6B8A9367" w:rsidR="004038CC" w:rsidRPr="004038CC" w:rsidRDefault="004038CC" w:rsidP="004038CC">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004038CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004038CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidRPr="004038CC">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/ctes.v11i21.822</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7A1B7E76" w14:textId="7C9D01FE" w:rsidR="000B3D10" w:rsidRDefault="000B3D10" w:rsidP="000B3D10">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Artículos científicos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F96E83E" w14:textId="301BAD40" w:rsidR="00CD2AF0" w:rsidRPr="000B3D10" w:rsidRDefault="00CD2AF0" w:rsidP="000B3D10">
       <w:pPr>
@@ -549,51 +584,50 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5835970A" w14:textId="267F562B" w:rsidR="0092253A" w:rsidRPr="000B3D10" w:rsidRDefault="0092253A" w:rsidP="000B3D10">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B3D10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AF04A5A" w14:textId="47503624" w:rsidR="0092253A" w:rsidRPr="000B3D10" w:rsidRDefault="0092253A" w:rsidP="000B3D10">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B3D10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The current educational models consider, as one of their main elements, the affective and emotional aspect of the students. Such is the importance of this factor that strategies focused on the proper management of these aspects are proposed. However, different circumstances have arisen that make it difficult to address the state of mind of the students, such as the pandemic derived from Covid-19 and the emerging measures implemented to continue with the academic preparation of students. This article analyzes the consequences of digital educational strategies in the way in which the learning units of the engineering area are developed, as well as the way in which they impacted the emotional, social, </w:t>
       </w:r>
       <w:r w:rsidR="00E677DC" w:rsidRPr="000B3D10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>educational,</w:t>
@@ -665,56 +699,72 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Junio</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F21390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2023                                   </w:t>
       </w:r>
       <w:r w:rsidRPr="00F21390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Fecha Aceptación:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F21390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Diciembre 2023</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F21390">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Diciembre</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F21390">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2023</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF40A3">
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C5193F">
         <w:pict w14:anchorId="1CB208FD">
           <v:rect id="_x0000_i1025" style="width:446.5pt;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="10E56948" w14:textId="77777777" w:rsidR="000B3D10" w:rsidRPr="000B3D10" w:rsidRDefault="000B3D10" w:rsidP="000B3D10">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EC2DCF4" w14:textId="369B6BCF" w:rsidR="0092253A" w:rsidRPr="000B3D10" w:rsidRDefault="0092253A" w:rsidP="000B3D10">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -14421,51 +14471,51 @@
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1861B915-B316-AB3F-4D5F-E139C9C41342}"/>
                       </a:ext>
                     </a:extLst>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="5" name="Imagen 4">
                             <a:extLst>
                               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1861B915-B316-AB3F-4D5F-E139C9C41342}"/>
                               </a:ext>
                             </a:extLst>
                           </pic:cNvPr>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6"/>
+                          <a:blip r:embed="rId7"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="5349499" cy="2861780"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005460E6" w:rsidRPr="000B3D10" w14:paraId="0EB4068D" w14:textId="77777777" w:rsidTr="00DF4592">
         <w:tblPrEx>
           <w:tblCellMar>
@@ -23007,51 +23057,51 @@
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{911C2979-2603-8E08-CA66-AB6FE8C3B358}"/>
                       </a:ext>
                     </a:extLst>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="4" name="Imagen 3">
                             <a:extLst>
                               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{911C2979-2603-8E08-CA66-AB6FE8C3B358}"/>
                               </a:ext>
                             </a:extLst>
                           </pic:cNvPr>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId7"/>
+                          <a:blip r:embed="rId8"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="5131860" cy="2857905"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DF4592" w:rsidRPr="000B3D10" w14:paraId="6A66236A" w14:textId="77777777" w:rsidTr="00DF4592">
         <w:tblPrEx>
           <w:tblCellMar>
@@ -26746,51 +26796,51 @@
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C421A75-B732-7675-081A-4A1F68516BDB}"/>
                       </a:ext>
                     </a:extLst>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="4" name="Imagen 3">
                             <a:extLst>
                               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C421A75-B732-7675-081A-4A1F68516BDB}"/>
                               </a:ext>
                             </a:extLst>
                           </pic:cNvPr>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId8"/>
+                          <a:blip r:embed="rId9"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="5045897" cy="2810034"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DF4592" w:rsidRPr="000B3D10" w14:paraId="037054A8" w14:textId="77777777" w:rsidTr="00DF4592">
         <w:tblPrEx>
           <w:tblCellMar>
@@ -27217,370 +27267,374 @@
       <w:r w:rsidRPr="000B3D10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Referencias</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68373C01" w14:textId="77777777" w:rsidR="0092253A" w:rsidRPr="000B3D10" w:rsidRDefault="0092253A" w:rsidP="000B3D10">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B3D10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">Borges, A. y </w:t>
-[...15 lines deleted...]
-        <w:t>, C. (2014). El origen de la tecnología en la educación: Pioneros. Historia y Comunicación Social, 19 (número especial marzo), 409-424.</w:t>
+        <w:t>Borges, A. y Vizoso, C. (2014). El origen de la tecnología en la educación: Pioneros. Historia y Comunicación Social, 19 (número especial marzo), 409-424.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A05D1AC" w14:textId="77777777" w:rsidR="0092253A" w:rsidRPr="000B3D10" w:rsidRDefault="0092253A" w:rsidP="000B3D10">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B3D10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Hernández-Sampieri, R., Fernández-Collado, C. y Baptista-Lucio, P. (2014). Selección de la muestra. En Metodología de la Investigación (6ª ed., pp. 170-191). México: McGraw-Hill.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C498F1F" w14:textId="77777777" w:rsidR="0092253A" w:rsidRPr="000B3D10" w:rsidRDefault="0092253A" w:rsidP="000B3D10">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B3D10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">UANL. (2020). Modelo Académico 2020 de Técnico Superior Universitario, Profesional Asociado y Licenciatura de la Universidad Autónoma de Nuevo León, Universidad Autónoma de Nuevo León. Disponible en: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="000B3D10">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
           <w:t>https://www.uanl.mx/wp-content/uploads/2018/08/modeloacdemico2020tsu.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000B3D10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D0477B8" w14:textId="77777777" w:rsidR="0092253A" w:rsidRPr="000B3D10" w:rsidRDefault="0092253A" w:rsidP="000B3D10">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B3D10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Correa, D., Abarca, A., Baños, C. y </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000B3D10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Aorca</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000B3D10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">, S. (2014). Actitud y aptitud en el proceso del aprendizaje. Revista Atlante: cuadernos de educación y desarrollo. Disponible en: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="000B3D10">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
           <w:t>https://www.eumed.net/rev/atlante/2019/06/actitud-aptitud-aprendizaje.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5F71B76B" w14:textId="77777777" w:rsidR="0092253A" w:rsidRPr="000B3D10" w:rsidRDefault="0092253A" w:rsidP="000B3D10">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B3D10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Suárez, P., Vélez, M. y Londoño, D. (2018). Las herramientas y recursos digitales para mejorar los niveles de literacidad y el rendimiento académico de los estudiantes de primaria. Revista Virtual Universidad Católica del Norte, 54. Disponible en: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="000B3D10">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
           <w:t>https://revistavirtual.ucn.edu.co/index.php/RevistaUCN/article/view/990</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="28965B2A" w14:textId="77777777" w:rsidR="0092253A" w:rsidRPr="00A07EDD" w:rsidRDefault="0092253A" w:rsidP="000B3D10">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B3D10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Gómez, L., Muriel, L. y Londoño, D. (2019). El papel del docente para el logro de un aprendizaje significativo apoyado en las TIC. Revista Encuentros, 17 (2). Disponible en: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="000B3D10">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
           <w:t>https://www.redalyc.org/articulo.oa?id=476661510011</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000B3D10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DC9DED4" w14:textId="77777777" w:rsidR="0092253A" w:rsidRPr="00A07EDD" w:rsidRDefault="0092253A" w:rsidP="00A07EDD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="095A6CA9" w14:textId="77777777" w:rsidR="00CD2AF0" w:rsidRPr="00A07EDD" w:rsidRDefault="00CD2AF0" w:rsidP="00A07EDD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CD2AF0" w:rsidRPr="00A07EDD" w:rsidSect="000B3D10">
-      <w:headerReference w:type="default" r:id="rId13"/>
-      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="426" w:left="1701" w:header="142" w:footer="117" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E28FC57" w14:textId="77777777" w:rsidR="002A44E8" w:rsidRDefault="002A44E8" w:rsidP="000B3D10">
+    <w:p w14:paraId="7F213909" w14:textId="77777777" w:rsidR="00C5193F" w:rsidRDefault="00C5193F" w:rsidP="000B3D10">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23930A92" w14:textId="77777777" w:rsidR="002A44E8" w:rsidRDefault="002A44E8" w:rsidP="000B3D10">
+    <w:p w14:paraId="70B5DE1E" w14:textId="77777777" w:rsidR="00C5193F" w:rsidRDefault="00C5193F" w:rsidP="000B3D10">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3F0E60C5" w14:textId="21CC16E8" w:rsidR="000B3D10" w:rsidRDefault="000B3D10" w:rsidP="000B3D10">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="001C0031">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Vol. 11, Núm. 21                  </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="001C0031">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Enero</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="001C0031">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve"> – Junio 2024                          CTES</w:t>
+      <w:t xml:space="preserve"> – </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="001C0031">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Junio</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="001C0031">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2024                          CTES</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="36C6A81F" w14:textId="77777777" w:rsidR="002A44E8" w:rsidRDefault="002A44E8" w:rsidP="000B3D10">
+    <w:p w14:paraId="35000738" w14:textId="77777777" w:rsidR="00C5193F" w:rsidRDefault="00C5193F" w:rsidP="000B3D10">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0D2263CD" w14:textId="77777777" w:rsidR="002A44E8" w:rsidRDefault="002A44E8" w:rsidP="000B3D10">
+    <w:p w14:paraId="71F0FB9C" w14:textId="77777777" w:rsidR="00C5193F" w:rsidRDefault="00C5193F" w:rsidP="000B3D10">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6CD5B69D" w14:textId="34118325" w:rsidR="000B3D10" w:rsidRDefault="000B3D10" w:rsidP="000B3D10">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="006A1F3B">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1EE0F098" wp14:editId="367ABC01">
           <wp:extent cx="4845050" cy="704850"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="2127504302" name="Imagen 2127504302" descr="Interfaz de usuario gráfica, Texto&#10;&#10;Descripción generada automáticamente"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Imagen 4" descr="Interfaz de usuario gráfica, Texto&#10;&#10;Descripción generada automáticamente"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
@@ -27600,139 +27654,142 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="4845050" cy="704850"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CD2AF0"/>
     <w:rsid w:val="00052FAA"/>
     <w:rsid w:val="000B3D10"/>
     <w:rsid w:val="001F7A45"/>
     <w:rsid w:val="002A44E8"/>
+    <w:rsid w:val="004038CC"/>
     <w:rsid w:val="00406BFB"/>
     <w:rsid w:val="00483C86"/>
     <w:rsid w:val="0048524E"/>
     <w:rsid w:val="0054601A"/>
     <w:rsid w:val="005460E6"/>
     <w:rsid w:val="00595E31"/>
     <w:rsid w:val="006253AF"/>
     <w:rsid w:val="00656331"/>
     <w:rsid w:val="0092253A"/>
     <w:rsid w:val="00A07EDD"/>
     <w:rsid w:val="00B52A85"/>
     <w:rsid w:val="00B95D1E"/>
     <w:rsid w:val="00BD1257"/>
+    <w:rsid w:val="00C5193F"/>
     <w:rsid w:val="00C82E2C"/>
     <w:rsid w:val="00CA2484"/>
     <w:rsid w:val="00CC52E3"/>
     <w:rsid w:val="00CD2AF0"/>
     <w:rsid w:val="00DD69C6"/>
     <w:rsid w:val="00DF4592"/>
+    <w:rsid w:val="00E41DAB"/>
     <w:rsid w:val="00E677DC"/>
     <w:rsid w:val="00F728F4"/>
     <w:rsid w:val="00F87347"/>
     <w:rsid w:val="00F90D60"/>
     <w:rsid w:val="00F91A36"/>
     <w:rsid w:val="00FB1047"/>
     <w:rsid w:val="00FD2513"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3EC3C2D7"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{2731B2CE-2106-2147-B2A4-204C368E238E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-MX" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -28307,51 +28364,50 @@
   <w:style w:type="paragraph" w:styleId="Ttulo9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo9Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CD2AF0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:kern w:val="2"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
@@ -28749,58 +28805,58 @@
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revisin">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0092253A"/>
     <w:rPr>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redalyc.org/articulo.oa?id=476661510011" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistavirtual.ucn.edu.co/index.php/RevistaUCN/article/view/990" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eumed.net/rev/atlante/2019/06/actitud-aptitud-aprendizaje.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uanl.mx/wp-content/uploads/2018/08/modeloacdemico2020tsu.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redalyc.org/articulo.oa?id=476661510011" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistavirtual.ucn.edu.co/index.php/RevistaUCN/article/view/990" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/ctes.v11i21.822" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eumed.net/rev/atlante/2019/06/actitud-aptitud-aprendizaje.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uanl.mx/wp-content/uploads/2018/08/modeloacdemico2020tsu.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -29063,69 +29119,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>20</Pages>
-  <Words>7043</Words>
-  <Characters>38740</Characters>
+  <Words>7059</Words>
+  <Characters>38826</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>322</Lines>
+  <Lines>323</Lines>
   <Paragraphs>91</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>45692</CharactersWithSpaces>
+  <CharactersWithSpaces>45794</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>JOSE GREGORIO ALVARADO PEREZ</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>