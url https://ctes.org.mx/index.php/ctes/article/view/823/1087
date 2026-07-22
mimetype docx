--- v0 (2025-10-13)
+++ v1 (2026-07-22)
@@ -4,80 +4,120 @@
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/charts/chart10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/charts/style10.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="482EB71C" w14:textId="26F01579" w:rsidR="00323F05" w:rsidRPr="00323F05" w:rsidRDefault="00323F05" w:rsidP="00323F05">
+    <w:p w14:paraId="5F36EB97" w14:textId="23A89BC6" w:rsidR="00F03FB6" w:rsidRPr="00F03FB6" w:rsidRDefault="00F03FB6" w:rsidP="00F03FB6">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F03FB6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F03FB6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00F03FB6">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/ctes.v11i21.823</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="482EB71C" w14:textId="39F3F626" w:rsidR="00323F05" w:rsidRPr="00323F05" w:rsidRDefault="00323F05" w:rsidP="00323F05">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk162789041"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00323F05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Artículos científicos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61128BC3" w14:textId="1488338F" w:rsidR="008D37DA" w:rsidRPr="00323F05" w:rsidRDefault="00F63D2E" w:rsidP="00323F05">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -304,51 +344,111 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008D37DA" w:rsidRPr="00323F05">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Implementation of a Theoretical Model of Distance Education: Case Study in Higher Education</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008D37DA" w:rsidRPr="00323F05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Implementation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008D37DA" w:rsidRPr="00323F05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008D37DA" w:rsidRPr="00323F05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008D37DA" w:rsidRPr="00323F05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a Theoretical Model of Distance Education: Case Study in Higher Education</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EAAD44F" w14:textId="7A9FDC06" w:rsidR="008D37DA" w:rsidRPr="00985CE0" w:rsidRDefault="008D37DA" w:rsidP="00985CE0">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="529E7111" w14:textId="610DD99B" w:rsidR="004D2CE8" w:rsidRPr="00985CE0" w:rsidRDefault="00985CE0" w:rsidP="00985CE0">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
@@ -375,63 +475,63 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>García Ávila</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6116B8BD" w14:textId="6AF0C442" w:rsidR="008D37DA" w:rsidRPr="00985CE0" w:rsidRDefault="008D37DA" w:rsidP="00985CE0">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00985CE0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Universidad Nacional Autónoma de México</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B7C0E3F" w14:textId="649DA266" w:rsidR="008D37DA" w:rsidRPr="00985CE0" w:rsidRDefault="00000000" w:rsidP="00985CE0">
+    <w:p w14:paraId="1B7C0E3F" w14:textId="649DA266" w:rsidR="008D37DA" w:rsidRPr="00985CE0" w:rsidRDefault="008D37DA" w:rsidP="00985CE0">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="008D37DA" w:rsidRPr="00323F05">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00323F05">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>susanagarciaavila10@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="55B2AE43" w14:textId="27A06304" w:rsidR="004D2CE8" w:rsidRPr="00985CE0" w:rsidRDefault="008D37DA" w:rsidP="00985CE0">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00985CE0">
@@ -680,61 +780,61 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="5D9F06F5" w14:textId="25C16F42" w:rsidR="00335A3C" w:rsidRPr="00323F05" w:rsidRDefault="0080368E" w:rsidP="00323F05">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00323F05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">During the global COVID-19 pandemic, various emerging strategies were utilized, as many as each of the teachers, according to their capacities and skills form employing digital technology. Consequently, the courses lacked a theoretical foundation to support them, and even less so, the ability to evaluate the results. Thus, in this descriptive study, the aim was to gather information about the application of the theoretical components of a model developed bases on a literature review, which are considered variables, in a distance course on </w:t>
+        <w:t xml:space="preserve">During the global COVID-19 pandemic, various emerging strategies were utilized, as many as each of the teachers, according to their capacities and skills form employing digital technology. Consequently, the courses lacked a theoretical foundation to support them, and even less so, the ability to evaluate the results. Thus, in this descriptive study, the aim was to gather information about the application of the theoretical components of a model developed </w:t>
       </w:r>
       <w:r w:rsidRPr="00323F05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Communicative Interaction </w:t>
+        <w:t xml:space="preserve">bases on a literature review, which are considered variables, in a distance course on Communicative Interaction </w:t>
       </w:r>
       <w:r w:rsidR="00E6101D" w:rsidRPr="00323F05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">within </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E6101D" w:rsidRPr="00323F05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00E6101D" w:rsidRPr="00323F05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -840,56 +940,74 @@
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00323F05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2023                                   </w:t>
       </w:r>
       <w:r w:rsidRPr="00323F05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Fecha Aceptación:</w:t>
       </w:r>
       <w:r w:rsidRPr="00323F05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Diciembre 2023</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00323F05">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>Diciembre</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00323F05">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2023</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF40A3">
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00834A4A">
         <w:pict w14:anchorId="6DAFBBB8">
           <v:rect id="_x0000_i1025" style="width:446.5pt;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="35BED004" w14:textId="57E92D8A" w:rsidR="00335A3C" w:rsidRPr="00323F05" w:rsidRDefault="00F02534" w:rsidP="00323F05">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00323F05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1313,51 +1431,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E4DE668" w14:textId="0105F1D3" w:rsidR="00C80B2B" w:rsidRPr="00323F05" w:rsidRDefault="00C80B2B" w:rsidP="00323F05">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00323F05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Métodos y materiales</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="693692E5" w14:textId="0935722D" w:rsidR="00C80B2B" w:rsidRPr="00323F05" w:rsidRDefault="00C80B2B" w:rsidP="00323F05">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00323F05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El presente trabajo es descriptivo</w:t>
       </w:r>
       <w:r w:rsidR="00171D87" w:rsidRPr="00323F05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -4380,54 +4497,54 @@
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="02561681" w14:textId="5D7A46F4" w:rsidR="002571E7" w:rsidRDefault="007C0CEE">
                             <w:r w:rsidRPr="007C0CEE">
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3700F40E" wp14:editId="0096A630">
                                   <wp:extent cx="5355583" cy="3012471"/>
                                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                                   <wp:docPr id="1679808535" name="Gráfico 1"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="1679808535" name=""/>
                                           <pic:cNvPicPr/>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId9">
+                                          <a:blip r:embed="rId10">
                                             <a:extLst>
                                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
+                                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr>
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="5382839" cy="3027802"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
@@ -4457,54 +4574,54 @@
               </v:shapetype>
               <v:shape id="Cuadro de texto 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:9.05pt;margin-top:11.1pt;width:424.05pt;height:245.15pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJMcBvOQIAAH0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xxzno0uNOEWWIsOA&#10;oi2QDj0rshQbk0VNUmJnv36U7Hy022nYRaZE6ol8fPT8rq0VOQjrKtA5TQdDSoTmUFR6l9PvL+tP&#10;M0qcZ7pgCrTI6VE4erf4+GHemEyMoARVCEsQRLusMTktvTdZkjheipq5ARih0SnB1szj1u6SwrIG&#10;0WuVjIbDm6QBWxgLXDiHp/edky4ivpSC+ycpnfBE5RRz83G1cd2GNVnMWbazzJQV79Ng/5BFzSqN&#10;j56h7plnZG+rP6DqiltwIP2AQ52AlBUXsQasJh2+q2ZTMiNiLUiOM2ea3P+D5Y+HjXm2xLdfoMUG&#10;BkIa4zKHh6GeVto6fDFTgn6k8HimTbSecDycjmfTyWhMCUffOE3Hk8ks4CSX68Y6/1VATYKRU4t9&#10;iXSxw4PzXegpJLzmQFXFulIqboIWxEpZcmDYReVjkgj+Jkpp0uT0ZjwdRuA3vgB9vr9VjP/o07uK&#10;QjylMedL8cHy7bbtGdlCcUSiLHQacoavK8R9YM4/M4uiQW5wEPwTLlIBJgO9RUkJ9tffzkM89hK9&#10;lDQowpy6n3tmBSXqm8Yu36aTSVBt3Eymn0e4sdee7bVH7+sVIEMpjpzh0QzxXp1MaaF+xXlZhlfR&#10;xTTHt3PqT+bKd6OB88bFchmDUKeG+Qe9MTxAh44EPl/aV2ZN30+PUniEk1xZ9q6tXWy4qWG59yCr&#10;2PNAcMdqzztqPKqmn8cwRNf7GHX5ayx+AwAA//8DAFBLAwQUAAYACAAAACEAnvavv9wAAAAJAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KgTS41MiFMVVLhwokWc3di1rcZ2ZLtp&#10;+HuWE9x2NKPZN91m8SOZdcouBgH1qgKiwxCVC0bA5+H1gQPJRQYlxxi0gG+dYdPf3nSyVfEaPvS8&#10;L4ZgScitFGBLmVpK82C1l3kVJx3QO8XkZUGZDFVJXrHcj5RVVUO9dAE/WDnpF6uH8/7iBeyezaMZ&#10;uEx2x5Vz8/J1ejdvQtzfLdsnIEUv5S8Mv/iIDj0yHeMlqExG1LzGpADGGBD0edPgcRSwrtkaaN/R&#10;/wv6HwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJMcBvOQIAAH0EAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCe9q+/3AAAAAkBAAAPAAAAAAAA&#10;AAAAAAAAAJMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="02561681" w14:textId="5D7A46F4" w:rsidR="002571E7" w:rsidRDefault="007C0CEE">
                       <w:r w:rsidRPr="007C0CEE">
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3700F40E" wp14:editId="0096A630">
                             <wp:extent cx="5355583" cy="3012471"/>
                             <wp:effectExtent l="0" t="0" r="0" b="0"/>
                             <wp:docPr id="1679808535" name="Gráfico 1"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="1679808535" name=""/>
                                     <pic:cNvPicPr/>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId11">
+                                    <a:blip r:embed="rId10">
                                       <a:extLst>
                                         <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId12"/>
+                                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr>
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="5382839" cy="3027802"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
@@ -12263,51 +12380,51 @@
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="5B4AC20A" w14:textId="1D3C1E9E" w:rsidR="00BC04E4" w:rsidRDefault="00BC04E4" w:rsidP="00BC04E4">
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00BC04E4">
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="266F5DBB" wp14:editId="196B899B">
                                   <wp:extent cx="3492500" cy="2095500"/>
                                   <wp:effectExtent l="0" t="0" r="12700" b="0"/>
                                   <wp:docPr id="408999047" name="Gráfico 1">
                                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BA449B1-45F3-C6C5-3697-3BDCB110AF8E}"/>
                                       </a:ext>
                                     </a:extLst>
                                   </wp:docPr>
                                   <wp:cNvGraphicFramePr/>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                                      <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId13"/>
+                                      <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId12"/>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
@@ -12317,51 +12434,51 @@
               <v:shape w14:anchorId="2E9E7C03" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:86.1pt;margin-top:11.85pt;width:287.6pt;height:175.2pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBDXSmaOwIAAIQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2yAQvVfqf0DcG8fOR9sozirNKlWl&#10;aHelbLVngiG2ihkKJHb66ztg52O3PVW94IEZHjNv3nh+19aKHIV1FeicpoMhJUJzKCq9z+n35/WH&#10;T5Q4z3TBFGiR05Nw9G7x/t28MTORQQmqEJYgiHazxuS09N7MksTxUtTMDcAIjU4JtmYet3afFJY1&#10;iF6rJBsOp0kDtjAWuHAOT+87J11EfCkF949SOuGJyinm5uNq47oLa7KYs9neMlNWvE+D/UMWNas0&#10;PnqBumeekYOt/oCqK27BgfQDDnUCUlZcxBqwmnT4ppptyYyItSA5zlxocv8Plj8ct+bJEt9+gRYb&#10;GAhpjJs5PAz1tNLW4YuZEvQjhacLbaL1hOPhaDrJRumEEo6+LMsmWToNOMn1urHOfxVQk2Dk1GJf&#10;Il3suHG+Cz2HhNccqKpYV0rFTdCCWClLjgy7qHxMEsFfRSlNmpxOR5NhBH7lC9CX+zvF+I8+vZso&#10;xFMac74WHyzf7lpSFTfE7KA4IV8WOik5w9cVwm+Y80/MonaQIpwH/4iLVIA5QW9RUoL99bfzEI8t&#10;RS8lDWoxp+7ngVlBifqmsdmf0/E4iDduxpOPGW7srWd369GHegVIVIqTZ3g0Q7xXZ1NaqF9wbJbh&#10;VXQxzfHtnPqzufLdhODYcbFcxiCUq2F+o7eGB+jQmEDrc/vCrOnb6lERD3BWLZu96W4XG25qWB48&#10;yCq2PvDcsdrTj1KP4unHMszS7T5GXX8ei98AAAD//wMAUEsDBBQABgAIAAAAIQAwo3Ux3QAAAAoB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqNM0IiHEqQAVLpwoiLMbb22L2I5s&#10;Nw1/z3KC42ifZt5228WNbMaYbPAC1qsCGPohKOu1gI/355sGWMrSKzkGjwK+McG2v7zoZKvC2b/h&#10;vM+aUYlPrRRgcp5aztNg0Mm0ChN6uh1DdDJTjJqrKM9U7kZeFsUtd9J6WjBywieDw9f+5ATsHvWd&#10;HhoZza5R1s7L5/FVvwhxfbU83APLuOQ/GH71SR16cjqEk1eJjZTrsiRUQLmpgRFQV3UF7CBgU1dr&#10;4H3H/7/Q/wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBDXSmaOwIAAIQEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAwo3Ux3QAAAAoBAAAPAAAA&#10;AAAAAAAAAAAAAJUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnwUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="5B4AC20A" w14:textId="1D3C1E9E" w:rsidR="00BC04E4" w:rsidRDefault="00BC04E4" w:rsidP="00BC04E4">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00BC04E4">
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="266F5DBB" wp14:editId="196B899B">
                             <wp:extent cx="3492500" cy="2095500"/>
                             <wp:effectExtent l="0" t="0" r="12700" b="0"/>
                             <wp:docPr id="408999047" name="Gráfico 1">
                               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BA449B1-45F3-C6C5-3697-3BDCB110AF8E}"/>
                                 </a:ext>
                               </a:extLst>
                             </wp:docPr>
                             <wp:cNvGraphicFramePr/>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId14"/>
+                                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId12"/>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="77D2CB6A" w14:textId="77777777" w:rsidR="00BC04E4" w:rsidRPr="00323F05" w:rsidRDefault="00BC04E4" w:rsidP="00323F05">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
@@ -14472,51 +14589,51 @@
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="79F35FF9" w14:textId="07B884D5" w:rsidR="00050AFE" w:rsidRDefault="00050AFE">
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="09A5F6EB" wp14:editId="118C2681">
                                   <wp:extent cx="3117850" cy="2472052"/>
                                   <wp:effectExtent l="0" t="0" r="6350" b="5080"/>
                                   <wp:docPr id="1650541058" name="Imagen 2"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="0" name="Picture 1"/>
                                           <pic:cNvPicPr>
                                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                           </pic:cNvPicPr>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId15">
+                                          <a:blip r:embed="rId13">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:srcRect/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="3139559" cy="2489264"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln>
                                             <a:noFill/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
@@ -14552,51 +14669,51 @@
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="79F35FF9" w14:textId="07B884D5" w:rsidR="00050AFE" w:rsidRDefault="00050AFE">
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="09A5F6EB" wp14:editId="118C2681">
                             <wp:extent cx="3117850" cy="2472052"/>
                             <wp:effectExtent l="0" t="0" r="6350" b="5080"/>
                             <wp:docPr id="1650541058" name="Imagen 2"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="0" name="Picture 1"/>
                                     <pic:cNvPicPr>
                                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                     </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId16">
+                                    <a:blip r:embed="rId13">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:srcRect/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="3139559" cy="2489264"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:noFill/>
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
                                   </pic:spPr>
                                 </pic:pic>
@@ -16127,51 +16244,51 @@
     </w:p>
     <w:p w14:paraId="0F3DDC1B" w14:textId="2AF227C9" w:rsidR="006A1009" w:rsidRPr="00323F05" w:rsidRDefault="00050AFE" w:rsidP="00323F05">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00323F05">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="26ED110E" wp14:editId="6FB4010D">
             <wp:extent cx="4572000" cy="2743200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="974089037" name="Gráfico 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC26EC4F-83E1-D1F1-815B-A8182BB1B59E}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId17"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId14"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="70CB1EF3" w14:textId="7DE50A05" w:rsidR="00C902B3" w:rsidRPr="00323F05" w:rsidRDefault="00C902B3" w:rsidP="00323F05">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00323F05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
@@ -17923,51 +18040,51 @@
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="1A881A5A" w14:textId="6B771AFA" w:rsidR="00DC48E2" w:rsidRDefault="0080368E" w:rsidP="00DC48E2">
                             <w:r w:rsidRPr="0080368E">
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5352E760" wp14:editId="2E831FC6">
                                   <wp:extent cx="5299075" cy="3067685"/>
                                   <wp:effectExtent l="0" t="0" r="0" b="5715"/>
                                   <wp:docPr id="1" name="Imagen 1"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="1" name=""/>
                                           <pic:cNvPicPr/>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId18"/>
+                                          <a:blip r:embed="rId15"/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr>
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="5299075" cy="3067685"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
@@ -17990,51 +18107,51 @@
             <w:pict>
               <v:shape w14:anchorId="3E788482" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:7.3pt;margin-top:8.6pt;width:435.75pt;height:249.3pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5ybeOPAIAAIQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+x8djXiFFmKDAOK&#10;tkA69KzIcixMFjVJiZ39+lGy89Fup2EXmRKpJ/Lx0fO7tlbkIKyToHM6HKSUCM2hkHqX0+8v60+f&#10;KXGe6YIp0CKnR+Ho3eLjh3ljMjGCClQhLEEQ7bLG5LTy3mRJ4nglauYGYIRGZwm2Zh63dpcUljWI&#10;XqtklKazpAFbGAtcOIen952TLiJ+WQrun8rSCU9UTjE3H1cb121Yk8WcZTvLTCV5nwb7hyxqJjU+&#10;eoa6Z56RvZV/QNWSW3BQ+gGHOoGylFzEGrCaYfqumk3FjIi1IDnOnGly/w+WPx425tkS336BFhsY&#10;CGmMyxwehnra0tbhi5kS9COFxzNtovWE4+F0Oh7f3qCLo288nM3SySTgJJfrxjr/VUBNgpFTi32J&#10;dLHDg/Nd6CkkvOZAyWItlYqboAWxUpYcGHZR+Zgkgr+JUpo0OZ2Np2kEfuML0Of7W8X4jz69qyjE&#10;UxpzvhQfLN9uWyILLOtEzBaKI/JloZOSM3wtEf6BOf/MLGoHecB58E+4lAowJ+gtSiqwv/52HuKx&#10;peilpEEt5tT93DMrKFHfNDb7djiZBPHGzWR6M8KNvfZsrz16X68AiRri5BkezRDv1cksLdSvODbL&#10;8Cq6mOb4dk79yVz5bkJw7LhYLmMQytUw/6A3hgfo0JhA60v7yqzp2+pREY9wUi3L3nW3iw03NSz3&#10;HkoZWx947ljt6UepR/H0Yxlm6Xofoy4/j8VvAAAA//8DAFBLAwQUAAYACAAAACEAB+Jwb9wAAAAJ&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KiTigY3jVMBKlw4tSDObry1LWI7&#10;it00/D3LCU6r0Yxm3zTb2fdswjG5GCSUiwIYhi5qF4yEj/eXOwEsZRW06mNACd+YYNteXzWq1vES&#10;9jgdsmFUElKtJNich5rz1Fn0Ki3igIG8Uxy9yiRHw/WoLlTue74siop75QJ9sGrAZ4vd1+HsJeye&#10;zNp0Qo12J7Rz0/x5ejOvUt7ezI8bYBnn/BeGX3xCh5aYjvEcdGI96fuKknQflsDIF6IqgR0lrMqV&#10;AN42/P+C9gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5ybeOPAIAAIQEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAH4nBv3AAAAAkBAAAPAAAA&#10;AAAAAAAAAAAAAJYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnwUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="1A881A5A" w14:textId="6B771AFA" w:rsidR="00DC48E2" w:rsidRDefault="0080368E" w:rsidP="00DC48E2">
                       <w:r w:rsidRPr="0080368E">
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5352E760" wp14:editId="2E831FC6">
                             <wp:extent cx="5299075" cy="3067685"/>
                             <wp:effectExtent l="0" t="0" r="0" b="5715"/>
                             <wp:docPr id="1" name="Imagen 1"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="1" name=""/>
                                     <pic:cNvPicPr/>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId19"/>
+                                    <a:blip r:embed="rId15"/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr>
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="5299075" cy="3067685"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
@@ -19680,177 +19797,177 @@
         <w:t xml:space="preserve">University Students’ Perceptions of the Use of Technologies in Educational Activities and Mental Effort Invested. </w:t>
       </w:r>
       <w:r w:rsidRPr="00323F05">
         <w:rPr>
           <w:rStyle w:val="italica"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>RIED-Revista Iberoamericana de Educación a Distancia, 25</w:t>
       </w:r>
       <w:r w:rsidRPr="00323F05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), pp. 305-326. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00323F05">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.5944/ried.25.2.32714</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00323F05">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79AEFC46" w14:textId="77777777" w:rsidR="00234C7A" w:rsidRPr="00323F05" w:rsidRDefault="00234C7A" w:rsidP="00323F05">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00323F05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ferrer López, J. R. (2024) Shock de la IA: ¿El futuro de la universidad no será enseñar? En: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00323F05">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://drjoseferrer.com/shock-de-la-ia-el-futuro-de-la-universidad-no-sera-ensenar/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00323F05">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4910FA0C" w14:textId="77777777" w:rsidR="00234C7A" w:rsidRPr="00323F05" w:rsidRDefault="00234C7A" w:rsidP="00323F05">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00323F05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fidalgo, A. (2024). En la educación, la tecnología nunca fue la solución. Pero tampoco el problema. En: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00323F05">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://blogcued.blogspot.com/2024/02/en-la-educacion-la-tecnologia-nunca-fue.html?utm_medium=social&amp;utm_source=twitter</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00323F05">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B557880" w14:textId="77777777" w:rsidR="00234C7A" w:rsidRPr="00323F05" w:rsidRDefault="00234C7A" w:rsidP="00323F05">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1" w:themeColor="hyperlink"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00323F05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">García Aretio, L. (2020). Bosque semántico: ¿educación/enseñanza/aprendizaje a distancia, virtual, en línea, digital, eLearning…? RIED-Revista Iberoamericana de Educación a Distancia, 23(1), pp. 09-28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00323F05">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.5944/ried.23.1.25495</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00323F05">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08FC8DB0" w14:textId="64D07BC3" w:rsidR="00234C7A" w:rsidRPr="00323F05" w:rsidRDefault="00234C7A" w:rsidP="00323F05">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
@@ -19873,51 +19990,51 @@
         <w:t xml:space="preserve">García Aretio, L. (2021). ¿Podemos fiarnos de la evaluación en los sistemas de educación a distancia y digitales? </w:t>
       </w:r>
       <w:r w:rsidRPr="00323F05">
         <w:rPr>
           <w:rStyle w:val="italica"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>RIED. Revista Iberoamericana de Educación a Distancia, 24</w:t>
       </w:r>
       <w:r w:rsidRPr="00323F05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), pp. 9-29. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00323F05">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.5944/ried.24.2.30223</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00323F05">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11FF4657" w14:textId="093A2F35" w:rsidR="007F2F5A" w:rsidRPr="00323F05" w:rsidRDefault="007F2F5A" w:rsidP="00323F05">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
@@ -19935,51 +20052,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gros, B. y Cano, E. (2021) </w:t>
       </w:r>
       <w:r w:rsidRPr="00323F05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Procesos de feedback para fomentar la autorregulación con soporte tecnológico en la educación superior</w:t>
       </w:r>
       <w:r w:rsidRPr="00323F05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: Revisión sistemática. RIED. Revista Iberoamericana de Educación a Distancia, 24(2), pp. 107-125. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00323F05">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.5944/ried.24.2.28886</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00323F05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BD43B7A" w14:textId="77777777" w:rsidR="00234C7A" w:rsidRPr="00323F05" w:rsidRDefault="00234C7A" w:rsidP="00323F05">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -20016,53 +20133,75 @@
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Muñoz-</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00323F05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Sáncheza,Y.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00323F05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Castillo-Pérezb, I. Zuno-Silvac, J,  y Borja-Soto, C. (2023). Modelos de Diseño Instruccional. Ingenio y Conciencia Boletín Científico de la Escuela Superior Ciudad Sahagún. Vol. 10, No. 19, pp. 78-80. </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId26" w:history="1">
+        <w:t xml:space="preserve">, Castillo-Pérezb, I. Zuno-Silvac, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00323F05">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>J,  y</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00323F05">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Borja-Soto, C. (2023). Modelos de Diseño Instruccional. Ingenio y Conciencia Boletín Científico de la Escuela Superior Ciudad Sahagún. Vol. 10, No. 19, pp. 78-80. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00323F05">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://repository.uaeh.edu.mx/revistas/index.php/sahagun/article/view/9759/9805</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00323F05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F6A94D7" w14:textId="77777777" w:rsidR="00E461A1" w:rsidRPr="00323F05" w:rsidRDefault="00234C7A" w:rsidP="00323F05">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
@@ -20070,111 +20209,111 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00323F05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Torres, N., Salavarria Barco, B. y Mera Velásquez, F. (2021). Estrategias didácticas para mejorar el rendimiento académico en estudiantes de educación superior. </w:t>
       </w:r>
       <w:r w:rsidRPr="00323F05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">South Florida Journal of Development, v.2, n.3, p. 3905-3917. En: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00323F05">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.academia.edu/90371143/Estrategias_did%C3%A1cticas_para_mejorar_el_rendimiento_acad%C3%A9mico_en_estudiantes_de_educaci%C3%B3n_superior_Didactic_strategies_to_improve_academic_performance_in_higher_education_students?email_work_card=view-paper</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00323F05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E461A1" w:rsidRPr="00323F05" w:rsidSect="00323F05">
-      <w:headerReference w:type="default" r:id="rId28"/>
-      <w:footerReference w:type="default" r:id="rId29"/>
+      <w:headerReference w:type="default" r:id="rId24"/>
+      <w:footerReference w:type="default" r:id="rId25"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="567" w:left="1701" w:header="142" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B5A8CE4" w14:textId="77777777" w:rsidR="004B74E5" w:rsidRDefault="004B74E5" w:rsidP="001521C5">
+    <w:p w14:paraId="27D37A15" w14:textId="77777777" w:rsidR="00834A4A" w:rsidRDefault="00834A4A" w:rsidP="001521C5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D2FD2D3" w14:textId="77777777" w:rsidR="004B74E5" w:rsidRDefault="004B74E5" w:rsidP="001521C5">
+    <w:p w14:paraId="395B977E" w14:textId="77777777" w:rsidR="00834A4A" w:rsidRDefault="00834A4A" w:rsidP="001521C5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -20184,115 +20323,131 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4B93C1D8" w14:textId="33C33C41" w:rsidR="000864F6" w:rsidRDefault="00323F05" w:rsidP="00323F05">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="001C0031">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">Vol. 11, Núm. 21                  </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="001C0031">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:t>Enero</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="001C0031">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
-      <w:t xml:space="preserve"> – Junio 2024                          CTES</w:t>
+      <w:t xml:space="preserve"> – </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="001C0031">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+      </w:rPr>
+      <w:t>Junio</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="001C0031">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2024                          CTES</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="58997C98" w14:textId="77777777" w:rsidR="000864F6" w:rsidRDefault="000864F6">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="364C0DF2" w14:textId="77777777" w:rsidR="004B74E5" w:rsidRDefault="004B74E5" w:rsidP="001521C5">
+    <w:p w14:paraId="36DDBFD9" w14:textId="77777777" w:rsidR="00834A4A" w:rsidRDefault="00834A4A" w:rsidP="001521C5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="41EBECC9" w14:textId="77777777" w:rsidR="004B74E5" w:rsidRDefault="004B74E5" w:rsidP="001521C5">
+    <w:p w14:paraId="0046A596" w14:textId="77777777" w:rsidR="00834A4A" w:rsidRDefault="00834A4A" w:rsidP="001521C5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6C5A569F" w14:textId="12CEB337" w:rsidR="00323F05" w:rsidRDefault="00323F05" w:rsidP="00323F05">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="006A1F3B">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1EBE093E" wp14:editId="7B755534">
           <wp:extent cx="4845050" cy="704850"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="76144258" name="Imagen 76144258" descr="Interfaz de usuario gráfica, Texto&#10;&#10;Descripción generada automáticamente"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Imagen 4" descr="Interfaz de usuario gráfica, Texto&#10;&#10;Descripción generada automáticamente"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
@@ -20312,51 +20467,51 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="4845050" cy="704850"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="012337EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741024EA"/>
     <w:lvl w:ilvl="0" w:tplc="080A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -25597,51 +25752,51 @@
   <w:num w:numId="38" w16cid:durableId="1537621257">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="739866115">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="2086023712">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1287010148">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1673878489">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1331904772">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="464467021">
     <w:abstractNumId w:val="22"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -25734,50 +25889,51 @@
     <w:rsid w:val="00647199"/>
     <w:rsid w:val="006515FA"/>
     <w:rsid w:val="00656F56"/>
     <w:rsid w:val="00690291"/>
     <w:rsid w:val="006908E1"/>
     <w:rsid w:val="006A1009"/>
     <w:rsid w:val="006B25D5"/>
     <w:rsid w:val="006C0D8F"/>
     <w:rsid w:val="006E38A9"/>
     <w:rsid w:val="00715302"/>
     <w:rsid w:val="00721C69"/>
     <w:rsid w:val="0076186A"/>
     <w:rsid w:val="00772833"/>
     <w:rsid w:val="00784792"/>
     <w:rsid w:val="007864A0"/>
     <w:rsid w:val="00797C6D"/>
     <w:rsid w:val="007A54B4"/>
     <w:rsid w:val="007B4DFC"/>
     <w:rsid w:val="007C0CEE"/>
     <w:rsid w:val="007C4E09"/>
     <w:rsid w:val="007F2F5A"/>
     <w:rsid w:val="007F35F9"/>
     <w:rsid w:val="0080368E"/>
     <w:rsid w:val="0080792A"/>
     <w:rsid w:val="008225F6"/>
+    <w:rsid w:val="00834A4A"/>
     <w:rsid w:val="008434AF"/>
     <w:rsid w:val="00843B32"/>
     <w:rsid w:val="00844AEE"/>
     <w:rsid w:val="00851F06"/>
     <w:rsid w:val="0085418B"/>
     <w:rsid w:val="00865F8B"/>
     <w:rsid w:val="0086692E"/>
     <w:rsid w:val="00893000"/>
     <w:rsid w:val="008A017F"/>
     <w:rsid w:val="008A5067"/>
     <w:rsid w:val="008B4DAD"/>
     <w:rsid w:val="008D37DA"/>
     <w:rsid w:val="008E31AE"/>
     <w:rsid w:val="008F1C3D"/>
     <w:rsid w:val="00916A93"/>
     <w:rsid w:val="009215A3"/>
     <w:rsid w:val="00945BE0"/>
     <w:rsid w:val="00985CE0"/>
     <w:rsid w:val="009919CD"/>
     <w:rsid w:val="00995963"/>
     <w:rsid w:val="009A048F"/>
     <w:rsid w:val="009D65A4"/>
     <w:rsid w:val="009F4A42"/>
     <w:rsid w:val="00A138E6"/>
     <w:rsid w:val="00A42C42"/>
@@ -25816,111 +25972,113 @@
     <w:rsid w:val="00CC5200"/>
     <w:rsid w:val="00CC65A7"/>
     <w:rsid w:val="00CD1910"/>
     <w:rsid w:val="00CF73C8"/>
     <w:rsid w:val="00D23345"/>
     <w:rsid w:val="00D32175"/>
     <w:rsid w:val="00D503C8"/>
     <w:rsid w:val="00D544A0"/>
     <w:rsid w:val="00D574FB"/>
     <w:rsid w:val="00D5793D"/>
     <w:rsid w:val="00D77AD4"/>
     <w:rsid w:val="00D93374"/>
     <w:rsid w:val="00DA4418"/>
     <w:rsid w:val="00DC1D87"/>
     <w:rsid w:val="00DC48E2"/>
     <w:rsid w:val="00DD0A69"/>
     <w:rsid w:val="00DD5A84"/>
     <w:rsid w:val="00DF6DB9"/>
     <w:rsid w:val="00E03ACA"/>
     <w:rsid w:val="00E11C13"/>
     <w:rsid w:val="00E14318"/>
     <w:rsid w:val="00E15279"/>
     <w:rsid w:val="00E16FBC"/>
     <w:rsid w:val="00E22623"/>
     <w:rsid w:val="00E24D9A"/>
+    <w:rsid w:val="00E41DAB"/>
     <w:rsid w:val="00E461A1"/>
     <w:rsid w:val="00E46751"/>
     <w:rsid w:val="00E55B17"/>
     <w:rsid w:val="00E6101D"/>
     <w:rsid w:val="00E6211C"/>
     <w:rsid w:val="00E71D9B"/>
     <w:rsid w:val="00E81500"/>
     <w:rsid w:val="00E856FF"/>
     <w:rsid w:val="00EA16C7"/>
     <w:rsid w:val="00EA2628"/>
     <w:rsid w:val="00EA785B"/>
     <w:rsid w:val="00EC5086"/>
     <w:rsid w:val="00EC7163"/>
     <w:rsid w:val="00ED085B"/>
     <w:rsid w:val="00EE457F"/>
     <w:rsid w:val="00EE68DA"/>
     <w:rsid w:val="00F02534"/>
+    <w:rsid w:val="00F03FB6"/>
     <w:rsid w:val="00F05B72"/>
     <w:rsid w:val="00F52B3E"/>
     <w:rsid w:val="00F5477B"/>
     <w:rsid w:val="00F54D6B"/>
     <w:rsid w:val="00F63D2E"/>
     <w:rsid w:val="00F66B15"/>
     <w:rsid w:val="00FA1DB4"/>
     <w:rsid w:val="00FA49A6"/>
     <w:rsid w:val="00FC08AB"/>
     <w:rsid w:val="00FC5236"/>
     <w:rsid w:val="00FD7F35"/>
     <w:rsid w:val="00FF4F15"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="08987C9F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B6B215BC-C58B-4FB9-AF67-0AA08DAD464C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-MX" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -26365,75 +26523,74 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo5Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00031C01"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00893000"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00893000"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-MX"/>
@@ -26646,51 +26803,51 @@
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo5Car">
     <w:name w:val="Título 5 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo5"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00031C01"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="126582490">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1254822482">
           <w:marLeft w:val="547"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -29881,408 +30038,66 @@
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2109739135">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:susanagarciaavila10@gmail.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repository.uaeh.edu.mx/revistas/index.php/sahagun/article/view/9759/9805" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drjoseferrer.com/shock-de-la-ia-el-futuro-de-la-universidad-no-sera-ensenar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.svg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5944/ried.24.2.28886" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5944/ried.25.2.32714" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5944/ried.24.2.30223" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5944/ried.23.1.25495" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.emf"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogcued.blogspot.com/2024/02/en-la-educacion-la-tecnologia-nunca-fue.html?utm_medium=social&amp;utm_source=twitter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/90371143/Estrategias_did%C3%A1cticas_para_mejorar_el_rendimiento_acad%C3%A9mico_en_estudiantes_de_educaci%C3%B3n_superior_Didactic_strategies_to_improve_academic_performance_in_higher_education_students?email_work_card=view-paper" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/ctes.v11i21.823" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogcued.blogspot.com/2024/02/en-la-educacion-la-tecnologia-nunca-fue.html?utm_medium=social&amp;utm_source=twitter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5944/ried.24.2.28886" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drjoseferrer.com/shock-de-la-ia-el-futuro-de-la-universidad-no-sera-ensenar/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5944/ried.25.2.32714" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5944/ried.24.2.30223" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/90371143/Estrategias_did%C3%A1cticas_para_mejorar_el_rendimiento_acad%C3%A9mico_en_estudiantes_de_educaci%C3%B3n_superior_Didactic_strategies_to_improve_academic_performance_in_higher_education_students?email_work_card=view-paper" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5944/ried.23.1.25495" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:susanagarciaavila10@gmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repository.uaeh.edu.mx/revistas/index.php/sahagun/article/view/9759/9805" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///D:\Documentos\Mis%20documentos\SUSY\FES%20ACATL&#193;N\PUBLICACIONES\CENID%20MARZO%202024\02%20BASE%20DE%20DATOS.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
-<file path=word/charts/_rels/chart10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///D:\Documentos\Mis%20documentos\SUSY\FES%20ACATL&#193;N\PUBLICACIONES\CENID%20MARZO%202024\02%20BASE%20DE%20DATOS.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
-<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
-[...336 lines deleted...]
-<file path=word/charts/chart10.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="es-MX"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1800" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1">
                     <a:lumMod val="75000"/>
                     <a:lumOff val="25000"/>
@@ -30579,51 +30394,51 @@
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-ES"/>
+  <c:lang val="es-MX"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout/>
       <c:barChart>
         <c:barDir val="bar"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>'GRAFICAS DE BLOOM Y PROMEDIOS'!$C$53</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
@@ -31081,732 +30896,91 @@
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="60000"/>
     <a:lumOff val="40000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="70000"/>
     <a:lumOff val="30000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="70000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
     <a:lumOff val="50000"/>
   </cs:variation>
 </cs:colorStyle>
 </file>
 
-<file path=word/charts/colors10.xml><?xml version="1.0" encoding="utf-8"?>
-[...38 lines deleted...]
-
 <file path=word/charts/colors2.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
   <a:schemeClr val="accent1"/>
   <a:schemeClr val="accent2"/>
   <a:schemeClr val="accent3"/>
   <a:schemeClr val="accent4"/>
   <a:schemeClr val="accent5"/>
   <a:schemeClr val="accent6"/>
   <cs:variation/>
   <cs:variation>
     <a:lumMod val="60000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
     <a:lumOff val="20000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="60000"/>
     <a:lumOff val="40000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="70000"/>
     <a:lumOff val="30000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="70000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
     <a:lumOff val="50000"/>
   </cs:variation>
 </cs:colorStyle>
 </file>
 
 <file path=word/charts/style1.xml><?xml version="1.0" encoding="utf-8"?>
-<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="253">
-[...599 lines deleted...]
-<file path=word/charts/style10.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="253">
   <cs:axisTitle>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1">
         <a:lumMod val="75000"/>
         <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="900" b="1" kern="1200"/>
   </cs:axisTitle>
   <cs:categoryAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1">
         <a:lumMod val="75000"/>
         <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:spPr>
       <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
@@ -33249,69 +32423,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07DEBBED-ED2D-498F-8B60-45CF7BE4218A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>21</Pages>
-  <Words>6562</Words>
-  <Characters>36091</Characters>
+  <Words>6577</Words>
+  <Characters>36178</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>300</Lines>
+  <Lines>301</Lines>
   <Paragraphs>85</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>42568</CharactersWithSpaces>
+  <CharactersWithSpaces>42670</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>hector torres lima</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>