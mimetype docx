--- v0 (2025-10-13)
+++ v1 (2026-07-22)
@@ -5,53 +5,98 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6A8CA43F" w14:textId="1392E1C3" w:rsidR="00D649C8" w:rsidRPr="00D649C8" w:rsidRDefault="00D649C8" w:rsidP="00D649C8">
+    <w:p w14:paraId="44EE5359" w14:textId="09686FBC" w:rsidR="00A645C1" w:rsidRPr="00A645C1" w:rsidRDefault="00A645C1" w:rsidP="00A645C1">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A645C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A645C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00A645C1">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/ctes.v11i21.824</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6A8CA43F" w14:textId="4D620889" w:rsidR="00D649C8" w:rsidRPr="00D649C8" w:rsidRDefault="00D649C8" w:rsidP="00D649C8">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D649C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Artículos científicos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12774B0B" w14:textId="103DB59A" w:rsidR="000734D5" w:rsidRPr="00D649C8" w:rsidRDefault="0099476F" w:rsidP="00D649C8">
@@ -231,89 +276,115 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D97FD7" w:rsidRPr="00D649C8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>mathematical</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D97FD7" w:rsidRPr="00D649C8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> competencies in new students entering high school at the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E725AB" w:rsidRPr="00D649C8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D97FD7" w:rsidRPr="00D649C8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Universidad </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00E725AB" w:rsidRPr="00D649C8">
+        <w:t>competencies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D97FD7" w:rsidRPr="00D649C8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Tamaulipeca</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00E725AB" w:rsidRPr="00D649C8">
+        <w:t xml:space="preserve"> in new students entering high school at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D97FD7" w:rsidRPr="00D649C8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Campus Reynosa</w:t>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D97FD7" w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E725AB" w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Universidad Tamaulipeca Campus Reynosa</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22C0A8EA" w14:textId="74A3D5E4" w:rsidR="00B91BB5" w:rsidRPr="00CA5805" w:rsidRDefault="00D649C8" w:rsidP="00D649C8">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
@@ -518,80 +589,68 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="5BBC81B2" w14:textId="77777777" w:rsidR="001D359B" w:rsidRPr="00CA5805" w:rsidRDefault="001D359B" w:rsidP="00D649C8">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52B3F2F7" w14:textId="1CDC89B1" w:rsidR="00680669" w:rsidRPr="00CA5805" w:rsidRDefault="00CA5805" w:rsidP="00D649C8">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CA5805">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Anayancy</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00CA5805">
+        <w:t xml:space="preserve">Anayancy Magaly </w:t>
+      </w:r>
+      <w:r w:rsidR="00680669" w:rsidRPr="00CA5805">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Magaly </w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Cantú Marín </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FFF1DB7" w14:textId="0D4A42E7" w:rsidR="00680669" w:rsidRPr="00CA5805" w:rsidRDefault="00680669" w:rsidP="00D649C8">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA5805">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Universidad Tamaulipeca.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2061011D" w14:textId="0B9F2EAC" w:rsidR="00680669" w:rsidRPr="00D649C8" w:rsidRDefault="00680669" w:rsidP="00D649C8">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
@@ -804,60 +863,60 @@
         </w:rPr>
         <w:t>provocar</w:t>
       </w:r>
       <w:r w:rsidRPr="00D649C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un impacto en el desarrollo académico y emocional de los estudiantes.</w:t>
       </w:r>
       <w:r w:rsidR="00A87231" w:rsidRPr="00D649C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D649C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">El objetivo de esta investigación es identificar las competencias matemáticas con las que los alumnos egresan de la educación secundaria e ingresan al bachillerato, con el fin de proponer estrategias para mejorar su dominio. Se utilizó un enfoque cuantitativo con un diseño transversal descriptivo para evaluar el nivel de competencia matemática de los estudiantes </w:t>
+        <w:t xml:space="preserve">El objetivo de esta investigación es identificar las competencias matemáticas con las que los alumnos egresan de la educación secundaria e ingresan al bachillerato, con el fin de proponer </w:t>
       </w:r>
       <w:r w:rsidRPr="00D649C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>de nuevo ingreso.</w:t>
+        <w:t>estrategias para mejorar su dominio. Se utilizó un enfoque cuantitativo con un diseño transversal descriptivo para evaluar el nivel de competencia matemática de los estudiantes de nuevo ingreso.</w:t>
       </w:r>
       <w:r w:rsidR="00282C89" w:rsidRPr="00D649C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D649C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Los resultados revelan un significativo rezago en la comprensión de los objetivos de aprendizaje relacionados con las competencias matemáticas. </w:t>
       </w:r>
       <w:r w:rsidR="00282C89" w:rsidRPr="00D649C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Por lo que se</w:t>
       </w:r>
@@ -980,67 +1039,57 @@
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D649C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="36EA046D" w14:textId="7374A8E8" w:rsidR="000357B8" w:rsidRPr="00D649C8" w:rsidRDefault="000357B8" w:rsidP="00D649C8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D649C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pandemic</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D649C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D649C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2094,2618 +2143,2571 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D649C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D649C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>areas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D649C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">. During </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>these</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>last</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>years</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>students</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>have</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>faced</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>changes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>between</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>educational</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>models</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>distance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>learning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in-person</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>learning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>which</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>have</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>impact</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>academic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>emotional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>development</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>students</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A87231" w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>objective</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>identify</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mathematical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>competencies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>which</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>students</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>graduate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>secondary</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>education</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>enter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>high</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>school</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>order</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>propose</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>strategies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>improve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mastery</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>quantitative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>approach</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a descriptive </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cross-sectional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>design</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>was</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>used</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>evaluate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>level</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mathematical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>competence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> new </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>students</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>results</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>reveal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>significant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lag</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>understanding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>learning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>objectives</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>related</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mathematical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>competencies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D649C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>During</w:t>
-[...53 lines deleted...]
-        <w:t>years</w:t>
+        <w:t>Therefore</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D649C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D649C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>need</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>implement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>early</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>intervention</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>teaching</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>strategies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>highlighted</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Educational</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>interventions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>should</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aimed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>addressing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>analysis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>areas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>greatest</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>weakness</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>identified</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>each</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>thematic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> axis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>promote</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>greater</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>academic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>success</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>among</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>students</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D649C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D649C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>have</w:t>
-[...89 lines deleted...]
-        <w:t>models</w:t>
+        <w:t>during</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>transition</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>high</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>school</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>level</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E21908" w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61F7678E" w14:textId="732AAFB2" w:rsidR="009E65D1" w:rsidRDefault="00183664">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Keywords</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mathematical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>competencies</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D649C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D649C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>from</w:t>
-[...290 lines deleted...]
-      <w:r w:rsidRPr="00D649C8">
+        <w:t>Teaching</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>strategies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Performance </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>evaluation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D649C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00A87231" w:rsidRPr="00D649C8">
-[...1798 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+    </w:p>
+    <w:p w14:paraId="3F415C60" w14:textId="77777777" w:rsidR="00D649C8" w:rsidRPr="00683EF2" w:rsidRDefault="00D649C8" w:rsidP="00D649C8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00D649C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...109 lines deleted...]
-      </w:pPr>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>Fecha Recepción:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>Junio</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D649C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2023                                   </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D649C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>Fecha Recepción:</w:t>
+        <w:t>Fecha Aceptación:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D649C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D649C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>Junio</w:t>
+        <w:t>Diciembre</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D649C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2023                                   </w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> Diciembre 2023</w:t>
+        <w:t xml:space="preserve"> 2023</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF40A3">
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00ED2585">
         <w:pict w14:anchorId="19647DF8">
           <v:rect id="_x0000_i1026" style="width:446.5pt;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BCAA57F" w14:textId="77777777" w:rsidR="00D649C8" w:rsidRDefault="00D649C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D223322" w14:textId="77777777" w:rsidR="00D649C8" w:rsidRPr="00D649C8" w:rsidRDefault="00D649C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21D3454F" w14:textId="77777777" w:rsidR="00CA5805" w:rsidRPr="00D649C8" w:rsidRDefault="00CA5805" w:rsidP="00CA5805">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34175574" w14:textId="40B2AE3E" w:rsidR="00CE5601" w:rsidRPr="00D649C8" w:rsidRDefault="001E5FAC" w:rsidP="00CA5805">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D649C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Introducción</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6043668B" w14:textId="271128BF" w:rsidR="00CB369C" w:rsidRPr="00D649C8" w:rsidRDefault="000D7C04" w:rsidP="000E063E">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D649C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">La adolescencia representa una etapa crucial en el desarrollo humano, caracterizada por desafíos tanto físicos como psicológicos. Según Craig y </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> (2009), los adolescentes son particularmente sensibles a los acontecimientos de la época en la que viven, como guerras, movimientos religiosos y fluctuaciones económicas, los cuales pueden incidir en su bienestar emocional. En este sentido, se enfatiza que el desarrollo del adolescente no puede entenderse únicamente desde una perspectiva física o psicológica, sino que debe ser considerado en el contexto de sus relaciones interpersonales y su percepción del mundo que le rodea</w:t>
+        <w:t>La adolescencia representa una etapa crucial en el desarrollo humano, caracterizada por desafíos tanto físicos como psicológicos. Según Craig y Baucum (2009), los adolescentes son particularmente sensibles a los acontecimientos de la época en la que viven, como guerras, movimientos religiosos y fluctuaciones económicas, los cuales pueden incidir en su bienestar emocional. En este sentido, se enfatiza que el desarrollo del adolescente no puede entenderse únicamente desde una perspectiva física o psicológica, sino que debe ser considerado en el contexto de sus relaciones interpersonales y su percepción del mundo que le rodea</w:t>
       </w:r>
       <w:r w:rsidR="00CB369C" w:rsidRPr="00D649C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D616791" w14:textId="77777777" w:rsidR="00CB369C" w:rsidRPr="00D649C8" w:rsidRDefault="00CB369C" w:rsidP="00816C3E">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BE8E787" w14:textId="1CA279C4" w:rsidR="0099476F" w:rsidRPr="00D649C8" w:rsidRDefault="0099476F" w:rsidP="000E063E">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
@@ -6000,69 +6002,51 @@
         </w:rPr>
         <w:t>es pensar de forma autónoma</w:t>
       </w:r>
       <w:r w:rsidR="00C65FE4" w:rsidRPr="00D649C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00D361DE" w:rsidRPr="00D649C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">crítica y reflexivamente. </w:t>
       </w:r>
       <w:r w:rsidR="00B05E40" w:rsidRPr="00D649C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Dentro de este orden de ideas, expresa (</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, 2001) </w:t>
+        <w:t xml:space="preserve">Dentro de este orden de ideas, expresa (Gaulin, 2001) </w:t>
       </w:r>
       <w:r w:rsidR="00960C78" w:rsidRPr="00D649C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Los problemas comprenden a todas aquellas situaciones para cuya resolución es necesario poner en funcionamiento la reflexión, la búsqueda de información, el razonamiento y el uso de estrategias</w:t>
       </w:r>
       <w:r w:rsidR="00B05E40" w:rsidRPr="00D649C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00960C78" w:rsidRPr="00D649C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Visto de </w:t>
       </w:r>
@@ -7268,51 +7252,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D36FFD4" wp14:editId="1C25889F">
             <wp:extent cx="4465435" cy="2524125"/>
             <wp:effectExtent l="19050" t="19050" r="11430" b="9525"/>
             <wp:docPr id="2053076200" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8">
+                    <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4475376" cy="2529744"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
@@ -7694,51 +7678,51 @@
       <w:r w:rsidRPr="00D649C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1DD8980F" wp14:editId="5354CDEC">
             <wp:extent cx="4368800" cy="2313018"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2003900909" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9">
+                    <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4375385" cy="2316505"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -7779,105 +7763,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60B7D136" w14:textId="43B9ECB6" w:rsidR="00A115C9" w:rsidRPr="00D649C8" w:rsidRDefault="00902822" w:rsidP="00902822">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D649C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Diversos autores han consensuado que resolver problemas implica realizar actividades de alto nivel cognitivo, dado que se caracteriza por la búsqueda de estrategias de resolución y el fomento del desarrollo de pensamiento matemático (</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> &amp; </w:t>
+        <w:t xml:space="preserve">Diversos autores han consensuado que resolver problemas implica realizar actividades de alto nivel cognitivo, dado que se caracteriza por la búsqueda de estrategias de resolución y el fomento del desarrollo de pensamiento matemático (Lesh &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D649C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Zawojewski</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D649C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, 2007; Lester &amp; </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, 2003). </w:t>
+        <w:t xml:space="preserve">, 2007; Lester &amp; Kehle, 2003). </w:t>
       </w:r>
       <w:r w:rsidR="002F3C38" w:rsidRPr="00D649C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>En el eje temático de f</w:t>
       </w:r>
       <w:r w:rsidR="00A115C9" w:rsidRPr="00D649C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">orma, </w:t>
       </w:r>
       <w:r w:rsidR="002F3C38" w:rsidRPr="00D649C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>espacio y medida</w:t>
       </w:r>
@@ -8233,51 +8181,51 @@
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88F6498A-2B52-593F-7FE0-22057F1A1DC9}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="Imagen 3">
                       <a:extLst>
                         <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                           <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88F6498A-2B52-593F-7FE0-22057F1A1DC9}"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10"/>
+                    <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3707414" cy="2207884"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
@@ -8674,51 +8622,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="32CB9C68" wp14:editId="4034BE2E">
             <wp:extent cx="4158567" cy="2466975"/>
             <wp:effectExtent l="19050" t="19050" r="13970" b="9525"/>
             <wp:docPr id="286829156" name="Imagen 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 5"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11">
+                    <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4171886" cy="2474876"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
@@ -9429,50 +9377,51 @@
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="111145805"/>
             <w:bibliography/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1996372631"/>
                 <w:bibliography/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:p w14:paraId="7D0A7C28" w14:textId="77777777" w:rsidR="00944851" w:rsidRPr="00D649C8" w:rsidRDefault="00944851" w:rsidP="00944851">
                   <w:pPr>
                     <w:pStyle w:val="Bibliografa"/>
                     <w:ind w:left="720" w:hanging="720"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:noProof/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="es-ES"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00D649C8">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin"/>
                   </w:r>
                   <w:r w:rsidRPr="00D649C8">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="24"/>
@@ -10271,104 +10220,104 @@
                     </w:rPr>
                     <w:t>, VIII Coloquio Internacional. "As Amazonias As Africas e As Africas na Pan-Amazonia", 2.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="7F207B3B" w14:textId="77777777" w:rsidR="00944851" w:rsidRPr="00D649C8" w:rsidRDefault="00944851" w:rsidP="00944851">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00D649C8">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
-            <w:p w14:paraId="2ED50A96" w14:textId="130A8F49" w:rsidR="00C666D2" w:rsidRPr="00CA5805" w:rsidRDefault="00000000" w:rsidP="00944851">
+            <w:p w14:paraId="2ED50A96" w14:textId="130A8F49" w:rsidR="00C666D2" w:rsidRPr="00CA5805" w:rsidRDefault="00ED2585" w:rsidP="00944851">
               <w:pPr>
                 <w:pStyle w:val="Bibliografa"/>
                 <w:spacing w:line="360" w:lineRule="auto"/>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sectPr w:rsidR="00C666D2" w:rsidRPr="00CA5805" w:rsidSect="00D649C8">
-      <w:headerReference w:type="default" r:id="rId12"/>
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1701" w:bottom="568" w:left="1701" w:header="142" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="055E2DD5" w14:textId="77777777" w:rsidR="00A46B00" w:rsidRDefault="00A46B00" w:rsidP="008F5954">
+    <w:p w14:paraId="68272D27" w14:textId="77777777" w:rsidR="00ED2585" w:rsidRDefault="00ED2585" w:rsidP="008F5954">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68B418BD" w14:textId="77777777" w:rsidR="00A46B00" w:rsidRDefault="00A46B00" w:rsidP="008F5954">
+    <w:p w14:paraId="022744E3" w14:textId="77777777" w:rsidR="00ED2585" w:rsidRDefault="00ED2585" w:rsidP="008F5954">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -10378,115 +10327,131 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="231714A0" w14:textId="17BBA208" w:rsidR="001D7A17" w:rsidRDefault="00D649C8" w:rsidP="00D649C8">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="001C0031">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">Vol. 11, Núm. 21                  </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="001C0031">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:t>Enero</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="001C0031">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
-      <w:t xml:space="preserve"> – Junio 2024                          CTES</w:t>
+      <w:t xml:space="preserve"> – </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="001C0031">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+      </w:rPr>
+      <w:t>Junio</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="001C0031">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2024                          CTES</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="477EF127" w14:textId="77777777" w:rsidR="001D7A17" w:rsidRDefault="001D7A17">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3CE7E443" w14:textId="77777777" w:rsidR="00A46B00" w:rsidRDefault="00A46B00" w:rsidP="008F5954">
+    <w:p w14:paraId="27564FD7" w14:textId="77777777" w:rsidR="00ED2585" w:rsidRDefault="00ED2585" w:rsidP="008F5954">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="769A714C" w14:textId="77777777" w:rsidR="00A46B00" w:rsidRDefault="00A46B00" w:rsidP="008F5954">
+    <w:p w14:paraId="333C56FB" w14:textId="77777777" w:rsidR="00ED2585" w:rsidRDefault="00ED2585" w:rsidP="008F5954">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="009E34C4" w14:textId="7463479F" w:rsidR="00D649C8" w:rsidRDefault="00D649C8" w:rsidP="00D649C8">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="006A1F3B">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1FBFA7A8" wp14:editId="168FAC7A">
           <wp:extent cx="4845050" cy="704850"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="729425277" name="Imagen 729425277" descr="Interfaz de usuario gráfica, Texto&#10;&#10;Descripción generada automáticamente"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Imagen 4" descr="Interfaz de usuario gráfica, Texto&#10;&#10;Descripción generada automáticamente"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
@@ -10506,73 +10471,73 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="4845050" cy="704850"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1047" type="#_x0000_t75" style="width:14.5pt;height:14.5pt" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:14.4pt;height:14.4pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="mso74C0"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14621D3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C8EA4388"/>
     <w:lvl w:ilvl="0" w:tplc="080A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -11069,51 +11034,51 @@
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1873033055">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1332101651">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1413310396">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1954247190">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="83114917">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -11517,50 +11482,51 @@
     <w:rsid w:val="009F1AF8"/>
     <w:rsid w:val="009F2728"/>
     <w:rsid w:val="009F3E59"/>
     <w:rsid w:val="009F41C5"/>
     <w:rsid w:val="009F5269"/>
     <w:rsid w:val="00A02369"/>
     <w:rsid w:val="00A04FB0"/>
     <w:rsid w:val="00A0721A"/>
     <w:rsid w:val="00A11574"/>
     <w:rsid w:val="00A115C9"/>
     <w:rsid w:val="00A13D60"/>
     <w:rsid w:val="00A158EC"/>
     <w:rsid w:val="00A15B4A"/>
     <w:rsid w:val="00A17A6A"/>
     <w:rsid w:val="00A2295D"/>
     <w:rsid w:val="00A231F6"/>
     <w:rsid w:val="00A26F4E"/>
     <w:rsid w:val="00A35268"/>
     <w:rsid w:val="00A42FD0"/>
     <w:rsid w:val="00A46B00"/>
     <w:rsid w:val="00A52F21"/>
     <w:rsid w:val="00A53853"/>
     <w:rsid w:val="00A61BDC"/>
     <w:rsid w:val="00A62EF5"/>
     <w:rsid w:val="00A6443C"/>
+    <w:rsid w:val="00A645C1"/>
     <w:rsid w:val="00A66352"/>
     <w:rsid w:val="00A823E6"/>
     <w:rsid w:val="00A832FE"/>
     <w:rsid w:val="00A84601"/>
     <w:rsid w:val="00A85406"/>
     <w:rsid w:val="00A87231"/>
     <w:rsid w:val="00A95D99"/>
     <w:rsid w:val="00AA07A9"/>
     <w:rsid w:val="00AA1578"/>
     <w:rsid w:val="00AB151D"/>
     <w:rsid w:val="00AB395F"/>
     <w:rsid w:val="00AC2062"/>
     <w:rsid w:val="00AD2711"/>
     <w:rsid w:val="00AD2762"/>
     <w:rsid w:val="00AE0740"/>
     <w:rsid w:val="00AE0891"/>
     <w:rsid w:val="00AE6B2F"/>
     <w:rsid w:val="00AE7611"/>
     <w:rsid w:val="00B04FFA"/>
     <w:rsid w:val="00B05E40"/>
     <w:rsid w:val="00B21160"/>
     <w:rsid w:val="00B21696"/>
     <w:rsid w:val="00B22319"/>
     <w:rsid w:val="00B26CF8"/>
     <w:rsid w:val="00B30356"/>
@@ -11690,79 +11656,81 @@
     <w:rsid w:val="00DA6B75"/>
     <w:rsid w:val="00DB1A8C"/>
     <w:rsid w:val="00DC048B"/>
     <w:rsid w:val="00DC202C"/>
     <w:rsid w:val="00DC2A33"/>
     <w:rsid w:val="00DC3A94"/>
     <w:rsid w:val="00DC48F3"/>
     <w:rsid w:val="00DD090D"/>
     <w:rsid w:val="00DD28DD"/>
     <w:rsid w:val="00DD5A4A"/>
     <w:rsid w:val="00DD6847"/>
     <w:rsid w:val="00DE452A"/>
     <w:rsid w:val="00DF1406"/>
     <w:rsid w:val="00E006C7"/>
     <w:rsid w:val="00E04745"/>
     <w:rsid w:val="00E155E6"/>
     <w:rsid w:val="00E168C9"/>
     <w:rsid w:val="00E16D2C"/>
     <w:rsid w:val="00E17C23"/>
     <w:rsid w:val="00E202FC"/>
     <w:rsid w:val="00E20774"/>
     <w:rsid w:val="00E217E7"/>
     <w:rsid w:val="00E21908"/>
     <w:rsid w:val="00E2719E"/>
     <w:rsid w:val="00E37792"/>
+    <w:rsid w:val="00E41DAB"/>
     <w:rsid w:val="00E445F6"/>
     <w:rsid w:val="00E52495"/>
     <w:rsid w:val="00E56505"/>
     <w:rsid w:val="00E639F0"/>
     <w:rsid w:val="00E63F04"/>
     <w:rsid w:val="00E659DF"/>
     <w:rsid w:val="00E66040"/>
     <w:rsid w:val="00E7032B"/>
     <w:rsid w:val="00E71D16"/>
     <w:rsid w:val="00E725AB"/>
     <w:rsid w:val="00E75CB3"/>
     <w:rsid w:val="00E82469"/>
     <w:rsid w:val="00E832AF"/>
     <w:rsid w:val="00E843D2"/>
     <w:rsid w:val="00E90D8D"/>
     <w:rsid w:val="00E90FDF"/>
     <w:rsid w:val="00E928E2"/>
     <w:rsid w:val="00E92C95"/>
     <w:rsid w:val="00E977DB"/>
     <w:rsid w:val="00EA23EA"/>
     <w:rsid w:val="00EA41D9"/>
     <w:rsid w:val="00EA619F"/>
     <w:rsid w:val="00EB673C"/>
     <w:rsid w:val="00EC401F"/>
     <w:rsid w:val="00EC40C6"/>
     <w:rsid w:val="00EC41EF"/>
     <w:rsid w:val="00EC4F44"/>
     <w:rsid w:val="00EC754E"/>
     <w:rsid w:val="00EC785D"/>
+    <w:rsid w:val="00ED2585"/>
     <w:rsid w:val="00ED3DA7"/>
     <w:rsid w:val="00ED4F4A"/>
     <w:rsid w:val="00ED7E18"/>
     <w:rsid w:val="00EE52DA"/>
     <w:rsid w:val="00EE66CB"/>
     <w:rsid w:val="00EF027F"/>
     <w:rsid w:val="00F006EE"/>
     <w:rsid w:val="00F029D7"/>
     <w:rsid w:val="00F15F7F"/>
     <w:rsid w:val="00F20C6B"/>
     <w:rsid w:val="00F218C0"/>
     <w:rsid w:val="00F22DAD"/>
     <w:rsid w:val="00F245B8"/>
     <w:rsid w:val="00F24AA4"/>
     <w:rsid w:val="00F26B1F"/>
     <w:rsid w:val="00F32B1A"/>
     <w:rsid w:val="00F464F0"/>
     <w:rsid w:val="00F51DBE"/>
     <w:rsid w:val="00F526E9"/>
     <w:rsid w:val="00F61F2C"/>
     <w:rsid w:val="00F636E6"/>
     <w:rsid w:val="00F63B2B"/>
     <w:rsid w:val="00F643FB"/>
     <w:rsid w:val="00F803E8"/>
     <w:rsid w:val="00F81035"/>
@@ -11797,51 +11765,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7999B22C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7D706BF4-4F8E-4369-BC46-5FEF7D9E23AE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-MX" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12243,51 +12211,50 @@
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo2Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002925F7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sinespaciado">
     <w:name w:val="No Spacing"/>
@@ -12782,51 +12749,51 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00A66352"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D54B40"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-MX"/>
@@ -12840,55 +12807,67 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065099E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
     <w:name w:val="Texto de globo Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textodeglobo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0065099E"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A645C1"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="158739746">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="327833878">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -13488,51 +13467,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2146001019">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/ctes.v11i21.824" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -14445,70 +14424,70 @@
           <b:Person>
             <b:Last>Kehle</b:Last>
             <b:First>P E</b:First>
           </b:Person>
         </b:NameList>
       </b:Author>
     </b:Author>
     <b:RefOrder>22</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2CD061C5-2AD2-4361-86AF-FC6DB78EDEAB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>18</Pages>
-  <Words>5305</Words>
-  <Characters>29181</Characters>
+  <Words>5321</Words>
+  <Characters>29267</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>243</Lines>
-  <Paragraphs>68</Paragraphs>
+  <Paragraphs>69</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>34418</CharactersWithSpaces>
+  <CharactersWithSpaces>34519</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>dulce martinez</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>