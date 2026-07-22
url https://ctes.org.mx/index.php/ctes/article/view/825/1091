--- v0 (2025-10-13)
+++ v1 (2026-07-22)
@@ -4,146 +4,146 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6581FD0F" w14:textId="45554306" w:rsidR="00D510E7" w:rsidRPr="00D510E7" w:rsidRDefault="00D510E7" w:rsidP="00D510E7">
+    <w:p w14:paraId="5BF9C2FD" w14:textId="6335499C" w:rsidR="004F2107" w:rsidRPr="004F2107" w:rsidRDefault="004F2107" w:rsidP="004F2107">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F2107">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F2107">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="004F2107">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/ctes.v11i21.825</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6581FD0F" w14:textId="564CD0F9" w:rsidR="00D510E7" w:rsidRPr="00D510E7" w:rsidRDefault="00D510E7" w:rsidP="00D510E7">
       <w:pPr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Artículos científicos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="282FCAFC" w14:textId="2E71F99E" w:rsidR="00713628" w:rsidRPr="00D510E7" w:rsidRDefault="00713628" w:rsidP="00D510E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Las </w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Las Soft Skills </w:t>
       </w:r>
       <w:r w:rsidR="0012018E" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
       <w:r w:rsidR="00856C2C" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> estudiantes </w:t>
       </w:r>
       <w:r w:rsidR="00157FC3" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -190,353 +190,115 @@
         <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009223FF" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Soft</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="009223FF" w:rsidRPr="00D510E7">
+        <w:t>Soft Skills in students of the Autonomous University</w:t>
+      </w:r>
+      <w:r w:rsidR="004C6F4D" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> of Nayarit</w:t>
+      </w:r>
       <w:r w:rsidR="009223FF" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Skills</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="009223FF" w:rsidRPr="00D510E7">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BC4DE66" w14:textId="1BE4D953" w:rsidR="009223FF" w:rsidRPr="00D510E7" w:rsidRDefault="009223FF" w:rsidP="00D510E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="009223FF" w:rsidRPr="00D510E7">
+      </w:pPr>
+      <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>students</w:t>
-[...238 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Perspectives, Challenges and Opportunities</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7F2A417B" w14:textId="45BAB0A3" w:rsidR="00BD76BA" w:rsidRPr="006414E5" w:rsidRDefault="00BD76BA" w:rsidP="00D510E7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="840"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006414E5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="24"/>
@@ -550,104 +312,104 @@
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="840"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:kern w:val="36"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006414E5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:kern w:val="36"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Universidad Autónoma de Nayarit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B03134C" w14:textId="77777777" w:rsidR="00A041D9" w:rsidRPr="00D510E7" w:rsidRDefault="00000000" w:rsidP="00D510E7">
+    <w:p w14:paraId="7B03134C" w14:textId="77777777" w:rsidR="00A041D9" w:rsidRPr="00D510E7" w:rsidRDefault="00BD76BA" w:rsidP="00D510E7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="840"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="36"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="00BD76BA" w:rsidRPr="00D510E7">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00D510E7">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:color w:val="FF0000"/>
             <w:kern w:val="36"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>msalcedo@uan.edu.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="79D78D20" w14:textId="5DD2DE29" w:rsidR="00A041D9" w:rsidRPr="006414E5" w:rsidRDefault="00000000" w:rsidP="00D510E7">
+    <w:p w14:paraId="79D78D20" w14:textId="5DD2DE29" w:rsidR="00A041D9" w:rsidRPr="006414E5" w:rsidRDefault="00A041D9" w:rsidP="00D510E7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="840"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:kern w:val="36"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="00A041D9" w:rsidRPr="006414E5">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="006414E5">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0003-2660-8404</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="05EF6C84" w14:textId="4D22B6AE" w:rsidR="00BD76BA" w:rsidRPr="006414E5" w:rsidRDefault="00BD76BA" w:rsidP="00D510E7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="840"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:kern w:val="36"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -689,101 +451,101 @@
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="840"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:kern w:val="36"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006414E5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:kern w:val="36"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Universidad Autónoma de Nayarit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21A6C5B0" w14:textId="622AA6A9" w:rsidR="00A041D9" w:rsidRPr="00D510E7" w:rsidRDefault="00000000" w:rsidP="00D510E7">
+    <w:p w14:paraId="21A6C5B0" w14:textId="622AA6A9" w:rsidR="00A041D9" w:rsidRPr="00D510E7" w:rsidRDefault="00F17DC2" w:rsidP="00D510E7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="840"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="36"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="00F17DC2" w:rsidRPr="00D510E7">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00D510E7">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:color w:val="FF0000"/>
             <w:kern w:val="36"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>soniatapia@uan.edu.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="06B1B70A" w14:textId="667495E1" w:rsidR="00A041D9" w:rsidRPr="006414E5" w:rsidRDefault="00000000" w:rsidP="00D510E7">
+    <w:p w14:paraId="06B1B70A" w14:textId="667495E1" w:rsidR="00A041D9" w:rsidRPr="006414E5" w:rsidRDefault="00A041D9" w:rsidP="00D510E7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="840"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:kern w:val="36"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="00A041D9" w:rsidRPr="006414E5">
+      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="006414E5">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0002-1900-4779</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7D2588E8" w14:textId="5EABB5F0" w:rsidR="00BD76BA" w:rsidRPr="006414E5" w:rsidRDefault="00BD76BA" w:rsidP="00D510E7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="840"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:kern w:val="36"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -825,70 +587,70 @@
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="840"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:kern w:val="36"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006414E5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:kern w:val="36"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Universidad Autónoma de Nayarit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B036316" w14:textId="6F32D54A" w:rsidR="00DA5929" w:rsidRPr="00D510E7" w:rsidRDefault="00000000" w:rsidP="00D510E7">
+    <w:p w14:paraId="7B036316" w14:textId="6F32D54A" w:rsidR="00DA5929" w:rsidRPr="00D510E7" w:rsidRDefault="00675552" w:rsidP="00D510E7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="840"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="36"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00675552" w:rsidRPr="00D510E7">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00D510E7">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:color w:val="FF0000"/>
             <w:kern w:val="36"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>solivares@uan.edu.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="662E99FC" w14:textId="40505AB4" w:rsidR="00DA5929" w:rsidRPr="006414E5" w:rsidRDefault="00DA5929" w:rsidP="00D510E7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="840"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:kern w:val="36"/>
           <w:sz w:val="24"/>
@@ -927,150 +689,124 @@
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="840"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006414E5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mtro. </w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> Antonio González Reyes</w:t>
+        <w:t>Mtro. Janoé Antonio González Reyes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F85D675" w14:textId="3DD1AACE" w:rsidR="00BD76BA" w:rsidRPr="006414E5" w:rsidRDefault="00BD76BA" w:rsidP="00D510E7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="840"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:kern w:val="36"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006414E5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:kern w:val="36"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Universidad Autónoma de Nayarit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EF25DE3" w14:textId="56D55901" w:rsidR="00A041D9" w:rsidRPr="00D510E7" w:rsidRDefault="00000000" w:rsidP="00D510E7">
+    <w:p w14:paraId="5EF25DE3" w14:textId="56D55901" w:rsidR="00A041D9" w:rsidRPr="00D510E7" w:rsidRDefault="00DA5929" w:rsidP="00D510E7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="840"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:color w:val="FF0000"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="00DA5929" w:rsidRPr="00D510E7">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00D510E7">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:color w:val="FF0000"/>
             <w:kern w:val="36"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>janoe.g@uan.edu.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="699D9088" w14:textId="4CFFE52E" w:rsidR="00A041D9" w:rsidRPr="006414E5" w:rsidRDefault="00000000" w:rsidP="00D510E7">
+    <w:p w14:paraId="699D9088" w14:textId="4CFFE52E" w:rsidR="00A041D9" w:rsidRPr="006414E5" w:rsidRDefault="00F17DC2" w:rsidP="00D510E7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="840"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="00F17DC2" w:rsidRPr="006414E5">
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="006414E5">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>http://orcid.org/0000-0002-2504-8436</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="179CF6D3" w14:textId="00492269" w:rsidR="00F17DC2" w:rsidRPr="006414E5" w:rsidRDefault="00F17DC2" w:rsidP="00D510E7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="840"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
@@ -1080,75 +816,51 @@
     <w:p w14:paraId="10B9BD09" w14:textId="1FD072CE" w:rsidR="00F17DC2" w:rsidRPr="006414E5" w:rsidRDefault="00F17DC2" w:rsidP="00D510E7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="840"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006414E5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mtro. Fernando </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> Rosales</w:t>
+        <w:t>Mtro. Fernando Oregel Rosales</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EF4502D" w14:textId="2737B7DE" w:rsidR="00F17DC2" w:rsidRPr="006414E5" w:rsidRDefault="00F17DC2" w:rsidP="00D510E7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="840"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006414E5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Universidad Autónoma de Nayarit</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F958D80" w14:textId="4C0A28EF" w:rsidR="00F17DC2" w:rsidRPr="00D510E7" w:rsidRDefault="00F17DC2" w:rsidP="00D510E7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
@@ -1279,631 +991,518 @@
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="840"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Resumen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B4AD9B5" w14:textId="5E5C0678" w:rsidR="00713628" w:rsidRPr="00D510E7" w:rsidRDefault="00713628" w:rsidP="00D510E7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="839"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">En el contexto actual de la educación superior, las </w:t>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00D510E7">
+        <w:t xml:space="preserve">En el contexto actual de la educación superior, las soft skills o habilidades blandas </w:t>
+      </w:r>
+      <w:r w:rsidR="00A779FE" w:rsidRPr="00D510E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>resultan fundamentales para el éxito profesional y personal de los estudiantes</w:t>
+      </w:r>
+      <w:r w:rsidR="005112D5" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> o habilidades blandas </w:t>
+      <w:r w:rsidR="00AE16AA" w:rsidRPr="00D510E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>próximos a enfrentarse al mundo laboral.</w:t>
       </w:r>
       <w:r w:rsidR="00A779FE" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>resultan fundamentales para el éxito profesional y personal de los estudiantes</w:t>
+        <w:t xml:space="preserve"> Este documento de investigación identifica el nivel de competencias</w:t>
       </w:r>
       <w:r w:rsidR="005112D5" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:t xml:space="preserve"> y habilidades</w:t>
+      </w:r>
+      <w:r w:rsidR="00A779FE" w:rsidRPr="00D510E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con que cuentan los alumnos de diversas licenciaturas de la Universidad Autónoma de Nayarit (UAN),</w:t>
+      </w:r>
+      <w:r w:rsidR="005112D5" w:rsidRPr="00D510E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> así como su percepción en el manejo de las mismas</w:t>
+      </w:r>
+      <w:r w:rsidR="00A779FE" w:rsidRPr="00D510E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE16AA" w:rsidRPr="00D510E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Se</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D510E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00A779FE" w:rsidRPr="00D510E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>investigan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D510E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> los desafíos y oportunidades </w:t>
+      </w:r>
+      <w:r w:rsidR="00A779FE" w:rsidRPr="00D510E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>relacionadas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D510E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con </w:t>
+      </w:r>
       <w:r w:rsidR="00AE16AA" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>próximos a enfrentarse al mundo laboral.</w:t>
+        <w:t>el manejo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D510E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> efectiv</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE16AA" w:rsidRPr="00D510E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D510E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE16AA" w:rsidRPr="00D510E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de estas habilidades </w:t>
+      </w:r>
+      <w:r w:rsidR="005112D5" w:rsidRPr="00D510E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en su formación académica, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA5929" w:rsidRPr="00D510E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>y la</w:t>
+      </w:r>
+      <w:r w:rsidR="005112D5" w:rsidRPr="00D510E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> importancia</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA5929" w:rsidRPr="00D510E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de</w:t>
+      </w:r>
+      <w:r w:rsidR="005112D5" w:rsidRPr="00D510E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> su </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE16AA" w:rsidRPr="00D510E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">integración </w:t>
+      </w:r>
+      <w:r w:rsidR="005112D5" w:rsidRPr="00D510E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>en los mapas</w:t>
       </w:r>
       <w:r w:rsidR="00A779FE" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Este documento de investigación identifica el nivel de competencias</w:t>
+        <w:t xml:space="preserve"> curricula</w:t>
       </w:r>
       <w:r w:rsidR="005112D5" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> y habilidades</w:t>
+        <w:t>res</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D510E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00A779FE" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> con que cuentan los alumnos de diversas licenciaturas de la Universidad Autónoma de Nayarit (UAN),</w:t>
+        <w:t>Se desarrolló una metodología de tipo descriptiva de corte mixto, donde se usó una encuesta</w:t>
       </w:r>
       <w:r w:rsidR="005112D5" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> así como su percepción en el manejo de las mismas</w:t>
+        <w:t xml:space="preserve"> aplicada por </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE16AA" w:rsidRPr="00D510E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="005112D5" w:rsidRPr="00D510E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>oogle forms,</w:t>
       </w:r>
       <w:r w:rsidR="00A779FE" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...9 lines deleted...]
-        <w:t>Se</w:t>
+        <w:t xml:space="preserve"> como instrumento de recogida de datos a una población de 1</w:t>
+      </w:r>
+      <w:r w:rsidR="0059446F" w:rsidRPr="00D510E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>65</w:t>
+      </w:r>
+      <w:r w:rsidR="00A779FE" w:rsidRPr="00D510E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> estudiantes, y se aplicó una entrevista semiestructurada a 2</w:t>
+      </w:r>
+      <w:r w:rsidR="0059446F" w:rsidRPr="00D510E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00A779FE" w:rsidRPr="00D510E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jóvenes. Con base en los resultados </w:t>
+      </w:r>
+      <w:r w:rsidR="005112D5" w:rsidRPr="00D510E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">obtenidos, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A779FE" w:rsidRPr="00D510E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>se proponen recomendaciones para</w:t>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A779FE" w:rsidRPr="00D510E7">
-[...88 lines deleted...]
-      </w:r>
       <w:r w:rsidR="005112D5" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">en su formación académica, </w:t>
-[...252 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">el </w:t>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">desarrollo </w:t>
       </w:r>
       <w:r w:rsidR="005F64C7" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">de </w:t>
-[...34 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>de soft skills</w:t>
+      </w:r>
       <w:r w:rsidR="005112D5" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>con el objetivo de prepararlos de manera integral para los desafíos del mundo laboral y social contemporáneo</w:t>
       </w:r>
       <w:r w:rsidR="005112D5" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
@@ -2034,3217 +1633,467 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B09C020" w14:textId="2C4EA44B" w:rsidR="00BD76BA" w:rsidRPr="00D510E7" w:rsidRDefault="00BD76BA" w:rsidP="00D510E7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="840"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="260D8265" w14:textId="04AC3607" w:rsidR="00BD76BA" w:rsidRPr="00D510E7" w:rsidRDefault="00AE16AA" w:rsidP="00D510E7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="840"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">In </w:t>
-[...45 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">In the current contexto </w:t>
+      </w:r>
       <w:r w:rsidR="005F64C7" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>f</w:t>
-[...263 lines deleted...]
-        <w:t>t</w:t>
+        <w:t>f higher education, soft skills are essential for the profesional and personal success of students about t</w:t>
       </w:r>
       <w:r w:rsidR="005F64C7" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...217 lines deleted...]
-        <w:t>leve</w:t>
+      <w:r w:rsidRPr="00D510E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fase the world of work. This research document identifies the leve</w:t>
       </w:r>
       <w:r w:rsidR="005F64C7" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...41 lines deleted...]
-        <w:t>competenci</w:t>
+      <w:r w:rsidRPr="00D510E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of competenci</w:t>
       </w:r>
       <w:r w:rsidR="005F64C7" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...648 lines deleted...]
-        <w:t xml:space="preserve"> training</w:t>
+        <w:t>s and skills that students from various degrees at the Autonomous University of Nayarit (UAN) have, as well as their perception in their management. The challenges and opportunities related to the effective management of these skills in their academic training</w:t>
       </w:r>
       <w:r w:rsidR="005F64C7" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">, and </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">, and the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D510E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>importance</w:t>
+      </w:r>
       <w:r w:rsidR="005F64C7" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>the</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> of their integration in curricular maps, are investigated</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D510E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>. A mixed descriptive methodology was developed, where a survey applied by Google forms was used as a data collection instrument for a population of 1</w:t>
+      </w:r>
+      <w:r w:rsidR="0059446F" w:rsidRPr="00D510E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>65</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D510E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> students, and a semi-structured interview was applied to 2</w:t>
+      </w:r>
+      <w:r w:rsidR="0059446F" w:rsidRPr="00D510E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D510E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> young people. Base</w:t>
+      </w:r>
       <w:r w:rsidR="005F64C7" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D510E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the results obtained, recommendations are proposed for the development</w:t>
+      </w:r>
+      <w:r w:rsidR="0041298B" w:rsidRPr="00D510E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of soft skills with the aim of comprehensively preparing them for the challenges of the contemporary work and social world that allow them to consolidate their life </w:t>
+      </w:r>
       <w:r w:rsidR="005F64C7" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...876 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>p</w:t>
+      </w:r>
       <w:r w:rsidR="0041298B" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...581 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>roject.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70775189" w14:textId="0190D52C" w:rsidR="00BD76BA" w:rsidRPr="00D510E7" w:rsidRDefault="00BD76BA" w:rsidP="00D510E7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="840"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Key</w:t>
       </w:r>
       <w:r w:rsidR="003A7FF6" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>ords</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D510E7">
+        <w:t>ords:</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE16AA" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>:</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AE16AA" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...138 lines deleted...]
-        <w:t>.</w:t>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Soft skills, Higher education, Academic curriculum.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BF5DEAB" w14:textId="226C41D4" w:rsidR="00BD76BA" w:rsidRDefault="00BD76BA" w:rsidP="00D510E7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="840"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0240BDD3" w14:textId="77777777" w:rsidR="00D510E7" w:rsidRPr="00683EF2" w:rsidRDefault="00D510E7" w:rsidP="00D510E7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="40"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Fecha Recepción:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 2023                                   </w:t>
+        <w:t xml:space="preserve"> Junio 2023                                   </w:t>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Fecha Aceptación:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> Diciembre 2023</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF40A3">
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00000000">
         <w:pict w14:anchorId="2AEDDCEA">
           <v:rect id="_x0000_i1025" style="width:446.5pt;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="61F2B221" w14:textId="12953ED2" w:rsidR="00713628" w:rsidRPr="00D510E7" w:rsidRDefault="00713628" w:rsidP="00D510E7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="840"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Introducción</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B6944C1" w14:textId="04373A1C" w:rsidR="002D69C1" w:rsidRPr="00D510E7" w:rsidRDefault="009300B9" w:rsidP="00D510E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -5892,155 +2741,122 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="18F43564" w14:textId="42B37B29" w:rsidR="005D21A8" w:rsidRPr="00D510E7" w:rsidRDefault="00437AB6" w:rsidP="00D510E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Por consiguiente, se deduce que las </w:t>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00D510E7">
+        <w:t xml:space="preserve">Por consiguiente, se deduce que las Soft Skills, son competencias socioemocionales y de comunicación que complementan las habilidades técnicas y </w:t>
+      </w:r>
+      <w:r w:rsidR="000271BD" w:rsidRPr="00D510E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>cognitivas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D510E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de los estudiantes. Conforme el entorno laboral y social evoluciona hacia una interconexión y diversidad</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB3A14" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...50 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>mayor, este tipo de habilidades se vuelven imprescindibles para el éxito profesional y personal.</w:t>
       </w:r>
       <w:r w:rsidR="00EB1936" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> P</w:t>
       </w:r>
       <w:r w:rsidR="005D21A8" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>ermiten interrelacionarnos con otros, así como hacer frente a diferentes situaciones reaccionando de manera adecuada</w:t>
+        <w:t xml:space="preserve">ermiten interrelacionarnos con otros, así como hacer frente a </w:t>
+      </w:r>
+      <w:r w:rsidR="005D21A8" w:rsidRPr="00D510E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>diferentes situaciones reaccionando de manera adecuada</w:t>
       </w:r>
       <w:r w:rsidR="00EB1936" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, facilitan un desempeño</w:t>
       </w:r>
       <w:r w:rsidR="005D21A8" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> exitos</w:t>
       </w:r>
       <w:r w:rsidR="00EB1936" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
@@ -6056,175 +2872,98 @@
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> en las tareas emprendidas, </w:t>
       </w:r>
       <w:r w:rsidR="00EB1936" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">en sí, proporcionan un </w:t>
       </w:r>
       <w:r w:rsidR="005D21A8" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">conjunto de habilidades que tiene que ver con </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">el saber ser, habilidades que permiten </w:t>
+        <w:t xml:space="preserve">conjunto de habilidades que tiene que ver con el saber ser, habilidades que permiten </w:t>
       </w:r>
       <w:r w:rsidR="000271BD" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>relacionarse</w:t>
       </w:r>
       <w:r w:rsidR="005D21A8" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> adecuadamente con los demás, con el entorno y con nosotros mismos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74997B15" w14:textId="73118C6B" w:rsidR="009939BA" w:rsidRPr="00D510E7" w:rsidRDefault="009939BA" w:rsidP="00D510E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk165452447"/>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Marcel M. Robles, investigadora de la Universidad de East </w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Marcel M. Robles, investigadora de la Universidad de East Kentuchy, en Estados Unidos, a la cual se le atribuye un artículo con bastante repercusión en el ámbito ya que puso de manifiesto las 10 soft skills </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">más relevantes tras encuestar a 57 directivos pidiendo que calificaran el nivel de importancia para establecer un orden de dichas habilidades. </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0D0D0D"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="-162013391"/>
           <w:citation/>
         </w:sdtPr>
         <w:sdtContent>
@@ -6280,101 +3019,61 @@
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FE46D7" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> en una de sus aportaciones define </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk165452522"/>
       <w:r w:rsidR="00FE46D7" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">literalmente las </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FE46D7" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>soft</w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">soft skills </w:t>
       </w:r>
       <w:r w:rsidR="00FE46D7" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>como la suma de habilidades interpersonales (con relación a las personas) y atributos personales (con relación a la profesión).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="220089F7" w14:textId="77777777" w:rsidR="00E46973" w:rsidRPr="00D510E7" w:rsidRDefault="00FE46D7" w:rsidP="00D510E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -6463,101 +3162,61 @@
     <w:p w14:paraId="293AD341" w14:textId="5F963F20" w:rsidR="00FE46D7" w:rsidRPr="00D510E7" w:rsidRDefault="00FE46D7" w:rsidP="00D510E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">En ese sentido, Robles, M. menciona que las </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>soft</w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">soft skills </w:t>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">son habilidades intangibles específicas a los rasgos del carácter de un individuo al igual que su comportamiento y actitud que acaban determinando los puntos fuertes de un líder, facilitador, mediador y negociador. Además, </w:t>
       </w:r>
       <w:r w:rsidR="00BB6BF7" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">la aplicación de estas habilidades no se limita a la propia profesión. Las habilidades blandas están en continuo desarrollo a través de la aplicación práctica en el transcurso de la vida </w:t>
       </w:r>
       <w:r w:rsidR="004C21D4" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
@@ -6581,101 +3240,61 @@
     <w:p w14:paraId="7C0CB4E3" w14:textId="5E2F1236" w:rsidR="00BB6BF7" w:rsidRPr="00D510E7" w:rsidRDefault="00BB6BF7" w:rsidP="00D510E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Como contrapartida, se hace mención del concepto de habilidades duras o </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>hard</w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">hard skills </w:t>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">estas son capacidades técnicas aprendidas que se adquieren y mejoran a través de la práctica, la repetición y la educación. Las habilidades duras son importantes porque aumentan la productividad y la eficiencia de los empleados, lo que contribuye en su satisfacción. Estas son aprendidas en las escuelas, en los libros o a través de prácticas empresariales. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F15CEB1" w14:textId="52A70DFB" w:rsidR="00E46973" w:rsidRPr="00D510E7" w:rsidRDefault="00BB6BF7" w:rsidP="00D510E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -6759,82 +3378,72 @@
     <w:p w14:paraId="67773531" w14:textId="46540282" w:rsidR="00FE4C78" w:rsidRPr="00D510E7" w:rsidRDefault="00FE4C78" w:rsidP="00D510E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Pensamiento Crítico y Análisis. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Capacidad de discrepar y formular propuestas complejas en torno a un problema, con la finalidad de converger en una mejor solución.</w:t>
       </w:r>
       <w:r w:rsidR="00457254" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ser </w:t>
-[...10 lines deleted...]
-        <w:t>capaz de descomponer un problema o situación en varias partes para analizar las mejores opciones en su resolución.</w:t>
+        <w:t xml:space="preserve"> Ser capaz de descomponer un problema o situación en varias partes para analizar las mejores opciones en su resolución.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03209C3A" w14:textId="06AE4AC6" w:rsidR="005D21A8" w:rsidRPr="00D510E7" w:rsidRDefault="005D21A8" w:rsidP="00D510E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7284,50 +3893,51 @@
     <w:p w14:paraId="733E77B6" w14:textId="6E357347" w:rsidR="008418D4" w:rsidRPr="00D510E7" w:rsidRDefault="008418D4" w:rsidP="00D510E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Habilidades de comunicación.</w:t>
       </w:r>
       <w:r w:rsidR="00973D7C" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00973D7C" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Es la capacidad para elaborar, enviar y recibir información, opiniones, ideas y actitudes orientadas hacia objetivos personales y organizacionales. </w:t>
       </w:r>
       <w:sdt>
@@ -7400,51 +4010,50 @@
     <w:p w14:paraId="0C6D3790" w14:textId="13944B74" w:rsidR="008418D4" w:rsidRPr="00D510E7" w:rsidRDefault="008418D4" w:rsidP="00D510E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Competitividad laboral.</w:t>
       </w:r>
       <w:r w:rsidR="00973D7C" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00973D7C" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Se consideran los mecanismos reales para cumplir con las actividades organizadas en la institución y lograr un resultado eficiente y productivo que conlleve el crecimiento de la organización. </w:t>
       </w:r>
     </w:p>
@@ -7583,358 +4192,130 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>En sí, l</w:t>
       </w:r>
       <w:r w:rsidR="00713628" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">as </w:t>
-[...87 lines deleted...]
-        <w:t xml:space="preserve"> se incluyen la inteligencia emocional, la capacidad de adaptación, la empatía, la creatividad y la capacidad de trabajar bajo presión. Estas habilidades son fundamentales para el desarrollo de relaciones interpersonales saludables, la toma de decisiones éticas y la gestión eficaz del tiempo y los recursos.</w:t>
+        <w:t>as soft skills comprenden una amplia gama de competencias que abarcan desde la comunicación efectiva y el trabajo en equipo hasta la resolución de problemas y el liderazgo. Entre los tipos más comunes de soft skills se incluyen la inteligencia emocional, la capacidad de adaptación, la empatía, la creatividad y la capacidad de trabajar bajo presión. Estas habilidades son fundamentales para el desarrollo de relaciones interpersonales saludables, la toma de decisiones éticas y la gestión eficaz del tiempo y los recursos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="388B622C" w14:textId="2018E141" w:rsidR="004C21D4" w:rsidRPr="00D510E7" w:rsidRDefault="00713628" w:rsidP="00D510E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Importancia de las </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D510E7">
+        <w:t>Importancia de las Soft Skills en</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2ED8" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Soft</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> el contexto de la</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...48 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Educación Superior</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B532022" w14:textId="3D7D7A1A" w:rsidR="007C4B2C" w:rsidRPr="00D510E7" w:rsidRDefault="00713628" w:rsidP="00D510E7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">En el contexto universitario, las </w:t>
-[...87 lines deleted...]
-        <w:t xml:space="preserve"> facilitan la adaptación a entornos cambiantes, fomentan la colaboración y el trabajo en equipo, y promueven el liderazgo y la innovación.</w:t>
+        <w:t>En el contexto universitario, las soft skills desempeñan un papel crucial en la formación integral de los estudiantes. Además de adquirir conocimientos técnicos y académicos, los estudiantes deben desarrollar habilidades que les permitan enfrentar los desafíos del mundo laboral y social de manera efectiva. Las soft skills facilitan la adaptación a entornos cambiantes, fomentan la colaboración y el trabajo en equipo, y promueven el liderazgo y la innovación.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="766C4317" w14:textId="483F350C" w:rsidR="007C4B2C" w:rsidRPr="00D510E7" w:rsidRDefault="007C4B2C" w:rsidP="00D510E7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
@@ -7992,51 +4373,62 @@
               <w:szCs w:val="24"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:rPr>
             <w:t>(Cadillo-Leiva, 2021)</w:t>
           </w:r>
           <w:r w:rsidRPr="00D510E7">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="0D0D0D"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">. La falta de capacidades como autoestima, autoconcepto, empatía, iniciativa, interacción, creatividad e independencia conlleva al aislamiento y desintegración del individuo en la sociedad, situación que impacta de manera directa a su salud física, mental y propósitos de vida; por lo que se está frente a una apología de los problemas sociales que atañen diferentes contextos </w:t>
+        <w:t xml:space="preserve">. La falta de capacidades como autoestima, autoconcepto, empatía, iniciativa, interacción, creatividad e independencia conlleva al aislamiento y desintegración del individuo en la sociedad, situación que impacta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D510E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">de manera directa a su salud física, mental y propósitos de vida; por lo que se está frente a una apología de los problemas sociales que atañen diferentes contextos </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0D0D0D"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="382371079"/>
           <w:citation/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00D510E7">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="0D0D0D"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00D510E7">
@@ -8100,51 +4492,50 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45545225" w14:textId="03103508" w:rsidR="007C4B2C" w:rsidRPr="00D510E7" w:rsidRDefault="007C4B2C" w:rsidP="00D510E7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Las </w:t>
       </w:r>
       <w:r w:rsidR="00B1378C" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">nstituciones de </w:t>
       </w:r>
       <w:r w:rsidR="00B1378C" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -8642,93 +5033,103 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2A1E0F96" w14:textId="08849C88" w:rsidR="00B31D81" w:rsidRPr="00D510E7" w:rsidRDefault="007C4B2C" w:rsidP="00D510E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>La educación es un proceso gradual mediante el cual se transmite un conjunto de conocimientos, valores, costumbres, comportamientos, actitudes y formas de actuar que el ser humano debe adquirir y emplear a lo largo de toda su vida, además diversas formas de ver el mundo que nos rodea; todo ello para poder desenvolvernos de manera activa y participativa en sociedad. Todos los elementos anteriores son transmitidos por la influencia que el ser humano recibe del ambiente social, durante toda su existencia. El individuo recibe estas influencias, las asimila de acuerdo con sus inclinaciones y predisposiciones y enriquece o modifica su comportamiento y valores dentro de sus propios principios personales; estos valores pueden durar toda la vida o sólo un cierto periodo de tiempo.</w:t>
+        <w:t xml:space="preserve">La educación es un proceso gradual mediante el cual se transmite un conjunto de conocimientos, valores, costumbres, comportamientos, actitudes y formas de actuar que el ser humano debe adquirir y emplear a lo largo de toda su vida, además diversas formas de ver el mundo que nos rodea; todo ello para poder desenvolvernos de manera activa y participativa en sociedad. Todos los elementos anteriores son transmitidos por la influencia que el ser humano recibe del ambiente social, durante toda su existencia. El individuo recibe estas influencias, las asimila de acuerdo con sus inclinaciones y predisposiciones y enriquece o modifica su comportamiento y valores </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D510E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>dentro de sus propios principios personales; estos valores pueden durar toda la vida o sólo un cierto periodo de tiempo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79D4F915" w14:textId="77777777" w:rsidR="00D510E7" w:rsidRDefault="00D510E7" w:rsidP="00D510E7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BD4C24C" w14:textId="66E4FD44" w:rsidR="00434E49" w:rsidRPr="00D510E7" w:rsidRDefault="00713628" w:rsidP="00D510E7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>La demanda de habilidades blandas por parte de los empleadores ha aumentado significativamente en las últimas décadas. Numerosos estudios han demostrado que las habilidades blandas son tan importantes, si no más, que las habilidades técnicas en el éxito laboral a largo plazo. Por lo tanto, es crucial que las instituciones educativas proporcionen oportunidades para que los estudiantes desarrollen estas habilidades durante su tiempo en la universidad.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22AE9D16" w14:textId="00625933" w:rsidR="00434E49" w:rsidRPr="00D510E7" w:rsidRDefault="003A6361" w:rsidP="00D510E7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -8792,187 +5193,77 @@
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Desafíos del Desarrollo de las </w:t>
-[...66 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Desafíos del Desarrollo de las Soft Skills en la Currícula</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1BE10632" w14:textId="6BCA734A" w:rsidR="00434E49" w:rsidRPr="00D510E7" w:rsidRDefault="00DF6401" w:rsidP="00D510E7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Integrar el desarrollo de </w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> en el currículo académico presenta desafíos y oportunidades para las instituciones de educación superior. Es fundamental diseñar estrategias pedagógicas y actividades extracurriculares que fomenten el desarrollo de estas habilidades de manera sistemática y coherente. Esto puede incluir proyectos de servicio comunitario, prácticas profesionales, programas de mentoría y actividades de aprendizaje experiencial.</w:t>
+        <w:t>Integrar el desarrollo de soft skills en el currículo académico presenta desafíos y oportunidades para las instituciones de educación superior. Es fundamental diseñar estrategias pedagógicas y actividades extracurriculares que fomenten el desarrollo de estas habilidades de manera sistemática y coherente. Esto puede incluir proyectos de servicio comunitario, prácticas profesionales, programas de mentoría y actividades de aprendizaje experiencial.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29AC3F2C" w14:textId="42EDCDB8" w:rsidR="00FE16DE" w:rsidRPr="00D510E7" w:rsidRDefault="00DF6401" w:rsidP="00D510E7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
@@ -9040,77 +5331,87 @@
               <w:szCs w:val="24"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00815D97" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> ha ratificado la insuficiencia de aprendizaje entre los estudiantes. Las estadísticas revelan que, de cada 100 niños, sólo entre 5 y 6 poseen la capacidad de resolver problemas matemáticos y demostrar habilidades de comprensión lectora. Además, apenas el 37.4% de los estudiantes de secundaria de entre 17 y 18 años que terminan sus estudios alcanzan un nivel superior. Esto indica la dificultad de los graduados para tomar decisiones y resolver</w:t>
       </w:r>
       <w:r w:rsidR="00545150" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> problemas debido a su falta de compromiso, apatía e inseguridades. Estos retos exigen que las instituciones educativas amplíen sus horizontes y doten a los estudiantes de las competencias necesarias para hacer frente a las exigencias del mundo actual y futuro.</w:t>
+        <w:t xml:space="preserve"> problemas debido a su falta de compromiso, apatía e inseguridades. Estos retos exigen que las instituciones educativas amplíen sus </w:t>
+      </w:r>
+      <w:r w:rsidR="00545150" w:rsidRPr="00D510E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>horizontes y doten a los estudiantes de las competencias necesarias para hacer frente a las exigencias del mundo actual y futuro.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="032409C3" w14:textId="7A03812F" w:rsidR="00FE16DE" w:rsidRPr="00D510E7" w:rsidRDefault="00FE16DE" w:rsidP="00D510E7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">La Encuesta Nacional de Inserción Laboral de los Egresados de la Educación Media Superior aplicada por el INEGI (2020) para identificar entre otras cosas el nivel de dominio de las habilidades blandas, dentro de las que se incluye el trabajo en equipo, actitud de servicio, capacidad de negociación y solución de conflictos, toma de decisiones y tolerancia a la </w:t>
       </w:r>
       <w:r w:rsidR="006D5D9D" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>frustración</w:t>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, se encontró que dichas competencias no han sido desarrolladas en un alto porcentaje por parte de la población de 18 a 20 años en México entre los años 2016 a 2019. De acuerdo con la percepción de los egresados, no se ha llegado a un dominio de 50% de ninguna de las habilidades blandas. La capacidad de negociación es la más desarrollada; y se requieren fortalecer la tolerancia a la frustración y la actitud de servicio, como se muestra en la Figura</w:t>
       </w:r>
       <w:r w:rsidR="00704571" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -9200,51 +5501,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="36B40D03" wp14:editId="6D1F2C1E">
             <wp:extent cx="4474935" cy="2333625"/>
             <wp:effectExtent l="0" t="0" r="1905" b="0"/>
             <wp:docPr id="1" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId15"/>
+                    <a:blip r:embed="rId16"/>
                     <a:srcRect l="19857" t="20653" r="19439" b="23042"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4498754" cy="2346047"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
@@ -9369,62 +5670,62 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="56A7A170" w14:textId="05770E4C" w:rsidR="00DF6401" w:rsidRPr="00D510E7" w:rsidRDefault="00545150" w:rsidP="00D510E7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">En la enseñanza superior, los estudiantes deben asimilar plenamente los conocimientos cognitivos en diversos campos profesionales y aplicar el pensamiento crítico, la reflexión y la capacidad de resolución de problemas para superar retos complejos. Esto requiere el desarrollo de la inteligencia emocional, la proactividad, la adaptabilidad y la resiliencia, así como la capacidad de trabajar en colaboración y eficazmente con los demás. Aprender a aprender y convivir son aspectos críticos de este proceso y están estrechamente relacionados con el desarrollo de habilidades blandas esenciales para el éxito en entornos académicos y profesionales. Al cultivar estas habilidades, los estudiantes pueden convertirse </w:t>
+        <w:t xml:space="preserve">En la enseñanza superior, los estudiantes deben asimilar plenamente los conocimientos cognitivos en diversos campos profesionales y aplicar el pensamiento crítico, la reflexión y la capacidad de resolución de problemas para superar retos complejos. Esto requiere el desarrollo de la inteligencia emocional, la proactividad, la adaptabilidad y la resiliencia, así como la capacidad de trabajar en colaboración y eficazmente con los demás. Aprender a aprender y convivir son aspectos críticos de este proceso y están estrechamente </w:t>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">en alumnos activos y comprometidos, equipados para prosperar en un panorama educativo en rápida evolución y sobresalir en sus futuras carreras. </w:t>
+        <w:t xml:space="preserve">relacionados con el desarrollo de habilidades blandas esenciales para el éxito en entornos académicos y profesionales. Al cultivar estas habilidades, los estudiantes pueden convertirse en alumnos activos y comprometidos, equipados para prosperar en un panorama educativo en rápida evolución y sobresalir en sus futuras carreras. </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0D0D0D"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="1562444610"/>
           <w:citation/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00D510E7">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="0D0D0D"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00D510E7">
@@ -9916,62 +6217,52 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7D887896" w14:textId="76DEB83F" w:rsidR="006D5D9D" w:rsidRPr="00D510E7" w:rsidRDefault="007B6825" w:rsidP="00D510E7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Incorporar la regulación emocional y el desarrollo de aplicaciones en los planes de estudio y los programas de aprendizaje es crucial para mejorar la calidad de la enseñanza y el desarrollo integral de los estudiantes. Esto se debe a que estas competencias repercuten </w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>positivamente en el proceso cognitivo, personal y profesional, así como en las relaciones interpersonales. Por lo tanto, los docentes deben enseñar habilidades enfocadas a la gestión de las emociones para que los alumnos sean capaces de manejar diversas situaciones de forma constructiva. Integrar las habilidades blandas en el los diseños curriculares y capacitar a los docentes en el manejo de diversas estrategias, permite garantizar resultados óptimos.</w:t>
+        <w:t>Incorporar la regulación emocional y el desarrollo de aplicaciones en los planes de estudio y los programas de aprendizaje es crucial para mejorar la calidad de la enseñanza y el desarrollo integral de los estudiantes. Esto se debe a que estas competencias repercuten positivamente en el proceso cognitivo, personal y profesional, así como en las relaciones interpersonales. Por lo tanto, los docentes deben enseñar habilidades enfocadas a la gestión de las emociones para que los alumnos sean capaces de manejar diversas situaciones de forma constructiva. Integrar las habilidades blandas en el los diseños curriculares y capacitar a los docentes en el manejo de diversas estrategias, permite garantizar resultados óptimos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1118E7AA" w14:textId="2B15263C" w:rsidR="004E2ED8" w:rsidRPr="00D510E7" w:rsidRDefault="004E2ED8" w:rsidP="00D510E7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
@@ -10245,88 +6536,88 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="754BB6EE" w14:textId="2E55BAB0" w:rsidR="00EB3A14" w:rsidRPr="00D510E7" w:rsidRDefault="001E7EE1" w:rsidP="00D510E7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Asimismo, se recomienda el Aprendizaje Basado en Problemas (ABP) como una estrategia que ha ido evolucionando y que a medida que avanza integra mayores elementos para impulsar un aprendizaje que provenga de la vida real del alumno y se emplee para resolver problemas de su contexto, es decir, basado en experiencias previas.</w:t>
+        <w:t xml:space="preserve">Asimismo, se recomienda el Aprendizaje Basado en Problemas (ABP) como una estrategia que ha ido evolucionando y que a medida que avanza integra mayores elementos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D510E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>para impulsar un aprendizaje que provenga de la vida real del alumno y se emplee para resolver problemas de su contexto, es decir, basado en experiencias previas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79031FFD" w14:textId="3B4A54C1" w:rsidR="00EB3A14" w:rsidRPr="00D510E7" w:rsidRDefault="001E7EE1" w:rsidP="00D510E7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">En esas experiencias los alumnos son los protagonistas de su proceso formativo, lo cual favorece el desarrollo de las habilidades para el siglo actual: el pensamiento crítico, la </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">creatividad, la colaboración, el uso de las TIC, la autonomía y la reflexión sobre sus propios aprendizajes. </w:t>
+        <w:t xml:space="preserve">En esas experiencias los alumnos son los protagonistas de su proceso formativo, lo cual favorece el desarrollo de las habilidades para el siglo actual: el pensamiento crítico, la creatividad, la colaboración, el uso de las TIC, la autonomía y la reflexión sobre sus propios aprendizajes. </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0D0D0D"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="-1510213183"/>
           <w:citation/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00D510E7">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="0D0D0D"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00D510E7">
@@ -10640,95 +6931,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="124F9D0A" w14:textId="4A07F43C" w:rsidR="004E76F0" w:rsidRPr="00D510E7" w:rsidRDefault="004E76F0" w:rsidP="00D510E7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">A pesar del reconocimiento en cuanto a la importancia de la integración de las </w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> en el ámbito universitario, la mayoría de las mallas curriculares no integran de manera suficiente actividades que permitan que los próximos profesionistas cuent</w:t>
+        <w:t>A pesar del reconocimiento en cuanto a la importancia de la integración de las soft skills en el ámbito universitario, la mayoría de las mallas curriculares no integran de manera suficiente actividades que permitan que los próximos profesionistas cuent</w:t>
       </w:r>
       <w:r w:rsidR="000B1597" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">n con esas </w:t>
       </w:r>
       <w:r w:rsidR="000B1597" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
@@ -10770,172 +7017,118 @@
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Por ello, con esta investigación se busca conocer la percepción de la planta estudiantil en algunos aspectos que determinan sus competencias y habilidades</w:t>
       </w:r>
       <w:r w:rsidR="00A76127" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> para</w:t>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> en próximos estudios diagnosticar la necesidad de brindar capacitación a la comunidad docente sobre la implementación de diversas estrategias en la enseñanza de </w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> y la evaluación de las mismas de manera objetiva. Esto permitirá contar con estrategias innovadoras en el proceso enseñanza aprendizaje, aprovechando las tecnologías emergentes y las diversas colaboraciones interdisciplinares.</w:t>
+        <w:t xml:space="preserve"> en próximos estudios diagnosticar la necesidad de brindar capacitación a la comunidad docente sobre la implementación de diversas estrategias en la enseñanza de soft skills y la evaluación de las mismas de manera objetiva. Esto permitirá contar con estrategias innovadoras en el proceso enseñanza aprendizaje, aprovechando las tecnologías emergentes y las diversas colaboraciones interdisciplinares.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F27B3CC" w14:textId="7A685627" w:rsidR="004E76F0" w:rsidRPr="00D510E7" w:rsidRDefault="004E76F0" w:rsidP="00D510E7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Sin lugar a dudas, la integración efectiva de </w:t>
       </w:r>
       <w:r w:rsidR="004B2FF9" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>esta habilidad</w:t>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> en los diversos programas educativos es y continuará siendo un desafío </w:t>
       </w:r>
       <w:r w:rsidR="004B2FF9" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>que,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> con la integración e involucramiento de las diversas instancias, directivos, docentes, estudiantes, se verán reflejados resultados exitosos </w:t>
-[...10 lines deleted...]
-        <w:t>que pueden ser demostrados con diversos estudios de seguimiento con empleadores, egresados y alumnos.</w:t>
+        <w:t xml:space="preserve"> con la integración e involucramiento de las diversas instancias, directivos, docentes, estudiantes, se verán reflejados resultados exitosos que pueden ser demostrados con diversos estudios de seguimiento con empleadores, egresados y alumnos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FBE1F11" w14:textId="77777777" w:rsidR="0098155C" w:rsidRPr="00D510E7" w:rsidRDefault="0098155C" w:rsidP="00D510E7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CA19A87" w14:textId="5433C785" w:rsidR="00B31D81" w:rsidRPr="00D510E7" w:rsidRDefault="004E76F0" w:rsidP="00D510E7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="840"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
@@ -11301,73 +7494,51 @@
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Para la consulta de fuentes bibliográficas</w:t>
       </w:r>
       <w:r w:rsidR="0098155C" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> sobre investigaciones ya realizadas en este ámbito,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> se utilizó el buscador de Google </w:t>
-[...21 lines deleted...]
-        <w:t>, Scielo, Redalyc,</w:t>
+        <w:t xml:space="preserve"> se utilizó el buscador de Google Scholar, Scielo, Redalyc,</w:t>
       </w:r>
       <w:r w:rsidR="0098155C" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0059446F" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">así como </w:t>
       </w:r>
       <w:r w:rsidR="0098155C" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
@@ -11389,73 +7560,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Para contar con información relevante de los sujetos de estudio, se aplicó un cuestionario </w:t>
       </w:r>
       <w:r w:rsidR="005A692B" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">a través de Google </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">a través de Google Forms, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>conformado por</w:t>
       </w:r>
       <w:r w:rsidR="005A692B" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> tres secciones: (1) aspectos generales (2) La Institución y las habilidades blandas, </w:t>
       </w:r>
       <w:r w:rsidR="00733B60" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
@@ -11719,102 +7868,92 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="57050A58" w14:textId="6969DDEF" w:rsidR="003422A0" w:rsidRPr="00D510E7" w:rsidRDefault="003422A0" w:rsidP="00D510E7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Asimismo, se recopiló información a través de la comunicación interpersonal por medio de una entrevista semiestructurad</w:t>
       </w:r>
       <w:r w:rsidR="0098155C" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> aplicada de forma presencial a 2</w:t>
       </w:r>
       <w:r w:rsidR="00147101" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> estudiantes de las diversas carreras mencionadas. Estas se realizaron en función de la disponibilidad de los </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">informantes. En cuanto a la recogida de la información, consistió con la grabación de audio de las mismas, con la debida autorización de los participantes. </w:t>
+        <w:t xml:space="preserve"> estudiantes de las diversas carreras mencionadas. Estas se realizaron en función de la disponibilidad de los informantes. En cuanto a la recogida de la información, consistió con la grabación de audio de las mismas, con la debida autorización de los participantes. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6741FE3B" w14:textId="4ADAC47B" w:rsidR="001955EE" w:rsidRPr="00D510E7" w:rsidRDefault="001955EE" w:rsidP="00D510E7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
@@ -11963,73 +8102,51 @@
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> virtual </w:t>
       </w:r>
       <w:r w:rsidR="0098155C" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>se les hizo llegar el enlace para</w:t>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> su participación en el cuestionario a través de Google </w:t>
-[...21 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> su participación en el cuestionario a través de Google Forms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72AA9625" w14:textId="3C2A149A" w:rsidR="00733B60" w:rsidRPr="00D510E7" w:rsidRDefault="00733B60" w:rsidP="00D510E7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
@@ -12244,68 +8361,68 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="48AAA646" w14:textId="4D69B284" w:rsidR="004B2FF9" w:rsidRPr="00D510E7" w:rsidRDefault="00147101" w:rsidP="00D510E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6AF258C1" wp14:editId="60415369">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6AF258C1" wp14:editId="0E55E2CE">
             <wp:extent cx="4429125" cy="2008838"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2" name="Imagen 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16" cstate="print">
+                    <a:blip r:embed="rId17" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4451727" cy="2019089"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -12380,93 +8497,82 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="71429860" w14:textId="09522212" w:rsidR="00147101" w:rsidRPr="00D510E7" w:rsidRDefault="008624A9" w:rsidP="00D510E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Se muestra que un poco </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> del 50% manifiesta que no han tenido la oportunidad ya sea por su institución educativa o por haber buscado de manera independiente, el desenvolverse y llevar a cabo prácticas profesionales. </w:t>
+        <w:t xml:space="preserve">Se muestra que un poco mas del 50% manifiesta que no han tenido la oportunidad ya sea por su institución educativa o por haber buscado de manera independiente, el desenvolverse y llevar a cabo prácticas profesionales. </w:t>
       </w:r>
       <w:r w:rsidR="00147101" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Indudablemente, e</w:t>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">stas experiencias son un beneficio invaluable que complementan la educación teórica recibida en el aula ya que contribuyen al crecimiento y éxito de los jóvenes universitarios. </w:t>
+        <w:t xml:space="preserve">stas experiencias son un beneficio invaluable que complementan la educación teórica recibida en el aula ya </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D510E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">que contribuyen al crecimiento y éxito de los jóvenes universitarios. </w:t>
       </w:r>
       <w:r w:rsidR="007801D8" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Por ello, es un área de oportunidad que debe fortalecerse con prontitud.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01E4FFEC" w14:textId="77777777" w:rsidR="00D510E7" w:rsidRDefault="00D510E7" w:rsidP="00D510E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -12493,51 +8599,50 @@
     </w:p>
     <w:p w14:paraId="6AF01978" w14:textId="493AC465" w:rsidR="004C5C44" w:rsidRPr="00D510E7" w:rsidRDefault="004C5C44" w:rsidP="00D510E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Figura 3.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Programas de intercambio para los estudiantes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E84BAB4" w14:textId="35737767" w:rsidR="00831339" w:rsidRPr="00D510E7" w:rsidRDefault="00147101" w:rsidP="00D510E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
@@ -12547,51 +8652,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D95FB26" wp14:editId="011EE8F5">
             <wp:extent cx="4714875" cy="1983918"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="3" name="Imagen 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17" cstate="print">
+                    <a:blip r:embed="rId18" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4721935" cy="1986889"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -12696,73 +8801,51 @@
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> capacidades que </w:t>
       </w:r>
       <w:r w:rsidR="00147101" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">como el desenvolverse de manera independiente, el </w:t>
-[...21 lines deleted...]
-        <w:t>, administrados</w:t>
+        <w:t>como el desenvolverse de manera independiente, el ser organizados, administrados</w:t>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00147101" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>manejar sus emociones</w:t>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
@@ -12924,51 +9007,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="22F14B76" wp14:editId="5C4E1D90">
             <wp:extent cx="5566691" cy="2828925"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="7" name="Imagen 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18" cstate="print">
+                    <a:blip r:embed="rId19" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5577226" cy="2834279"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -12978,50 +9061,51 @@
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="77409E56" w14:textId="30B0DFDE" w:rsidR="003A7FF6" w:rsidRPr="00D510E7" w:rsidRDefault="003A7FF6" w:rsidP="00D510E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Fuente: elaboración propia</w:t>
       </w:r>
       <w:r w:rsidR="00147101" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Abril 2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C9E17C2" w14:textId="77777777" w:rsidR="008926EC" w:rsidRPr="00D510E7" w:rsidRDefault="007801D8" w:rsidP="00D510E7">
       <w:pPr>
@@ -13123,62 +9207,51 @@
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">% </w:t>
       </w:r>
       <w:r w:rsidR="00147101" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(57 personas), </w:t>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">con una participación en actividades deportivas. El fomentar la </w:t>
-[...10 lines deleted...]
-        <w:t>participación en este tipo de actividades permiten mejorar la comunicación con nuestros estudiantes</w:t>
+        <w:t>con una participación en actividades deportivas. El fomentar la participación en este tipo de actividades permiten mejorar la comunicación con nuestros estudiantes</w:t>
       </w:r>
       <w:r w:rsidR="00A93D90" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, les facilita la comunicación, el respeto de opiniones de los demás, así como el manejo de trabajos colaborativos. </w:t>
       </w:r>
       <w:r w:rsidR="00147101" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00A93D90" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
@@ -13285,139 +9358,95 @@
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Capacitación a estudiantes en materia de </w:t>
-[...43 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> Capacitación a estudiantes en materia de Soft Skills.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67404D83" w14:textId="607552E9" w:rsidR="00A76127" w:rsidRPr="00D510E7" w:rsidRDefault="008926EC" w:rsidP="00D510E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3FF20EED" wp14:editId="08FB10E9">
             <wp:extent cx="5123608" cy="2323712"/>
             <wp:effectExtent l="0" t="0" r="1270" b="635"/>
             <wp:docPr id="11" name="Imagen 11"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 5"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19" cstate="print">
+                    <a:blip r:embed="rId20" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5134537" cy="2328669"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -13691,174 +9720,129 @@
     </w:p>
     <w:p w14:paraId="410A0A42" w14:textId="191F0A83" w:rsidR="004C5C44" w:rsidRPr="00D510E7" w:rsidRDefault="004C5C44" w:rsidP="00D510E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Figura </w:t>
       </w:r>
       <w:r w:rsidR="00A93D90" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Certificados por cursos en materia de </w:t>
-[...43 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Certificados por cursos en materia de Soft Skills.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E2D2580" w14:textId="174DD24D" w:rsidR="008926EC" w:rsidRPr="00D510E7" w:rsidRDefault="008926EC" w:rsidP="00D510E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="061BA202" wp14:editId="25B096E7">
             <wp:extent cx="4981575" cy="2259296"/>
             <wp:effectExtent l="0" t="0" r="0" b="8255"/>
             <wp:docPr id="12" name="Imagen 12"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 7"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20" cstate="print">
+                    <a:blip r:embed="rId21" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4987387" cy="2261932"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -14155,51 +10139,51 @@
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="366F9F50" wp14:editId="08126626">
             <wp:simplePos x="1200150" y="2390775"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1195705</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="5376487" cy="2438400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="14" name="Imagen 14"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 9"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21" cstate="print">
+                    <a:blip r:embed="rId22" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5376487" cy="2438400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -14244,156 +10228,102 @@
         <w:t>Fuente: elaboración propia. Abril 2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5439FE11" w14:textId="62DCC6D4" w:rsidR="00FF3F0F" w:rsidRPr="00D510E7" w:rsidRDefault="00FF3F0F" w:rsidP="00D510E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>El 8</w:t>
       </w:r>
       <w:r w:rsidR="008926EC" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">% de los jóvenes participantes como sujetos de estudio de esta investigación consideran que como egresados no cuentan con las suficientes </w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> que demanda el tejido empresarial actual. Para ello, es necesario que </w:t>
+        <w:t xml:space="preserve">% de los jóvenes participantes como sujetos de estudio de esta investigación consideran que como egresados no cuentan con las suficientes soft skills que demanda el tejido empresarial actual. Para ello, es necesario que </w:t>
       </w:r>
       <w:r w:rsidR="008926EC" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">los directivos de </w:t>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">las instituciones </w:t>
       </w:r>
       <w:r w:rsidR="008926EC" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">mantengan una actualización constante de los contenidos de las unidades de aprendizaje de </w:t>
-[...10 lines deleted...]
-        <w:t>los mapas curriculares, así como una comunicación permanente</w:t>
+        <w:t>mantengan una actualización constante de los contenidos de las unidades de aprendizaje de los mapas curriculares, así como una comunicación permanente</w:t>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> con empleadores </w:t>
       </w:r>
       <w:r w:rsidR="008926EC" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>para generar</w:t>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
@@ -14515,73 +10445,51 @@
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>adecuada sería</w:t>
       </w:r>
       <w:r w:rsidR="00840885" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> la generación del Aprendizaje Basado en Proyectos (ABP) los cuales implican creatividad, empeño, innovación y responsabilidad de los involucrados</w:t>
       </w:r>
       <w:r w:rsidR="00F97C31" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> o también conocidos </w:t>
-[...21 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> o también conocidos stakeholders.</w:t>
       </w:r>
       <w:r w:rsidR="00840885" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> -alumnos, docentes, empleadores-</w:t>
       </w:r>
       <w:r w:rsidR="002E4494" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="057B20C8" w14:textId="15EBBADE" w:rsidR="006122E5" w:rsidRPr="00D510E7" w:rsidRDefault="004B2FF9" w:rsidP="00D510E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
@@ -14734,51 +10642,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="594E2210" wp14:editId="65640E5C">
             <wp:extent cx="5305425" cy="2522390"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="17" name="Imagen 17"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 11"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22" cstate="print">
+                    <a:blip r:embed="rId23" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5311519" cy="2525287"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -14856,73 +10764,51 @@
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>La inteligencia emocional</w:t>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> es esencial para generar relaciones positivas y efectivas con los demás, fomentar un clima laboral saludabl</w:t>
       </w:r>
       <w:r w:rsidR="006122E5" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">e, mejorar la comunicación, aumentar el compromiso para un alto rendimiento y mayor productividad en el ámbito profesional. Ante esta </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">e, mejorar la comunicación, aumentar el compromiso para un alto rendimiento y mayor productividad en el ámbito profesional. Ante esta cuestionante, </w:t>
       </w:r>
       <w:r w:rsidR="00840885" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>82</w:t>
       </w:r>
       <w:r w:rsidR="006122E5" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> estudiantes de 1</w:t>
       </w:r>
       <w:r w:rsidR="00840885" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
@@ -15055,50 +10941,51 @@
         <w:t>, y el resto se sienten con carencia en esta habilidad.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B660857" w14:textId="4400BEAE" w:rsidR="00A76127" w:rsidRPr="00D510E7" w:rsidRDefault="006122E5" w:rsidP="00D510E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>El pensamiento crítico</w:t>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> se considera una habilidad blanda ya que se relaciona con la capacidad de discrepar y formular propuestas más consistentes y complejas en torno a una problemática existente, con el fin de encontrar la mejor solución. Ante esto, </w:t>
       </w:r>
       <w:r w:rsidR="00840885" w:rsidRPr="00D510E7">
@@ -15157,62 +11044,51 @@
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>de ellos (</w:t>
       </w:r>
       <w:r w:rsidR="00840885" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>21</w:t>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">.8%) creen que tienen un alto </w:t>
-[...10 lines deleted...]
-        <w:t>dominio de análisis y pensamiento crítico</w:t>
+        <w:t>.8%) creen que tienen un alto dominio de análisis y pensamiento crítico</w:t>
       </w:r>
       <w:r w:rsidR="00840885" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, el resto, 28 (16.9%) personas se consideran carentes de esta habilidad blanda.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ED5EED9" w14:textId="449ACC41" w:rsidR="002E4494" w:rsidRPr="00D510E7" w:rsidRDefault="002E4494" w:rsidP="00D510E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -15475,51 +11351,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7829805D" wp14:editId="76C0CD40">
             <wp:extent cx="5269007" cy="2505075"/>
             <wp:effectExtent l="0" t="0" r="8255" b="0"/>
             <wp:docPr id="18" name="Imagen 18"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 13"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23" cstate="print">
+                    <a:blip r:embed="rId24" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5276708" cy="2508736"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -15740,77 +11616,77 @@
         <w:t xml:space="preserve"> en las empresas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E95462C" w14:textId="20749F85" w:rsidR="0054482D" w:rsidRPr="00D510E7" w:rsidRDefault="0054482D" w:rsidP="00D510E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>Mientras que las habilidades duras (conocimiento y experiencia) son fundamentales para conseguir un espacio en el campo laboral, las habilidades blandas pueden ser determinantes para el fracaso o éxito de la carrera profesional.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F1C9998" w14:textId="2FD93F77" w:rsidR="0054482D" w:rsidRPr="00D510E7" w:rsidRDefault="0054482D" w:rsidP="00D510E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>Estas habilidades blandas que se han presentado en la presente investigación, permiten</w:t>
       </w:r>
       <w:r w:rsidR="00724410" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> si se cuenta con ellas, enfrentar situaciones difíciles con una mentalidad positiva y aprender sobre todo de las experiencias adversas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41932A4A" w14:textId="77777777" w:rsidR="00F97C31" w:rsidRPr="00D510E7" w:rsidRDefault="00F97C31" w:rsidP="00D510E7">
@@ -15864,140 +11740,96 @@
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Carencias valorativas de las </w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> en los estudiantes al término de su preparación universitaria.</w:t>
+        <w:t xml:space="preserve"> Carencias valorativas de las Soft Skills en los estudiantes al término de su preparación universitaria.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26A4A447" w14:textId="3BE29ABC" w:rsidR="00724410" w:rsidRPr="00D510E7" w:rsidRDefault="00724410" w:rsidP="00D510E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="23C1BC8A" wp14:editId="544BBEEC">
             <wp:extent cx="5529202" cy="2809875"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="19" name="Imagen 19"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 15"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24" cstate="print">
+                    <a:blip r:embed="rId25" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5541582" cy="2816166"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -16044,73 +11876,51 @@
     </w:p>
     <w:p w14:paraId="3FDD1459" w14:textId="6C8B974F" w:rsidR="0054482D" w:rsidRPr="00D510E7" w:rsidRDefault="0054482D" w:rsidP="00D510E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Los encuestados identifican como las principales habilidades blandas en las que </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> adolecen, las </w:t>
+        <w:t xml:space="preserve">Los encuestados identifican como las principales habilidades blandas en las que mas adolecen, las </w:t>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Habilidades Comunicativas, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">seguidas por </w:t>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
@@ -16247,91 +12057,91 @@
     </w:p>
     <w:p w14:paraId="6FAFB3EF" w14:textId="77777777" w:rsidR="005D2983" w:rsidRPr="00D510E7" w:rsidRDefault="005D2983" w:rsidP="00D510E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Otro de menciona “por nuestra carrera, el trabajar junto con otros es complicado, prefiero trabajar solo, yo me entiendo, me pregunto y me contesto y estar con alguien más solo me entretiene” </w:t>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>alumno de sistemas computacionales.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4296BC3A" w14:textId="77777777" w:rsidR="005D2983" w:rsidRPr="00D510E7" w:rsidRDefault="005D2983" w:rsidP="00D510E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">“me gustaría que nos pusieran a hacer proyectos que tengan que ver con lo que vamos a enfrentarnos cuando terminemos la carrera” </w:t>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>alumno de psicología.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BBFE632" w14:textId="60BBA993" w:rsidR="005D2983" w:rsidRPr="00D510E7" w:rsidRDefault="005D2983" w:rsidP="00D510E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
@@ -16774,61 +12584,53 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Los resultados obtenidos permiten conocer las habilidades blandas que no se han tomado en consideración por parte de las instituciones, la necesidad de la educación continua no solo en estudiantes si no también en las fuentes inspiradoras que día a día están frente a ellos en las aulas, la planta docente.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68EAE9ED" w14:textId="40CA11CE" w:rsidR="00DF1B62" w:rsidRPr="00D510E7" w:rsidRDefault="00DF1B62" w:rsidP="00D510E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Este estudio da a conocer las principales habilidades blandas que se deben fortalecer en los estudiantes ya que el sector empresarial demanda personas con competencias </w:t>
-[...8 lines deleted...]
-        <w:t>enfocadas en la orientación al conocimiento, trabajo en equipo, liderazgo, comunicación</w:t>
+        <w:t>Este estudio da a conocer las principales habilidades blandas que se deben fortalecer en los estudiantes ya que el sector empresarial demanda personas con competencias enfocadas en la orientación al conocimiento, trabajo en equipo, liderazgo, comunicación</w:t>
       </w:r>
       <w:r w:rsidR="00724410" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, entre otras características.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="646628FF" w14:textId="1A7802FD" w:rsidR="00DF1B62" w:rsidRPr="00D510E7" w:rsidRDefault="00DF1B62" w:rsidP="00D510E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -17023,93 +12825,84 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> desarrollo de habilidades blandas interpersonales, de autocontrol se desarrollan en mayor grado y se tienen que seguir reforzando las relacionadas con la toma de decisiones, el pensamiento crítico y las comunicativas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F3F5B3B" w14:textId="63DBA59D" w:rsidR="00250D64" w:rsidRPr="00D510E7" w:rsidRDefault="00A33C6A" w:rsidP="00D510E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Finalmente, es necesario destacar que la planta docente es la primera que debe estar comprometida y formada en el manejo y desarrollo de estas habilidades blandas para poder impactar y potencializar estos elementos con el estudiantado, quienes a fin de cuentas son el recurso </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> valioso que como Universidad </w:t>
+        <w:t xml:space="preserve">Finalmente, es necesario destacar que la planta docente es la primera que debe estar comprometida y formada en el manejo y desarrollo de estas habilidades blandas para poder impactar y potencializar estos elementos con el estudiantado, quienes a fin de cuentas son el recurso mas valioso que como Universidad </w:t>
       </w:r>
       <w:r w:rsidR="00782214" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tenemos y </w:t>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ofreceremos a la sociedad</w:t>
       </w:r>
       <w:r w:rsidR="00782214" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>. Debemos generar</w:t>
+        <w:t xml:space="preserve">. Debemos </w:t>
+      </w:r>
+      <w:r w:rsidR="00782214" w:rsidRPr="00D510E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>generar</w:t>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> profesionista</w:t>
       </w:r>
       <w:r w:rsidR="00782214" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> colmado</w:t>
       </w:r>
@@ -17309,87 +13102,51 @@
         </w:rPr>
         <w:t>29</w:t>
       </w:r>
       <w:r w:rsidR="00062FF6" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) a continuar estudiando el reforzamiento de las habilidades blandas desde los diversos enfoques de involucramiento, (directivos, docentes, empleadores, estudiantes) por ello, </w:t>
       </w:r>
       <w:r w:rsidR="00782214" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">se pretende continuar indagando en esta temática de </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">, con la intención de involucrar activamente a la comunidad docente con el uso, manejo e implementación de diversas </w:t>
+        <w:t xml:space="preserve">se pretende continuar indagando en esta temática de soft skills, con la intención de involucrar activamente a la comunidad docente con el uso, manejo e implementación de diversas </w:t>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">estrategias y herramientas didácticas que fortalezcan </w:t>
       </w:r>
       <w:r w:rsidR="00782214" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>la formación de los estudiantes y del propio profesor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C851AAA" w14:textId="6111CCF4" w:rsidR="00782214" w:rsidRPr="00D510E7" w:rsidRDefault="00782214" w:rsidP="00D510E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
@@ -17429,152 +13186,116 @@
         </w:rPr>
         <w:t>Asimismo,</w:t>
       </w:r>
       <w:r w:rsidR="00782214" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> es importante mencionar que actualmente se está trabajando </w:t>
       </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">en el proyecto internacional denominado </w:t>
       </w:r>
       <w:r w:rsidR="00F92D38" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ibero 4 Jobs de Erasmus </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Ibero 4 Jobs de Erasmus Capacity Building financiado por la Unión Europea y coordinado por la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D510E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Universidad</w:t>
+      </w:r>
       <w:r w:rsidR="00F92D38" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Capacity</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> de Caldas donde participan países </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D510E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">como </w:t>
+      </w:r>
       <w:r w:rsidR="00F92D38" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>México, Colombia, España y Portugal.</w:t>
+      </w:r>
+      <w:r w:rsidR="008E6796" w:rsidRPr="00D510E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F92D38" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Building</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Este proyecto integrador tiene como objetivo aprender de los modelos de educación dual implementada por algunas instituciones de Europa para fortalecer la vinculación con el sector empresarial en las instituciones de educación superior, buscando mayores oportunidades de empleabilidad de los estudiantes de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D510E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>América</w:t>
+      </w:r>
       <w:r w:rsidR="00F92D38" w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> financiado por la Unión Europea y coordinado por la </w:t>
-[...38 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F92D38" w:rsidRPr="00D510E7">
-[...22 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Latina, lo que ha permitido conocer las diversas herramientas aplicadas con los estudiantes para el desarrollo de las habilidades blandas, estrategias que se verán implementadas al contexto actual de nuestro entorno.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CCE3103" w14:textId="7D3AFBA8" w:rsidR="008624A9" w:rsidRDefault="008624A9" w:rsidP="00D510E7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2614394A" w14:textId="77777777" w:rsidR="00D510E7" w:rsidRDefault="00D510E7" w:rsidP="00D510E7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -17629,94 +13350,50 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="367BE58E" w14:textId="77777777" w:rsidR="00D510E7" w:rsidRDefault="00D510E7" w:rsidP="00D510E7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E291AA8" w14:textId="77777777" w:rsidR="00D510E7" w:rsidRDefault="00D510E7" w:rsidP="00D510E7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05B0BED9" w14:textId="77777777" w:rsidR="00D510E7" w:rsidRDefault="00D510E7" w:rsidP="00D510E7">
-      <w:pPr>
-[...42 lines deleted...]
-    <w:p w14:paraId="1597165B" w14:textId="77777777" w:rsidR="00D510E7" w:rsidRPr="00D510E7" w:rsidRDefault="00D510E7" w:rsidP="00D510E7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DD960D0" w14:textId="32DD0958" w:rsidR="008624A9" w:rsidRPr="00D510E7" w:rsidRDefault="008624A9" w:rsidP="00D510E7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1920"/>
           <w:tab w:val="center" w:pos="4702"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
@@ -18867,180 +14544,164 @@
     </w:p>
     <w:p w14:paraId="5FDDA199" w14:textId="548D4C23" w:rsidR="008624A9" w:rsidRPr="00D510E7" w:rsidRDefault="008624A9" w:rsidP="00D510E7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3277"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D510E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="008624A9" w:rsidRPr="00D510E7" w:rsidSect="00D510E7">
-      <w:headerReference w:type="default" r:id="rId25"/>
-      <w:footerReference w:type="default" r:id="rId26"/>
+      <w:headerReference w:type="default" r:id="rId26"/>
+      <w:footerReference w:type="default" r:id="rId27"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="426" w:left="1701" w:header="142" w:footer="118" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="10AB926D" w14:textId="77777777" w:rsidR="00A71BAA" w:rsidRDefault="00A71BAA" w:rsidP="00D510E7">
+    <w:p w14:paraId="7498D6A2" w14:textId="77777777" w:rsidR="008241BD" w:rsidRDefault="008241BD" w:rsidP="00D510E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7748A557" w14:textId="77777777" w:rsidR="00A71BAA" w:rsidRDefault="00A71BAA" w:rsidP="00D510E7">
+    <w:p w14:paraId="0D77CC85" w14:textId="77777777" w:rsidR="008241BD" w:rsidRDefault="008241BD" w:rsidP="00D510E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="54F6690E" w14:textId="12EEC1E8" w:rsidR="00D510E7" w:rsidRDefault="00D510E7" w:rsidP="00D510E7">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="001C0031">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
-      <w:t xml:space="preserve">Vol. 11, Núm. 21                  </w:t>
-[...15 lines deleted...]
-      <w:t xml:space="preserve"> – Junio 2024                          CTES</w:t>
+      <w:t>Vol. 11, Núm. 21                  Enero – Junio 2024                          CTES</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E2CF6E3" w14:textId="77777777" w:rsidR="00A71BAA" w:rsidRDefault="00A71BAA" w:rsidP="00D510E7">
+    <w:p w14:paraId="308AED25" w14:textId="77777777" w:rsidR="008241BD" w:rsidRDefault="008241BD" w:rsidP="00D510E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2DD8C441" w14:textId="77777777" w:rsidR="00A71BAA" w:rsidRDefault="00A71BAA" w:rsidP="00D510E7">
+    <w:p w14:paraId="2C2209B8" w14:textId="77777777" w:rsidR="008241BD" w:rsidRDefault="008241BD" w:rsidP="00D510E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7534363C" w14:textId="5D306BCA" w:rsidR="00D510E7" w:rsidRDefault="00D510E7" w:rsidP="00D510E7">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="006A1F3B">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="25A409EA" wp14:editId="211D0E35">
           <wp:extent cx="4845050" cy="704850"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="650201120" name="Imagen 650201120" descr="Interfaz de usuario gráfica, Texto&#10;&#10;Descripción generada automáticamente"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Imagen 4" descr="Interfaz de usuario gráfica, Texto&#10;&#10;Descripción generada automáticamente"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
@@ -19060,51 +14721,51 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="4845050" cy="704850"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54B03939"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="27D461F8"/>
     <w:lvl w:ilvl="0" w:tplc="2DD4A59E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -19249,243 +14910,246 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="259144553">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="128592086">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="30"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001B42DA"/>
     <w:rsid w:val="00001EC6"/>
     <w:rsid w:val="000271BD"/>
     <w:rsid w:val="0005074B"/>
     <w:rsid w:val="00062FF6"/>
     <w:rsid w:val="000A1D9D"/>
     <w:rsid w:val="000B1597"/>
     <w:rsid w:val="000B7159"/>
     <w:rsid w:val="000E7BC5"/>
     <w:rsid w:val="0012018E"/>
     <w:rsid w:val="00147101"/>
     <w:rsid w:val="00157FC3"/>
+    <w:rsid w:val="001642C7"/>
     <w:rsid w:val="001955EE"/>
     <w:rsid w:val="001B42DA"/>
     <w:rsid w:val="001B63EA"/>
     <w:rsid w:val="001E7EE1"/>
     <w:rsid w:val="001F2949"/>
     <w:rsid w:val="0021698A"/>
     <w:rsid w:val="00250D64"/>
     <w:rsid w:val="002D69C1"/>
     <w:rsid w:val="002E4494"/>
     <w:rsid w:val="00304BCC"/>
     <w:rsid w:val="003422A0"/>
     <w:rsid w:val="003A6361"/>
     <w:rsid w:val="003A7FF6"/>
     <w:rsid w:val="003E2380"/>
     <w:rsid w:val="00411D03"/>
     <w:rsid w:val="0041298B"/>
     <w:rsid w:val="00432334"/>
     <w:rsid w:val="00434E49"/>
     <w:rsid w:val="00437AB6"/>
     <w:rsid w:val="00457254"/>
     <w:rsid w:val="00480C00"/>
     <w:rsid w:val="004B2FF9"/>
     <w:rsid w:val="004C21D4"/>
     <w:rsid w:val="004C5C44"/>
     <w:rsid w:val="004C6F4D"/>
     <w:rsid w:val="004E2ED8"/>
     <w:rsid w:val="004E76F0"/>
+    <w:rsid w:val="004F2107"/>
     <w:rsid w:val="004F40C3"/>
     <w:rsid w:val="005112D5"/>
     <w:rsid w:val="00534684"/>
     <w:rsid w:val="0054482D"/>
     <w:rsid w:val="00545150"/>
     <w:rsid w:val="0059446F"/>
     <w:rsid w:val="00595E31"/>
     <w:rsid w:val="00597AE9"/>
     <w:rsid w:val="005A692B"/>
     <w:rsid w:val="005D0110"/>
     <w:rsid w:val="005D21A8"/>
     <w:rsid w:val="005D2983"/>
     <w:rsid w:val="005F605A"/>
     <w:rsid w:val="005F64C7"/>
     <w:rsid w:val="005F6B73"/>
     <w:rsid w:val="006122E5"/>
     <w:rsid w:val="00614DB9"/>
     <w:rsid w:val="006414E5"/>
     <w:rsid w:val="00675552"/>
     <w:rsid w:val="006B5E0E"/>
     <w:rsid w:val="006D5D9D"/>
     <w:rsid w:val="00704571"/>
     <w:rsid w:val="00713628"/>
     <w:rsid w:val="00720299"/>
     <w:rsid w:val="00724410"/>
     <w:rsid w:val="007255AA"/>
     <w:rsid w:val="00733B60"/>
     <w:rsid w:val="00762EB1"/>
     <w:rsid w:val="007801D8"/>
     <w:rsid w:val="00782214"/>
     <w:rsid w:val="007B6825"/>
     <w:rsid w:val="007C4B2C"/>
     <w:rsid w:val="007E69F4"/>
     <w:rsid w:val="007F439C"/>
     <w:rsid w:val="00815D97"/>
     <w:rsid w:val="008230BE"/>
+    <w:rsid w:val="008241BD"/>
     <w:rsid w:val="008262BF"/>
     <w:rsid w:val="00831339"/>
     <w:rsid w:val="00840885"/>
     <w:rsid w:val="008418D4"/>
     <w:rsid w:val="00856C2C"/>
     <w:rsid w:val="008624A9"/>
     <w:rsid w:val="00862DBC"/>
     <w:rsid w:val="0087161A"/>
     <w:rsid w:val="008926EC"/>
     <w:rsid w:val="008E6796"/>
     <w:rsid w:val="008F5571"/>
     <w:rsid w:val="009223FF"/>
     <w:rsid w:val="00923338"/>
     <w:rsid w:val="009300B9"/>
     <w:rsid w:val="00973D7C"/>
     <w:rsid w:val="0098155C"/>
     <w:rsid w:val="009939BA"/>
     <w:rsid w:val="009D2D0C"/>
     <w:rsid w:val="00A041D9"/>
     <w:rsid w:val="00A324D9"/>
     <w:rsid w:val="00A33C6A"/>
     <w:rsid w:val="00A71BAA"/>
     <w:rsid w:val="00A76127"/>
     <w:rsid w:val="00A779FE"/>
     <w:rsid w:val="00A81473"/>
     <w:rsid w:val="00A93D90"/>
     <w:rsid w:val="00A96735"/>
     <w:rsid w:val="00AE16AA"/>
     <w:rsid w:val="00B1378C"/>
     <w:rsid w:val="00B31D81"/>
     <w:rsid w:val="00BA232C"/>
     <w:rsid w:val="00BB6BF7"/>
     <w:rsid w:val="00BC527D"/>
     <w:rsid w:val="00BD2AC5"/>
     <w:rsid w:val="00BD4A14"/>
     <w:rsid w:val="00BD76BA"/>
     <w:rsid w:val="00CB42A2"/>
     <w:rsid w:val="00CD62EB"/>
     <w:rsid w:val="00CE3474"/>
     <w:rsid w:val="00D33128"/>
     <w:rsid w:val="00D510E7"/>
     <w:rsid w:val="00D60E26"/>
     <w:rsid w:val="00DA5929"/>
     <w:rsid w:val="00DF1B62"/>
     <w:rsid w:val="00DF6401"/>
     <w:rsid w:val="00E20524"/>
     <w:rsid w:val="00E2497E"/>
+    <w:rsid w:val="00E41DAB"/>
     <w:rsid w:val="00E432AF"/>
     <w:rsid w:val="00E46973"/>
     <w:rsid w:val="00EB1936"/>
     <w:rsid w:val="00EB3A14"/>
     <w:rsid w:val="00F17DC2"/>
     <w:rsid w:val="00F92D38"/>
     <w:rsid w:val="00F94381"/>
     <w:rsid w:val="00F97AAD"/>
     <w:rsid w:val="00F97C31"/>
     <w:rsid w:val="00FE16DE"/>
     <w:rsid w:val="00FE46D7"/>
     <w:rsid w:val="00FE4C78"/>
     <w:rsid w:val="00FF3F0F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2C4CE1A6"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{95A70A75-113C-468A-839B-7725D51A0DAA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-MX" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -19929,51 +15593,50 @@
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo4Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B31D81"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
@@ -20016,51 +15679,51 @@
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-MX"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="essay-topic">
     <w:name w:val="essay-topic"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="001B42DA"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="001B42DA"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00713628"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Car">
     <w:name w:val="Título 3 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00B31D81"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Car">
@@ -20200,51 +15863,51 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D510E7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D510E7"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="19818887">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="93017115">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -20834,51 +16497,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2138834960">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:msalcedo@uan.edu.mx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janoe.g@uan.edu.mx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:solivares@uan.edu.mx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1900-4779" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soniatapia@uan.edu.mx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2660-8404" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0002-2504-8436" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/ctes.v11i21.825" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:solivares@uan.edu.mx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1900-4779" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soniatapia@uan.edu.mx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0002-2504-8436" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2660-8404" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:msalcedo@uan.edu.mx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janoe.g@uan.edu.mx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -21749,69 +17412,69 @@
     <b:Title>El Proceso de la Investigación Científica</b:Title>
     <b:Year>2003</b:Year>
     <b:City>México, D.F.</b:City>
     <b:Publisher>LIMUSA</b:Publisher>
     <b:YearAccessed>2024</b:YearAccessed>
     <b:MonthAccessed>04</b:MonthAccessed>
     <b:URL>https://www.gob.mx/cms/uploads/attachment/file/227860/El_proceso__de_la_investigaci_n_cient_fica_Mario_Tamayo.pdf</b:URL>
     <b:RefOrder>25</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D6CE51F2-D416-476A-A744-4AFA0CB17CEF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>26</Pages>
-  <Words>8404</Words>
-  <Characters>46222</Characters>
+  <Words>8419</Words>
+  <Characters>46305</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>385</Lines>
   <Paragraphs>109</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>54517</CharactersWithSpaces>
+  <CharactersWithSpaces>54615</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>USUARIO</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>