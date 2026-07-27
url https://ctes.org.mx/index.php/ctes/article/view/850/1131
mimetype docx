--- v0 (2025-10-14)
+++ v1 (2026-07-27)
@@ -10,96 +10,150 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="35822BF1" w14:textId="64FBB581" w:rsidR="006A2EA3" w:rsidRDefault="006A2EA3" w:rsidP="006A2EA3">
+    <w:p w14:paraId="5DC4D174" w14:textId="697DC442" w:rsidR="0011052D" w:rsidRPr="0011052D" w:rsidRDefault="0011052D" w:rsidP="0011052D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk170379041"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk170389085"/>
+      <w:r w:rsidRPr="0011052D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011052D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="0011052D">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/ctes.v11i22.850</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6452BE26" w14:textId="77777777" w:rsidR="0011052D" w:rsidRDefault="0011052D" w:rsidP="006A2EA3">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35822BF1" w14:textId="135FFBFC" w:rsidR="006A2EA3" w:rsidRDefault="006A2EA3" w:rsidP="006A2EA3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk170379041"/>
-      <w:bookmarkStart w:id="1" w:name="_Hlk170389085"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D61785C" wp14:editId="791BDC20">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-892175</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7772400" cy="1266825"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="2086889291" name="Imagen 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8">
+                    <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7772400" cy="1266825"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -380,86 +434,86 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TNM/</w:t>
       </w:r>
       <w:r w:rsidR="00085CB7" w:rsidRPr="005B34B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Instituto Tecnológico de Ciudad Juárez</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="148DD640" w14:textId="17712175" w:rsidR="00840637" w:rsidRPr="005B34B6" w:rsidRDefault="00085CB7" w:rsidP="005B34B6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="005B34B6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>hector.ss@cdjuarez.tecnm</w:t>
         </w:r>
         <w:r w:rsidR="00840637" w:rsidRPr="005B34B6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="75A681E1" w14:textId="0068715F" w:rsidR="00840637" w:rsidRPr="005B34B6" w:rsidRDefault="00F7202E" w:rsidP="005B34B6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="005B34B6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://orcid.org/0009-0006-7025-6695</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="470C3E27" w14:textId="77777777" w:rsidR="00F7202E" w:rsidRPr="005B34B6" w:rsidRDefault="00F7202E" w:rsidP="005B34B6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C686BBE" w14:textId="6C7E2E8B" w:rsidR="00E979BF" w:rsidRPr="005B34B6" w:rsidRDefault="00F7202E" w:rsidP="005B34B6">
@@ -542,51 +596,51 @@
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="00F7202E" w:rsidRPr="005B34B6">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>izette.at@cdjuarez.tecnm.mx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18574B0B" w14:textId="4CBF6B7E" w:rsidR="00E979BF" w:rsidRPr="005B34B6" w:rsidRDefault="00F7202E" w:rsidP="005B34B6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="005B34B6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0001-7934-8330</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2B5F44BF" w14:textId="7320C499" w:rsidR="00C37B2D" w:rsidRPr="005B34B6" w:rsidRDefault="00C37B2D" w:rsidP="005B34B6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D1B5D74" w14:textId="4AD15A58" w:rsidR="00B9384C" w:rsidRPr="005B34B6" w:rsidRDefault="00C75509" w:rsidP="005B34B6">
@@ -659,75 +713,75 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ecnológico</w:t>
       </w:r>
       <w:r w:rsidRPr="005B34B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de Ciudad Juárez</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1134D875" w14:textId="2DE7A635" w:rsidR="00B9384C" w:rsidRPr="005B34B6" w:rsidRDefault="00B9384C" w:rsidP="005B34B6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="005B34B6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>hortensia.sr@cdjuarez.tecnm.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7DE7C60A" w14:textId="3EBD76FF" w:rsidR="00B9384C" w:rsidRPr="005B34B6" w:rsidRDefault="00B9384C" w:rsidP="005B34B6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="005B34B6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://orcid.org/0009-0002-9923-2540</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4B232741" w14:textId="77777777" w:rsidR="00B9384C" w:rsidRPr="005B34B6" w:rsidRDefault="00B9384C" w:rsidP="005B34B6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67E6B578" w14:textId="37E06053" w:rsidR="00E979BF" w:rsidRPr="005B34B6" w:rsidRDefault="00E1644A" w:rsidP="005B34B6">
@@ -796,51 +850,51 @@
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidR="00E1644A" w:rsidRPr="005B34B6">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>eronica.bo01@cdjuarez.tecnm.mx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A8B7664" w14:textId="09BDC723" w:rsidR="00E979BF" w:rsidRPr="005B34B6" w:rsidRDefault="00A91DAE" w:rsidP="005B34B6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="005B34B6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://orcid.org/0009-0003-3564-4594</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4668E707" w14:textId="77777777" w:rsidR="00C37B2D" w:rsidRPr="005B34B6" w:rsidRDefault="00C37B2D" w:rsidP="005B34B6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D744F3C" w14:textId="77777777" w:rsidR="005B34B6" w:rsidRDefault="005B34B6" w:rsidP="005B34B6">
       <w:pPr>
@@ -1432,69 +1486,51 @@
     <w:p w14:paraId="55AEBCFE" w14:textId="0547E4FE" w:rsidR="006C02DA" w:rsidRPr="005B34B6" w:rsidRDefault="006C02DA" w:rsidP="005B34B6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B34B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fecha Recepción:</w:t>
       </w:r>
       <w:r w:rsidRPr="005B34B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 202</w:t>
+        <w:t xml:space="preserve"> Junio 202</w:t>
       </w:r>
       <w:r w:rsidR="00C43BCC" w:rsidRPr="005B34B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="005B34B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                   </w:t>
       </w:r>
       <w:r w:rsidRPr="005B34B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fecha Aceptación:</w:t>
@@ -1517,51 +1553,51 @@
       </w:r>
       <w:r w:rsidRPr="005B34B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="00C43BCC" w:rsidRPr="005B34B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="005B34B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00AD72D4">
+      <w:r w:rsidR="00B96E8B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict w14:anchorId="20CC38E0">
           <v:rect id="_x0000_i1025" style="width:446.5pt;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="76E015B8" w14:textId="77777777" w:rsidR="005B34B6" w:rsidRDefault="005B34B6" w:rsidP="005B34B6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -4797,589 +4833,634 @@
         </w:rPr>
         <w:t xml:space="preserve"> de consumo energético en </w:t>
       </w:r>
       <w:r w:rsidR="00427907" w:rsidRPr="005B34B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>instituciones educativas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FF1842B" w14:textId="7F94FA6C" w:rsidR="00427907" w:rsidRPr="005B34B6" w:rsidRDefault="00427907" w:rsidP="005B34B6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11580171" w14:textId="5295991F" w:rsidR="008A7919" w:rsidRPr="005B34B6" w:rsidRDefault="008A7919" w:rsidP="005B34B6">
+    <w:p w14:paraId="68FEA977" w14:textId="77777777" w:rsidR="00021389" w:rsidRDefault="00021389" w:rsidP="005B34B6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B34B6">
+    </w:p>
+    <w:p w14:paraId="0E73765E" w14:textId="77777777" w:rsidR="00021389" w:rsidRDefault="00021389" w:rsidP="005B34B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11580171" w14:textId="0CB81E6A" w:rsidR="008A7919" w:rsidRPr="005B34B6" w:rsidRDefault="008A7919" w:rsidP="005B34B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B34B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Automatización y domótica</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40786B52" w14:textId="32E82F61" w:rsidR="009965B3" w:rsidRPr="005B34B6" w:rsidRDefault="009965B3" w:rsidP="005B34B6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B34B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
+        <w:t xml:space="preserve">La automatización y la domótica en </w:t>
+      </w:r>
+      <w:r w:rsidR="00F76741" w:rsidRPr="005B34B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>edificaciones</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B34B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se refieren al uso de tecnología para controlar y gestionar de manera automatizada diversos sistemas y dispositivos dentro de</w:t>
+      </w:r>
+      <w:r w:rsidR="00F76741" w:rsidRPr="005B34B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B34B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F76741" w:rsidRPr="005B34B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>edificio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B34B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, con el objetivo de </w:t>
+      </w:r>
+      <w:r w:rsidR="00304D95" w:rsidRPr="005B34B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">modernizar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B34B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la comodidad, seguridad, eficiencia energética y la calidad de vida de los </w:t>
+      </w:r>
+      <w:r w:rsidR="00F76741" w:rsidRPr="005B34B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>docentes/estudiantes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B34B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F3963C" w14:textId="77777777" w:rsidR="00F76741" w:rsidRPr="005B34B6" w:rsidRDefault="00F76741" w:rsidP="005B34B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="601E0CAD" w14:textId="4ED196A1" w:rsidR="009965B3" w:rsidRPr="005B34B6" w:rsidRDefault="009965B3" w:rsidP="005B34B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B34B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En la era digital actual, los avances tecnológicos han permitido que </w:t>
+      </w:r>
+      <w:r w:rsidR="00F76741" w:rsidRPr="005B34B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>diversas edificaciones</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B34B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sean más inteligentes y eficientes que nunca. La automatización y la domótica han revolucionado la forma en que interactuamos con nuestro entorno </w:t>
+      </w:r>
+      <w:r w:rsidR="00F76741" w:rsidRPr="005B34B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>institucional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B34B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ofreciendo un control centralizado y automatizado sobre una variedad de sistemas y dispositivos. Desde sistemas de iluminación hasta seguridad y gestión energética, la domótica está cambiando la experiencia de </w:t>
+      </w:r>
+      <w:r w:rsidR="00F76741" w:rsidRPr="005B34B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>una edificación inteligente</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B34B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="598C79F9" w14:textId="7D303D57" w:rsidR="00F76741" w:rsidRPr="005B34B6" w:rsidRDefault="00F76741" w:rsidP="005B34B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28AA732E" w14:textId="26078D07" w:rsidR="00F76741" w:rsidRPr="005B34B6" w:rsidRDefault="00F76741" w:rsidP="005B34B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B34B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los sensores y sistemas de monitoreo energético </w:t>
+      </w:r>
+      <w:r w:rsidR="00304D95" w:rsidRPr="005B34B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>desempeñan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B34B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un papel crucial en la gestión eficiente de la energía, permitiendo a las organizaciones y hogares medir, controlar y optimizar el uso de la energía de manera precisa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F0754B0" w14:textId="77777777" w:rsidR="00F76741" w:rsidRPr="005B34B6" w:rsidRDefault="00F76741" w:rsidP="005B34B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E117C7C" w14:textId="77777777" w:rsidR="00F76741" w:rsidRPr="005B34B6" w:rsidRDefault="00F76741" w:rsidP="005B34B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B34B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>En un contexto global de creciente conciencia sobre la eficiencia energética y la sostenibilidad, los sensores y sistemas de monitoreo energético son herramientas fundamentales para entender y optimizar el consumo de energía. Estos sistemas no solo proporcionan datos en tiempo real sobre el uso de la energía, sino que también permiten tomar decisiones informadas para reducir costos, mejorar la eficiencia operativa y cumplir con los objetivos ambientales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FE1738A" w14:textId="77777777" w:rsidR="00F76741" w:rsidRPr="005B34B6" w:rsidRDefault="00F76741" w:rsidP="005B34B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D0016D3" w14:textId="77777777" w:rsidR="00F76741" w:rsidRPr="005B34B6" w:rsidRDefault="00F76741" w:rsidP="005B34B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B34B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Funcionamiento y Tipos de Sensores Energéticos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57784629" w14:textId="7748A9D8" w:rsidR="00F76741" w:rsidRPr="005B34B6" w:rsidRDefault="00F76741" w:rsidP="005B34B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B34B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Sensores de Medida Directa: Son dispositivos que registran directamente la cantidad de energía consumida por equipos específicos o áreas dentro de un edificio. Pueden incluir medidores de electricidad, gas, agua y otros recursos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C2884DC" w14:textId="77777777" w:rsidR="00F76741" w:rsidRPr="005B34B6" w:rsidRDefault="00F76741" w:rsidP="005B34B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="797DD053" w14:textId="77777777" w:rsidR="00F76741" w:rsidRPr="005B34B6" w:rsidRDefault="00F76741" w:rsidP="005B34B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B34B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Sensores Ambientales: Registran variables ambientales como temperatura, humedad y luminosidad, que afectan directamente al consumo energético de sistemas como la calefacción, ventilación y aire acondicionado (HVAC).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AADE946" w14:textId="77777777" w:rsidR="00F76741" w:rsidRPr="005B34B6" w:rsidRDefault="00F76741" w:rsidP="005B34B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CDB1CA4" w14:textId="77777777" w:rsidR="00F76741" w:rsidRPr="005B34B6" w:rsidRDefault="00F76741" w:rsidP="005B34B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B34B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Sensores de Presencia y Movimiento: Detectan la presencia de personas en una habitación u área específica, permitiendo activar o ajustar automáticamente la iluminación, HVAC y otros dispositivos para optimizar el uso energético.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CE67CDE" w14:textId="77777777" w:rsidR="00F76741" w:rsidRPr="005B34B6" w:rsidRDefault="00F76741" w:rsidP="005B34B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F6CEBF0" w14:textId="77777777" w:rsidR="00021389" w:rsidRDefault="00021389" w:rsidP="005B34B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FE59281" w14:textId="77777777" w:rsidR="00021389" w:rsidRDefault="00021389" w:rsidP="005B34B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="615140D0" w14:textId="60A40876" w:rsidR="00F76741" w:rsidRPr="005B34B6" w:rsidRDefault="00F76741" w:rsidP="005B34B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B34B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">La automatización y la domótica en </w:t>
-[...28 lines deleted...]
-      <w:r w:rsidRPr="005B34B6">
+        <w:t>Sistemas de Monitoreo Energético</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0530689F" w14:textId="66364C5F" w:rsidR="00F76741" w:rsidRPr="005B34B6" w:rsidRDefault="00F76741" w:rsidP="005B34B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B34B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plataformas de Gestión Energética: Software que integra datos de múltiples sensores para proporcionar </w:t>
+      </w:r>
+      <w:r w:rsidR="00D23C1C" w:rsidRPr="005B34B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B34B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>detallado</w:t>
+      </w:r>
+      <w:r w:rsidR="00D23C1C" w:rsidRPr="005B34B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F76741" w:rsidRPr="005B34B6">
-[...428 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00ED23B8" w:rsidRPr="005B34B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>análisis</w:t>
       </w:r>
       <w:r w:rsidRPr="005B34B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> del consumo energético en tiempo real. Estas </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">plataformas permiten visualizar patrones de consumo, identificar áreas de </w:t>
+        <w:t xml:space="preserve"> del consumo energético en tiempo real. Estas plataformas permiten visualizar patrones de consumo, identificar áreas de </w:t>
       </w:r>
       <w:r w:rsidR="00D23C1C" w:rsidRPr="005B34B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>fuga de consumo</w:t>
       </w:r>
       <w:r w:rsidRPr="005B34B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> y tomar medidas correctivas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D2A554F" w14:textId="77777777" w:rsidR="00F76741" w:rsidRPr="005B34B6" w:rsidRDefault="00F76741" w:rsidP="005B34B6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -5771,51 +5852,62 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> y electrodomésticos. Ellos revolucionaron</w:t>
       </w:r>
       <w:r w:rsidR="00CB2141" w:rsidRPr="005B34B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> el aspecto</w:t>
       </w:r>
       <w:r w:rsidRPr="005B34B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> en que usamos nuestros hogares, trabajo o en la escuela. Estos dispositivos están equipados con sensores y capacidades de comunicación que les permiten recopilar datos y recibir comandos a través de redes inalámbricas. </w:t>
+        <w:t xml:space="preserve"> en que usamos nuestros hogares, trabajo o en la escuela. Estos dispositivos están equipados con sensores y capacidades de comunicación que les permiten recopilar datos y recibir comandos a través de redes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B34B6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">inalámbricas. </w:t>
       </w:r>
       <w:r w:rsidR="00CB2141" w:rsidRPr="005B34B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Además de</w:t>
       </w:r>
       <w:r w:rsidRPr="005B34B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> controlar la temperatura y la iluminación hasta controlar los electrodomésticos, estos dispositivos ofrecen la posibilidad de personalizar y optimizar el entorno del hogar según las </w:t>
       </w:r>
       <w:r w:rsidR="00CB2141" w:rsidRPr="005B34B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -6507,89 +6599,50 @@
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>de las redes</w:t>
       </w:r>
       <w:r w:rsidR="00A76192" w:rsidRPr="005B34B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="005B34B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> mediante la integración de fuentes y sistemas de almacenamiento distribuidos.</w:t>
       </w:r>
-    </w:p>
-[...37 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="35A983E1" w14:textId="77777777" w:rsidR="005B34B6" w:rsidRDefault="005B34B6" w:rsidP="005B34B6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05887C89" w14:textId="1076B925" w:rsidR="00624FC0" w:rsidRPr="005B34B6" w:rsidRDefault="00624FC0" w:rsidP="005B34B6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
@@ -9002,51 +9055,51 @@
       <w:r w:rsidR="00570DED" w:rsidRPr="005B34B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>, deben ser transigente.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="056F07B6" w14:textId="77777777" w:rsidR="000777FA" w:rsidRPr="005B34B6" w:rsidRDefault="000777FA" w:rsidP="005B34B6">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D537745" w14:textId="132D01AA" w:rsidR="000777FA" w:rsidRPr="005B34B6" w:rsidRDefault="00AD72D4" w:rsidP="005B34B6">
+    <w:p w14:paraId="0D537745" w14:textId="132D01AA" w:rsidR="000777FA" w:rsidRPr="005B34B6" w:rsidRDefault="00B96E8B" w:rsidP="005B34B6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:id w:val="905724659"/>
           <w:citation/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -10909,81 +10962,69 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>tal razón</w:t>
       </w:r>
       <w:r w:rsidRPr="005B34B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>, una</w:t>
       </w:r>
       <w:r w:rsidR="004F0C2C" w:rsidRPr="005B34B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00256AE9" w:rsidRPr="005B34B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>peculiaridad</w:t>
       </w:r>
       <w:r w:rsidRPr="005B34B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> más importantes</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> que distinguen una red eléctrica inteligente de una convencional es su capacidad para soportar un flujo de energía bidireccional, es</w:t>
+        <w:t xml:space="preserve"> más importantes que distinguen una red eléctrica inteligente de una convencional es su capacidad para soportar un flujo de energía bidireccional, es</w:t>
       </w:r>
       <w:r w:rsidR="004F0C2C" w:rsidRPr="005B34B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>to es</w:t>
       </w:r>
       <w:r w:rsidRPr="005B34B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">, abandonar un sistema en el que el flujo de energía proviene únicamente de grandes centrales eléctricas. producción de energía para usuarios finales, privados o industriales, otros, que incluye y utiliza almacenamiento y generación distribuida, donde los usuarios pueden suministrar energía a otros usuarios </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
@@ -15654,79 +15695,79 @@
                 <w:fldChar w:fldCharType="end"/>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="7675BE8A" w14:textId="0791E471" w:rsidR="00E2373D" w:rsidRPr="005B34B6" w:rsidRDefault="00E2373D" w:rsidP="005B34B6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E2373D" w:rsidRPr="005B34B6" w:rsidSect="005B34B6">
-      <w:headerReference w:type="even" r:id="rId15"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId20"/>
+      <w:headerReference w:type="even" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="even" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:headerReference w:type="first" r:id="rId20"/>
+      <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1135" w:left="1701" w:header="142" w:footer="117" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24CF4134" w14:textId="77777777" w:rsidR="005D6C1C" w:rsidRDefault="005D6C1C" w:rsidP="006C02DA">
+    <w:p w14:paraId="17228AD7" w14:textId="77777777" w:rsidR="00B96E8B" w:rsidRDefault="00B96E8B" w:rsidP="006C02DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68646F60" w14:textId="77777777" w:rsidR="005D6C1C" w:rsidRDefault="005D6C1C" w:rsidP="006C02DA">
+    <w:p w14:paraId="48468CFB" w14:textId="77777777" w:rsidR="00B96E8B" w:rsidRDefault="00B96E8B" w:rsidP="006C02DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -15785,102 +15826,86 @@
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="47CE8692" w14:textId="77777777" w:rsidR="006A2EA3" w:rsidRDefault="006A2EA3">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1776F8E2" w14:textId="77777777" w:rsidR="006A2EA3" w:rsidRPr="006A2EA3" w:rsidRDefault="006A2EA3" w:rsidP="006A2EA3">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="006A2EA3">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:t xml:space="preserve">Vol. 11 Núm. 22 (2024): Julio - </w:t>
-[...15 lines deleted...]
-      <w:t xml:space="preserve"> 2024</w:t>
+      <w:t>Vol. 11 Núm. 22 (2024): Julio - Diciembre 2024</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6B1E820B" w14:textId="77777777" w:rsidR="006A2EA3" w:rsidRDefault="006A2EA3" w:rsidP="006A2EA3">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4F4A33C2" w14:textId="77777777" w:rsidR="006A2EA3" w:rsidRDefault="006A2EA3">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49CCF651" w14:textId="77777777" w:rsidR="005D6C1C" w:rsidRDefault="005D6C1C" w:rsidP="006C02DA">
+    <w:p w14:paraId="11C30281" w14:textId="77777777" w:rsidR="00B96E8B" w:rsidRDefault="00B96E8B" w:rsidP="006C02DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77E1FEC0" w14:textId="77777777" w:rsidR="005D6C1C" w:rsidRDefault="005D6C1C" w:rsidP="006C02DA">
+    <w:p w14:paraId="214980D9" w14:textId="77777777" w:rsidR="00B96E8B" w:rsidRDefault="00B96E8B" w:rsidP="006C02DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="556595C5" w14:textId="77777777" w:rsidR="006A2EA3" w:rsidRDefault="006A2EA3">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7BBF778B" w14:textId="77777777" w:rsidR="006A2EA3" w:rsidRDefault="006A2EA3">
     <w:pPr>
@@ -19045,105 +19070,107 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="758408463">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="446775733">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1894349728">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="923421281">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="118496529">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1266646165">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="40"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D0317"/>
     <w:rsid w:val="00002823"/>
     <w:rsid w:val="00005E25"/>
     <w:rsid w:val="00006181"/>
     <w:rsid w:val="00013046"/>
     <w:rsid w:val="00013B79"/>
     <w:rsid w:val="00014B9A"/>
     <w:rsid w:val="00016489"/>
+    <w:rsid w:val="00021389"/>
     <w:rsid w:val="00022911"/>
     <w:rsid w:val="00045E2F"/>
     <w:rsid w:val="00046695"/>
     <w:rsid w:val="00057A07"/>
     <w:rsid w:val="000603FB"/>
     <w:rsid w:val="00066117"/>
     <w:rsid w:val="000777FA"/>
     <w:rsid w:val="00077829"/>
     <w:rsid w:val="000852C4"/>
     <w:rsid w:val="00085CB7"/>
     <w:rsid w:val="000939F2"/>
     <w:rsid w:val="00095B4D"/>
     <w:rsid w:val="00095D44"/>
     <w:rsid w:val="000A2BC5"/>
     <w:rsid w:val="000B7A1E"/>
     <w:rsid w:val="000C7289"/>
     <w:rsid w:val="000D78B1"/>
     <w:rsid w:val="000F507D"/>
     <w:rsid w:val="000F553A"/>
     <w:rsid w:val="00104E5C"/>
     <w:rsid w:val="00105898"/>
     <w:rsid w:val="00105B8A"/>
+    <w:rsid w:val="0011052D"/>
     <w:rsid w:val="001363F6"/>
     <w:rsid w:val="00144A22"/>
     <w:rsid w:val="00193A30"/>
     <w:rsid w:val="001941F0"/>
     <w:rsid w:val="001A0BAC"/>
     <w:rsid w:val="001B1CCC"/>
     <w:rsid w:val="001B5936"/>
     <w:rsid w:val="001C336A"/>
     <w:rsid w:val="001D62FE"/>
     <w:rsid w:val="001E21C8"/>
     <w:rsid w:val="001E4202"/>
     <w:rsid w:val="001E5050"/>
     <w:rsid w:val="001E5101"/>
     <w:rsid w:val="00207192"/>
     <w:rsid w:val="00222D32"/>
     <w:rsid w:val="00225BA1"/>
     <w:rsid w:val="00227606"/>
     <w:rsid w:val="00231E8E"/>
     <w:rsid w:val="00234050"/>
     <w:rsid w:val="0024465A"/>
     <w:rsid w:val="00256AE9"/>
     <w:rsid w:val="00265AE8"/>
     <w:rsid w:val="00276F68"/>
     <w:rsid w:val="00291708"/>
     <w:rsid w:val="002C760D"/>
@@ -19302,50 +19329,51 @@
     <w:rsid w:val="00A539D9"/>
     <w:rsid w:val="00A752BC"/>
     <w:rsid w:val="00A75973"/>
     <w:rsid w:val="00A76192"/>
     <w:rsid w:val="00A8139B"/>
     <w:rsid w:val="00A91DAE"/>
     <w:rsid w:val="00A943AA"/>
     <w:rsid w:val="00AA5C91"/>
     <w:rsid w:val="00AB253A"/>
     <w:rsid w:val="00AC64D6"/>
     <w:rsid w:val="00AD72D4"/>
     <w:rsid w:val="00B01970"/>
     <w:rsid w:val="00B24581"/>
     <w:rsid w:val="00B265F2"/>
     <w:rsid w:val="00B362B2"/>
     <w:rsid w:val="00B4218A"/>
     <w:rsid w:val="00B706BC"/>
     <w:rsid w:val="00B71609"/>
     <w:rsid w:val="00B75D77"/>
     <w:rsid w:val="00B75EA2"/>
     <w:rsid w:val="00B82664"/>
     <w:rsid w:val="00B84244"/>
     <w:rsid w:val="00B84382"/>
     <w:rsid w:val="00B90C43"/>
     <w:rsid w:val="00B9384C"/>
+    <w:rsid w:val="00B96E8B"/>
     <w:rsid w:val="00BA7959"/>
     <w:rsid w:val="00BB4337"/>
     <w:rsid w:val="00BC1F6D"/>
     <w:rsid w:val="00BC3EA5"/>
     <w:rsid w:val="00BC7A32"/>
     <w:rsid w:val="00BD49B1"/>
     <w:rsid w:val="00BD5E50"/>
     <w:rsid w:val="00BE523F"/>
     <w:rsid w:val="00BE68BA"/>
     <w:rsid w:val="00BE6996"/>
     <w:rsid w:val="00BE6FBD"/>
     <w:rsid w:val="00BE79D0"/>
     <w:rsid w:val="00BF12E0"/>
     <w:rsid w:val="00BF32CF"/>
     <w:rsid w:val="00BF405C"/>
     <w:rsid w:val="00BF44B0"/>
     <w:rsid w:val="00BF7652"/>
     <w:rsid w:val="00C03A00"/>
     <w:rsid w:val="00C129D5"/>
     <w:rsid w:val="00C21F93"/>
     <w:rsid w:val="00C30192"/>
     <w:rsid w:val="00C33EF6"/>
     <w:rsid w:val="00C37386"/>
     <w:rsid w:val="00C37B2D"/>
     <w:rsid w:val="00C41E4C"/>
@@ -19373,50 +19401,51 @@
     <w:rsid w:val="00D26AC9"/>
     <w:rsid w:val="00D43401"/>
     <w:rsid w:val="00D5251D"/>
     <w:rsid w:val="00D570B7"/>
     <w:rsid w:val="00D72C81"/>
     <w:rsid w:val="00D73FFF"/>
     <w:rsid w:val="00D82693"/>
     <w:rsid w:val="00D9474E"/>
     <w:rsid w:val="00DA46B1"/>
     <w:rsid w:val="00DA6DC0"/>
     <w:rsid w:val="00DB085D"/>
     <w:rsid w:val="00DB4BDE"/>
     <w:rsid w:val="00DB7CC7"/>
     <w:rsid w:val="00DB7FC4"/>
     <w:rsid w:val="00DC076C"/>
     <w:rsid w:val="00DC0B4B"/>
     <w:rsid w:val="00DC3B9E"/>
     <w:rsid w:val="00DD7333"/>
     <w:rsid w:val="00DF04E5"/>
     <w:rsid w:val="00DF1F4B"/>
     <w:rsid w:val="00DF2C4E"/>
     <w:rsid w:val="00E1644A"/>
     <w:rsid w:val="00E21254"/>
     <w:rsid w:val="00E2373D"/>
     <w:rsid w:val="00E4050D"/>
+    <w:rsid w:val="00E41DAB"/>
     <w:rsid w:val="00E56B59"/>
     <w:rsid w:val="00E64A5E"/>
     <w:rsid w:val="00E735E1"/>
     <w:rsid w:val="00E75F35"/>
     <w:rsid w:val="00E763D4"/>
     <w:rsid w:val="00E801E7"/>
     <w:rsid w:val="00E8175F"/>
     <w:rsid w:val="00E85B01"/>
     <w:rsid w:val="00E86857"/>
     <w:rsid w:val="00E979BF"/>
     <w:rsid w:val="00EA1E50"/>
     <w:rsid w:val="00EA2EF3"/>
     <w:rsid w:val="00EC400F"/>
     <w:rsid w:val="00EC5D2A"/>
     <w:rsid w:val="00ED23B8"/>
     <w:rsid w:val="00ED4733"/>
     <w:rsid w:val="00EE00D4"/>
     <w:rsid w:val="00EE256E"/>
     <w:rsid w:val="00F06B76"/>
     <w:rsid w:val="00F07728"/>
     <w:rsid w:val="00F077A0"/>
     <w:rsid w:val="00F15CE5"/>
     <w:rsid w:val="00F26736"/>
     <w:rsid w:val="00F27BFD"/>
     <w:rsid w:val="00F304BB"/>
@@ -19432,51 +19461,51 @@
     <w:rsid w:val="00FA3178"/>
     <w:rsid w:val="00FB02D3"/>
     <w:rsid w:val="00FB3F1C"/>
     <w:rsid w:val="00FB6026"/>
     <w:rsid w:val="00FE288D"/>
     <w:rsid w:val="00FE3A04"/>
     <w:rsid w:val="00FE4794"/>
     <w:rsid w:val="00FF4774"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1231C50C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1A2FC2EE-78CC-465D-BFA2-6034B634045F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-MX" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -19866,95 +19895,117 @@
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00723FFB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:eastAsia="es-MX"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo2Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0011052D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007E363F"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-MX"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="007E363F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pa3">
     <w:name w:val="Pa3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="000603FB"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="201" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
       <w:sz w:val="24"/>
@@ -20179,50 +20230,64 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextonotapieCar">
     <w:name w:val="Texto nota pie Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textonotapie"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00DB085D"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdenotaalpie">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DB085D"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
+    <w:name w:val="Título 2 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0011052D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="7606522">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="13967861">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -23516,51 +23581,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2142963200">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-9923-2540" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hortensia.sr@cdjuarez.tecnm.mx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7934-8330" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-7025-6695" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:galro2101@gmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-3564-4594" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/ctes.v11i22.850" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hortensia.sr@cdjuarez.tecnm.mx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7934-8330" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-7025-6695" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-3564-4594" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:galro2101@gmail.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-9923-2540" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -24174,73 +24239,73 @@
             <b:First>Víctor</b:First>
             <b:Middle>A., Hernández, Cesar, &amp; Rivas, Edwin</b:Middle>
           </b:Person>
         </b:NameList>
       </b:Author>
     </b:Author>
     <b:Title>isión General, Características y Funcionalidades de la Red Eléctrica Inteligente (Smart Grid)</b:Title>
     <b:JournalName>Información tecnológica, 29(2)</b:JournalName>
     <b:Year>2018</b:Year>
     <b:Pages>89-102</b:Pages>
     <b:RefOrder>14</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03DF85A1-264E-4D6A-8784-EC5AB8319351}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>18</Pages>
-  <Words>5625</Words>
-  <Characters>30942</Characters>
+  <Words>5641</Words>
+  <Characters>31029</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>257</Lines>
-  <Paragraphs>72</Paragraphs>
+  <Lines>258</Lines>
+  <Paragraphs>73</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>36495</CharactersWithSpaces>
+  <CharactersWithSpaces>36597</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ana María Ramírez Pareja</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>