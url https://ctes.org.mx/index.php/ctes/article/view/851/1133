--- v0 (2025-10-13)
+++ v1 (2026-07-27)
@@ -9,51 +9,93 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2E26B4B5" w14:textId="77777777" w:rsidR="00DA5823" w:rsidRDefault="00DA5823" w:rsidP="00DA5823">
+    <w:p w14:paraId="2E26B4B5" w14:textId="3F580452" w:rsidR="00DA5823" w:rsidRPr="00A85DDB" w:rsidRDefault="00A85DDB" w:rsidP="00A85DDB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A85DDB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A85DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00A85DDB">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/ctes.v11i22.851</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7F053439" w14:textId="77777777" w:rsidR="00A85DDB" w:rsidRDefault="00A85DDB" w:rsidP="00DA5823">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DEF59B3" w14:textId="25AEC490" w:rsidR="00DA5823" w:rsidRDefault="00DA5823" w:rsidP="00DA5823">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -162,51 +204,51 @@
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="23D15743" wp14:editId="12461F01">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>43815</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-922020</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7772400" cy="1266825"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="2086889291" name="Imagen 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10">
+                    <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7772400" cy="1266825"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -335,51 +377,51 @@
         </w:rPr>
         <w:t>Ivana Elena Ibarra Hernández</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="148DD640" w14:textId="1DBB4727" w:rsidR="00840637" w:rsidRPr="00F4184C" w:rsidRDefault="00566DEC" w:rsidP="00F4184C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tecnológico Nacional de México/Instituto Tecnológico de Ciudad Juárez </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00A76AE4" w:rsidRPr="00F4184C">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>ivana.ih01@cdjuarez.tecnm.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0A89AF6E" w14:textId="1B52AB4E" w:rsidR="00A76AE4" w:rsidRPr="00F4184C" w:rsidRDefault="00A76AE4" w:rsidP="00F4184C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
@@ -445,51 +487,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Tecnológico Nacional de México/Instituto Tecnológico de Ciudad Juárez </w:t>
       </w:r>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>jorge.ps@cdjuarez.tecnm.mx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43EE8E00" w14:textId="594A6B90" w:rsidR="00A42AC7" w:rsidRPr="00F4184C" w:rsidRDefault="00566DEC" w:rsidP="00F4184C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00F4184C">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0001-9614-2764</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2DA79836" w14:textId="77777777" w:rsidR="00566DEC" w:rsidRPr="00F4184C" w:rsidRDefault="00566DEC" w:rsidP="00F4184C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C686BBE" w14:textId="606777D0" w:rsidR="00E979BF" w:rsidRPr="00F4184C" w:rsidRDefault="00003FBC" w:rsidP="00F4184C">
       <w:pPr>
@@ -581,90 +623,78 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2B5F44BF" w14:textId="77777777" w:rsidR="00C37B2D" w:rsidRPr="00F4184C" w:rsidRDefault="00C37B2D" w:rsidP="00F4184C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67E6B578" w14:textId="6610F49F" w:rsidR="00E979BF" w:rsidRPr="00F4184C" w:rsidRDefault="00035228" w:rsidP="00F4184C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Jeovany</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F4184C">
+        <w:t xml:space="preserve">Jeovany Rafael </w:t>
+      </w:r>
+      <w:r w:rsidR="00155F87" w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Rafael </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00155F87" w:rsidRPr="00F4184C">
+        <w:t>Rodríguez</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Rodríguez</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Mejía</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18CC9995" w14:textId="77777777" w:rsidR="00E979BF" w:rsidRPr="00F4184C" w:rsidRDefault="00E979BF" w:rsidP="00F4184C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Universidad Autónoma del Estado de México, México</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CD8A219" w14:textId="77777777" w:rsidR="00AB6DE8" w:rsidRPr="00F4184C" w:rsidRDefault="00AB6DE8" w:rsidP="00F4184C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
@@ -678,51 +708,51 @@
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">jeovny.rm@cdjuarez.tecnm.mx </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4668E707" w14:textId="59581C66" w:rsidR="00C37B2D" w:rsidRPr="00F4184C" w:rsidRDefault="0075604C" w:rsidP="00F4184C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00F4184C">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://orcid.org/0000-0003-4154-0778</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="34911874" w14:textId="77777777" w:rsidR="0075604C" w:rsidRPr="00F4184C" w:rsidRDefault="0075604C" w:rsidP="00F4184C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66B5B3AA" w14:textId="536E0E61" w:rsidR="0080593C" w:rsidRPr="00F4184C" w:rsidRDefault="00E979BF" w:rsidP="00F4184C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
@@ -744,61 +774,61 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>RESUMEN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="322FEFB1" w14:textId="77777777" w:rsidR="001C74B5" w:rsidRPr="00F4184C" w:rsidRDefault="001C74B5" w:rsidP="00F4184C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Los pacientes de ACV pueden presentar hemiplejia en una extremidad del cuerpo. La terapia con movimientos repetidos supone una mejora sobre una extremidad paralizada. Durante los últimos años se han desarrollado dispositivos robóticos como apoyo para terapias de rehabilitación de mano. Los dispositivos desarrollados se han fabricado con materiales suaves, ligeros y deformables evitando los componentes rígidos. Este paradigma de diseño se adapta mejor al cuerpo humano sin limitar movimiento en ninguna dirección y siendo de peso ligero. En este artículo se analizaron las tendencias de guantes robóticos suaves desarrollados en los últimos 5 años. Se identificaron dispositivos con actuación neumática y con sistemas de transmisión de movimiento por cable o tendón. Se examinaron los </w:t>
+        <w:t xml:space="preserve">Los pacientes de ACV pueden presentar hemiplejia en una extremidad del cuerpo. La terapia con movimientos repetidos supone una mejora sobre una extremidad paralizada. Durante los últimos años se han desarrollado dispositivos robóticos como apoyo para terapias de rehabilitación de mano. Los dispositivos desarrollados se han fabricado con materiales suaves, ligeros y deformables evitando los componentes rígidos. Este paradigma de diseño se adapta mejor al cuerpo humano sin limitar movimiento en ninguna dirección y siendo de peso ligero. En este artículo se analizaron las tendencias de guantes robóticos suaves desarrollados en los últimos 5 años. Se identificaron dispositivos con actuación neumática </w:t>
       </w:r>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">principales métodos de verificación de los dispositivos, así como aquellos dispositivos que detectaron la intención del usuario. También se detallaron los estudios que experimentaron con pacientes para validar el funcionamiento de su diseño. </w:t>
+        <w:t xml:space="preserve">y con sistemas de transmisión de movimiento por cable o tendón. Se examinaron los principales métodos de verificación de los dispositivos, así como aquellos dispositivos que detectaron la intención del usuario. También se detallaron los estudios que experimentaron con pacientes para validar el funcionamiento de su diseño. </w:t>
       </w:r>
       <w:r w:rsidR="00E979BF" w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29BE3294" w14:textId="366F02E6" w:rsidR="00E979BF" w:rsidRDefault="00E979BF" w:rsidP="00F4184C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
@@ -1005,61 +1035,79 @@
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005B34B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024                                   </w:t>
       </w:r>
       <w:r w:rsidRPr="005B34B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fecha Aceptación:</w:t>
       </w:r>
       <w:r w:rsidRPr="005B34B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Octubre 2024</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005B34B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Octubre</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005B34B6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B34B6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00DA5823">
+      <w:r w:rsidR="00A34F1A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict w14:anchorId="5F07B677">
           <v:rect id="_x0000_i1025" style="width:446.5pt;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FC76F61" w14:textId="77777777" w:rsidR="0067657E" w:rsidRPr="00F4184C" w:rsidRDefault="0067657E" w:rsidP="00F4184C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -1157,61 +1205,61 @@
       <w:r w:rsidR="00575C7E" w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Saldarriaga, 2024</w:t>
       </w:r>
       <w:r w:rsidR="006536A5" w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Sin embargo, debido al costo de las terapias, la frecuencia o la duración los pacientes no siempre terminan de manera satisfactoria con las sesiones de rehabilitación necesarias. Para brindar una solución viable se han desarrollado dispositivos robóticos de rehabilitación que permitan a los pacientes llevar a cabo movimientos repetidos con precisión, para lograr </w:t>
+        <w:t xml:space="preserve">. Sin embargo, debido al costo de las terapias, la frecuencia o la duración los pacientes no siempre terminan de manera satisfactoria con las sesiones de rehabilitación necesarias. Para brindar una solución viable se han desarrollado dispositivos robóticos de rehabilitación </w:t>
       </w:r>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>una terapia de rehabilitación exitosa con distintas sesiones de entrenamiento, menor cantidad de terapeutas y costos más bajos</w:t>
+        <w:t>que permitan a los pacientes llevar a cabo movimientos repetidos con precisión, para lograr una terapia de rehabilitación exitosa con distintas sesiones de entrenamiento, menor cantidad de terapeutas y costos más bajos</w:t>
       </w:r>
       <w:r w:rsidR="00B82948" w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Bardi, 2022)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>. Los dispositivos robóticos para manos se pueden clasificar en las prótesis y las órtesis. Las segundas funcionan como un apoyo para mejorar la alineación o función de una extremidad afectada</w:t>
       </w:r>
       <w:r w:rsidR="00695820" w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
@@ -1232,118 +1280,87 @@
       <w:r w:rsidR="00695820" w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>, 2023)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>. Las ortesis tradicionales constan de sistemas rígidos de alto peso y masa no se adecuan a la mecánica del cuerpo humano. Sus componentes rígidos reducen la posibilidad de movimiento en direcciones que no sean actuadas. En contraste los dispositivos robóticos flexibles o suaves proponen una solución que al no contar con componentes rígidos se apoyaran directamente sobre el cuerpo humano, obteniendo la comodidad de su propia anatomía y rango de movilidad, sin restricciones</w:t>
       </w:r>
       <w:r w:rsidR="006C4FB4" w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (Thalman, 2020)</w:t>
+      </w:r>
+      <w:r w:rsidR="007D3FF5" w:rsidRPr="00F4184C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F4184C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Estos dispositivos son fabricados de materiales ligeros y deformables que se adaptan de mejor manera a la anatomía del cuerpo. El paradigma de diseño de los robots suaves, debido a que son inspirados biológicamente, son más compatibles con la cinemática del cuerpo humano para su uso en terapias de rehabilitación</w:t>
+      </w:r>
+      <w:r w:rsidR="006C4FB4" w:rsidRPr="00F4184C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...46 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00170E36" w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Shahid</w:t>
-[...9 lines deleted...]
-        <w:t>,</w:t>
+        <w:t>Shahid,</w:t>
       </w:r>
       <w:r w:rsidR="00DA1FED" w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018</w:t>
       </w:r>
       <w:r w:rsidR="006C4FB4" w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
@@ -1894,69 +1911,58 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>tendón</w:t>
       </w:r>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00DE54E4" w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> et al presentaron un guante robótico suave de bajo costo con una estrategia de control de circuito abierto para ayudar en la rehabilitación en el hogar y las actividades de la vida diaria. Los actuadores neumáticos se fabricaron con siliconas de secado a temperatura ambiente RTV 225 y RTV </w:t>
+      <w:r w:rsidRPr="00F4184C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Souhail et al presentaron un guante robótico suave de bajo costo con una estrategia de control de circuito abierto para ayudar en la rehabilitación en el hogar y las actividades de la vida diaria. Los actuadores neumáticos se fabricaron con siliconas de secado a temperatura ambiente RTV 225 y RTV </w:t>
       </w:r>
       <w:r w:rsidR="00DE54E4" w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>4503.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> Estos actuadores muestran una respuesta rápida a baja presión</w:t>
       </w:r>
       <w:r w:rsidR="002C0477" w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
@@ -2052,370 +2058,248 @@
       <w:r w:rsidR="00063048" w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2020)</w:t>
       </w:r>
       <w:r w:rsidR="007D3FF5" w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Rieger et al fabricaron un actuador constituido por silicón, tela y una capa de acero para facilitar la extensión del guante.  Evaluaron en 10 participantes sanos los ángulos de flexión del guante con la capa de acero y sin la capa. Se concluyo que el uso de una capa de acero adicional en el guante permitió a los participantes extender los dedos, pero a la vez reducía ligeramente su ROM</w:t>
+      </w:r>
+      <w:r w:rsidR="00063048" w:rsidRPr="00F4184C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2022)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F4184C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Lim et al diseñaron SR Glove, un guante robótico suave con actuadores neumáticos bidireccionales fabricado con tela para mejorar las funciones básicas de la mano en pacientes con accidente cerebrovascular crónico. Realizaron pruebas de medición de fuerza y ​​torsión para la caracterización del SR Glove, y se asignaron tareas de manipulación de objetos cotidianos a ocho pacientes con accidente cerebrovascular crónico para evaluar la eficacia del SR Glove como dispositivo de asistencia. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7281D" w:rsidRPr="00F4184C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>La figura 1 muestra el SR Glove</w:t>
+      </w:r>
+      <w:r w:rsidR="009431FA" w:rsidRPr="00F4184C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2023)</w:t>
+      </w:r>
+      <w:r w:rsidR="007D3FF5" w:rsidRPr="00F4184C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F4184C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Lai et al desarrollaron un actuador neumático en forma de panal (HPA) construido con un revestimiento flexible de poliuretano termoplástico (TPU) mediante técnicas de prensado en caliente o soldadura ultrasónica. Respecto a estudios anteriores del autor El HPA produjo un aumento del 862 % en la fuerza de salida final. Realizaron ensayos con nueve pacientes para evaluar la eficacia del guante en actividades cotidianas donde la tasa de finalización de las funciones aumentó del 39% al 76%</w:t>
+      </w:r>
+      <w:r w:rsidR="00B33417" w:rsidRPr="00F4184C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00051156" w:rsidRPr="00F4184C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+      <w:r w:rsidR="00B33417" w:rsidRPr="00F4184C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F4184C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Rieger</w:t>
+        <w:t>Ridremont</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> et al fabricaron un actuador constituido por silicón, tela y una capa de acero para facilitar la extensión del guante.  Evaluaron en 10 participantes sanos los ángulos de flexión del guante con la capa de acero y sin la capa. Se concluyo que el uso de una capa de acero adicional en el guante permitió a los participantes extender los dedos, pero a la vez reducía ligeramente su ROM</w:t>
-[...106 lines deleted...]
-        <w:t xml:space="preserve"> (2023)</w:t>
+        <w:t xml:space="preserve"> et al desarrollaron un sistema de terapia bilateral robótico suave que utiliza un exoesqueleto robótico suave de mano y muñeca. Desarrollaron un guante con sensores flexibles resistivos en los dedos y capacitivos en la muñeca, los datos se enviaron al control neumático de flujo PD para replicar los movimientos en la mano afectada</w:t>
+      </w:r>
+      <w:r w:rsidR="00051156" w:rsidRPr="00F4184C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2024)</w:t>
       </w:r>
       <w:r w:rsidR="007D3FF5" w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...92 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20ADED96" w14:textId="77777777" w:rsidR="00CA5DD1" w:rsidRPr="00F4184C" w:rsidRDefault="00CA5DD1" w:rsidP="00F4184C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D23F022" w14:textId="2D212F90" w:rsidR="00CA5DD1" w:rsidRPr="00F4184C" w:rsidRDefault="00D6572B" w:rsidP="00F4184C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Figura 1. Guante robótico, SR </w:t>
-[...19 lines deleted...]
-        <w:t>, con accionamiento neumático</w:t>
+        <w:t>Figura 1. Guante robótico, SR Glove, con accionamiento neumático</w:t>
       </w:r>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA5DD1" w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67DD763A" wp14:editId="360D81B6">
             <wp:extent cx="3744594" cy="2520000"/>
             <wp:effectExtent l="0" t="0" r="8890" b="0"/>
             <wp:docPr id="1462146275" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1462146275" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14"/>
+                    <a:blip r:embed="rId15"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3744594" cy="2520000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F54D72D" w14:textId="5F47D4C9" w:rsidR="00F7281D" w:rsidRPr="00F4184C" w:rsidRDefault="00D6572B" w:rsidP="00F4184C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -2492,51 +2376,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Rehabilitation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">, 20(1), 120. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00F4184C">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>https://doi.org/10.1186/s12984-023-01250-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0437A846" w14:textId="77777777" w:rsidR="00D6572B" w:rsidRPr="00F4184C" w:rsidRDefault="00D6572B" w:rsidP="00F4184C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -2562,71 +2446,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Cable</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67687C4E" w14:textId="4853C865" w:rsidR="001C74B5" w:rsidRPr="00F4184C" w:rsidRDefault="001C74B5" w:rsidP="00F4184C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Los mecanismos de transmisión por cable están inspirados en los tendones propios de la mano. Se utilizan cables o tendones que están fijos en puntos de las falanges y funcionan como puntos de anclaje. La flexión se produce por las articulaciones propias de la mano al tensionar el cable. Sus ventajas es que son de peso bajo, pueden producir grandes fuerzas de salida y se pueden adaptar a múltiples aplicaciones. Sin embargo, comúnmente son accionados por motores que pudieran añadir peso extra al dispositivo. También se debe llevar acabo un análisis para identificar la mejor manera de definir los puntos de anclaje y comúnmente el movimiento de los cables produce fricción.  </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> et al construyeron un exoesqueleto a partir de componentes comerciales impresos en 3D. El control de los actuadores se realizó utilizando un microcontrolador Arduino y un mecanismo personalizado para el movimiento de los tendones. Verificaron el rango de movimiento de los dedos y las fuerzas ejercidas en la yema del dedo coincidieron con los de una mano humana sana 14 N</w:t>
+        <w:t>Los mecanismos de transmisión por cable están inspirados en los tendones propios de la mano. Se utilizan cables o tendones que están fijos en puntos de las falanges y funcionan como puntos de anclaje. La flexión se produce por las articulaciones propias de la mano al tensionar el cable. Sus ventajas es que son de peso bajo, pueden producir grandes fuerzas de salida y se pueden adaptar a múltiples aplicaciones. Sin embargo, comúnmente son accionados por motores que pudieran añadir peso extra al dispositivo. También se debe llevar acabo un análisis para identificar la mejor manera de definir los puntos de anclaje y comúnmente el movimiento de los cables produce fricción.  Rudd et al construyeron un exoesqueleto a partir de componentes comerciales impresos en 3D. El control de los actuadores se realizó utilizando un microcontrolador Arduino y un mecanismo personalizado para el movimiento de los tendones. Verificaron el rango de movimiento de los dedos y las fuerzas ejercidas en la yema del dedo coincidieron con los de una mano humana sana 14 N</w:t>
       </w:r>
       <w:r w:rsidR="00051156" w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00A421B8" w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>2019</w:t>
       </w:r>
       <w:r w:rsidR="00051156" w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
@@ -2647,468 +2511,308 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">, llamado </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0051416A" w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Exo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0051416A" w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Glove Poly II,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F4184C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> construido con materiales poliméricos y mediante accionamiento por tendones para su uso en lesiones de la médula espinal (LME). El diseño del guante fue compacto, con un número mínimo de componentes y adaptable a distintos de tamaños de mano. Agregaron una estructura pasiva del pulgar para mejorar el agarre de objetos. Utilizaron un actuador para producir los movimientos de dos dedos, mediante un sistema de ajuste y holgura doble</w:t>
+      </w:r>
+      <w:r w:rsidR="00A421B8" w:rsidRPr="00F4184C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2019)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F4184C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0051416A" w:rsidRPr="00F4184C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> La figura 2 muestra el guante robótico </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0051416A" w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Glove</w:t>
+        <w:t>Exo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0051416A" w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...115 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Glove Poly </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0051416A" w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>II</w:t>
       </w:r>
       <w:r w:rsidR="00A421B8" w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0051416A" w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0051416A" w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Setiawan et al diseñaron un sistema compuesto por un guante suave, transmisión por </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Setiawan</w:t>
+        <w:t>tendon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> et al diseñaron un sistema compuesto por un guante suave, transmisión por </w:t>
+        <w:t xml:space="preserve"> y un sistema dual de accionamiento (DSEA) para utilizar un solo actuador. El guante se fabricó con siliconas utilizando un molde impreso en 3D, lograron sostener distintos objetos</w:t>
+      </w:r>
+      <w:r w:rsidR="00A421B8" w:rsidRPr="00F4184C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2020)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F4184C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>tendon</w:t>
+        <w:t>Xu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> y un sistema dual de accionamiento (DSEA) para utilizar un solo actuador. El guante se fabricó con siliconas utilizando un molde impreso en 3D, lograron sostener distintos objetos</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A421B8" w:rsidRPr="00F4184C">
+        <w:t xml:space="preserve"> et al presentaron un guante de exoesqueleto suave con un servo motor AC. Utilizaron una Myo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F4184C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>armban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F4184C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para recolectar las señales </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F4184C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>sEMG</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F4184C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de los músculos y reconocer la intención de movimiento.   Verificaron el desempeño mediante el seguimiento de la trayectoria y control de fuerza. Concluyeron que el coeficiente de correlación promedio entre el ángulo deseado y medido es del 90,99%. Además, el guante proporciono una fuerza de sujeción estable de 35 N</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD6CC3" w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2020)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">. Phan et al crearon Músculos artificiales de filamento hidráulico blando (HFAM) </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Xu</w:t>
+        <w:t>bioinspirados</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> et al presentaron un guante de exoesqueleto suave con un servo motor AC. Utilizaron una </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> de los músculos y reconocer la intención de movimiento.   Verificaron el desempeño mediante el seguimiento de la trayectoria y control de fuerza. Concluyeron que el coeficiente de correlación promedio entre el ángulo deseado y medido es del 90,99%. Además, el guante proporciono una fuerza de sujeción estable de 35 N</w:t>
+        <w:t xml:space="preserve"> que se pueden extender y contraer bajo presión de fluido. Mediante una capa helicoidal rígida y restringida, y un microtubo de silicona interno que replican el movimiento natural de un musculo provocando la elongación del actuador. Los músculos desarrollados pueden producir una elongación del 246,8% y una alta eficiencia energética del 62,7%. Utilizaron un guante de exoesqueleto suave impulsado por HFAM que podría ayudar a agarrar múltiples objetos para validar los actuadores y el mecanismo de transmisión del movimiento se genera por tendones</w:t>
       </w:r>
       <w:r w:rsidR="00AD6CC3" w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2020)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...77 lines deleted...]
-        <w:t xml:space="preserve"> et al Mejoraron el enrutamiento de </w:t>
+        <w:t xml:space="preserve">. Abdelhafiz et al Mejoraron el enrutamiento de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>exotendón</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
@@ -3299,117 +3003,77 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Figura 2. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Exo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> II con accionamiento por cable. </w:t>
+        <w:t xml:space="preserve"> Glove Poly II con accionamiento por cable. </w:t>
       </w:r>
       <w:r w:rsidR="000018B5" w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="243C0760" wp14:editId="2DF3A7DF">
             <wp:extent cx="3463612" cy="2520000"/>
             <wp:effectExtent l="0" t="0" r="3810" b="0"/>
             <wp:docPr id="540889711" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="540889711" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16"/>
+                    <a:blip r:embed="rId17"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3463612" cy="2520000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E75B798" w14:textId="2504018E" w:rsidR="001C74B5" w:rsidRPr="00F4184C" w:rsidRDefault="003C44FA" w:rsidP="00F4184C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -3446,51 +3110,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Robotics</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6(2), 214–227. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00F4184C">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>https://doi.org/10.1089/soro.2018.0006</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="60904486" w14:textId="77777777" w:rsidR="003C44FA" w:rsidRPr="00F4184C" w:rsidRDefault="003C44FA" w:rsidP="00F4184C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75111456" w14:textId="77777777" w:rsidR="001C74B5" w:rsidRPr="00F4184C" w:rsidRDefault="001C74B5" w:rsidP="00F4184C">
       <w:pPr>
@@ -3549,71 +3213,51 @@
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>n-abducci</w:t>
       </w:r>
       <w:r w:rsidR="004B4939" w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>ó</w:t>
       </w:r>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">n solo ha sido implementado en pocas investigaciones, debido a la complejidad de agregar un actuador extra para obtener el movimiento de la articulación metacarpofalángica. </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> et al Integraron un guante híbrido de exoesqueleto suave, que combina actuadores neumáticos suaves y un sistema de actuación impulsado por tendones. El dispositivo controlado mediante una app móvil logra movimientos de abducción/aducción de los dedos y el pulgar.</w:t>
+        <w:t>n solo ha sido implementado en pocas investigaciones, debido a la complejidad de agregar un actuador extra para obtener el movimiento de la articulación metacarpofalángica. Gerez et al Integraron un guante híbrido de exoesqueleto suave, que combina actuadores neumáticos suaves y un sistema de actuación impulsado por tendones. El dispositivo controlado mediante una app móvil logra movimientos de abducción/aducción de los dedos y el pulgar.</w:t>
       </w:r>
       <w:r w:rsidR="00E67C77" w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> La figura 3 muestra el guante</w:t>
       </w:r>
       <w:r w:rsidR="00892039" w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> con actuadores neumáticos integrados para los movimientos de aducción-abducción de cada dedo</w:t>
       </w:r>
       <w:r w:rsidR="00565324" w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
@@ -3769,51 +3413,51 @@
       <w:r w:rsidR="009F7FCC" w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5014C583" wp14:editId="47EA1F50">
             <wp:extent cx="3209143" cy="2520000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1604230166" name="Imagen 1" descr="PDF] A Hybrid, Wearable Exoskeleton Glove Equipped With Variable Stiffness  Joints, Abduction Capabilities, and a Telescopic Thumb | Semantic Scholar"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="PDF] A Hybrid, Wearable Exoskeleton Glove Equipped With Variable Stiffness  Joints, Abduction Capabilities, and a Telescopic Thumb | Semantic Scholar"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18">
+                    <a:blip r:embed="rId19">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3209143" cy="2520000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -4065,69 +3709,58 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="009F7FCC" w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">La figura 4 muestra el exoesqueleto blando verificado mediante FEM. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> et al fabricaron una mano robótica suave y portátil que a través de un actuador suave bidireccional fabricado con elastómero realizaron el control de movimientos de flexión y extensión de los dedos. Este actuador se dobla y extiende mediante accionamiento neumático y contiene un sensor flexible integrado que mide los ángulos de los dedos en tiempo real. Analizaron los modelos analíticos para relacionar la presión suministrada con el ángulo de flexión y fuerza de salida, y se validaron con FEM</w:t>
+      <w:r w:rsidRPr="00F4184C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Heung et al fabricaron una mano robótica suave y portátil que a través de un actuador suave bidireccional fabricado con elastómero realizaron el control de movimientos de flexión y extensión de los dedos. Este actuador se dobla y extiende mediante accionamiento neumático y contiene un sensor flexible integrado que mide los ángulos de los dedos en tiempo real. Analizaron los modelos analíticos para relacionar la presión suministrada con el ángulo de flexión y fuerza de salida, y se validaron con FEM</w:t>
       </w:r>
       <w:r w:rsidR="00D9451B" w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2023)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B9E1CC0" w14:textId="77777777" w:rsidR="00A27B93" w:rsidRPr="00F4184C" w:rsidRDefault="00A27B93" w:rsidP="00F4184C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -4160,51 +3793,51 @@
       </w:r>
       <w:r w:rsidR="009F7FCC" w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="01AAD8B6" wp14:editId="124871F8">
             <wp:extent cx="3828469" cy="2520000"/>
             <wp:effectExtent l="0" t="0" r="635" b="0"/>
             <wp:docPr id="759758734" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="759758734" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19"/>
+                    <a:blip r:embed="rId20"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3828469" cy="2520000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="0841454F" w14:textId="18CECE69" w:rsidR="009F7FCC" w:rsidRPr="00F4184C" w:rsidRDefault="003C44FA" w:rsidP="00F4184C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -4290,51 +3923,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Haptics</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">, 16(2), 311–321. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00F4184C">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>https://doi.org/10.1109/TOH.2023.3273908</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4A8602D4" w14:textId="77777777" w:rsidR="001C74B5" w:rsidRPr="00F4184C" w:rsidRDefault="001C74B5" w:rsidP="00F4184C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A605D0B" w14:textId="23301344" w:rsidR="001C74B5" w:rsidRPr="00F4184C" w:rsidRDefault="001C74B5" w:rsidP="00F4184C">
       <w:pPr>
@@ -4634,51 +4267,51 @@
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="33F87A5A" wp14:editId="5E7AAB88">
             <wp:extent cx="3140090" cy="2520000"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
             <wp:docPr id="2136697726" name="Imagen 2" descr="Imagen que contiene interior, par, diferente, tabla&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2136697726" name="Imagen 2" descr="Imagen que contiene interior, par, diferente, tabla&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId21">
+                    <a:blip r:embed="rId22">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect b="7282"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3140090" cy="2520000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
@@ -4698,51 +4331,51 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Haghshenas-Jaryani, M., Pande, C., &amp; Muthu Wijesundara, B. J. (2019). </w:t>
       </w:r>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Soft Robotic Bilateral Hand Rehabilitation System for Fine Motor Learning. 2019 IEEE 16th International Conference on Rehabilitation Robotics (ICORR), 337–342. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00F4184C">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US" w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>https://doi.org/10.1109/ICORR.2019.8779510</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6A26BA40" w14:textId="77777777" w:rsidR="003C44FA" w:rsidRPr="00F4184C" w:rsidRDefault="003C44FA" w:rsidP="00F4184C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B482F52" w14:textId="77777777" w:rsidR="001C74B5" w:rsidRPr="00F4184C" w:rsidRDefault="001C74B5" w:rsidP="00F4184C">
       <w:pPr>
@@ -4927,71 +4560,51 @@
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> et proponen una estrategia de control de asistencia necesaria (AAN) para un guante robótico suave. Utilizaron un accionamiento de transmisión por cable, una resistencia sensible a la fuerza (FSR) en la yema de los dedos y un brazalete de sensores EMG para la estimación del contacto con el objeto. Si se detecta que la fuerza humana no es lo suficientemente fuerte debido a la fatiga muscular se acciona el control AAN. Por lo tanto, el sistema propuesto ayuda a los pacientes a participar activamente en el ejercicio de rehabilitación</w:t>
       </w:r>
       <w:r w:rsidR="00CF1C8A" w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2024)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> et al desarrollaron un guante de exoesqueleto suave utilizando material de tela para asistencia mecánica con un actuador lineal y transmisión de tendón. El usuario puede mover el guante suave para flexionarlo o extenderlo usando su mente como señal de atención. La señal de atención generada a partir del EEG de un solo canal es susceptible de ser influenciada por el entorno y las condiciones corporales del usuario. </w:t>
+        <w:t xml:space="preserve">. Setiawan et al desarrollaron un guante de exoesqueleto suave utilizando material de tela para asistencia mecánica con un actuador lineal y transmisión de tendón. El usuario puede mover el guante suave para flexionarlo o extenderlo usando su mente como señal de atención. La señal de atención generada a partir del EEG de un solo canal es susceptible de ser influenciada por el entorno y las condiciones corporales del usuario. </w:t>
       </w:r>
       <w:r w:rsidR="006B160A" w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">La figura 6 muestra el sistema de guante robótico </w:t>
       </w:r>
       <w:r w:rsidR="006C1542" w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>que responde a las señales EEG</w:t>
       </w:r>
       <w:r w:rsidR="00CF1C8A" w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
@@ -5054,51 +4667,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="59503A50" wp14:editId="75DA012D">
             <wp:extent cx="4333000" cy="2520000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="278236095" name="Imagen 1" descr="Imagen que contiene Diagrama&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="278236095" name="Imagen 1" descr="Imagen que contiene Diagrama&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23"/>
+                    <a:blip r:embed="rId24"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4333000" cy="2520000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="613A9772" w14:textId="65DAC441" w:rsidR="001C74B5" w:rsidRPr="00F4184C" w:rsidRDefault="003C44FA" w:rsidP="00F4184C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -5135,51 +4748,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, M., Putri, F. T., Ismail, R., &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Samudro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, L. (2024). Portable Fabric-Based Soft Glove Controlled with Single-Channel Electroencephalography. Journal of Robotics and Control (JRC), 5(4), Article 4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="00F4184C">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.18196/jrc.v5i4.21211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="354FDC98" w14:textId="77777777" w:rsidR="003C44FA" w:rsidRPr="00F4184C" w:rsidRDefault="003C44FA" w:rsidP="00F4184C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
@@ -5305,203 +4918,143 @@
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>a 3 participantes con lesión de la médula espinal (LME), de distintos niveles de lesión y años desde la lesión, el uso y control del guante muestran una mejora promedio del 87 % en la fuerza de agarre</w:t>
       </w:r>
       <w:r w:rsidR="001852F2" w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2019)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Zhou et al diseñaron una mano robótica suave impresa en 3D reforzada con un anillo, incluye un cuerpo de elastómero impreso en 3D y una placa de acero inoxidable para compensar el torque. Este dispositivo combina la rehabilitación de la mano y evaluaron de la rigidez de las articulaciones. Utilizaron el método </w:t>
+        <w:t>. Zhou et al diseñaron una mano robótica suave impresa en 3D reforzada con un anillo, incluye un cuerpo de elastómero impreso en 3D y una placa de acero inoxidable para compensar el torque. Este dispositivo combina la rehabilitación de la mano y evaluaron de la rigidez de las articulaciones. Utilizaron el método Fugl Meyer (FMA), evaluación ARAT, caja y bloques (BBT) y fuerza de agarre para evaluar a 4 pacientes con accidente cerebrovascular. Implementaron un algoritmo de control predictivo del modelo de aprendizaje iterativo (ILMPC)</w:t>
+      </w:r>
+      <w:r w:rsidR="001852F2" w:rsidRPr="00F4184C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2022)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F4184C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="004F5AB9" w:rsidRPr="00F4184C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>La figura 7 muestra el</w:t>
+      </w:r>
+      <w:r w:rsidR="00B861E1" w:rsidRPr="00F4184C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> guante robótico reforzado con anillos y dispositivo utilizado en pacientes para la evaluación de su desempeño</w:t>
+      </w:r>
+      <w:r w:rsidR="0024695D" w:rsidRPr="00F4184C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F4184C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alicea et al diseñaron un sistema de impulsador por tendones </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Fugl</w:t>
+        <w:t>subactuado</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Meyer (FMA), evaluación ARAT, caja y bloques (BBT) y fuerza de agarre para evaluar a 4 pacientes con accidente cerebrovascular. Implementaron un algoritmo de control predictivo del modelo de aprendizaje iterativo (ILMPC)</w:t>
-[...72 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> que utiliza sinergias posturales de la mano para soportar distintos agarres con un solo actuador. Efectuaron un estudio de caso preliminar con un participante que padecía una lesión incompleta de la médula espinal (C7) y mediante el uso del guante, el participante pudo lograr una mejora del rendimiento del 50 % en una de Caja y Bloque (BBT)</w:t>
       </w:r>
       <w:r w:rsidR="004316E4" w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2021)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...39 lines deleted...]
-        <w:t>-Meyer (FMA</w:t>
+        <w:t>. Guo et al desarrollaron un SSVEP-BCI "potenciales evocados visualmente en estado estacionario con interfaces cerebro-computadoras controladas por un sistema de rehabilitación de guante robótico suave para la rehabilitación de la función de la mano. Utilizaron evaluaciones Fugl-Meyer (FMA</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>) ,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> prueba de </w:t>
       </w:r>
       <w:r w:rsidR="00720A94" w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
@@ -5647,51 +5200,51 @@
       </w:r>
       <w:r w:rsidR="0024695D" w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58C80A28" wp14:editId="0416B3D5">
             <wp:extent cx="4650799" cy="2238375"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="516202011" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="516202011" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25"/>
+                    <a:blip r:embed="rId26"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4651862" cy="2238887"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="155238EA" w14:textId="000244C4" w:rsidR="001C74B5" w:rsidRPr="00F4184C" w:rsidRDefault="003C44FA" w:rsidP="00F4184C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -5757,51 +5310,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Stiffness</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> Evaluation (pp. 13–23). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="00F4184C">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="fr-FR" w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/978-3-031-13835-5_2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0E5E1D03" w14:textId="77777777" w:rsidR="001C74B5" w:rsidRPr="00F4184C" w:rsidRDefault="001C74B5" w:rsidP="00F4184C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F4184C">
@@ -6426,71 +5979,51 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk179274785"/>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Dragusanu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">, M., </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">, D., Suthar, B., Hussain, I., </w:t>
+        <w:t xml:space="preserve">, M., Troisi, D., Suthar, B., Hussain, I., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Prattichizzo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">, D., &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -6623,71 +6156,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> Variable Stiffness Joints, Abduction Capabilities, and a Telescopic Thumb. IEEE Access, 8(), 173345–173358.                    doi:10.1109/ACCESS.2020.3025273</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5638E0F5" w14:textId="77777777" w:rsidR="003C44FA" w:rsidRPr="00F4184C" w:rsidRDefault="003C44FA" w:rsidP="00F4184C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Guo, N., Wang, X., </w:t>
-[...19 lines deleted...]
-        <w:t>, D., Huang, X., Li, X., Fan, Y., Li, H., Liu, Y., Yeung, E. H. K., To, M. K. T., Gu, J., Wan, F., &amp; Hu, Y. (2022). SSVEP-Based Brain Computer Interface Controlled Soft Robotic Glove for Post-Stroke Hand Function Rehabilitation. IEEE Transactions on Neural Systems and Rehabilitation Engineering, 30, 1737–1744. https://doi.org/10.1109/TNSRE.2022.3185262</w:t>
+        <w:t>Guo, N., Wang, X., Duanmu, D., Huang, X., Li, X., Fan, Y., Li, H., Liu, Y., Yeung, E. H. K., To, M. K. T., Gu, J., Wan, F., &amp; Hu, Y. (2022). SSVEP-Based Brain Computer Interface Controlled Soft Robotic Glove for Post-Stroke Hand Function Rehabilitation. IEEE Transactions on Neural Systems and Rehabilitation Engineering, 30, 1737–1744. https://doi.org/10.1109/TNSRE.2022.3185262</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A816CE0" w14:textId="77777777" w:rsidR="003C44FA" w:rsidRPr="00F4184C" w:rsidRDefault="003C44FA" w:rsidP="00F4184C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve">Haghshenas-Jaryani, M., Pande, C., &amp; Muthu Wijesundara, B. J. (2019). </w:t>
       </w:r>
@@ -6870,71 +6383,51 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, I., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Sideridis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, P., </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">, E., </w:t>
+        <w:t xml:space="preserve">, P., Koltzi, E., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Piliounis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, K., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -7256,71 +6749,51 @@
         </w:rPr>
         <w:t>A Preliminary Study to Design and Evaluate Pneumatically Controlled Soft Robotic Actuators for a Repetitive Hand Rehabilitation Task. Biomimetics, 7(4), Article 4. https://doi.org/10.3390/biomimetics7040139</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35099B18" w14:textId="77777777" w:rsidR="003C44FA" w:rsidRPr="00F4184C" w:rsidRDefault="003C44FA" w:rsidP="00F4184C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rudd, G., Daly, L., Jovanovic, V., &amp; </w:t>
-[...19 lines deleted...]
-        <w:t>, F. (2019). A Low-Cost Soft Robotic Hand Exoskeleton for Use in Therapy of Limited Hand–Motor Function. Applied Sciences, 9(18), Article 18. https://doi.org/10.3390/app9183751</w:t>
+        <w:t>Rudd, G., Daly, L., Jovanovic, V., &amp; Cuckov, F. (2019). A Low-Cost Soft Robotic Hand Exoskeleton for Use in Therapy of Limited Hand–Motor Function. Applied Sciences, 9(18), Article 18. https://doi.org/10.3390/app9183751</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EA6C348" w14:textId="77777777" w:rsidR="003D58C4" w:rsidRPr="00F4184C" w:rsidRDefault="003D58C4" w:rsidP="00F4184C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Saldarriaga, A., Gutierrez-Velasquez, E. I., &amp; Colorado, H. A. (2024). Soft Hand Exoskeletons for Rehabilitation: Approaches to Design, Manufacturing Methods, and Future Prospects. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -7622,71 +7095,51 @@
         <w:t>, 3(3), Article 3. https://doi.org/10.3390/biomimetics3030017</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49D16995" w14:textId="77777777" w:rsidR="003D58C4" w:rsidRPr="00F4184C" w:rsidRDefault="003D58C4" w:rsidP="00F4184C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">, A., &amp; </w:t>
+        <w:t xml:space="preserve"> Souhail, A., &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Vessakosol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">, P. (2019). </w:t>
       </w:r>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
@@ -8048,74 +7501,74 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 22(16), </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Article</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F4184C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 16. https://doi.org/10.3390/s22166294</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009060BF" w:rsidRPr="00F4184C" w:rsidSect="00F4184C">
-      <w:footerReference w:type="default" r:id="rId27"/>
+      <w:footerReference w:type="default" r:id="rId28"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="851" w:left="1701" w:header="142" w:footer="117" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73BE27AB" w14:textId="77777777" w:rsidR="008C37FD" w:rsidRDefault="008C37FD" w:rsidP="006C02DA">
+    <w:p w14:paraId="144C70BD" w14:textId="77777777" w:rsidR="00A34F1A" w:rsidRDefault="00A34F1A" w:rsidP="006C02DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0FAE4444" w14:textId="77777777" w:rsidR="008C37FD" w:rsidRDefault="008C37FD" w:rsidP="006C02DA">
+    <w:p w14:paraId="02290502" w14:textId="77777777" w:rsidR="00A34F1A" w:rsidRDefault="00A34F1A" w:rsidP="006C02DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -8196,61 +7649,61 @@
       <w:t xml:space="preserve">Vol. 11 Núm. 22 (2024): Julio - </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="006A2EA3">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>Diciembre</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="006A2EA3">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t xml:space="preserve"> 2024</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2BDDBD73" w14:textId="77777777" w:rsidR="008C37FD" w:rsidRDefault="008C37FD" w:rsidP="006C02DA">
+    <w:p w14:paraId="54DD1EFC" w14:textId="77777777" w:rsidR="00A34F1A" w:rsidRDefault="00A34F1A" w:rsidP="006C02DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15008301" w14:textId="77777777" w:rsidR="008C37FD" w:rsidRDefault="008C37FD" w:rsidP="006C02DA">
+    <w:p w14:paraId="4501E272" w14:textId="77777777" w:rsidR="00A34F1A" w:rsidRDefault="00A34F1A" w:rsidP="006C02DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03F57037"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="73121D6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
@@ -9563,51 +9016,51 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="622200784">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1826049591">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1216310311">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1416781849">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D0317"/>
     <w:rsid w:val="000018B5"/>
     <w:rsid w:val="00003FBC"/>
     <w:rsid w:val="00005E25"/>
     <w:rsid w:val="00013046"/>
     <w:rsid w:val="00013B79"/>
     <w:rsid w:val="00014B9A"/>
@@ -9726,56 +9179,58 @@
     <w:rsid w:val="0080593C"/>
     <w:rsid w:val="00831ECE"/>
     <w:rsid w:val="00840637"/>
     <w:rsid w:val="00842EC9"/>
     <w:rsid w:val="00876229"/>
     <w:rsid w:val="00892039"/>
     <w:rsid w:val="008A2ADB"/>
     <w:rsid w:val="008C37FD"/>
     <w:rsid w:val="008C43EC"/>
     <w:rsid w:val="008C7DC0"/>
     <w:rsid w:val="008D0EF0"/>
     <w:rsid w:val="008F0D31"/>
     <w:rsid w:val="009060BF"/>
     <w:rsid w:val="00912467"/>
     <w:rsid w:val="00916FFD"/>
     <w:rsid w:val="009431FA"/>
     <w:rsid w:val="00943F08"/>
     <w:rsid w:val="00994BF7"/>
     <w:rsid w:val="009963C8"/>
     <w:rsid w:val="009C1F70"/>
     <w:rsid w:val="009F00FE"/>
     <w:rsid w:val="009F7FCC"/>
     <w:rsid w:val="00A065FF"/>
     <w:rsid w:val="00A25DF1"/>
     <w:rsid w:val="00A27B93"/>
+    <w:rsid w:val="00A34F1A"/>
     <w:rsid w:val="00A421B8"/>
     <w:rsid w:val="00A42AC7"/>
     <w:rsid w:val="00A60196"/>
     <w:rsid w:val="00A752BC"/>
     <w:rsid w:val="00A76AE4"/>
     <w:rsid w:val="00A8139B"/>
+    <w:rsid w:val="00A85DDB"/>
     <w:rsid w:val="00AB253A"/>
     <w:rsid w:val="00AB6DE8"/>
     <w:rsid w:val="00AC64D6"/>
     <w:rsid w:val="00AD6CC3"/>
     <w:rsid w:val="00B009E3"/>
     <w:rsid w:val="00B33417"/>
     <w:rsid w:val="00B362B2"/>
     <w:rsid w:val="00B706BC"/>
     <w:rsid w:val="00B75D77"/>
     <w:rsid w:val="00B82664"/>
     <w:rsid w:val="00B82948"/>
     <w:rsid w:val="00B861E1"/>
     <w:rsid w:val="00B90C43"/>
     <w:rsid w:val="00BD49B1"/>
     <w:rsid w:val="00BF2B1F"/>
     <w:rsid w:val="00BF32CF"/>
     <w:rsid w:val="00BF405C"/>
     <w:rsid w:val="00BF7652"/>
     <w:rsid w:val="00C30192"/>
     <w:rsid w:val="00C37386"/>
     <w:rsid w:val="00C37B2D"/>
     <w:rsid w:val="00C41E4C"/>
     <w:rsid w:val="00CA5DD1"/>
     <w:rsid w:val="00CB0010"/>
     <w:rsid w:val="00CB27CE"/>
@@ -9783,90 +9238,91 @@
     <w:rsid w:val="00CC6300"/>
     <w:rsid w:val="00CC7B76"/>
     <w:rsid w:val="00CD7591"/>
     <w:rsid w:val="00CE3A90"/>
     <w:rsid w:val="00CF1C8A"/>
     <w:rsid w:val="00D0557F"/>
     <w:rsid w:val="00D11E3E"/>
     <w:rsid w:val="00D11F95"/>
     <w:rsid w:val="00D141A8"/>
     <w:rsid w:val="00D1429C"/>
     <w:rsid w:val="00D26AC9"/>
     <w:rsid w:val="00D553F0"/>
     <w:rsid w:val="00D6572B"/>
     <w:rsid w:val="00D72C81"/>
     <w:rsid w:val="00D844D9"/>
     <w:rsid w:val="00D9451B"/>
     <w:rsid w:val="00DA1FED"/>
     <w:rsid w:val="00DA5823"/>
     <w:rsid w:val="00DB4BDE"/>
     <w:rsid w:val="00DC076C"/>
     <w:rsid w:val="00DC3B9E"/>
     <w:rsid w:val="00DD7333"/>
     <w:rsid w:val="00DE54E4"/>
     <w:rsid w:val="00E21254"/>
     <w:rsid w:val="00E2373D"/>
+    <w:rsid w:val="00E41DAB"/>
     <w:rsid w:val="00E56B59"/>
     <w:rsid w:val="00E64A5E"/>
     <w:rsid w:val="00E6580E"/>
     <w:rsid w:val="00E67C77"/>
     <w:rsid w:val="00E75F35"/>
     <w:rsid w:val="00E82B09"/>
     <w:rsid w:val="00E86857"/>
     <w:rsid w:val="00E979BF"/>
     <w:rsid w:val="00EB5D83"/>
     <w:rsid w:val="00EC5D2A"/>
     <w:rsid w:val="00F07728"/>
     <w:rsid w:val="00F077A0"/>
     <w:rsid w:val="00F26736"/>
     <w:rsid w:val="00F304BB"/>
     <w:rsid w:val="00F4184C"/>
     <w:rsid w:val="00F7281D"/>
     <w:rsid w:val="00F85755"/>
     <w:rsid w:val="00FB3F1C"/>
     <w:rsid w:val="00FB6026"/>
     <w:rsid w:val="00FE3A04"/>
     <w:rsid w:val="00FE4794"/>
     <w:rsid w:val="6771A466"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1231C50C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1A2FC2EE-78CC-465D-BFA2-6034B634045F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-MX" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -10259,92 +9715,91 @@
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo2Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001C74B5"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007E363F"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-MX"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="007E363F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pa3">
     <w:name w:val="Pa3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="000603FB"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="201" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
       <w:sz w:val="24"/>
@@ -11306,51 +10761,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1936672842">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0003-4154-0778" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-031-13835-5_2" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9614-2764" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1089/soro.2018.0006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1109/TOH.2023.3273908" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ivana.ih01@cdjuarez.tecnm.mx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18196/jrc.v5i4.21211" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12984-023-01250-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1109/ICORR.2019.8779510" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9614-2764" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1089/soro.2018.0006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1109/TOH.2023.3273908" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ivana.ih01@cdjuarez.tecnm.mx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18196/jrc.v5i4.21211" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12984-023-01250-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1109/ICORR.2019.8779510" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/ctes.v11i22.851" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0003-4154-0778" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-031-13835-5_2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -11617,59 +11072,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x01010033D0CD18091AC24AB2F125948576FA67" ma:contentTypeVersion="4" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="43d194317d27d9d9fb931ede69ae7b5a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="53a1e7a2-f0d4-4e99-bba8-27c98c55046b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="987b8320c2e3a599cca2973ef1a1bb54" ns2:_="">
     <xsd:import namespace="53a1e7a2-f0d4-4e99-bba8-27c98c55046b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="53a1e7a2-f0d4-4e99-bba8-27c98c55046b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
@@ -11769,121 +11215,130 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B30DC80A-E74A-4BA2-BCF0-80CF0824E8F8}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA58D773-729A-4CEC-A673-051C64691EB2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="53a1e7a2-f0d4-4e99-bba8-27c98c55046b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B30DC80A-E74A-4BA2-BCF0-80CF0824E8F8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39163DAD-3587-486F-B86E-E6411B68F49B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>17</Pages>
-  <Words>6569</Words>
-  <Characters>36130</Characters>
+  <Words>6584</Words>
+  <Characters>36217</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>301</Lines>
   <Paragraphs>85</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>42614</CharactersWithSpaces>
+  <CharactersWithSpaces>42716</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ana María Ramírez Pareja</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010033D0CD18091AC24AB2F125948576FA67</vt:lpwstr>
   </property>