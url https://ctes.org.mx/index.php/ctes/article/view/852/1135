--- v0 (2025-10-13)
+++ v1 (2026-07-27)
@@ -18,51 +18,94 @@
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webextensions/taskpanes.xml" ContentType="application/vnd.ms-office.webextensiontaskpanes+xml"/>
   <Override PartName="/word/webextensions/webextension1.xml" ContentType="application/vnd.ms-office.webextension+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/webextensiontaskpanes" Target="word/webextensions/taskpanes.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="38FBE7DB" w14:textId="32FA9C4D" w:rsidR="00E771DC" w:rsidRDefault="00E771DC" w:rsidP="00E771DC">
+    <w:p w14:paraId="5164A5AB" w14:textId="0D5D8936" w:rsidR="000A0475" w:rsidRPr="000A0475" w:rsidRDefault="000A0475" w:rsidP="000A0475">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A0475">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A0475">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="000A0475">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/ctes.v11i22.852</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="38FBE7DB" w14:textId="09B3CA4D" w:rsidR="00E771DC" w:rsidRDefault="00E771DC" w:rsidP="00E771DC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B68B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Artículos científicos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DCD0070" w14:textId="15BE1A19" w:rsidR="001F3914" w:rsidRPr="00AF4A96" w:rsidRDefault="00BC6539" w:rsidP="00E771DC">
       <w:pPr>
@@ -94,51 +137,51 @@
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251804160" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07AD63B2" wp14:editId="21D64C5A">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-892175</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7772400" cy="1266825"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="2086889291" name="Imagen 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11">
+                    <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7772400" cy="1266825"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -343,78 +386,78 @@
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF4A96">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Universidad Autónoma de Ciudad Juárez</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AD627B0" w14:textId="68D12583" w:rsidR="00173BB7" w:rsidRPr="00AF4A96" w:rsidRDefault="0091598A" w:rsidP="00AF4A96">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00AF4A96">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="FF0000"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="es-US"/>
           </w:rPr>
           <w:t>jessicamoralessoriano@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0AB03FF0" w14:textId="27C1E00A" w:rsidR="00290E2A" w:rsidRDefault="0066020D" w:rsidP="00AF4A96">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00AF4A96">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="es-US"/>
           </w:rPr>
           <w:t>https://orcid.org/0009-0001-8540-0593</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7837D9C5" w14:textId="77777777" w:rsidR="00AF4A96" w:rsidRPr="00AF4A96" w:rsidRDefault="00AF4A96" w:rsidP="00AF4A96">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3381BB21" w14:textId="63D924A5" w:rsidR="0066020D" w:rsidRPr="00AF4A96" w:rsidRDefault="0066020D" w:rsidP="00AF4A96">
@@ -448,86 +491,86 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF4A96">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Universidad Autónoma de Ciudad Juárez</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="509C351A" w14:textId="79397940" w:rsidR="0066020D" w:rsidRPr="00AF4A96" w:rsidRDefault="0066020D" w:rsidP="00AF4A96">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00AF4A96">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="FF0000"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="es-US"/>
           </w:rPr>
           <w:t>alejandra.flores@uacj.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="17086E47" w14:textId="7CAC6EEA" w:rsidR="0066020D" w:rsidRDefault="0066020D" w:rsidP="00AF4A96">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF4A96">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00AF4A96">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="es-US"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0002-2002-1330</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4C2D2E8F" w14:textId="77777777" w:rsidR="00AF4A96" w:rsidRPr="00AF4A96" w:rsidRDefault="00AF4A96" w:rsidP="00AF4A96">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="397B5E5A" w14:textId="0B8FCB7F" w:rsidR="0066020D" w:rsidRPr="00AF4A96" w:rsidRDefault="0066020D" w:rsidP="00AF4A96">
@@ -561,78 +604,78 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF4A96">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Universidad Autónoma de Ciudad Juárez</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35E1781F" w14:textId="56EB287D" w:rsidR="0066020D" w:rsidRPr="00AF4A96" w:rsidRDefault="0091598A" w:rsidP="00AF4A96">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00AF4A96">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="FF0000"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="es-US"/>
           </w:rPr>
           <w:t>karla.gomez@uacj.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="25CA142E" w14:textId="06397E64" w:rsidR="0066020D" w:rsidRDefault="0066020D" w:rsidP="00AF4A96">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00AF4A96">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="es-US"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0002-6584-2597</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0A3618F2" w14:textId="77777777" w:rsidR="00AF4A96" w:rsidRPr="00AF4A96" w:rsidRDefault="00AF4A96" w:rsidP="00AF4A96">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="263AC08E" w14:textId="5A287E01" w:rsidR="0066020D" w:rsidRPr="00AF4A96" w:rsidRDefault="0066020D" w:rsidP="00AF4A96">
@@ -666,75 +709,75 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF4A96">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Universidad Autónoma de Ciudad Juárez</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="275BD189" w14:textId="0E6DF5D0" w:rsidR="0066020D" w:rsidRPr="00AF4A96" w:rsidRDefault="0066020D" w:rsidP="00AF4A96">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00AF4A96">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="FF0000"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="es-US"/>
           </w:rPr>
           <w:t>margarita.portillo@uacj.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="261D1697" w14:textId="695FAA84" w:rsidR="0066020D" w:rsidRPr="00AF4A96" w:rsidRDefault="0066020D" w:rsidP="00AF4A96">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00AF4A96">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="es-US"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0003-4692-755X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="499070F3" w14:textId="77777777" w:rsidR="0066020D" w:rsidRPr="0091598A" w:rsidRDefault="0066020D" w:rsidP="0066020D">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="189ECF4E" w14:textId="56434D11" w:rsidR="00290E2A" w:rsidRPr="00671395" w:rsidRDefault="00242F3C" w:rsidP="00671395">
@@ -787,78 +830,60 @@
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00671395">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve">La importancia de la calidad y la conformidad de estos componentes se subraya a través de incidentes reportados en la industria, como </w:t>
       </w:r>
       <w:r w:rsidR="00473BBD" w:rsidRPr="00671395">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve">por ejemplo los </w:t>
       </w:r>
       <w:r w:rsidRPr="00671395">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">problemas con condensadores en modelos específicos de </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, lo cual resalta las consecuencias de las deficiencias en el </w:t>
+        <w:t xml:space="preserve">problemas con condensadores </w:t>
       </w:r>
       <w:r w:rsidRPr="00671395">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>proceso de fabricación. Este estudio detalla la intervención en las fases de definición, medición, análisis y mejora del proceso, utilizando herramientas de calidad y reajustes técnicos en las fixturas para asegurar que los componentes cumplan con las especificaciones y evitar la producción de componentes defectuosos.</w:t>
+        <w:t>en modelos específicos de Subaru, lo cual resalta las consecuencias de las deficiencias en el proceso de fabricación. Este estudio detalla la intervención en las fases de definición, medición, análisis y mejora del proceso, utilizando herramientas de calidad y reajustes técnicos en las fixturas para asegurar que los componentes cumplan con las especificaciones y evitar la producción de componentes defectuosos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EF05DF7" w14:textId="2BE98BB8" w:rsidR="00242F3C" w:rsidRPr="00671395" w:rsidRDefault="00DB335C" w:rsidP="00671395">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00671395">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Finalmente, el control del proceso se refuerza mediante la inclusión de nuevos procedimientos y estándares de inspección, lo que ha mostrado una mejora significativa en la reducción de desperdicios y en la conformidad del producto final con las expectativas del cliente. El análisis culmina con recomendaciones prácticas para la gestión continua y la mejora de los procesos de fabricación en la industria automotriz, subrayando la necesidad de un enfoque sistemático para la resolución de problemas y la mejora continua</w:t>
       </w:r>
       <w:r w:rsidRPr="00671395">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -1658,69 +1683,51 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00671395">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, como problemas </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00671395">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>com</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00671395">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> condensadores em modelos específicos da </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, que </w:t>
+        <w:t xml:space="preserve"> condensadores em modelos específicos da Subaru, que </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00671395">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>evidenciam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00671395">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> as </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00671395">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
@@ -2855,60 +2862,76 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Junio</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005C3008">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024                                   </w:t>
       </w:r>
       <w:r w:rsidRPr="005C3008">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fecha Aceptación:</w:t>
       </w:r>
       <w:r w:rsidRPr="005C3008">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Octubre 2024</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005C3008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Octubre</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005C3008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024</w:t>
       </w:r>
       <w:r w:rsidRPr="005B34B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="002C6DE5">
+      <w:r w:rsidR="00626917">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict w14:anchorId="3C71F0B6">
           <v:rect id="_x0000_i1025" style="width:446.5pt;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="343AD627" w14:textId="77777777" w:rsidR="00671395" w:rsidRDefault="00671395" w:rsidP="00671395">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CDCB74D" w14:textId="67B8B669" w:rsidR="00CC23FA" w:rsidRPr="00671395" w:rsidRDefault="00CC23FA" w:rsidP="00671395">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
@@ -3355,51 +3378,51 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251551232" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="57AA489A" wp14:editId="25323C75">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>129540</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>190500</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="4810125" cy="3124200"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="5" name="Imagen 5" descr="Diagrama&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="5" name="Imagen 5" descr="Diagrama&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20" cstate="print">
+                    <a:blip r:embed="rId21" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4810125" cy="3124200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -3685,69 +3708,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fMTVjOTY3YzItOWNlNi00Y2NmLWI3OTAtMjIxYzg3NWRiMDM3IiwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjp0cnVlLCJjaXRlcHJvY1RleHQiOiIoUmVuZGxlLCAyMDA1KSIsIm1hbnVhbE92ZXJyaWRlVGV4dCI6IihSZW5kbGUsIDIwMDUpLiJ9LCJjaXRhdGlvbkl0ZW1zIjpbeyJpZCI6IjZkNzU4MTc4LTU0MjEtM2NjZS04NmI1LWE4YjMwZThmMWU5ZSIsIml0ZW1EYXRhIjp7InR5cGUiOiJ3ZWJwYWdlIiwiaWQiOiI2ZDc1ODE3OC01NDIxLTNjY2UtODZiNS1hOGIzMGU4ZjFlOWUiLCJ0aXRsZSI6IlNpc3RlbWFzIGRlIGFpcmUgYWNvbmRpY2lvbmFkbyBwYXJhIGF1dG9tw7N2aWxlcyIsImF1dGhvciI6W3siZmFtaWx5IjoiUmVuZGxlIiwiZ2l2ZW4iOiJTdGV2ZSIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifV0sImFjY2Vzc2VkIjp7ImRhdGUtcGFydHMiOltbMjAyNCw0LDddXX0sIklTQk4iOiI5Nzg4NDMyOTEwODY5IiwiVVJMIjoiaHR0cHM6Ly93d3cuZ29vZ2xlLmNvbS5teC9ib29rcy9lZGl0aW9uL1Npc3RlbWFzX2RlX2FpcmVfYWNvbmRpY2lvbmFkb19wYXJhX2F1dG8vNGNfVlh4SmZnNlFDP2hsPWVzLTQxOSZnYnB2PTAiLCJpc3N1ZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDA1XV19LCJjb250YWluZXItdGl0bGUtc2hvcnQiOiIifSwiaXNUZW1wb3JhcnkiOmZhbHNlfV19"/>
           <w:id w:val="774914762"/>
           <w:placeholder>
             <w:docPart w:val="B60AA987E0674C3FB561F4BE6415C7D8"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E42064" w:rsidRPr="00671395">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="000000"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>(</w:t>
-[...17 lines deleted...]
-            <w:t>, 2005).</w:t>
+            <w:t>(Rendle, 2005).</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="5BA8747D" w14:textId="7549066B" w:rsidR="002577D9" w:rsidRPr="00671395" w:rsidRDefault="002577D9" w:rsidP="00671395">
       <w:pPr>
         <w:pStyle w:val="Descripcin"/>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="537EA2D7" w14:textId="6CEF31DC" w:rsidR="00E73E5A" w:rsidRPr="00671395" w:rsidRDefault="00E73E5A" w:rsidP="00671395">
       <w:pPr>
         <w:pStyle w:val="Descripcin"/>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -3839,167 +3844,131 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00671395">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="31CFAC8C" wp14:editId="31C54E33">
             <wp:extent cx="5429250" cy="3324669"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Imagen 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21"/>
+                    <a:blip r:embed="rId22"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5452465" cy="3338885"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="03458F3B" w14:textId="7C8E7C6E" w:rsidR="005443A5" w:rsidRPr="00671395" w:rsidRDefault="00861957" w:rsidP="00671395">
       <w:pPr>
         <w:pStyle w:val="Descripcin"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00671395">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Fuente(s): (</w:t>
-[...19 lines deleted...]
-        <w:t>, 2005)</w:t>
+        <w:t>Fuente(s): (Rendle, 2005)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BC9B6F1" w14:textId="77777777" w:rsidR="00671395" w:rsidRDefault="00671395" w:rsidP="00671395">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70452386" w14:textId="7955CDEB" w:rsidR="00AC0CFA" w:rsidRPr="00671395" w:rsidRDefault="00566EF5" w:rsidP="00671395">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00671395">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">La importancia de la calidad </w:t>
       </w:r>
       <w:r w:rsidR="00916D5B" w:rsidRPr="00671395">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">en estos componentes es subrayada por incidentes como el de </w:t>
       </w:r>
       <w:r w:rsidR="00CC23FA" w:rsidRPr="00671395">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">la empresa </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> y la Procuraduría Federal del Consumidor</w:t>
+        <w:t>la empresa Subaru y la Procuraduría Federal del Consumidor</w:t>
       </w:r>
       <w:r w:rsidR="000640CA" w:rsidRPr="00671395">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, que</w:t>
       </w:r>
       <w:r w:rsidR="00CC23FA" w:rsidRPr="00671395">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> lanzaron una alerta en la que comunicaban que en el modelo FORESTER 2017 y 2018, contenían condensadores con posibles orificios y/o grietas, provocando que el sistema deje de enfriar correctamente </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fNmE3NWI1MDEtZDFjMC00ZmIyLTljY2MtZTc0MDBjMjY2ODRiIiwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjp0cnVlLCJjaXRlcHJvY1RleHQiOiIoUHJvY3VyYWR1csOtYSBGZWRlcmFsIGRlbCBDb25zdW1pZG9yIChQUk9GRUNPKSwgMjAyMSkiLCJtYW51YWxPdmVycmlkZVRleHQiOiIoUHJvY3VyYWR1csOtYSBGZWRlcmFsIGRlbCBDb25zdW1pZG9yIChQUk9GRUNPKSwgMjAyMSkuIn0sImNpdGF0aW9uSXRlbXMiOlt7ImlkIjoiZDY5NjMzMWYtNzc3Ny0zNmJmLWJjODEtNzFhOTk2ZDY4NWY2IiwiaXRlbURhdGEiOnsidHlwZSI6IndlYnBhZ2UiLCJpZCI6ImQ2OTYzMzFmLTc3NzctMzZiZi1iYzgxLTcxYTk5NmQ2ODVmNiIsInRpdGxlIjoiTEEgUFJPQ1VSQURVUsONQSBGRURFUkFMIERFTCBDT05TVU1JRE9SIChQUk9GRUNPKSBFTlxuQ09PUkRJTkFDScOTTiBDT04gTEEgRU1QUkVTQSBTVUJBUlUgQVVUT01PVFLDjVpcbk3DiVhJQ08gUy5BLiBERSBDLlYuLCBJTkZPUk1BTiBTT0JSRSBFTCBMTEFNQURPIEEgUkVWSVNJw5NOXG5ERSBMT1MgVkVIw41DVUxPUyBGT1JFU1RFUiBNT0RFTE9TIDIwMTcgWSAyMDE4LiIsImF1dGhvciI6W3siZmFtaWx5IjoiUHJvY3VyYWR1csOtYSBGZWRlcmFsIGRlbCBDb25zdW1pZG9yIChQUk9GRUNPKSIsImdpdmVuIjoiIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9XSwiYWNjZXNzZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDI0LDQsNF1dfSwiVVJMIjoiaHR0cHM6Ly93d3cuZ29iLm14L2Ntcy91cGxvYWRzL2F0dGFjaG1lbnQvZmlsZS82ODYzMjYvQUxFUlRBX1JBUElEQV8xMDFfU1VCQVJVX0ZPUkVTVEVSLnBkZiIsImlzc3VlZCI6eyJkYXRlLXBhcnRzIjpbWzIwMjFdXX0sImNvbnRhaW5lci10aXRsZS1zaG9ydCI6IiJ9LCJpc1RlbXBvcmFyeSI6ZmFsc2V9XX0="/>
           <w:id w:val="1489207293"/>
           <w:placeholder>
@@ -4042,69 +4011,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Anteriormente el proceso de un producto era considerado como secuencia de tareas donde los equipos de diseño y producción operaban de manera independiente, el equipo de producción no se relacionaba con el producto hasta que el equipo de diseño terminaba su trabajo; el problema surgía cuando el equipo de producción recibía el diseño finalizado y debían desarrollar el proceso de fabricación del nuevo producto, era entonces cuando se identificaban fallas y estas eran comunicadas para la corrección, originándose importantes retrasos en el lanzamiento del producto </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fNzk1YjFjYjktYTVkYS00NTBkLWFjZmItODI3Yjc4NGVkMjQxIiwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjpmYWxzZSwiY2l0ZXByb2NUZXh0IjoiKERvw7FhdGUgJiMzODsgUnViaW8gUGFyYW1pbywgMjAwNCkiLCJtYW51YWxPdmVycmlkZVRleHQiOiIifSwiY2l0YXRpb25JdGVtcyI6W3siaWQiOiI1ZmVjZTFlNC1mMTkyLTM2OTYtYTA5Yy1hMGI1ZjY5OWRhMmYiLCJpdGVtRGF0YSI6eyJ0eXBlIjoid2VicGFnZSIsImlkIjoiNWZlY2UxZTQtZjE5Mi0zNjk2LWEwOWMtYTBiNWY2OTlkYTJmIiwidGl0bGUiOiJJbnRlZ3JhY2nDs24gZGUgZGlzZcOxbyB5IGZhYnJpY2FjacOzbiBlbiBlbnRvcm5vcyBkZSBpbmdlbmllcsOtYSBjb25jdXJyZW50ZTogSW5pY2lhdGl2YXMgcGFyYSBsYSBtZWpvcmEgZGVsIHByb2Nlc28gZGUgZGVzYXJyb2xsbyBkZSBwcm9kdWN0b3MuIiwiYXV0aG9yIjpbeyJmYW1pbHkiOiJEb8OxYXRlIiwiZ2l2ZW4iOiJDcmlzdGluYSBNYXJ0w61uIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9LHsiZmFtaWx5IjoiUnViaW8gUGFyYW1pbyIsImdpdmVuIjoiTWlndWVsIMOBbmdlbCIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifV0sImNvbnRhaW5lci10aXRsZSI6IkFjdGFzIGRlbCBDb25ncmVzbyBJbnRlcm5hY2lvbmFsIGRlIEluZ2VuaWVyw61hIEdyw6FmaWNhIFhWSSwgMjAwNCwgSVNCTiA4NC05NTQ3NS0zOS0xIiwiYWNjZXNzZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDI0LDMsMTNdXX0sIklTQk4iOiI4NC05NTQ3NS0zOS0xIiwiVVJMIjoiaHR0cHM6Ly93d3cuZWdyYWZpY2EudW5pemFyLmVzL2luZ2VncmFmL3BkZi9jb211bmljYWNpb24xNzAxOS5wZGYiLCJpc3N1ZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDA0XV19LCJwYWdlIjoiNTAiLCJhYnN0cmFjdCI6IkRldmVsb3BpbmcgbmV3IHByb2R1Y3RzIHdpdGhpbiB0aGUgZnJhbWUgb2YgY29uY3VycmVudCBlbmdpbmVlcmluZyBhbGxvd3MgZm9yIHRoZSBvcHRpbWlzYXRpb24gb2YgdGhlIHRyaW5vbWlhbCBncm91cDogcXVhbGl0eSwgY29zdHMgYW5kIGRldmVsb3BtZW50IHBlcmlvZHMuIEluIG9yZGVyIHRvIGltcHJvdmUgcHJvZHVjdCBkZXZlbG9wbWVudCBwcm9jZXNzZXMgd2UgY2FuIHRha2Ugc2V2ZXJhbCBpbml0aWF0aXZlcyBhaW1lZCBhdCB0aGUgZm9sbG93aW5nOiBvbiB0aGUgb25lIGhhbmQsIGVuaGFuY2luZyB0aGUgbWFuYWdlbWVudCBvZiB0aGUgcHJvY2VzcyBpdHNlbGYgYW5kIHRoZSBzdGFmZiBpbnZvbHZlZCBpbiBpdCBhbmQsIG9uIHRoZSBvdGhlciBoYW5kLCBib29zdGluZyB0aGUgZWZmaWNpZW5jeSBzZWVuIGluIHRoZSDigJhwcm9kdWN0LXByb2Nlc3PigJkgY29uY2VwdCBvZiBwcm9kdWN0aW9uLiBPdXIgYXJ0aWNsZSBlbnVtZXJhdGVzIGEgc2VyaWVzIG9mIHByb3Bvc2FscyByZWxhdGVkIHRvIHRoZSBvcHRpbWlzYXRpb24gb2YgdGhlIOKAmHByb2R1Y3QtcHJvY2Vzc+KAmSBjb25jZXB0LiBJbXBsZW1lbnRpbmcgdGhlc2UgaW5pdGlhdGl2ZXMgZm9zdGVycyBvYnRhaW5pbmcgcXVhbGl0eSBwcm9kdWN0cyBhbmQgY29uc2VxdWVudGx5LCBpbmNyZWFzaW5nIHByb2R1Y3Rpdml0eSBhbGwgYXQgb25jZS4gVGhlIHRyaW5vbWlhbCBncm91cCBtZW50aW9uZWQgYWJvdmUgbXVzdCBiZSB1bmRlcnN0b29kIGFzIG9uZSBvZiB0aGUgbWFpbiBlbGVtZW50cyBwcm9waXRpYXRpbmcgdGhlc2UgcmVzdWx0cy4iLCJwdWJsaXNoZXIiOiJJTkdFR1JBRiIsImNvbnRhaW5lci10aXRsZS1zaG9ydCI6IiJ9LCJpc1RlbXBvcmFyeSI6ZmFsc2V9XX0="/>
           <w:id w:val="-1601407727"/>
           <w:placeholder>
             <w:docPart w:val="EC1E21EB28CB48028570FE717D433718"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E42064" w:rsidRPr="00671395">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="000000"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t xml:space="preserve">(Doñate &amp; Rubio </w:t>
-[...17 lines deleted...]
-            <w:t>, 2004)</w:t>
+            <w:t>(Doñate &amp; Rubio Paramio, 2004)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00671395">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C7FA5BE" w14:textId="77777777" w:rsidR="00AC0CFA" w:rsidRPr="00671395" w:rsidRDefault="00AC0CFA" w:rsidP="00671395">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7010B211" w14:textId="1A8E0156" w:rsidR="003374CE" w:rsidRPr="00671395" w:rsidRDefault="003374CE" w:rsidP="00671395">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -4520,67 +4471,51 @@
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidR="00E42064" w:rsidRPr="00671395">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="000000"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>, 2014)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00080116" w:rsidRPr="00671395">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00B620A0" w:rsidRPr="00671395">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ampliamente utilizada en el campo de la mejora continua y </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Sigma, </w:t>
+        <w:t xml:space="preserve">ampliamente utilizada en el campo de la mejora continua y Six Sigma, </w:t>
       </w:r>
       <w:r w:rsidR="00371089" w:rsidRPr="00671395">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">la cual </w:t>
       </w:r>
       <w:r w:rsidR="00B620A0" w:rsidRPr="00671395">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">proporciona un marco estructurado para identificar y eliminar ineficiencias, garantizando la optimización de los procesos de </w:t>
       </w:r>
       <w:r w:rsidR="004F735A" w:rsidRPr="00671395">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>fabricación.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B448454" w14:textId="77777777" w:rsidR="001B1304" w:rsidRPr="00671395" w:rsidRDefault="001B1304" w:rsidP="00671395">
       <w:pPr>
@@ -4803,51 +4738,51 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251531776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6208074E" wp14:editId="09767DC8">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>53340</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>662940</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5612130" cy="1019175"/>
             <wp:effectExtent l="0" t="0" r="7620" b="9525"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="3" name="Imagen 3" descr="Diagrama&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Imagen 3" descr="Diagrama&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22" cstate="print">
+                    <a:blip r:embed="rId23" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5612130" cy="1019175"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
@@ -5658,51 +5593,51 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251615744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="347AB81C" wp14:editId="3A4C24E2">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>70485</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>115993</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5612130" cy="2498090"/>
             <wp:effectExtent l="0" t="0" r="7620" b="9525"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="6" name="Imagen 6" descr="Diagrama&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="6" name="Imagen 6" descr="Diagrama&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23">
+                    <a:blip r:embed="rId24">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5612130" cy="2498090"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
@@ -6845,51 +6780,51 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251578880" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="013D4A96" wp14:editId="6247EABD">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-80010</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>985520</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="6174740" cy="2419350"/>
             <wp:effectExtent l="19050" t="19050" r="16510" b="19050"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="9" name="Imagen 9" descr="Diagrama&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="9" name="Imagen 9" descr="Diagrama&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24" cstate="print">
+                    <a:blip r:embed="rId25" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6174740" cy="2419350"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -7328,51 +7263,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00671395">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="257D7361" wp14:editId="646BE9A5">
             <wp:extent cx="5867400" cy="1158171"/>
             <wp:effectExtent l="0" t="0" r="0" b="4445"/>
             <wp:docPr id="7" name="Imagen 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25">
+                    <a:blip r:embed="rId26">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5953170" cy="1175101"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -7426,51 +7361,51 @@
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5238750" cy="2162175"/>
                           <a:chOff x="0" y="-96738"/>
                           <a:chExt cx="3075991" cy="1993310"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="19" name="Imagen 4" descr="Imagen de la pantalla de un celular&#10;&#10;Descripción generada automáticamente con confianza baja">
                             <a:extLst>
                               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08412318-F5BB-5D0C-A9C5-DE23E38D8440}"/>
                               </a:ext>
                             </a:extLst>
                           </pic:cNvPr>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId26" cstate="print">
+                          <a:blip r:embed="rId27" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="96982"/>
                             <a:ext cx="3031490" cy="1799590"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:solidFill>
                               <a:schemeClr val="tx1"/>
                             </a:solidFill>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -7545,51 +7480,51 @@
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="604DC83D" id="Grupo 27" o:spid="_x0000_s1029" style="position:absolute;left:0;text-align:left;margin-left:9.6pt;margin-top:147.4pt;width:412.5pt;height:170.25pt;z-index:251668992;mso-width-relative:margin;mso-height-relative:margin" coordorigin=",-967" coordsize="30759,19933" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDlBen81wMAAJsIAAAOAAAAZHJzL2Uyb0RvYy54bWykVttu4zYQfS/QfyBU&#10;oG+JfI0jN87CdZogQLBrNFvsM01RFrsUyZKUrezf9Bv6CftjPaQke51k0Xb7EGV4G545c2boqzdN&#10;JcmOWye0WiTD80FCuGI6F2q7SH57f3t2mRDnqcqp1IovkifukjfX3393tTdzPtKlljm3BE6Um+/N&#10;Iim9N/M0dazkFXXn2nCFxULbinoM7TbNLd3DeyXT0WBwke61zY3VjDuH2Zt2MbmO/ouCM/+uKBz3&#10;RC4SYPPxa+N3E77p9RWdby01pWAdDPoNKCoqFC49uLqhnpLaiheuKsGsdrrw50xXqS4KwXiMAdEM&#10;B8+iubO6NjGW7Xy/NQeaQO0znr7ZLXu7u7Pm0awtmNibLbiIoxBLU9gq/AdK0kTKng6U8cYThsnp&#10;aHw5m4JZhrXR8GI0nE1bUlkJ5o/nzrKL2fiyX/qlOz4ezKZZNmyPD7NsPB7GnKT97ekJJiPYHH8d&#10;EbBeEPHPgsEpX1uedE6qf+WjovZjbc6QM0O92Agp/FPUH7ITQKndWrC1bQfgdG2JyFEPWUIUraD7&#10;+4puuSKThOTcMQiwm8g5kZQYqjyVMDCsFWFc1pLaH39olj/Fz004IwwTn/9SBH64pTkltPa6+vyn&#10;FwxXKM8J0zirVSGo+kTJhv5OA98BX4DUAqSBwAfNPjqi9KqkasuXzqBOgDbsTk+3x+FJdBspzK2Q&#10;Migj2B2PCOmZJl9JRav3G83qALgtYMslKNXKlcK4hNg5rzYc3Nn7POgCzcODP2OF8q16nLfcszLc&#10;XwDHr8AecNP5YSGCPuIMETko/Kuazi6yy1HrvNf1eDAeTrJO18NZlk0xaK/py8JY5++4rkgwgBc4&#10;oAY6p7sH1yHqt4RpqcLXaSnynr7Y5fhKWrKj6E++aTNwsgtxhZMxpDaIaCKmUK9omq7PAEYvcvCf&#10;+sJjSQ1HCMHtUcMjaLbV8KqmudVBox40aYIVMNLtDi2E+OZnjaYQwwjzX2F9MpkOkFt0jC+7wuvU&#10;T0eTwf9k/oTzkJID4/tSeN6l9WRXmyylQ6barMckHGMKlm82TSzzcc/DRudPoMFq6AHacYbdCtz3&#10;QJ1fU4uHBZN4LP07fAqp94tEd1ZCSm0/vTYf9iOvWE3IHg/VInF/1DQ0MHmvkHG49L1he2PTG6qu&#10;VhraAt1AE00csF72ZmF19QFv6DLcgiWqGO6CGHtz5THCAt5gxpfLaLd98EE9GnTPYVR94PV984Fa&#10;09VD0Mhb3WvqRVm0e0NJKL1EIytErJnAa8siNB8G0He04gsYy7x7rcMT++U47jr+prj+GwAA//8D&#10;AFBLAwQKAAAAAAAAACEAvIz0Y9f/AwDX/wMAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5niVBORw0K&#10;GgoAAAANSUhEUgAABNgAAAHWCAIAAAAq5qP8AAAAAXNSR0IArs4c6QAAAARnQU1BAACxjwv8YQUA&#10;AAAJcEhZcwAAIdUAACHVAQSctJ0AAP+lSURBVHhe7J0HmBVF+ndBxawogiAYMAeMu2IAMSAiQbIS&#10;FEQQFJAcJJkQVFBRQHLOICJJCSooKCioICogIOr+d78N7q7rmsnzna5f3ZqamxgGmAG3zjPPfbqr&#10;q6v7dlfV+57pO3fyZQQCgUAgEAgEAoFAIJCLBBENBAKBQCAQCAQCgUCuEkQ0EAgEAoFAIBAIBAK5&#10;ShDRQCAQCAQCgUAgEAjkKkFEA4FAIBAIBAKBQCCQqwQRDQQCgUAgEAgEAoFArhJENBAIBAKBQCAQ&#10;CAQCuUoQ0UAgEAgEAoFAIBAI5CpBRAOBQCAQCAQCgUAgkKsEEQ0EAoFAIBAIBAKBQK4SRDQQCAQC&#10;gUAgEAgEArlKENFAIBAIBAKBQCAQCOQqQUQDgUAgEAgEAoFAIJCrBBENBAKBQCAQCAQCgUCuEkQ0&#10;EAgEAoFAIBAIBAK5ShDRQCAQCAQCgUAgEAjkKkFEA4FAIBAIBAKBQCCQqwQRDQQCgUAgEAgEAoFA&#10;rhJENBAIBAKBQCAQCAQCuUoQ0UAgEAgEAoFAIBAI5CpBRAOBQCAQCAQCgUAgkKsEEQ0EAoFAIBAI&#10;BAKBQK4SRDQQCAQCgUAgEAgEArlKENFAIBAIBAKBQCAQCOQqQUQDgUAgEAgEAoFAIJCrBBENBAKB&#10;QCAQCAQCgUCuEkQ0EAgEAoFAIBAIBAK5ShDRQCAQCAQCgUAgEAjkKkFEA4FAIBAIBAKBQCCQqwQR&#10;DQQCgUAgEAgEAoFArhJENBAIBAKBQCAQCAQCuUoQ0UAgEAgEAoFAIBAI5CpBRAOBQCAQCAQCgUAg&#10;kKsEEQ0EAoFAIBAIBAKBQK4SRDQQCAQCgUAgEAgEArlKENFAIBAIBAKBQCAQCOQqQUQDgUAgEAgE&#10;AoFAIJCrBBENBAKBQCAQCAQCgUCuEkQ0EAgEAoFAIBAIBAK5ShDRPOCvqfl/Mey6x98Mfzf8Iyvf&#10;Gv75z3/++9///ldWKHTYIgM1v/OwpTHYKrT1+5zynz1h62Wb/+4PbFspsJVS8ENqbI19w57E/sOe&#10;XDLsIfeEbSgBuzkFtlJWsnPTVQfU94R6o+2dCf1TsIttIhfRqQp7HgZ7flnPMA7eiAamxi/Y8RyD&#10;kc5U8Oc///lPHqyCJgRt/b//+79t27bZySUQCAQCgUDgECGIaB6gVDIp5JQOW5SVvxiMq2bKqhyV&#10;zNXmswblsj52g0EZMCizt6Ux7LbYVptTp8Cm1cmwNVJjU/hk2CaMYDhs+r9v2LZSYCulwGpWMmyN&#10;fcOehMG+/6xXYG+xJ5cMe8g9YRsy2BPKhvWpvrD7xPqDLU2GqwPqe0K90fbOhP4p2EVHyU10qsKe&#10;h8GeX9YzjIOtdmQa5xQay8C4lmcin19//fUWAwvffPMNJZoE2Kq5Yvv27XZyCQQCgUAgEDhECCKa&#10;BxijTI7SSh/zFORPdiUGNWWkICNV8mqTWQ+b58awibxBibKwRTFsaSyNtivJYKtNw1NgE/Z9wDqK&#10;wVrOvmHbTYY9TArY1zpcMtT4PmKPZLDndFCKKMRt8km11x67hCoI9T2hzmZ7Z2oRTYM9wP7Gtm6w&#10;52Gw55c97LvK+ssjBi8jmgHOeGcGwD8drDLkVUEEEQ0EAoFAIHDIEUQ0D5BAJsW5qNHPzOzzaw9W&#10;2aRqMtLoqaiHTU49L7W5bQyb9hriUmGhQlBWbUtToDqpsAn7PmBtxmDMaF+x7abAHikF1uGSYVvf&#10;N+xhDPaEDlYRtUXZwO6QpyIK9hj7Fdu0wZ6HwZ7fnkisbN/ht99q5DKc3XNRf0Kg3A5mw44dO+zk&#10;EggEAoFAIHCIEEQ0D5BzJsUXUdJNq55ff/2VQR/PA0rYSh25KKlqIjJSpbMOm7cabMKbDJsUZ0NE&#10;bb3U2CQ9RyjXtzZjsG60b6jZpNjDpMY6XDJs6/uGPYzBnlMQ0WyIaFz9RKhgj7FfMWdqsUcy2PMz&#10;2KKs+OWqBvbtGRihDFiGMGPZzQyMek0FGvVujAcRDQQCgUAgcMgRRDQPMJ6YHDJO8+Qj00Kdf37p&#10;wSrlzkXZS/uSnoJWIamLgkQUbM6bgM2Lkz2xicPukBrqpGqEQpvCp0C5vrUZg3WjfcO2lQwdMQ3W&#10;4ZJhW9837HkY7CEPVhFNg60dw5bGtM2WJsPVAXUboQ5ju9QhJaJ2PQW2kvfW7MiM/dUoQxgYy4xr&#10;BjsTgmYDjX032MNHcwOBQCAQCBxyBBHNA8gdU6F0EySislDJ56ZNm74wbNy4kVU2UYGaeijqo6aM&#10;imb++ahQditswptMR212nG0RtStZ0aZE7GaD2geby2dFub51FIN1o33DtmXQIRzuoKlgF9tKAmk2&#10;7RFzLvHYQ+6biNoD7AO2IYM9oT1ha8ewpYY9XmFz5y22cxjoLWn6D9iiFO5Ha/YAqdFBE7GbY9hS&#10;g1p26FhgTyWtiNoaySwUGK1SUGA461MSjHrNBsDMEP2mykwCQUQDgUAgEAgccgQRzQMkiklBI8k4&#10;hXPRzZs3y0LXr1+/bt26DRs2UEI5Cai00+hnhBoRSmHBPFOJSCWiYBPhGDZBjqXRNsuOoUKHLU2A&#10;TbRgD+AdQi2DdnfY3RLyfmszButG+4Zty2CPYdDR7YYcYQ+w99j9DwD2APuAbchgr5TBFu09dv+9&#10;h7tj+0oy4jqVKptbarGtpMbWS8BuTlDQfUQnDHZgJBNRYAgznJkQfBFlBgAWKIHw71sCgUAgEAgc&#10;cgQRzQOsNSZDCirIO3FRpZ4knRs3bvSfiOpJCLtIOxORhYLSWUgvonp12BzZYFPvvYds2zZnsM2l&#10;VlBhs/4YVl8M1o32DduWwR7DkPToPnaf1NgD7D12/xTYw+897GsPsA/oHIRt1xC3mgtwd2yPSYHu&#10;YBpsQ96tjHuPdnNqKQV7sH3GDoaEzw5oSDJa5aIaxYx0xjujXh+R2GSQi1ISRDQQCAQCgcAhRxDR&#10;PMAoZ3KsgxokonooKhd12SclElGqsZe0U/7pUP4KslBIJaIu9xXKhoUSZZuAG2yebvAT96RQXy2A&#10;zb4NaspfFna3rC0bQbBIG/YR25bBHsMQdw5JsbulwB5g77H7p8AeO0fYA+wD9iQMttE8QjcoDYkn&#10;aTfE+qHrb2yiJu/O/r2s9xezrgXVjEOdVq1lB7tbMuKaskPOwDDUIHU6yohmpGtCwDzdVMDMAEFE&#10;A4FAIBAIHHIEEc0DjHImRwoqnIgq9ZSLClZxUbbKRWWecVgN3XsRBWXDDmXMggRaabrJ+fdgJi7b&#10;dpgM3LagZYcKIa5lrQrrCvuGbctgj2GIO42k2N1SYA+w99j9U2CPnSPsAfYBexIG22geoRuUhriT&#10;pMR2O+/JPMpHOVupiX/+4OF01DViWs1ETckbs4ndMxlqDWzV1C7K4GVEMz+4h6K+iIYnooFAIBAI&#10;BA5FgojmAfLMpJBoxuEeispFhUQU2EQdSSxIQYXV0OyJqC3KWuhjM+XYMyWl6X7SnxSXbZvEO8Ju&#10;MNiiBAUVtijXRdRuyBH2AHuP3f8AYA+wD9iGDPZKGWzR3mP3PwC49rmP6njqtHRg6Zx6OCVUoBrv&#10;Tgr6o0HL0lHXjmvK4doUWk1FdFopiGvZ7hBrWcMQOGfnokwRmhCYBJyFQhDRQCAQCAQChxxBRPMA&#10;OWdSJJ9Cq+SdSV0UlIPKRbW776JWQ/dSRMGWei7qL4OycyXTSv1ToWxbqD7YbQlCYktj7mRLsx5C&#10;m/YR25bBHsOg87QbcoQ9wN5j9z8A2APsA7Yhg71SBlu099j9DwBqXPfRNzp6NQNBg4JRQAlbda/1&#10;UPQng++i7jypZk3RYFQxQo3vEXMuEWrNx27w2rdNG7S7Th4Yv5w8Y1yzgca+YGYIIhoIBAKBQOCQ&#10;I4hoHiBR1DNMkEMKlJIsE0g3IxmN4VwU/9zsfXERsKxnI2zVXrRDszqK/DMOpbZAmpsdlBPbBDnh&#10;rz0jt8gLrCftb2zrBmsMBjmD3bC/0SHsinlr7mOiwLLQKhVUX2iXnKEGc4A9do6wx06GrZFTbCum&#10;HTonfZXeSz+nzzMoNIKAMcK4oEtTk6uKf2KhPxtkpLio3qNuulCHBw0HDQ2NIxG3KihUfQ0c2tF5&#10;0r4504jo1BO8VHupTc5fIq3pgvPXG3EEEQ0EAoFAIHDIEUQ0DzD6aYns0xDppvdHoUlFFNvctGkT&#10;5rlhw4b1MVimhPIt5umoc1GgfZJX91DUSGgmSpQhSqjTojTaoURZkDfbbDrXMUK0/7GtG2QIQpJg&#10;N+xvOK7zTOGOCLaSQScDdtu+nZI92N5jTyJH2GMnw9bYB1w76p/O5RgUDJDNBsyN0cEQoDNTGe3E&#10;RSWiIBHV7VCb9kIb1KZDA0RwFI0sxhqDTpgRFqH6Gj60o5bd2YLaB3Pi9umoa1ZtukmDkS4FFUFE&#10;A4FAIBAIHHIEEc0DlE2CscUsH8fdo4iinbBu3brPY+g/i4IybO2r3Wmco5gno8l1VCmyUDKdFCXQ&#10;DiXKgrxZaXQuQ/ouI9rvyA2EPZhBkmBXUmB3yxFqQUfxiWtW1cBtTY/dLQX2Pe89tvWDEt4Xr1wc&#10;+iddlw5M92Y4uN/jAFLK6KCcOtTXQ1GQiLIqEVVTak0NAkPASGUWdBTGFAON4eZGt8adxpqGEmgQ&#10;0WB0D5J1M+GOxb5AO65xTQiOIKKBQCAQCAQOOYKI5gHKUIXRTIufXMokHdpEJv3FF19IRH0ooXyP&#10;IqqcWBgPzURZciqUOjtMNm4hXbYZdO5C+i4j2u/IDYQ9mEFuYFdSYHfLEWpBRwFKdD4YkTaBavrY&#10;Damx9VKgQ+QA2/pBid4aC1xGuig9lg7MQEA+EVGNIFyUwcKIoHtT54fYn4m6h6L6e9G4N6tbo1EA&#10;kVOa75TWMk0xlGiT4abRDWbYZXFRoDK7sKOa1QnHocP5jctFgQZpWQNcbN++3U4ugUAgEAgEAocI&#10;QUTzAOWORjAtUkcwEhrBst1m0CZ9ttAl04JlSihnayoRVTYslMuCMVDLvoioTZxzHUnCfse2bpAn&#10;COMgB+rN6tDuKLqwoHL/sqscdFZgm8gRaj8H2GPnCHvsZNga+4bflC4aV49OzlhggKCgGjVffvkl&#10;JfR8tqYSUfiv+eIi1yBX3rUptOxElJHFKGPQ0Ti4EeePsjQiaq9vrB+6I7IL0EI0XP/2N9e+CCIa&#10;CAQCgUDgkCOIaB4gt3TIG4WR0AiW7WaD20Qm7f7UzeEUVGjfpBYqlBmDklrYo4iCybojojQ8hoxI&#10;SXMuYxP2/Y1t3WA0wRLJ3z6IqBpJXBas0jjXlqvN7eAe6d7p9rlbIHQXQLfAb8o0HGHX94R9z3uP&#10;PUyOsMdOhq2RI3SDwLYVu6rAVeJy0ckZFIwXiSgLDBNGAZcU2/RFFOSi0lHXmtBlB90FoVsjUdTg&#10;MkMty1jTKKMa9dWCGlT7oGvLyQiWKaSCewvsrkPQMVwPgSCigUAgEAgEDjmCiOYBSGOcN+YMo6gR&#10;0QNWj+gRiaegNhFOS5yLmtQ6QumysnmHCsFWiqFCW8mgPDsNyr/TYOsZbKMGVm2NvUfpflJsjZyi&#10;Rvyz1TUBrg+r2AXVdK0wHDyHEiojJ2z98ssv586dO2jQoGeffXbIkCHTp0+fN2/enDlzXn/99YUL&#10;F7711lvvvPPOe++9t2rVqk8++WT9+vWoFN2A28cto1ka5OhqXBpDy+6s9jvRG45h3nGEedP7dHdy&#10;jE4gFZwVV4ZrxXjZtGmTvuhLLkrPpwJXjAsoHZV/Cpbd+1VT5n5GN9S4Zzo0moBDOFhlk26TGtT5&#10;O3Q4bYpDlxd0dDUOO3bssJNLIBAIBAKBwCFCENE8YL+IqDFQixXQGBJRkIsa09wDElFlyaBEWbky&#10;2OTXoBJQBR+7YW9c1KbeqbH1DLZFA6u2xt6jRD8pbNWxUqEWUqEWgJqcpL0cBl0itWBa+s4/HPKD&#10;hU6ePLlFixa33357+fLl69at26NHj+HDh48bN27w4MEvvfTS0KFDhw0bRsmoUaPGjBkzfvz4SZMm&#10;TZ069dVXX33jjTdQU26itJbDcXTdRA5h3tn+J3qfMfQuwNycfbo7OUYnkAZOjL7NoNiyZYv/l6KU&#10;cMV4R2gnN8J/HCr890s75n5miqi5sclRBdCwEiqhBV0oUMsOHU6bUmEPECOIaCAQCAQCgUOOIKJ5&#10;QHoRtaXJsDViWA3Niu+ie/VQVCIKypVthmv00shFhMnAkyioQxXA7rAnEU2DknK7YrAtGlhVhRyg&#10;RD8pbNWxcoAaB61ykroU9tLEYJM7lqAEh5w/f/7DDz9cu3btqlWr3nHHHQ0aNGAV/8Q5eR04cOCg&#10;QYNYABYAO0VNeX322Wd5nTVr1po1a7h9rmVfog4EOoow7zhCdwfs+kEGHZuuzlDy/1KUUUOfZytv&#10;SiIqF3Wg9+DectLbmh7jnhFaZXf/EqlZh7m6WS5vIjoHUINBRAOBQCAQCBxyBBHNA3IsomArpSCN&#10;i4KEMxW4EPgu6ufNDpWAKvjYDVnr21w7R5Bw2yWDDEewqow8ByjRTwpbdaycofZZ4Az19u0VMZ/L&#10;5ZVrSyF1WOWVI+KKlK9ateqFF15o2LAhClqjRo0qVapUrly5Xr16bdu2feKJJ1588UX8c8iQIXoo&#10;queiMGLEiNGjR0+YMGHixIkzZsx45513Nm3aRGtqX+ej93UgoHGHefcRHFfY9YMJzpMTo28zLrZs&#10;2YKLIqK84qKMDq4bddxDUccvv/wSJ6I0opsL7JUev7KIro65+zorULOOxMubCHupHbFz5047uQQC&#10;gUAgEAgcIgQRzQOyI6J2xSNVTQclElEhF0VERTZFVJCsOxcFJdA2s06moA5bw6C9lGqnwWbWHn65&#10;loVNug2sqkIOUKKfFLbaA6QgzXHNOUaoprtiujIq4aqyQB2W2QXtYXXdunWDBw++//77q1evjojy&#10;ioXionXr1m3Tpk2fPn0GDhxIBV9EWRC4KBaKi8Ls2bM/+ugjXBe5RZw4BI3bN3YA0LsWeuPAEYXd&#10;kFvYw+8JTow7Qm9nsGzevBkLBeyd8UIht4mmuHryT8Eyt8l3Ub1BLm920EHjoFBNmZNKLqLgLyei&#10;ymohiGggEAgEAoFDjiCieUB6EU2PJFPL2l2tgWtKdfZWRMFqaDIRlVMJW2rwqwlbKXsiqmQ6Dbae&#10;wWbxBlZtjb3HJvLJYKs9QArUQlJ0kkA1vXcugr0oBl0TWQ11eGUvbtyiRYsQzpo1a955553IZ40a&#10;NdBRoKRBgwbt27fv37//Sy+9pM/iusehgIXyqoellGOkb7311pYtW2hWR7Hv6sBg3rTFvvPYPWLB&#10;bshFdAKpMF3SPp/E1Rkd/kNRlimh51Mh8aEoJf71VINqao9El8OrqVV2909Y5+/QUfaIf3+DiAYC&#10;gUAgEDjkCCKaB0gaHbLHpEgpE9FW9jUG+tWXBpJprbo2qek+oxvnpRB9Wjdmp7Yo5qv6dK6TTBJo&#10;5fFChYI6pO/UF24XUGVl3mCT7n3DtnXAVIdmJQw6eR+V23rJsGeW1U/szuZjn9rkHldiO+y1fPny&#10;Z5555t57761Tp069evXq16+Pf2Kh6Gjt2rUpadGixWOPPfbcc8/puah0FJBPlrFQlWOko0ePnjVr&#10;1tq1azncgbZQ0LsW0b0x6AqwYDckQzVzGXM3Ig/klc5Jp3Uuun79eoYPg4Wez6XjrTkRZUFw10A6&#10;qregd5oUHUuw6iqbE7H418FclUx0edNjq8YIIhoIBAKBQOCQI4hoHmD00yJjBCOY8ZArO+STwDKb&#10;2IXd0U6S6UQRVctxLQg1IudMKqIgpXRWaUwqQqtCFagZPUI1pBdRsHl3LPO2KzlFjexfaFb+EPdm&#10;WVW5rZcM9o17m8IVqg4WoWWshns0ZcqUBx988O67765bt+6dBj0R5RU1xUubN2/evXv3vn37Ipz6&#10;piI9F0VEZaEDBgxQIS46efLkDz74gHthzii7z9Zyhg4hovdp8N9sKlQz99G5ge4vV4kBon8ryvDh&#10;XtD/6cDU5Nb4Iuo+oysjleQnvhHXuI/eclLsbgnXSpc3PbZqjCCigUAgEAgEDjmCiOYBkWJ6WEGM&#10;YUsNtsjgBBK0ldRZIkoyDSTTcSIKqunwm5Jzwh5F1KFCoILqGAO1qMRWPfAieiDgJOUPOnkfCv23&#10;sFewIxeEt4zGqBHEhpIlS5b06dOnYcOGEtHahmrVqlWtWlUiSmHTpk0R0WeeeaZ///4vGvT8Uy6K&#10;giKigJTC6NGjFy9eTJfghDmctZYDg7mHFr1N4N3pDdoNyVDN3Mc/NNeH7sooYLxs2rSJ4cNFY4Aw&#10;FtjEu+NOYZ5S0F9//ZXXnImo3ZYWc1UyMVd3D9iqMYKIBgKBHMPkxrRm4va3yhyYElevXv3hhx+u&#10;WrXqnay8+eab8xOYMWPGzJdffn36dH5eYWXGDLvBYPc0LF26lGYd+pfOguOSnzChcT5gTy4QCPyu&#10;CSKaBzghFNJChxFGi61h0FYsEV1kla3M2qTRcSIqC3WYmGLx26Qp3zy1DFqVUjqr1LKIBNR7Cuqj&#10;vbQLRPZ2CIooSCF0/oJVbbL19h4uDv6A0tCUAu26detGjhz50EMPNWjQoF69eiioPo5by3DnnXci&#10;ojVr1sRRu3btKhEVCOdQ849bsNCBBkSUVznqnDlzPv/8cw5HYiFlOkDoJgr7Jg9iEeW4/jlTwm1F&#10;OxkLDBNcFBhKrNKTuUdURju5X7/99psTUaBQV9W149B7j7qOh92WFjXliC7uXhJENBD4X2bbtm3M&#10;A8wehG+SgQ0bNqxZs2bFihXLly17Z/bsWSNGzBs8eErv3pM7dBjaqNGAKlUeu+66J6699ulrrnn6&#10;ggueLlly2Omn8zOhePHpxYq9XKzY24ULf1SoED9fnnDClhNP/PPxx//nmGMSfzKOOCLlz+GHu5//&#10;HHXUf44+Wj/fHHvsluOP33Lccfr5uGDBj0466SNeCxZcUqjQG4UKTS9adHyxYsNKlOh75pl9zjyz&#10;x0UXPXvjjS/efvvwu+8eee+9Y9u1G9G+/bTHHntt8OD5I0YsnD79nfnzlyxejDOvXbuWN87b5yIw&#10;Y2/fvt1emkAgcHATRDQPMCZokV4KPJBX6aKwlQyqI7QVtySHlotCooX6OBEValDy6WM8NF5EWfWR&#10;dkaf6DVoFdiUmyKqRvYvNKtTtRrh4c7fVvVIVe5gKxeERAGToR1KuPgYY/fu3e+777577rlH31FU&#10;vXp1/JNlvBT/ZLlKlSq4aIcOHXr37v3888+jmi+88IL+iaizUKBQm3idNm3axx9/zE38wXzpjvGU&#10;A4LemtAVAHPxDkYR5YQRSP/onCfdlQ7MWMBCN27cSB7DSOHW0JPZqg/oktMI91BUfymqK2DbMpi3&#10;nkREzZuOR7sIWxTDXN1sEf2mwRBENBD4XYJQMecwkxDB9Qft7y9cOGf8+IlPPz2kTZvetWu3v/HG&#10;Lldf/cTZZ/crWXJ0iRLzixZdXrjw2kKFvj3hhO+OPz4DXUzzc/TR9ueoo+zPkUfanwIF0v2k1s4D&#10;/nPYYZk/+fPrZ+vhh39x3HHvnHTSnMKFRxUr1vuss7qcc06XP/7xkerVX2rRYkzPnhOeeWbpnDnL&#10;3nxz/dq1XEYuJhkL8z9Tepg8A4G8JYhoHmBd0GAcMyLyy9jffzq0SSRudTCrgoTTBzV1sKpq2kUN&#10;Wvv0SCqi8kyH/BNU2Zb+XkRUcLYSCeFO3tbbe6QNLKjl5cuX45YoKMJZ34BwOhGlsFGjRixUrVq1&#10;WrVqDzzwQM+ePfv166cnn1go6LO4LCCfOCoW2r9/fxbGjx+/YsUK7q+OaITlgKD3JXRxILrNB6WI&#10;clzOWcs6SaCX0mnp9l9++SUuiogyUhgd9Go2scuPP/6If8Y9FEVEwV0EtQlqUx3GEb3hFNjdEq6V&#10;Wt4jxkAtIZcKBA45du/eLc9kEiCe/t8336xaunTulCnjnn22X9u2HWrXvr906S7nnTfgzDOXFCmy&#10;5pRTvj3xxO3HHZfhfvBMfrR87LGZYumUMtEbE3Uu5nL2J1++g/En7iT3+OPenfvxtv5y2GGbjzlm&#10;acGCk4sUQVkbXHxx+zvueLZduzHPPbdk9uyvN27kXjD/M68y23ODuE32hgUCgQNAENE8QCqYSKJn&#10;UuJII6Kq4FxU5qnHpKBVX0RVPxLfrC4qsWQWJjsX0lF5ZqSeydBWcPVFJKOx/0EqlKmnQXl5NrFp&#10;+37FNp1VRP1zs/X2HpQGeaA1lrnIL7/8crNmzfDMeoYGDRrUrl1b/7IFF8VLcdS77roLC8VOkdJO&#10;nTr531ckBdW3FiGizz33nBPR0aNHL126lNvNOevQuYAujnDXKpcxdykdqqN7Kv75z3/SUenDDBB9&#10;uB24dIwLOjP1yUVIE/VEFOSi3Eo9FAX33nUI224MSnR9kqIdwa7HkGf62A0xVKgTEEFEA4GDEzSG&#10;4YnPbN26lTmEGWfxokUDn322fvXq9W+7rfO5544vUWJl4cJ/K1gwssoTTrCv+pFnOsmMM0yJpS9a&#10;cf4Wfvwfz0XT/ZjKHx9//KxTThlYvHiTCy8sd8UV7Zo3f75Pn2kTJqz/7DPCALeSG8ptDY4aCOw7&#10;QUTzANljdpAxgqQxEWuQBlapiWqSVeOfyqqdi0pEXZtx+6JG1iYNRkIjpJQqlHY6VE0V0mBT8rQo&#10;iRc2N88GNitPgZL1pNgauQ7vjle04e233+7SpUutWrXq1KmDgtatWxfzRDgrVqxYuXJllfs0bNiw&#10;Y8eO2OZwAzo6YMAAiaj+iQtgp7goIjpixIiFCxdu3LgRy9Jxcx97h3IX9Z9U2K6WjG+//ZbhwBhh&#10;vEhHGSb0bdrkZuGc+KdE9DcDq+4Duu7Nxh1Fq5TrgiRFO4Jdj+H3UrdMNbWpwsg+zblpIYhoIHDw&#10;wJBctmzZSy+9FP2WsXr1jpdeOvqcc7445ZRvTjnlt4IFtxUsuOOkk3addFK8bfqq6T/AlGf6ThV+&#10;9u+PL6KJP/ny7cqff0f+/NsPO2zrYYf9mj//uhNOmFK8ePeLL77r6qsJzWPHjl2xYsW2bdvs7Q8E&#10;AntDENE8wDhmdpE3gjxTsOywKhkTUXaRiJJSO8itnYi6XczjT4vE0mEkNEIyqUL5p0PVVCEN5vO5&#10;KbFpe45c1CTqKVEGnxRbI3fhPf74448IzLp164YNG9asWTM9CMUzq1Wrduedd0pEK1WqxGoNQ82a&#10;Nc33FtWiZps2bZ5++mnJZ/RXoeYDuhJRwSp2ioiyoP8mil/l1Zu1dyh3sb0nBepmSaEf0p8ZO3ou&#10;CiwwKCjnAnLXfva+Plciqg/okm7aN+yJog+FdnMyzFlH2PUYppNmuXHUseca+6NTKnB0zkEEEQ0E&#10;8oTVq1cjnM2bN3/orrtGXX31J2ec8dlpp/3rlFN+KFTo10KFdpx8csaJJ0Y/sk33YFNPNZ1kGtvJ&#10;hZ/d+fJtzZfvP/ny/fnwwz8vUGDFkUcuOOqo2cccM/G440Yff/ygE054tmDBXief/MjJJ3c95ZSO&#10;hQu3KVLkgWLFmhQv3uiMMxqdeWaDs86qf9ZZd5111p1nn33XOefUPv/8WuefX/3886tdcAE/lbwf&#10;VqtfcEHNCy+886KL6l10UUPzc+9FFzW56KKmF13U7MILH7zwwocuuKDjeed1Peecx84+u8+ZZ/Y7&#10;44wXTz/9pRIlRp122pRTT51ZuPBrhQotPumklccfv/Hoo//vyCN/yJ9/Z8I7ytUfp6buJ1++7fnz&#10;/3T44d8VKPD3AgXWFSo044IL+l19davbbuvaufO0adPefPNNgr7tK4FAIBlBRPMAI5jJiT47G8MW&#10;GYx+JsGoaLyLumc75qtAo798A0RU9amWaJ5xyEJBMqlCo5+ZqJoqpMH45h6wKXZWHQWTpadEOXoq&#10;lM0nxe6fI2zrew/7Yi9ctFdffbVjx46NGjW67777GjdujIKimvpc7m233aaHoqJq1aoUAlJKovP4&#10;44+/+OKLJD0C+ZSIorUgQdUfi+q/iXKPUBR7+P2NrkbOsHd3f2P7UApsV0sBHZVBwUCLeyjKO9Wv&#10;D0A6iotKRClhEzZIj3LXxJ5KDL3fPaLdHXG9lHY4/2/Nl1dzSixwwhRSk6NzDrBr1y47uQQCgQPA&#10;7t27P/zww8GDB/eE2rXH33TTkksuWVu8+J9OPfW7woW3I5wnnZTpnPowrXu2ub+fauJjv+bP/92R&#10;R/7t2GM3nnzy+iJFVp9xxvuXXPJu2bJLq1df3LTpzNat+zds2KxMmTsuuOD6okVLFSx4/oknnluo&#10;0DmnnnpW0aJnFStWsnjxs/gpUeJM/Zx+evRzxhnRz5lnnmUoWbLk2Weffe65555//vkXXHDBhRde&#10;eNFFF10c45JLLilVqtRlabnyyiuvMvwxxtWG0llRIdhK8Ic/XB37Kf2HP1zD65VXXnPlldddeWXZ&#10;K6646bLLyl96acVLLqly8cXVL7qozoUX1rvggvvPPbfrmWc+VaLE6CJFZhYq9PYJJ3x47LHrjjnm&#10;K67SEUf8nD//roTLuJ9/4gT1sMOw0/931FGbjjnm46JFR159db/Klbu1bDlhwoS1a9cypduOFQj8&#10;zxNENA8wapkc66AxbGkyjIdajI1GsMymuCeiZNVAa1TIjoVC5KAG45L7JKLkzamQAziML0SYHD7C&#10;ZuIpUNaeCmXzSbH75wjb+t6gvVAXFvzvKOK1Tp06eGb16tVr1qxZpUoVRFTceuutFSpUqFSpEjp6&#10;++23s3Dvvfd27979ueee01fmYp4jRoyQf7oFyrFQ6owcOXLx4sVff/21TuBAYC5GDrG3OXexnSw1&#10;dGaGBsNE44Wrxyo70mHweWQvjYs6HbUd18O+57TokjpMJ838XiXOgXHEiNNvmqJfOP3lL5SwiWqc&#10;G6cRRDQQ2I8QN1955ZWnHn+8b716k8qXf/2SS94vUWJTsWLfFSmys1ChDKedzjnjnnDGKcre/+zO&#10;l+/nI47YcsIJH5x66uyzzhp5wQV9S5V65PLL21111X2lS99z/fUNbrrpnttvv79OneYNGz70wAOd&#10;O3Z86qmnhgwZMnny5BkzZmA7BJq77rqrTJky5513XrFixU455ZQiRYoULVqU5dNOO62E4XSPM2Ig&#10;okIues455zgXRUSdi0pEL41h1dNwueGKK65wIvoHg5XMFKiOI2mhWgNaFhzFoePak0CDS5W6ulSp&#10;6y655IZLLil/0UUVL7qo5vnnNzrnnBYlS3Y+88y+p5028+ST3z3++C+POmrr/rhlKX88O92RP//f&#10;jzzyi2OOWVGw4LxLLx1etWrvJk0GDxr09ttvM7f/9ttvtv8FAv9LBBHNA2SSSSEPJgMWkYka7LZk&#10;+CKqZQolooJlNaXKVCOLjXNR45VZ1NRIaIRxyQMlog6rAp6Lwh6TeJu2p0DZfFJsjdxCp4q3cC/G&#10;jx/fokULfRdR3bp18c8a5r+28IqIVqxYEQstX778TTfddPPNN+uTuhgpsEuXLl369euHiOKco0aN&#10;GjNmDAo6fPhwlmWhZCEDBgxARFl9/fXXN2zYwCXd44U6EJj7kxJ7g/c36kJpsPWSwVb6IV2aAcJ4&#10;0cBhvNDD2UqfQTVRPoko6YJcFOSibFLX4t1F9ulhr0gydDXArsdQU1pmKyfgnxiSzCtDmBOmfWpy&#10;9CCigUDO2LZtG2NqwYIFzKUDWrWaVrHivHPP/eD00/9etOgvRYpknHJKBuapv+fUZ2uPOso6Jz8x&#10;wdjbn12HHfbrccd9V7jwN+ec82mpUkuvvnrmDTcMvfnmXrfe2qF8+Sa33FLz1ltvv+2222+/vXLl&#10;yoQG8xGZyoQDSvSryapVqxI+6tWrRyhp0qQJYaVz585PPPHEs88+S4x4/vnnO3XqRFi5/vrrcUjM&#10;Ewv1RbS4Ic5FIc5FnYhis7RzocEXUeeiVv5iFmo10SB1tCqZQkfttj2hpkAtWwGNoUPb80hAW+Ow&#10;e15xxXWXXnr7RRfddf75zc45p+tZZ71w2mnjihZdePLJHx933Oajj/7nEUdsT7iJ+/TjdZtfDjvs&#10;82OPfffEE+edffaY228f88ADA558ct68eeRsYWIP/C8QRDQPiAwyBZGAxpCFCm31l4VxzwjyVJVQ&#10;we5vUB2nqU5E5aLgFiLXjGEkNEIyqUJVc6iaKqTBmOYekCcI4wURJNlK01OhTD0VyuaTYmvkCu5U&#10;uRSLFy/u0aNHrVq1SCDq1KmjPwFFRxHRatWqkW2QYSCfiGi5cuVwUaSUkltvvZUSEg59cS5JxrBh&#10;w7DQsWPHoqC46OjRo1HQl8z36LK1f//+LMyePXvt2rXcoz1eqAOB3nVSuK32Bu9vbAdKja2XDLbS&#10;D7lHdGyGCQMHEWUoMToo5x3FiahcFCiJPhob+4yu3qCPLkhSdEHArsdQLxVs5dw4K06GdPmLL77Y&#10;YOAkGX1son4Q0UAg+xABly1bNnXq1Cl9+oysVWvMFVcsPvPMvxQr9mPRohmFC0fmqT/sPN78E060&#10;U5+t3UvnRDW3H3XUryec8N+iRf9+4YVflS37ec2aHzdpsrxDhzf69Jn94osvDxw4fuDAYQMHvtC/&#10;/zPPPINDduvWrWPHjm3atMEqmzVr1rRpUwwTGjdufO+99zZs2FD/6+uuu+4ifNSuXTv6/gATTYgg&#10;QAlhgsoPPPBA8+bNqUYQQbHOPvts5DNOROWiic9FQS4KiSIa9wFd/6Gotb1kIgpWHw34pLXPrEg1&#10;fRILbRN7L6LalIjdMys6YQ7HCVzzhz/cdNVVFa+6quZVVzW76qonrrpqxJVXzrriivcvvHBLiRL/&#10;Ovnkn449duuRR+7K0e8jUv3szJfvT0cd9d6JJ44pVmxqvXoTOnSYOm7c+++/z1RvO3Eg8DsiiGge&#10;YDQwgojoFNEJJAtpoCa7pIIG08ARyWh5pSbtOEfVJhEpZuzftziNjITS/H2aEdJMI9Wq6oByfV7B&#10;FmUP7QKyAmET+dQoa3fYzN1giw4A9gDJIEg4IeH0UAgWeOUNsiNi88ILL2Cb5AqkDnfcccedd95J&#10;YsEry5UrV0Y7K1SogIgin3oKygLlvLIXvvrQQw/17t1bwol5jhw5cty4cePHj5eOUkL50KFDqfDi&#10;iy9iqitWrODu+BeKkzFXzp4b2A17Dy2kwd7CXEfvzq4YbMfaE9wj18np2AwK7hewQCFt8pa5sz/9&#10;9BMiunXrVv+hKC4qHaUD6I7rCqhlraZCFzMpNMURqUNTnANjk+G/cePGzz777JNPPlm3bt2mTZsY&#10;wmyiTviyokAgFQyTBQsWvDJ69Nj77+9/ww3Tzj5782mn/XbqqRlFikQ/hQpl6F+n+J+w3Uvt3Hn4&#10;4T+ffPK/zjjjm0svXXvTTUvr1JnTqtXU7t1HP/30YPOH/UzRTNfTpk2bOXPm3LlzX3/99fnz5/MK&#10;rM6aNYtytk6ZMmXSpEkTJ05kYqc+6PeMzz//fJ8+fR599NGHH364Xbt2Dz74IMJJKKlRo0alSpVu&#10;vvnmsmXLXmdg4ZZbbilfvjwLOBXqiFLinxLRU089Ne6JaHoRPeuss/BYXDSpiPpPRME6n8EZnY8c&#10;UoKXiDHNLCQWqgWwLab9aK6PNiVi98wKzXIIDscJ6I9XS5cuzbUtV64c4Rj5b9SoUYsWLdq3b9+9&#10;S5d+bdsOb9Fiyr33LqhVa1W5cpsvvvjvJUr8WLDgDnpRQj/J8c93Rxyx8oQTBhcv3r9MmWndus2d&#10;NIkoQP5GJLK9PBA4ZAkimgf4xsgyZFNECaiqnwrbaDIkmSxQzR3OtakKqgOyUIg0MZmIagEoVB0g&#10;7TbJv32+lH1Mxh6h3YWkIg0mk89M5Y1YWWzRAcAeIBls1UMzzo3zxyLkpcCFmjp1atOmTatWrXrX&#10;XXfpiWjt2rWrmw/lUoKLSkR5BdIIkIiippRT8/7773/ssccGDhxIXgLDhw8nR0E4nYiS7sCAAQP6&#10;9+9P4bJly7iznIm7UFoQ7pxzhm0lBeYG5gHqGHbFYDtWNrB90fuALiLK6KC3s5VmedfcUMzTPBC1&#10;T0SdiLq/F9XFcYfWBUmFuZbJ0Q2iDk0x+jgNTmbz5s0o6Nq1a9HRDRs2cIaUUyeIaCDgYBS///77&#10;S+bMGdSoUe+yZReeeeZ/0U5+ihWLXmWexx0XfYEt5okwHHZYXN6f9Ge3nnMec8yvhQr99+yz/3HN&#10;NVtq1lzz0ENvDhgwd9QoRHfK2LHjYh9UYX4eNmwY07J+b0jJhAkTpk+fPmfOnEWLFi1ZsmTp0qXL&#10;ly//4IMPVq1a9aHhY8NqAwsfffQRm3gjixcvnj17NoJKIy+++OKTTz7ZpUsXXPTuu+8moKCdOBLi&#10;hBPqESV+JUPDFRFIlNKJKOzRRWWhYD6ce6ZEVA9FEVGIeyIK1kSzPheV1IERRosET44Xh8p9Egsj&#10;BzXY5nJFRPV67bXX4vZEZ8J3gwYNmjVr1rZt286dO/fo0ePxxx/v3bv3U0899cwzz/Tt2/fZvn37&#10;9+kz8LHHJrdqtaBevY9vvPHLUqX+WrLkTwULbj3mmJ3Z62x7/Hn3xBNfP/nkPqVKDbj33ldHjaIv&#10;EbbCv5AJHIoEEc0D8EBg1nDIDLOD9k0K7Tif9Ik0NFbOAjVphxQ2+hPSLVtIuJ2LAnktSESVl5NM&#10;8+qLqE96EY38NS3ay6HdIU4nEqGCyeQz8dN3LR8I1H5SOAc8BDnxzxA5YYG0g9QB+cQ5JZ/33HNP&#10;vXr18E9glVc9CNUHcfU3osS8SpUqIaI33ngjmwh+Dz/88AsvvEBaM3ToULKckSNH4qJA6kPhIAOZ&#10;yvPPP8/WN95448svv+QK62Q4eXOdLJxwXMl+RFcg9+Ftgl0x2I6VDVxluiVDgEER/VrIfNc0JZTz&#10;vn4w3wwkERXRI9GsX1ykq+pOw1yPnKDOxgKNcBMZawxShu0XX3zx+eef46Kffvrppk2bKOTcduzY&#10;YSeXQOB/D4Yb42L1kiVPN236fNmyr55zzndFi0baedpp9pnniSfaf9R5xBHZ184dRxzx27HH/rdw&#10;4b+VLLm+XLlVDRos7dlzyZAhb8ya9eabb7711lsoInP722+//c477/BKCZK5YMGC1157bd68eXPn&#10;zkU7X42BTFLIVqpRH3NAPtesWaNfKm3cuJFwzABnzmFh8+bNlKxfv56RvnLlSnahqSlTpjDVP/fc&#10;c8hPixYt6tatS4zAjtAknAotlCJihlIvFigpWbIk2ol/Fjbgonhp9NncmIuCr6NWQz0RdS7qPxTV&#10;sdL/pSg4tRPSSFklRALqYUtjJJZod7DN5ZaIwjXXXFOmTBmiM8Ga2H3fffe1bNmyQ4cOXbt2feSR&#10;R5544gnfRUW/fv24Wf379x8wYAChefiAAZOefHJux47v3nPP+ltu+ce55/5YpMg21PTww3cddhj9&#10;La4H7tXPvw8/fHKRIh0uvbTv/fe/NXcuHYlBEeJC4JAgiGgegAeS5hp5zIQSY5p7wNZOBimpbDMV&#10;slDiHH5CnNN/dpGLancqUI0s3EhiZIlKplkAStDOOFRNkBCrPgsqMc2kQ3s5tDvE6URSqCOUuAO5&#10;+4HGKGdy2OrOASHhrXGSeClXm5jUqFEj5LN+/frVqlWrVasWUsqrpLRy5crENpwTC73llltQ0Btu&#10;uKFcuXKsYqeIKMu4aM2aNdu0aUNThDR9CpekZOzYsePGjeN1xIgR+lyu/psoXkoaRIqDwOjC6tzM&#10;dYrQedqV/Y25P3mA+oNdMahf7RHVdL2RnslYYLgxNHjViKAOdxnb5J5aDc36AV1cVJ/O5cLqTMBe&#10;kRyhdnRujDXGJrME3Ym0FQslQyVP1UPRkHAE/qdg6DEkv9mw4akOHdr98Y9jzj77W5yTnxIlIv8s&#10;XNh+2hbzLFAgO+aJBuzOn3/HkUf+UqjQPy68cGP58suaNZvRt+/Y0aOZYCdOnDh16tRZs2bNnz8f&#10;J1y2bNkHH3ygZ5gMw3Xr1qHBgDoyNj83MPcC4/STTz7RE07qr1q1CqvkFVilnK1Uoz6N8EprFNI4&#10;h8B1EVoMdvr06ZMmTRozZsywYcOY3hEe/Kdx48aEEiKFLFQeiBAiXagUHiWJYhl1RC8R0VMMzkWL&#10;GZyRykUhzkX1T1yciMZ9QBcRjXNRkPuBZA+M31kdNSIZIbcEmR7Y9RiJJXbP3BVRHZqF66677qab&#10;biJe165du2HDhs2bNycid+7cuXv37o899livXr369Onz9NNPGwmNiBNR/QaZSK3fIHNDx48fz52d&#10;9/zz77du/eXtt//jiit+PfnkHUcdte9e+tcCBQYXL/7EnXeO6tv34w8+IGxt375dYycQONgIIpoH&#10;GKOM8HU0OyJKHXQxFdLINEhEyVxRUOIlEDtZpsS1TDWl3UrKSYJJhVkGCkH+KVSiraD6yptVElc/&#10;Ee3l0O7AQW1RClTHx+XuBxSjnCnhxHhTTPoICSfDKyf2+uuvP/jggwinPo7LAq8yTPwTF8VIpaMV&#10;KlRARNHO66+/vmzZsvp0LtVQUwox1aZNmz766KPEthdffBEXRUT1p0T6myJim3SUsMfWl19+mXSH&#10;m66L7C6OuU77eqHUSCp0E3Mf9QS7YjCdZc+orwLL2pH7yGCRiHINNSh4a9xTtNO5KAty0TgRpaZO&#10;xlyPlOhiJkUV1IjeCCcgPd68eTMKStrKK+OXkpBkBH737Nixg1E2f+7c1s2aPXPZZX+Sdp5xRvRa&#10;tKh97Km/80xrnpFz6ueww3YdccT244777uqrN7ds+dGAAe/MmIH8LYzxhgEhXLx48TvvvPPuu++u&#10;WLECk/zoo48kkMRQBqP/m1yH4inlDE8iLNWIttim1BQvFWjnmjVrKFEhCspROOicOXNQX+Z25FOf&#10;c2Hax22w0K5du+pxKNHh2muvxZpwP6kgxsWqrIlNiBMqhTGilJgnFlqoUCG5KF4qF92jiOrPROWi&#10;+kvROBeN01HwXRTilE+aJ+R4kYMatJoGu1suiqg7KMvXXHMNgfi2224jatevX59w7D8Uffzxx598&#10;8kn3UBQLTSqiw4cPJ0wTu4nX3N8JEybgotzrGTNmzJ49m2zh7SlTVg0btqVbtx9vuWXX8cfvPvJI&#10;OuruffsypDFFi3YvWbJDy5ZrV68mbDGUdu/ebcdVIJDXBBHNA5TdghNRFkCFaaCOwltSCH6ky6mQ&#10;iNLCli1bJKJksbyyTAmNq5GkIhql6l6ybhQyQquUC9VX0qwSv3JStJdDu4M7aBpMip6JEnewifyB&#10;QcKZCk6Dd4SIchq8kjaRW3Tr1k1fjQsIJ6+YZ5UqVWqa/91y6623ssqyRFSPQ0kgypQpg5RKRDFS&#10;PSBt0KBB586diXZEuIEDB0pEYbKBBX2Vrh6ZTpkyhbSJm85d4HLt3ytjrnRK7F3MddQT7IpBXWWP&#10;cNdch2QvGuGicek07jQuKOGtoZrcVieigtUDKqLASXICnAbTBXmtPrYHZLeM3/CnQYHfKwyu6dOn&#10;33vvvc9feeU3Z5659ayzdp555u7ixaPP3J50UvSnnvo7z+xl6jsKFPj+4ov/dO+96wcOXLNo0eqV&#10;Kz9ZswY/ZEDhil+a/43E+IqDkM0mDTr8Ux+M//zzzwmgFLJJdVTZR9GWQaodZZt6NKqHoqwiomoQ&#10;WKYQF9Xj0JkzZ+rjuIjo008/jergPG3atGnSpEmdOnUIDXEi6gwQm8KgECdeMUaUUk9E91FE/Yei&#10;kE0RBd/6pHmC0wMjoRaVgL/ssLsdYBEFDsHhdA46IqD3xGXCdLVq1fTp3BYtWrRr165Lly49evR4&#10;7LHHfBGViyYVURg5ciS3dcyYMXJRwvfLL7+MiM6fP3/RokVvv/023YPO859///uX77//dcuWHVOn&#10;7urSZfctt0S/cEno1dn82Zkv32/582855phnzjvvzgoV6FF0UTvMAoG8I4hoHkDEcijTFdlxUYmr&#10;kDoCGTPIIc1fblqMgUYKKqgjESV2EnoFMZIATMuuKWqSkZP1gkQxTUJPBQerJvm3T2+E8vtU2EpZ&#10;bTab2Aw9hhJ3sIn8gUHCmRQOrcdlXEAuAm7A1Sbw1K9fv3bt2nfeeSe2eUcMRJRXpLRq1aooKJBV&#10;oJo33nhj2bJlr7/+egKe/kwUF0VEKURQiX8PPvgg6QjhDRGlcYKZfqU6ceJEQtro0aOJcCPM/3Rh&#10;deHChdxZrqquj86fBd0jXqPrlQJd1TTYegaVRPc+71CvyBnqe0KrdE7GDsOBQcF9ZLixyiYuoETU&#10;4VyUW+/+UpRqXG17dVJj+lRytFUXVnB0zopxzVmRQCgt1ijeunWrnVwCgUMfhjO5e/sqVWZeeeW6&#10;c8/979ln73Dyqe8ZknwmpNpxP9GnbY877pezz/5zs2afT5jw8cKFHy1bFsnn6tVYnwt/BGIGOMOK&#10;Ma7QCQqdmgHYSh1ZJfKpz9yCPlUb/UIoBm1SIlQNt8Q2P/roI+efsNJACeVs1Wd3KX///fdloa+/&#10;/vorr7yChTKTM9X36tUL22nbti3zP05et25dwgdxAdVEkBAtPBAtdGCDSFrp0qXxKF9ETz75ZLmo&#10;/61FElER56ISUeei7v+4yEVpWSIqpKPA0aV/Ptb8jPvJ6yCSy6wi6qOtPna3XBFRcAfVsVgmNN9y&#10;yy1EbQI6N0Kfzu3UqVO3bt38vxTF8ewXFz377PPPP//CCy9wE/W1VUTtYcOG6bmoPqM7duzY8ePH&#10;T5069dVXX+W+E7UXL178wQcffPnll0z7xBQiCyFm+7Ztu7Zty/j554xvv81YvTrj6aczLroo+l1M&#10;gQJx3T47P7vy5fv5sMP+VqDAoMsua1qzJs5M1LPDLxDIXYKI5gHGQDMxghmRAxElTEJkmcZCjdxZ&#10;u9MyhQ7qsBcpLNFUIZNXRWIO7TelfZ0fKtFPSpTFx7BFWUU0++hYoNbANpcCZedCaT0oiT9wRMaZ&#10;DDZxGizgorwFXilZtmwZwemuu+5CRPUXoZJPfFLfQoR/skxUYxXnlIiioBLRm266qYL5Jy68Ug7o&#10;6/3330+bhA0StZdeeomQpj81AcwTLyW2KbzBnDlz0BWSKnvJYuapZf+6JWKuazoSq6nZvMJ2mv0B&#10;d5D+r3xUowYYQZRzW5UZyDyRUiRQ/9AFEl10H7FXNgYnwEjhTJgK9GE/pbxBRAOHOoTC5557july&#10;eunSH1900X9Lltx11lkZp58efc8t2faxx9q/9tzTk89dBQpsvfLKH5o1++egQX9dtOj/1qz5xjyx&#10;FCT3DBwioGCZQg6tXzY5WKVQ9anGQMM/gYgpw1y7dq0+T+uDc6KUskpnnitWrHjvvffQS8EyJYBz&#10;Ihsyz6VLly5ZsgQDmTdv3syZMydPnszsjbfgMIgNkvPQQw/dd999DRo0IJQQRAgKN998MzECW8Oa&#10;Lr30UjwQ/9SDSsAG0SfiCKaKFuKT+mguIgpORP2/FLUmmsJFsyOiQi7KKflYHTRCyAnL64zr2QeP&#10;STEamAXtAmoBjDZa5Jb2SFnRpkTsngnoKDqiPZIR0euuu44rT+DmRtxzzz3NmjXj1nTs2NH/dG6f&#10;Pn2ci+qhKCKqeA24KBC4QS5K1MZFJ06cOH36dH0694033li+fDm9jgmfUKJPV23btk3fjr47Rsau&#10;XRnffZfxxRcZs2dntGmTcfXV0TBJGBF7/NmZL9/3hx++qWDBEddc80jLlhyd42pUBgK5QBDRPMAE&#10;REtkolmfi6okKargQmZ6EQUl05GDGpRS044+ZcQ0x6siMeV+U+zlt2PT8z1hhSCriJozSo6tEYO5&#10;T6i19HAUm5sbJEVg8/cDhrHOlHBWvC/9/pJMZeDAgU2bNtUT0Ro1auCcUNP8/3HpJa9kFUBgSxRR&#10;limhDsqqLzGiZpMmTchLiHD6JSshzT3/BBYIbJTA8OHDZ8yY8emnn3JbddG4trpWeuXtmGuWHHNd&#10;0xFXx9z5CB3LriRDFQ4q4joey3RIbqWGDwMNGBeUcP5kBtgmmYGQggqpKVt/+OEHqqW/wnuE3e3F&#10;jcG5cWKcFQOWYauPNpAWBxENHIrQpefPn0/KPrZChRUXX/zd2WfvKlnSyufJJ2fzY7c7jz122znn&#10;/Hjnnf/p2/ef8+b9Y+3av3/99d9MQGTMMvsxWBRYTci1XxdPEBREQJCXEhOFtJPBpfHFZC584ZRt&#10;6pEmJSLOQlFNjOKdd94huX/ttdfmzJkzd+5cbJN3vcBAiZ58jhkzhsmcWb1v3774DJN827Ztmzdv&#10;3rBhwzp16lSpUkXRgdBw9dVXI0XIEoaJ+OGfMkDzKDRa1uNQIgi73HTTTagUAoltFipUqGDBgied&#10;dBIL+sqixA/oJopo0iei0l0dEXQCQiLKOfg4F/Xdj5OU7FnvTCBSz6xEdmiIvDCrhYLcUgdKRFvj&#10;sHsmoKPoiDoWsHrttddyFwjKxPEGDRoQjlu2bNm+ffuHH364Z8+ecSIKcQ9FBw0aJB0dbHBPR4na&#10;hO9JkyYRsmfNmoWL0meI3cQd5nyGCdGE4LJ9+/Zdu3aho8CCBpG1Urx0+/aMf/4z44MPMoYMyWjS&#10;JOOqq6Lf4CSMl/Q/2/Ll+/ORR75XuPDoG27o1bbtypUrf/31Vx0oEDhABBHNA4iCiojCOGZ28V2U&#10;ScrIo/3T0Dh7FBSCC8nswr4cVAGYV5ZpUHk2uKaA1oRJzveMNANY1tHt/qlRNSEZALWWHo5iMnOL&#10;zdzzVERxD86Ka4iQ8C5IL1q1alWrVq27775bD0XxT4STlAIqGapWrYpbsiDbdKnGddddx2u5cuXK&#10;ly+PoPJKPqFPBDVu3Lhz587EOX1fkcLYqFGjCGPjzd+IOhdl07Rp08iKuLmcORfH3Bx73XS50qBq&#10;2UHN2htzaKKOB26VDqkuykDQKNPooJyLw712LioFFb6IAr1CFzNncNfsJY7dL11nzoqTYQZg/K43&#10;f3sWRDRwCIGkDRk4cFj9+q9dfPEX55778znnZJx5ZvSdt4UKRV91u6dvG+Jn15FH/nbeed81afLX&#10;wYP/b+HCrz/55JvYV+5pqLIg/1Sw0y9eBcvSTlC5HnX6SEHdw0/ppZBkkqC///77erYJ7vHme++9&#10;9/bbby9evPjNN99ctGjRwoULkQrUYurUqagm4gHOQDBPpnFcpVevXmhMp06d9OFb9EYPP5nwmf+Z&#10;/OWfSBFChexdeOGFUkHQY0mnfygfylS6dGn2IqwQOzA6BBLPdCKqh6JxfykqCwWJKDgRlYWCL6Ic&#10;12qowUhohDsTn8SHosB5Gt1L6aKRemZF9cGI4V6IqDYlYvdMwB7GoGMBJ3DNNdfccMMNRGoCd9yn&#10;c7t37/7oo49yK3v37u1c1BfRAR5IqbyUzqAHpARxIjghWx/QpQutWrWKTkjWRwwiFhBc9FBUJBFR&#10;H1Z/+mn3li27Z83a/cgjkZRm46PscT878uX76PjjXy1RYnT58s/07k235xxs+4HA/iOIaB6g38hC&#10;pKEx5JlgTDM5tob5HBEQaF1+LG80QpdpdCwrkwaqAfXlojSig7p2jIFatEuUhhtscylQ7g4SEmBZ&#10;Z7JX2Oayiqht0cOV2wzdoDQdIlk8kMg5k6InYJwM57Z8+XJCEckEIsprvXr1cNGaNWvinPqzTxaI&#10;ZDXMfxBVSZyIAgEP+axgvkr35ptvJqUgL7nnnns6dOhA44Qx/Z0JMYxXshwslFfiGeVArjNp0qR3&#10;332XG83p4UX2GhnJNNdyn/5GFNQI6KZkH7vb/sO2m1Nsz4v1PRq062YQaewIxgUVdD31iSnroAb3&#10;eV33AV1dTHUeH5Xb65gM7WVXvFWOzikxKjkZ7ixpNMlKENHAQQ7dFTcb//TTwytUWHHBBT+dfXYG&#10;P2ecEX3h7UknRd92u6f/s7KzcOFt11zzY5s2/xoz5s8fffSl+Wi6Hl3KHrUcuWbMLdFImaSeZAr3&#10;t51GNqO/T9GO4Dsq0A5bqY+I6vEmzolqLl26FE9444035s+fjzPov4bq9ZVXXmHWHTlyJNMyjvHS&#10;Sy8xUffv358Zu0ePHuhK+/bt8ZaHHnqoZcuWOEzjxo2Z0uvWrasvEdCfbxAdNO0jk+XKldPX10lE&#10;cSe8zpc9J1puAY+ictmyZWmBfVk955xzUE3kEwsVeijq/kzUqmeJElZGDXooKhFN/KaiOBFlVWjV&#10;SalOMvp4bsJDUdROpifJxDw5bcCitQBOR1UzESki0CAt++goabB7xohrMA42cRqIaBnz9Q3cI8J3&#10;/fr1mzRp0qpVK313bs+ePfV/XPSXos5C6QCIKLDAqoPVF198kR5CPyFkE74nT548c+ZM/ZegJUuW&#10;0NPWrFlD7sf8ryeiVjo97ADLintwatmxY9e33+6ePXt3164ZN9wQjbsjjogbX3v8WX7iieOuvHJE&#10;164MAKKbPVIgsM8EEc0DrIYaIgeNYRxzDyKqmsZDM0XUeaOvc6CEFdhKTVXmVb8tFixTaAXU+6oG&#10;H9tcCkzqHiElAJY59N5im0vWYFKUoIsoqTeYJP8AYpQzCWziNJATVIRshiykWbNm+CdJBgoqESXJ&#10;0MNPvVY2/z4Ut0RBVeJE9FoDmQSJCIUCX6Xy3XffTR5DqCOAmV+vDx3i/Xcy/ZadBEi/Zx09ejTp&#10;EYkUV5WTdJeIV11DlSRFFzYV2l3Yu+XpHNiirGiT3W1/Y4+RI1wPZNk2F2uQQg0NN4KoyfVBMhNF&#10;FJyLgpN/03fiodxezRT4FdQIr+7EOA0mgc0mHQ8iGjgI2bFjB53zlTFjXqxcefIFF2w877xfzzsv&#10;o2TJjOLFM045JeOEE9I//NxVoMD2okV/uv76f7Vp89fJk//00Uf6a88vzd9t4o34JJObQ3rp0FbM&#10;U5+YdahEr+Aecko142xz0aJFWMHcuXNfffXVl19+WV9OjjDoN4D4w6BBgxCJAeZrUQG7QEIQku7d&#10;u3cz4CddunRp165dixYt7r///vvuu+/ee+9lGsdhJJ/M6sQCogDyCUz1eI78kxCA9igioECIGS6E&#10;QUm0JHVaQPacDbKAAVJN9RHCkiVLYpuY58knn5xURK16Fi/OstAqLppURN2BHCoBrSYVUUgjouBc&#10;1BEnokYJI7TqoIQGdTUS0eFA+zrszjHcgexmD1XgZCSixGXCcbVq1erWret/dy43Pe7/uPgiKgt9&#10;7rnnKAQWWCWOq/MQxInXEydOnDFjxuuvv07HgzfffJOeSeLHzK8nohimk89UIkphnIiyKqL627ZF&#10;n+B9552MJ5/MqFgxklKGYcLoS/Pz8XHHDT7jjNGdOi1ZsIB4RLP2wIFAjggimgdYBzVILH2MjUZY&#10;+/SwGxKeiOKKslBhsn2LLBSURjvwT8GyL6JxaF/XuG3UKK6INNfbqsRdr6Dy7KD6YHJsi9GBlNgM&#10;3bNQH+X6+x2nnfYw3oE44Z9++olQ8dZbbxGTkE9SDT0UrVOnDq9opz6XS9qBdspFlYUgogQ2/QL7&#10;uuuuI9o5EdWnc1UZlaXNVq1aEeoIbNHfmsSQfLJAVCO2AekRLkrmRJrFPdLZcrk4Vd4CC1xDFSbF&#10;XNqU6BYI3Sywt3BP950KdoeDBp1VqhPj6jEK9EscYJVCLiMiSnIAyKfVUAOrElEqmK5hsVfWoGuo&#10;9nUZ46CCqmnBtaAS4Gw5GWYMXJReZyeXQCCvYQjgga+OGfN42bLzL7jgt3PPzcA/zzorevhZsGD0&#10;8POII9L82efOY4/9tVSpfzVr9vX48es//FBW6VgX+8Ssk0zB8lrzT1DYpK2sUi7PRDJXrlzpPHP5&#10;8uXLli3TZ2jfeOONBQsWkPrLNtGAqVOnTpgwASsYPnw4hsBcijD07du3T58+TLxIJm7ZqVOnjh07&#10;tm/fHgMBFiiRcLZs2bJZjObNmz9oYKFp06YoaMOGDQkKCAxBAQtFZvSXGkzyslBwz0JloWA+InOd&#10;dFRuJkGSgqJ8yCGiiDSeaWABdZQZUk4Jbol2nmL+g4twX1nk/kY0Dv+JqFw0jYj6SEGdhYLV0GyI&#10;qLAamlVE9ZaFdnRQQoPSzlS4gzrszjGSHkioAufjiygBXZ/OfeCBB9q0adO5c+du3brp/7jo63Of&#10;fvppfVmRXFQiCioBSuhdTkRHjRrlf2UR3ZL+uXr1ajI9Jn8CzdatW3fs2OHEz3hohFaFSox1WlRi&#10;NyeydWvG229n9OqVUbp09LuhhPGY5uero456qXjxPhUrLpw9m+H2ww8/2DYDgb0hiGgeIOFMhXXN&#10;rCIq8/QxjzOziKhD6T6wzCZ80uXQaaCOQxYKkYbGGreNxnCNC1Wj3CX0JNO8ajU9JhuPUAoO5Nl2&#10;KQVUiNL51ChxT4pkMmf810AjxgUidCxtRUS5NUQXsg2JKP4J7puKZKGkHYJlSvRQFOG8+eabkU9l&#10;Gwp4N954I0kJCQqVqYaIEvkIe4888oi+i49gFn3ix0A8A46uX7iyQCHpFEkY95RT5brpOutJHavm&#10;UuUEvXeHuSeZRqoekgp713OEPUCuw6E5c/q5BghdnXfNZcQ25aIk32QJCCGvLKtQfyxKh6Fv0En8&#10;66bLpQuiQwhdSaBO1FlToBY4DUYu80MQ0UCeQ4dfv379hOef71G69Oqzz96FfF5wQfTHn0WKZJx4&#10;4h4efh5zzLbTT/+xYsW/DB26eenSjWvWbIh94NZpp4jzTNBzTuEeb+rPNfVttFLN+fPnz5s3jxR/&#10;5syZ06ZNmzRp0rhx4/SPl/V4c8iQIdJOJk+cE53AK2Sbbdu2bd26datWraSUTZo0ady4MQYiWKZE&#10;2oltSjXvvvvue+65h61sopBXlilh01133eUsVEGB6d1/IsqrvBTh0UNRISMtXbo0eoYdIVeoHeJ3&#10;3nnnIYpIY/HixbFKwbI0EhDREiVKUIh5Fi5cGAUVcd+d68BC9TiUFkqWLCkLzaaImkehWURUCip8&#10;EQXneJJAI6F7tlDQXqBVtUbLtB9H5KAxVA20l23CQ8fy8WuylYvPXdC/9SYiE4653dx3ugdd5eGH&#10;H9ZDUfcBXT0UTXRRQYCWiA70/hnb1KlTX3nllTlz5ugvRenhTPLEEf26c/v27Tt37pRYyjCtbiag&#10;raDhmRS2uprROiY5blzGHXdEvzk67ri4QZrmZ0e+fOuPOabfJZcMaNdu48aNRDrTfCCQLYKI5gFW&#10;NNMi/wRpp0P+6dAjTXmgg/TU4VLnyDWzh+pHcunhmlXqDCxTaDcbVIdNEgYSZV6NPuwBk4FHmAw8&#10;Qnl2GqhghCglNmFPhqRxH/Gbkp1iIFyEl19+mbBEnoGI1q1bt7b5D6JkGwQtcBaqJ6IsyEX1B6L+&#10;E1Eg4LGKnbKJylJWtJa0pmvXrvoTFOKcC3IKaSwYD7UiSo5FNvbVV1/515nrwzVkgcu4j+h2gFoW&#10;6iH7HfWWVNhjHxhonxNwHZ4FCrn1qCZIR0kU6AMSUX1Al00/Guge9BYuu71qhriLBrqSdnPaHq7W&#10;2IUzYcySndjJJRDIXejnX6xb16djx86XXfbPM87IuPBC65+nnho9YEnxTw5383PYYbtOOOHX66//&#10;d7du3yxatOnTT83fadrvqhVYKM75ySefSDL16Vkkc/ny5e++++7bb7+NZ4q33nrrzTfflHNKOGfM&#10;mDFlyhR9l/jw4cN9z2TyxBMef/xxhEFo+dFHH9UDT+QT7WQmv++++xo1aoRs4JBCf/PP3C5YpoRy&#10;Gal+Bcmcj22ylU2U04jawU61lWkcEa0RQzpKFMA/gbggO2Xmv/HGGxUUro0hWUKr8DpkDyF0IopA&#10;YpW4pZBMyiTlomyViwqJKFDug4smFVH/K3OTiqgsFJyIyj+FM0OrgylEFOIsFCSEqaApmlX74B8O&#10;IgeN4Y4LatnhHy4RbeXEuAXckfLlyxO7uY/c0/vvv5/eQp/p3LlznIsqTOu5aKShWfFFlP45cuTI&#10;8ePH02nJImbNmvXaa68homvXriXiEGIkotvM9xVZbzQmaT57GyH/9DGCGaHKifjVVMKCCnd98snu&#10;YcN233BDNIr35ouO/lGgwIjzzx/dvz/ZZwhMgewQRDQPsIq5J6x6xnDm6RYEaagyY4cRRgubJJbG&#10;MVOidhzaRbgWdBTalBWofUqSbpUYGEHYMyYJj1AiDmThdikF6dN0MJ6YHNnjfkEKCj+Yr65ZuXIl&#10;oeiOO+4gPpGIKMPQlx9KOCMHNUhEQatORMuVK+dElIBXpkwZYt5N5i9FqUN9Gifp6dChQ+/evQlv&#10;7pM/eiJKPGOBEoU9locOHUpm9sUXX3BTuG66yFwfXeFId3JEdA9i6N6BvZ1785HsvcUeIAX2PPY3&#10;eo+0Tw+nnwtOhutAH+C+I5wSUT0XdSJK9iAXpXtQk76nqyf8S2cuZITdZlBPTgP1OQ3OaseOHXZy&#10;CQQOPGSrJL4Mhnq1aj1x4YXfn3VWxsUXZz7/PP74VF+FIv/cWajQr7fc8q9Ro/68adOWLVs2bdqE&#10;cOoJp3uq6WBSXbFixbJly1DNhQsXkp0jmfpzTSRT6HvaEE79nfxLL73E1MfcyCSJW3br1q1Lly4d&#10;O3Zs165d27ZtcYYWLVogmeLBBx9s2bJl69at2aSP2rJMYZMmTVBHaaeoH0MKKlhFRaip56IsUOJE&#10;lGXUFBelnHmbRignIhAgQL+mVEn16tUJE8zwmuejX1uaT8roYzKEA4kZ+oRNYVk4HqaH8iGEyCGW&#10;iDHijdij+dah6P+vIJ84pNSRCu4DuvinkIU6rIYanIielexbc9VmoovKQsE8Cs3yiVzh2yDE2aCR&#10;0Ex4vyo32pgONatD2EPGUCGojj1wwqGNZkbYdYMtymrI3AviMkGZu1OzZk1uMfedHkX/oY/R0/QB&#10;XTqe/8ei6KgitX5rLBJFlM5Mx9Z359LVlyxZ8tlnn5FWEUoIK+CLqKSRyR9UKIVMhfaKg0JhK2Ul&#10;2rBt2+4lSzJq1Yp+tbSnr7P2f5YULHj3RReNHz2aZNGdcyCQSBDRPMCaZTKsgxpskUHyCZJPH3kj&#10;mTH5qDCGGMEy5RJFGWYqXFMO7eVj0u/oKMYIkogoUKKtsgJjB3tGuTgoFweycLuUgj2m6XLOpBiF&#10;3FesgJpPXYr169cPHz6cVIOUghRE//yNZMJ9+Mo9DoXIQU3OAVqoYL4mERG93vwX8tKlS/OKlMpF&#10;SUfKG2677TYSF1KlXr16yTYV2Ahmg8z/KGPBRTviHOGNkEYw46boqkaKY66eVvcRe+ey3mv1gVyG&#10;49pT2d/obdK+Orzr6hRyGZFM91CURMEXUeeiiSLqXz0tg90Ww3TklFCBfXnjnEkQ0UCuQd8mq+56&#10;000flSq1/dJLo0egiKief6b+n58o6M6iRX9++OH/LFny7Tff/PUvfyGuoaCffvrphx9+qP96okea&#10;2KbQ97XMnz9f5jlx4sRRo0YNHjyY3J0TQDKjR5kGMn7mQ3jiiSdYfeSRR7p27YoV4Ab6ctqmTZvq&#10;sWQibGrWrJl0tE2bNkytSAUlbEId0QwjoZkWCsZAIyjHVKWa1PdFVIZJBTSVCnHPQgX+SSPUpyar&#10;Ms9bzffSESyAoHCj+c/SKJCMC4PCqfArX0RxQvwQcEV0VMgbMUbqUJMFlBK9RDKthh58IuorH7Cq&#10;cr33NKhZHcIeMoYKQXXsgQ1qHIxsWmyRQSX2bAwSUWI094XbdMcdd3AHGzdurD8T7dChAyJK3+ve&#10;vbu+Qdf9saj/GV1FZwXoRBGdNGkSIjpz5kz3RJSgk/SJqOzRF1GVCEp8VEgFjWJH3F6JqELGrl0Z&#10;v/ySsX59Rs+e0f/4TRjgqX625s//xXHHdb7hBt4vp2GPGgh4BBHNA+SW2cQKaExBUUQt+DgVZMIi&#10;KwWlp6Ckma3Sy1TYhgy2yKCWVc6CO4Rr34ko+FuBLNlYyZ4x2XiEzccPYhG19mkegfJKaxxLZ4vv&#10;kYuQPZCaADpKlCK9oMT4ZiSc4ERUhdEnsQzkHHim+9ZcAp5iHi6qby1SRgI0SPLUo0ePfv36EckE&#10;FqrvKyKqEe3cx4GIcPq+Iu6OzpNXrjmvWt0X7G1LuNHqAKlQz8kZtokU2LPZ37g3yyHo4dGIinV1&#10;yukVzkWVK/giCnJRegs11VsSr7wKhem/EequSaEae3FKuuBBRAMHGroxuXK7ChU+veiiny65ZJfv&#10;n6m/fGjXMcdsrVDhxyFD/rNhw7/NhzIYRASLr7/+ev369atWrSLVnjt3Lpk3nql/g4xtAgus6itq&#10;hw8fzrTGnIZwduvWTf9vs1WrVmT/gDe6R5p65imZxD9lhkig8ccIPb3EG9nkYDqlspoCFvT1tgik&#10;JnP2QkpBTRkJjXANoiI0ArRMfYkoyEW1C9qpz8gIQkOdOnXUAnUQVESUKKDfOSpesKBfTaJDiJNU&#10;CqeSYkUffjUuCvJAzNCHEirIwVjGTtHLYsWKWe/MCvLJJlko5EBEdSY6KyeixgEz0VuQBwIOaZ3P&#10;IPEDWZ+WKZdt2n1iqFDQptrniDq0w1yqeB0FWtBBQQdKRKcBxGK79Mc/li5dWp/OvTX230TpAM2a&#10;NdOnc+mcDz/8ML3Ud9Enn3yyT58+uChBWTrqLNQX0REjRtDnEVH3Z6JvvPHG6tWryb4IHwxAoslW&#10;831FkRkaWLC+6H11LcsoH9W2x4hU1ciqX81BI6qvOomwVySj7li//bbjz3/eOWLEzmrVdmfv+412&#10;5sv342GHfVKw4EtlykyfPp34aI8dCAQRzROsWSbD2mcMW5r1g7h2yUMe6CRQuWmUmJu8GcibJZap&#10;sA3FsKXJRBSMEVglcC1rq85BW3Ua2cFk+xEmJ49Qnp0em62nwCbsyTBGmRO0r55uxXkFV4C4csst&#10;t5BAkL4QnKpUqUKqQYaBdpJeKLHQq/AtFIhqpB0IJ6rpRFQxj1xEfynEMiUchdyFgNe7d2+iGiGN&#10;YEYk0xNRlol2TxtI3dhKJrdixQruIBdNF5kbxEJ2LnJ6zE2LsDfSoI6RBvWQnGGbSIE9m/2Ne7Mc&#10;QqNJsMz7VZf40fwrl0QR1YJElP6jDqMGHaYHWUzntZjemhxVoL5aIIGwk0sgsL+ZN2/eo61bzyxb&#10;9u+XXbb74oszzj0347TTou+/PeqoVB/V23nccb9UqvTP0aP/tnTpX7ZsUQQhkBHUvjL//PaTTz55&#10;9913UVD8c+jQoc8//zxpOhMaWTv06tWLxJ15jOmLTcxjpPI9evTo0KGDk0xSf8QPY5RD4qIPPfQQ&#10;W4FlyaT+aBMzZB4GrI9VPQVVC9SRiPpQQh2UksrIJ6+AbGiVdpjesUo0Es+USbKJ+v7fiFLBfPw2&#10;+sp0IBb4Flq9enU2Uc2JKPUlooQAZngiAgHCiSj+g27hThiUhEp+BdIt6V8iVJCqoYiYpC+iLMg8&#10;/VWQiCZ+ay6ck/afuMSJKIfWqTqcATo4MeuCBut/HirXW7D7JMO/LHFXQ2ciVMedhhoHe7AEFIWF&#10;LBRYvuaaa8qWLcvdqVy5MjeOXqE/E3WfztVDUfcBXdelFZQVtcF4aCSixG5EdPjw4aPNf3CRiM6e&#10;PXv+/PkrV67csmUL0YcIQpQhoCCWyCFaqOEpRQStAqpIBYKCLNQhz/RrAqvUjxzU1NdCGqizbds2&#10;G+O+//63L7/cPnbsrgoVdh9/fNwkkPQHI/3bkUfOuuCCLrVrL1iwwJ5E4H+bIKJ5gKIySDJB2umj&#10;cupI80BCaDfHULVIFr3vzlVSLvy8GdQIaMdEtFXYA8d0lN11CNu0gVUK444ClGirQ/WFjAVMnm9R&#10;Sg3KyO1KjnBJPJIgmMQd2pQKu0MyOCsqMP/yBlmmKV6JDTBy5EiiEbkFCQd5xh3mP7UQpYAFwDz1&#10;V6BkGLJQXnFUKij5EKQdiChxTsFPT0TxT31Gl4yEBeqQwbRv357kjKimT/sosCHDvLJKIWkcW2HY&#10;sGGLFi3atGlTdFn//W/dDq4Sy7pcSbF3JTVxdewdNdjbnOvYUzmQ8O50AekDGhR0NvoGnYFu4Luo&#10;YBXkolRQ93NX3uhkTjB3MhPSCzu5BAL7A3rUhx9++EyHDi+XKbPl4ou3XnJJ9Cegp5+eUahQxtFH&#10;p/ryEvzzx9tv//sLL3y1dOmGzyP09bYO/PPjjz8mt166dOlrr71Gzj1w4MCnnnqKlL1Tp07MaaTy&#10;bdq04ZVVCsngmeVI5VkmxSfXf9B8by15v4yRV3ySEuyUrYCFUodCtmKPWCiyF2lo7GO0enrpLFTO&#10;6WCr0CpbhUrkmbgH8zww4bPsHnvKeCmRcxIFwIinXUY1VYKIUkcuyu680pp7IuqLKEGBmZ9YgC85&#10;H5NKSausYyWAg6GFaBi74FSsYpISUaeaoFVeWfa3+k9E3Wd9JaKJD0WloMLYXyTAOj2dqsNoYyac&#10;m1RQSP8cKjRvOsLukwxa1uE4bqKWUyJUB3Qmah/s8bKCc5aOoXAsEQVKuCncKSI4N477TkeiBzoR&#10;1UNROm3Pnj31xUXgnosSlBWyZaEMAf0DNiK1HooiojNmzJg5c+bcuXOXLVu2YcMGYo3iBXFk69at&#10;zipxyKRiyaZIPT2kkRJRfxeWKcQtE7F7xlChgpo+5mNyn8iNf/v55982bdo6atSOKlV2Z/u/km46&#10;5phxl18+uF+/b775hnO2JxT43yOIaB6A41ntS6agDrbG2aDbUVsFhb4lgs3KDXGKSDvUd+0koq1C&#10;xwXad4cA27SBw6lQ7TtUTecjVF9IVxw2x/dcdB9hvjZSGSGHFJGG7oOIArtrgZoIwA/mH3isWbOm&#10;a9euSiwIS+QZpBSyUAdZBekFocuJqFINWeiNN96o1xtuuAHbxD8V8FiQhYIslBJCIMci5Xr00Uef&#10;fvppfc4Hok/oeiJKtGMrSR5xbvbs2SSFXHkujm6BLlQa7C1JTVwdey8NOkTuY09lf6M3ZVdif5ap&#10;Ps8r3YDOQMfQB3T1FNS3UKBQkVuP06mvi2ykcj9AJmEnl0Bg3yC4jBkzZmTt2ouuvvq/l14afQvR&#10;2WdHH8E9/vjoK3ATPoK7O3/+7cWL/1i16l9femnze+99/vHHzIdI7AcffLB8+fL3EkBBFy9evGDB&#10;gldeeYUDMWX16tWL3B3/1JNMrBKY3/BSEnqy+e7du1OhXbt2+twsW52IAguUIJ/sDu6ztagj3uhE&#10;VKLoHl2yI3opt7wnBsv64C4V2ErLtCNUn620I9WUTEpH69Spg0wCy5Rr/o/+BsPglquYbw2ggtSU&#10;V7WgqEE1wgFhAv/Ubyq1Wq5cOcwHNfJ9zFcvH3QL9UII8UNEkVcZF4UoJbap559SzRIlSvBqhDSy&#10;UFZZcFIqET3T/FfS9CIKslAw6pdDEU2K/65ToWP5VyCRNCIKTj59jIRGX9aQKKLEYkI2t4k7SJeg&#10;w9Dr3J+J0m9JCfQBXUBHCdbuuSguql8fI6LOQocMGaLXUaNGTZ48efr06S+//DJj5K233lq9evWW&#10;LVsIN0QfIgjRhOCCjsoVncKhlCwLaaeDAAHaZDw0y+NTKsgw1azDiGcEy9pKLFMgc4mQi3rAAht+&#10;3LLll6FDt91xx85ixZgc4qaLxJ9vCxSYW6jQiKpV582bRyP2tAL/SwQRzQOs82W1UH1BEdj1ZCLK&#10;q3YUTheVEEOi8lEYeaHBb8EeI4YKQW2K6KgezkVt056Fgg7hoEQVHNpFKLOPQ1k+KEffF3ADsvNI&#10;Kw2aMR22NAW2UgJsolm9EeZl5l9KmHi5ZcQSchelFH4WQiYBWkA7fRElwwA9I0U+y5Yti4WScLBA&#10;hCPmKS6yQBREQQVSShSkkBbIjYhweCbxTApKVOOV1WeffVYWSswj8rE8ceJE8kLuKRdHt0AXyl7x&#10;HBG3u72LBh0iFeoP+x1atqeyv9Gbsiuxf07DEdXPuQ5yUTrJj7GHouAit3C/QlYIl0DuC1FnjRFE&#10;NLCPkJsikKN69Rp9/fXfIp8o6PnnZxQvbj+Cmyyh3FWgwC+XX/7/+vTZ/MYb681/+HQKinAuW7bM&#10;//cqLMM777zDK7k1Ijpr1qxJkyYNHTq0X79+jzzyCBk88imHBMSydevWFHbq1Kmj+cJbtiKc/pNM&#10;sn9gmRJ2lIs6EfU9k1eQYQKbtNVVEK6O81vhDsomqtU130XnwD/vMrCAo8aJaJyRykV5ZdmtCmZ1&#10;FJQYQVBwAYJVggLmgyzJx5Ao2VSid7llhBBF9EWUEnwSyZSIsqBv1gWcUxbKcnZEVBYK/qdzjYRa&#10;CwVOTCdp9NMSKWNWJJmJGDe02KK0LqpjJV4QB4XgnxV7qVkdRQEXpJpgJDSCEMxroogSsrlH1apV&#10;q1evHh0jTkR9F+3Ro4f7hy76gC4x2hdR/BNYgBEjRhCvpxlwUUbK8uXL161bR6ZB3CF2EEcIKIov&#10;pCJM/hJLeSarkk9HnIL6UEgFPe1Ug4pWoFUHJZm26YkoC4p6FJIUqTyKSf/853/XrPl5+PAdV1+9&#10;O3v//eWT444be+WVE/v1W7t2rSalwP8IQUTzACt/MYx+ZmJLU4hoHBSCMUFroaBEWVAuM9TuNEiz&#10;aj/xcDqiQ4cALdOCMm97GIM5coSO4qCEo9tKBp2PUGZvV7J6qU32901HJaIOk6tnGqZWU2ErpUbn&#10;yTti2mUKJq8iCBGNZKEskFuQc1RMwH00l2UlHIB8EtJINVjASMuYPxAl1Ck6skAUpIJgmUhJBL3p&#10;ppvImQh1hDQ9DhX+s9DevXs/+eSTxL9HH3100KBBb775pv7UhOujK7yPxLWjyyLsfU2B+sN+h5bt&#10;qexv7LuKdU4t672AyuWi7tfDcYHcRPYsH9ClI1HfdtB9JohoIMfQf5YuXfpQuXKvlir1a6lS0SPQ&#10;kiUzChfOOOaYpB/B3XX44T9fcsnfWrTYMGvW2k8+0QduYfXq1bLQFStWIKLvvvsuzWKewAJeSomg&#10;ZPHixQsXLpSLkoIzX/Xs2bNt27bIpNwPn3zooYf0MV1esVA2SQj1LFQm6aTRiSg1eZWLqpqrQwkt&#10;AMsURm5qvs+2gYEFPQ5lF9V3sAo6IrtQub6HdgeW3UPRO8xfZwiEUyLqwDmBQMArq6qA1RAg9OkY&#10;FoAAwSrRQTO/xAmJctKFYpnnkUnAEnFFFogXhBKJaNHYX4SimkgmGBW1//EF8E82pRFR30U5hOAo&#10;zkITlU/WlxS9I4ctNbDKW1YcBFUAu9lDFwR0TYAT0MmATkaoGrhTokF7gKwf0CXyYp7C2Kj9dC5I&#10;RAnT/vcV0THotK1bt27fvn3Hjh07d+4c91wUF/X/oYu+skgiqi8aREEHGIYNG6b/JioR1VcWrVy5&#10;ctOmTYQbYodCjIsyElFZpcRSUA4qZKsd7QZVVjX/maeLUAK9pIRXwSa31YkoqIQFUgIFR3Ax8bt/&#10;/ev7Dz/8pXPnbZdfvjvFfxX2f37Jn3/Sqac+16DBazNm0I4948DvmiCieYA1P4NsEL6OYTckE1GH&#10;v4r1KQtXOg4mPbY4RVRlGlTj9qgxdLg0IqpVdzgw+pmJjuKghKOrptD5CE1VdsWgEmGy/YjIKXMK&#10;kyAoTY/8Mttobk0KW5l/mZFpX5PvqlWrMD1yiBo1atSpUwcLJSyRVZBhIJzml9oVWAAlHyoheumD&#10;uCARxT/1XPT62OdyFXRdzKNQr8RL4ij1SXqIc/369UM+paCgZ6HEOf1h1WOPPUYU7NSpEyXkfBs2&#10;bODyclns9U17hW2N1MTV0b0T9qbmOvZU9jf2XZme6S6OSuyBzaHpacoS6CEuS3BIRBXO6Tl6oq7+&#10;mTNMb7WQcNjJJRDINszqk4YOffzqq7cgn5dfHv0jlhIlokegRx4Z9wh0N/555JFbixf/9+23fzFi&#10;xJoVKz7+6KOPP/4Y+URBzZ9/RrC8Zs0avYL+KajQPwUFZJWsevny5ejookWLZs+ePXHiRLJwpiwy&#10;ePwTn0QmpaD6FlyJqB51CpJ+SancklUpqL6viFcqU8hWOSQyySotq33KEdF7Yv/YE+qa/8Wirx1C&#10;R4GF6CFp7GkqC1JW456RfLrKSAiwQAmb4lzUWahxT0v0i0nPQlWH0IB8EhGICyioc1GChUKDQgBB&#10;AVOSgCFXGCAeeKF5/ukjV8TEqM+OVHYiqs/lIpmU4JnSUVkor/JPhy+izkUh7luLOAcnfnI/p3wg&#10;6/NRgAO7blBlwarzQy3YHbxdbNWYiAqjnFmwG7zHs3b/2GmofYdENPLRGKyioE5HWeBGcFO4O9w7&#10;Qj89gX5ID6S76jE+LuqLKLgP6PYxX8SFiL4Q++/fuCiv+pPRoUOHjhs3DhGdPn26/lKU2P3WW299&#10;/vnnRBmCiIOY4p6Iyi3B6GeEVrXJDniD6khB2V0KSlPEJj8qsUA4U57DQhxKh5RiKTvi3JRhKlck&#10;5VO4JEqyzKa/fPnl32fM+KlatR1nnLHHvyNlwvnmyCNHXXrp5Bde+HLzZnvqgd8pQUTzAKkgWAv0&#10;LBTstrQi6pDySfN4NUoY/9FZmSGVaYQG1bg9cAwdLpsiqqPEoaM4KOHoPvacDHFJvFAhMH8JJf05&#10;w3hoNEs6ooQ9G2hWTQpbmYKZl7ka6ARvasyYMZJPqGq+iILMQ3mGnNMRffSqalXZqbINzJNXMJ+6&#10;vZ6oBkgpQY7IpwDJAmGPmKfIxyuFhHmqkTYR4eSfQFRzn8jVl08S84h8xEJCI8vTpk3TfxPlUtjr&#10;G0Q0G7i3w4JK/OtDufo2y/Q3OgmxXCIKUlBHnItSWT0zDYndWNAPOZCDxMJOLoHAnqAfMuc3r1Fj&#10;yCWX/HjppRmXXRZ9EW7RotFfgSZ9BHr00T//4Q9/fuyxz95+W4YpME+S4y+++GLjxo2bPDZnhRIq&#10;OKi/fv16fY4XI0VH586dS+bdv3//Hj164JyYJP6JlAr3DUboJYm+cB/BdfgiyoJsEwVFOIEFPIFq&#10;lLNwn/kfoUyh+jAtsICLYpK+eZrHnBb5p4MSKjsLBdWnTbREn45ROJBnAsuKEQoZWnawSh3FDl5d&#10;ZcEyUAhsJY4QRPBVhQxiBPqEVuFa8kDACXEwDApZYhcCDcqKWBaLgXBKMnl1IqpCtJNyHyeisI8i&#10;qtDmsKUGVRasSgt97D6xvWzVrCKaFFXTXj5qzbYeQ+YZCWgMJ6LgFrjy3ALuV40aNbj19DF6l/9Q&#10;VCLqPxR95JFHHn/8cQI0kZp4TZ/3RTR6HmpEVP/ERU9E4ZVXXlm0aBHDjUBD+GD8gmIKMsnkL9WU&#10;c6byT9BWKSj7KhgJ2SaRRXENiDtKh3hVGKLQhPcoIBL1SPOUE0bpnVFN0tctW7Z89dVXLJBMKudk&#10;+csvv2TgM+qB5b+sXv2fZ5/dfs01u489Nm6qSfz57+GHTzj11P5duqxbt2779u32nQR+XwQRzQOk&#10;fEnxFdEIo/VDwaiW5jkY6j4qlBkKV4d9AYNSU2rcHsmgcmHEMxPt61CD4B/OHUi4ck1SqWBGSwXz&#10;nTL+pGiu3COqrGnUEelmjtCkzLkxjzOJL1iwoHnz5pUqVSJrIfNgQYmCMgllFaQL+pJ3shPClbIH&#10;0KdwQb/nBumoE1EXJlmmhE3EQkpsqLzqKtokOSOe6deohDQC21NPPdWnTx/iXK9evYh57hexFE6Y&#10;MIG0j1vDBeG+cHm5FLo+SbFXMAW6RwcbJkrmBN6R3rJdj8mneimr5k0nwdU0O0WXlFiOGeq5qEsX&#10;/F88gzIAqqlfmV6ZeS/8VR1FyxRSmU6o34ZwCNpRg6QXdnIJBFJDD1y6ZMkD11+/8uKLd/3hD9Ef&#10;gupTuEcfneRbiA47bHvRot81afLVkiWbPvkEgfSRcJJ0Ei9sYEgdGnzYSk32IujQAun1smXLXn31&#10;1eHDhzNNkbWTxHfykIuipjJMhFMWStLP9CtkmBRqEyVNzYdv9WATWKYEBQWEgXJk0v1VZ6KI8gpy&#10;TkAvwa7EPotLZdUHFiinBTVIOGC2x0V5BX2bEVvZi8q0707MR+0Ay5Jnfa6YV/ce9a7ZRB1OiZbR&#10;VD1N1YNTH+QTZaUajXBWBB1cFM/EQt1DUVYB/xQ4p1RTzol/OlQiC4Vsiij4BijxS4qt4WFDXQxb&#10;L8FCwR4pLVTTjj5q0B4ghnHPLMQ9ERVEbS7yrbfeWrVqVe47t4/e9dBDDyUVUXAi+uSTTz7zzDO+&#10;iJo/Dn1JRjps2LDRo0ePHz9+8uTJU6dORUdnzJiBiK5Zs4bhQ9RgwieakISA/2VFQgoKdj0GJSgr&#10;9ZkECByED5pyzzYJW8QXP5wRd0wgivyTEuIgw5Zs0GSI0eBl7DvtJJlk2f+VE8s4JwMcgWSM6zMR&#10;vH7++efswhuh5R/+9KetjRrtKl589xFHxE0+cT9b8+V7pUiRJ+69d9OGDYi0fUuB3wtBRPMAjeSk&#10;xMmhsUWLKphwnxyFf8V+h8kKrIWCm0fUpj2MQeXC6GcmducYalO4IyrDcLhypfKp0KyXFE2F+4gy&#10;eNCUKkzyn3OYspkKmXzJnEgayAOI9GQeRCP96pq0ABBFjJTkAMgGyBiqVat2s/mjUF5lpCzLSOWi&#10;WCivRDgin8KkC4qEQJYVSnklzNMIqdWjjz76nPnWXF77xf59KEFOn85FR3nV71/HjBnz7rvvcnO5&#10;Glx5Lq+uTCrsFUyBvUkHGbypnME78t+yCm2jaR+0qqaDRvS40hfFyESNi/JqtNGKKHVcj6Jbmqtu&#10;iVsVFJI0kD2wI7vTiGs5iGggPUxZ06dObX/bbf++6KKMq67K4PX006NP4Sb81dZu80W4v11xxT+G&#10;D//Thg3ffP010UHxQtEBFBSY55nhGQXqnEBPBvVq/caE7poUdXuGDM1+8sknb7311qRJk5jEevbs&#10;SQZPHo95gh6QktxjmJjY/eYPRKVnMjTAykCf0QU9CHWPKKWOLFNCObvzyl7+J2lBH9D1bZPlOCg0&#10;BpqJqymnxTYFyxTSPkfhPDkl9Lht27ZdunTp3r07NmL+nUcEWgJPGLQMLDNvAxX0eU6WpS5cIhaY&#10;2HWhuDhcFt6RvBTXBR2aEspRd2rSIBeTGESIQRpLmG/H5dV98jb6DK5ZRjUxzPPOO49XmafV0H0W&#10;USmfMLoXYddjmKCXCSW2XloLBXuktFBN+/qoTXuMGARcu2Rg1RdRloV+QawHzjVq1OCy06/oqKlE&#10;VL8U5p5yOwjT+rMa931Fg2OQV4waNWrs2LG4KINiypQpL7/88sKFCxE5BgsDhwgiBQXGtZ6IJppn&#10;HFSgMsFCocf3T8FAJti5tE2BjxHKKoOdUc88IO1kgVeWhZaRz88++8x9LB+0vGrVqg8++OD999/n&#10;lbeAiFKfNjm0poL//uUvP82atf2yy7LzFbvLTzihZqlSs2bOdM+BA78DgojmAYrlSWGiiaTQI4r/&#10;MaggMwSjhFnw9U9IDtnkduHVHQjsMQwqF6ofhzmIJXJNw0EuosLl8SLKlVIT5VCpYfpGMHidP39+&#10;p06dlHYQhPBPPBMd5VUiCvinRJRARRJAHeRTv6iG6HmoQf6ZRkT1SrxUKCWmEukJgRyamCfPBBIU&#10;iahWFerMh30GEPBGjhxJtkfA4IJw5ffx8tqbtL9Rr8gZ7M6byhn2XXnYDQZblAxbIwYl9DT6CfHV&#10;f2IpXeRVq05E6UhAr1PPVEdNivqtFJd9XZv6vXgIyYFUkK3OnDnz+euu++dll+1CQS+4IOO00zKO&#10;Oy75p3BPOOHnhg3/sXIluaebwBlZ6u1+V9R8CMom6ZaCbq/fkvidPxG2UpP+TPtffPHF0qVLp0+f&#10;TlKOdJHBd+jQwX0cF7Ap/zkniiXMR2Lj/9WKTBUD9EVUTuiqSUfZl3LMTRoJxkYjZHSAXbjdqU8L&#10;7AjucMCyVtFgTpJT1eczeSNIiDyQyfmFF14YNmyYPnWJXehhF/DGgQUKJ0+ezNaJEydOmDBhzJgx&#10;Q4cOZfbub/7hpD66yYI++YLP0DgXiusjRefcdHqsculwIQ5NzSFDhtAO58AVIxjhijhnnIhC9GDU&#10;E1HANlm1GrpvIirfE0buMrGlMUzcs7AaV8duOMAimgjamVRECdlc0ooVK1avXp1uQ1fk7uP8qURU&#10;X1nEveC+EKMTRZSbhYgSrOWidAOJ6IIFCzA6fd0gY0cK6kRUn8W1Az4ZbNWHchl6jDsGLCNXcYcR&#10;TeRipJPXkeYp/SOFo8TE5EhN2US6iEACuSLLJiWMoD6r5BWM4rVr1+ovwHFOYEEWCixgoZ9++unm&#10;zZvZi2bd1KGnsmjx9xs3/tq2LVNQ3KQU97MrX77/O/roHtdcw7XiUth3GDiUCSKaBxjXS06cHAIl&#10;PtTR+BfGCi2+/oHMkDpqWZXNTnbuAHsMg6oJVRNuL2EOZYmMM/advQeViBopiLDrsRRKMP+mwSRX&#10;KWHeJNliwn3uuefITtBL0hecU9+eV9t8dz9hiVXzl6HRn4OySjUSGhwVESV0gUIar5in+xNQLRPh&#10;iHwKkyy43866MExMJdJTrXLlyuQcvXr1IsshqqGdLIA+8wODBg0imyGk6QM/8+bNW7duna6tsFdn&#10;79E92u/YbpFT7LvaB+zbyzZ2N/N9DIJlojuBlX6ijDwxHWdVibjCMP2KjpdURNU4sEw1tUkLUlAl&#10;IhBENJAUhGTAtdf++aqrdl1xRfTvWIoVixT0sMPicjt+dhYp8mOfPv/+5BP6HF3RzHaZTzUjxfQk&#10;U12aBaBEhaBydXJwvyhJhK3UpE369qZNm959990ZM2YgWvgVGTwW556FsoCUstyyZUt9KhUn9EVU&#10;9qXHoSAzlK+6D7vqySTlVKARXllmR3ZHVhFOLMKJqPyTclrQXkyzHJ1z4Ez0VTRdunRBMKQWeszl&#10;/2cO5l7sgkSZWRepwCjQzldffRWdeOedd5YvX/6+QTm6S9wpR8iXLFny5ptvUnPOnDnsNXr0aCyF&#10;BpnYe/fuzYFQGi4RZ8Ip8UZ4F+6CsMCloBwR4sQ4HzyHEMAJYD7UJB4RO1DQYsWKuY/mSkSjR6Jn&#10;nIFwIpkSUWDZt1BhPHS/iaiw2xJE1MeWGox+ZmKPlBaq2Z091LI9CYNKHCqUdgJR27koqxLR2267&#10;jehP/6E7Pfjgg66TIKJy0VQiShah7ysiQHOX9SsDRFQuyo2TiDI05s+fr3/iQnLFMGTOl1gKuagd&#10;88kgQOhzuRp0cb/9JFvDMFFEge6SEJLgKZwRl10yqQyQVRevyfHYRDKJiH7yyScIJ+f53nvvrVix&#10;gi7N6scff0z5559/vnHjRlqmBfYidHICkX96RKf0j398t2nTj/367S5YMG6CivtBR/91xBETLryQ&#10;ccG+9n0GDk2CiOYB1vb2BGNbrz7a5GYEiLTP4NwPNHGwlWraUfV5VQsqlIIKlYuo9RjsFVcYHdXD&#10;P6LDnUyUm6dG01kqTAaeEplAUmyNGLY0pqN7tM00MInz7ogQpDs1atTAPIlAt5uvw61atapWsVB9&#10;+FawtU6dOvXr18dRKdcfgjr5ZFlPQUGFRDjin8Kk+1CQAiSvFBLjgWUOymmQmjAXE9JIVhTVCGlE&#10;Mv1KdZKBVVKimTNnrl69mltjr4u5MromcehypcHeoYMD15fsu9p71I7DlmbbS6nJCbgOzwWkq5DB&#10;kzEoQQcl6Houqiyc9J3uRJZPHKW+cgKHmuVkzJuLEgL6LfVpijyelEIWmp1fhwf+16AfjnzhhTk3&#10;3PD/rrwyQwpatGj071gSP/x2+OHbr7vu5xkzfvjLX+Sc0k45pwzTdV05pPqeYFX9WaQxT9fzwXV+&#10;ej6nioiSvDI7kY6To+N4TkR5ZZmcXnZKCYk+roUfOgV1einkoq4OSCbZ1KJFi1atWtGIQ49bAXkD&#10;Sjhiu3btEAn3PNOZA4aJXjKRMv9PnDhx8uTJ08zXybzyyiuzZs3CG+fNm/faa6+9HoNlUCEi8cYb&#10;b2ChKDcKqodFPpRQznVYtmyZ/r0Nu3BNOBCzNxM7ivv4448jM0gm58nb4a0RVvAfIhFxR9SsWVOf&#10;EeXNct3YhauK4bBAfQIQlnj66ac7EQU9DtXfiGpVtolq8rpfRJSw5YKaszsHJUIVfPxCo5zJsUdK&#10;C9VsQx46rj0Pg0rs5tjZSjuFgjWwHCeijRo14r5wd/RQVP/BRQoqC9XvLOhOffr0cb8ydg9FsVB6&#10;l+CmS0SnTp1KN6AzLF26FKn76quvCBYMKIklyEXTiyhbqc9eDD1FHCeiQEqAImKSGzZs0J9/cxRS&#10;PsamAhAVyPRs/hdzUQerJJB45qeffsoZfmgg02B1/fr1+mNRKrAjuRNtRpE1FtpYINhxDjofxVP4&#10;91/+8tPUqdsrVNh99NHxU1bWn78deeTwyy4b+NRTtGPfbeBQI4hoHiCvS0XkdgaNeVsaQ4WqIN8D&#10;xnYcFLKVOuxiNDPyTFZdgzkQUeEKHf4RHe6sTBadkijrT40mrFTYGSsZtkYMW2pgtoqEcu9homT6&#10;JnlisibGE34qV65MBkBor1atGhYKqGaVKlWciPJ6ww038EpN6uCN0s4yZcqUNV/HLyklnsk2oyiX&#10;IKIq1yoQ4BXsWeYQ5FiEOpIM0hT9epW0gxg2btw4AhhMMf+OjJBG4fTp08l4uIlceXc1UqEKqbB3&#10;6CDD3u+9J7Gv+q3Z95wa6rC7hgALrNJbSOvpLUrl/WzeZeQUku6DeyhqL72BRjgN2tRQ4nyI0+QQ&#10;tKP8A4KIBuJgjurbq9fYa6/92+WX70RBzzsv49RTM449NslT0COO2Fmt2tbXX//l73//OeHztOqo&#10;gvxVnU39zcEq5baSITJOg1bVz4UaBw5En2do0O3p83RvUtUVK1a8+uqrgwcP7tWrl0Q00kQDTqjH&#10;SmgV+T1zL6qJZwoME+2ME1FQOTxgvuMH4WRfPaRCCfRXmu6vMXv37q0/ZHj++eeZQp0VMGeOHDly&#10;9OjR+pAkEykniWG++eabUkq8UY999EUsJN/AMiVY5XvvvYdVvv3221jlW4YlS5awqn+vqnIHW2kW&#10;WV24cCHWwVEwWyx3/PjxnAa6gglzzpx/27ZteVM4T926dfVXIYiQ+8fURB/CTa1atXBU3j5Xjx15&#10;X7zrhg0bEjJQMrRT/6kF7dQTUV5ZBVxUJZJPWajwLRT2VkR9jOtZ/dMy2G3JMLKZDnuktFDNNueh&#10;Q+tMhErs5tQiqhKJaMWKFYnvElH6Xivzz4fcQ1EpqCxUIkrH08Nz1+X062M9ERUS0cmTJ9MHZs2a&#10;RZegkzBMSD+IOIxQO9JiYzObIsroY9xJRAVhhfjy9ddfY5ISURZQR0rI9Bie5HjkDH66yLJLAllg&#10;K4WbN29GO9cZ5J9qwWWDJkRHUZVXStikrYQ53pGinoIpsPz9f/7z87/+tePdd3ffcUfGiSfGT1/e&#10;z858+b456qhxV1wxfOhQ3p19z4FDhyCieYBxwIhI7GJoWDrcIBdU0C5aZVNke7HP8WsYawBrkLt9&#10;1bhDjbjZRAs+qqZ9HSoUtshDZ5IKTkZwqmCS/OwSzVup0ftNSvoKdgI2SDLjYGrmevLKMlO2YIJj&#10;Ev/888+JKPpbUPcp3Dp16uhZKBlAJfMFhqQFygzKxf4pHOEK/8RCwSmoVolnElFeQZ/FtWHQQIkW&#10;FCCJ8QR+gj0t33333eQlhDp9mwVRTSJKDJs0aRJhbKKBVTIqVsl+CBhcBPoMl4jXnKEr7LA3zLDH&#10;G233yV106+OgXGdL/3RDxg0uYJO/r33zsWeVQpt4X2pHu9B/6F30GXJuug2QOpCOK0EHlimhnAro&#10;pUsO1PfAb1NnRYk6oTwhiGjAh34yeuDA8Tfe+Mull0b/FPTcczOKFEn+FPTUU3c/8MCO1atJS9UV&#10;46DQ5biOSEMNRkIjWKY86s0JCgpqir4q/4x+4xL7D7p+h+e0mZHQttmzZ5OIM48hosxpCGf0FbEP&#10;PkhOT0JPYceOHVmmBMlsbP4ulKQf86SEyi3Nv29xzzYxTyQWoWXHbt26YZ44J6k/M6SeaqKXuCWT&#10;JHr5yiuvcPTXXnttwYIFixYtwglJ+pkq0UXAG6WOvCKWzj9Xrlz54YcfOgX9JAarFLJJn7lFR9mF&#10;fWkQEaVlffKWw3FQzHbGjBn6G1H3B6KC0+MkOVVOuG/fvig68zx6g4Xee++9aA8xiABEoHHfOEBY&#10;YZkApAd0XCKuGNqDi2JEiCjKSojBHq1cxvRSLmqej2YiIxWuptXQbIhonIs6FMvAGF+EVu3mfcYe&#10;MgE26UA+OgFjoJmoUKiEixY5aOxvRInIwDLhmyjMVZWI3nPPPXROOqR+8UGP9UX0UYNEtHfv3u7T&#10;uXooqgfXslAWuO9jx47V7z7mzZtHh3njjTfoQmvWrCEwMZQ0vhhoGpvpRVSjlfrsSFbjAg2vQMAi&#10;vnz11VeMRCwU0Eh9RheZpFzff8sry5SQB3IOCnYsEJ5IHdlEfSCxpDWCF+3rQMCy4ia7sJU6qs+O&#10;tEBlNqmCoD7nSbDj3e3aujVj3bqMNm2i/3IcN5Vl/UFHX7r22kkjRtCCfeeBQ4EgonlA5IIxpHaM&#10;zEQYn1qggnHACJZVn60MaTdiFdQ12jXUVdPBvjqi8U2LStjkVnUIc9j4FlLBmaSB2UpwVg7mnexg&#10;8vyUmPkqJzAtcq0cXD3BNeTVzZtsokSFqsYymUQt8435mGcN8wX9rBKE8M/bDWQGElHMkxB1QwyX&#10;KAhnoXDNNddEv2L1IhyRT2FSkVWxUEGRrZQT+An5NFu3bl1yLzIt0iz9Xp+oRuIyePDgESNG4J/j&#10;xo3jddSoUYjo+PHj58+fj0vTSXiDXEMWcgaXUXdB2BsWs1Cw68mw+xwEcJ7q57xqFBBlwY0F+i3V&#10;1G3AvvlkIqpl994p0cAk53bPReNcVDk6m5Sdk5qrp6n7qUHaoUENXk6GrWQS7MXuJP1OD4KI/o8z&#10;c9KkoVWrbrj88p1XXhk9BUVBjz468Sno7tNO29m9+84NG3b99huZqfNGv1uCMcos0NOSwqYoHTaw&#10;o10y/qnurR4uBVU/Bzep0s+JEeS4ONvcuXOHm//g4kQU4+IVmWR+69mzJwk9aT0mhlxRgSxf5WT2&#10;SJoyeybAZwz9+vXT5x6V32syxO5QPmX2CxcuRAjJ7HFLJ5Y4JOgLP9dmBdWUW1JZYukjQQW0E6gD&#10;Kwxa9nVUIsr7RYA5H/wT58Q6mKW5ApytYA4fYL6piLeDuvBmuRRIDhZaL/Y97fpNKJjffEYgRZTX&#10;qVMHKeICsouuD9etfv361CTKII2STxkmVskqC6ym0tGciaiwIhhDQU0BTqgEbA1Txy55qE52sDtk&#10;hXJ7PA/fNlNBzOWiuRhNifaiHDUlCnNVq1SpQibQoEGDxo0bN2/evGXLlnRRrrlElF7qvipZz+Gd&#10;iNJL5aLca+64LBQQUeL1yy+/PGfOnNdff53uSp/hlR5IeHK/kWSsMQwJAXsUUYYqg5HRp/hiI1ks&#10;ljEMCTHIIQoqCwVpZ5QaGghDBEriEbvQCONXQ1i7Rylj7M9H2coZMt4Z+IprLqixuzsWIkr7NEuJ&#10;mhWcFZXZy4qoe2ubNmX07Bn9x6ms05r/szNfvk+PPXb0Lbe8NXcuJ2B3DBzcBBHNAzSqGYrAIASl&#10;wj6MTAerVFBNYFleR77LiGWEE9fdaKeEcipQzd8LdEQdXajEbQLtpXPQsvZNBRXsWaaGkxGccxyR&#10;l6SGaSvH2CktGVwlhyZTLp3QxEo5yy5bYpVCVletWkVEIQMgxmOAWCgKipQS/rWMghKTbrnlFixU&#10;8olwyjl59RUU+RTu96wKcpGGJhNRwp6ippYvvvhigj2tcTKIKKGOVMN9xsx9RpeoRgZGckNUY5lE&#10;h6hGjsX14U1FUSg19mKlRtdZ2Bu2zyJqa+QU20oKbKXYSdIh6eSMAoXbL80/3f7CwAJhmEIquPei&#10;RuybNySWqHFeWeYa0nkYmMR+IqLLG5TrA8vK1JWmuwQ96pfm7tCIgjejTKOVxqnDLmrHOEIkCUFE&#10;/zfh7r///vudy5VbXapU9LegF1yQ6m9BdxcpsrtFix1ffbXjt99IW5WYyhUjZczaM+MwvSw5bNXu&#10;QAt2KaagIAt1PRwUqjTT0sPp2yS+TK1k26NHj0YgmWP1KVx9mJYMnjmNfB1I3Enf3W/cyNf1VUCI&#10;nL6HFq8jd58xYwaOh3DOnj0b51Qej/4tXrz4ndhHarluHFR/zAa+fH4a4zPD559/zqsedeKrOOeS&#10;JUsWLVokN5ifFUrY9MYbb/gfxJWm4qIssMppUI2pmJOcNm3apEmTUA48mbla8vniiy/y7p5//nne&#10;Mu+UuV0Wit40bdr07rvvvuuuu9CeGh4EAi1Qfuedd1Lnvvvuw1rRoa4GlJ465cqVI45gj+ilPouL&#10;aiKZWCWgl9JRKajYdxEF64IxFNfAxTi7IUeoBYctTYBNUUzNSiSUWUWU+Otrp9AqsFW7aF82EYVv&#10;vvnmSpUqcfHJCho1anT//fdz5fXpXES0h/n3oY8++igKKvQ3ovRk9xsTQjY3XZ/OBboBUXvixIn0&#10;4ddee42eRo+iG7NMLyI2MXYYSgwrxhrDkOG8RxFleDIYCR8adyamZUI0JJ0jypiHmtF/ByXcKPy5&#10;GEdIIjDRgg4tWGY402aUNBhYdRYKimiU0wJNcSzaVHrJIaI01CguJ6BDAK3pQPEiCrzTDRt2d+++&#10;u3jxuCku7ufD449/oVIlLhqN2H0DBytBRPMA/5dMDEUjdJmPOh1W45KJqGYHRizhnOGqZJcFBXjK&#10;NbOwo93HwLHcyBcqAVsjqxL7B02DPcs9wfkITt5h5sCU8B5zjJk5k6NpzsEV82GrZlItqzIlzPjk&#10;N7glsbyxgcCjR6DEoSpVqlStWlUiyip19Feg5pGnRQoKTkFtcItBVDMeGi+iCnuKpipUyGeXypUr&#10;I6IEOT0N8EVUf+kERDVe5aVkaaRf3A7el5nzU2IvVmrshTbYG3ZwiyioGqfHFaB7MxJJgjds2ECu&#10;SaKplJQF8k79lQtjhJp6R6BG7PtPIaJC5VxkF5UJh+TlfrrPMtCvlKxTh5qMYjoeXc50vQjuBefA&#10;meiXx6xSk6bYUa2RiAQR/V+DzPLztWsHtG79+aWX7v7DHzIuvjiDzOz445M8BT3llJ2dOm1HQWP/&#10;70HQbZwxqi854laFOm1knwaWKVTvddCUXTIoE5WCqm8zHIDurcFCxybl/eKLLz766CPMjdkJF2Xi&#10;wsGYxPSHBqgmqoZhAtqmP31nKp47dy5uiVhid2Tn+ltNxBL0cVmQYeKWzidZppBNqgn+x2jdA0zB&#10;Kr7qWuaVapRQjlhyaFST08Y8UVBSXqmCDyWyU1wCWKYQPeb8MWf8E4vmLY8aNQoLZX5mopaF8vZR&#10;FIn3k08+icnoQTGGg4simQQgXvVXsryyql+P1qlTR45a3cCy/v0MC7fccgshBmNELE877bRTTz21&#10;aNGi+soiDBOxdF+Tq0ejgmUR56JU9i304osvTmWhoOBlVwwqEbZoL3HHimtEq3EokpqgmgUjlfEi&#10;SmDVL4gdJj5nPg5lRzXIKgH9xhtvJA2oVq3aXXfd1bBhQ0QU7UdEO3bs2DX2fVd6FioL7WW+YFkh&#10;GxfVc1FuugvZoCeir7zyCh2Gfk43U+d5++236cakZwwiBQKNTQkbMDMIPygw3qnGkGQYElM0+pSP&#10;mXhlUXpG8KIO45T6tJ840il04xrcANfodiiDUrOMdKFI6gqVZPLKqsk7rIWyOw1yLKYa3ot9Gwbe&#10;I29n+5//vKtnz91nnRU33fk/O/PlW1Kw4HP33rvus8/Yy+4fOPgIIpoHkFAKqaCxuQhGo0MqCFpl&#10;qxHGqDKFDGNGLOOc0K6JwI/3Gv/MJoxtKpu2I9RCJKAxVAJsNUeLYHbQgo4rdBpxqNxML9mFUwJN&#10;RhBNfqmJ0vycEmlBCrg4gvnOwUVzKGGiJu1wnXWRmXxJgJDJG264gQBPvEcC9dc4t90W/b9Q/LN8&#10;+fIEe8KSRFSfxWWXOAUFP7YJLScVUSCUEnQV6VlmgcDPAsclEenevbt+vYqIEuH0FQgENkFmM2DA&#10;AH0jwsSJE0mhuPW8OzPtp0SXMQ26PsLesH0W0QMNJ6ZBQZ/fsmULtol2kmKSyJJWKqkl0SRPJWFl&#10;K3Xo5PRb/01FfSgBd9FUB1imXN2JUckIJawqxY8y+hisurhONfU99UO6JW3SCK0x0LhrTBqcDF2X&#10;DqmEgAZpJIjo/xR0hhe6dRt62WW/XHFFxqWXZpx5ZkbBgvH/FzR/fhR0R4MGWzdt2vrTT7JHH3U8&#10;dSF1S9CyXy60VajTqpxOSL8V9OE4KFRIolerP9N11Z/pxurSmzdvRkQZhow7sm152qsG/d2mvmxW&#10;DxV5FQxYtFC/Nvr000+lmixgm+7rUoT7/hVgVb9yYoCzO4YJEksalFuS6C+OgWdSsnTpUjY5LxWs&#10;qj7VOENUc968eTrzmTNn4g/Agt7FHAMLlKCgxBHmYRQU+cQ3HEOGDMFAsBFmbCZwgZHquSgCg9Lo&#10;24MFntPJ0KFDh9ax79HFhQhPt99+O/GIAEQYIkYQmIhKBB08DeEsUaIEClq4cOEiRYoUK1aMVTwT&#10;t3QPReWiwtdRJ6KyVlkokUgYMUxioQ5VcNjSrOXRb1hjsJpYQdgaBluUlcg+YyiGKqTGESeiir8E&#10;4sg+zdfaxwVr6khE1SyrVCDc689Eufj33HMPItqyZUtuEDdLnx7XE1F9NNeJKHBbnYtyr7nv3P1B&#10;BjrD6NGjp0yZMnfuXDqYHsK//vrrjJGVK1fSpQlkjC/GqcYaQxIXBY1NBin+hn0RGgBzo4TK7EJ8&#10;IawQzqKEzPx9JihaUc44lQFSn70itZX4xVpmE4ejjsY1r0pBedUw1xinQYVaYpY+hSuUdjL22cTR&#10;lQ3qBKKczMBEQVNKupipOLof4Nz5RLMYOvrQQ7tPPTXpv6TSz8/5879YvPjzPXtybraJwEFGENE8&#10;wEhoBGNSw9K4XiR1WogjMkXvMwyMXg1axqrCP1MDKHVgQTMCg5npgHHumvXbESoBTQoOVsHtyEIa&#10;7D7JUDvCFnmPRkGTYCp4m6mwNVJABd57KjTZCa6Sg3lKMFNrsqYyq1xParI8atQoxBL5rFSpEv6p&#10;fx+qP9TRdxQR7AFTlYX6JFpoZJ8x82RBJVolvClMAtFOkZVIr989+8u0Vr9+fXIRoppEFCMlcXFJ&#10;DKCgRDgt8xaIZCR/zP68I95jKnSd08DudulQEFGOy1nR/eix9HyuANnqRx99REJJ6kmAJ1MklSTY&#10;k+YS6desWUPOSrwniNJ71V31vnjjiXDF6CS6buZdRlBO/1G01jhlhCqVhyiOxj7cyOBlqwvnQA+k&#10;T+rkgUNzGhq2LLDVb5DYbCeXwO8abvdLzz47tlSpf/3hDxmXXRb9udTJJ8craL58u44/fsc99/y2&#10;YQOZI93Dwe5AZ/OhJM1WULmDEjoe3U/d1cGqDyVKVTW7MhYYEQwixiAdWPGIwaWPxDMY9biScSfc&#10;Y0zJpBxStskm0AJW6Z5wMmwFkuk/FBVadQ8/rVAaC2UScCJKxi8LZZ4ELctIgblCFd6MfcMtUwfz&#10;xqxZszDMadOmYQ6TDJMnT9Y3llOOlBqzto5KoUR05MiRQ4cOHWxAPFgG6egAA0KiTcByf/P3onIY&#10;wGH0yPRx8xekbdu2bdasGSJUu3Zt4hF2RExRQAH0CaMjaiCZxYsXR0RPNej/uEg15ZkSUZCCOlwF&#10;fSjXt1DZIO1L/OIwLhnJpLzRJwpsMVilKYKaYNluMKi+OVpyVEFQ3x7bs1CjnCmRhZqYHGE8NImI&#10;Use5KM1KRIn4+pW0vq8IEW3VqlWHDh26dOni/kDUuahEVL8y5t6BXFQPReWioIeidBI6DN2MXqf+&#10;RoSiE9KTGT6MQcYjo4xwwJBUNNG4YwCyiRKczTwfjb6sSLGGCoxHRqLiGqOS+KIQRrRiRwY4O2J6&#10;2otlJgfaZ0cFJgerGuNapVlFQKKV4izmSQxl8DLAGb/AAsOZIc/ApwI12SvKuswvqgTLtOmfCQFO&#10;Rg0sc2ISUYXR7V99tatx493HHx83Dcb9dLv88pcnTqS+nUwDBw1BRPMA/WYICMPgS6kwbhjZqRYo&#10;oYIqs8oIZ+4g69VYZTKKkoVYPsGrpgzmBepQU4GfvdSgWtMRTfOZGkw1iGTR22WPqH5S1IhatkUe&#10;mgSZiXwo2RdcI5EcZAPfRZn+5BJcOq4ty2Am2P8wtzKB9uvXD89EOwk85cuXr1KlSvXq1WvUqKHv&#10;JdIr4R/txFfds1AWKEFETWjLVFCHyROiEOiCHCh8CkViYi2BHwi0LJMHAPVJO4h5BDMiGfGMk5R5&#10;EtXkoixQwgIVSHTmz5+v36faS5CCyH6yjS6+cLcgFXaf3IVT4i3TFen2WCihkdyU7JOE8rXXXnv5&#10;5Zf1eT9ySrJM0lMiPWku1YiXdHJ1YL2vpBeHQsVg0NsElimka9GFGJIaqhqnRFAHJZQzbP30nV3Y&#10;UQ3SCO1z/oxWjVx6phv77B5E9HcPGRjZ3GMVK35TqlTGVVdF/xq0cOGMI4+MS7Z258+//bbbfv3o&#10;o19ifYNXQQfzofMIu54Vu4+Hyqnvemki9FtB73XTqcYLvZcR5CICY4rOTERjfIHLVgXL7kkmo3XT&#10;pk0sSEfZ6owUX2UU45x6vCmrdBjNtKjECafPMvN3mzJMzFOGCWT8DleyYMECff5WTzjllpo9kM8J&#10;EyaMHz9+nIEFbJNCNvl/uQossKq/DtUuqix3pT6w4Hus0C5Upn0URd9Ch6Myz+M2nTp1evDBB+++&#10;++6aNWvedtttBCliikIJPkbUIHacc845Z5xxxmmnneaLKKvuP4gCCsqrtU8PCuNEVLoo8QOJXyKp&#10;LBS0o2CV1mShwLJQTbuSGlUTtGaP7f1pqAJrUgijoCgsFKyRTP0G2YkouDCtNiknvpMPVK5cuU6d&#10;Olx/J6L+H4g6EdWncxFRuaggfBO43ceXxODBg0eOHElnmDt3rvoesRvoovR2EkgGI+GDUcmQZKSj&#10;WLwy+pS3uEK0TfLGMgOZCoxKjUFGpeILsBdjllHMjlRjX2CBo1BIg9RxsY8F0F4qB8qJerTJMKdx&#10;QhVDm2HLmGW0CvfbJUY3W6ks7QQWgAOBwiWBEuF0T0RloaAnonJRx/aPP975hz/sLlAgbkr0fzYd&#10;ffRzd97JHKRJNXCQEEQ0D5BSOowVZkKWKRSqWaCQagxaXhnhZMOMfMaqmy+UzrpfaStX0MBmdtDU&#10;QBLA1KNE1hzWfh+aRFSvVFDCTX3toryBTalgq6ufiA4KalY1taCSSFmMIfgog48S+dSYyTALdkMM&#10;zYw+XDQHs6cwBhopqGZASthXq2qTHVnmepIB1KpVS3pJjL/lllv0IJTXCgZC0c0334yLxv11qFyU&#10;BQKbH8y0ABQqtgnCm1IHF0QVp0FR1gZe46IUVq1atXXr1k899ZRsE+JEVGiVTWQzRAKuM29QVyYp&#10;5qLmEHMHUmIr5S4cl7dMV6TnEwKRTNJTojt5nr6yEsgFWSXek5uS2pLmEjWpzEihq9Nd/ZM3byXC&#10;rqeGi0kfYzwSXEkaNGYZrQ4NW8qV6JuU3n73mHop0GlpinPQEGZZ0Zpd2JfYbCeXwO+UDm3bvlqq&#10;1I4rrsi45JLoz0GPPTbxG4l2XnPNr0uX/mwejwg6lfoV0LXiYFoTdt3D7Svc7v4vSoSWmSTVXemo&#10;mj0YGow4TfXA0FPIEC60EddQTbJVJqXoQad5yAksuLRV8gmUuAqy0I/N/0pJFFGcU2Ce4GxTwulY&#10;7P0DT5frSzXnZUUlKIH8UzKpP1vFGHFIZg9mEiEFpRyLcBYK7Dhr1iwaATUraJzj6nkXJ2OexWb+&#10;CxnOXA9jKaSCzpC99BgWL8VY+vbt27VrV/wHEapRowbxiCBFZCGgEERQQeIF9ohkIpzIpxNRFvTp&#10;XH0vkYRTC3FIRPW53OyLqHkauhcimohq2pVkqAKoHR1RR98rC/WDcpyIKnYDmxSs2VHNUkiIJ/Tf&#10;fvvtNWvWTCWislAnovpmQeeihO9EEdVDUfrSzJkzdcfVVeir9HYGDiMXAVP6BywzVBmMDEPGI+OU&#10;YUs5wkaAkIhSotxG45ERGpcOaUSbEGS/VIxC6mg4aywD49phizzUOKMbW95ovgIQ83Qw2IFCttKm&#10;gqOmEXd03po7ec48lYiKSEPFr79uf/vtXRUqJPmfVbGf7fnyTStWrFOnThxXU2sgzwkimgcwtn0Y&#10;Dw6lm2BcIIJlk+5Gs4BgmWrsyIglLTCJRISyB2BZ6QKjmjaZX2iH2YEUnJFP1NfvmIEFpjMK9Wr8&#10;NMsXdrMMJnNIDjOOPa1k2InK4Jewl8M25MGpqr40dY+oZVDjQKEumo8qgyqrULOwLr4wE/K/uHpc&#10;Q61qeeDAgUimohGRqVy5cpgn8V5fkwuyUPdE1EhohEQ0MZgJE/Wi31srqvHqLBSiEGpE1EZagw2/&#10;5gEpEZf417x5c8IbuQjBTJ/LlXa6Z6T62A86ygLGtXLlShJB3r76WFLUD3OGrm0qbKW9x+6fI7jv&#10;dAzeNV2dvJb8lfSOdJAwr68JIeSPHj2axJGQT9pHpHcPRRkU7Ei3pB17KnsDF5NexGCkF2mQki5I&#10;Pq2JGlhlk8v1qc8YN50xQjMDb4EBwsDkZFilfzLY2ZHYbCeXwO8OfOapa6/9/vLLo+/FPfvsjEKF&#10;Mo44Ii672l248Nbnn//l7383ESCeyCANdC31LjC5XxZUDtRRQBFqwQ8r6pmaKDS+NKlqPlfgYNRI&#10;MhVrHCb+2EJlqBgmYumebYoPzdcIAcOQTYJlULnQdwiBE1Enn3raCQxnOae0E5A9QU6P/iV9zonj&#10;STUdrDqljNtEiR5aIof6kD+t0SbSSOMcQnA4jo5Sclacni/MgrfAGzGfL47g3QEL1PR1mrfDydM4&#10;Z8uUxcSFtxAC2rdv36RJk9q1a9922236aC4xhfBBpDjvvPOw0NNPP12PQ4vEcA9FixcvHn2LbokS&#10;1NEDUuEslN33SkQlhIKtCl5xaEfBquJaUsxT0kxsqcFvh2PZwxskolwEkHBq2aFCcLHYIREVLMeF&#10;b/ZVdGaZClxtMoHq1as3aNCgWbNmDz30EKrjf1NRKhEVuKj7M1EHKceQIUPGjRs3bdo0+pUgZtGj&#10;6AwIHiMRVcPKUDVAyZyIEhoY0QxbVZDCYWqMZQYvA1bZFwuqHMUYA4FG45r4oqBJrGFQ6xegJkPM&#10;/BCfShjmGtdKI7XJoTpCm2gKaJPGOZBSWQeTDKfNGyEm8o54Xy66RQ7q/YEoryy7VYVR2Pb999sH&#10;DNhdsGDcJOn/fH/44aNKl2ZIquVA3hJENA/Q4BEMIRH9OicZzCMOpaq8sswuaoGBqgXXiGnPLlNT&#10;g9M0YJ+aMsgdrEKUbhiitMVgN5vfhZN8MEGYFCUeZj1mMWA2SUSbhKY5TXBKXJiGBDOdYJlyY4sR&#10;/rJPlPIYtLtQC5peqRMlR1k/92v3yfpHEf65aZV3RGVmzA3mk2BM93gL+UHr1q0JcgpsxB7c8qab&#10;bpJ/sgCEohvMX4eyCfBPH2KVi2GJ0CYtO0zsjmCZTTbeJkB6QejlHBo1avTwww8T256K/Y9skIjq&#10;Mz+sEthwUZYxLjIzwgbXIQo4OYILmAZz7Q8u1AEIfkRKbigpLBeBNG78+PEEe0L+oEGD9I355JEk&#10;rGR+1CE/pjLXiv7AvjRCU/YSGOwb3hPUVNdSlNX4YtxpbApWNdyU8TPi3OBS/6QRToCurlyfV1qm&#10;Gg26UB34PcGM9FSjRu9feuk2FPTCCzOKFUv81yy7jzhi2wMP/LJ6Nf3GTNj2+afDzOsRziSjdC/2&#10;/MHO1N6/sPJRTWCZOuqK9DoNKE28mnLpjUpV9btOElP/w7SpcA850UspJdLlTEyGKRlzqBBUk5kZ&#10;5Gnuc7bO1mSeONsi899WBHm8QOTAPepk4JPoY6H4pFQTAQBMD1iQhbKVOkwdQtqJc9IynskRmVjk&#10;mZENG1gWLHOqnDZvRFItZNTAgi2K+TZvkzdIg7wjGtd74eQ5bc6Ws0JUhg4dygyP5HTo0KFp06Z3&#10;3nlnxYoViUe4E75EpPAtFPO0DhrDuajASCWlElEUNNFCc1lEJZ8+doPBtcOB7LFjfxoKBFBfOFNB&#10;FCY6K0YLyafxUCuiQnXYhZaBBUrKlClDJlC1atX69evff//9iKj7piKnoCAL1d+I+jgR1aeZxADz&#10;6dzRo0dPnjyZXjfTwE3n1tPHPvvsM0YiA5zcT4ZGgsfwV1bGmGWBUU8h2aAqsEAFtjKxKCAqMDG0&#10;XYihTQ1tBjUj2pmkHlcIlkGFDPYvYkhHfeFkWqAd5WaaLhRDFRM5IofWqQKzE3MU74iT5LRJX/XW&#10;9DgU9C4oVHLL2zECbv9e1MZRo6+//fzz95999t977tmV+pO62/Pn/6Bw4XHdu3M4tR/IK4KI5gEm&#10;PciEYeCIW/VRnio03iKzjMFqJJQGbdJY1dakqAJoGCdCOUhx00CFVNgasUZok+Oac7df2KgrEIfe&#10;BQvKn9LAtCWYwnz8Es1xJpuKYBY2uX2UUWk6Zq5kPmUaJSsiJVqzZk30pwyffkoqwDIw7xMSatWq&#10;5WIe4Y3ghHa6Pw0FVolGehyaKKIugBHwTOCLMBIaoZAJRFA/bJsgfqkLvW5BsExN1JfMg8jXo0cP&#10;Ipy+wULyiYgqvKGg0TfxDRrE8ksvvUTORI5IHFI8yAHsmIbI/A4M3K+coX0JisRIUmQMk7yQDBLz&#10;JI2TiOrXzwR7Uj22kuxKRImvRF8iq+KovQQx7HtOC9Xob/Q6eiCdk65L51c/13AQrGpQUIGuG9dd&#10;gaZ4I9w45QcsUEj3JhjbySXwe2H8+PGjr7jiP5deGn0W98wzM048Me5B6O4CBbZXrfrTO+8wx2mu&#10;AzMdxmO3ed+DJSIBNbgOBsyKrmO7EUdPo/PrN30uPRUsa5UElGFCJqoP4zHDONV0MMHGwRADeRcm&#10;JskEJ2Z+OQon+UTnfPkkL5enSTsRQnkmfghM4NFnYY1qZp+4+rJNmnVPNQXSywksX76cE+NUV3tf&#10;5MsC4cO9NcGqecfRZ4+TVgDeKf7JG+TdcQiOKO3ERpDhKeb7kMaOHTts2DACE1M9JvPII4907Nix&#10;RYsWDRs21EdzfRHFHlFK3BLhlIgW9pCLFo3hHpDquaj7UC7Qjv9fW2jZxSnpn4+Cl1A1E7UitAqR&#10;PhqBBBZsqampYJcG15RasEf1FFTsrYgqTAsjnvGoArs4EWX12muv5YJXrly5bt26TkS7d++OhUo+&#10;BQH6SYP5QG4mT5kvvSde+w9F9enckSNHEqSmxz7g/eqrr9Ib6eR0G8Ydg5fAwfxPiuXChw+FJF3K&#10;wYDKBBdChhvymgFY0JBnsDPM9bvOOP90RBoaE1FW9YsnXlmmkB2dfzrzpHEmFo7CcZl5mIU4Bzc1&#10;aZpKPGHfQsGJaJS/xj61S4nevjJMJa68Td4Ub+DrSZO+v/76nal19G8FCvQtU4ZxbY8RyAuCiOYB&#10;ZixnDmYXzgnwjF4T9+PxR7IGcyKaUECDPBGThNjxz2TEmI9c0MDgB7sSQzMCAzvKkVPjKieFCpo1&#10;NEcAyxRqq5bjoA5TidkpHba2Qa05NKM5U2Wm0xUAroCuIXBJldMzh65fv57MgLSAV9IIsgESkcGD&#10;BxNFGjVqVLVqVUIaIVkxmOBH3EIvkUBAPnmVf/pIQYEopejFXibqZYFCfc6HQxBHCat+GGaZkO9w&#10;hapDZZS4WrVqzZo1I/KRjhDV9C18JChENXjhhRd4lWgR3pCu2bNn8zaJE1yBNNDfUhHZVWrormmw&#10;lfYe9rXjYe/hRgNvmVHG6CM/JnFEyKdNmzZ69GhuNNdHUZ88j0hPrkkiSLCnJik1PYRByu40xZn4&#10;10fnlhS9X2BZ9Rme9EZfRIEO7Pozq2xS76Um3ZVd7Aj3/psLnVbnQ8v05CCivyfobH1at379sssy&#10;Lr8847zzoi8lOuqouPxpV6FCv/Tt+8PGjUxtdBKJpYhm+axQaCJD5ie9hem/EaY7Z5qnRgoQj/So&#10;U/3NTz0Fy1H0in36TpvISn0R1RcLOTcDfc5WOA2TaoroeWgMZ57IHmIm8xTyTz35lH/qaSFgboA9&#10;ClllJKMxKFQdQFnZhdmARhj4tEabTjIF0quPznJKnCHn7OBd8KZ4d/qLVt643jurFPIGeXfujfjQ&#10;oHte6o6lN8hb4xx4R9gvCjp16tRx48aNGjUK+WSaYhpHWvDPnj17dunSpV27dijofffdV79+/erV&#10;q+ubiogLhBUCBDELh0QpcUuJqBVQD/Nk1CIpxUX1MV0noufE/neogqDCUKIHgvFKC1tBbulgVWir&#10;req5qKqZWJcS1VF97W4PH8N4aASx1XdRln1sqfFJxWjQstHSJLCJ+sZDI6ivX0xXqlRJItq6dWt9&#10;Ze5j5mtyBRYK5glo5tcUCSeiz5mveNBzUSei48ePdw/k9WfG9FhGBEkLQ5VIIcNUtkMEUTRRKBGs&#10;Kq3iVeUEF00Xii/MBpoBGP4MfIY8g1o5qmB0a6QzFQAVfJgoQJOGibSZ/5SFZplhaJ+jcCymI5kn&#10;p+1DyHOhkJN0FupElAVZKFBBOBcF6ajKeYO8NU6Gaeijt976okOH39J+Undx4cL9H36Y09axArlM&#10;ENE8gPkF8AFgokEP9CdqwKRDWgyEHAerY8eOJQ5NmjSJ+Qj0YSGH/kwFuyCmErcUVuMgyhKkCbT6&#10;7BBhj4Cn4KqEWzmBDyUSM7KKjSkg7dD0lBRmKOaC6AMZCZ+5VYnyHr0KN3m5lEjlQqts0lafxJo6&#10;LiidUkYFLrVieuUtkCGRWHA1CPxcKOb6CRMmcJGZ7skDuD68jhkzhgBDGFY8JgwT3kqXLo1kxgkn&#10;2JXYJkqIUopeRCzFvKQQFGmWYEx8td5pzJPDgV3P6qJUptnKlSs3bty4ffv25CUEOUQUJKL9DSwT&#10;2PQZVPoeIY38icuiSw0s+KgQ/GUfynUXhNkpE1uaAltpL2FH3da4G51N6AZ0Rd167jshnJvOcHjl&#10;lVcYWboywEhklUJ6AmOEOnQP0kpyayIxV4yj6y0ogwfznpK/KW0SXDQqKxIThomUxF1B9FUA1gIl&#10;bCU2U43KkUDEMPoQZQy8ETow74i3xioB2E4ugUMZ0qnVq1YNv/POL0uV2lWqVMYZZ0QPQrP+d5bo&#10;s7h16vy4fLn91ZoRUaWSSaHXuQGrsaBB5KBEm1h2s6XJNu1jT3o+QwbJBAaCQyIaCWgM1ZGLMrUy&#10;cBhoclFZqB4AQvTgz/uHK0ia72mEJCH5dGKmZ55CusirCmWhhDlGrnsWCiwLyqlANbdv9EDTfBsQ&#10;7SsUcg6cDCcmveRsZZhgVDr68iShNyVYBsxTaBO78DaZQHg7vAWOwkGZcDhDToYTc3pM4CbWiOjD&#10;vubjviyjHAQj4jseMnz48EGDBuEnuArS8uSTTz766KNdu3Zlzm/ZsiXm07BhQ/0H0YoVK950000E&#10;HWINMkaMkIjik6meiMIpBi07F9VDUfc4lMCXaKEgk5T7CWkh5YI6Jlhloh1BFVRf+PUV6ZKiCsJv&#10;x56Bh1HRLC5q9DMeyuWfvDpYTSxJI6K33347d6Fp06buiahEVAoK3DhZKDcxDkJ237599VDUF9ER&#10;I0YQkqZMmeI+GQ70ELoTHZVBxwwg9WIeYJkIQjjQr/IJJdI8trJKoVSNZUoUX6JfcJrZQxMF84Cb&#10;BEy6ZGGVwiidygqTBnML+2p3oVXQFAQEL8yQw/kWap4X2MchnKpRyMgtOUlmQqegIAuVagJ1HK4y&#10;r0AJjdAgl4IT4/owkBnmS4YP/8v11+9I/Wj0m6OO6nvrre+9845/3EDuEEQ0D2BuIorgDODmKV5V&#10;/vjjj2tBsOz+ul1TlWY0Zi6mMy2rXNah36sppWYWY0ZjOiOMyW8RKiyLSU1CCxjszJkziYj6xbBi&#10;JKuKiK6cQhYIokRxoqlKWHD5gYgSBPOxJUKvEgulEeT0glWFfP0mWL8AdrAju9MOyyZR+ZAKHEUJ&#10;BAtUIDshutOUDkchuIOy1aQ0H7DAqg6qY1GBdjhzTpgF8gDeIDM7ks+l69GjR7t27Ygfbdu2JYRg&#10;blwZ9iWrYBplcudGnHHGGQrJGCkxj2hkxNM+7eRVH90RlGOhxCeW2QqEKwKejV3mIz0OFyx5pWUi&#10;q423BokoJIooNWm5QoUKjRo16tSpkzoG/YFu8Jz5plxQeGOBXjHYQE/gmqAxzNQEGNJQggRhg0hD&#10;yGFVkYkwQxqqeENloDJZJpCkUhkoVC5LU4pA7OjyWmBfLQCFbBIsJ4V2RGI1WtDJpEJHSQq7U4ET&#10;5i3wpr4wX5xLJyE9ZTgQ7N1DUZYnTpxIFkgnodvQ2UgrSan1rnm/Opk4dLZgz97gQjILroRrS4xU&#10;6BX0LjIDESeihG2ZBoGcHV1Tei+cDAscnWBsJ5fAocyIIUMmly79Kwp6wQUZRYtmHH20nyrtzp9/&#10;x/nn/zhy5H+2bImSRw8GnXqacP0N6B70fzNYs/zRF7DAqlJMYMHknFGdNGhfgaBqQnDIUWWhsjL8&#10;jbGmX3QieMzqMk+iA4FAMB05GHTAzA/EF+ZtN9UzJH00+QsqOKJQZFQT2N2pJkfk0JwDZyLJlBtr&#10;gfN0Pok/x6FycJ7JLpFSmzfFLBH5tPe+eAs6c86TSYboSbhBIQgrkydPJgpjF8zDo0aNGjlyJAEa&#10;9MtoLQPLQ8y/DyWCM3sznzOTM7FjMszzxCNiVpcuXQhYzkXr1q1bs2bNKlWqlC9fvmzZskQcTIxg&#10;oV+h+i7q5DMR56LUxEXZy/2BaA5ElAoKVT7aEVRH9YVKtNXWjmHiXia21DsNYRuKwfm48CrnNOE3&#10;HsoJxJFreig6ay/QqkI5C3bPrCJ655133nfffdyRjh07duvWjRQu+yLKzeUWK3Arc1M8IkWhz9Bz&#10;cFFBzkYCRh+jZzL8iRoYHUFcIoqPERGIJi6OsICeRQ7n/ZEUhXouan7JaZ+L+rMH4cwENxvdKAc3&#10;wwj2kmGCa0qwKtjEiXEskH9yaOBUHZyPrFJPOO2EaBTUSSabnIuC3givFMoeqaNCYijvmkMTHxmt&#10;DH9G38vjx39w330/nnoqE6k/r7qfX/PnH1q8+LOPPsruOnogdwgimgcwGTE3oZfA3ORmJcp5lU/y&#10;qr/xw4iEZijKWaaCHqWapzjRn7fJMSh88cUXeSW8jR8/Hu0knjGRscxExvw1Z84cTIy4yLAk/ybh&#10;5pXoqG9f0IeXWGCaM793i74D0IVPoJxV0GzIAvGVXajmdtHfMKB5TJTAAqvUpJw6gmp68MgMy6pa&#10;oISTJDzzyhkSyzV9cPJ6UMymSbF/FM4CcP4OyrUJu6Yp4IRl2joxltlFGQDXhCvGleQWdOjQoUmT&#10;JsSPO+64o1q1avpoTdeuXYkEVEaASbaYRh955BF9TgmIysQ/QhHyKQuFpCLqNNXEtSwi6gKbX0i8&#10;JHASTW2wNeFWFgq+iDqof+ONN9arVw+RJjuhOzkR5S3QYeg5wAKBja4C9ArSNZJF0kqpJlGHbJUF&#10;4o00iWhB/CAy8aoQxSuBh+yTdJO9lLzKhcCFKxfA1KCIXDD2JFMBDFRTlR2uEGxRDL/BpOgoSdHu&#10;nC2QcH9pvjuXnJhUlR5I75KIAvkfPYT+Q+8llSSzJOOkMpeL985bVmtx2DPOnohySYnHCsYSUR+V&#10;UwGI3BJRYio7qingiJwGb1nviOhrJ5fAoQkDqvtdd20577wMLLRkyYyTT45/EHrYYdtuuOHfixdz&#10;7+lItrcloN4oXA+h00oyNd6Z0Bx0aeloGv9kE7urBaA+OAuVeQrGiD6U61sowwfZc7aGp0nVMENm&#10;eP2uMCkIJDBCJZaSTAclTjLJyGlwhfe/Qxm2MkMOyjCXeeqRJmdF+q6T9A0TIuOMlUg43fnLOYHW&#10;aJNDKEJxDpyMbJPYSkB0Ic891VQkIjwRUBSUmW0IQMzPfqzXRC1YdeWK+3JRYhbTu34HTfDCc7p3&#10;746Otm/fvnXr1i1atCB43XvvvUQxwtktt9xSpkwZQgyehkBikgQv3LJo0aIS0UIxpKAi+yIKMkD5&#10;npD+gbHCJI83tRq5o0G7+7gdheoL24RnoUI1taMPremsJKLgoq2R0witgsKxIrVg1Y/O4Edttzs1&#10;fRFt3LgxN0L/vkUPG7hTTkclotxEZX0OSkAPEnS7Fa+JR4Qnes7UqVOVd7FAd6KDvfnmm/RPwoGi&#10;BjGCYIHR4WN4GgsEF8URKlBibM5+upWQob0IMcQXQQu+Q7JA0HFoUxxUk15CJJren0EJSvQIVP7p&#10;4h2nhzEKToZTwic5PZmnZkUWdM5gJDQTvQvty6r2ohqFemtyUaZKRjSTCSORazh+9Og3+vT5+5VX&#10;7kr9/102H330Cy1bMnnqHAK5QBDRPIAIxBSDMYIEUh/NRSxxSPcxXRYoUX5MfYIW9VkACqNfmQ4f&#10;Tn1aoJwQxatW2ZFoh5uhcOazvaPwPWAcEhQVI5nLKKcFaiJvsjUycukikx0lrlBBFFhwU6H2or4e&#10;LVKTctqnhEOAJJbYrMCsloGaVKNyNC+MH08dgfIp7SC0E/tJgMhySFbYJPN070jXR1cAdK24Jrx9&#10;oxKRlnM1uGK6aCphmSmeQM4szwLBALckWjRr1qx+/fq1atWqXr06wbtq1apE8ebNmxNFCAxcH86K&#10;HIuaROUzDMRm4jHhjYBEEHIiKpyFSkRZNUHN/g7VRS+FNF59VIEIagOsQf6ZFE6DV45So0aNli1b&#10;8o4IafrFKpGM986rMht6CFdAl4ILRcJERkWyRUJJtkqqygUn1yR/VcjBeZjEWSaWEOqoQ5rrFuIS&#10;XDApa5Tm8spWX5MEq0JZso9JoaMcWgtCmwSt7SNqRKfBKyfJPSWKk00inHRFehGXhcHFJRoxYgT9&#10;jY5HpKcHkkNTk7QVfeWdqhEa9E9S5wyRbsbgckUaamBZsKyr6sIzIdOFZ2A5MlHzuwDqKLQrLfAf&#10;fNEUx9WNCyJ66MK9e+2VV1669tofL74446KLMk47LeO44+K+GnfnKad899JLfzUP5LnjoEGXFOOM&#10;FmraJQNbo1G6N2iXOPmUf6KdIKMTzuJQOHAKxwjCCfW0EF3UY0+nmiJSTwN2J7cUVGaQOthdwkmD&#10;/rNNRijouMDMJnQ+nJv+wESezHmySbv4nkmDzIqgs+VwsmU925QMMyegnYprBLW4X3ESL0zIjZ5z&#10;CiYTLVBItCJUMQM7q2RmZrom0BCPnozBMps0Y7twTzvMUfrtM+W0IKhGI8ZirKAiP507d27VqlXD&#10;hg1r1qxZvnx5NIlohUCilMQvDFOfzrXqmRWJKPgiioX6X1PkVFD6J98zFpkJ5fJD1ZRACpVoKzUj&#10;U0z4QG8cqqwdk6IKPtrRta/ImwpfMhWvQQHa1ohhArWN1MACNSWit912G4kEl538QR+t0vcV4aLS&#10;Ue4O91cuGofTUd16shTuMveaO07n0S/o6WnAAhkRHW/BggV0WuKaBI9IQUCRmOFjElFBIZLGbCNb&#10;UwVJIFsVaEQklLEPzYJWhSpErmmILDP2Dz9pxMUsH0oU1GSMkTvG/tlMHJyVZFKzImiVcp2wjwr1&#10;FvR+/Zo6CnBcQi1DnlmFzFNjk8yTdPStjh2/P+GE3d4c6/98e8QRz5Ur9/6yZbRmzyZwIAkimgfo&#10;V6fmeWH0LXzuI0b6KxdegVXCnn4Z7IIfr4qICthspURb9Zcngt3ZqghKHWAvt6B9aYRd9FFbVinX&#10;JnZxqxBVXbrUb5wTZpVXwbKOrt8Eu3dECcsq1FNWvNSHeUG/KmY+lWQyO3DmHILozitH54RpgYnD&#10;iSjTsaRa/hlpaExEZRHM3czghHZN68AUz9RPACASEKEJDN0MeCZuibzp98cE7GrVqlWuXLlixYq4&#10;aO3atZs0adKxY0diBhkAb+Gee+459dRTCclnGYjKBDmCELFKFiodBWISZhh9W5H5b6JsMtEtQqFL&#10;uHgGrPKqVUImLROtjWlGIV8LInowaoh+NX3++ZwG0HKlSpUIfogokYy8BNPmanBN9EsKwcWhhNjG&#10;Jq4qfWDVqlUSUbJM5ZfkaqRxa9euJQ9TCsiN4H4R/LhT3OvVq1fjP7IgSR2pKrsjaeSmyvZc1uuy&#10;2CiljaFVbZXUEUqdxUVW5xFJ5H6CY3FWSuU5AVJq8lGuAG+KfqiHolwiXSVWp06dSu/lKnEpiPfk&#10;rLw1Lpca4dx0zjpPLYMUVEg7sUcJZKShBlaxSkVxArwCNrFcMTtKHBJcVL+uJqyqNS1wODkJwdhO&#10;LoFDjdenTp1TuvSvl1wS/Y/QwoUzjjzST4l2H3bYL+XL/+2tt8yQyvJLH8FoioNCVXNoXx+7waB2&#10;wO7vQW8XiX/5id3J9KRzDn1mFbWT3aF2sjupnZCOSvOE9JJN7hmmdqQF97eaDg7BgTg0pyHD1LQD&#10;WgbK46CQ+kxutEDLHMi3YgIfMkzEUcAlEsk2XQjzYxYzg/vFKNktc4WzRE2wmmMdrFLO9KIKgwYN&#10;0u9JrUrGHooKyqlAa/5zMBMz7QkQDZmNOQEfTgYkw5wMByX2EeMIcPXr1yc6EIyILPr6XF9EpZ28&#10;xqEnoiVKlIh7IkroIQz5Mml0L/6pJlAoIQRVjoPyVDsKf1ntgN15T9jaWU/PCGkmCsQmAkcQfxWm&#10;ZaHAMoWq5ojCdlYRpRpRniuM85NFNGjQQH8mSoIRJ6L+c1GfOBGVharn0GdIctQZuPW6+7xKROnG&#10;jFOiiYSQ8CHf4xVJw0WFCqVqwgmbaircgKKPIpFQCbCVQ0hKHdrFHsagveyKObSODs4hE8Ek7YRo&#10;MBKa8nGoCmkwqYg62ETcZOJiqiEF1WjV4xMW+jdu/Plpp+3yJlv/55f8+Z87/fTXZs6kHXtOgQNG&#10;ENE8QHmAIj3hn1RSKbKyARZUouxZOa7yWhaU9WpVW8lHyVBJc1nWLmxiVakqy9qdOkASzKpQZWBZ&#10;vzjXQREDVgWrNKtkRScMLJsEJnoL5ChxH9BimaxFWkJmQL5C7FeCogRCv672UxblHKCPPCkvYe5Q&#10;fqBfioMkmVeWlSugEIJlJmWpr5IG5hoXvAnk+qW1QjVomckIg2XGx9yQVTS1U6dOrVu3btOmTatW&#10;rdq3b9+jRw+CBPGA3Rs3bqxgLBclohOMiW2KTDZwmaejiOh1111XxuBEVNGLyi4EqgSIZK6QV6Im&#10;cVS2CfJPYYtiFgqcD2fFaRAC77vvPk6YSKYnopw2SQ+vynJQUzIeUhyVIPMkWFxnbiI3mpvIzeK+&#10;kAtyMYE8jGtI/KMpoikXh90JgXgp9SVR5uM89vM8dDa5Fp1NXcjlu6ZfZ2I6ke1FVJOIOqL+HcMW&#10;eZ/ItRuSYaumht3VyYGj03XJTfVNBvQT+gPxns7AheL6cOm4RKR9dCq6HPGemiSydGz21dDQONLR&#10;tQy8fQdXI6mIAqtcNAxTCYTJAayLmqBvUeCnDhecS80ujGsNbVrgcHpfRFw7uQQOHUibateqtb5k&#10;yehB6JlnZhQsGP8g9Kijvn/ggW8+/VTjJRVsNbaY5QvYhSqkQbuwLzOAg07ONK5Z3fhd5r9jiZvP&#10;mcAZF2DEMxMVgnNRYUuzuiXtKChwCI6lQzs4GU5JZ8iqO6Uo2BhYdqdHIzSlE0s8E/yW+EJAYcgT&#10;NRYasE3GOFHDfWyHFF8hw/keIcM97WSW0AdwfJguQP7pG6Z0gllXOqHnonJXYFkLoGXmHI6FfHIO&#10;zM9MwrgxUY9oKDh5VnFm3oLDrWLR7MJ7oQUaZB5Dfghnd9999+23304kInYglk5EBc4JTk0FJcVT&#10;fFkRkSibIiokhIloq62dAtUBu08MHd2HU3LYopiO2ibMsRRqhTQSFIgjBzXYWG5EFBSjHYmrqsbl&#10;1Rfn1qlT5957723ZsiUpRLdu3R555BFZqERULho9+I4RJ6IEINdtgN5F5xlh/lJUqQvQOekhZDv0&#10;Bzo8I52IQLBAzITcj1e7HithzvEFT8u4lq3kQX1/d5Bh2sgUgxI2qfGkGCXM9M/ILw1xq3ZOjEGJ&#10;Kgg1EgeN67hUcPUp1wKwlQjL/EZiSX7IoCDKM7QZ44yO6OumGzWaf+WV27L+EYT/8/aJJ3bq0IGm&#10;7GkFDgxBRPMADWb9PgmUg7IQfdDhv/91qadDeSp7qRqoBTZpmfGmvVh2UME0bD8swQIlWlAFlk1j&#10;0Qm4Be1o9ohgdWvsV1yuGhX0uy4qRB/R8L4GzZyvha2UsNW5ChgdjtAyr6TR5NNMo7xKwknrlSQx&#10;vZq8KMpClDO51ET5h1IQQSKCJwjlSUpugGUyEhIRQT6kV5ISHEMQ7wnhiAeTPnkGIZz40bVrVxyM&#10;8ECKULt27aJFixKMCcz6JTEhWaGOkEZAIhQRuhJFlJIoyhmciIJimIllV/gBknhJKHW2yYIsFCIH&#10;zfosVGJM/RtvvJHgx9kqpBHPSIMIYy+++CLvhdiGT7KgEpaHDRvGdExmw1XlsnNVuZhcMS4F4U0i&#10;SsDr168fcv7www9zTZjKEVc9ROU2AUbH7cOFuGW+d7lbLGUSzqCoLxt0LfgYrYugmsNu2wcRVQUd&#10;jle6Fm+cXkTHILEj5yNKkSbqtxLAVSL2k4nOnj2bPA8/p8/Ql7hQdEVaoMHIO/ckonrvgotjN5hN&#10;XA2NHUYKgwsYWQw0XoUGXdw4cpeRFmhHByUY28klcIhAb+xVt+5mFJSfEiUSP47Lz19Hjvx67VqG&#10;G9BdwcyLEZFlxmBVW8HfqmUK1QITKTOnj2ZXFujVxuksmlfdjCrBE0wRzK6aYKWR0rzI+TwopwKo&#10;MnvRCE3RJi3TvqZxjq63pt8QMY40NMwQyfzFK2jw8qaorMmK1mhWp8ERkUymJsapHnIyjzlhY24H&#10;JE3yyfzm/6kIc760c4r53M348ePlnMz5TAhMAkIfukE1mSKYSIEJllnCf9rpoDJgnuxIOzRIy3q2&#10;iT/ol6RMLJwGsCBYZiJCjPUxJcITQYp3xwV0l05XT/cI/HvE1aDyypUrectyUU6A8+zZsydSVKtW&#10;rbJlyxKtUMrTTjvNfyKKcxLaVOL+ZDSpiBJxFJIke8bysvikltOTuFccBEEtqI7QXg6jmfFfX+Sj&#10;CkK70IiaVZwFX0Qlk0IWKlg1oTsT7eKwpQbifoUKFWrWrNmwYcMWLVq0a9cuOyIKzkUJ3M+ZP7NS&#10;v1LXAuI1vZFuiUrRlySi3GW6NB2eHsLoIEaQlSl2sBBZYOw7coEFVuVUTtt8f2MrmWRSIg31cA0K&#10;KphDxRPJYrJHoBxUx9UCaEr0oVCVhZqy7SZABbWjyg7OjWvCHMi4YAZgiHHdGIPAxezRowfjou1D&#10;Dw1q1OjnY46Jm3vdzz8KFHiiXj1mKntmgQNAENE8QLlm5HYm0WRZo51Vkk5WNbb9uUOwrEINbzcy&#10;zSCNcNVAFahPs7SmauY4lmgu8dBBgQV3CI1tldOCFkR0PHMC7MtqdMjYL6i0ryq43UGb7IqBA3EF&#10;yLNdLg6k5nr4AyzoWlHInEI1oNDl5SwACzi8TJg0XVk+kM1EFmKeEpPWICF6TMfcRDZDUCeQk8qQ&#10;wZC76HdmpA6EhAcffLBu3bpVqlS56aabKleufPfddxOQiNMEY6GQrICnkEYcIm5dffXVcZ/LBcqJ&#10;WFRTIBTs4gIhsJVISYPOOY1vWoyBWlRiPDQSUVIECrFfUo22bdsS7RTPsCmyEEIamZPLn8yv6aO/&#10;GiWwke6QvihrJONRDkfqRp7ETE3y1KVLl0qVKjVq1IjWUDIyOQKen7OSCbncSGiVWTtKig2km+Sv&#10;0n7a5yhccOpwC7gpCBV3h2SUZqksSyTvjPJQc++QVe4Xdy3SUA+lp8K4WJacNRXsqAWa5QR4C5wb&#10;hknax7smOHGJjIdGn23monERKOeNc+Zk2yR8Ok9OkkZ0LB3Uh5PR+dMPkU8fShz0T/qtOjP9lt5L&#10;51dv51ULGhH0eSrQw30R9VtjZNnJJXAowIgbdNtt31544e7zz88oViyDNCirhf5cocKfliyJZNEg&#10;YZOzAV03Dn+rQ4VqwQ1YH5UwGJkGHRIbiPNPEWmlQatsMiM+cwbQgRgmoEM72+Q8Gcv69ZMGjhsp&#10;dGa6tCZ8Tezq6hS6rs4uzAM0yElyAm7KWm4+4ssQJteM+1StnnOSgCJ+DGQ5p4Qz+mCMQeY5duxY&#10;snyZJ/7G9IhJWq00IAPmAVX0N/aCZcqpqUedCCct0A6t0awzT47LaXA+nBUzCZaIJHPOmgx99LFk&#10;piNmSK4/F5NLx0WTpftzDvMYq5obda+pyWVnL6Yp2n/99dc5NO+FCY2E+4EHHqhRowaaRLQiZKCX&#10;mCe26bQTC40TUVbx1TgRPffccxWMFPic4KVH1Xzshhg2IiZgNxvsnjEiv8wqooqbDkpUR7CL2qHZ&#10;yEENLv4Su42BZmIkNBMVGtmM/6Quu7sFIn758uW51Pfccw/XnHDctWtXiahcVBYahxNReOaZZ7hl&#10;ehxKl5OLAj3N/VKD3kU4xqlmzpxJJ6dT0XkYbgwTpUNA1CC/Ii6QYim7A1bJxzQFydy0DMr0HEre&#10;gF0cajAOWy8B21ACOq7DHj4BbbX7pBVRtqqduPps4o0TNBk+zFTMD1wrrhjjkVeGKreDG9SmTZtO&#10;nToNaNXq6/PO82dg97M7X76/FigwuGJFZh6dW2C/E0Q0D1DkcAGGuKJIDCwQaZRcKkgThpV6KkhH&#10;z0wNdr7xvsiERDYSSu8v1EHmxgJJrbYKZiVNKxrhmqciNYyJqBnj0dTjyl2JYFn7OijRvkJHodzV&#10;dxMEq2zi1d9LDfrziPZiWaugTdpRjQBvTUk8JWBS9+jLylnWm9Xusll39bhiXFuuMDP4hx9+SH7A&#10;DMXUT8AgeDA9NW3atGrVqsQtQtqNN95INFIklgEqHhPhiG0KQgSqP/7xj6VLl0ZBy5QpQ9RHDiWi&#10;lFPHxNZM4gIhyzRlo6jBOadg1cGqToP8oKT5JglaQJtbtGjx6KOPIqL6dC42Zf7sKPoNK6/4pCD4&#10;sQnxJn0hieQVTNL4JakMUzabSODYhYDKpeCysIpJUpmuSzXqK8fl6in1JG1ia5TArl9PHdk+FYgB&#10;77777kLzN8OkYjROsoX9Us4u1GQIGLX8f9SnWXZ0KRdQTr7FSFH+qpqgrYKbCJGMGmxpWiOlKQ7H&#10;yXO2WAFvjdMjJSUD4F1zcfr164e6k19Onz6dkye3I/ElNeeceeOcD+egpuzBPDgHzochrEGdBjoh&#10;g5cO6UQU6KgOjWIK2UqnZQbQbCBoQXMF3dtOLoGDnjWrVr1w7bX/RkHPPjujSJGMo47y855dRx/9&#10;3wYNvnn3XQakGZfxjzHjoA+7MQhaFSqJNDGraoIKhcZseuL2knBydMaCPzDTjAh1VHqsIpp6vrHO&#10;CM3JwEAAFiihnGpUZkca4UBMF5wGA5bMm5nEaaeec84zX5vn/zkGKqiP1+qPMhjgiGLco06WYZSB&#10;VazSIckU1JFq0ghN6cEUjaO1HIVZAst1TzsxT013eraJdiKZTCDMe0gm9s674Bpyj3QThW63Jk/N&#10;gW4a0RWLxry5GpRzQahDTW4Be3E7aJb2ORbH5WQ41f79+5Ntt27dukGDBhUqVCCEEVYIYbhl8eLF&#10;sc2CMU4++WRWEVHHqaeemiiiLhLRjkzPCZ7DeGImRgPjsds87M6psfViqJ1IQA0mYGbBbvB0lL1o&#10;xwVfP/4CAVS2mZRIQA3UZC/tLlgVbCLiS0S54M2bNyd06otz9WeiqUQU3BNRiaieiJrfe1gIwXRO&#10;iSg9kO5H36PX0dkI1vQx7j79QYOLkcUgIvMhBSI06BVIhMig7DSUDGN/FpOIWdgxEbstBbaVBOyR&#10;soHdIbWOapVy6lDf1bGbTcrHTMJlIXCvWLGCccHAZJYgmWHwkgh17tyZe9S+fXtu0MhevdaVL5/q&#10;H43+fNhh/S+/fN1nn+ncAvuXIKJ5AFkvEDCApBwYJPr9qL6kYfXq1byy/LH5ihSmGFD4V07gYhgR&#10;iDgERC+SY6GEQOFfgZ9XB6uarZQKOFw2oFSAZQpN4It+La0FYNm1QwvgSsBvmQZdC5SofdesC7HO&#10;HChRIa+KwWylnHmEFARtIOjqrfEeKWdBikI5b58KCt6qw6s2UZMkHhvXW1NmzxztsnxORhGdC8u9&#10;4JpzbWmZy8uE9cADDxB+iDdEMsRPYdhFYsU2xSGqSURRUFzUiSiFZABEKcUtBUJgWTtGYTD2vJSj&#10;KHwCh1DgFzquYNV4qP3vcMCZ3HrrrcizPp0rERWYFbGNafdJ832MRDvCIXGRMEb/4SpxnXWDgMtF&#10;nod30UXnz59PRARSOmSS2dxlt+pyJn2yaJPyVJapoPQI4aSfk5DBe++9R69WTqZOzgXncNTnfnFo&#10;3TWltrqbutEsUwhUEJQ7TMdJIqLAvnFodxrkQJw2N50z5Kw4PT1DwEW5XLgoadyQIUMI+YSuxYsX&#10;c0E4VQYge6krqn3/0A4K1b3To/GioUHnpJfinPRJI6ER6qK+iEZDLvaZZ1rgKEDQtZNL4OAmsqNL&#10;L9163nnRH4WefHLGEUf46c7OY4/9Z+vWW95/3wwyC7O9j4ZYHHRjYddNsLBL3odsRVw11bQHM3oJ&#10;DF7QMAc6POPFH5v0fzo/Q0D9nN6ozqz+GYcfXzQPC60KldDPQZuoz160ySE4lgYso5VJ45133iH/&#10;Rjv1fAPv4sLihIxWPeFEw8japZcOo5z2mSewANrkHmayu0O2KeGkfTyTI2K8HBoBjr6cwHxZ4JIl&#10;Szgf5kwmSaY4QjlzBbOcH8G57LrIXFWuJ++Fa8jV01wRN4ewyiV1F5OrJzTq2crV4EbQDveOaZl5&#10;iWvCCXBWXJD/z96dgOtVlWfjZ5BBKxQRRNFqv/b62tpahzIYSCBhJoCEQAIkEAhDBmYIhFGl1gmh&#10;KjMoKFAVh69qbR1xQFFRZFAqgtpaa/+da+tQq6JC/r+97vWu7PO+5xzCIPG7vnNfYbP22muvvfZa&#10;z/Pcz733+77HjbzhDW8Q5GXYxxxzzIEHHogaXvziF+OIEEd+sojy3HTTTZ9csNlmmxGfW2211dOf&#10;/nT6E/K5XM0iRNvrUEBAob+ou0nQ6b+RD9Cmso/aegRFgVakpp4w0mcnPceDQ/WEgnQV/oVQcPgX&#10;itKcDNpo3ydxsBs4hP1nzZq13377HXLIIWb++OOP7/9w7pAQVQ6UI0RxNL7uC9Hy6r2+e2erQ89B&#10;brzxRpYvS2GHd911F3vgKSyEzXAfxHH/4I1CBBtEsz0sFDE4PtrRdB6kfujE1DwC5PTadUGRn6uh&#10;prWxm/sNpHkiCWfhJpzxU+UvyfORj3zkI7gev5977rmnFVgFM/y+q6++Z+HCiX5K9wfrr//mP/xD&#10;/l5HNoXHDlNCdC1AyMBM+XJL0gJldBWuSpaAXYD/oF5pOkgFQKxBYMINNlJIuq8+OYGteuTd6Lx7&#10;w/I//6MGjSUVaNlAkJrWwCnJfeXEyQYA/zVSVGjpb8hSg3AkdGw5+Dqoeh0aj5bJUSCHnCiPwbjq&#10;DTvospsCFJsEKPdrBkxIEePdb/Erm41MYDg+M2b2HFVuc4X1HTWHpsW19GxrVHlF7O5y7xlV7tqu&#10;+oRvoc0pl19++Z577oljIimRWZ/bUCMqchQQFcGJiiJEET8hGhX6osEfbkFXYa8g7BXkUOPakGvy&#10;hnB/H6kH+YFEQbqgZqeddlq0aNHZZ58dIfq68rcByE5bZYWoULuO4kVZl0kzJ5YpsHbmSqonnaIe&#10;8zFdGRglZlco/0L5kwbSLJNvts0/aG+eY8lZBTWMPE9YJGf5yBx8+tOfVqO+CVG9yZ9cji98+9vf&#10;jl0ZUrRisl7l7LYyVKMpYGMNzg3qsQI3FdSTB0KUmbEWwzYYY/vABz6A4GWouF82ECFqlmS6Us+8&#10;FHWn7MpQdaJnF4o71Mv3oNKhSVDutXMN027yWSafjXEGEaJx4fgj+8wyMVontk6Yaw0uU/gVhsTx&#10;xuc/fxUV+qxnrdpkk1XrrddPdH625ZZ/f/HFnIcHNXCoh4vEw3EhGAYdowweZeYZH18L4mWcJb7D&#10;whkzS2Nv0GI4dLG+mG4DG2al44Jtx5Jj2zFp7RtaM1BIpT5dkYUbiUEasMgj/si83/e+9+VDthGf&#10;edUpWee/VxUUsdmB+CQ1HW1SUyoPUZjWRFYqoefm+pTWiwNAcH5o8CvxebcpHopUri6CiRh5vSkA&#10;WiZzblZFhsxqECVvepuATxRK0DCZmcDAfGaGoYsOpUEKbt9ZCVkI0SUspUBkAAJy9KcBC9SESpOg&#10;Rx999EEHHbT33nvPnDkTGeGgME55w/ciFENnbr755ptsssmv/dqvEaJPe9rTnvnMZ0Z85uFmUN6G&#10;DgtRQE+hKigicQzqgRHFGNRjPdTTxiK6Eer+wxeiUFsMZHPtsfcZ3UrARZFGcI6i06njMTikE3BU&#10;kmC299lnn/nz5y9evDh/TTRfE6VFoznLd0K7n/HvNGhBhGheh2JqvBMhCheXH84lRK+88koGzGjz&#10;Er6hvRS94447JhKi5FmkGtRI9Jiidj1ArX2MUDstKDp0GP1DnfosKBK1+6CfOMODzAx/ibOAhISb&#10;X3bZZSbf6pCjpl1keP/73//BD37wznPP/dHWW/cjc//fVc99rqSoDm4KjxGmhOhaACLMZ4fyTEso&#10;QaViCiJJWGHojsL/KXDIKaFMbbgQaszzYDU6cZbKsCbKlFLL/j9RfpuBy4WzG8u2B7qYVRtQsOv0&#10;fJroU+VX+HKiQ3ZTo1tQSM/gLOWIjbRR4OdpjLDt6jOjsgUjd5ZdI8nliBwF9bYpG4mhYtZkALbg&#10;LFBw3YQSVyRjxF9JgEATYGuBWDgOtSeFEpElN+rlNEmA1Ni2gqM/+9nPlIVv2f9Pf/pTBVvtrcXC&#10;hQsRTOQlAuuTGaCiwmKdEEXwlCfWz+tQotRuiL/PZDDKYbZqaqflh3NxJ76fRIjKDECKkHTBRRcs&#10;WHDmmWcSnNQmvOY1r8mjVsyXQrYXXngh8pOfkX9mKZkfkWPSJEmmUdQmur74xS9aXEtpm7eX8jCw&#10;rNbCMgVZX6YCMQyro5LJMV0mqsDqnMIwomNtW0oXOwE8IaVL4pvEK5lxoKZIyIqSJFd0sm8E+oHa&#10;YqBF68kF+pQjyhSlj8lujZC7yVYvL3/HRTagIIWNFHdTJkTeKeOUE+vNVVhXP1/MpRUglZMg7W31&#10;YObzECQ2OYQYrWViltGiU0L0/y5Iid57ww0ffd7zfv7bv939NNFYFfrgOuv8+Ld/+5tXX/3l8v3A&#10;II94Av4IRZl2qIqzIE9/gkjQKKKIougiiijIA74oz6gjjsA7eAorillCQiUIDsA4mRzDAxYInWQc&#10;aMXUgzITnQgMmBn3oaZ1AukzLXOKStd1dePhKQKC8ZsWrirgiMx4U/oIfJaf5m1n0L3lLO85UWej&#10;11CqE0OFnDpsmPCFy8JcYpHoJOiJSALUl8rHlCI7rYX5N8+ZXlNqPvuvN/sogaeDcgkMNVyY2Dal&#10;uUE1DuWURKdEPz1bLFdxRQYgXOO7hGUkaMzo0u3IDdy7eEXMnHXWWccff/yiRYvmzp27xx570EUz&#10;ZsyYPn36jjvuqDBr1qw999xzr732UoNfnvGMZ5CgeSP69Kc/vUlQhSDMEhUaJmpkFI1XVOH46MTf&#10;pKjtRlAk5/ioLXqdR20GGVhQq3rQ2InpB8MO8S+EoydC2mhcqHs10gM4Kk/Yeeedif8DDzzQEixd&#10;uvSUU05pn86N5hxXiCLlvA5tQpQEtU2BZLrqqqsYuYVOZvie8meEYtIMgA0zDE4d02JX3AdxyGHo&#10;MQqthqH/yxHNORHcpptFhUWTdpDUSedEMA4lKnJhvgO8m+NfccUVFuL8888384jefEpmZJhS1S+9&#10;7nU/+o3fGPfV6E/WXff9v/u7f3799Xquw5rCo8aUEF0LQJwsntDK01y49tpr8aX69sGh/OYeKrUr&#10;ErXwZHvJJZc41JqJUDn9hvIT8yD1F7Bybuq5mbOEM+1dotFzQwStczUW3cCuNlG5yDs6FkS99jmo&#10;aGOVoqGCluF4jYlkLo3pm352lXRYun+nC9l1ReNPxmC07a4N1U050VnaOEufUgcXSoeunsu5BD4W&#10;WSKApQ7SBZnEneWnZcLcYpD8LLmdcsvkZBLJIcQpGQDKd0il3ZK2/a1dVzzppJMIvBNOOOHwww9H&#10;SJV2eghRRYiior4QzetQyFPVMBlUEitIDdT9AmSJOCM4G/c3pD5CVCEZg2sddNBBp512GmKTkQTR&#10;oqJt1KnI+/KXv5w52TXJxLwbT9oHEsGSUn5fVtplQwUyrSSs5grVKeQxv0q7gUOBsvbSJkGf2iTe&#10;JHmx9nyOzlalnE894aecnM9W2cKZ/3Qe3agQdEPpocvvBkiSB0WUVTVYUsHV0GxIiFr3jDZ5ngEb&#10;g8SOgbFJQjQeh66YH6smsGXArIgJuVN9JqfEc7aRhQ8LGaStc5M9JBGXo0d/9tES96xRu2JueUqI&#10;/ipDkvRXN9747uc///7/9b9Wbb31sApdd93/3mabr7/jHXcO/roJUxS4oGlRIiQhqy81eQrk5Vsr&#10;M2YmHakJDJXvMPUW5eIvMZtmwEAR9VHCwJjPzkDMbwjtUGJI0Zgdmp4M7EI9NkBrk9P7DVKvZ8OI&#10;FuW/7khMJg4FEJEEC/BN4LPKgBoAv4jbaIvb5t1ml1+WP8TdV5sClMgTqWna24RHappnk5wpbQK+&#10;TWxm1ZC4cGbSIMHUZT7B3A4hle0Q/3W6dbFM+nctK2uVLbeRCDWGZGBS58hOdyFA4UH3jhBDo6FL&#10;IV3YP/vssykf+ueII4449NBDadEDDjjAdt68eYcccshhhx121FFHLVu2bMmSJWp23HFHPLLllltG&#10;iG611VbhESgitIPyREIUmsALIhEbau3EqO3GQ+TiEHKonjxAxlAHNIIcDTROD7rK095Qbci3yMyK&#10;EHof9cBDCdFtttmGwqf/8zXR/DXRFStW5KUoFrZG6HhIiNrF1Pk2jXW86KKLUA/8aQEmkryhJPmS&#10;FQ+HggILj5EzDHbCipgWC+Q1fIcTEUsRZjUSPVJE6dWdtY0MZhQRn1D3H3yQLiXFBRARjwtzK7Mk&#10;IZQl8qNLL73UKkiQFPiRaUxOYjL9d9s11/zXi14kOLdA3f79YP31L91663e+5S11QFN41JgSomsB&#10;CCz8jcCSidomp2yFlp6KLMq4KoSXHEKbMJmj2vA00UchlSlrBolKyVlb2qGyJRk5t0soym/V2s3Y&#10;0gko9/MDZQ3aFW0FO1EvHWqQMqR9TofWvlzqh6XvDsmN3B1qFyxC+ShZKoCMby+/tipXkB9gaMQs&#10;iMgeJBPJIZJMaGZLySBs7VH1hz/8YTmHcCO+SESkI9HPwrdyuDwJijapkbvQvbIZhXzG6Zxzzlm4&#10;cOHMmTN33333xYsXz58/P2zUnqcqYLVKVkWL5tO5Q69DIQ1yuhOdXqiw9pPKFFJ2CGWi0qY2WxJg&#10;GxUqP0iKkKTBWfvtt9+JJ55IaubNpyCL1dCbXWVUJ/KiQ4V8B9KdSq0sR5f0lUTQwilYtVTaMhiV&#10;MYkctWrKauwqBJqxrlhaLNaC6lx+jACsFNGb5QATrvyX5cdFFByycHSgxZWFSwFxKquQ5+kkyXSg&#10;28AhiPEA+wHXhZSHoI329eQBdKjzNkgJn1TVnOT1QvIAScB1112H77FUhKj01In6bNkn9G8f4n0G&#10;k8Io+kO16xSnm08Tzmuq+hwL9VkRM9+/nNOnhOivMt55443X/dZv/eg3f7Oq0KEfyH3BC775nvfc&#10;XYQQMDBoiqiJzyjPpouiiFhvH8yyCU52FRuLdQFrYTZslbfGo9lSoPxwkRMZZCB0jNqtmhL7K+w2&#10;1BYFdtvRtgu6dQlDNWaDd0du0FTIJslI/lgS8u6vnkRtiiR5vZkPZeCIqE1uy7Xzjc0Izv4MZ26H&#10;ZjUz2YJMm8whNM/NrGZi+9EANNBMD/qxNLrVObiQK7q0MRhP+wSKMdPJeVpHfLod94W28BeNTXXn&#10;Ae6111579dVXk6B4SjwnZs4777yVK1eeeuqpJ5W/g718+XKa05YWok7POOOMc889l+xBBFgATey7&#10;774I65nPfOamm27667/+60972tPyudwGKjS/hNcnICgSbwya0mtiD7I7CWq78VCE52rU2oepQoO0&#10;Ae1rL5O+Fw3C132kXjOn9JFzA+y/ww477Lrrrvl07qJFiyxBXorKJfCymbdSEAmKi8GuRYkKDbAz&#10;4k5ZARldeeWVkhM20ExdIWTK/hkJ25Y4sTTmFx7hPrzpZz/7GW1WI9EjRRV2vzJadFzUIfYGGSEq&#10;WJkWrs3T+b4IICaYPfnPy172Mr6D7pG+GtkgiCG2HPDOq6764QQ/pevfVc94BvlarzSFR4cpIboW&#10;gK4ECwhvQagdCrlX2M3RIEfD0OHsoFB5h7o/AfKJ09q0fGbj/vLDtsqOJpPIobRPWaVDrXGgq4bU&#10;pDGkWXpwNJXZTVeQWwsQNjoPPSNm2cDXC4RUu7Z4WvhQowA5CsIu5SAty+sCBc0UJG1AzMgz7CJ4&#10;ccduHoNFu/azEFuH8mkNrJ8MhkAS8d/0pjeh9sMOO2zOnDmHHHII5p43bx4+wz2YDIchHgXE3Iiq&#10;vRSNCm2vQ8GhIC2d22gspw8hnePRqE1IKqDGtglRicJzyt81BURLMC9dulTCgdteXb4OisbyG7B2&#10;sSAQqHZxm3p6W3ZrUTqrKgvULNMyleXq0Jas2mJBahwKcrTLxYp5JxVLBiaZs5pSahlhPk5G15nh&#10;d73rXWS/shqhX/olGwOLYumTuiUvjGhUTp4NLUfswykTwdGcEqSTQM/shzGwBGOw+ggmn84FqZ60&#10;z2iN0PgZFSs1DHYry3SnmY3ceEtA3bgGrtulq5MiwwOnOF1XFoLvxGu4T7ysc7bB3/I11WWVukku&#10;ue5/TAnRX02Ih5dccsknnvWsVVToVlutevKTh1ToT377t//2L/4iajMQx1rEi/LMszmJVBGb9fO0&#10;bLjazVgbY0VNcwIjiWUC0+Kn8eiYVoJzLKqPePQQcmJDIgZ0ZjowVCiE0CG77SpBdodQj/WGpFtX&#10;NBJjdgt8yk25U/duTsQHYVzE/lRBnmE1tdmkJlfty/igL+bbrPantM5jgYtmMtt8QvG8MVITlLOb&#10;cYo2QoSehSyXcCEXtabGY1TYJwmxu0BJYk7edoo8eUL654Nf/YW3l1/9bR8gErHlzSToFVdcwbQk&#10;03nOSOQI+2eddRYtGijjr5e+9KUET2L+xRdfnM9P2WqP1KZNm4Y4CFHYcsstidImQduP5fYlaB9F&#10;5Y1BxF7TeymPizQYRfRhH/XAAPX8h5KgdYgFqUn72svDEaJ91gbNQtwNOTdA9Ntvv/3OO++85557&#10;ShsOPfTQY445RuZw+umnW478ZFFfggajQhTsqgyJW+V8MIdhhCspT3qJdgK61C7jZ+osmd0yzjg7&#10;V3pshWhQaweotQPU2rUNd53vWwl9XJK/8z5OJ0TwOIRubvM9Jj5ll+tF4cOHPvQhqaDY8qU3vel7&#10;f/AH/Yjd//eerbe+8cYb6/Wm8CgwJUTXAsJk0PKDBrv9Qw05JL7IMxpCkxAunBxo0ul1p+y6SmNT&#10;hVxlCOXiY1AP9KCfjoQH71rTbcq2dawDhOADbI3+UbW0QH6Ap4kBJA3YOklDJzpLTmYbFrdNouao&#10;+jzStptsI4oUzWupUmgeSkc0UOMskKykpaPZlRnkI74yAwIJAZxwwgm06LJly5DH4sWLERs+C4fZ&#10;htUwkF0Ib5GgtOiQEA1S0yc2ZTVttxX0hm5djtoc+nBUiNYuOFREaPdhKvUo0CDPPvtsglOcBWQW&#10;KIu5tq8d/CKCrZzGDFi7ZJa2WdMkoyXh7NDloQUlTa1ITWugJueCpU8b5ZhHmMAM53GAoC/Bgj8r&#10;MNXI9ZZbbjH/CDUvHqVxjEQ+B8lB+0I0KKJy+L3ouHA0jYN6foGeJYtsg+G59Mc+9jFZ4DXXXEOL&#10;UqH5TJSaISHKmGPkueUgN8uhhkx9cmSECk7Ug8lMLg54tCX3Ci1Hj3PlWjAlRH8FIRN6x5/92U3P&#10;fe6q5zxn1dOeturXfm3oe6E/+YM/+NuvfKUpojxzYY1BM3XmGttmIewqAT/xFhgM9Mvxvs45xyKu&#10;yn5YERTRN0aI1nYFadzQzoKcGLSaojp/Qnj3kcp+y4nQ71/ZFY3HjeTWYudu32yYK5FfSCdHRQnI&#10;I8UW3jOfbTK78DE2aJRQsXo+iwOt1u254hAMoE14ynHwRBL9u5Aruq7gYBgZXtTmHXfcIawJHdQy&#10;ZpHdfqL8yALxkO8svPe9733Xu96Vt50EJxCc+e0lUUiIhjcV5Ms4ghIJ+oY3vOHCCy8U2MkYYobg&#10;POecc6gdyAdBaZ58LkbAv+iiiy699FL9uIRQJvA6F1PMmDEDg1Chm2yyCSG69QDPetazcMpv/uZv&#10;OoprJkKReKsRsYe2QotQNOMw6rERFG04BvVAD7WLIkTrVXuowxqLemygk2tH5XJIdkhJQli4U59j&#10;0ag5zaJCIbs5pBne32GHHWbNmrXvvvvOmzfviCOOkDyceuqpK1euPPfcc2nRiE+FhpD1qBANZVs+&#10;ZG3drd37yqdwGQ8TwlPsByhSZezJ0hge+2eWTBof8aYhIaoMj0AuRmQGtWqAWjsW9dhagnvEiYKP&#10;SMJbOWn4Pa8czKGs47zzzjvppJOsBc/igPxCHmKGuaRZ1caswife+97v/97vjfsZ3Z+ts867n/e8&#10;j330oy5XLzyFR4QpIboWgF8bkr8mDwDlcKFDdltO0Aqh6lB7ELJ/SPQzg0Bqm0oF/aD/ZAM5ZNuu&#10;lUNBaqD0UX/V08ACZW1yLxlzykFqoLYuUJ9bbhwv00p+kHnIFDmqXvZgq6xem2QVyQkaknmoTz9q&#10;FNJt0oV06JB4nQ4h56pJHmMrs5E04Pujjz6aFj3xxBMPPfRQBEb+hSbDauhHGcnZIiR0RW1ioyEh&#10;GjJLQZuwF4TzQnKpCb3pWZ+UZ157Sghcd/SlqPq8FCVE7e64446LFi2Si0hBEBgmy/NXVCdfURkh&#10;iuTymlSiQxaaBAth4bIcnV1OkMv2UVZvNdR0a1xs2AK1tbPN2lkUZHDXXXcJ7iK+uC8DsyXz3vOe&#10;90jRokI//elP4wC75r9kjPXXO/J6IYsLqQRL1uBGJoJ+aqOCenKB3nQug7x37M/n4icq1FZeiKjw&#10;vbmSX0p2ncJ+YofFmipixkzXUYhRTYK0qUMspshQ9dOmN+7G0UaFaHMZl5sSor9qkIoxpMtf8IIf&#10;/cZvdO9Cn/Sk/rtQKvRHu+32z5/9LAXDGhmn1Y89lGhUYWUDqxyfCqx+EKvro7lt7CdIDdT9wftM&#10;5gS1aoAcCtIgKFF/GPXY4I/f9jnF7lCb2mnBaA2k0hgM1b24QXcdmAQTkmiQME66B33N2SYTigtW&#10;3d5HJhPaZGbeErvsqtQGNHZ6+kmfOneVvubMM1BK+KvlVWdeuZCdn/nMZ9pna4WOvypfDykfpex+&#10;Z+HPB39yhiaM8uzLTojsFH8oEMhDMWLy4vLHpQhLYZxKEdgJTrKTyKE/I0Qp0gjRxHxiVbSnXfUp&#10;rLmui+oBr82cORNrbLbZZnkjmj/c8vSnP50WRSh9IRotl3IfqQ8QFhSdOKHaHBeFTleDPkyhHu4h&#10;nYML1av2UMc0FvXYeMOLEA1CvkEk5Sj6NN2HykADFL/99tvvtNNOe+2115w5c2QOeSm6YsWKti5Z&#10;soAQRdDtAbGVCjUPCVGW8I53vOMvyl9qkZaILZ/85CejlCDSlMnhUKbIPgUTlsynOGOTSYKScn6+&#10;6DHUip3uHA/18NqAG6TABRNOzW15K/fkmPHK97///VzsjDPOWL58OceJyOcUN5YfVvzLv/zLfDo3&#10;ngu33Xjj96dNG/e3i36w3npvevGLOf7avd//2zElRNcCMFkfyYYBidpFqH1ObbALSVb66BKWAWrV&#10;eAgBK4RQ9VPPKXDUoVSGm0PDtnZD29Dx9nhpkEMdb5fGtq2r7sI9lEuthjb13gqMKm0U3L7cIshs&#10;2Mo5cD+JmPwD/QsueRAOefn55fKDE3kFavcrX/nKHeV7QaIz3H777Z8tfylESFLWjKiwzaNrlZ/7&#10;3OcS5W21FOKxwkEHHbTHHnvYwrRp0zB3yAy3IUv8FJ5TxmfY6GEJ0bBXapyOGgM0iTWbEIX2UtS1&#10;8KtCjkaLyhuUUeDChQvbD+fmeXnQno6H7SQiIBxLlUxvEkH5n8DdFrfkZmNQstnVSOYapEGzh9iJ&#10;sq2yGivLgK3gF77wBcSJUwV9Ak8eRpeiB+JT0M8rgg9+8IOWI4TqLIXAUIPqMwWdYxR0lj0BGFht&#10;VFDPLNAbM2NXckoGQ20ahhwxn2GTvb3lLW+x+6EPfYh5jArR/o3bjS+4WQ0MfnKkTd/+OZ3p0lWm&#10;F5VK5ZPiQ9J69RpkVovbfVduUYPLFH41YClfPWvW97beetXTn959Infsu9D7/+APvvvhDzNKix4z&#10;6ALi4FVnYHEDCw1MC4qVdYjVxQ2b+UGrLE5ZkRqo+2OFKAztPiSKwKxITdGh1UohuzmUzocw7qFU&#10;Gp6hutlYeJA5ySyZrsyY6YJUBqmBNoGjs5dy0C6RghP1bFESEwQcRJPnkrxefEAi4ZQvfvGL+XCH&#10;mIApbik/tGsLEQlCnIhBfwp0ApoQRwEKdyKJfFfWK/dt3/aEiE9o+vOKK66I/sz7T/pT6BbSRXL6&#10;k3rJ+7TzzjtPMg10DiiQN6SOBi3mC/U60fNb3/pWWtTliJzFixfPmjULm2yxxRa0aIQoFRoh+uxn&#10;P7vRTR9Rd0PIoSg9aEpvFKHOoFY9UiEa5NINdUBjUY+NaNFcxeWKFO0wRMpD6LTm2E/ntvaBNige&#10;C8+YMWP33Xd/yUtecsghhxx11FH5yaKJhGj/jWhToXnQAMpW39oxG+SIrxFlPreFNMOb0pW8YFeQ&#10;/7BbUYVJ8yPO+PPyt+gEJduHK0Q1axitmQRp/JCorR8KtfUIhg61xm4wb0TFQ3QvS5TvcUyzJLXg&#10;jOYzQpT79IXo+973Pg0i75sQvfXzn//2u951/+/8zrha9O832ujVc+eKWhnDFB4BpoToWkBJCSpK&#10;VtAhTKymJROpAUfVYE2H2in1WCHvVpgEyRjSf9C/uv4xNxpGxnb1pkYg08yuypIGrM6NshuEvCGn&#10;2yYnSDkaYEgJRABg+kjKQPSM5kT8KB/3twYKyQzyHBrSTyfZy9PxJA15Mq3QrugojUo86FC9ZII6&#10;pTwlE9/85jcFa51EzepfDTmaXWFLqiGfkA0sWbLk4IMPzk8O7r///ogNPYfhcBi1mcfGoTRshIpU&#10;9lWo8pAQ1SwcppwaZcQWasSRoVipgM6f85znDAlRyADSIEJU6qD/efPmnX766SGwIA9WQRKD5CQ0&#10;ry9QuPTSSwVlU2StrXiswjbl5GqgHKgfgvaBsgb1hHJKv6Y7uYDBmHNLgBWE+I+Ub0a9+93vTopG&#10;lErOlGVvOPXee+9NXmhp2IM1GkIMqdhCBy0nQt/8ICcG+mEnzIxduaIs07oTyUZyzQCIyjhlmSzH&#10;dMXGmLdbK9NQYddMukf2b+QMbHKkja4C44zjZDnMKk/kuUnrpRQl86+O3C6n/ZQQ/VXDSfPm/cMz&#10;nrHKv003Hfp7oQ887Wn/dcst7KOEyaqdSihdHWAtK3SeM0Cxr4ricKujN1TvKhg92lCIokPhhPqM&#10;I4hpNaTBJKjtxqJ1lTb1qmPRH0CtGgs36C7ccp2LwWyAytxj4DYzIVCrJkBtVJrpx1QnsMT9g9CN&#10;IIAsBChEIKfn7wFqyCdsBQGhic5MqtpgVyWdkEOCW1RoXn4mxMl031F+bZ4aFF7e8pa3RIJGhTb9&#10;mTefb3zjGykQgZqMFMZFbzH8T8oHcaNk+uITpNRUjUNNgjqFnnFuFI7edEuRKp999tkLFy7cZZdd&#10;0A3lSYs+7WlPiwrdaqutnvnMZ+IU/IJoItuCsFKoZxSFl8aIvclRpGWHsF5DE6J91KYF9fwectEg&#10;w4A6rAFSWRv11LLO+1oUQs1BEZirkcrarqC1CZWj4G233XaHHXYwt7Nnz54/f/6RRx553HHHtT8o&#10;WnToaiGqTIhaqSwTWDK7jbUtliXDQewHB1GeqLM88ej+VJ7t5z73OVv29v73v5/hMVpWLaRwHAbP&#10;yxAHgmgKLUiYmhzRdeOi9jL4idp6wsNEvx9IV+OinjCC/tHay0BjK7hx/s6p+a+5kmzwRwkPNr/8&#10;8ss5jkUxw29961vb53KJ+cwwHy8yv0P3TPzb3/7B5z//wHOe04/k7d8P11vvgJkzM4wpPAJMCdG1&#10;gLvuugurgZQ3r+a+PEAetYL6NIgiwn+f//znbXFh/xAogBrd6oHLpStQA2pSAM3yAUjI6XZzbq6i&#10;c+0pN30q60Q5J6rJKeobnG5gGZsetNG4G1D5MSFIt1/4whcUbAVNEYGff/azn7UNbQsQOFsICJd/&#10;oPxtbvydzzIJrwoagHIeLQu7Gn+w/Hbce8sP4WopvqB5OUE+ViGU3HzzzbpNEuBEW220V9CVDiUE&#10;aF4kMhJRPnmAFEFOgLNxwCmnnHLAAQfsvffeu+22G1JZsGABAosmBASGeChAPKcMaAkbDQlRSE17&#10;TRrxaZvGyijN6WHcMKs+ozMjRBXsRgM3llXjkAb5W+SubrTCq3wFnyULwWryEjVirpokJUluFNy7&#10;VZaWJc9LIphtyf06dInwIAXssrmSz6XQoEabesLgJ3wUkmEraJPEEUFK+9gGU7FlFZbDtJtzdHv1&#10;1VdbfatjBQ0MoZJq99xT/6xOefJQv/cFnY4cgLysem4CRIIG9ZyRNJTIDGlhLPliyxTZiSExJ45w&#10;3333aakTk+Ze3GaZgNUz4H4Nm8YoYnMyaKOTOr7B+7HIEl2ZLil7S/EjRFsGn8nMJE8J0V8pnHHG&#10;GXeToE9/+qpf//VVG2zQT1l+8fSn/9fNN3938LPnDZ3e6imuoPO6gmZjFh06uTZQdCnnaJCaHI21&#10;pAzKzZxiUQ2pgTRYc+QSDblQxhATDYaGDdktNzQGGseVoE1CZsDRnBUM7bY+ofUDOjHDzdc4O//9&#10;m/JrAgILggtk8CISghORQk/8PUgZoeRVJ+pBMTgIuTTksVoUqe2QEI0WzetQJDUkRKNCJcckR36v&#10;O5pEiAZBuykTkZzO7GvRhghRhzTIR2ByFp2T9nl3Kv8+/fTTlyxZMnfu3BkzZmCcrbfemgptQvQZ&#10;z3gGKkEreegZqVYkW1WAuCkEpEEfoSSI3rNt6JRfD+knfYL+1wS19XhIh4H+c9E6mh5SDxlGPbn3&#10;arSPpjOHkPqGVPa1KJafNm3arFmzpA35mmgTolkjUIAmRC1ToetuoTv1WRYaFHD0ZZddxlTYj4SH&#10;LkJP7FMqBcm7JGBsD0NJY772ta8x9RI/6osETvrzwR9xIdKaVAs6JTeB0suhTttNiolOf0iM23m5&#10;5hjU1hMgbZyIBN0mpEbBvZsKmYNMlefyR0kg1+Nub3jDG0w78Dhe6ZAJNHvmNtmsrUkG0UCWIm4I&#10;KD++6aYHttiiH8/bv3/acMNly5bVMU3hYWJKiK4FoCKsA+KLQCP6oKJwkiw8DJQP0tBFOEls0gYh&#10;5RUWusq7mpCW3Xy0AKTOPE1X15W/vZkfPFCZrpLfOzcfBxLXNNBtRJpKMDaOqkYnWkbjCX8cFZXq&#10;gd7Do8jVKaCBfiLtHMW7CFiNq3NppK58Q/nbpHrA1s7N415X0bP2WqoxjNe//vUChDG4IyG4PSkU&#10;iB0SOBRMl9iNSk2FOUlk78L2q14luDtFQCex9I96zzrrLJSsZx3qR2+aaWB61TsxlJw/vKnzlStX&#10;Hn744fnbX7ZHHXXUokWLDjzwwIMOOmjOnDl77bXXS17ykv322w9vhXeJQOyFfsLZKNAhzBRtOfTR&#10;XLA7LhxyVmW/AXSFOClenTfQopCrh1ZtDSPNHMKIs2fPRntu0G26dzcOMR5zaOtOQcFEacMO8RlJ&#10;1hI+CXEyPNvkcxMhzUAKmJatk3YI0rhLCUt+maSQkJMIujSGYD9swILyCIbBSNgGVmA/skbajDiU&#10;MhbBuBpRklCk5ZiXnOMizcYFcRshirSkpLhHKsngWSOb5CaslLWrRFESVno1WtSNuB2U7wYzA8pq&#10;pLxFaT4ENEvLvLMN7CaTyByaW/m9ZKIKhYLk3BpkVqeE6K8OxOTbnv3sToVuttmqDTfsJysPbLXV&#10;D9/85lEVChGicZ+GLG7xngor3qyij1afQ9GERSd2yC4oVwMqqBq0oFYV5Kw+2umtHLhWLjouDKmO&#10;e0SIpgxl4KtRawfo1+TEwK4+Mz9grrq8e/DxWu7DibinKBG//ta3vvW3g58R4r93lAe+ck3x55by&#10;qdouqS9lmjNqk7MHhGVDavoqFDlCyipTr+Yvy0/goktxAwniR4gKFUwaC+NxESYE3YRoXoSG9exC&#10;4nbiOXIU3vEg+luxYsUpp5xy0kkn4Sw4cSyOP/54XCA/JjsxGkWE4JDawoUL8doee+yx/fbb02OE&#10;6FYFVGj7paLnPOc5mAW/NJ0GfaXnUJhIs4bUOBQU0bcaRf11SD967qNeYwT18ADt3BRGoX/XqiPo&#10;qeW6P1aOap9uoV5vgMrEY1+WQq0dIJVNjtKiTYiaYfNswpcvX37qqadKSPK8oD1BUJa3WE1rKjMJ&#10;ks90MrRUommGgYPwEbuKEGWrrBciRG1ZrBTr5ptv/vrXvy6exClseRB/uf/++3FElF5Ta4lXkW0p&#10;DyGHctYkmOj0h8S4nZdrrkZtOjGc4tZ+NkBuTaU4JhqIAPfee+9t5a/H8U1zyN24kmTDVr4hO+Wn&#10;ZlUQMJN3lT+4IAfIi5wkHgKIqGImuzjzlrf8fMst+1G9/fuL5zyHj9dhTeHhYEqIrgVgI5Hliiuu&#10;4BLoB7BR3roQbHk+Ku7YRVcoirekPXGoAWEJTpG7AzJTiRoFKQk9OIu/hRTRIbiiNqFG5/IWShKt&#10;okmXa/U5lMZoUj8YVJs8AyZiozwjRKNLCQZZOycP40a1Kmij27xm1Cfq1V69bnFt9IYaVzQALCvy&#10;oliM6zbJyIRjvCsKq8ydYmU1f1L+Bpc4okFEqWgOiea2yvQVUYqnRXntnaUg7udpsQLNGRFre+aZ&#10;Z6qnRXE2zkh9/ia43fnz56NtyOvQAw44AGMRfogNk+EhSlINDsZw2AsnoaLIziI/OxS9OSE0wGFh&#10;tUA/CFKHEwnRwqdViNp19TQwkt133/3YY491+6Yu6YvZAGWZjUo1UNKbN6phbNIvOi35Ioi2oxnh&#10;EFqD5IWgJqcjP1u7k0DKSIBRfS7NrpgBOzcYtoEY7DIkVodu0Sptljyy/y4UIi+haMlHJURBh3LW&#10;9ulcJm0MRsLpOCNfYO1sG13deeed2uSjwu4C67ud3HJuX41UGCIyJ8e4QlQlEk0akUmW9NMA0QkQ&#10;DdCuOCVEf0VAxrx92rSfRIVutFE/TXlg441/dMEF3/2nf+p0Z0EnPQdgQvzOavbRuUpBfK0h9jAR&#10;IheroRTY7R9qqIdHUA8X5MRRGEMGU4c4ccQYOurEUbT6dF6vXa6e+pyrH9PC4E2XCYyL8Z3mv1JG&#10;LiywtLedEsr2cR6JppAiWUdM9GQosr3GDM2lnqcHfYUZpKZ/FPr19ADWEz1ENnSJ9TBdiFU8QYX5&#10;AkJfiGI9nNhUaIAHsZ5DMoR2VJAUzPEjIstnC+lPOvOoo45CWIcddhiqOvTQQ+fNmzd37tyXvOQl&#10;++677z777LP33nvjBdIIdtttNwJp1113nTFjBurBIMRn3oUq5DeKAlyDWSLVIswUovQa70wERyEk&#10;1UcnQycQotDpvx5qbQ85sY902IeruG5GOITUBxlMOqm9r5kWrVU9qBwSoi9+8Ytnzpxpnq2CRZFO&#10;nHzyyflrorKLISEq/cjnlUYhKULcTYgyrb4QzVYCpqCeJeNT3MQj+iGF43BqCg1N2Da1VmPWxChK&#10;cDIhmgZQT3j4qOePoB5eA0SF5mkave3WDEyNuzYPf/d3fycOcH/EzcHNIT+SHZlzsypN5aRc3rxp&#10;o+U3Bn/hSUHuIZjIHASZqHrU/O377vu3M88UzPuxPf/+e911r582TZCpI5vCGmNKiK4FIB50gmYU&#10;IkGvKh/LQU7oSsRR2YSoNnJ0bSTEasJnyAyHOcshfIbqxCCcp42WPE0lB0OHtuAsaTRVqQcN0KGy&#10;o9zSLlWJPjXTA0UKCg6pj7AU+CRY3DX8SnMqiIlOwdwon++Fv8Pl+FgD/RgV1teDrvSpfV6QGr9O&#10;kgFoqdKQBAUXVa+lAWvmLtLYIVBQk+nKI2QkjarRs8lUVm+X1rJLfNKleRlItaJt6J43vvrVyOCM&#10;M87o/tTaypWnn376ihUrzio/eX/88ceTcPnVQQWyM4+NEfmcOXNQ++LFiw8//PBtt90Wh2EvW9yG&#10;fojJ7Ia6sFH5yG1FkaKdFsVP48Ihp4Thwn8YEUciy4cUokFaPvvZz3Zo+vTpBukWouEjPiFC1DYF&#10;RiK5MV3m85Of/OTf//3fl0yvvr1USP7XR3LEYLQmpyfpHEIO5RRAinZdRfrIctgzOwdDkmMpMIYw&#10;Lqu76667pJhhlCEtGnkJRUg+tBCdHHkp6ioY6O6770bw7JNBssBoUaNinEZlzBpgKVkv3SgbxvpN&#10;RaAru1EaDnVa86HQtGiQGqfLJPSmT9NlhpOaF6VQhaj6zDDqrcFlCmsPTOjqQw/9Byp0iy26n8nt&#10;/0DR+uv/9KCDvnfvvZ3oHMD6NrSFHkW8Zk1QHHFYbTZTaUhjSPugVq0x0hXbK1a/+lUtOKrDevkJ&#10;EDNO+qigpo2h9WlOuBVH+I/Bbwhxc44fP/3Wt74lZWzf5yQ4pZK3Df5QCs7KJ2k5LNkZoCeM0+gp&#10;wGh2kRREQ6rk6QHOam1syxmr0c7VJ/oTMYLo0nSYs5Aamm5yFBELLOF6tCUUU56oCj3RJAH+wlwJ&#10;49IDzTQWi2zzeFoY115WjbNOPfVUipTgObr8xju2okIjPjECXYRlIpYwjt1p06Ztv/32VBPueOYz&#10;n1l+LvcZEaLPKchLUXSjATKKTkNzTenhGoIT70CIaQjqR6nK6Q2dBJxUjiqnTR/15LGovRdkbA0R&#10;xkFqMiTQ2Lm130lHErUZNJoO7OZopheVm2ozvPPOO5v/Aw44YOHChUuWLDnppJPy+DsSFEFDtKgV&#10;fMUrXmG5Iz5LklL/7hqTYBhyG6aSnI0Ny6mYN+2ULRWqIO9idWz+K1/5CmLiLCEmTsShuFj0Z8Oa&#10;iL1owiI5K1pNCg31hMcdLh0hSoKCQiCeuHHsbCqECHMiLIgA0mAOZRVkg1JKNSZTiED3OJ3+lAgJ&#10;L0kGbHFxJlA4EogcFW3uu/nm7++zz4Njv/mff3+70UZXHn64s+r4prBmmBKiawEoM4ksKgXpNQfA&#10;qXwGy6qRCqvkCexeIeUQsBruUXPnwe+s5C1KPpKkrI0wlPyG84TOhSQNNAP1dsPxduNjTmn9pKAy&#10;2VISDv2kf1uHnK6lAv93KKlzuxCkB+mFmtZhegDtlV0UciOBsjsyFW5WWeahccamnACRo0Fmw4mZ&#10;NzOpUo02yqZOykIqg6OByky4snoLYdfpau4tf1BUvZyG3hChCH7ccOKJJ1J3GOWggw7aYYcdUBTi&#10;QUJYDYFtt912GEghtISKGtZEiIJmekifOtcVmtQ5Oq8atCAE36g0pAvYVGVSBxeaO3fuaaedJokp&#10;D9brp7yglRXyrF1+I6eRLbl3SywLZAy2WXEoiWWHkiKuzlyTSiZ9HEVOSQ+QXadrH6SSYfz1X/91&#10;xN7b3vY2CvllL3sZxsUWkjkMQYjKLC0l47FGVsdyx07AKgedDH10QlRvzIbjNDNgAHkpKnE0JPmf&#10;QUoF5JcGZlRGrqXxxGW4CS9I9hz/gnjBRIhV23KEvhbNUZV64FDpdmgCwTyrKVP73zKDGlymsJYg&#10;t7vuVa/6zDOeseqpT121ySar1l+/ZScPrrPOz3//93/wqU8xC7bRYHGDLHGconOz8ZCFXhNoHDcM&#10;au0IWrO6X1AutUaoJ4wEivTJPjuh2UMsto+0sdVb85q4DL9oXpknUInV7SUn98wbTvllEnHeKq2U&#10;jgsdnDSSErgwtDJNSF6ShX8+gHI0J6ReRApIR1AfOWoLaQmp1CfBGRXq6pCnsRmGQ7monnWYJ8JC&#10;iiSYHBVSrrvuOsLyyiuvFJAFwHzShyaJLLErXNOc4o/2GUzuxdXt6koPYnie4pGvtA1RSpFiK1p0&#10;t91223HHHZECYgpfoBj6Uw0gHTXEZ4Qo5KO5pGl+dCAPN5tgi+Rzikq6LnxUyWkEDkX7ae+sBp00&#10;6DMoum8Y9VgP9bQeaqc9uGLg6tHJDZ0YHchRyMDST73AAHUEAy1axGbVogqp7KM1QPomNn/BxeTP&#10;mTNnwYIFxx57rBRiXCEK7dO5UaGRoJbegl544YUXX3zxVVddhYMYD0P66Ec/+slPfhIH9aGGsbEK&#10;VkdTcRNegxN5E8/inhwtOk2YotyiJGvkmhhFY44jREdRT3gc4aLG417ATUV/Qh5sJaRgVTEETROi&#10;FDtnvP76600p5c/X+GzSPKHD0bvuukuQkQM4JRkFLhacu+BVfn1Xb2b1qwX/3/vff////t8twvf/&#10;fXyzza6/6KI6yimsGaaE6FoAiiXJWDYkTCgkHVHGx3LQNLCrXk3KCqlXifLjb8pqSt5bfzdFTYPd&#10;JActdYhfaemoPlNvC3aVBSyHnKKgpUShnNedaOsqpYMurmljSDnXIdsuvxg82C4ndWmKUwRE2zKi&#10;Tv0m7Y4WbbDL801Opy9HIEAATSIWBBGTEF0qiJD3khXlJidAQRhSIDhFEOU777zTVuNsW2YjEikI&#10;TEK5ICWVkT2gAeSB1PfYYw+8svfee8+YMQOBoS4sjqgUEA8Gwl4hpDwWbXhIFQoaSA6cqIf06RIo&#10;c4jmC++P89Fc7ZWpUKmDAey1117Lly/HbWJu9wK0vALNe+NoUdv2RhQwnJlhElbNNitu4WIPkAXN&#10;4joKwn3MA1LTkMqYQU4P7OaocnpmDFZK3iajovEMD0NIueyaf/X41XJIQyWmtlbw0QjRNBsXjsbG&#10;2JIhMS0TkpeiBoO95AG20kf5nywTb8mD8b3GzmXMrJovxMIVOm98OEI09p/KwG7zmnhxliCTDP1J&#10;Rsk1uExhLYFsetW22/5oiy26Hyga+mroxhv/6Prrv1+eCYLVhPhXg0V8NEifwRr21jy67g+gvh2q&#10;prYGKE4/HAoC/ejQqIyt7yBchoWzc17AnbleBKdYnUAtIAvL/Zeccu5PfOITIgPHTIgOIvaaSoye&#10;5LlBVGWDUDOKJhEDZVDvdB3q31XyhjM6MEglDRAVamD9967Ocq5OdPi2t73tzwoUQCRR6aKBXYcE&#10;mbzthDe96U1vLh+DIlaNRFf6NwNf+MIXzAmeMj+2uEzNp8vfXnYt/eTzVrTNySeffNhhh+2///47&#10;77wzDkIrCIUYwxRYpkiq7q9Vow9qs306N18WDehShIJxIt7CNZB+1FdaKr+WNwr1muVEF+0DYQVR&#10;fQ3G05Ca2m4C1O4G6Ehx7CAnQrujwLl6yxUb6jiKFu1U5qRCNHAUiUeIyhMkDOb/kEMOyZ8SPeOM&#10;M4jP/kdzQRnrIes/KZ/OJUQvKD8i2D7EhKAJUZZgcS0xu2IJzCyWFrA3FsLseYF6JoGb0BnnEnB4&#10;H99E2XQa2bbm0jEtx0Vt8fiiXrsgKtQdUaFRyLbKblPMEccEHHQiA8MAAP/0SURBVKEGpQopsgjz&#10;9va3v/2KK65I8sPdBBaHBJl8bkIbqaAanC4ZCK0LWclzdIWUxShJiDZ//3d/959XXfXgE57Qj/Pt&#10;3xVbb80966CnsAaYEqJrAeyYjoqmisUrqJT+Jg+mnZSL8ur+4ohD0L3Uu+8+VK0Bnga7wo1CRBcv&#10;iqyC8PeXyk/yYnF5s63wZKvSlu+BVFtZ5OKHjeOxGopV+alPfUrIw/e4FtSId8heIaSrEq/bqkfJ&#10;uB/pJhtQj8JTg3HFUBAIcLCEXlTFuIEge3mBgEuKiLxNO9kKx4Ky0NzwuoIcsit2v+Y1r9HYbp4j&#10;CjQqhXXxHR+L7KJ/92GXV78aB5QP5HYPJs8888zTTjvt1ILjjjsuVHH66aefVHDkkUceddRRixcv&#10;PvDAA/NNG9v58+cffvjhc+bMQV2/8Ru/gbpwjy2ax0AYK3SFihoI0bwUpTa3nRioKy9FdYIC9ekS&#10;yLJP9tDJ0F5aAGFc7QH3P/OZz1Q5a9Ysg0dyJqRRmrnNDEeL0qXCcXavu+46CY3sUPgWcIXdJI52&#10;+/moekG5oT19zNEghOdonw+CZLcq21alWO/STJEJMQwDk40xm+R5sitGy/hpRRKUO9gGj60QBR1y&#10;xsCF8A1P4RHsGWmZIsNjvayawRuwgSEbYzMYmTQlGS2aJDuYXIg6y3WjOZsQhaJDa2XTt/0JhMxz&#10;plH9lBBdu2Dnh+266/ee8pROhW688ap1121JyYPrrfeTs876YfkBMNCyD2sXZDdtxkUaTISiQCtq&#10;1cRgM0FsCep+r4aBjQuH+i1r7SAI9G/ESJrmjCOw6uZoKA+XYS4s9rXy97TEAR7HrfofrMUyjYME&#10;hKY2hQjoVOYATWFG2nVqcizv9KEmh7RJ+yA96E1OD5J7cOlITTHKYALlPtQYKmYMSxqwE/XjEuIG&#10;mqMPoy3FN/GEtkyUyxM3Z7lZ0abBrhkwD5/73OfMiXQZuaN7ASc5QCbQ7KnXwCkmx+3gUzEfwS1b&#10;tmzevHl77LEHfsEpiANnAZpAGY070IpKxEF2RojmF3TBLoFKpjbqgUJEHYrY7KDBuHBI+z5bRS42&#10;hLag6L4ORfd1qPsTC9HaxVjkKrmvCM6MeRQOZWD9sdWuB3D1DAbLh9mLDq3fES3CcxwgcVRuzgnR&#10;XXbZZb/99jv44IPzC4iyC+tCeYJUJGhC9JWDbxKFslEhagY0LTtiOcyGkVvlZo2MJ2CizDWmy6gY&#10;jwyQkSARnshbw9R4mXirMWtSROxNhNrol4B6gQmA5hryIjR5SNS1yghR95v4I/iINgKLGcPgSS+v&#10;vPJKnm72vvzlL4s89KfJNId8zaQlnRagsLOopZ+ENWUpRJJ2COn/8NxzH+x98qX9+8/11z9x4UJh&#10;sN7VFB4KU0J0LSDPO5FTXrMAJ1GOPBNxQMFua3DDDTcIQwoqJ0I799oBVOqhdd52W4cQVg4992sa&#10;VUNqkBz6DFvbKudouDzKM9lAMoCclW5drtxHvVNja899ba8oECBajchLKYnCtpFMl5VfbMpLPLvR&#10;VEEOqQFlXWngXEGnSVkQ4gV6clTEJ1OF/vPPPx8NEGxnFdCrdmlXNaeccsrSpUup0yVLltgeUYBO&#10;li9froBpsCwmA2xtS3BGRkIYKyr0BYO/gk2LIqfttttu+4IXv/jFKaiBaFGNnYsCw6aBci40RKuF&#10;Z+tnjZAo1tTYqLTP10TRm7vOLdPnpiJTmjmJNAWq3kR9+tOfljUK4rLGpJXKQnxJL6sEtWubgoif&#10;oO+QrTImYNu2eU7Z6m1RQgI6iM62SVhtXY7kwwF5rcFaDJhpYVY1sis5FqogybSM/kQS+CCiNELO&#10;Fkk41EfRnh0cTYNJ0JStbfrHRn/913/t0sbAsNlwnNHY8lga2d96663RotqjJaLx+4Mf8DRaUGPk&#10;0ORlQ5Gck6E1c7oOzaHpQrG2YA7NcAMOTmyZwlrBH7/85XfnXegTnzj0V0N/Nm3aD//hH9h/p896&#10;7yGH4FCSpzjLKHJ6Q8yg7gyEaGuZo6OoFxv7OCMmNDk0dpYedJ6rQLlydy3bWH4MXvrLdHlEPCvZ&#10;G4fi6XlgOq7sbBIugpOXya2jNvsikwNCKKaPQlmrBWdIp887oR5QUKOBs/STnsNfrui6rm4MeduZ&#10;QARqoCjTDpHEoOBotEEkZWSqEx0yfldxuVw6F40E1diN33bbbWZDQmxy/qZ8lySgIiCBLo/GlEFl&#10;ZjLqXYAydXrTLd4UyZEawYOzDjzwwFmzZiEXlEQ3PutZz6IqQSESESIp+0IUSNAtCxTo0nxGVxva&#10;shOy4yHKcwi5CpIKiwVFMK5Gk3xBCDRITRqMop4/ApdwOZyYG5wIffbMwMDptfcBMhLysmjPKkQD&#10;u1GeQ1CfTz7vsMMOM2fO3GefffLrEscff3x+jSI5hm2gjKnzHVHch6mxNnbuNGhBMhyLy36YK+Nh&#10;fkwuxgkxTvXJzZgxJ8JNTIUz8k3+22fqGrMmRSf7JkZt9EtAvcAIivYcg6QZ7khC4qZSmYxFaBKI&#10;UCfHufvuuzmmqZPzSPlML/fneiJP3tbgcbNnDhXsRoiKWk4PoetNZBPN+GBUqII8Qc2/3n77T3fe&#10;uR/t27+7NtlEKlvvagoPhSkhuhYgsuQpF8l0VfndHdv89I6IU9RB1yD6KgotzYjMiEkoxNoByYVx&#10;sW+YNVSdqIRfA+EpRBuuxaDCGQ8MWlxDqNA9ZBuAGwNmzVNbtHfz4C+qdU9uC1JJzOTrCqlM+1vK&#10;V+odatDYUbFAn+kZ2rXabouwttBG1UZo28ZsN2Wwq5/U5NxAV27ZjZuB5DdgZsySSZPE2IIppZNN&#10;tTmnbMUvPHHCCSccdNBBe+655+zZs3fffXdMhqRxLRbH35iPNKU2w1uNsZoWDTNRmxAVGjQtus02&#10;21CqGmMydBgqBYVWRpwh0aBPpU7B2QrGo/20adMWLFhATgu7ryqgRdFblHknysszVyRnNzLVjFFr&#10;ieAlZa1fR1SQgAr3EZ8RogpooDFByKDVAEpojR3VAxZU1j95lv6Twgrx+BIBsBawFhIpJp2lZCQy&#10;LYSR1FYelgQ3cjGIIo2G7KPTlwVrIkTTPs30pk+54D333HP77bezWDbDPFjFNddcw9HYDHMy2s9/&#10;/vN33XXXfffd5xacGMXYVCg8VkJUV2HETB1Ymk4fDGDCa3CZwuMOeuCC6dM7Ffprv7Zq7Ie1Hnji&#10;E3/0oQ9ZuKDTbROAjLTEQVRlQzu3rn1BpyYHsJtOoB1iISlAOWM11BTnriaUlvXYALrKdQ3AkGLV&#10;/zH4yygxTp4YcBweFK+RxrWP6sgC8/HRaM58mRMp8J2EaH5ErUGLyZwralMoRmdFXY5BE5lRd3nA&#10;2j12Le7ZRyrDmH2ihAjCsGQuGhgDhCLBobCDizpdn/kyZx6PKuAIl9CbftwF5nJ3pHUen0HuWg0e&#10;BAVBQ724QZDTk2Ka0GFK8wkIW2VTmqAEQlxkvCk1kwQGAjV1Bmk2ZAVieMTnsmXLjjzyyPnz5++7&#10;774kKGbBJkiBUKQkIyYRB8UVkkJPGtilGKnNpj+32GKLpz71qZtvvvlTnvIU26ZII1PxXUDTRqOm&#10;Zyjys0Kf4wrRoJOMBdF70ZxBOBTq/ghyCtQuRhDGLBJ7fBT+HEOgGWE9fwCXyEjMUiP0ILvqR5GJ&#10;xeb4fcaMGXvttdeBBx54xBFH5C+4nHnmmXkLSn829D+XCxeUPxZgWfF1wNikgnISpssgWWY/eQO7&#10;zVyBKbI6zshhuXZoOn6tUCRbBY1Xo9hYRP6Noh5+7FD7HUEd3wDJLvqQYLQcI1lH4B75EZcRlnG3&#10;qSAIZTjmOY/mOb568yMKiT+ZSZmGGsHqG+VronxQuMszZb2JbyjeIfibv/kbnUsSVPLT777jHQ+M&#10;/SJG/j2wzjpvnTGDz9b7nMKkmBKiawEIT8gI4eWRqi0U7ntfyirjIVxFRh6tBfgbEF77LBBRh/yA&#10;d4XqeFSA8wB1AfKT7kusA8k9VkOHfA84raShoft0bw9f+9rX8h1LfogR+SR0j23Lr/4E2XU0UKMN&#10;luWxEQxBdrk6Z86JCnnQGz+H1AcuKq0J2gBAwZAMrME4M3gJkJb9E0uvHVKpsQABCqlRzp2C2TA5&#10;ZsacyJ+wvlXAAaeddhohimAA6SJmW1yLj/FZ+KnxVtOifSGaT+eSnVKEvhAF9bqdRIiGNcOggd3W&#10;JqypjGVt9Yb8VqxY8coe8qgV8By87nWvw3YKDr3mNa9hcpZAxin+JutNGgphLyFexFdIGQfYKieX&#10;hRxKuU8SqbRV1pvIXhLmDnp2RSmXqZahAvtHGLI99t8R7F/+JZO2HNGH7AQrgHQtuVrfupSTugWO&#10;BggD6s7ECK/YOldvzJJhMAMexOMkmjJOeSdLwGSmiwMaG1dqH+bBXpRn9GdDBtxy9wY1k6M1c7Py&#10;CfNGEnSpREHTEgGqrsFlCo87/uzii7+91VarNt20+1Bu/5dyN9jg/iOO+OG3vx0/mgRFbz5yIQpx&#10;KHCo2sR4QjQNIPVpk/qhYQwpz3hQfLCF+hZU863ORE4sQ33xGgTEo9uTR/7Cj3BZngaiv+TNPAvK&#10;s9P6Fc3uhebYz9H0UZ6+XhfxGcE5ik6AFgkaFdqEqIIaDXix9LQhD4IhT3s1MwCjwtTJ7DNClfrR&#10;c87SlUGqx+MIGgW7ZQEBiYR08FfmKlwWpAYaPyb+KETJm098JCSaTL0hbnHGBMoEjMddGCeVIm6f&#10;c845tM2SJUsWLFiQv3S9yy67TJ8+fdq0aegGlaAJDBWtSByiBpUOabDTTjvNnDlT4xe+8IUYhKQk&#10;OMlOiBClQgNlUDmqSJ0VLdrJ0MddiELtZSzCmNGc46LwZ4c+hw4NDPSfkZi08HtDyB3LOzQKDTA+&#10;oje9coa5c+cuWrRo2bJlFmvlypX5XmhRoB3yudwI0WhRpIymLXEDLXpJ+cPyLJOD8J2WHwbNp1gI&#10;g0Sj8kAGxoWRb5i6hIfu7Whf2k1EHFUOjkU99piidj0WGWEfGW1DEgxoOQa4TRDNcDHfEWr4sjzn&#10;/PPPz5ybZNPIZ80Yhy3p9vu41c033yxkSR3FND4o1gl6pk4MRL58k5+2cGdWtZEkJGH4l7vv/tG8&#10;eaO/oPvgOuvcvskml156ab3PKUyKKSG6FhDhB0wfaaHwcVHkVacAsRrgJ84QAot44w8t/w6Z9cFP&#10;4iqt0PLagLPJM4IuWe6h1g4gn+aW8czvDX7jMUjW0qBBa5PkpuU3QWrSUodaaiZ2qFST3L30UdMg&#10;AzbyhmTnYJBDh0LkkIIpMlGZK7smChQSU6I/E1Y0MKvKKlNvUcy8GpNPrksvBCwksf/++4dpUCwC&#10;DquhYbs4LIwFjb3ycDRClM6MFsVPQHxGi0KEaN6pOgsF6q0RJFTa7KFTpYVEw6AhTuWwrH5mz569&#10;fPlywVe+Iv4ChmufTIZwXo4q4DDTYhWyFmCNrA5YtayRgsrWpqxnV5NmoAyp1yb0INPtCHCQIiNC&#10;hQYtraPES7IlZ8UKBDO2kKRiVhme9O5LX/qSZWLSVlljBYuYhbOmdtm/RQeFhs4HCmL/dWdixEfS&#10;0ulMRdbIDeWCiMpg5J35eIJkVGKKzGSHEm5i1fgzQm4Vl4EYcxzKsKvhDqBmctR2E7wUjYpoQNU1&#10;uEzh8QXddf306T+kQp/0pKHXoT9/4Qv/+5ZbfjDwiyFUnymoVQPEg6Dzw8F71E44DlBXvYBD2cYq&#10;gtqo96Y0/dROe3AtV2elzJWNhRdiexwhXpDwKDBGbaItBs8peKV7z0s/XsB/Cc6P9363ViLInSFZ&#10;Ml/m1EmU31G+uBGpGdjN206w20Qj1Rdt2SC5BDpQXh5EFqpMgyZBQScQFdo0ZD559MbBn7aS97eo&#10;KPio1MBZUZjG747cl7sD4YjX5/mvXXft9s0GThcEhFDTJRCZvXiu+SwBoEKNIGNiRTDhBdeYUvOZ&#10;N8YC4E033WTqXJf6NSGmwl24x4svvtjYiJbTTz9dYD/qqKMWLlw4b968/fbbj9TZeeed8UieZuIR&#10;wDs4CEeELFADWaUS1+y6664veclLDizYZ599ZsyYgXTQGQm66aabbrbZZu2NqHIfQ6I0WrS9F21C&#10;tCjQinb1TuT1EMKCIicfnhCFnNXQ70rB5TBj2BnqUApqVe+laKHZDkODTIcZifkxdX1EiAKK78vR&#10;1h4F4/oddtghv1eUv+ByyimnRIjmpShEi1JK+WhuwBqtdeRowxve8IbLL7+cefMaTiQhac9qmaht&#10;vIyLUarsh2UyMH4tDpBnokRcXiFCLrJNuQaysaiKcCzqsccU6Tlqs4+iNyuiOfvI4FOWYwiA4lui&#10;HxcTo8wJLz777LNPPPHEk08+WcGs8np+za3yjEnOo9lnPvMZ7YU4XslnOWm4G+Eq43TMzq8D3q1G&#10;sy7jDKjWj3/8/uc+tx/58+97669/7Y476rze6hQmxpQQXQsI3xdiqpIvdg8EWD8vETg4WJIJUO7X&#10;t0NJO9YcJYEZ89E+SGVQ2xW0bAbi6lCPlaMZRiptlftjG6qxNXi3kJu1qwEoFPlZ4agp4ubcPhoD&#10;RIomJluGBCIF0I2R6wpkZPdycwApQhH1HRB/+6hYcgi7eZAPNKdUQOYhyZAWSDuEKmmTfAX9z5o1&#10;KzyHbvNlm/AZYsNkCLLPRqCMq6hQmUETou2l6LQBWg6hJVYLm+JCFwo75ioN6DMMmqMat/ZhWSPZ&#10;ZZddFi9efNZZZyG2CNHgj//4j2UzgPyU8R+I0aKzibIKwrotZI2gk1Plh44j0kRhFms3aVZSK/VW&#10;BxQ0U8mMs6zOjZFbVqaFOWxjbxowBg0sXBJZMy9TlAua8zz0VXnrrbdaNX0yMO115SpsIGYQw2gW&#10;0qBNYDwZ+SRI+9bMLktjVJJvKaYByA6lyMZ2VflrfrIBNPbhD3+YRpWLIxuG5xRTkWnh2mXaHpUQ&#10;7Xhu8PBFJybQ7Rev6lw+0xhg7hpcpvA4wiq866KLbnv601c9+cndL+X2f6Noo41+fPbZ3xv8VHgf&#10;JYQPP75psMQB38laB66VRc+69ws5VOJojcwKTtGDfkpAXf16k3HGbYF1sXZ2y5WEUwafiBqNJFqK&#10;CXnPKWDygs9+9rOJimRY4iR8tHzDgi9QnhJibishlijLhvkIRH+294oS5UisKMNIx2hFbgUK1Jd6&#10;7kaD8bjgyvLtlVFI0OHS8tsB5TOz3TfhxRBQVq+N3lxC57y4Kd6mTiNuQZ6q3lDdCLXpft24GTAV&#10;HFwmmleaJsqMmTdoYYeTmtLMrbJgknrQRnsn6gQZUZ6RnabOXJkTI3F1ibIxEyFiMn0iez7jjDNO&#10;O+20k046admyZUcfffThhx9OfM6ZM4eApD+JHJRESQ6pUEAltFDEEthFPTvuuOMee+xx0EEHLVq0&#10;KF3tvffeCAh9oDM6c5NNNiE4ozbtKv/6ABGi5Y3p5tGiTyu/ZtS0KIxq0UZYhcoqUFUf4a+iIjsg&#10;r7BnpzgHqMcKRmsa0pVLIEfXDRvWoRSkpiHDC/qUmlHpMCPB41WAlu/apFBntvdetI1ZQaXlwPKI&#10;2GIdfPDB6PiEE05YsWKFZc0LuiZE0TEubtSsEDmar4x2v81Yfp3x4vLH0rkGA2aiPCsUGUSLgkqe&#10;mAe4ciGmKAiIBtni98i8qDiFpjCjCVMoYnAYaQBp/wiQc231lgE0GEmuEtCZedsZNNmZZratvaPu&#10;i9+JYOIVRpY8mK5zzjmHCiX+zbA4IOCYGfGKX4P5IUGlfPyRbzpdhEwEFpOV1XDhPI+O42vGl+Pj&#10;cfCKf/zHH65YMe4v6N725Ce/85WvFKJz+1OYCFNCdC1Aetol+AWtLFdIXpLdIDlE6uMkXYbSQ6cY&#10;evlKcpGGWluQlkGt6kHuUhKbDsljGhx1ofgnGE8dXIHxy28U2jiVk+4ke25tlIMkQFxaDpQ8O8lQ&#10;I3XOj+lxdpKhPpIY5UPFEZBBtGXEZERmPhsmkwDl/q6MSgzKg23xSEIA4hfNo0YQz+N8YUsKJX5J&#10;DvAH8sbieAjT4LAmRJEWDlNAXX02AmWM1YQo0KKjQhTUOKSZ9s5qnBroPMQZdDJ08JjZ0TRWVqMl&#10;ulWWnSxYsEAeg89e9apXRXBiOEEZC4rRttGiIUIJn5mxNFbfWmfRs5QqBVtROC+NpVNWKssHlgwB&#10;RPyL6WDVQn76YQYaaxZjUMnAGFUSaFdRVqlPq5NVkCyiYTmoXNZCWBRwiKkYiUFaa5dzXaOKtRgb&#10;ZFQNGR4UrngIIdqySVAO9Ol+7777blJT2o375akGJmWUDcinsT77YU6GRLK2x6Xu2s2y+UcvRDN4&#10;BX1aDnPVuWv5wadOgA6Aj2twmcLjiH/6zneu3n77n1ChG2009BtFP/9f/+sHX/xiQuIoulDeg2WF&#10;Vu5H6ZRBmbO0QD2kNp1Yuy4ROCE3QZhNsuouvI4VnLIrfsRb+exXCoTWFlfZfJSnUMkrBUY5XF51&#10;/lV5yZmUl44KeCtEdg4pz4C/BHkdSnrxJq7EoYAatBs5yrnUU56EGRnZB6lZfkKhg3J+RiHN1ER/&#10;XjT4dTpQ46j+XdGQjJn2E/m5bQK+QoggUOl+0YdJMC3mx4wJBQk+5hMa38W7zTAPTegw1SbZ3IoG&#10;5jMfrEU9ecrm0gZAn5sEN0tXGzOxIfwSJyjm5JNPPv7442nOY4899qijjjriiCMOO+ywQw45ZP78&#10;+QcccMC+++5LN+Ig2ob+3GmnnQR52jKfqcEgmCWwqxKt7LDDDhqAxrvuuuvs2bOJT4LWVY455pi5&#10;c+fqBythk6222orUJERpzqhNsjMStEGDHIpSzSd1o0UjR8vnc8doUWyFksAlyLwovTDXEArRdVwW&#10;3oRwqJqJkAaB3ZAg5BKu5boGkJE0FAqt6Ne0QWZ4GUxGgtaL9uwgAQiy24RoWtbR/N7vqcTmFmXm&#10;zJlWLeI/XxPNzyKGdodAmp533nkO5R1pPrVEi0KMmZ1jam7CifgXW+J6kaOEqKTlwx/+cPveFsNm&#10;fnkvmhgiaJBt0W8NRVqOQT0wHtKghr+xyCGo+wPUM3sXUiYpacvuE1PlOzvRma2NQjsatDaRoDkd&#10;1LspnigNELvctZkhO01gfnuSf3F/sySFENY4Nd8EcU8AFAn5LC8WP81PwqmyDvk1j+b+3NkcCptc&#10;m6cXPq9JUcO/fvzjP3/2s/vxP/9+vO66573whdrXuZjCBJgSomsBLQmIJ8S+A5zHoziAcj8NTZnP&#10;AA8JIwITj8bjGGk2EfTsQrZ6sNs6SbosfUkq0wnfwUdkHeoD+w4hjetOb7edq9AOpdAO5erxZ0Nq&#10;24w2OZOJEi8COuerX/0qIQo4vlM899zTfSW0/Ki9o7IoxC/WiEfkqCwq6N57lr9bA+IyKESU2jaN&#10;Kv+QlCRBsRXKpVxSK7pIKkManX766RIC7IKuEA/eyodyw162eCuEVCi1Q2rCXpGjfSFqmwKodEhO&#10;oKVTMFkjVOiYvIdGloGrqEmlYUQeS0QOPvhgtCciA25DbHkjiupwIY165plnIj8k5+jrXvc6HGbm&#10;BXd5rRyXPbSVsi4sJ5lWFgjUM7wczWKBgmYxS23ssudupct3LSy3QK/zIFm16O+QVbMEiOTtb3/7&#10;ypUrcUke+sp6JYgyOc5ipSSayNj6ZjzsxBbsTg5tXGUipBOorQef7nZRpvWl8lVhZI/kZMxS5GQD&#10;UltGYtjGwyzdvh7ctdvMDLB2BXD7KjndEFROhDQoM91BWSc8yLpEk7QJnBKiawuvP/PM2zbfvPtq&#10;6MiP+P94xYrv/fu/F2E4jMTJIahvEhSUQX3CJqQZtE5Uxj3ZBhuO3fKImK7kKTqzRU6hsujN+vcn&#10;I5PExkQ/aM/j2gvPvOps4jPKU1SUAUP3unPwwjPgs9B/8wlvK+jedRbcUMB9iLFrCsjOIGX+RV4S&#10;aZxd/t1+uEUiLiw0aCAyk3NOoV31BgrtLauyyxmMMcvO3aD7dfvSUDPDW5FvZHmDXbOXqCKsccM4&#10;clzYPKsscaJ+tlZXZtVkigBmUoByFfHKdJkWd21IYoVxugU5cfJjsZfmPO644wjOI488kto89NBD&#10;kQuQncpBJOiBBx5IhfZfgTYJSmo2HgFlNdOnT995553JTpKV8nQi7LfffmTnggUL6M9TTjkFly1Z&#10;skSl9uiGetxiiy1ITUI0n86FiM8+VI6+FKVgmxBFPRA52jReOAsxQUhqCJXGCnAZ7uuLOjUTIQ0C&#10;bJse0qcL5YoubRjRxkEGFtSqArsZZ4YU+s5IQuLh8Qa7eSMa0q/jKLAbIYrWrZSFsIILFy5cunSp&#10;dUe7bCDKsw8sjJrzwV27mBpfR4vm1ShH4AJXXHEF245hR4hGhXJSRs5tk8bwXEbInZko00UZyAJT&#10;NEUHfXEYqJkcaVbD3wBDJ7YGqc+1oB2yJSYNg8Isz1G7n5CwW86u0D46s+jQCi3zDC4REhUKg+5O&#10;3Pt6+XNrZsC0cH+zlMdPQhaX5PW8W5AMjRZO7sC1RdHE3tahSo6fiMrNxQRITEDEhZzrRx5W4zvf&#10;+eEZZwxRQP59YPPNb7jiikzIFCbClBBdC4iIkh8A/5Hslhy+/qSBAuvnAyE8/hDr5z/KOVStv8g2&#10;LmHrkF3l+Alo38DlbPtOyNkamlwMmlYE5bY7lAOBQipTgNH6nKuT1Nu2PjXg+RkPGF5g8IkCYocw&#10;apZs5VIlifpKMioTmAyAgEmNvIrClA2IR+SoLUSa2uZNqfbRq8pFk3Z5WBB1apt+lEFAF8jID8kE&#10;Sjj66KORPdJFV6HbMBa6jfwLIRVC7OCQGlyFt5oQTcYAyR6CiYRoEZjDf01UTWHbelTLMG5HvL/1&#10;W/mI1DbbbCPzOPHEE7EaNCFq+9KXvpQQlYuQqRgRvanEdvJLSZhYb1HEenE5q2Ybc1LOI0MLl0NZ&#10;wayyFVRpVxuHtGe9zJVZOkWNNbW4kU9NRGEXBedaYoQh65XOnn322RdccIFsVTprVMhVhmeV5ccE&#10;s4WwcLoNT8RTbCdHXGkSdM42gPYtm5fKM5vPfvazxibJlt0iubxmMUKpgHw972n5MroyMPcem4fO&#10;+geJbPHLDrFzqPuTojYt0KE5HxKigLlrcJnC44hl22334yc+sftQ7tjXoQ885Snfv+MOKzUKzhKr&#10;6EJesYpAWX2LkHYtPVtijYxqFLFPEZKJklWCZJOaTFHQE/G4iVCWB223DMDLIjgFN5KpveeEDw4g&#10;hZXaghw3EAZB1ttHFGkTon0JKmZGgvaVZ8QnD4KmOXlT3mpC9xHbUr6k/P0toYm/CwX5vhwtR3/m&#10;RaiArCsXMgADdheCQ3vDGbhH9yu2mw2Twz1NF9cOn5rhvm+CymwD7hZidYo4g5fFKPRhVnWrf9d1&#10;dfd7/fXX0wZuJ5rTII1WRKUlBFsxduXKleRfvtt5xBFHEJnz5s0Tn1/ykpdQg/sOYHfOnDmU50EH&#10;HaSBrTZq1BOTe++9Ny2aN6IzZ85sWrS9/IwEJVa1zLdADz744AhaW9ddtmzZaaedZjxgMC6NhpAU&#10;DUlYkpp9IRpEgoIyFRqMK0ShfUAXIu1CWI2bGnMNobBlh8hLpBkmhSI5x0caBOMK0fBmkZkTIqMF&#10;Ze0hlDquEEXiQZGiVYuOK0TVNyG6++67W0RLcMzgb5UjOIxMbeYxMYwKUZWhbHwHzIkv8IhLL72U&#10;pXErhsf8+CY7xE1NggK/5s4O8Qj8JZ6EaqPrlLG8MrFHEJKFDRGBE6E2KqgRcAA1tdGAiVLjErlo&#10;LpejDrmumkhQBSA786qzndJkJyA7rCcnEUL5LPdM6sthFcRDWbToxzfFt0wCJ5XLyRt5rkDaAmyg&#10;H73pE+QnLY3RoW77gTdPpgQBoUB9R8MFyn386x13/GKLLfoskH//8YQnLNpzz8zJFCbClBBdC8jj&#10;2OTQMXRlSCGHUg994gw7cpXGnfEuKJQ6jByS2QDHi7NlV8GuSmVtmk8GSXMhUSA1iV+JDg39Gi2z&#10;TSGHWpQRX1qggdTYJuKAS7QLKRiSsXUZQckPTILQIBaYATXG7N5LQOg+86mBQ4kXmS71CpBCgoVy&#10;emsNWk2DStOuK5ezEOK4ACeZk5ZJMmQSGAjJoWHIY9TGtY0CU0ZmWAonoS60FCGKnPqgQmUDChO9&#10;EdVhYfPVHzHSeZ9os21IKuCKcheZh0woVIfVJEYYDtXl20dyI9vXvOY1ryy/0oHYRG1zziq6tS8v&#10;RdmJqTZF0OwkS2MXFPqI4WlsGs2hCTTtqVdjpXRrrbPEUFb+J67C7Mm5vIg2GAO+8sor5bhyYhTr&#10;kFVALTJXmajMMmsaH4mMtPSTIMYzCTToI4M3Kt5qWr70pS/hNsQv/ZU6X3zxxRICWlRCIB3/6Ec/&#10;GqmsvXMZlft11+E2cOOx0sykBkF2J0dtWqAT3Zp/3Gn2TGZ8rdH/FB430Fr/Z6ututehG2ww5tuh&#10;6677P8cd993y1MBi2cYGIAvKbmNgTDdiEvLQPVDPkChMyidP3MhLEqihfYA2j9ikX6QmH5GEDSnM&#10;QJ7aR1GdneyM1IykDKIwG6I/oROjvV/pBLvqtclL0ajQUQmaj+A25UmqceF825PmzEdqywvOMW84&#10;W+O0DLgbvadPV3FdTueWk2uGUpsyh+yaSVOdyM/7sgoWpa0Lh3JIAyFC45xOsrYHnRyflDW9cnqT&#10;5mbdmpEYLXksogqndCaBd/LJJ5MZxx133NKlS48dgPYArLFo0aKmP/fff//oT4oxmF1APR5wwAER&#10;olGhWkajKkCEq/bk6K677jpr1iyKNFAmQffaay+NnUiCHnbYYYsHMADKc8WKFUQOIhBdjVYzUhbX&#10;oAzCssnOJjVBIeKzjyEh2j6dW3To8A8XoSQMBaEtjFYE4+rP+0BqIPKyqL9HLkT75GgARWZOiPIS&#10;t4NytGjjbpfISJoQxc5Fh3aIEIVo0TqOweCbEDXD+XWoQw45JB+Ktgr5a6JNiLIiUKBF1dum0ko1&#10;UKSYmhZlePyCW+VVPy/mCPz905/+dCIA91eDN8EuhYbHW7qFL8IdaDeVnax8dMA+rZCybXvnWVKJ&#10;jqeUXa4dMgDMpbKNTVmNxkaI45KgQivwWV7MWwVJ7Mxnw4983C7njdfnUPKNBOGcnmSmS/L+7d8U&#10;XKhkH13m6ahokFCgty5jGMAuyBAcAt2Oj3/8x/9evvzBngRt/96x5ZYCZqWNKYyHKSG6FoDwOFJM&#10;nAGzfts4gPpUQnaBD9jlcvyHa4U+S0rT1dgNp9rytD7ifsCTg3qgqNAiBFYjwQLEgiC74KitGk4r&#10;WEDkJSSIJI4MIZW1Xa8lpD5xR8/psHTciVJllSVE1F9Y1UxsciPCU4YBGVhG3p5paaOsjcrEMhgK&#10;aiUQ1a/62E3Uc6hNownXwCQrCG3yEtme4C76n3766TvttBOa2XrrrbfccssQGIRuOyE44F102IQo&#10;ukJdEaLbjMXkQlQnjVYh/YfRG9e2AihkPDrZfffdMV8yj/xkEW7LY9c8pJc82ab+Va961XXXXec2&#10;zYApbXOSRI0pJiibEGCrMdq2Wwy2+/h3pgsIeGm0rRqnB2ZVtxYuqwOuZbEUOMWtt94qeyY7ZZ/m&#10;+dWvfrUEV/KnBqGSeTLv95Q/YCBBdK1cMbmmYdh2Q5wAaTMJuvH1wO9aYirNlZWieawvzza8N5Q/&#10;wSonkFVLuAlUgzR7bjna250yJAZmPgMz2ZndWC2a8iQYba8rdm7GrJHZi2Ni9xpcpvB4YdmyZd+j&#10;QjfaaOhzub94ylP+7QMfYANBTIsF9nUOOyGfmHRTmO2zHmA3EohHsLr2idk+PlG+2cjq+hCj6Mym&#10;MIMiG+tfYw5Sk6PRmZ3oLJ/xGxdpnJagZVRr+WRu9xcjIkHpT77APdubT7oRqErKLS8/SU3iM1Cm&#10;RXmTQxq0N5xcXhzoXmqUP1sdmAFBwGyYE45miqI/+Sm/iFMAj2uOpqBeTeoT3hPQrIsT5ax6+Nrg&#10;ax3UpquYWNLd/Qo+xuN23Ehedb7+9a/Px2vPPvtswZPspO6oTWE2n7AlNgjIOXPmEI2RlJQnTTh/&#10;/vwIS4cgejIKE5Shr0LzOtSu+vLR2n0c1Wd6dgrVuueee4rwQJTSn2o01sCJUaFHHHEEDbykwDhP&#10;OeUUw8YF4io6EPkXLlxIuyImag2XNSEanakGqM3uxegATYi2Nn0t2heiQV+Lhrb6slO5vwtD8hKK&#10;5BwftUXBRELUAIrM7JCxDaGNGTR2inN1okPQ80MK0fYd0YwkUKMBQt9hhx122WUXS8MGjjrqqAjR&#10;/hvRToMWFQp5L9qvhxxSsGrMjxFymTgLT+TvUaGf//znv1A+HM6G8zzXISYt5uBxGVdeQoZ5EYcM&#10;KilZpCPUuDaCHAUt+0hNS+eCXCiVSdI6mi8I18vxHAIFu2BISTkkY1y1z5WgnMzWXYRPVaL+RFcF&#10;0TWhNc/y1GiWy43CVfSjNw0yA7bq1ehWh6F+6KcNuVag/4bCyR2y+x8f+5jg3+eC/PvWxhtb9zqb&#10;UxgPU0J0LYCfNKO3TZbJ3LmTNOWb5Yuj0ll+FfAHzWLxIdd4oxNtlTmq+nhsHy4EfCyOFz9sUGMr&#10;CogFCo4qJ6/lnLYRDGC3hpkiF1PfufXgBWYat/Ypq1QWXBoSAgzJ2AzbgLsUu7xqA4VkbKIA9RIB&#10;EDEjdZN2yNVkacrqJW15LSCBkLFJTQJlUPnFL35R1nLL4A+r2spjxGuQ1khx8tIAJHDK8g+VUpB3&#10;vvOdorzsSqZ1ww03SJ6oDuJNKMHoOB670JbYCw3jWoSHa0NmfdINmeEnRKU96nIitTmECFFb5YmE&#10;aL8MhXBrjWvlcrYhUTAMl955553lIjiP1Hzta18r/4jmxGovfelL1Z955pnnnntunsKqlBSaGatg&#10;ia1s1ouBsUwrwiAjMrMcyqw02yYFrR1zZcBJsm0tn3XUIDZs0VmdnosBdsQDuZYGFs5yoE/TLsun&#10;RcO1EmtrZHHli5ZJgohxjcGQMqpCHB10MhEywongaB9qnKJDt6N/uOeeewzA1fNSVBpNiF500UVv&#10;fOMbpQUGLFlnbEzU/To3rhrDDmLw5jMohv8Q0Cyn1P0BdGVpms+ChKAGlyk8LmDMf/q7v9t9KHeD&#10;DYY+l/uDGTO+fvvtLJ/CYTYQwSle5QVm8kXW0mJRgo9dMSphKvXcQURi/1VBlr8pnd0hcZi80yH1&#10;TSiCsqMRk+lBIVDZYDdHG1qD9M/sac725lOQzJtPlt/XnA1qwFHS9G1ve5vGaa8cKPNuHRqk/o2c&#10;j7t38yPIJ24kuRQ9IN4d3zT5yfy4Bs/iC6IKL0gkCb80r9HMWQKFuBT9by3uuOMOq+ByZt7UGUM+&#10;YfvmN79ZGOTUF1xwgWgpNuaZ3amnnnrSSSehAHGJulu8ePHhhx9O7AE5B4ceeigFSCUShJQhgUco&#10;KhONEZDRkK0MdCZp2kCCZgsOaencvPxMVxGr6od0rF29OTcS1EiMijCmkI877rgTTjiBYDZ+0V7w&#10;p2RErQsvvFDAdzsU7/Tp05EFJUlhblJAcNKZ5RM/3d9xsRuBCtGiTYhqEC069PO5qLAJ0ai7kBTC&#10;Qlvhr3FhJBGZEEVXd8ZDGgROTA+hRddyUXB1gzEkY8vwOsU5QCqhjRl1ZqgZjJ4jRPM0eVwh6lBf&#10;ixpYTszXRKdNmzZr1izLZKojRPEao6I2oenM7KasMkg9IwQFNbSotcM+11xzDQ9it7xeoJDeSHgQ&#10;KKsWPfJMytYuP+IOkjGiS/7GTRCHbQQh0RhJCTW0jYc06NTn2D+sAjRnk5QSReVAWRLoWvwRYSV9&#10;BS4ZZkxq6hBXDRxKm3g3KKdxfBwUQE1jRgEhTG3rFN2KAxmJIRlDR5CDpLSFCJ3Y1cZWjQ51JbCI&#10;FfqBFm0yjP6oIDVD+Nd77/3x7Nl9Lmj/Xvv851ugOptTGMGUEF0LyFcQseDNBQpNL9nNBy0UBBRw&#10;VL3EBZQlKCq1V87RFAQjp6SfPpwbJLPRUqVT2q5ucb9zUXKOCl5qiqDroJweDNuhDL703UFXyZYC&#10;YRFSdiOdziu/7w/qUb4UJ8mNzEYWkkfpkgBRVeKST21BPoiVR+m2ID+4uPxSojbShcsuu8yujIEe&#10;eF1BvkQUaKylgkq8+/rXv15ZG3oMnKVG4VWvepVsIxDi860enL106dIVK1accsopso1kDLKBmeXn&#10;75TlBMh+xowZeGurrbbCYZ34+63KfKAcxkVIoTGchLqaEFVAUdldEyEabrM7BIdcLkyPQVNQaWDY&#10;VLeHHHLIGWec4e7MA8hC3LI7fcUrXkFan3XWWeQoLUqIgvmxKJI/dCWCC9lYpEV8wVd0lsxRgBGi&#10;Qj/I8ITsxOtAORo1h1ruqB/RH5egAT2HFewqYwJtZOosn50wDwmf/IlVvOc97zEqaTGLJUSBabFA&#10;2apLGJJrOddVXGsSZBgTwdE+UqNzt6D/pLCG57quzmiZJStiWrEuu4yZB0lwCXVn6QEzuWU3aw5h&#10;SIgC5psc2jglZ9ktZNfBrpk0byYwFCs/qMFlCo8LLPoXt9iiU6FjX4c+sN56f3f88V+45RZxNXFS&#10;TBZdBVvmkWAoDEYxsnNCMRAVVZbwOeajs/02ykUbdkh9pzWL2hRXndKia47a2lUJerPVIZQOxkfO&#10;Bd028Zl3nqK0WE1PkpEU5nWDP3ySiB0kXDukmbOMwXXddcjFVIShwiYyM8qcR/Nl+pDjSJqFFL7D&#10;2rmMPFVkaGDz3SPVguZQfThLnElM0JUwdU/5WykuhKfk5ebWeNydm3Ivxnn11VdjCl4sMMr1xUMB&#10;M287sUBedWKBSE0QUYm9BrsLFiyIFp0/fz6yiBDNi8ohIdoQwUmZOAXy/lNl9CeR6cS99tpLD7vu&#10;uusuu+xiS4vmvajTNQZnGYAhuXRfEivQyVGhboTsyQNHqiYqFG+CgpgvzLocMkIZRObGG2/8xCc+&#10;ceibospBX4tGjjYh2l6KRtQ1XQdYKeouAg9tFcFYgdfGRVGandRMYVw42uCUdBhabHT8cIWo9hln&#10;xqZnDA4YvAlR0wVNizYh2og7cJYGWHjnnXe2dpaMED3hhBMYWIRoNGdTm60mSH0OBWpQOZpGPez2&#10;z3p/QixZHOTxSqKNel6GuTgU38HpTR8qNBUaRGpCDXBjoT7NojzzwnMIEX6g/2g/DMVVeSUy5Y9f&#10;G/xqWpydk+YZE0T45QFTOI47c/AoRklCmM4W7OrWIVtHFRBiTlGjgQFkGFqCYYQrQRjRLBdyYgKL&#10;QqKHSodaPqBgV88OQRlXxWhNh29/+/tnnvnAyA/X+XfL055myepsTmEEU0J0LQAxQGSAkJSoRAW9&#10;4Q1vQBWEUL5FkEOARSBl5CEedV8a6MHp6p0ixkF6bp2nrA2uFcWkUICHaDOERNe99a1vFdSkDu8u&#10;PwguHZHTREkC/hbmKFJJNlLPa0mhBMeLLMheQJE92EL38mjwa4QgIxdlbJXVJzkQGZ2rB9CVRCSf&#10;Q4vSBgUBVMqSeBrNbDxJp6Q15IpCMicJk6wCBGWDt6sgbZItUbYSIyhP5+ufBJAtNblLr15avqRk&#10;QsxMdKn5RN6WQCKC+OlPeUBSgXzAxgLpSjO6FHvlvSiuhZBfX4iGyVAUTsJepCaEyYD43Lb82n4+&#10;mqsGsTU+C6dCWNZuH+pdyEVd3UVTsMWjRqXgQjIbo3VTWW73yMCAFkVsrIKpMC1l9oP8ZGYWJU8T&#10;QycCfSDEC/eic2OOROoGIbuh7QrO4nUnT8sXNvSTuI8YwojhCVstGYOFzvoy45NOOsl4YpOyZ5Ua&#10;MCRZLCNhiizKhRBY+KPozckwNOA+OtrpIZVOcaeuGCHq6jJaBmk8UnBmQ9ubUhPLopgcT5FYa8n+&#10;dWJUZkzG7H4fmRAFp+Qs5cJ1HZQtR6bOGplGKUINLlN4XPDSpUt/tNFGq57whKHXoT/eYovbXvGK&#10;ThEOVB/ZE8XY13XAsPtQo0HUY4PdnAs5lKCXbqEdcrkIUZXlpA7KGpex1Dec9UAPTs/A+qNizOMi&#10;49QYclYfanI5rMGRCU6ZMT8V7dujqxY9mj8mSrBwds5H4i8xb4ljl8+WBNSuyuZEnMu50Zz54EzY&#10;BJVwUpeme0UMc2JUqE38F/BbtOe5CBeT4kfR/pRTTqEQli9fvmTJknyxk5ZbtGgRUUfp0XsRjWSn&#10;XcoTIkojREGBkkQQaGK3gr4QbSIzICYJ0XSo806Mls/uauMQ0qFbkAstmg/fKmtPZFIy5KWQbsxC&#10;93nnnSdug0i+cuXKk08+ObcAeZCXZCCxXcy/4IIL3LtJQHyXlR/ydaJud9hhBwxCYfaFaGQnRIUG&#10;dh9SiPZ1HUwiRPHaROhLzZRHkaOBU9JnY8ZCxY+9EA2PQ1+INi2qfYYBznIUs++0004swfoyquOP&#10;P96isDr5WGRnBCcKtrVbErru1xxSn0OBGlRuESWKjPn6668XTFi4BAknMvsIUYlT/zUDj6D6OAvm&#10;Jc9C7nRjX4VCVCjUADcW6tOsCdHy8bgx0Hn8NNlCWA9VcVIeKg7wymR0CQ64ks/iVgEhoSBxIEFA&#10;D2DMiQM4LmihoEWJ5A+doBw0FjFU2tUGjMeuelApgORyrtXYWWUYtstUBp/7BeUQ7rhwqI9//od/&#10;+K/rr//5b/xGnxHy75832EDOX2dzCiOYEqJrARgC0AnywBMMFKMIMahRDFIWcZTxxCWXXHLFFVeQ&#10;PX2tKPpIIJJkBCXh6T6RBXY/XP6WlLQYE8ftb775Zp4vKjXk9abgFaTc1KbgpdCgpo9o0YZOUBZE&#10;muajmyD6JPmAaFRCVNxRD+35N9jN07L0IKtImz506BRHtYFcRcvUONdIDKy8M+u+cKXGUN11ngu6&#10;CzcoRts1J2ByaB6C1qSZ1RtuuIFkFeJxAKrA5bIEiQUJOmPGDFwit5BVyDksmYVAAJQSAn7qU5+K&#10;+XBeozS8iw4Ln3bsiDJRFK5CSw04LM9W6c9tttkmKlQlPkNgTnFiOBUUgkJwHZSRZeg23KmZrTI2&#10;xanGoJNddtlFauKO8uiBBGVXr33ta1OIscXe8sCCsbEB0TwRHxLihfLE61E1BaMRGRKpQYOE+z6v&#10;IC3UhRRzFbsaWEoMym6tDqKVHZpqdCuVNNsWyyLKXzWL5GM5SA6jMKSQmV0oue5qqOlk6FhoHDZ6&#10;SGjGetmt67IoJsRmGIARRtibW/PGPaXgEgLmxzJd1ySYKzBpbd4yOVBmbjItmmZ1Z4DGkcpmNRSL&#10;d6UINbhM4ZcPxvCG2bN/uuGGnRDt/UyRf//0ohf91RVX0GzvHCBvEUehviEtI/PyTC26LjozSJxn&#10;Y3wBmrYMCgN06lRLJzbYFd9Sqc8iNjvkKqm32wZcB1SGpNIhzfTgcmilvdtk50ikUQa+KMzQUYPA&#10;y1NE7LgnW2X5vDu+z1wb7AbKRW926WOQSnAWO+cIusIgwr7+XSXxXHgXMYzKhOT23ZfB5wPD15S/&#10;4iCki3hiHT3WPZc95xxRhZAj2/LDQtTdEUcccXiBApCgYJcQFfBpzuhPNeqPPPLItG9Ho1QpTHqD&#10;ECVBgYykJ1VGxNIhEZmgkrB0lh7SIYmSboeu60Q05BCuOffccwVtt3P11VfT1ckHQMGdShUc1Sa3&#10;pr0EI6mF+O9Qfnn4jW98IxUqdgEtKutw+zvvvDP6oC0JUWhCNOKz+7RuQSqbFm1CtGlRQrRp0SL0&#10;VmvRToaOFaLhx4mAvKBozMdAiAJejtoMwpKQekilUzLO9KZbnTch2ifu8DVEiKL4ISGqrB6z77jj&#10;jqzC6ltcdLxixQpGSGGiXUsDUZu2rNSKQF+LRoWCXfWMWWZoEdkAD+WYXBIrxSXzlFaSI+sLlNXL&#10;lFAGqo0KpSSb5izycxg5FNiNCu1LUP0A4uakPFTnuDLk++0BRADU6dIc1sAkpQlTH/nIR4wKgwsU&#10;mvHusKQMAaO1mABJD0QGF5KTKNh1NEJUcFDpUFBCSH0Nq0NDCoFqqTJHnetCYXZHUbCWEDoG7QNH&#10;G1JTWxQMNSjqtaPmf/3CF36y0059Rsi/762//hvnzjUhdU6nMBZTQnQtIF+VwfRJBXAnyELUIxVl&#10;9G9XAzU4VS4O7dNQKDY1fTgqMHWfYb3mGgUt1ThdP1KNlqA0pSp4CQ1iAf0mHEQTtqw9aTrEY+Nm&#10;QfW8AWptAT/MWToJRBnZQyRolGREY740Ba4ucZdV3FY+ACzFgfJatPu8sWglz+gjDYCMpEakINC9&#10;tx38EedUCnbUghjtrk1yEjVlsyF299MvWQsuN1Fg8s0b2X/ppZeK+IhcmnLMMccce+yxdOnRRx9t&#10;Sx0he83M5Iknnpiv1qAuNIyVQ8P4rDFZeDecFCYLGp/1hagazfpCNLSaApQuOyi7BCDORp/EZ4Qo&#10;WlXQjH42fhkY6oJI0CZEERvxCZKVpGhSE6sgvkciCt+FFCrUN4j1o8AioICZgr7+DK+ED8IftipB&#10;QTPJK0LFUsD4TbUkiT1nyaymvBOrAUtgNjE2RstEw3+xOuU+1ER89pFzY96TQ7OYseExXYaK3dkP&#10;T8xHGMhR6R2zYVHMUn6sGQJ2bkirUV2fvbI7CdIs5XZuvAzshrnNrQmcEqKPJ8SfD77gBT/P53LH&#10;CtGv77bbO9/ylsSTPqIZGorWq2KvDyYUOhC12FgfAo4wLo5xhAQ3ZZFNZaCBZqGPBrsq9ZZ6ARAU&#10;VDolXQ31k2ipPsqTtYvGt5a/a8XpBHCRnDtwivgRm4xxxlxj8N2jl8EPBcVE4/s8HRTsQvH+7lDq&#10;IYdUiiRO16cLuairG4Y4b3hux+whOMGBKqM2BS5KLN+5oLheVZDvIEjl886w+xhSAakmtp9wwgnL&#10;li0T1ZuqjCzslOhYQdhQPvraoZUVyEVakWKkLZvUDAjOueUHbDshW1QlOaqZrV2XwCyUSUQjfXJG&#10;+dvOdHJGu3LlylQSIUKNgMNC3D6Oi8AoPNn92VKVjOqqq64Si0R1PTjRbSa2m4SEKRRgirCb6TJp&#10;oTkqd8aMGU2I5o1oBCcMCdEhLdr/mijkpWjQpB0go7wURVhhsUjNTnFOjCY1O9E5HnI00L4Q42oh&#10;6nJo0XUzhqI663j6SD0o9wVzetOtziNEw+CNuMPXTYhChKiBleF3JzoLs0+bNm333XdnDwwmKYQF&#10;irAsOrQKTlsSlNHCkBbNUVCJuC/sfU2Uw3JSxpC8KClTHrK3x1X4lPugQp6IdiNEoy0jOyG7DakU&#10;69qhvAt1blSoDAE4LH+X1+n/CwXoD75U/lReEry7ynfjcbdR8V9bOYZD/Nq5kgQhIuDyRthH0gYx&#10;IZcrerP+rG4gVthVmcHY1Y9uUWRh+C46CUS6SmMdaiBAiVQJVhB2HkIajKIdTcTrEt8BKXf4znd+&#10;tGhRnxHy7yfrrnvj859vacIgUxjClBBdC6BCiUm8EsUIajCrsIJcMYoEJblCkg/RpP80GvfI10Eh&#10;oSeV8XMsxdxTaYuxnAXKHWsNvlkqLuS9qMQaFEAEETLIQhBHWiiRWEsF6FUgA/I2Ero3leVdJaiE&#10;tNEYIjjzolIw0qfwJFS5kEhkAMbmvoRLt2bYygjVLVMdScUUGloeJkNyinPdSO4lt5Px5wm9MWR4&#10;Gds3v/nNvIzNIIkEu46qUY5WIRuEkQQXgUZw0cbgTYKehXLrgtRnz56944477rbbbjKM7bbbDj3j&#10;YzQWIZoHw3aRGTpsQEuNyYIhIQr5yK5D4TOndNJzLMKOoNzJ0N+qb0RtQ7pNiIIxvPjFL5ZLoT3U&#10;FSEaRIjiOaI6oEJtpXHWQlwW3EHghkTwEvZXo69LwxaQ9lBoperSvgQtqWb9AknKOVFBS8zEFJMW&#10;W2LJmcTu8ssv5x3cQT0Lt77sKim15c7TE4uFchRkxo+5EAWduBB7YDyMmfUanlHJ56R3El9bmQFH&#10;ZqJskgVq6XZYlLHFovrsBYXU1gg5F5Sd2PHeoE8snhmWKNTgMoVfPsTnTz7rWQ+MfC73ZxtscNuh&#10;h+ax4J8VFBHaoVOfRX/2xWeThUFEo1hnC1GPDXYTEhMJbSHNAm30pv9cC3K5XKVBM6fnWaTIiQX6&#10;GSQHTAhtnysRS4VKcTJBkuFFYTK8+H5cPohrjws+Ll8sTj+OEE2bVqlbts3OXddI+FS0luSb4BSm&#10;BDFSU14OEndlAQ1k8LL2xDTI87WIz9MK6LpxhWig3H8/2ReiEZMNahztNGtRrcoqSc184ZPaRBBg&#10;l/xIG/0X9bpQwXWPLz+gapDGLz7nazJSAvYjtrAZW4aUlMC6Iz7BGfHhd1CA6A1moD1NLsjrzQwk&#10;niuYH9Fe/ybN1IELkaOU7UUXXaQZFb399ttjDVy2wQYbbLjhhk960pOe/OQnF+3ZQbntDmnR/k8W&#10;Ae5rWjQcFIEHQ0I0SjIoqm184EGo7UaQo4HGocUgtOuK4ceMIbDbUKsK7GqfQTq30GwVzPpHynkp&#10;OipEVUaIakCyatyGp0Yz0ztr1qx99tnn4IMPtu4nnnjiypUrX1r+fAsKjg0HsWToa9EgDYCRx1re&#10;VP54mKWPLzMGWxQplZKuoEsxgfuzIlvpH/7itryMZstbTQhxNLXZUHRoh+z2VWiRhJ0mtOXLAoI0&#10;SSRxaTAGxtlSspbvGUCOhh+FlKQZEZZBHF9U6fKGXnhxKFdUUOMunBsqTDjSsnTQ9ZCnVyFuDcKS&#10;spHWLdhV6UT9BIVgx4jP1DTU2gL9Bx0TFxQN2sFFv3feeQ888Yl9XvDvwXXW+fiWWwq/YZApDGFK&#10;iK4F5GmutBXlJF9Rk1wk2YkIIskQSgABJ+1ARQqRYUEed0H/wbZt2tiqVxCnCNTUKAtS2AsU7GoD&#10;ecjaYlkagHo1YopQEuEqWUmmQltKEcSgyDnIM/L4P3fl3kmUhYA+hJI+Wk4TiDuim3oxpSQtHcQg&#10;EIx+OvjLMSoTtpyrBzEFXE5ZlFE2jGgSozI2UTgwWtKUTs6X5qVZtm4kCtytUfgJoGbDfFoOi4W/&#10;X/ayl0k1cA9uIzhDtzgY++ZhcAq2CFibohM7YDV8hsnWRIhq04Ron1mDsCMop3PEieM7GToQopAk&#10;wK7OZUXSHWJJjhLVBBGiqA7DnX/++VIWGttWeidPNW9ZCHNunluIN9tZo6BbvIHIDNJSIbHeNg1S&#10;D/1moHO7aWDLZpgTAw65nn322RI7w7722ms5iLWwIpJjy8dl3AJ+xWdGa4ktdBRmFr0PNTnUxyMQ&#10;ou2lKCMxEhNlYFK6CHtZ3RVXXGGcRp4nvhobmNO5AyYL2xUiW1MUBuzQzm3kp2CXnYdiJQo1uEzh&#10;lwzB5+2ve91fP/nJo69D/2fTTW8+7rgmRCMnmiCEJj6LDu3Q6plTInyL9rwgjNDagHNVagyFMSqK&#10;FO20aJpBKnXSCdaiXUGoF/ZZLxMV7sTAiEwW3vwiFhvzY3hsLEG1uXNcuIvLBcWVK1KTcJ1yH6lP&#10;TpmaetpYXeoqruXSBnPvvfeKxnw/QVjUis4UHIJ89FTunsimgYAmy1efmEZr5bO4xCfkHaPtySef&#10;TAouWbKE5qQSA+WjBkg90UhkwpAWVaNBPizTvlNKZNbDBU4hQcld14oMzhgUDMmNGDBFQV0zEquD&#10;cLEP6gm95uktYsK5JsEhC9feCTMJBiaLyGvhyy67jLbUYWQMmAoBX1wiQYUpDfLjCJeWX/zW0kQR&#10;Rfvuuy/SwVxPfOIT11tvvfXXX58WzatRihR+rSBa9DERolF3DXbHhUN4ENJsFDkaaB9a7KPxY2gx&#10;sNtQqwZoKhScHqrVs/77QrTToAWjQlQzIEcDNRrka6J77LEHLmYPxx13XB5AyCiYbnsLCtbOqjUh&#10;2kcaQJbVglrKt5af9+fUSdXYRkvqOD6jEove/OY3v+Utb9GAK/Ep/hXXA25IWzbBiUQgyrNVBt1H&#10;csuHcvNx3OawXBW9MlFXdwn2SYXm9YBtkIcmkcfaqGHV0jCD0UPJ5uorVkPSsz4TAZJjaFMiRM0r&#10;nEXv5bkwKIhXKtMybeSBiV393DL1LZqBgppUNnptaPyrnxT6/AtpphAJCkYiZP3H1Vf/4qlP7fNC&#10;/t39pCe9+1Wvco+VSKbQw5QQXQvIk06ZikghUxEsurei5W+vIRWQ4ObztyoFEaHkTW96E7IB5eyG&#10;VOS++cpH27V1VA9OlwBJaAQm2jIBgphM/iGbT/4hjnCeJLVxS0i55R/x2+bSYhmHT3QQlQSRxJFA&#10;DfQLaZCII/AF2dWDbvWmmbKrGIn4gnrFLMpZ8BJelQO7KkFcc1N26RasLPEyk5DkT0Jma+rAHJpS&#10;82NysD62NmMKyNg2n+kKMYvvFIXEJRmM7AFtII/9999/7733njVrFl2Hn9DV1ltvjXFDtArhYFz+&#10;aISoAi2qPg9WEW3IFQqrdsguKKdzgwl92oZZbY3KGNC/C+23334nnXSS+3KPF154oduECFGsFiEq&#10;K5K6wSte8QoTyDAsShY3KLQ1/B6jYbQydtJYJD2009tuq+x6Ly9FLb3lTtJM4J1wwgkGaY04C0vG&#10;ZxGiVl8lC7cre24PQeCXIUS114+ryNrRuYvK4xkh/+KSMRujlRywN0k/X8PN99xzD+3qdFyFxvgU&#10;hNVCcraTo2O/QoQNKhv/gRp+ymumhOjjBity47HH/n8bbzz0OtS/72+11Qdf9jKxHfoqNMowEhSU&#10;qQj1gTatWW0xaJOAlg5ZOyhE4uYs0FIAFAaFx7xzuLn8fHp7aJjPtgRf/vKXBX82LBGUw7XI38/Y&#10;gOfy4ngrD42rBiUejEG/viOAsUh9UKsKatV4scUADIZty+2M87bbbuNr7l0EE69E5kCgjhDNm6WS&#10;pXefxZXfFxFaf8hHQUvikwI85ZRTmiAU3oWX9h3RokO7z+WSl0cXkJcpQNr05Wh7I6q9bfc6tUAn&#10;GutW1D3zzDNFV4yDkY3fYmW5YxvKeIqqxGJWzZK507sHf7pGQAMxR/m+8s1YxK0NNrfi4owAmM8h&#10;R7pEwwhEwlFefjblie/AGCQVoBBJT5xTztOnT8ca5OUGG2yw7rrr0qJPeMITaNGNNtpoSI42LRoV&#10;2v9obl+C9tG0aIgpbIUQw2IIbhJEbU6E6M8GNU5Jt+FKV2m0OIQ8t4W6X2BX+0hQSFcZhv7Rd4Ro&#10;4+4gQhSiRaHJ0cAhzL5j+RSVRILZLFmyhO2xDZbJPFgsnZkVDI+Ene3GnhvsqtQAj+MaayqxYUjc&#10;nxWJAKAAVCgjESgsN1Nhb4ID0+Lv+KLv1BKziMxkZQpkZ1OhqU/aZquxU7iniIF9UBsTZZbIWlwi&#10;iRG0DPOzg58KQ+XMNSnch8q3uDmyNuLS1772NYMRdnSoZxeyFQ2MLb6v/6g7AcoujhOUbF0a/aFj&#10;3Mo7ULNdlYlaoKBZYFc8Sb1uozxbWgsKqXSJsG1jWAVIJbT6QrwVGSF0ycTgTw/+8wc+cP9znjNE&#10;Df59feONrz/5ZJerRDKFHqaE6FoAXsSjuFPEQSQiy0UXXYQbRJbooksvvZRqkuMKNEJJJGsSDj7/&#10;V+VnCeXiXBoz8eq77rpLeiHx5d5IC3W11JyTcB5uxut4Yz/JSCQC/t+PNS1LULDbxaeBbmxQH2im&#10;n3h7QgCvFhfiuvHeeCwXNSqJhREaZ8SwMvbNB8Pci3ApjycdTYv0IgHa/GSWRGc16qUXgrIau6I5&#10;HZUPXMGK8t0YDdSceOKJco48OLerfPzxx0sRpCP5XNZxxx2HEuxqqWwL+eF7aQTCmD9//u67745F&#10;tt12W6yDY1BUecLbffy1/CjD1mFclAxDQjRc+JBCFCJE7a6JEFVoLNu4U7lwawfDMzBbXZHQbsfU&#10;SeOYmTTFvIXqMpnyNpOTvA0vsjfLZEFjGDGDBiue1Xe0cFlNH8EpQTMzlTlde1vlnNJO74yvIM20&#10;ZySf+cxnsJcUjTsYj1HJq4xKjXpJNmth6iiNO2DBRH9ohSI/VyOHhhDmKDJzjeAUiTvrbS9F5Y5s&#10;Nflx5lNBkmecfJM958MCrhIH5BdxDWVoDjIJtEnjoE+HHIpbqdEhbpsSoo8beMd1c+b8+0YbDQnR&#10;B9dZ519+53fed9FFwjVEbEAnFgcKBNSkQdOW3TPIwadjnJVm4JQ+urei5b2ohI+N5VWn3E6Gx94k&#10;f2wSETQlw/Jj4SVl6hCbYTysiDmxxpACvxtyxoeFLi4MwLUb+jQxhNp6AjkaHknGyenoZ3xncviX&#10;eCVSCVkJXIIDKDQ4KtpjBCTbjqqU96OG8j6yk6PCvgiPDvLp3Lz8jBBdvHgxJdl+GsA2UBOodBam&#10;0ElRtRV51+rqxiYg0J8Y3IKibLHi1ltvdSNfKT+npyBwWa/g9gI1jccFGXk25MM71tTRz33ucxb6&#10;fYO/bi2Yi+SRKyI5KCSjcIhQSSIhowDt5RIxMLFUPWGDCvfdd19kREnSnCToOgXrr79+PqMbLRoh&#10;CrRo+Xxu9w3SqNAhCdoIUU2rH9Ki6KlxVujsITVnQzRnUN44dp+DDdJAVyHNUGSfE4fg0BDaqNrA&#10;IGPTP/puQhTQdBAtCqlvQjTDC+m/6EUvyl8T3W+//Q4++GDWJf1gKpJApmIhsnZNiLZsx6E8KQ40&#10;SzqExPmC9WVgQofgICBgwwYhQqXlFlVYizIPYmPCAp/quzzX449cNWkeHmkqVDkuHD/VXrgQN4QU&#10;MVCQkcUxZjoTUxv/lVdeKTUViCRyUlNXFJ3EqGhjdpvPaIhXKJ49s22sys3beCQPLqFGpBK+yqOY&#10;7ncf7Lpu1COy0yDRDISyMKBDyTpAIWgJCWigh6CVnQiNl/Fp0FHsCEoQ7ZBLl7yg/t5+ySm6p9Xw&#10;D5/97I+33bZPDfn3bxts8LZ585xSiWQKPUwJ0bWAPLTO40/Eky2vRj8yVwXsy+5j2exeIX6iMj4g&#10;LnAeu7Zdxlp+QpOzcSqVcbDkGZBmTlHmY5pxhiQiOldWqQdX4fZClTwbBBqjQpyIsHuWfued4Uhb&#10;6lG9mtCnxvnUbuHT2xVIBcHIPX7qU59ys/SDZp/+9KcFowQmcVOmZVc6hSNFzLzUBfwteqJSOYQo&#10;LOxGQWFWAVp0Fn9FZGpTjbwf8WupmTZaCoiyEJ2olHAI9xIRRzVbuXJlHgEk4stOJCISCzkKPpCg&#10;oAfJhJSCcksKQojij9122w2R5E99YhfMhMkwLvZCXZtvvjn9GeoN+6LeRroa4LOQmXOxFGYKgXUf&#10;7hlAz/lobigNgYVWw4uFXiv0ps+o0EKpYzi1X4/7td9ll13coxkzJ5lJBVOHzFSC2XDveC5TZ64s&#10;PfthJ7ghRNXYKPmiQis3JIl0FgJQaFBfcs56epoFyoEywlBgiiTcxz72MbbBSC688EK0TYgyDGxK&#10;fKqUS/ELV2HYWKrRVUcFkyKcEXQc0vuTM9mdCDndJThmXlDkpSiuNR7ZgImNUTFOxM/CcS2/lko6&#10;kZfF3TrSK49jlXmc8RffnRAdJU4A5wZp9vOf/7wGlyn8kiFE37jnnj/YcMOhz+USot950Yvedeml&#10;nbgci0hNoAHg2muvpQraZ1tAIZ9hEQkFxneXb2cQMAyejX384x+X2Imfgiqry2M7kVYEjvIUlvP8&#10;kSOwN1aBL5gZH+GPycYCu60mDsgl485x0jVHO0twkLD2kaQ2qFUjSFRpSE0JJN33MlCVW2DYnI6v&#10;CQi8XuwSzKMwRWyIyMzbUYgEFfNBVFfjqMYRoiijr0IpSfFfqKfHhPq8+YQiNjsVClgg0EZjp7tE&#10;YinasnD57JKV5fVvf/vb31l+3EHsEgGwnmHnHRH6s0aigcBljYQRZeuVR7F5LGsprSldKjEILLQw&#10;gkDzOSDUyTBYCGuR+l9cvurZkLejYrhpcb+ZipAj0tSAyeUxhwHb1ebwww/Hbghls802IzvXXXfd&#10;CNGhl6JVhvZeihKi+cncEF8RofUviPaFKCiPClEMhcIgki+8hu/Ckg2p6SP1ReJVpAZqi4JRihxF&#10;R5YFmgVtSEOj0rkLRYjibkDQRXuOQdGhVYhmbIFdXJ+/Jjp79ux58+YdeeSRrI41Wh0GLMlpbzut&#10;VLSorV2HrKYVBC1xtJYhGszICPNSlEnkQdW7ClggRIgyS7DoNKHoIVYwP57Fxfh+XBi4HldtKhSU&#10;47wcXEvtnYU3RT+dsFJWzT7JTtc1tuXLl9u6IlsVr1g+wSmCSfBANNPMUT7CO2666SZxjMHLNPgC&#10;hhWyODuWBIUkvXwfXBRBq0SdwoKYZhsmDewGCXeToLYraCoU0HESbFcJCrWuVp6QPKHBmEseUSVo&#10;htolIt/+9t/fccePdt+9Tw359/311rtqxgxeX4lkCj1MCdG1gGrL5fm0LTvGT3E5NUw8zqmeWX/r&#10;W9/CYXkVEyAtDiwXAUEhBIbqbEUH8k90sBUOODwICpIYlWShMuQDElIckQIEKRAg8JxI8ZbyewkK&#10;eAuk2mg1j9kUxJccFfIEO9CbSr2hXkEn0dCJ2oiACtq4NB4VNHF2zgov6lZ4cl3hUg1yRahOl3PI&#10;6alTYTefNcKdkaOGZ1cgRqhGokwJaKmgZZjYdTUTqSM4I7eohUsvvVS3LmQr6DuErbUX32UzIqkC&#10;eogWlY4ceuih++6779y5c21RyJw5czAKvsFbOAzBEJD5HGzh4krGQ4wbVmt81pjM6Q1DQhR7oUBn&#10;hRcLJ1Y8JMu6dID7NcZ/tJxpce9gTsA0mkCVmRnyOw9c3btpYUvkjbAuW210JUFUblCDovqV8trE&#10;eiE+aW7gUJe39oRog91+pQJKYNKshUEyGCu+aNEii4JxrakafAZcw4kuxE34CH/hO3GZSVCIYzW0&#10;D/hgLU2AnGvLT/kjH/zqV7/K+/JSlEmb2DzGNrFyUy7jkGmUaBqec80nqnN3gPmU1aA620lQWXE8&#10;FKJcjSkh+rhB+L122rQfjvzhFkL0m9tue+3rXy8WwVVXXSUuQXQmCDtsQ1xiMAKXiCf0gTDItgU9&#10;wVOAFU6FaC4gVxPSyTBChSHJYNgeC2SHbJLRZuljJ7IoRsW0OCA35Hfx0CGoDOr+o0Y0ZEPRnt0H&#10;/PpIZW0xQCob0ky9Pg3eLeR5Dd/ha7zJFInwQjR5KS8XtEFBDI8QjfRauXJlPhcDyvRn6lXSnxGf&#10;kuZAkLdLmgr4fe2apJ8MEBKjEJL6hzuQF9JErNZIcp+PQFupfOwZWQfKarAzKLgLJG4Fuxedf/u3&#10;ytbUyqalWKGffKBRKo9JUWpiIIpkGy6KT1kOE2JdAo7ZwGgNhmfAbsE9Cvj5nLCCGzRLYj7DM4fA&#10;FBGlWz7wwAPRGaagLTfYYIP2RpQiXX/99ZsW7X86t7wQHSNE+8QHayhEi/Qb/lMuRUV2wi8F6NdD&#10;pzgnQG1RoFsUORE/Bo4GGQn0VWiGpCs9R09GiELoeyI4qnGGFNhVv+22206fPn2vvfaSSxxRvjZs&#10;/pklS+sLUcC/oKAmQjQWDpGjKh3Kk3cGKcKwCsvKQtiJVCpCFEsKLOKMo6A+rysZmwAiYggUaDq6&#10;DvlyPT7Y158JFEiZP2omzuBZ4UiSKUCJVOyTcV522WUnnHDCggUL3BHLZLGOSi95B7eNPUeUokUh&#10;Tjkfa7rzzjs5hbAmpgloUt8Wxxo6YVqgLCBA4puR2zYYXlD3R5Cjzm0oCrSToNCu1TFreSvTlGfh&#10;/w5dxjCACQQZu5EHnQAtuXqHu+/+4ezZfWrIvx+vu+41228veahEMoUepoToWgD/jCdz4+550Xvf&#10;m/DBUfOx2+QoEXJAcYkpILhoJqxIbnCPMISW8lwWzSjgJ6mwrUO4B9+AsqPpRG+ChdhhFyGJYs7N&#10;w11wSGMMpyCEaS+0CTeGl7gmyggiCsKKcSJjEce94GNkLOhQs9q4tdxRVK4GyFhLNW5ZA9ChzjWQ&#10;eDnLJOjWyEkONe5OWY3hGYmbEp1xrTHr2e0Iu7pyyOA1cyO5CyM3/mR7plGNKC+fkEm4NbtaSibE&#10;cfUmR2NlDYT4xHeF7Ir78pJ8RhdnE6VYBKOgFkRFNOKV2bNnI6coQywbrg2xgXoIq4WTmhCF8iC1&#10;PkmlQh+lEM3V+8D9mu2www6Yz62ZGcmxpTeZppdwwnbu1DxIXxCe3EvSZtfKiq0C9yRCFFITqZmC&#10;9onyObGhpKyrhahtoCaHoFzkxzhDloYv2QArYgPHHnssDmYVVjPZGCu67777QkuoIgRgwKGHh0Ql&#10;k4JKMmsG7fPU0+UMAI8yeymjUbErhmRKJQfs0CDRrcwyROss3IbqQnvhvxBetMRE0GAiOIosG+QQ&#10;NbhM4ZcMqdjbt9nmpyO/VPTguuve8+IXX15+0BKYbj4SyelELRFJsGIY4l5ioMCY53fCptiYB4jy&#10;sy996Ut0C31Cq7BqiytDYjPcKklVPK55UAoNauJQ3XvGguyOoh5+FOgE5XiSMpDU1tJAi46L2qIg&#10;HboFN+hO3TI7v/feeyk0YV8Al4UnIxevEqJbmg7Cdd58RogqkJfkKMiS21cwyABQENsd0hVy4b/W&#10;y0phRqEGUYZtkz2HpyyWlcobzmhOcSDy0kqJDxYrjinOqDTyu8unaslUyBvs7N52220YU4jQW54R&#10;y9ddxRXFk0L79Y+KYTfJADoLZQvjArhQI1BnBkDB7Z966qmoiiSYM2fOvvvum78X4jZNGjvUSTrX&#10;g1vWcs8990RGpCORSXYSn7RoQ/uAboQoFRohuummm+ZnipoQbSoUmhCFHGoqFIaEKCKL8KvcVlC0&#10;ZJWgDamMtBsXaQAa61PPocWJUERoh4wE2mCCXFfPWDvE3deijcSHoD7jyenGo6xym222QcR77LHH&#10;AQcccNhhh5l81shWrd2QEG0YFaIK2qtRr4HshSUIL2yDtcimYq4B62U8Yo5sJ/FHG5SKs7ASFmOo&#10;aEhswSaYlNNxxr73AR4PJAP4i5Gz58985jP6YZYMki0ZJxuTY7gdg3GIMbNtdi5U5k1J3qDyYmD5&#10;eS7zta99je8gR/6CDaM2E+iSexhAU4+he1DOwJJvlGGuRjfWHlKpk9YP6KTToIMXoUFUaIgVIkFL&#10;jlBlJxgqmATodGd5Ah5wdsgzpr+9774fHHhgnxrav2t///fddSWSKfQwJUTXAkQQRCKmnHXWWbJ/&#10;GilKSb2MVjSJOsKOti2tAQFFcIncEoMQs0qF6C4Rh8rKk3j6za703VFlQUpIQqg0oZbqNUO3UqKI&#10;xkDnzsLHTuk4sLz2lDDZFcWi/TCx/ImWloIrCysYNIlUJCstLbWyJS+1US9y4WB06+q4vFPeBcIl&#10;6nW6C+V9rKvjS+dS0Uao0myoyTxoIIGLOk2WoBx9Yh60N1pls+RmnaWsQWbPXJWJ7H6dyPyInmae&#10;bFBjnhPuQwl5TimqUmUym+OPPx6d77LLLjNnzpwxYwahiGAQFWpB9vvssw9+wmGpDKUVIqtf7FQI&#10;IYXM+jRWdOhjJkSjPLF+iD9Qr9v58+e7IzfOcmQkbtmNszeT4H7deyM5t6xg6qRQYrdYL7VN2tpP&#10;eZVF+cT3RP8mR1v0b0gnkKNpnPbpCtolVOIA6TgbsNaozsitlGEnR7To6iVwyAB/IA80FmKwrYwx&#10;HsIidacgNNMQtTkuDCnM5CyduBa6kYbiV5bPKQyMgV144YWxKP5okEgXB5tJ7XFbyC/AhdGiob2J&#10;UCTn+HDUjUPGJomvwWUKv2RQEe/8nd/pVOiIEP3rGTOuLF/1j/4UzRgGbxKXhDImLQCKh3IyncjS&#10;mFB71ZmEJiZqWSM+uQ9/aZ5S3KiDmj7UcJ+oOGjeBClD042PFUZlZAMJCvmaGdTaHpLyQl/QNqgx&#10;YDfl3s3DN77xjc997nP4wsQKWQICiFq2QhYIWSCICdeiN/FJgoIYriaNxXYQSeymfZiXt1omTIGJ&#10;cBOqEnysTl5vJl2O2rRMyTMV7EI+WMvBQcGuoaq3Vba4ScHzqlOgyNuhPGJzOSECGIYAwkJQlbiR&#10;J6oh6PA4E1IvdAvgEgNjdst09fLly48uf3tm0aJFixcvViBBDzrooPwt07lz56rXzIw5F3ViZxao&#10;gA3NDFLbcccdkQhVudFGGxGiQ1r0EQhR1GPbF6KQemQ0rhCFwpZjUKlugE5fjkXEXlCrBtAeY+q2&#10;sOKE6DTo2GE4q3/19JZLRItCUaNVjkKovA9HM6R0AspaYuEXv/jFu+22W54OHHvssSeffPLKlSvZ&#10;IbOU/kV8NuSlKHZ2tFm4QjNmR6WLrJeRSIGkQ7IptgQ8BUsm+WE8eJMtATNQw/zEH7Yt2mA0xCfg&#10;8DKMHGeM64k8kW2N4pXxDvOW8skAdcWQWKPxGJihSkpdOqzH/oUyJNXUnQt1BFy+8BnZGYLTrQiW&#10;4KZgGK7V5Q2995xQxtJBOeNZE7R+cm5RsuOoUGjjDKVmWjLgTnEOkCjdl52iQUN8H/5rvD8lii/e&#10;/Hu/JyxUIplCD1NCdC2ArJKzIkIOnFcoCCbv68QUHq5GmRhzNI+yQKzh5+KL0JOH6ySlWKCZShEH&#10;aakJaSmowWeOqsdzcNNNNwkiCMnpKvEfPQk4Us8oyiWc5XSFMCXqws3RnJQkiGJIWqWI5ty8CO0+&#10;AXzTTREPki3Uq6V61I56c3oKalwXXFHQzGNm41EWPV1d3mZs5kdcU47OdCPaOEsDE6UsvGYe3Jep&#10;EJRNhcYGLzoLu2487/1EcNOrNycqJHarN//gaHlivlIGYzmEeAmNVAav59NNeH3PPffcaaeddt55&#10;Z0L0j/7oj1AL0iIXo04xGZbFauEzCJk1VtO+cVjoyrlRodDJ0MdaiEKIX72Lzp49W0YSSzOTZkAZ&#10;1eG/8BzI2PIZNjBvd955p/DdclwIVTSI7y2yhxuCVCbQB8qFBToUCvjPxiVYp3Y3gCtihbvvvptV&#10;sCWLa8xIztoZuUVnAzEnQT89a984Q2EijDbo1GcPRXKOj6L16iNSnVC82EjqyRHYOYdigQyMdZnY&#10;GBuHxdacxb2gK/SWqegjZBw+frgIZYY1QXJfg8sUfsm4/ZZbbnza00aF6APrrnv3nDnWndGKpckL&#10;2Ya4J04KmKIit5ICytLkMQzJwllKBlwNojyh4B1cI64XJZnssDlg0rU+VGoQddcaN9iFaLwiHh8z&#10;RFWOIvqTEI0WrbU9ODdDbcjwGtS4KbfGR3h6hKhQIP+O/hS3E7IaWgQTzAktYVxwkygjAqEDL2BG&#10;9NGAOzCLIIO5brnlFoqRq3JqCaXV4eMtXFim+KmCCOCQBtJNGvUrX/nKHXfcgVXzbtM4A2HBiufT&#10;iQhRKGAJ4TjcWvi8gwGA6GEw9LAbfGP5Bgr6AwW7wrVbQFjCtbsmsI8//ngSlJ6ZP38+wQn5s6X7&#10;778/nWNLjh555JFiPloUM13XPRqMLbMUS1esWDFv3jxcRkPSlgRnhChUGfoohKjdvhDtvxRdQyEK&#10;le0KUOEQog+DWjWA9hhTt4UVJ0QnQ8swMgZwVv+66a1eY+x7USg6tEMIvcEhjTOMQFmzCNFdd93V&#10;Ai1YsOCYY44hRKUZFpSVRohGfAbKjaDbAxeYRIhyEMYMKFIIYl3SJ3YeIcq0sJJdFsgmWbso1B7d&#10;4hFRKLyc8KIcHgckG1GnrCV/lPUhaBdltDyL9bIrNeoJLd6hGb5LHNObQnqABCv16V+9Xf5u65Dd&#10;XLrkDhUZg/pAJ6W/h4aW2neZR0G7I9CtWwYRBhql8nFEb05C9E18gvsKhiSoCQmiQk3sd5cv71ND&#10;/bfuutc84xn33HVXJZIp9DAlRNcCoprIUTQpOtBdkldkw6WFFdzDvQUUEQQbORptJrJgFEEHP+FU&#10;DcQU7bEsORcJKgBpEIXmLAUBSIyQDFGJ0vfoRjWa6UFO/4EPfACDpqAGKYpWLoQ7aVGVCPXmm2+2&#10;q/CFL3wBmd11110OCXx5wwl29W8Yeoh2Rcb5uJETnSL26QoZu7oal3MJPWjgqIvmXCIcCCE3ZeTY&#10;1826EQHXjLlB9UKwBmZMpE5EBllIBICy4J6orUxqCvonnnii1ETcR8AKkpVTTz1V5ZLyR+RssUJ+&#10;xEIbR5cuXbrffvuRoBid2pxegEi23XZbQhHTIC2ikcDTTAGBhWXDZ4XCKjQOb4WoiEw91C+G9n78&#10;vS9Ew2fO1a3eoHJagUpXwaB4NJya8pAQzXhA+1mzZrlHcs40mkBbdvXK8skfxJaXBkngQPpil0mI&#10;2kJ50lzop7/KQnyL7GGLPFNMHO+jpXGifGqc1Ril9jhAroIDDCDPNViyBWUJl5W/RsBU2BubQQAZ&#10;g+vmaWWj1XGhz4Za9fA/pltPK18WRTxEBY/gBbifcTJRlglmmAtzRuOUp2ImpxhnQ8hPodOUEyCT&#10;NjlCnCC5r8FlCo8VfvCDVfvv3/2xUP+e8IRVG2ywasMNV2288QMbbviLoQyj/Htw3XW/M28eexAe&#10;v1xApbAQcoUBMFepDDOzWNZdAsRl+A4DTl4V++doTT02eaacLI13jCKnpA0MNbObev006VhUZH0n&#10;Ca3+4WJUZDb9OYShlrl6ss9RtKzUzHAEuR02wRf4EWlKxJsKTchKSFejXuwS1lADNxQu0FxkmB5u&#10;v/12S5OPCwZZGpml6JGwkFAQqLFkLdFsWea9994r27a+9CcFG0bDgILAu3t/IRZk6tGZEGrDZQ12&#10;cbo2Wmog0Bkw9o/mzIsmcFMhrOPKzxYsWrSIkjnkkEMoScBQBxREheZ3WTVDZNIMt49z0bGh0h7k&#10;sYgqTOmNdkU3W221FXlJf5KdtpRn/6VoatofcVlzIapyVIgOaVHoxOjgM7Gj6MvCIJQKnTQcIDW1&#10;RYFz9RlyHEUuHeTqGUC7XDqsvfcQLdpHJ0l7ohTsqk/71ptKU7399tvLJfbdd99DDz306KOPPumk&#10;k5oQxcUsVjZYcpn6k0XZjRaVxrCHQDlpz7hC1JYRMicGpp5RSR1lklIj1oWkGKRciyWwf2qKnYtI&#10;tiFQHCc0FaXW/ZBBIasuWAlTYhSXBAU1TuEUHAEUnO5c3upQ+D3tObLolBNBucSen4l1WqKwnJIU&#10;wkVtMaP6zgMLcJwxtGwkYU1ZcAiUh1APTPAuFHIV3TaeLSxa/woLx+/yiSJB10R2wn1j8R/HHDPE&#10;Dnlwee3v/d7Xpt6IjocpIboWIHxQTThVNCG0hIlILMFCGU8ILmrycs+ugJIHumEyBVvSjorrHu2+&#10;9a00nq1zE32IUkBvYUeVytJlpxCHd955J2ZSD3J9JKpSeCJrETZaRV0O4W+nIDABixAlHZGurFqm&#10;la/G6dy5xK1ywh99ayR2oz8jJHRlqx70LAgqZGCghq5wIugEMbtfTOwezUy+54OGhWwJh6jdArG0&#10;g3Rcvnw5iWVLQ2omNaGjKEwnRljme0GCvhqnOJEeU0bwlgD0hgbMs8QlgV7B0mjs0tGlEp1ly5bR&#10;pTNnztxhhx3+6I/+iCjFK3m6SUDiV0By0X6ht5AQWgpFRYIipAjOqkQHaD9WpNy0qHMLJ45h2ahT&#10;/YdK20UzhiJCV0NaoM20adMOP/xwd+S+3F1uHI3lc27qzZs7VUZ77tecWGgBXcSXFLbQL4LjDMBY&#10;4nUiuGgeCkl8T2RXmUCvjEhAwaFOfpU/Dxh2cQq20HNJwjvkQjr/4he/yDYYFSrlJtbC4Fk1Q2Un&#10;LBYTuByO0YkOy5PK7i1T0YnjwKGGWjUWhYM6FMk5BvVAD2bA5fAQpYHUWbuBYfoYD53Pl3krU+c7&#10;MmCj1Y8ZADeeaVRIzbjoJncEmcygvyu5r8FlCo8hvvOdToIOpRQT/CNEv7dgwd+XP9hjrWPkYCmt&#10;dXwk+VB5CNMh2VLA7OMISdeKIquvMSPM+vkcpE0Tqwr9ZvFZUE4zyV9EICi3biGHaMVHgHTYkMqq&#10;Psei33hoAOPCyE2LcMHRhCNkJL3mVgjiivKJIZSH2lTm1SKOG3oRLUp8vnx+R2oorbQuWZE+OFFz&#10;N7viQFybw5KpzqXfQnmfHvxpfhRpMCE413JF180LKMEq5NuQGkOlB64ZQFm9keNcPYQZcaKuokgl&#10;AJcNvswvUAuAuE8MPOGEE4hMwXzhwoWoJ8h7UfREjiofddRRgjkOdSGdG+2tt95qAoEady1zKMg7&#10;ES8gjqc85SmkZvcydESI5qXoqBBdwx8rihZdEyE6Lka1aNhwXNQWBZMI0VwXcmkYulZ6i5KcHJ0S&#10;LejE6Igc1SBdgV20vu2228ofZs+effDBBy9evFha0oSo9W3KEynb0qKg0IRoQ3IYhyJEkQ7rii1J&#10;qGz5QksCHZJKsTcWpaUUUaU2rJdJ31W+OUJc8Q6WL2ShpMQoELLCUMKXXdEpYSfhhW9G46m3G59t&#10;gYtrl7DUobWHxD2RkK/xMo5Jx3I0TEr1CZvcMBdtsrCNqsVGcNF0pc8ubvbQv5DhOdHlwO0U1u0g&#10;qjSX138o3gzIDYoCrT87FP3Zic6B7IQoz6CozhHcc89/HXzwEDtQoT9Zb73L/vAP3Wwllyn0MCVE&#10;1wLyqVEJq5gi0GDW6M9Lyh+hdkgB15Km+WQOhks0acEFhBICT3xRr6CNSrmvkAQiEXbEOrJ29Y7S&#10;e6FPtIRQcR7mDhEShy6nK7u6cqLTMavTSVZcroF+nOtE0I+a8D1xq2ctnRhViapV4j+yVlkPMnWd&#10;oHNwdbCbzy+pkabbhXzASeekrF1H9QBqoPXmRM2E0VzaqLR3ORk/5LpINwmELeGtZ8JGOfXO1Umh&#10;5o6b9SYig5Go0V7+kUNJPlzFbFgXsvbAAw/cfffd99xzz+nTp++6667z5s0jR3EPikW0jWVxW1gN&#10;UYWc+kK0r0VTQ4j2tajGTml8Vuh1NaJFkagLuVwnQwsyhqAJUfXbbbfdoYceSsnjNhrJjbBANMb2&#10;8rhdikPAn3vuuXgOO1LpJl8QxyLSR9Ef0ICaRHPxGm0kZMvbOhlXkDgugid8i9rCssib56agDA5p&#10;JvSH5JBE4zPAHLqyTDKzpHcXXXTRqaeeinoZfxjXilsslw7HIJIwx0Qic01QWK9ChwGWgn5leCsz&#10;4DbdDvthchyKF+dDdCaZQ3EiTsFK2Z55cIpzQ7SIsNHhKLQJ+mXoEuceam2B5L4Glyk8JvjZz1bd&#10;csuqxYtXbbrpcEoxwT9C9McHH/zdb387NsmMIfkQ2+6eshSUZKminzMFKrVJvjWUzw3Jthyi6CIj&#10;I+1as6Rr0FoWAdghLfu9pYciIR820mdDrS2oAnSAWjs4ZWgMfbRbMBUiA3eT83Ei2lKqzdHQDUYQ&#10;xkUJcTsvORNeyhc2u29sCj7iDCfl2pwlTpcc125x6/rZDQ3izvJOF9KJ3rAAvxb/XQjZceQw5jvL&#10;B2vxbCA62QpKbbfV0AMaB8pqchSUdYVSMab+UQxeczu2OE4wyRWbqCAp83xWZBaoly5dSsksKogo&#10;pW3gsMMOI1PzzM4peFyc1DkyNXuAH02dQxKPJeXHihANjiAsqc0NC8hR+rNhVIjC6J9voTYbmhCF&#10;yYUo9NXgKDBd9GFQZN34SIO0X3MhOnQV/RSNuaboC9EAa3cffBo8R04zZZxOiO6000577723nOGI&#10;I4447rjjVqxYkQ+QE59UKHZWCJAdKAwJ0WSMoDEGlx8iGhkgI2EqVpxdsU+7LVfsC1HIExzN2J5k&#10;CdFzIjaPTLlG6DixS8Eu5IGvSFUC2OrvcCpzUt6aABKnBrutRqElD+mQDyJTvsZhk5uBjIvrcUO+&#10;qY2W8dZAjdgoN0hAAx0mYBpGCaUdMipQ73KQu4DkLf0+XYjvh9kTAcyAtEQckEi0V6BFe64Wn53O&#10;fCh8/a67frDffkPsQIj+eP31r5s+XZ+VYqbQw5QQXQtAKiBnFWte9rKXSVvpz6jT15e/U4IqhA9b&#10;WtQhxGZXEBF0AvXoTbhx1pVXXikACUMa5Kt0CTqiD87TRn58/fXX/9Vf/ZXQg9vIKsBz5ZVk97oS&#10;wYcUkZbAhK5kz7aYWKTAyiBS5NtN3dOhojGUOVW8NzIg6iIcD0mROXwfOZSyo13ePci2U5nooI3o&#10;0IJCkEsIGRooJEzw/GQeKRS90/0ESGq0cZZdg3cL1Iuwa1cbNeDWpDIqo4Tt6iTdam8GzIm0QHA3&#10;sWgA0++1116zZs3aZZdd9thjD4yCTtA5usWyoToMhwtDbCEnGBWigTIJus022yAqW2WVeMspzkVj&#10;jWUbwrWu4lrhVxgVonk+razDOXPmUNGIjahjY9FL+Iz55XWo9CUvnM8880yV5L21CK8gAMFdWM8j&#10;UrA6Jjaz/dWvfrXNJEgKzRuzoeTNdiZcDpRnELS9edbMiWbY0lhKBoAqEIkLIRiEoUaHDFLGxs65&#10;ACFqbAwbuTJ1Zixd04khOZdJsIe+JH4EMJKGkqB2KNY6/GFjDbR3RTbpLtxjMjy+xjfL++bXK+B7&#10;yatE0y2bJY2NU2/urgnRzGfQeUJB3AH6ZYiDNNTaApRfg8sUHg3+8R9X/Z//s+qQQ1Y9+9mr1ltv&#10;OJkY/Pv5OuuMfjqXEP3pvvv+59e/ziZjltIgXiMrYtsMG1h4eapTn+tDdiHGD8rqJVvJ8CBu2GRb&#10;TmxQ4ygDiMZr7RvSSZcVFqRB663lkUUkPhKk24ZaOwFqo0HO2r+pzAOkJodMizlk4WKFmJCQIsJI&#10;nYUgDsUf+QJPiU9l8hU4lLPiKZyOz4YynKifhCkQ/AUrfSZM5QFoHmhScZw6ahCTcmeUikwDZaSM&#10;WLGzGMXTcSgydQq+cK4AhTt0Rc2CAqhJZZ7P5jmsYRiSaGZsIFYYnnoBM89b9aZz4QW/4yCRHA2R&#10;nQsWLLClRfMFE0FS6JY/GK3g6cToW1fPi1xE/773vc+YxX9h34m77bYb1YQmaEtSc6ONNqJFic+8&#10;IAXl9tdECdH2d0Sf8pSnPPWpT91yyy2jNoO+CqVR875UJSYKKzUhGhRJ2KGowmGQiHlR2VD5r6dI&#10;6/5AggZrLkT7/etEh9GWEA0Z9C8E5codcrSeUBCiB7NqN+faqsHs06dPlzPMnTt34cKFy5Yts45n&#10;lb8eh4ijPIvGHINXlN8rigpVVpOWhCshimiQI1pkihZdltI99igPPvJYhM0kk5QlJpmEpIjsGb0y&#10;b6bCQphce3DDp/gOD+JTvEkci+SzVVajnsdpwNHUOCRwiXIaQKicR3NhPs6LOXWOOteJ3JYnMniW&#10;n0f/7B8/clUN0ls6TOIByjopAa8LFDkU9MuBC+WsJkETEFwaOr78l39xj+5UzpAMFvoStFOfYz92&#10;K9vpI5Xj4hu33faDPfccYgdC9L822OCGffd175VrptDDlBBdC6A86QGyU0CR/ZMHiEFMUaMeGs8p&#10;vOlNb8qDWPwhdogs4osog+3+4i/+QlkoQTC0pYBCbUp8UQ62w0BoFZlhO97OQ3g7uuX/EZNq0B5P&#10;44p8jx9i69B2wF35bcJNkmaFRKVACAAOr5wQEP8P7IomCRwKOQXUO0tNv177RDeBAxImEilajAAF&#10;u60y9e7FXYgObsfdgQK14367uPCNb6gRZ+Uc5kG2YU4CZXxPf7aXn1IEZSmCOZRSmHnTTtUL+uec&#10;c86JJ56I+PM6dO+990YniF9ygGwIP+SHZSEkitvUYyN6EjATNqJFI0SDJkG3K1CIHHVI4wjRyn49&#10;6LkJ0YYQLaaPHG1C1NYY8B/mQ2msS6YC7giZsb2Xlh/LBfeCFM8991yEh8lMaZJjK57VZw9WJGrK&#10;tGtgnpPVQcnrKuyql1GBybe1W4Rqp1QDZUsm7rM6/TOAmBNjsHUViZRhyPDw6GmnnbZy5Uo+wh3Y&#10;PAZl/C7EVJiTUcUqisk8QhhGA/ML4ggp12MF2rsc82N7bo2L8TueyGfR/MXlu7iGKjMg6ZkWw3Oz&#10;Js25jNz9FnLsoAyNJqEQZYd+GUpSvRq1tkBmX4PLFB4ufvrTVX/zN6te+cpVO++86olPHE4gNtpo&#10;1Q47rHrRi+ruuuv+y2/91kf+8A//c+Qjuw+us879e+zxw/Jz0320cAccCpJRFbXVoYmxwG4SuKYe&#10;h6RjScY69BtrRuY98MAD/VMC5SCHoO4PkMoIxTVHzhoXtcUI6uGCeu3BrYULzBVkonKDYDfswAc5&#10;XdxcmWOyfI7jED8SCuSdgV2H4rMaCyZcDxEIRDxR5EeOor0II87zXASKTxGoqEKqUX3CzrvLr/cJ&#10;QaINwgWF5Pp4wVH+Hv3prHzJhWLUWxSgmCDDFujCR132Ovhx3YaS7n4D+Rqe+zLaLtAU7kuAFVtQ&#10;tt707Lp5GHryyScTonkjSn9iJbFR0JZFSBsMSTIQoWtrMG4tN/Xn5Vus7kJeIQlZsWIFKTtz5kyc&#10;QjQSmXkpCvRnAyEKeSmqDWy66aZ9IZqXokFToQ5FiEKeh0aIQtOilbomwJBQhNAfdCqwoO4/IiEa&#10;jg70oLe+qlRu6F8oKBfv4Gg9oaA9cR4Soupf+MIX7rDDDrvvvvucOXNkDhYufz0I/1pTRAwRnw1R&#10;oYGyBpGgcMEFF0SIXlr+XgCKTHLIXJmlhY4BM9fryt9TIERJULkKbsL+tk68ovwWvQyHPct2mAqj&#10;ZXJIjQVin7iVBKDL5wa/NRi2CpTTADR2SuMm5Rx1YsIgKKtxlKmjbOzvWuxfmTvrQZsWHm3FgS5u&#10;FvTLImo6HIVrlcGu/gEL3Wa0jU9dywB4XNJIvgaRoMAluR5XDeK5o6iHR/DNW2757512GmIHxPFv&#10;G2745v32mxKi42JKiK4FYAIQJvh/CnmGig7RGBCQ5BCZhISEBim76JBHR1iNDyC2pMIcJil4HJs7&#10;MfTstgSa+3FCnsktOSG3VOauXFS9YGFXGRSSMw1lSwpyBVuVJfPpyrZyiCQQyRtsWxRQSCAAV3SV&#10;FgUgQ0qlsJWhGjm4L3AjCQri1LhxQUFlkEpJRtM5UZ6mK6IoT7uB5jSf6NkMg3QEW9um8Mny074g&#10;qxDNCR68Lli/9rWvxdlHHnnkS17yknwud9asWflcLvGGDDArbsa44Vq7qK5p0XBVtGh7KUqCRoXS&#10;n/nGaYMah7TEXs6t1NeDbvtCVCFlROvqofy+EDUSylnWQmQSouV9fPdCHpMhNkR4VoGjUaTnn3++&#10;BiYtEd9qWqnEcQtkacI0WbIWx/tQyQiDrCmDBKfYZrGAGYfzdM5aXAiRsCImx2ysF9dAqJjyzPKH&#10;2pGx5SD2MK7k7/bbbzcMp9jmWsV2HiEywqBzmwKWGSjXY4O7cF+uiL2Y31133UVtMhvET3+aPayP&#10;+yUBcgIWxbq0YatOMVrzySmA08U72gyDBkG/DIXiV6PWFsjsE1umsKb4/vdXffCDq047bdXv/u5w&#10;0uDf05++auHCVTfeuOo//qNr/LGPrXrOc7r6uXP/8Utfesdhh/3zBhuMaV+E6M9f9KIf33574iS0&#10;zKkVGtSANhoDg084Jcyi06Apt05NFrXWMNqywW7UXR+d4CtIe9Ayn5iFnPhwUTvqScq638NQy3Fh&#10;eO7IbHDkUIYt+mhMBAqOcpZ4CpfhLMy++GhF/FHkSXbL14QXCFko4FCMQIVy1ZtuuolulHwLIxSa&#10;OBPBKeYHkZ0qHeLCmmlP4OEIp4cy8uxSTQQtKOQRsKvgazTk0saDmg3PIOO28et+VFFQ49Zy+25Q&#10;S/fidGPWoaEKerhGuCZElxeccsopdmkSAtVRalPykKsLngp2neguhFANmop2d6ITebN06dLZs2fT&#10;Tmhis802IzU33njjKM8h5AO6v1awySab5PeKojabFrWNEFUfpL4JUXi4QhSKVOxQ+e+hhCi+c3ou&#10;MYT0DCHNesLDF6INDtUTCoaEaDfE0i32Vzlt2jRpw/7773/ooYceU35DMV8TffnLXx6dWQXon/xJ&#10;kaXdH1eDCFGVry4/YoS1gwsvvJA90JaWEunIVdCNJWauMWz2wHoZs0P5lBw7wU15Ei0ByANT9aAT&#10;UpYv3HzzzUxO6oUTY64d2RSwW34X2ipZXgeummTPIWacLDTJm4Jddu4Qw+bCnFpjZ8XTu6SzIGav&#10;QVw+8TOI+wdOD9quU/pI56DD9B96Dbe6hULmNdtM6sI9wWiTagb8rqFLN8dDPTyCb33kIz9+3vOG&#10;2GHVeut9Z+ON33HssUZS6GcKYzAlRNcCkKIsnLnHY7lBl0QP1KMC528OnBQ5jKUmHKayMHL382Kc&#10;zVZLBc7MCfmeLS+1VcOZ+Scvbd6bQsIHpNDFg4JUJjTkxFwFXFG9/tUohy+hjKUbjHEapIJxZsy2&#10;KRgz5wc36O6gaZjkDQkEPDz8nVkCCQQxWd60dZ+kCsRKOiSIRLdVjtTUIBo+4jMvOSlPNUhaOQ/F&#10;8xEp2yL/P/aX5Rf2yYn3lz8cgq2FZgFaxD/nnHMQPy1KzmEROOigg4444gj1JByywb64HCjAcC2e&#10;w4jhqlBRWOoFL3hB/10o5YmfaNFAWY16elV754Ym+wg96z+cquxC2XXd8H0GAxmPy82fP5+ccy/h&#10;HveFighR+nNl+eVJSAEvqjctCeu2WV+wfCzW4iozOQvdYDeVKaSsZZBKJsRmGIBO8gRBgWFo4BDT&#10;it2GUSyiVcCsFkK+tWzZMrPdHuJaKcvKd5zIUBmhsenqEYOJNsRogTEHyvXY4KhTXJENuwVWyrSY&#10;ENnMZgyyfAaq+/v4Bo/dHTJaZqyxc8skdRPSseXgqzh2M1fxKVOqnLkNUt9Qawsk9DW4TGES3H9/&#10;9/Lzve9dNWfOqo03Hs4VnvjEVRKIM85Y9YlPrPrJT+opDZdfvurSS/2fZV63cuU3Rk9fZ50Hnv3s&#10;+z/0IbIqD+9aItUK48Ih7ekxi1ilYUEkHIFXtGQVoilH9UXm1dYDPak+Z7UTUw5yFNIYlOuxAdIA&#10;aosJUBsNTq87I70ZQEYObrPBbsamYK54vYmNOyQUFBbq6Mw21BPX4ID8LtSJMhp7hkdwh7gh5uc5&#10;YyDgE435eCoxSVIK8pJ1cV4YkbgDzw2UOax6DT5Y/rqYswRDnfBxRIOPkony+hBNOIWDK7i0NmGr&#10;Bo6vsYgnXIgbzXkVxBZbt+YezQBeZhLuWo3GztLnRz7ykUjHiy66iDIRnymT1772tUSFSGi0BmkA&#10;RuJahoQH7ap0L+KniJSPbr6n/AaE+6JP9Ia5FixYMGPGDBQTkYYpENmv//qvU5tDirT/TdG8FG2/&#10;nUtwkqNRpJByKpsQRUMhpiZEC3c9BDqxOPgmZ1ivyMYxhJiakGAQKizCczVcNMhu+tc4feoH1UZM&#10;9lF0aAdHIVccQg6lmVOaEM1z5CBCFLPPnDlzn332mTdv3tFHH33CCSfkFxmsJtmJcxvyS0UQRQrK&#10;VKhFbyo0v/VATCIajEOLZpWRZuzZKr/zne9kOYyk/33RfM6ONG3yNd8CixZ14oc//GF5kdxJTsWi&#10;GLxkjPXyOI7GAVls2Dweym4VUFg8FMEVnuzAvDGdlmH2ZJ4NavqotWORQ53KnBgGAIkVCSCGl4jR&#10;vCyjKlRfP83kdorqrHCDQZGTqxFnH0I9NgKnf+eGG+5/xjOGqIEQvfvJT373K18p2odPptDHlBBd&#10;C+AVXCL00/wkTlvoqdN43MaWU3FjzUCBq3O2VHK2JK/Z7TLZEgiU048CqNHSVv/J1Atrd4gahNTb&#10;NjjKUUHBLo9NM7tp2Q6pT2Xq7Q4dcl3I0dZA0tCeQtny3ri3eJc3mbaCIOIHATFouYUomY/RppCn&#10;1JGUymrgpptuwt/JIbq3nOXTy4H0Qi4CaaAmH8oSgvPMOOJHTBe4RXmxHg0QbETaKaecQo4ikj33&#10;3HOPPfZAKqgFvyLdMG5IF91iOzwXogoVYSZsRGE2FbrddtshJ/rTthVURogiMyeGZfvo826oGtAq&#10;lnXd8H2VoUWIGgnpe8ABB5xW/rIcvsnz0Te+8Y0YDhGePfgrfIE7Pe+887ARy0mUj3WxNOt49913&#10;W1b2CTEzzRyKZaalU3JiuKHBLrBG/TAA0d/qMw81ztJPTkwzxiAdRKIWAumi7RUrVlxyySXSLzVS&#10;SSsuUeMCiMowmo2B8sNFDDXI3QFXCrLbP5qya7kRQ5X8sTRWdMMNN5hhZoPaMb3xSwiM1lFtcJXZ&#10;i4+7ZTMGzZfjsI6KCbajUN9QqwoIgBpcpjCKH/1o1Ve+surCC1c9//ndX2EZmx+s2mSTVdttt+qC&#10;C1b9+7/X9pOCfLr+ggvuftKTxvRT/j242WY/u+qqCK2iPSvKW8/VqLUDaaqgPUlG3T1YEGHZF3Wd&#10;oBwgNY5GEKZxkJqGThdOgH6D2u8EL077GLpK2tRzCtJPUZ0d3Nfo/QZ2MxtgN+Gi7w4Bp2DqHI3X&#10;YA1MQWoKQVFcEI3HAVUiDnwhLIjqHysfuA2EsqY8A35qVyUu0EBjxMFDwy9UHBCWGIcOBN1SmJQe&#10;F3bRfEbJGFRqj2vygSYFneR0lJRhOIRi7KIwQ03EG/Lf8LhJSOZtBrRBiPrXidGKePRDHiAqCDLY&#10;yhUN0ni0xKQgvJgQo/3EJz4heGKxKBDt6RP9uF9kd+ONNwr+J5544pw5c6ZNm4Zo0M3OBS94wQtQ&#10;xlOf+tSmRW0bCFEgRNs3RWlRjUflaBAhCpgIK4UWIwKhUtd4SIOhxviuE509IZrdsGFOhHrCQItG&#10;fw4hPWucPnWFpslIND2KokmrKNUsl+6jU6IFmuVxM0SL1i7K56GQ/vTp02UOc+fOlUUcf/zxEaKv&#10;KL+CG53ZR/cZ3LFQmQ/lEqIXXXQRIWod8zlbnE5VshOLa60b5DPAWt5bvsPMBuICwAWSBeXZhGa2&#10;MZJmyYxWJsao+B2+lrzhSoTY+CtkHRT37fy3oTVg2ww7jt+HmgjOidBXocko+mg1sotcutEoFwtx&#10;cyVjxtRiCCQFTdpZxGPFqASdHNqPi39+5St/gVP61LDuuqvWX/+zm2/+tje9SZCsRDKFHqaE6FpA&#10;S2Sbe8Q3QFIbRuEnkWpgNw9s0C3+g3wGFQPhRewYKAPqKqqtQ7gzW6dgQafk/aECHoXUizLIrHrY&#10;4CcHc3VoI1GYHM6KN0Zj2I28BFeBjB9cF9yFMRiMIeWVZgaMSsPlILFQxriRnQGitatSuFS2hRxy&#10;iqwiiYiCecDlCqCgscwg8VcbKUIKjtoKweColjIMlYnLpClGF+gJDOLtqKOOoj+xCybDaliW/gzj&#10;QkhXvaNILvykMVpC8/k4bgRnQ9GhFXYJ0fY1UTzXKc4e0YY4AxwcugVXbEJUMgGdEi1/wUVv++23&#10;Hy2HzPLs84ryszp/8id/cv7555OdxGdDeTl6Jk5ionhClA+pKLBYS2M1s8RMV7h3CB9U3ihP9CWX&#10;JRuv32drfBNSQRXsn3mwDZ0oJw/TwCmljw6cAh0ScrIoM09FH3vssQZMi+Ydo6VkOVhHn8agn0I0&#10;3UOQwGjBXTxcdP5ZUEToZNBYfsxlWLK0lWkxFfrT9Moar7nmGmYjM8D6LMrUsXxuoueweBCVruAu&#10;1Nfk9KGAaxvogRpcphD84hedsLzlllXLl4/zy7f05zOfuergg7sG999fT1ljEDB3PPvZDw716d+6&#10;6/7irLN+OviCExQn6NBXaHZzNMhRCYpFnEjgjSJtoH9KkJog0nFcpIH2tcce0s9EqI3Gvu0M6i0V&#10;xOsbeDT3byiJZX2VASWZrA+t4gViAsPmKTxarBBzMAWC4EQcLRD/UYNALeaHFHiZyADdE8fyQ/Ep&#10;iOFWjQYL7Ar7GmMN/aAe3MSLERYISspqOLVD+EgbLbXn4OlK7k7pCZKiEw2QB09x+YSsvIYCZSm+&#10;UxCWDt2Lm8rzu3h9kHtXcOOilgDr0u7LFXMtaCJBvXlAoHozP6KQcKcsvKg3Ti2FHVc3DAU6RAgy&#10;BvXGbJCvfvWrly9fftBBB+2999677747aYTUFi9ePHv27GjRzTbbjPLMV0YneinaF6LwkEIUMFQR&#10;iatVaHb7SGVltbFaNM9hK/kV9IVomtXTCsKJfagJHE2fekifdGaRnKvRKciCuj/42mcu3VBEaAdH&#10;NaY5g74QVab2yf58TfSII44w//mNwD8e/AWX6MwiQlerUCvVYDdt2ktRJE6O4kS214SoJbbif17+&#10;CB/jYTNMIvkS8+BEyQDZTxI/pm5XfZJDjsaQHEoqiOBYFxvL05OQNW/lvxyZX/cdubj1GMTfC6XX&#10;T9oHa6JCwbk60XM/RBSP6ZByixhghMbZkffgU0stuwb3Ai1TdYOPGF2aO4r77vvu0qUPDv2CwHrr&#10;/ewJT/jwc59rFSqFTGEspoToWsCt5e+XABIVHUKiRSit/rYJsgmhBnb7lSmEYrMLTi9yrEK3ebhr&#10;C3msm12Xzm7EapN/UbMtGGHNQDkQrQINgvB0OlFucCjt0yzIuerT7dDReuYAjmojVoqJnYQtahmK&#10;qv1aAoEYmnAprKDhEh+6suiZoyIOtaBGMEpISjwVoZRRuIKAJX6JcWKZxmoELI3lCjnXbgZg5CZW&#10;VvHyl7/84IMP3nHHHZENDgvh4dqwb+Nd9TgyRIXDJhGi5WO5q78p2heiztVJuDYI+YFL20Wl4WCX&#10;Q7Th+74QVWmce+6555IlS8jON77xjXKmCFH8hwVf+tKXVg1acFb506lvectbzC0OSOgPTAubsSKm&#10;TsQ3RSq1QRh4RUqdDHUSgsErZtvE4oMslrIaXOKQ/DVt9KAecb6rfI9aqnfyySfPmzfvxBNPxLjI&#10;FdFiWRarmYQ1i2VNs6zGGVjNBku/hgiNgT6h7owHjfXMzMyVwfBf9C//M0igSPNB4veUPznD9dg5&#10;y3SKAYdKoVGsMiN0O53QfDggD2pw+X8c5uE//3PV9dev+t//e0wqkH8bbtjpz7POWvWv/1rbPyKI&#10;TlfttNNP1113uP911vnFwoU//ed/blJTAaIzoROjRbylHpRzdEjgpfIhUYRhh7pfUKsGirTqzgHy&#10;0hWyq4FTckVID0Gt6qGIzQ4ZfO6xSypHEGcPuHMfXXI6+NRD7J/lK6degySdAkICBY/mMogAxYQ0&#10;C6FVakNziC/kCAp5FumQ6JH2aYlqg+7kchQDYi5EI6C5hFgEuAO/uJxV1kB7/eNZQk4gIuFEzkvL&#10;d+zFz4suuog8eFn57fF8zV44pRYoBGGWOhW4RAPurwe9IRG3w8ETNjNRuXE1CWLCl8HgPu3RDX6n&#10;md2a+zIYd2QeHDVIlCfEaS+WOkVscafaC4/5cGZegtGfH/rQh8hvu1SKiGR49A8hdHgB/Sm6qnEL&#10;ixYtys8XkZeUZ344t8nRISE69FJ0ciGKjxATMooCbLDbR60dW58aZIcHIxpDfxByDANCPaEAKXfS&#10;cwRFh47/UrR76TlAlGdkJGRXvWYZQIOaIGfVE3p/wSXA/sg9XxM17UuXLj3ttNPOOeccpNy+AtqX&#10;oKASRzcMaVHmZymBNeYDOIztbeVnnGlRNsAS8A5WYu3sGUkxb/lMMh/GxhR5WZ74hPuCjvbKh8aR&#10;S9ogprgqRHDGnSEGHNSqCT5n20cCBdT9Eeikdjo2XECUJxgYrzFCMFQDNni3Fr/opGfv83cQHwf+&#10;knTx0UAnQ/jmHXcM/+2W8jr0fzbc8F277CLOVAqZwlhMCdG1AGEC8sEJEDIQVZD0GmGESEAhdCKm&#10;5GlueEV8ARQF0aLCTQStgm0QZetouLkp3tYyjRFe4eiOpJFZX6lCBGqDiFaUYwcsHikowHFvDh9w&#10;/kiChqYE+gFOEAHRJEhwEWVAuOmesJWkJKGnX5PYlJZqhK3UiJK2akQxZacouFBapnMDEHYzBoVO&#10;u5RnZuJItKs7yt2ZDdNu8v+sQKAnQWmh+fPnY+sXvvCFuAeZoVhci3fDxNg3H9DFdngOTeIqnPSQ&#10;QhSKDu0O5feKkJlLNLoNQn6gvhOmBWFiV0S0Q0JUQScGLMlAe/m9IumUVAmfvfKVr3RTeSmabZKq&#10;iy++mA2EDGzBrJo6wdQsKRRK6tIpcEg5k9xgtq2pyTfV2jfYzbQzEoZhFWIGTsmFdIifnGsJzP87&#10;3vEOo5U27bvvvkcddZT0Dt2qkVQZjCXuWKhQaZYy9lZ06OMkRN2IOeELPIiHSliZCiF65ZVX2pL0&#10;/F09p+M+nMXADNjIM4csNqarxqQ5ZE4eFqiOGlz+n8W996562ctWPeUpHfH384D822abVZ/6VPea&#10;9IEHVj34YD3lkYK1X7BgwY/Hu9ADz3veT7/4xSbSIthIuKrtCiLqGtRYvnHrgyIqh1GPDVDPKUhN&#10;bVfkaDQnRILmLqJFHXVK5GVOD1LTkBv5nx5aBhmfDVIDdX88JGLE5hk8KKh3lj5bzyr5gljBl0Xm&#10;vhANQ4WebCXZoa1oS2yFodrjTuiXwa7Aok1DobX68+moEF1+sPzSLGrmy9dff/21114rZoqWQqUQ&#10;euaZZ55xxhkrC1asWIERji845ZRTHNKGVBBdqdAbyh8TRsGGSoUKFOKJ+zID7tSUMhI3y6JEP4eE&#10;L0wqrBmhe3FfgVCcp73q3YKuwrm2ym7B7Ru2ICNbkDbYKicrsJUqqBQ23QUl89Ly90iXLVt27LHH&#10;iqvKahCB+H/00UfvvvvuqGrLLbekPCNEo0WHhOjop3NDf5GgQROiCBETlWek3WeFOsk4QERjwySV&#10;aK6TnmsgRDuhOYEKDRxNtxGieki3nZosoBs73TlAVCWodzQDaMgpMHRWGgfK+ZroLrvsst9+++WH&#10;c0899VRsy2AIUTozIrMToL0XoZGgDWrSjDXmA7rw+sHfcXlr+aPxGLMJUfkh3mE8jEpug63wBbZl&#10;hFwvmRJrDPsEhZTGoDjrajirD6cXzx5GFwgmBU8P6n4PTu/CxOBdqDFkbCWzqKmFu3AvHUMXhLtx&#10;q4jBj4b0J2cJimB8DFQopKs+/u697/3xc587hhSKEP3PjTa6eMkSN5XYO4UhTAnRtYAqOguK2OwQ&#10;wQl4CyJHbZUjQVFjkI+VBpGjeS+K7aIwaU4JcdgakCvgMIlyIdyuEEoORCj+GY9tGhJKPt8l9Ly9&#10;pPpVNyYWJC4EIkWCUSJIoCzEtGwsqHlNgUMlpRn+DlWQCJWC/nNFBVtjMLA2VBqyxRqxQMrSSe3y&#10;mNxcgZmk3s3hX5SvBkkOxGvpBYVw+eWXC+viu8iej7ug6sAhuxILqcbixYsPPvjgAw44YNdddyUX&#10;//AP/xCvoC40hs8QG6INDUPYF+9iuwhRLdHS5EK0/5NFaoZ+OLcxLoT8Wk0K0aLhYOOJFjUGAwOH&#10;9D9v3jw5h/u95JJLCDk3KFty19GicpEI0bwRRY0MzORbSmukYIlF/wR6hay4eguNLdQgA0etSDig&#10;rQgkanc8UD7qU+yrg0QzPJfFzeXU6NPWWbIonIplly5dSojS0gZptGiYd1h312UALmebPovZVhhP&#10;8EsVoi7qvviRdJMnGjDT6gtRmQHbkxRKCL5W/no4n2LSuffC5qsfuMTXNFhz0Bs1uPw/hf/+71W3&#10;3rpqxozuw7ejf/Zzk01WLVmy6o47umaPWnwO4U8vvPB/Rv6Ci38Pbr75/ddd9+PiMi2yiXURh0GT&#10;eZF8aixf6vsobcdXoVAbFeiqhtfBK9ZgqIfRt6N5Heosg2yjDVLZwDHj6dAF94kxbptUjov03J8u&#10;u9whjsC5uDaXoR4jFAGpKVNflcAGEPmBG9Jm9/RgF9Q7SshRqnpAkeEIUQ6r4tl3vetdqOHNb36z&#10;wCizFyfzaRFSgew8+eSTjzvuOOKBeCPhyE41winxqWCrjeApbDqX19MDOB0105AuLVJFA8ihebob&#10;zy3nZiO5E0YM2M26O+MEfJ071UmQm1LA4wIOmRrl7BYkEskrUB6+c3X0ZxgGIxahs/PPP19sp3/c&#10;ixvJvRDSbgHs4rjp06fjF8KS8lx//fXL3xN9wpAQBUI0P1nUtCjtmm+KVhlahGjYEAflkWiEaESg&#10;7UOiqMsOUYzIDhoDQkjQ0TRziv5Dgg1F/3ao+4OXojnFuaCT1nN0YxBJOYkQLTKzIqc0qKmNSjNp&#10;w7bbbjuz/F7RoYcearaZDbZtQjQiE4oC7VC055ifLEq9NjIWCwpNiDLd6667bkiIsgEJIStiM5gX&#10;Z2FM9paECgFBeCdQbgg9NXS6cIBCWR2yW/18BPHxNUc9bawKNRIDa+ITwo+oOfwLYXkelFeg0DIQ&#10;aEnIY4j0OQb33POPr3/9zzbffAwpIKYnPOG7T3rSFX/8x0Ju5Y8pjMWUEF0LEB0AT0CRlvW3cyIp&#10;kQp2lLOSlHlRmWeihKWtmKKQ15UhY2yEX0O99xZwPH4o2U1K3WXWg99Gsm1c2MDhhYDw4riQ05TE&#10;aTVKztMhqYOCyjSz2wKKnhPmXDHhwwAyJFFDyBgKEwYv5wC3I+EwCe7XPEju2xSRlOgW09OKIm/E&#10;JFkiNAvKCq8ov4T+p3/6pyI13hXlUe/LCiQKavKT6LbKkozTTz8dGdglydQgZpRM7Qj6mq0sf+nr&#10;hBNOOOKIIw466CBClJKMPkRdKA3FIlq0HSZuQhTpOtoYDoc973nPm0iIUol9IeqoZhrnQuGzQrsd&#10;wmoKHQP3dCmeDhO7LtI1AIgWRbqU7f777+9GTM7FF19sAvPVJhOF2Nx43oWaKxMiwTIntJOVtY5s&#10;QMJUqKGjnKxpgCGSLzK5Eoq7nxJhojFdBesoW2KlMicra7mtfgQeOJcFhtJcgv24lv5jQniFzROc&#10;ZLN1mTt37mGHHXb00Ufj72uvvVZOyYr0qaBzrDOJFjXC4gdrhE5iFtRRTgxt9OyKEk0GLIN017w7&#10;788jRA317W9/u7tgxjJg84MjnYhWw/S5fQW75rMR7eTQpoHMqMHl/wX8y790Lz9f+MJOavYpP/9+&#10;//dXXXNN9+u4o798+9iBa1z77GcPX7r8+9mxx/7Pd79bAmdVVpyoyULoAmhBJxbHE6Kl1RgBCQqp&#10;T5su+Pa0Yi4H2c3RoH+tUTjkrC4HHAvO2EcqE9L7UJNDQW3dQ0YVZGx91CEW2NVGJ3yBI/AOZMFz&#10;E1gwQuRZKI+/IwtOB2GQcIdmNFt75yny4EohSDjCJugVfRBscnSy88byd//f+ta3ioTYREIvNor2&#10;Yr4IQ55Ra8uXLxd56M9jjjnmqALxZ+nSpY4mSAqbTsEUqOeSSy7h7Lp1FZfj7AbD2QUKtxOqDcwb&#10;uFMhlL9rIFKJYG4harndqV03674U7KpE/XrGjPIEyQNTdDuEB7ipd/Z+bI8sQZFv+P/Zuw94Pao6&#10;/+Oh96KoLHZFV/0LIu5KJ4TeAoQWIIROQDoCyiK4KJZdd11RURRcFUGURaXXQBJCh1ACobmWVWy7&#10;iGunJ/f/nvOdezL3ufeGgCXo3u/rvp7XPGfOnDkzc87v+/s8M89zP/EJx3XCCSfoMH7WeYew1157&#10;TZgwYbfddkNEe+yxxy677MIdNt9889GjR/Mj/gIj0Sb+7AHRsCjVp3O7LMoH58Gi/IgxMaPCmM+u&#10;gCJ1WZGq5VFM0FrVspX2G9bsVyHQuUqhOpTGKe13QdcZIOYb/mwetC2y3CBm51ZnV1lVpSRdjYAo&#10;W3eGt9pqK2feVZBpdEE0eBnUbAC0yLXrKoUqqJyPzgmIyoKMva985Su8Jl8TNSqMjSuvvNLgD4jy&#10;x/hOA3NFluVmZCHKWwqUmolRRm/GbZQpT+37+VC3hTIPhlZ1Qx1IZ3SVzXE9MaEYb+O8nFp8iONT&#10;Q58D/+1fIkPBxt4fv02htX9EfXvGjF/uumvvbwcsskjfYoud/eY3i0KteYxokEZAdAFIdk6Bydyf&#10;jNOEJJsB/e1v5w5P0uiaTJt7ZqM5aWY2EFA0OEDE8mUYyVri8clFGvN/7DEL3VVeu9EkDSYb0L54&#10;RN1YkGSddMnMT+c5aGa4t/IAB0UxVK+3l3+mYipK05MT5Kkhbuot1Ax+exU3ASd/5aYgM4YqV2Co&#10;lK/onHrqqeJ1PnjOfUsuS7IBaQG7rcvJJ/Khr6yCB8eJlUCyo48+Ok9YYVRphAZtZS17SHphlTpp&#10;h20AUS6S37MlnsQCOR9jY7TNzdCiwSDKhFRGlW9729vWXHPN/F5uV+Bz3XXXrTjaBdE4X4+lUfXg&#10;4oAtl9pdnJjjFg5tQFRnvNXatttu6/B5HhCVeyElJ1OawtWcARTqeFGog3UGLLMxGbDhYagYPxZI&#10;icGTZYMnuWMGDDU20m8kVQaVlDQDj2zirfI4Xx1jNtSmtVYlhcV4xkxA1BVEoS6ivvFj5erYkYFn&#10;vJkyrR31q2HQosyd5weiFNsbTiqoby8mAvMzhY1zY1hGmJuiAVHDWFqgHFebDua4TcwmU6yctkaO&#10;OjOuSRAG/mucIWXzKpTSBpe/Vv3ud31XXtl38MF9b3hD3+BbkSut1LfPPn2XXtr3gx80XxP900s+&#10;dNgaa/R2o/zNXnXVx3/wgybO9iuxt4HIIstKUpjywpstZ2Y5KgTayLJVqZ95Z/CXJHCulFSZO/NQ&#10;W6ko2ybyV6WQ2kr9UtLWKEqFHGNVCQxz1T3SrhRaW/uTljMLEhBMgXxqafKyQsllckcyfcw1Fpm8&#10;UwkDMq1yy5SncJZ8dimCfaP8FjoHMRPRptAn4kUf//jHeYeEXkgEAwIg74hTMAgImqdtFQqGxCyE&#10;R8rNz5NPPpkNaQR/iqXm+Lf6/1GTiCQu6aHgYHqa144uB5sjVeIYrXKM6tQDjHtWELUQOTTwySjF&#10;kJAn4IQcwIM/kr1760jPOussnWGRjktU121HxNQg9D777DNx4sT877Eddthhm2222WKLLTbZZJMx&#10;Y8Zwn3e84x2sjfVYZlLwDFVi0TyaS1i0+eXczk8W5aZoZVEgmk9jqcXQPxeIqtNu0/mhhMFqGLSo&#10;cOiAJ4Szi57HdDkv/6UWQwd97ZNSbUgVZ55r3BVEt9xyy/Hjx++7775HHHHEe8uz3EZg2NKI8tqQ&#10;6KDboVEKU1nSgkXJIDzttNNc9y+XH8cyGMKirNMsMB2MH3PEfDHY4i/FNxpZDn8akKaekUmmIcWY&#10;4unNhO+PDCUYzA0yGdI9ylZdpbWuspeusnfd0B+9Sj+ZXdxW5ymGTjF6BxU1AFo+liIhooSKuUp2&#10;WpVC1f6I+u611z7Z8+nkwgs3v9O++OL7jx7tQFrzGNEgjYDoApCc2KCsaJcoEJmKZrhpzKqZugXz&#10;XKFls93Uzfz36q25rUJx/8cy1VOY+SysaNCUtpVdJOKYzGas2cv5OCVWZHtkASveWr5ygwwtcFO2&#10;R3wdPZIcWh01EaMFcY1rqg8aua+1oDomSlZp34IKQYU8RKRxJRY0iMa9ipL2cumll06ZMsVOr7rq&#10;qosvvhiRnn/++UKqYCqPF2HlEPyeEqPFbsH3X//1X4855hgJhIAuMxCmZQkIU6TGogxYOW4Bk14P&#10;PPBAoV96oVxukXzCKoV77bWX5MOGDNsm2rRKiVWTJk2yCQvfe++9d9xxx/XXX59VM2yexK4YGHMN&#10;hXZNN2K9PI+9qcmW4mcINvdFtUMBUQuhUAKiSlSwF+CqfiyNkzXG21HsLUoJH+XELJbpQlCKAeuk&#10;RjbbbDMJFtjOB6jBJKdUNvbBD37QCZS1OC3OCTkDMhvjRxJsgBmQFmpymYdM8pUzKg/6zZXU2Wu7&#10;rvOdtKTUNjeAjVLj08js+p+FKE4m3TS6UCif1jcX8aSTTorXGod6pTNGNU+KFcWZogKhcx/NJfNu&#10;HorJDam44JAKiNrcHuWd3GjmzJmG9yWXXCIbOPPM5j8uGL3194rMJnOHEeobf3XszoODzfHmDDgn&#10;mbDzUEHRuXJWc5L/2vSzn/V98pN9W23VoOYiiwzweDj62tc2t0avu67B1D+7zKDbll12QJfK35wl&#10;lnjq3/89M4WM9h68LCA2V0oKbA745duugqAhNyq5X3sPMyOHLJtTQyo1u2q36Ve3JBVslb1UFZMZ&#10;WjpWlSMarIawO1KSA7FHwz4paZ3+ca5MgdwAMcXMF/NLQJA+3lceXmU39Qnb3Oqs9wZDaIzD7GMc&#10;wp2UnSkIfYzjxH6JeJQP4DiCyC/+s4kDDjhA2Bf/hUFrASfHScbf3H7q/88ZBkB+I1fSf+GFF+Z5&#10;Bx3TSR3W+czu+HLOoRPrkB2po3No4oa4xIsdmuxZWKgg6ujAA9PUJqNkkRAU6Dq0L37xiwLL5/sl&#10;vJAFcRJm4xPe51gcSG57Nv/2utz29Lrrrrtuv/32QCjwyWXwJ+yMy7Ab5SpstdVWf//3f8/dgCXs&#10;rCC6RP9/cwmL5puilUW7N0VDoVQplBk9JxAteNioImI8rjW85wiiDX12lD6k/Sh7oSFZtEBoq8Es&#10;OljqpFpB0VZOsrO9wQYb4H8XoguiUpdQaNRl0YKfrRoG7XxNNGOSDEiX/vTTTzcgDQ9jkvvkAV2T&#10;wuwwihiTkRnfqTJKGWgSRcPScKWGEYsM3aoSHlolSnTVrihqNyhqGxrInHaUfXmtUz7Skyi5caZ/&#10;IkAmi/7H382amL65EwQlBzgkhUaFQB9o3/yxKZR+/MlPPrPMMgPsgEktscQdK6xw2mmntbYxoqE0&#10;AqILQKalKcqZ2JJJKBx4NZmVm4qZliqYjVZZNiEtm4fGOqjjVSCQYsYU32JXIo64Q1iOJX/jG9/I&#10;M8AXlO+almeBL1HorTpcjfLFkpQzOfHr61//Os+zubV5SFizcmhwiCHtyLJ9yQZ0RoDTgvpKbr75&#10;ZmkBy5QZqHz55ZfbOyVX8FYuLjJalXuhyrWsM2SnKoRIdUZrfD2r8mG2yCshwCECt1eYJJNATfjw&#10;qKOOkjcceuihVlneb7/9xGh18KQ6FgCMtXgyj1cB0dCpRuQfIJMrTJw4UVPxBmvzLO5ORePHj4eg&#10;O++88zbbbAMUmTfD5jGhvvkEUT5UHKr5effVV18dZHbvi4LPUCgFRDkWXlUzT+eSFroGTHkbpWQ4&#10;ECV1Nt54Y2fg/e9/v1wKf/It6Yt0SlLl9Cp3Ap0054QscDXhPimUxDHpYxbkxz2pc5tjFmHO4Gj7&#10;vpNJJxsz2otPNYp7VX9KiTqWDTCj69RTT81H+1711ig1JOBcMbVfxqVYVPypimNRA6D9MoPmIY0M&#10;p3jhcKo3RZ0rRpiboga20Y6ZkynqsBFubBvh8kvHpYdmt3ldD9mrwzH9Gx/ud+Lh1CQRHTn/bXD5&#10;K9ATT/RNm9b3vvc1X/5caqkBvu5viSX6dtyx74wzmodvF+hRO+3Hvv71vd0rf7M33vjJX/2qAlgm&#10;SMOaZcpkOkR1LbVF/cp8icya+EXmDpVJM1dKspZSoau2UlEz5fqVktSxoV1kslP2W+iyVdutQSqH&#10;2Kh93692s85RVGnf7nQgox2VGe11wDuxSUBzO1SuaVrJIO8pv2TLcbjJZZddxrDysIwwZZaJZoKD&#10;sCaaycsl6x/84AdFDCR5/PHHix5dCXQKARsQDZGqxg7Yh/gfg/CWd2gnH9uZxcjW7mT59gs+TXA2&#10;yg3zESo7lgSLJA6Eled8OlKvuQQ5Xgfr0BxXwkXNm8UNzn5X+R0H/MkBWST/5a08lG/aL9T8ePnK&#10;SSDEMvygkDbMdlz4ec8992Rb48aNY1vxr4AoKN1ll1223nrr0aNHcx9OFIqLd/AXvsPmeB+bwKJs&#10;joOgzS6Idll0mf5fLQqLAlGaB4jGiSqIhgCz3FXKKWRIFQ6jruXlEFTOthoPag6WVV11d0TtnvqV&#10;3dlLjLsQaPMvWMjCs7LokCBqW8wfEHUhJB5GmksWEM1ldR2jvOXLgc+qBk87IFo/GTEMMkpNB6M0&#10;90XPO++8pGfGp6FlsPEdk8sUM9EMVKPRBDQsWU/DiwPhc/6VSELt+4FPRRVjn/spc0OcRXXu14kf&#10;1enPWE0ok6VY+oCHb6tMosyjqkKFvSyawj+dvn333b//+7+f0/0FO8uLL9635JKH/O3fouXWNkY0&#10;lEZAdAEon3qGJ7kOHpObeuuV8QCwiP1IZ3mSQtGEFcllBZcvfvGLcnE2HHOKO5IFfnzaaaexJa/i&#10;kWo24V4ELJm3wBQTPffcc88888x8hEZKtGxBIJM9VxDltbaFjuAwQY3vWqUC7NQ9rWFFFbxlnPrM&#10;m5Ml2LXNrdWOahoXKO3RvnRMa5rSTnYtbtqFdhwUTZs2TSNasGyVw2S64U8pgtidh28lEwcffHBQ&#10;88ADD4RPVjFRa5NVyDnUEe4POuggsBqx6r322os3g1LL+++/P+fm0wFO/o1LVYCmFhiGQs6B4vg3&#10;SgyIshlexcwCotV0hwPRWBoxJ4aUm6KVRfHneuutt26R5bXWWisgulr5X2SxtB5Xi6ofk/7YV8yY&#10;3xcObT6E1gdvrWWBjkvKxcPyib4BA/LzTVF5m3PVBVHehvc4SjLL5JryyOSdUVZRm3X2q+aaUWtT&#10;/ZKZyc9USwvaVFJ88FdNLvz739uED9m7AcBlJZQnn3yyLNNQMc4//elPy0dZGifjT1I6ildV/RFB&#10;VE/moVimFuyOTfKkO++80wCGnQawYW+i6bMxb/pce+21MNXEV9NWPNghsGrH69jj2XHoas9DqnXs&#10;fsGYNrj85ep//7fvkkuah2//5m/menn9W3XVvt137zvvvL5f/rKt/wLQp9773nt6PgLP30ILPXXu&#10;uZkXZJAHNclyJkhV6lgIoUWZBWZQVQOL/WpnUUcpb6sOVFZVtRsUpUQd+8p+G0wsSq+qmqle1L7v&#10;KEdB2TDtROkAdfdbh3rmbwazuWCimaSZRPJL8+j++++fOXMmW2SR8aDYAZMSAYJkycsl6KeccooI&#10;JqdHlVxABIOUwjuDiPBV8FIFNW0bo8wzC8TpTj31VGl9mvVqF3YUl+RBpjBHM4t5E4OeOnUqXNQ9&#10;KT5Olms6BIdjCjvMeuAO1pFKuHMLVGhydDJjRwet841WgC3W8dDryy/ba/zyyy+3I7tjnfqmqw5Q&#10;6C5PqxzN1/BzjoKsYnn8jvcxslAog4vZOXbmSPzO2rFjxzICRMQROAV3gGFIj5usv/766oi0jIDx&#10;cSjGgTYX7f8nLoNBtLJo/QXdLohWQ2SFuR0aIOyBQG+j9n1R4cEGQUOh1PpcMVOvKSQV1E8L2u9R&#10;A51FqVAXKDsarOw3O3JaOC8LriwaEK2m3KNiy+0m9W1kQ6fdSd58880BPxA1JgOiBrDriD/LDc5G&#10;YVHAmRFepSQUqkKl0AxUI5nRdJ/OzT2GpGe5I2qKmW7hT0ZjZJqJhuhgj64qQaI35qQw8tbmVZnd&#10;UeXPAp5zb3hGPE5nGGg8tMo8Kp489xaomJA7n4Oxs0fBzsEqtNj+XGJVCql9P39qtxmoh7/whTk9&#10;P5i3yCIo9PvLL3/EHnu0hjGiYTQCogtAwkTokcd45XNhS26Xj7UIJwhG1gb2Epi4JrMUegQdhTbx&#10;NqtIMMIVWhaY+JZmVWCfH/rQh4J/9sJoRavwJBSEoxbk9HhY3qy+EoK+LBBwAktbqSmZtq2O6ZI2&#10;leiYtAAbyLZVQ6Hs0168taH6+iYOKuepSuKpjjEsoQXphV0DV9W8BaXSdJvrhsbhqx2FUcnR8Voe&#10;nO/tkAgeLhXHleNJYZ1DY05r8wm3ymyYGe+7774TJkyAYSUnOTg/gauEcyvcbbfd0CaH3mabbbYt&#10;gqC0/fbbb1206aabbrbZZlgUKKJHiMhUGBXHYnV4j9fGdKlAaKMeEI1iSFAWamqqPJ+71jzuiGJR&#10;9ak6X1wty6TxiCXbF3/ltQHRfA5d7LjphmYd+LHHHmtIGEUGW03CjCgmJ0WTwDl7zicQZXhSLv6R&#10;e5teZ8+eLePM22SfUU8OypwqVpFlXiUtS26dZVtpJ/dOJejelty7oVObc6Z7771XTmZg6Ke+GWmG&#10;gbFhEBoMUsDYHtPiTIyq4OdcNRj65wVRskd+mZuiU6ZMMbb12Wgng9k4N7BvvPFGCag+q5+cIKeo&#10;nrHYtvKCnEPLhl05gW1w+cvSU0/13X9/32mn9e200xA3PzHeO97R9573NHVekLp52rTPrrJKb7fL&#10;3zPbb59/KGo8t8TWz2wmSIZ6lCljISkdZWBnSAypVEhlapLBDoWm2ahnX11lv5TJm75R29ehlAqp&#10;H9k8rWXX9RAiXa1BoCSi7T2QjG3jNhMnsybwiehmlR/mufPOO2+99db61IyJL0wJBYKSgI+UhPd8&#10;XpY7nLnzGVNQGOX7F6Q8dd7//veLfixSGGFGpifPEmT4Dq9RwrZyWzVeHATliSxMTs/jOJrZDT4F&#10;KB0WeRyCIOCgHKDJ65DrgSt0mCp8v/9boOFPm4NPB4gQhLLAJwvmejrDKNmu4KwPnB0ZOgReFpLc&#10;c8898xGqw3fIORV5FtcqAMnasCjOEcmdAa+2jRXyQQjEy3gBv2AQwUWvnAJ5qgCKTjrpJE7BntAj&#10;4Mxv52LRgCgFRPNN0XpTtOdfuaTlWKHGWVJANLBHLInaNx2lnAqENiq82YJobDR+R9aqaauwZcyu&#10;qwKhc+GTspd5KLuuu2OyzDcuHBClhkQHsShfTvdocImt3v72t6+33nrSCRdo4sSJyViMZ2PShZbL&#10;FbRs1GXRHlVkNYyjfKxsgiQ9M36MWAPJoDWopHNGbEyHD5p6pmEGqjDSEz3yNmqL5inVzPREJMrI&#10;jxoA7VcBz0Zl9jfKJ60mjtkRg64SEFoX79wF1flCfM2tzuYR2/6HbFs6HOZGaJVVqaYdyvLzVvZV&#10;9Z8zZvx2o40GWEC+HbrUUp96zWtumT69NYwRDaMREF0AEkFIMs1mApxCST7QEkrCljJv4UYJZ+LB&#10;FoQescayrdQBgVaxK+2or7KmbI4ARTEgSraSAWsqVpoMXqhiewweGX75y19mrteXf1NmQ93QvpYx&#10;IabVpZh0HnzySqppzX7tnbTGwmXY2sz9TJQbeLZHGJOPde1FQOT0em4T/VQIO+1Iodb4vaAJWe2R&#10;uLINA9s6aa1ILbEIiB5++OHMtaYX8MmymM6b3/Wud7FSC8r5NM7k2dB07733RpvI01rLseo8i6s8&#10;P95AuSOKP1PZWxSa26GbbLLJRhtt1L0jyqU4FqsL8hUIbRTrpR4QjSd5tW1AVDagwZBncDSybC9r&#10;rrmmank6d8gPYrNcPG7oR3O7IKqQCzo6p+4DH/iAAWOEuBzObZIeo8iZtDZPpjnbDNLVYRhYURoa&#10;FpV05saONHRwVhrxp2SixKiUWJss1jK7Um4h2S2lHa+WlfMt6ZohesUVV8hBjRYj0wjUmaRoRrLB&#10;I4vVlGyPXQ2+Kdpg6J/x0dw0Yi92zZkkmjfddJOJYHaYL6ahYW9gmwUSWUk2H9VhmzNj+auj4Nzd&#10;xJ1nWzWcCn7O1V8SiM6e3dz8vPXWvk99qu9Vrxpg3v4WWqhv5ZX7xoxp6PRnP2s3eaHKNfrMhAnf&#10;W2KJ3qMYNWr2y172xLe+FUjL+PdqOVOj5Gytyixp7xPm0kdJ4CJvS2rXSDWqG5aMcUDKWHcaNTOz&#10;X2UK9qKmknZ1UepUpbBtqyjttzvrwGcOQQ9r/0vmOffpOwP1p0WZNeaLyQJBJXbmO67L1yNvL79W&#10;YPqIAIzgoosuMvEFAQbHBXJXMFg1qXyBP3Yg2gc7ZfbiGHiTsosb7PK0006L1XrLHJkg1BTxAplx&#10;HG4FSu1FbLFWfQsqBEEZk4CDGPVNQi+vlRyb7I7I5HXIzYXsv4IO2fE6TGFBCHKAAkIOsPKnowt/&#10;ggSNc1JOJ0rYqX4KzqeccsqJJ57ocPI4Tz4tFb233Xbb7bbbbtfyzA7ydB4Yn5NgGXkC0dgZjPRW&#10;GHdaMGqDoYceyhZVg7Iayf/BZhy4izvErTgOTwSidg1oVVCOORdeeGEs2r0pSsoHgygBUWp+ta//&#10;d/uoB0R54vyoYdCiHgoly10QDWHyuOJ1A9RgaFHqFNJ8dtWd2lcsmwqBzuumqJqlm40sU3obqb/G&#10;Gmuss846cgmX0sVyRVzifDjiohuchmjUZVEKglLeVhA1mMmYyb19Q0i+lOwrtwTy6YnxlkfHDUiD&#10;1hA1PY1b0zbTuat2YvcrEWY4ZeJn8Gf6R4kAzYdPnY+fzIsqAaHOkeLYjWVnIW5uipk7hEIL/bV3&#10;O1mn2URh0UKCjbJ2OKVO2vnDldaqHv7CF55aaaUBFrD44ij0Oyuu+IVDDnGWWsMY0TAaAdEFIB4j&#10;jpx66qkMz6uwIgwJJShO5iqCKBFicKDgAvygIGBTUyHj5BPEI4UbFfKWUKK14pf2VbYLbioqeatB&#10;0SpRjN0y+ClTpliwufzYfhGjascff7ws3x6VWAVUvFVNaxoPQOIBwU7Pk1irIEuwjEUtqGmt8Kd7&#10;EAJIQJ1gJym0eWo6KAYsL7etOvZlwYaBT8dr2eEkP9CmA9Q9WQhnTeaBlJJzeE0oP+mkk6zitUya&#10;DU+cOBFMAtH999+fv1ogC+iUkTNaFdRkzKrlHinytIBRFVqrDhDdaqutttxyS+a92WabQURuDQ65&#10;DqPiWKyOhfNapts8jbTyyrFe6oJobCliSAgTagY+1113XSBaH9NVSN4iVfuSDQREKUZYHLCRZd2I&#10;ydmF/sSS7bSCKKWEdFsS4xTJ0j7ykY8YTvKeWJdrZOScUH7lQmbj1Xl2tnmbrBF/SknlrBYYT81f&#10;q3qy1ZhZXM3bVLCg0OZcim+JznkbWVZNs5btUcJnDBg/ZADoqsFsZOqqpM3AMLpuu+026axm+Rmv&#10;ohhYzIyrUSHQVmHF4dQQ5zDSn+EUCqW2lcKieiJb1T3Jq9FuSDvJZorBLC2QfTq6WbNmsVibJ5dl&#10;205LNfKks1YV6hxCVnX1FwCievjII33XX9/c/Bz8Gz9LLtnw57hxfbfc0twm/QuRUX3+6adPfelL&#10;Z/cczqhRc0aNenLs2F/94Ae5oJHLSjU/i8KZ1L4vUljLs22yvUwWKklgo0y0Mv96GbIqEzZ6ql+W&#10;rbJVJmxkOU2lUONkL+1eByrlepVxq6v6rPPJO43S7gSJvE2JaWKq/mf58qe5kPuf2Oy6Ig7lddq0&#10;aZMnT7744otNHAYkCORrkPgKheZDRhLwvQVaohZTEMQ++MEPqhz3ZCvChVfuI5opDGeyKq9MlvvU&#10;asKLV+JQDIstMsqbb745D9+a1wJLIolDM+8cpuN1+E6CY5deO7ocl9w3t3YDnzRjxoxbym8BAgMt&#10;51Egh2an+qDDuh07q7c3IeXYsWPjQbGhLbbYQgyPeTl2jEoqW2Z57IyXWWtDFpYKzoyQ7tWyrbbf&#10;fnuNaC2N7LvvvqqpzPvsUcx3Zv7xH//RWtTE1IYE0SHviNbfzs0d0XmAaFcFD1s+bOhzmBuhFJuL&#10;soqyiRagZmyuR6HQeSt96Cr9SR/szq4Zd4HNuXdHKUYcZW26R9mk8eZ+qcOCWfzo0aNd1t12223S&#10;pEl8NtmLhM0YCFiSZao4WuUtKSfVJE5SR5fMqObmfNzoNahQqAHMJaVYnLR+h9noNTEHg2hmeo9K&#10;gGlUpvsAlWjUqPt2uDhAzedP/Z9ARQkCJlRos0fFzxuV+5ftDUzIF6r8w6WptPmHqEDoQ9++667f&#10;bLLJgP/assgiKPSZZZf95mtec1X51wOtYYxoGI2A6AIQIBQ4WKCAwnsgwYknniigSLgFEdGELYlN&#10;CvkBWxViGJi1QEt9VuFVTQmudgQjTQlGrBrm2ZC0qVDuy3ePO+44jQA5W3nlxyBQedq3uejGEYVC&#10;dKdLFjQLWfPEiI4xbAFOdGPk6nPWfOSGV/VNkq2yZr1VTnFWC+Igj9cmqsTYubmq53naihMLkQo1&#10;JWjGkq21F9FTBTu1jEu9hjNJIuIMsOp83OuVc0tQHLX+s9tjjz2Ws/JRSYlyFsuhRXyJCwpl1XlC&#10;affdd4+XW1CBK0DNbbbZBoVycaS6ww47xPtzpxSFrrfeeuussw4jCRyyGUbFxrgsx4V8Fqh+LdMC&#10;cTW21ABoEa+yrRa0ozVtEhz1FnxW5S1YzTO6lFuj1fxihKRNJmcXOmNf+mPv9pvOWI6nWqXyJpts&#10;4jw4LQaMkebEukCuoFcXXbmz55TS0UcfjfxdRzbAiqSt4ml9NBf51ES2q5RUD4ufdcXzejZMyqsy&#10;J+Nh3ItjydsuLN+LRm5f+9rX9NbA01vjx9A1sC3IUDkZF2Rmkr+ktozBazU5KaPWwocNJg6vJk0e&#10;Rg1xDqMYalea+t73vidtlYOy//TfGdZhJ9lg1m15trRAV/VQI8llHUjXyJ2H+slxVbAzaouKXrgg&#10;iip/9KPm5ufqqzd3O7tu7W/xxfve9Ka+z372hX/zczi53F/ZbbefD/6PMqNGPfOKV/z685//eXlo&#10;c0i5xJEBELnuUfgz6Z2BkalUMsZGpkyPegizK3NtONlQaxpvcsn+vUQptPc6JnukPLKswzrvQHJc&#10;Bq3xaWBnOph6mX2ZIJkyP+j/ca/cKgRpN910E0i7tgj+BUenTp16+eWXiwP8hRNxgXwWecghhwjp&#10;one0//775+6owMXvOFdMliGadMKFzS0IIAIaO0s8IXWEQRUk7t/61rf4zhXlZ/nsV3/gse5Ji3Ve&#10;GHFc9QCbtLpfJqDjdVCmc45o5syZIljufF5f/vt3BEEFBIdzTnkOSH/0hCnjT47mEBgTVxpffq2A&#10;GeX7III2dISjGJI9sTBIefjhh3/spF0//v5x+eCVi7EwtpWne1ITlMb7WF7I1ioNbrjhhtrnj1DH&#10;aZFaeA3S5FQ4M9pkQBwEcFYQrRQ6GESp+w9FX9r/30TDojHHgGjFPLJc5W2l0OBfFIqLUlIIdO5D&#10;uWknxjdYDWh2pKQQ8QDVmulJalpI4/ZS+6MPMfG4cFWB0EapRqkZlb43ILraaqs5qxtssIGrKUUx&#10;bo1YV19uJonClq6IC1HlQgRHe6TQKhUMYONZGibfIymTq2mAGcwyKB5aQVTaZnAayQawqWrOPg8Q&#10;TUSidvL3K4UaJC0nFMS8TJBuKMgHxBTXNrn0av4VAswCA22x8nkpTf2huv/+n37sY0+/5CVzI39+&#10;o2i55b690kqnHXus8NhaxYiG1wiILgDljqhowlbzBBGI4kYp5Ivsk5UqFJ4wpAjFGqWwMIx5MFrA&#10;EDj0anP+oRoeY9L5dp9t4Z8N0aa3ygU7dZQLYXiPBVobOlWB/WBXFcQ1CwKcZvVTf5ToDP+WELBP&#10;a2fNmsWt9ae5y3n++TzMgeiMtfyejWFLhyAsKhET7cursOhVfYk4m/eKfgMbCpGqyjoma7eQh7Ls&#10;VMvAwzmx4FjyfRj9ZNuYMwcLTZUzZoglF4GjXFmIdz4Fa05MDF6JVyzKmNVMOavm2V7JVox87Nix&#10;iFRh7Jxh55bpdtttt9FGG0FHRlJBlD+xK9THaDluFPwjDhcQVa3aEq8KiGont0PXm28Qrd8XreJt&#10;2tQ452PMMdG6a/I2bmqVXY8ePVqiYzAYHi6Qy+TCBUSNJYPB6S0c2kC+s+rkAyoeI6OdTxCleFjM&#10;bLBUS/ZM2YrylqVJ6VgX1zRgjDGvhpMBEN91TXXSGDYXDMXLLruMvWVb5sfevlPuiyq0bIHbVQv0&#10;Og+pNpwa4hxGQ4Ko/fI56fXNN99s1hjekoPcFHVEF110kfF/22233XfffWzYJjybXTnJDp+RN2l+&#10;/wN+8fKqBkD71RYVvRBB9Dvf6dtll+b36wfz5xJL9G24Yd+NNza3Sfv/u89fqObMmXPxRRed/8Y3&#10;9h5juSn6xNvf/vNbb3URXeKuXFzqgU/KpS+pXfvwrfmSTDGDvJ0tg2QythjaAdFMxrZGURqp0rh5&#10;moFHyTUjhZS0ktLhqKfPShxRd6BmfJodmQ6RmZIpQ8rNx4ComRJyC4uK/BF+u6H8f6+rrrqKU3zp&#10;S18SoEx5LiBGif95HlUkJwuiOjzLrVEWoI4ol0c/BI3k992snbkIfRyHYQkjdgQdWZvc0qzUNz3U&#10;VYdTL18OP0fqcByUairbxFE88MADZjTlGePbb79d9m+m6z/4FMd4HHeL+eoJ/2XH/EvPWQ/fgZ2b&#10;Fm211Vbesh7Kp6IMiHk5ZGHZGXBQn/234390ySvnTBv1vqObT0633HJLvBqlBf5lKx4H1FFlPmkd&#10;M2bMWuU/hdpEFnHuuefqYe7ZOuGWbynST96qKZ6CMOt3RHNHtIIoCu2CaP29ovkEUQtdKekB0YJv&#10;A1QQ748PopSa6UlqkuW0X7tEMfEhZVXqkN42fl+UzveAqEvg0hjJ8hnX4llBlGVHqWaVxM9AqhRK&#10;hvTZZ58dEJVcybKM7R4QNYZNW3HG7DbHRYD5BNHEhCgRo6uGQUu4EB/swnxJKDCJ4pKhUI5clenT&#10;8OVzV6HAYX+aaH6UFv5Aff/KK3+/5poDnohZeOG+pZaas8IKV7/1rVdecUX993UjmodGQHQBKAYJ&#10;AkUfC2KK3BrsASohiUvJWa1ipVwKXzEeZgkJ8KRCJTgBdopTbFVJKseAlRNs06zWmNyxxx6rZY3Y&#10;l1c7ktZrzVZcTWsESEQ0MU4sY3KkBf4txtmFBeWCGn/SiNw63IgQdEyH1Rf+rLVsQdqtQVAqBZd2&#10;qxbgVNkCS2bMlrXgVTnZyiZwSGXJ+pQpU+zOAToz6a3TRXrCvB2sI9Vtr84JXnKi5CJMNycBc+bb&#10;F165eD4zZuRWORvyFTW9TR5jla0sKLQhUrWgcM899wya7rLLLl75OoMPiK7Z/4/X+A0v5GGQj+/m&#10;NwNZb4zNq3IL6lRbshUQBZZ5NFeD0gILzwqi+b5o97eLSGsxOT3hlHYUHy3e2sjei7c2harZXe4V&#10;u2SurHP++fIDV868k+z0GpzW5kRZZnXTpk2Te8li0U5A1AIl002CW1VS3+Znh1orG0qqtYlwSay1&#10;U7NnJUyO8/Enw8xAMh4MNgjHd41Jw0+vDN3Dyv8YOOWUUwwwDhenZIEgtvm4tYjVeWW93YR4OKkz&#10;nPjoPNRWKspb+2VR0mu59TXXXKOHhrRDcJ7zcbVDc1atzU1RfebcyQwKiTRKypustyop/mC5HG1w&#10;WbD6/e/7Pve55heGll++8eOuPftbZpm+j3yk73vf63vsseabon8tcvInQO6eg+3/+91RR1WGCcLl&#10;+rrWbQbXfz+BMoyN/8yUOkcyrTJHopRUNXOvo2xYALaRpko+2Sp7yR7tvY66JpHsSEmXM6saJutQ&#10;WUagMUxZbgfr8FLTNDHpMkm/V/5BC4SDQ/nxHlCEDM0R0+fS8uvT5g6HYgEJUKa/MB4EtYDQxHCF&#10;TIE5gijBn/0JFx/96EeFDsFNjn7WWWdpKnc+ry4/e2tHt956KwzOkxS6JG/OsehnDjYdNrWTSauW&#10;BPo75atrpvk9/T9+S/UZYz1ncxCazek87mVnoi7/ZdDwQ88nTpyIRrYvP4m3+eabb7HFFlgxhqWO&#10;g2XiIjBf5noO3LZacCxf/cpnH7p04znTFuq7btTPLl7uoH23tfnoIqgJaLfZZptx48blCyaxM16m&#10;xC5QkGrjx4/XJrwXiwL8cCWn5YorruC5GIkrAUjAORyI5o5oWJSAaM9v59anc7VT/ShoRzGmKCXz&#10;D6LqqEy1HQan8cFqgLIjJelJj1Iz7aRaSkhh+kbDdWyw4vXF8weAKE/PD+e6HJINg1Z6lisbyMxH&#10;rl4pFNrQ50CFRVULi+bjFVeNj0ul5F3Dgah5Z9pmsifyCAhtmOgo8aeGi8QKKuGqUY0PVeFPMl8S&#10;EJrPnPp/i8g0JxPHZK/KJCpc+ZxVMLD3u5rPSWnhD9J99/3igAMG/MsWf+V26NPLLffu8eOdotYk&#10;RjRPjYDoAtDBBx/MLBFUDCl4GSYEAOwHwokssm2GCqW4qXRcnFKHeeRmoMrycmHI5ieddBLC1Kag&#10;1mBoeVT1n/7pn2zOfrSpsg3FL4m71qxSwVZgA3ppDWcCEjsV3VSAf7qRAGe/+hML5+XKhblzzz1X&#10;bh3gJGFR4BPyEgTl3Fpjw5MnT1Ziw4CrrSTlEnHIygK9VUeJt9l7QNTuvDJvuyaF1oq5CbV67ojk&#10;Is5Dgrizh0UdhYzEKudBguK42PDYsWMBpDSFE3ur0LLz77Sw/+2KePZuu+2WB5mcKM3m8VSNk8qM&#10;3LZSBP4daASHsBAN8hjOxKiYFtNdccUVV1pppZXLLxDyNhRqwasK3CuexJxs2P2OKDicN4jmm6JU&#10;f7uogqgGY3Kx5xhz9VHqWqw6mnXgjtGJdT4Dok64S+Y8K0mq56waV8YMNHVBGYnsVvor55b1eg06&#10;Ds6AS1bc+7ugcbWqbNWuK19vy1aUcpszLfapV2Tk6JvRa2C7HLn14WKRZYXGD5dlfrFM5sfheF7h&#10;xPb3bJ9VDUcOo7QznOzOa63p1enSAVYnPZXkSez00Hh2qh2IWXPBBRdI+OTcs2bN4sQ2kfIy8ii+&#10;LgNusv6/CBB94IG+E07oe+tbh/jlW38bbdT3mc/0/ed/Nv8g9K9UCOp9r31t74GXv2dWWeVXM2bI&#10;SEgCZ3wWDBzwHGxVZkRkFmRqNNw5SHW+kJq2TdbYVXZUEshWySCrdCmDLUonI28NxWSWdShGDYYW&#10;WeWt4VeTTkM0FeowLiO6VW3KJpk1kdlntpovQA7FgaIpU6aYICIAgxB/8n0NFpDoxAfZIloTzwWE&#10;RGwWYJWQFf8S37iSgGbS2VwjmgKH5uOMGTPMuwcffNDUM0+FmvpxVY6i7VaZy8oDnyrb5IHyQymY&#10;WQuUr4BqULfplltuQbb5XqspL64yVh4Nhhk0z9LtfPS5yy67hD+32morr7n/yZXgHw9ymPwRFl53&#10;3XU6zFhFD/5IzsO5Xz3nrssPfmbaoijU3+xpo2444+U7brdxHuLN7VC+lsd5CNkyOOSZj1Ot5WUQ&#10;yIlyclitMwNa2DRP585KhH2brLHGGrwMcw73aG5YtD6gm/8mOiSI9twOjU8NlvJKoRRr6yrlzwNE&#10;B9dp6LMjJanWrRMpSfeop4eDpZMxehoMorybm8siNttsM9dozz33lJBIYCRj0jmJGZsLgpJkjCqI&#10;uihVAVF1Kosa6p8tPz3ILo32PJorueoBUaParMz0TzgSKBJ5hJEo8afGkCFDR53dJULM/cy0Tu3M&#10;ne5nN4FP86irUOXzUEiwEOXzVFr4Q/T9q6568pWvHBDwUeiyy/atuOKJf/u3okFrDyN6No2A6AIQ&#10;s0n0QTsxHlZqOfDjVYhhPF/+8pctqCZCiSyij2oIgZ+xW75L4hFnwmawwYaa9Wr5H8uXZNgzz7MJ&#10;Ik2k43DaDM0KXjhEKs+TVAaZYhlS5eLeCnynlX8vaXPVGBW74ltipbgmS9AlWbW9QwWhkPUyYNWm&#10;Tp2a1EE1KbhtearkW/t87vLLL89DSo6O51177bV5ylc7wqgF7aRNbwuHfsSCRnRG93TMCdEl+IE8&#10;+Xow29E5RqlJcJTj5sNgfo8web+1jtrmjii3/pKpOEwLCk844QTnzYE4KJYsoFt2sNxa3uMs8XUg&#10;uuGGG6633npwjkkzFU7DkxgVJ8sd0YDoy8u/TfOaBfbGouJJFUQRZoAThT4riEZh0dU6/1w0Dkfa&#10;ryBaPHeuocZfiYPq9hZbbCF7c5WlNcDe6XVpXA6y4KiNE2mTU+rYjQcVRG3+JOVNBvysIEp5G2Mr&#10;OfZcKeFzyZIpRqgw9a3ylqXJ8yRhN910EwdFdMK6VE/0523EwySF0j4j7dxzm1+2lLzqZzyS+fE8&#10;dsgXU58pzluMczhpJxnqPKROrWYT2a0cVw8lqdOmTTMv5AfOcO7xmkpGviO6t/wHCL2VyjPypOnd&#10;BWoAtF8Op6otKloAIPr4433f/Gbfdtv1vfGNzfO3XTP297KX9R14YN/kyX2/+lVb/69dJ73nPbcu&#10;t1zveSh/T6+xxu/uuceoLgne3ITPgK8zJWpXlFWDVVd5TVORGSRNbAly4H31qiSOFCasakuL2qr9&#10;SmFbr18ppNTJvryta71N5prZnRQ23VPBeDZBTLfm/kj/L4pZMJ3R3W233Qa9GIcE+hvlf3rBOVNG&#10;NBaFEpBZG+MTkxu/PPJIy0IZUxPKmKZZJnozIDNOCs6ShAjNIkYTTUywrwQE0o1MWxPWWz1Jxlxl&#10;Ckt5bQg+hSOcfMcdd2jNzM1dRDHHLliYfZF5zdSYF28VRWs/+dQ+++wDBfOcrQXGZNkrFGFPbEtN&#10;vmYTgRe+ckl7EUCcGftluNCC7OK2az719HVLh0Lz9/SUhU7/h1eP3qD5oscGG2yw0UYbjRkzhlWt&#10;vfbaTIRxMBGrMCritVN7BO18VoPg3ClyOM68SCXeghYRVU9U5jUcDXzmdmgUHKUQKYVIlxv4k0XP&#10;G0QL0DVqva2jlD8riBa0bOWtVdUEh6yWt6k2uJyU27Z2knQg0pmudDIuH8X00/mAKBNn967RVltt&#10;ZTDsv//+khPpR827ZCNkSFNSlMKe7c/nUt7WmljUeDNmpEn53NYgNH0MIbPg0vK1Z9eXjXJPQ900&#10;NG1NycxTEkCEkYSXhBTBKhSayas+lXnfzvTwZ/dzpUj7plVmU5nivf8ClArENWrfPy+lBXNzQek/&#10;77jj8Te/eUCo54Mo9EUvOvvVr77g3HNbYxjRfGgERBeAYABnQonshw95zX08cMiNOAQPAADcF/hZ&#10;JnSECmwlZuEuayElIrUgBUdlIEo1TWlHOMunawqxmQZJ5Mpd0NzVVI5DLOvAvvvuqwXhjGzI7wU1&#10;oY33i4Ma9NZe2JVXeYCO5Xs7QcQ8VcuPmaW8AYiKgKIh5hQHtZObn0IkZhAiEyilFxYYobyBI9o1&#10;zrQ5EE1KoU3bWhX6zREJ1rrq1cEG2p2QYJVThzyBvchugZQ7ydwdVqFNZ0ALTo4WAv9OoLW2tXcn&#10;AfttsskmTiknltwLssKoCA6PdQnHTpgwgX9w+nXWWYe1r75689u5rIhLoU2Oy3djvfiT+8aD+Rn3&#10;6voTELWt/ABnzg+IRgVFGxbNTVHtxOHizcQFdSY2aY/x3VqSt7xQ/50cY8PFNQac9hiY6+hKOVJn&#10;yWAjZ8blZnjysBiVJFjqPD8gSt7G27hajK16W01evXprbW08G2Zb9dmk5WeKLOiGveffydgKv/FX&#10;iZrU0yg1nLigctbI/3hhUt4knfMWBx1OrccOo9wOSkabtxbsUSLLL6XXt99+u0lhOsgJkhZ4K+HD&#10;qPLjBx98UD9tGKQsjNnIcuHQFxKI2suDD/b967/2jR3bt8IKAzw4Nrz22n3//M99M2b0/eY37Sb/&#10;Z2QQfHyrrX6y+OK9p6V8WfTpffZ54uc/z/Duqoz0Rkn+5qFMn6pCeY1MkOSISRCrmpxxkHpWmYZR&#10;Es2Sc7bSbF6r2v2VT46itmelb7VOyhMuLCjRsl1IWw1Us8nElEEG7apMBNOBxTARFGo6i7okKHGK&#10;L3/5ywIUt+I44pVwnexcBDPrRS2GggOvLf9hBb/BxZkzZ5p68sXc8zQl7V1I95oZWmd9ZqteyZWT&#10;3Ua2zWO34c9by//81EOTN1/7zGO3OiZ+nlakb3qVT0Xf9a534T38KdjuvvvuO+6447bbbrvDDjvs&#10;tttuCq2aNGkSC2NGIq2Qy+zIEcEPR2QXIls671jEjcTnb371409MXbFLofl77OqFDtrltfxi9OjR&#10;CGf7otxxzQ8d4U+mf9xxxzE4XWW7Ttedd95ZT5F4lRMlHIlOzjaXxK5cA2HCTiwatTw6kEix6LLl&#10;y6IrrLBCngzKb+c+JxAN17V+9nxBtCDkXClp+LIfRKnWHE7tlvME0Sgd7kon4/JUILSlUFJSH4bi&#10;wptvvvlO5d+9SkUyDGQpFS+7FGp4kNSlytuMf9VUTs5mHOazmPPOO88Mkq3JxAxUjjN9+nTz64EH&#10;HnBxzQJzP/O9zPvmm6KZs1RmdiOFtULCRSXP6kpsiHOZRKaSSUTaN5DMJgp/BkHrnOoqhYUrn7Oy&#10;bdvQn13fvuOO/9111zndT2AXWqhv6aVR6I9e8pJ/3GEH57M1hhHNh0ZAdAEI8yAoFMSHeANPQpgE&#10;nBgY4gIJDENg4hmIS6HQoyTIetBBB7E6MCl44SgsgRa8VV+zzENsUh99hW/xp23FLK2dcMIJMNIC&#10;m4QZgVLLKI4Lsnkb2hz+kbgmMtq7aiyQ74puIqPCadOm8ePkBwq9Yk5Rj1mqBjvzUatQGLxMWLQK&#10;i9qLt7YVNKUa8gyoGfLUN+3Yl7WOS4TNZ+EOjZwZRO1YHL5TR/kI2StK9Jq7u8rxp+DuMDXluJxb&#10;J002IPpDOGbATrgCS8B7NnGuHJdduBz8e6+99pI9uEDsX/yVuASPVXDtWLut6lOyvIdj5Slcprvy&#10;yitz3/xIQwRKORnHqlZkq9VWW00LqBJhsqXA52BZRQHRCIvmpmjuiFLX7XQmDh3LjOlaUJgS9ddb&#10;bz2nwmU1AFxufsbGXIJ8NOCEO+1WkeMN9rvWTgJzgn8QlF1V35JolhS0+cFb54ppWSWxTs0Kq3mL&#10;lyx4G+wka5Uoj9BmqkHNOUUWqJZnBtmKKXIjaSLbs0c9NM6ZMS/0lkdyRMuh0Cip53BqiHOQpGXE&#10;a+ehLohW2Vab+oYzk2TLYqV3ZOG2226TAsq/WRq3Tlfr7jRIPagZFQJt1RYV1TPzJxFPnTKl7/jj&#10;+972tuaH6av15u/lL+/bdtu+M87o+/73+/4P/069sXrrddedveaavxn85VgsuuKKT33600/85jeZ&#10;DsZ/po+xmrSPMo+6aoiwX8kIqwo/tjLv4GVzh2LQLwm1NYps1bZVlF00ZFnUdqJf6Z5+RpmtpP9k&#10;zlbVI0pMSH0LGtG+PkheDVfD22Q0Z/FhvkiZr4PSjTfeaF5gvDwgwwKApWSaWAYr4SzoNBbjLSsh&#10;C8LylVdeed111+WeZ+4fmnRmk3mUuRnpgFeFumGtGRc1caHzs0n1mdv84FD4U9/sQt9Acj5d1TEO&#10;BefwAOthSaw2bstr9ttvP/bBVpgFVRDlLLvuuiuTYk8snpcJrWHpM8t/59YmqxWKGah92TUEda4w&#10;NhezyUnHv+u733xFD4LWv19etvC2m7/DXrgYN5QVcED+nggvsDurXSZxKowW16h7uV1Q19FpdKQ2&#10;3GOPPdgcpMSZELR+U7SqC6LLLLNMF0TrHVEOWLkuOFcdqkfhuiERNJpPEGXHUXZqFWXXPZXnrWxI&#10;2ar0cS6I6kM6XKVvvLj6ctvpfinh2vkMep111tl4441drD3LfxM1JAwkF0seIgEjA4MqiHJqeVeV&#10;twqtVUflfI4vU3KV+biMy7XO3DFHXEoJm+FkYONDc8GUTEBIJPFaI4CFEhhaCrXWFE54CX823tP/&#10;nXBTLBPK1KYeBG14sXP/MwjXI+Wp9jyUZp+f2t0/P917789OPvmZnn9CtsQSfSuu+PuXvOTTf/d3&#10;s2bObF1hRPOnERBdAGJOIId7eUWAQBQKAsi8giIhCXSFGwGDQst8ywJYZTOW8zguTrAgGIlE6jBC&#10;GAYkhCqrvPXKkNTEUSKaBiGfBSVckKcKT4KaZeWimA1FQ75FDNIqPQyIskkxzrKQx5g5ZWBS+LN3&#10;r6xU7GN1OFMotByeTFiUSQiLHDclFrIJFrVfr5qyl0suuQQOkQ5zX9XsDhGVsPwvuu2E5NCcCpbP&#10;1x0U31XizDiHKjuHtnVQsgF5gGpW7bTTTgxglVVW4Sj5ZQUuteGGG+rG7bffLryw//3333/cuHFj&#10;x45lJGCSZ2hB+f3333/XXXc5fGdDhfXWWw8fak0F9hPnA6IaHwyiCq3lW3GpPJ8TEF1jjTU0oqmW&#10;O4dRodEWRwOi9gtoK4tSbK9rz+yTldq112qfarJAp4L5OW8Gj5HGzyRVXyz/M9YlcIHC/NzREOVz&#10;LjcTkqBwqWSfFM5MepqFZKLKU4IeK0kSWMoqSi6rhJp7nf1SQQvaYYTMkrHJL6Wql156qatgOBkn&#10;bFVyxhEZpFfeqXEW6zoaQqxReaxRoskUvWZZYZhzSDHUqsKDjbT2rIofR+1m/bJTfpkEV05pCJEF&#10;aW5u1zjAbt+y6zg9NYg5f3Ia2+DyR9SPf9x31ll9Eyb0vepVQ/zy7Rve0HfEEX3XXvt/5+HbZ5WB&#10;/bXPfnbayis/03Ouyt8zb33r49ddV7nTVAoQlmywVcOLQym5YGS5q7ZGR2kqjZtHdkTZaWZohDoy&#10;GanA4wClvDKniUmZsJG3ylXQlGZzRNmdVx3QN1PYpDCwQ3rgJx/KQLs814ruaOrUqeY4EJUu59uh&#10;V111FcKcPHmyt2pCVj6FNkmsJohoKplHIrN5lHt6JpEZZI+mpElR79t4q9ws043kx0022S/TUyOV&#10;PDVuL5U/05/KnyIkSxItmSxz5DV8nOkwjmDnPuWXgTjOEeXXUDnR8ccfj1FV2G233VBHLD6BF0sw&#10;tVhtbqtqljuLwCEKEU9YO+mkk7jYTjtscdHHX/3UlOYHiob7+59LlvnASUfHYcVM59ZZdTgOzcl3&#10;+E106w8yrk4dThkwrl2uu1PnSvFxRzd69GgOgjAhaP1voj0Ki84bRMN1wbmYETVg1xH/KqT5JwTR&#10;IetXpST1u8omURrJ3rsgmr5VEK29rbKKuD/fX2uttZzYbbfddvfdd88dCKPCkHD1k+pErLlLoXKz&#10;yLJClSuLSniMn6RqXNJYzaf/+ZqokWA8GwYGvAGQq59LnzFQIwZZTiSxCn+qmanUoOfAT101Fas1&#10;AasGI2iU6dYj5an8PJRmn7faHjxXPfjgD8855/E3vWnAbxQtumjfcsvNftnLrnvta791xhmiYmsJ&#10;I5o/jYDoAlA+AENTcn2CUoceeqiM32uYU1gRSs4++2wRR+FBBx0kQsGq1IGatmJOfC6oAFxFK95m&#10;mYQnjWgfNeWTUeJnIhdfAY1eEZ1V3I5L8S318Z5VnFVTWhDpuKNVasrvdUaMA4dkgTFffPHFbPJz&#10;n/tcNiTVeLY8Q+BDmMDGWvGRoQJL1uj18+X/QAY7Wa86WrYcpgUb7FOvBFMdVtOyUOtgObQF8Zrr&#10;OwkkfKNE7p7Hcb11vE6Cnui/VMayiG+to3BcTuOWW27JOUBgnpgFdWxAr+Qf8h4Xwiq5gk46se98&#10;5ztf8pKXLL/88szDWcUPqEYW4vxvuummjAQWAkIGw5Z4bZgTgsaALVB1YgbGq5gTi3pON0WpcGij&#10;LohqISCqe9XzYs/2xTtjsXbNj5XEONXRyNZbb51PQwwM48rAMORcWUfnKjjtTrUhkSzKWheU60hQ&#10;ZKiCbMAykNkSZPmHLklVs+zVWgu24m2cTCIoGZI+OtvkfCY3qgyWfFFeyCSCZw0glh8LYW+SRcoq&#10;1qgbGvdK8qcbb7yR9Upkeap9aZZs6JKpT/OmULLrqrgsNXA5CC+7sjbeHLWl/dKsXesDby4W1spR&#10;OCI9tFYnuxSqkQKhz64k2ZFT0QaXP1CPPdZ3993NbwutvfZcl61/K6zQ/PLQ+97X9+1vt/VHNFCy&#10;tw8ffPB/D/WArr+nxo79zXe/W1O9ZIHd25gpjBQOqXb1wAdrTQEKbUaVOStVUqiSCle2YJnldsXA&#10;5+0tp7BbJxU0axd2au86o2PNDdki09OYNJKNaoM8g/++++7DNrkXCjvDeBDUnAVLt9xyS0OZHfGR&#10;LmpqpGS57azJlClzrpGJU2eut6ZkJkhmipLMRJtrSoPpjBAkNdcl4cge8+Rtbn6yD04EPmXzXImd&#10;MQU+IjCGCoIBxGX4KVNgTBFvYh8qsD/+JZxa5lxgcsKECWzI2jg4V+LdFkiwzcepWpAh5DPlAw44&#10;gMHBlY3HbPDhw1f99RWL9JBnz9+caaN+fPXaU65pPqoTZBy1k2CE/Lr/tqdX18s1EiSpniKy7MKp&#10;bHy6ms7w9OnTJQPMgmtgS7Q5+I5olbWDQZQD8sQKoqE4NlQxskfFxBo10DmUspaT/uEgSqncVWmg&#10;BeZ5KO3Yu25Q4dBG+saOY8rpZ1R63R4U12b93Hz99dfP10QlHkcddZQh0QOiBpu3LkHDoB0KjZQk&#10;VVNNZWmP8ZnHymRcYdFvlP+Qd8kll0jMDOzbb7991qxZZpCZ4oq73JmtXhNYXP3MZcogyQhpALT/&#10;gQKDigwPYl7V4KqeEyIGKZ+f2ib+vPretGm/3nLLOd3AvsgizQ/Cv/SlP11llX9+17ucutYMRjTf&#10;GgHRBSBBJwCJJEWf3BFlZkeU74jyLRjGnsWOT3ziE9CUsaECwFANj0tZZl1oE4DxM9gG1VTjeeiC&#10;O+bmIYfDk/YiWvE8uxa8DjzwQMsaFLzwpMhlwb6ENjW1pmM2RCZWiXRYETHaRZgTW4px11xzDZPm&#10;tRdccAGMVE2FK664QnqhHN3ZCthoxLbwhixwdERqEy2oYEN1BE2F1gqg+uPwA71KrBJedcxpsQsH&#10;7iw5IezcgtdddtmFVTsi58EpdZgOZK+99rJ2k002gXn2KOfQH0cEMvEbYwCHXMdaLuv8O11IzKum&#10;tthiizwAhmAhH//AoqNGjdLa17/+dYmLjGTHHXeEqZiQo2iNIeW5XEKeDDgs6rV+T4a3qaZyjIob&#10;wdHKomyphc7hVVC0YVF0HRDVQj55pVgdU4zRFudt74g6UiWNHxZHtEfHgsCdTMPAUXM1o8KVdQVd&#10;jnx84Jw7Y4aZMeaQJW2yzwqfSWElo2yMDznDUHDy5MkSOIYng5TtsYrKgRa8RZ4yS2lf7mlYFtlD&#10;jDG2bh5JvFBWZC/JgGs2nL2Tt7Ir+SWvtWsGqbKtNGVZa8U0G8bLwjzUpLH9smHUJLnzBFHS21Sj&#10;tqiobav/M2NnoCTSczPpqrr3NOLAuwnicFKnyqlog8vz0Jw5fb/4RfNfPQ89lJvO9df8Lbpo8/Dt&#10;mDF9F1zQ/HeWET2bDPJj3/GO3tPY//fEDjv84oc/TKrXVbJAkFDlbVcpNB0oNx4LbzYChF3apObj&#10;mYEMSZkyzYdGg6RcBZUrZBaGbWQ5b3Pbk3RAT3Q4qWrGfzvo+2VIG9ih0Hz4gv3Md2EkH0XhTLLg&#10;rehhrTooUUCwSXeamBcazNSImqS4/55nN1duV/ffEU2GXaWmVUKNXYhO9isK5fHgeufzsssuE/mZ&#10;Uf2MlaHkIzlhkHvS8ccfDxis4lNq8hcOiwQEzHxerD43YV6aYiWsRzjl7Kxq7NixO+20097lf1mj&#10;zXycymiU7LHHHmwFmWy88cb5Sby11loroV7w332n0bd8+Q0PX/r6/7n6Lf879W2/u27VLn8+c8NL&#10;nrhtnSduXfvxW9d+7LbRj9x/ujPmnLRH3q86zMhFNIRc01xWb0MgqjlRtnUFb7rpJknFdtttx7Ne&#10;/OIXL7nkkvMG0aWXXjqPGlUQZXwLFkSpZ9e1PqXyYKV+j2KplLfaibTZwGiRjtV+ppNRnDerWDbv&#10;5uPrrruuZCO/HcWLe0DUwCNv88EHj7a2qqDoh62qLGrI5dY6szYyjbr8apcReNFFF0nMclPUsGfE&#10;ZpYRkhlU55H5QimJMqfUjD2ZjKYP2dz0JKZGBT/nah6IaFXUVu2/d/r81Db659SsWb/abrsBFLrQ&#10;QqHQvpe97PCNNhJYWhsY0XPRCIguAAk6bMkrHOVqIIonKcGc0FFYYXICh/BhGVxZBRjYG1mwlRK+&#10;CDgt77vvvsIQzLNVPhJTqFq8UwgTlSzDDGgq5DFFbb63fLtS7BPIYpwsJ1KiZaEQhWpWfVgowKHE&#10;b37zm8Kc8Bfm/MY3vqEcA0BKYVHh5eVfjNpjHgth0rbViKYscHfezO9te+GFF9pcBcCpMPzJvC38&#10;R/nhwdygs1Ph1R4do/6H2Ln4xIkTnS60KY5TTN1pgVVet9xyy9wKdm692pGmLOBM1s7mER2n5JqA&#10;UAYgakt9xFzc662ewGz1pQJsg2dw1oUXXnjTTTfVNwdrv3aBRTlK9S0LAVHwSaFQe/G68sorW8u0&#10;eFIMibV3WdQuQpvzVgVRm9jQ3jWiqTiclrXPF+OULFPHyK4txw7JTp2BXXfd1VFkXMXVnOHcgiYn&#10;X7kRYuSQU2F0uUzTp08HnNJHJsSxGJUF+eWtt94qk4OCXi3D9VmzZsnIZZbEM1iOM5xgHpNLniSl&#10;lubWpNlCct8k0yWpbhYU5nk/e5S/GnLGoT67ypkdxptEVoIlqdJ4zLKBvH41rDlPxWsj1hs1We2z&#10;qZsBt5sV1aa8al9/In3Tn6yNUj8tJId+rgISbXCZfz35ZN/Pf9538cXNL98uscRcZ82fkle/uu9d&#10;7+q77rqm5oieiwS3z6+ySu8p7f977JBDHv3xjwt+NmAQNiiY2fxqyJAKdmKGBg07Nzkzayio2aMC&#10;nu0Nzyglg4VFrc2M074d2WO77yJ900kdlqoab0ZpBrbBXPNRspwRThZM+W6+mGhAhUwbKRQZ6oaZ&#10;p5kI+ail5sdkmcp4b6Sk4FXDV3mNckpJnyu0U1hLs/qmD4IYBJ1c/tUKqxL5mQ4L44ACy0knnST6&#10;8RrhBXwKlYcVxWKER0bAyK6//npOESMTNgUl+MqCWZ4KwpSYyXpsAjU32mijNcsP2OZfduGQ9ddf&#10;f4MNNkCe22677fjx4/fZZx+GlTuihFE5XT5g5ePaMa6EX6H1x7O+1AXRp+7dwwG6QDlFTkJGlOO1&#10;7OTkBJaz9fNybpqfiOuenFxi5SqkEScKqMsoxo0bxzIYWUA02NmjPJqbH84NiMYBX4Ag2t0klQcr&#10;9atqy5G3kVW1Tf0hHUvni9M2n1BHWZVD4NfOp5FgDGy++eY777zz/vvvPySIWpaMDQmipKQLojaR&#10;xblexrChaEB2QfSyyy4zXNm3awqWTDoTzSzOLPNapZAyB03wxho7v4JrnpIJa2pHDU0OVIHEISgx&#10;5W2lkg9kIeXPQ227fy795913P3rQQc/Azm48X3rpvpe85MlVVjl6tdUkPK0BjOg5agREF4CYjbgT&#10;7DzhhBMsx+piPxYAJFPkamIT5yNsKRiRVWyJbGvZK3fEUeIOYAONWIJ9En5QX6HwJE4BCftSOQHL&#10;qg8WWRDLpPKsVx1NcVlbwS3LGlSfs9rk3HPPBZB4UqE6zJsBW6Xa1772NYX6INIJeba1isHbJK4s&#10;Jua2J2/WiLcqe0uC5pVXXsliGa1DVs0ubOUM8HLteGt32s+DTDrpjIFPDu0wEel2222HHp1DsO2I&#10;+LpzeOeddwqjug0XnS7nis1vsskmbABbsn8WxVyVMH7dgDdyCKbLFeyRkK1qkE99RgtEQSb+1KYz&#10;tueee0ojVl99dVYUY9Mg3w1/RtrPP3RRaK06PCmGlG7kKZ1nBVGHQFnGom8f9E9cKDhazS9dIsb5&#10;iiLL6apqeh4QRZgZAORCGzxOOw53/o0Z+ZMKTqlxaPC4BK7pLbfcIihzI/4UguJb0peSBD4quZHO&#10;SmqltvXRXDm0XEeioxqr42pMqIns//mfaYeqyVlmgdrUsreCO++89tpruamhYlS74ltvvfVaa63l&#10;DDgWp8LVl5/ZRdJTWZRdMMuktlXZ0XBqiLBfOS6KH89b1bap3awoTaXQQrubopT3SDtJBUqa/dzk&#10;PLfBZd6aM6f55dtHHun78If7VlppgKHmb8kl+97ylr5Pf/r/4M/e/nH1rbPP/vrKK8/uOb3lb85i&#10;iz1+xBG//K//qqQUHghqdhXspC55hiczv6jnCXlqyLKoQc+Bz9wOlvJUs6x9+9KNiiUVY4wxI9Mo&#10;NXSlpCZm8kizOGxJlpVk3kVlQrfKBLR5ZkfGvGbN1jQeWa7IlJBCeZupXeVtcCunLmepqpy2Rnnr&#10;ZKrjbNtKT7CciMGqOJSwDz5l9nFbvnzQQQdxgTypJEhyljiIGHjKKaeIjbwPgt5TfvKa0XC088rX&#10;Rzmd1rhVYCCBVPxkJdtvvz3wqB8disZisuBsGZGys/e+973CL3CdOnXqbeVbndrHDHbh3AqVTqzz&#10;pv+uy69/8M0uiD49aw8H6OgaxCwEnkHVVWhTHSfNyXSeBZzIspJsmBZItXvvvZcj6xubY2cVRLlh&#10;FAqlvK2P5r7oRS9SfzCIBt7iUEMqnEkC+5DKWjYH7bJJdTqNN5g4TxClbEJKUnmwUr+qtlzVYGjn&#10;1mh6QnqV7nV7GClJ511xY2CN8jXRTTfdVMqxX/kffv/wD//AcBlxqNIrgczhQJSU97CozM3wk0ol&#10;vwKiRhQWvbT8WvuUKVNuvvnmmTNnGlGmZGwoY8BCJqbCyGwtttkiKBmB1NDnUPxZVSBxCLWr+5+x&#10;T1Petqv/vBKsnoMEt1mzfn7EEXN6fohuqaX6XvrS2S9/+af+9m9vvv76NvSP6LlrBEQXgPbdd19A&#10;yJxgpMRaAOJ/DE8JRrWW/wkowgr+DKMSPxOMoBfHslXqR/kcVwWMZEPNQjWu6S14sKACgxSwcAUr&#10;xXLkbT73FcLUtDs+KngJbXhPfTCWsMhTLfBUzPnJ8jsKUFN0ozxbK94Jf3x32rRpl19+OUtWUwRE&#10;lcxVTEQRzJtbKwxbfrr87L4NafLkyeor0Suv6Y+1trILnbdTB6LnuqGTzonYPWnSJK8TiiQNziEQ&#10;1fM111xz/PjxToIKAI8Vpf8MdcyYMRhss802k1VASi4C8PAMKrNHJ2ebbbbBOem58wx4eAYxVHY7&#10;atQoLuXaORWu1HrrrYcJQSCDZEsSix4QRaH5794KrVWnGpJNYkhSkz8cRDVF2qz+1/XaBkPL3otv&#10;Nv/RdO211955552Zn9OVS+y1C6LyDyfciDI8uKOB5xK4gnBdWOZMEkGZihxRyiLDk8hKfCWySfi4&#10;GifLKydLSsp4EtVtzgnY4R3lGd1bb71VVscjr7nmmquuukp2SPmC1tf7/6GrfurtXnvtte222/Jv&#10;J4E23HBDF2innXY6+OCDr7vuOj1hqElnmag92m8MdX7UeG+/YsnkEKi7PG+lZtTTVN5G3rYbFCUV&#10;oHReXvhc5eS3wWU4qXDNNc2/XeGdg395aLHF+nbdte+OO5pqYHVEf7DMha+deuqUwf/kpvw3l9nL&#10;Lff4qaf+pjweab400NnBTgo+RZoKMQYaXWu0GQSNLDfcOUjZJCrUOUCaJe3rgG5AFBxiUptHsMQE&#10;N66MxozMDGDTpDudI8tdWatOJlR3eNeBHYa0i0SPuruoriILUa2pe1FYy0mr5yeHQzm6HHVKnE8H&#10;aCvdEHkEsavLfxoT7gQ3lsou+Wk+2+WJjEZIFHZUIAsyfiGI7Z588slMioVNnz4dK95333233HKL&#10;wMi2hEo2tOOOO3KWrbbaKv+Zg5UzJlai2ZivWKo1C6IrcVuhlY0yu8Ct7NzZ01VnIweu5zl8R+0y&#10;0e8evqALok/es3suXzltzSaWe5QNLVjrlObiRpZz2stOGqX+Aw88IPzutttu7GbllVfGmfW5XAvd&#10;Z3S7ILpi+T+i7K8LogHCHsaLSRVMa1VIrVEDnf3Y2VVDeEVdECWtMbgCiUODKFUHrMompV+NuvXb&#10;GkWqpWaUt+26/qOg9Id6EDQKo1J8H4jydAnJdtttt/fee8vijB8jxPDITdGkZMZhQBR2GjMUBI2U&#10;kwqUrYzVekfUCM9H+can0cVSDXsZmhFr6Oa+KC/OVPVKDXcO0h8dRHvUrv7zKqnI/Oqee/7n+OOf&#10;etGLBjyUu/jizYe5r3jFZa997TfPOENkbkP/iJ67RkB0ASjfD2FR9WMwbMMFjznmmIMOOki2zc+E&#10;JJ6nUB1BCpEyM69KGGfyco14a62m0CZXE7YEI5urzFM1LlpZhqkCkxhnlXIcZVn73NFOhTAcguLU&#10;wZC5D2YTbBm+JYUaBydsWJhDklgFtJBC6GJzzV588cVCHrYU+4CEUJgP56CdZQsIFknayqtV+PPK&#10;K6+EH2lTOUdXCIOViKEBY93Tkxi5rRwyj89Xa/bcc898oOi06KczyaU4n9CP0yywwzTuwAHqOuus&#10;A0QdDoZ52ctexhIYDz9gA/ZiX9BXjNYNywp5MEfkryiU9fJa7Tt25xzxrl5+NZe1eGVRdsewV+oX&#10;P+bKQJQrs2Qmx8B0TGXiSVrWAY3ka6LEnIAWYUXKclRotMFR+813h8gxBkRjcpHG7aX1yfIJdLyT&#10;WbJDa+2O/xk/ho2REM8jKZET5TKRq+8MOKWGkNPu+nK1m2+++d57732o/EylpJNFyVCTx0hoJJ3e&#10;si4+F7zEloYEnjRCXFNnVTv5ErLBacFOpXp26qIbMNdee21+IfPOO++UBtkL52MbGjROVDMFXLjR&#10;o0dvs802MiQDwJQBovxVrimX4qbpm25UZy0m+xzUwOJQDNm+L0qSPW+1VYeRCkkEn5+apL5fqKMN&#10;Lj363/9tbm++5S3N91i6Jpq/t76176ST+r7zneY3ikb4848t1+WTBx30X4Mfey5/s1/84idPO+2x&#10;QV/vjEJTEaAKf1blzmdzP7RIiQpBr66yeRpsiLZfYV0Ul5uEwMPECQdSRldGbzvuO7dHokwTUgcy&#10;lcHeqoHO/i9wCgshHAojUVAnMBlZrqssR6lGlnWy4rqFyCE4xkrmlnOk5Kgdpspg1eY5Or198MEH&#10;ZeGXld/SYyjve9/7jjrqqHygyRl5hxJBLx6nDjdkSd4Kg4xSzBdq+IggxpgmT5580003iTznnXee&#10;Oirwl0033TSP3XKZPLYjygl9DHHq1Km33377zJkzZ82alW/MZiGPKAt0wqkT6NQ5afXAm7uZA6Ww&#10;B0SfmLmbs5fzXJXzOaQGV+6RXQun4rzD33333fkFnlx++eUxJxNctF/eLlkUEF166aXVyWevg0E0&#10;jBfMix/xpopwMSbmVQi0UYxsOKlPNiQtxOlIs9rPjoZUg5IDobRukk6S5aZ/g8A1vZ2H2npDMTYV&#10;c34jv2b68or6Weoee+zBxVgbW5SZGIEc2RhDlUap9AxtNgzaL46cjzO8VslebMXBpWGSK0PXEOW8&#10;XJuSj4VFp0+fzmHr7zjkw6Mqg5DaeV6U8gKhrThs1PO2qkXMoVQwcMErgDlfuu++n33kI0/3PEC0&#10;2GJ9L3pR36tede9rXvO5k082WdqgP6LnpREQXQDaf//9oVRuaR555JEiC4iCUpZ5odyaKebDV8k6&#10;FuJwKngNl/I2yyrno1YLZBU61ZT6KsvvQSbLVCjG8VfBiB1iDxVYrBgn5FkrqDHdBDtIgCoFRMjH&#10;WeGWV2FRiQY/+9nPsiVIaUHUU1+8g202US78qQ8dcxvTgr3AThHQWt5vQzTy5S9/OeVfLT8LTGpe&#10;ccUV3kIRoVMFJbqqNR3TuPBKUgHH6Hj13EKyBxRKTpcSx6tLzi0UBCpqCuXevuMd78A/sMqBT5w4&#10;caONNooBsLpXvOIVq622Gt5jALIKOcHll1/uSKdMmaKTzonzrCmGx33ziW8e0LUvFPT/inJPks0w&#10;Mw1yX/AZ/uzKVvw4DheL0mxsSR96QDQUSkHQaDCI5qaoPoRFY97Ep7XPDuOmdlfM99UK4+J2t+22&#10;2xoY+ajiY/1fR3HGnPZkYC6oEiPKKnLaXSNnBhMKzjxMRiWvuu6661zcPIOtHSNHm0amsWeA5cN+&#10;4wGR4lL+N2PGjHuKJGEysFhCnhSSLMpKk8VKtqSSUsw5c+bINeVnANVeXKmtttoKhbro6byLbnze&#10;cMMNclMplMxYU8RBpZ6x0pIzPwcl+W5gsShvKW9Lvv1HkCNN0v/85CxVOVFtcInuvrtv7737Xve6&#10;oflzo436Lrus7yc/+b/8bz//PJKgHLrrrr3nv/9vzuKLP/X5zwecKFj1rGoQc1DNFEYaDG0G2/QB&#10;vVTkqyhCgKdBz374LAg59HPmbVGHM8mGWkhTZPa1Sx3aHFJZ21bt589Alw7rts43xNz/7XEHWGHb&#10;0eXQvFpWCMVzWxiOqmYTh6xZE1YckPsKL0JN7l7KxcU3tsJQ4q2MmC1yVXbMOnkl5xVYSB1v2StT&#10;Hjdu3CabbMI4xJ999tmHBZxxxhmXXHJJnuPgeryMgeYWFkEIIVHM5CmiE+zUGScwJzxyDnPmcz4b&#10;au+/M+mE5JJFhUDn6nc/unAgiI7PmWwgsl8pGU5tpY6y98jenUMnjQXvuuuuqAlSLrfccj0gyhN7&#10;QDTP5fI7PpifzOWJQTsG5DULPbTGCmNM8a+ukUV5W5XChkSHYtG6o1BlVykndWKOFlK/rdFfJ2vb&#10;FodSOj9Y3bXpW5Xepv8OkHFz4fXWW2/zzTd3hiUqRx11VD6czeBhuNzTa0aU0dgwaJFl5NkDot6q&#10;ycHzwa5cS0LFMeVUFBY1SuVaU6dOvfHGGxmxMekSmyDFMBsNBlHLg0G0Ry19DqXCngMUDlzgKog5&#10;X/rpxz8+e8klB9wLRaEvfnHfq1/92CqrvH/8eHGmDfcjer4aAdEFoHo7lPMhT6EHdsrdlecuH8qS&#10;cOdZIEaYtD7KU6m2UihsqaCQoSpX01vN4gcg561VYlY+xOWIGMMuZO0AUthiulABpIlZ6EsjzNW2&#10;2TX2QKG5KWoTMdHmYhn20KY+C3lw5cILLxTszj//fI2oIPYBTlGPK+sDG/v617+uGlzRAZuEM22i&#10;UGsqw1SbW6vQ5jZRrppgallXtSPO6pLj1Uk91wHk6URNmDABiOZRZ+SJgqQILFPEB5CbbropSBPx&#10;HcWZZ54p59hxxx3F/c0224wBbLnllipwBRSnHadCBHdcu+++u3MidqPfAw88cIstttAIjFxqqaVY&#10;70ILLcRlncZddtkFB+Z+pleuw8/Y2EorrcSw88GwZZUrl3ZZNF6lnzxJ+xVEASf+zGfqXoOg0ZAg&#10;GtX7orFwJs327CJuakd2qnsKiw++0SaOi/kZGA7ctc4nCw5Z8uTkuxAukDPv6rtqVjn/7DCPYUvm&#10;ri3/oU5id8cdd+QRtXyuL+ej+BkbA3WyWJmrrEv2082u6l0OGU9yUHmntLLk5O2/Zkm6aS1qvfji&#10;i/XHoHUFx44d6xK4WDqse0aFAaZN6ZSszk6LmTZKH56rCnUOuP/ZVTcjf1Yl0fxTqwHRX/2q76tf&#10;7dtpp+ZHbruumb9XvarvhBOaf/s58uPyf14Z9hNHj/7RMP/QZc6yyz79j//4ROfmXo8UUsOX/T9p&#10;G4XTukph5U8TysQxKYJ8AYyQT0ZmhnGUkqgt6lcKbRh20kjDMf1qgLJfZndU5nev2nVF3upbpJ96&#10;m/73qJ6TCpne1pNgIaeFcoqySjzRTymvVHvatGlXXnllHtJhMcKXzD4OEhfjKazkgAMOGD9+PNTc&#10;eeedLbAD5sJK9tprL3bANURLCCo+i70WVOO//PGCCy4QeW6++Wb7uvXWW+X3ouL0optuuilf9RQP&#10;BSLn0CnK8ebSkFOhsD2VnZOZU9RVtqoaBKLNHdHnpMBnVYZHlQ4ERJ2xOF0ezW0ew+1/LpfAJ1uk&#10;4KgK1fiq2fGd+F1Vg2hFhc4aPKOwZewpGlzSVdbaMI20LXae0bXrgGVXCiMV0rEsKGlrFHnbGOc8&#10;QZTaXQ6jdKyrHGn6n8yBrW+88cYGmJEmh2HHcpiA6Knl6bN8EM+dDdcWQ/tBlMoobuWtDSVyUrXP&#10;ll+/l5IxcVZu5IdFpVuXXHLJ5MmTDVrD1eB84IEHUBlixJMB0erdZCElZG2wc7DCnMMp/FkVDlzg&#10;CmQ+ix544JFjjnlmySUHBO08kfvqV//w1a8+bMIEp6gN9CP6AzQCogtAeO/II4+USR900EFQ54gj&#10;jsBIAhDem1j+1RgQDV56lXmHHm1FcU0ltoJeoFEF5XlrwSYiEXFKErZAL0wVoYSqBDukIXIhVegI&#10;C8OQ3mpB4JPZW8ukxTWh0FvtKGfhKEUgs0qghIjcPb88pAWxD7+hSq4v3gFRFZCklsVE1VCEpjg3&#10;dj3rrLPEx8vLfwm3lUCpEfypUM9tqyTRMxKLMbaDRU0ORCbheJMoAFG5AjjH2w7TKYVwLOoVr3hF&#10;PsEV9B2yUG7tHnvssf3228M5IOc8b7vttryT32y00UbbbbcdLt1pp53U1IfzzjvPgsuhBCXSKqus&#10;wnrZLaOyd9dIRsJLNAX/GI927HQeIFof0I35cTLmFBDViCwHZKJQ/cfJFUT1tnDos4Bobsxi0Yqj&#10;Gq+OGOuNC3pVecyYMU6d4WTgVRB1bl1Hw8MlcO1cZePHKiPBq5KpU6diTp4knZUeySDr3YmSDD8m&#10;SZLEJEeUFGZtZLmmjxZS39uaXKpAKS9JePPvYVS2IymdK6Jvxp6LLk00Ji3n4xJ9k3HKlSVYsijZ&#10;MxNtPuDtvy/6XDUkiCYvp6Tm86nCiX8y/eQnj0yf/pvjjntmnXWGuPm59NJ9o0f3/cu/9M2a1Tfy&#10;DZYFJ1z00W23/W5PQtP/N2fFFZ/60IeeevTR7tO2lbuM/8yXzA7zyKQjnEDBkqi+NV8q4WAMezc1&#10;DEVD1zA2sDPI69RQOHig2oRsS+aUdoZkJCUFZNoHQVMYyqL0p6t0O3Ejs9thOtieW5olBrRomjMQ&#10;JXokYmjBLvTNESV1ziR1LJLjO+64g7+cW36LSFgTK/gp22UT8dP3l9/n47z8lCmIt4IqCbAbbLDB&#10;lltuKfIHSonFWAYMCsUfYVPkESSnTJmS/9ipA/buvDldORs5+ZQzlmPPhbOs5wpzmarquR186spp&#10;a+XtYBC1eXbao/RhSDl1g5Urrid21AVRYBkQBZ+FRhtVEF26SAXex+w4HbvkdKE1BhRujBhQuzSU&#10;GlbrV0NsnYd1u1LeblBkFxS/s1Ne3ODmIBZNIcWCo5RYy74p1RoMHUYNg3aUnXaVzuh/+75fKddb&#10;nWfWXNtgGz169NixY2UmedLNsMwnwgHRJGAf+9jHFBb2HKBCoAPECm1rq7CofIybJ92SR0nYZFxX&#10;XnmlcXtj+fX7PJeEDxGjWcMxg52ZUF4pJVSoc67isNS+71f4syr8OZxaLvyzK6Q5D/3nzJk/P+KI&#10;3t/I7afQu1/3ulOPPFIIakP8iP4wjYDoApBYA6twEQskAQgrMjbpvgV8FaeET9BLTfaJEkUiGx5+&#10;+OFgUgkWUoe5erU290jZ7QfLN0Xxg3JgaXPIxDitsrlIp7LABD8swD9ogRiT4ivh2XoilmnEMvKE&#10;H1ZhEh3IbUPBTv0ESk4PZQU7wKlEOVK97LLLhLyvFAUpr7766gREEVAo/I//+A9ckQUNagGgXnrp&#10;pd7iUtWsxa4yCe1Yq3Fh18E6IaKtI00+4XTtu+++sgQ8D0GdHIegkJcwRY4I/OQWW2+9tU0c/qHl&#10;1wvBHqJznjfbbLNFFlkEfzrV9uuMYTPZiRb0QcdcI21CPuzHnIBo/uOLvTiB8hKNW8tdGBJLY2Mv&#10;felLISghT6oLoDQgqo6mVLaJDXlqBVG9Ap8odP311/c6PyAaBCXG1lXF0fh0HDTWbr9KJF4777yz&#10;E2KEuKAZfq74Z8q/b821Sw7HCL1+4hOfuPjii7lREkSv0kGJo4xQYpQUSv4kv5GNybeUkzoyy6SY&#10;kbc2tyqZZdYmDaWkoeK7hZqbahxnGkWGkLFqmLlGrqbRaDB8svyQld6y1eReEmjpNUfkkdy0Zt7z&#10;rwZDOyBa8LNVA5f9Khn7vNTWG15tveeo/37ggV+cd97v99rrqbe8Zc4iiwxwSn8rr9w3aVLf17/e&#10;9+1vNz8+NKIFLSP5/vvv/+ettx7u+6JzllnmmZNOevIXv8ikoDJ7Gh6r8BkCCcBQZZiM+a66REEZ&#10;MwZbBnA7pguRelVivqgfOKlKU9mFfVH222Uky7UblvUwnzcNVoJGDqoqh+lVlDDT63xPecOgZZNK&#10;pM02/R9j6Yl5eu+9915//fXshpUwC+YyY8YMiTVZuOqqqxiKdFx8ENxif/vvv7+kn4T63Xbbbdy4&#10;ceK/2Cs2isbCqcDII/iLCC+2iDkaianlWyd5vnH69Ol33XWXPNs5dAKdsZwi58HFihpq7P90IBcu&#10;pytnOJcp8tbZbs5yfyM21ELzAV5RGqS0+fsfDwGilKvWVfYVtTsbqHaUDJSm7OWh8h1R5+rtb387&#10;5xoMorTkkkt2QZRWWGEFTvfyl7+cx8VxOFH5gHSuGpQc9PxtLkFVtqVU7lFW0eBtGRyza+ByPkA0&#10;b7NWn6NuzSiVY6NVdtRVi5v90hOv7bp+INdPvdVtJ8Fge8c73rHhhhtus802u+66qxxGvsHapDoM&#10;N/mVtITzesujJWBVhUMbEG3ukBZJ/EgJK2fZNpS85bEyFzEsmo/7JVqTJ082cW677bZ7yi8z4y4j&#10;OY4Z5gyCVqWwYOZcFQht1L7vV8HPuWqJcxi1XPhnV2hzOH1nxoxHDz306eWXH/BEruj90pf2ve51&#10;d6+66scnTvzh97/fxvcR/cEaAdEFINm/kIGpoBTOwUgWBBqh57jjjrNWyT/8wz+oINaIKRzRWlEJ&#10;EKqPmqzlqeHMvIZO1RSJvApnXu0FMmmcByNJEUqb6gtS6iM3af21116LHjmuYGd3tsJjKiuBo14Z&#10;ucBnQ9IZ5Hn22WfnnqdIJ8AFOy2ImDaxSpvIE7fgSeVf+9rXvLUgIOYu6HXXXcfdExn1IZkEYU5v&#10;bSVWKmT/WvvSl76EjrCovTtSx+IsoWuB2yubzA+gyzC8deCOGqSF+oT+/NoQ4IfWgHyTTTYBojvs&#10;sIPz6S1ulIg4FU4+tt9oo41kJ1tssYUIDsPEd/vdbrvtxowZw5xGjRrFbnGgtMbBSmU4NIxkUTEb&#10;HrbyyivbNSFPFAqGvVoOiFqrToxNfbYUQwKWPAlngs/8czmvUqLKnxEK7QFRe6/kSRZAqUKvKSGH&#10;b1+MMBZo2WnRTvItl9XocnLyAQT8dglcLOBnwTlXaAB4vfLKKyUuMsXckfBKkqSkO/KnZJxKgpdV&#10;Uswob7PWRFBiOVkmpU0l2rGQmvJOOzVgjIR8YGGcGJYuAelVbrm7HLqXFEpnJKkskCmGKr0iUrIw&#10;PyocOuCOaJL4KAwZJcsfTm2l4dXWmx89/PD/zJz5y09/+rFtt5299NJz3TF/iy3Wt+aafUcc0Xf1&#10;1c0vD43ohSej6FP77fedpZbqvXb5W2ihp9797scefTTwGVXwQCZdkqmA0ZBEP0s0dzD772FWpTAj&#10;KMs9Ukc72gwFVdlXlF2Hpij9ofZ9uQGrghIdziw2Z6MGHIssZ2pXeVsrZLLX+JBVzoPGdayM/fZh&#10;+0xhrxhJGs0jvvKVr4gGwpcIIGhzonxrQDTgO4IDX/vABz7AOI4v3wh917veJdrzREk/n/WaD393&#10;3333CRMm8BT2Jx6yKh50ww03zJo1S6qtD86z02Uh09Z5cxVyirrKqajQmFOkMGtt0r1klLcugVU5&#10;7TnbNhdIMwyogdEOjj72k4u6IPrkPbvZ1rki7XRVhkmj7KhHbScGSTs6LyPn8ryVEzGs5ZZbDoX2&#10;gKi3XRal5ZdfntmxOajGbmJJ1ZWo+NXch3cKSDYKTDYMV2S5Ac2hOJYqi9ZtI1sxOLvW4TBkYcxW&#10;KSFro7zN2oZBi/JhcVdt7XmyaNvvjtoVRd7qmx6m2w4hIMro8xvLzrMMhB1LYDKeA6IykyRvhiXL&#10;KxzagmgQlGxikJPl2KJJIWuqLJrHdCVvJojEzOyYVn4+96677rrvvvvMJkzILg31MCdlxkUpKZjZ&#10;qhBoq7ZokAKiUbBzsFou/LMrwDmk/vPOOx894IDZiy46ID4vvnjfS17S9/rX/+h1r3v/+PHOWBvW&#10;R/TH0AiILgAxP7xHfNEyVgSHCSgQS6EFaxWKRJLvknJ/VFgRjLATgTHExTIpywptCFC1IJaFHICr&#10;0IZdRSibK9GmalA2t2FRq1DlVVAT7FRTP7cHtSAUil/KbSga5jO2fEJ88803i2jKMcBFF13E8tGs&#10;yt/85jethQoWQGZuYVnmZ5Ydi60kB3IFW6kGUK21eX5bVaz0FnKIkldddRVq9apZURW1WtBPndRh&#10;/dxll12E77333nvixInSiL3Krw3LLfTKGUBrPDJ3RF/84her70CkIGPHjkWbKnurPsvEpVtvvfU2&#10;22wDODEtCrWgtyFtfQNsbAOyapBFIV4HohsIFuXy19gMW+Jh9qgmBUftGovmJxzsK7/fEEdUnzPF&#10;kLQTEGX5uSNqoX5HNPz5dx2pjIGz98aWOwgaVcu3imfHnnUytq0Ex+r/vvvua8wEQSMXPVfZtSBE&#10;6sryRWfe9ZLZANECle3ti5pWSiilobmJJQa6AAD/9ElEQVR9YVU71ucpjaSF7uaUxJQseCvHYpbO&#10;ucEWH9U9XdUrXTXAjCivenvNNdfIorQj6b///vu5BZ6UOMpcY6gNjParIGerkGdVYc9GIc8hCyON&#10;J6H/o6vhVPrhDx+5/PJfH3fck6utNvjm5+wVVnhivfV+c/LJz/z0p+05HdELWC7rKXvt9dBwLDpq&#10;1FPrrPOb22/v0ksDhf3wGXW5IthAGTNRSlKhKlu1TfSrkEuDoIGfrnBI1KJPR10iqjJPg5SZzoOV&#10;8gZPByqFtvWqTu6IalCfTVgceNNNN3EBs178oUsuuYQveD3vvPMEBEGAgfJBtsU0/+3f/g1DMgur&#10;hAgOaNVhRUceeST7U6KOsIYzp06dClnRple68cYb83vd9957r1RViDDZnU8nyinKOdExWFiiVPN5&#10;gRLl1uZ8RjmfuXz1CkY9F7RelFwIa21VzvqA26FUaHQujg4G0bRQ9j9A2YWTmVExpMoAGSA9dFz4&#10;QdSVovBEPsK/MGdAtHxFtFFYFIgus8wyAVG8yvXYHGxDXDEmHhdVe2pgdNCTO3yqAbgib5UPSaGk&#10;PBtG2ZyQnm2ZHXsNOoYkq1JYlcLBIJqSqlQjmzQA2lFDmcOorVHq6FUFUT137M4GH2f3W2655Y47&#10;7rjPPvsceuihhrEhijkDoqeddprkx4j9l/KoWliUwqJJGqmCqAWrwrESNt7NHLGoScE0zQuz5oIL&#10;LsjjAwZ8RvuQ3xSlmCblbbCzqhYGO4dT4dBetRj6wgPR702d+vu/+7teCl1yyeZe6Otf/9PXve59&#10;EyaYIG1AH9EfSSMgugAkcAgZgBAIHXjggccff3wMEkQpAQZCjOjPO8UgVCayiC+JO9ZiTuSJP2Ox&#10;ECs4qgVObCEfqgleIhcuzQOrgpe1dmG/XtXRmhLbWivAATMLAFVnUKvNBcEvfOELghpJ9D/3uc/p&#10;j4imSzJ+eb9q6FFoQ2uwDYJa9dWvfhVMAgZSYi1hyHws51VwZG9SCtFQKnBZ+c1VWwV7tOMVoFqb&#10;j+68FVV1IJ1xUIKyQwCfu+66awXRCRMmWHA+nVsdcCzgDQriwOWXX95b/cfeW221FbQbP378IYcc&#10;sskmm3AFBrDxxhszGK6w7bbb5uakJEaXZDPMABAyEmzJn/CqveukK4V1eclqq63GFxmMOhpRB4u+&#10;rMgmzDssShYUWhur42o20QHG/CcFUYo9E6tufPuNbwSiY8rXRI0HYG8AkEMLiOZCuKwuIhtzEpx5&#10;F0heKB+SLEYSx6ikmo2a1PLJJ+cHRLsoW7etKGs5hdbaI8MzJFwRI2fy5MlXXHGF8eAa6ZiuGj9c&#10;Vom1t99+O5+Q0rHAu8s/hbfQ2ulfCoj+9Kf/M2vWoxde+Lu99po9CFrmLLro06985e932eWXn//8&#10;z773vZ8VOUvtaR3RC17H7LffjGWX7bms+ZuDRddc81eXXvpo/28CBSSoAEKj7tuWJPq/xtlVyIRA&#10;RcNDRQGkKrARZTkIRFAnqggU9DIxq1ISeZupmrBAlruqJaqZ2vVTJ+3btcM06jOSyXx86KGHZsyY&#10;wWV4h7gtNPE1MZx4VpN6n3KKElbFDaXvxDGZY6wqriRccJw826IwDsV3RBIp+MyZM+Wd0mgz2t71&#10;oXuiGljsv8fYVcpVsNy9OlXddiykWmQ55Q45C02LRaXVdqtcke5VoEKgrbydN4i2XemoO1R6VMZR&#10;r3RGJ0VdkZY77LHHHgwIj4FMzDkciEbLLrsss1t55ZUZHLvhQfyIS0aFRgfgKHsKUlaMjLwtsDm/&#10;IGrbyLaMlRBgw5odFs3brlIe2gyFRgw6yqpUi7JhCJOyr6q2tCg1ybJVg0FUCsHocf64ceNkL7Iv&#10;dnziiSfmRoJ0C0zyOKbsrcyHnhVElZsF8jebS+G4eT6oNRc4eL5LdUn5yaLrr7/eLDMR/hAQJcsN&#10;cQ6vwGePXnAg+sADPzrjjCdWXXXA47gLLdQnVr/85X1veMP1b3zjETvuaGq0cXxEfzyNgOgCkHiB&#10;AzEkiIJGwgoHfc973tN8bHvYYUIMzjyy/CsXYSX0BTKZbr4kicESbpSgKcGLGecDM+Ve8/wqsAxb&#10;AlG0aaeatUm2tSq0qaYSC0Iej1dZXOPc3kaSAK8XXHABBLUXGX8okcFDSn4PV7g7ngSN0FGJMHdR&#10;kUKvwl/usAmFYmKIVE2hUE3JgeCopNaxYCvl8ons10HllqxTISJ7hd9gkmDkvvvuu9deezHLnXfe&#10;WUDff//9xW7RVv0ddtgBi7JJZ8CunedJkyaNHTs2X8nYfvvtEZ06zCCExidCjM6qXjlMx4j3ACTz&#10;g7uCu8gu6dlggw3YKmplKhzFWjbDbxjVKquswoZzU1RTLyoqKNr8ikNuirI6NZlTrPqPCKLF6Bun&#10;j81H9qJ7VFy7kc4DUebnzBgPjcUVwjcSHLJLIG/L5wUGQ8aDAeMSC8QNa5bbF1XJPiN4CTLbsf5s&#10;au57dmRzrSVVrTdJvOK9W2655VvlB5nlRlOmTLHMZQ0GfVNI3yw/T0+33XYbbpR+eeWC1TUZasug&#10;RUHQqJDmXAU4KbQ5ZGGkY236/AdKOz/84f/MnPm/n//8k//v/801wvLHGhHpU6uu+tuJE382Y8bg&#10;/TpL7Qkd0QteBvbXP/GJKS95yeyBV7n+PfPKV/7qjDMe+fGPWyzoKFzRI+wRjKmEY4Eq0kRBmh4p&#10;Vyf1u9UqfxbqHPDAbfmAaO69TcuGXzuBOx8t1bWpYFkj2rQ7PdRnw9isvP/++++8805kOH369Nyc&#10;vPbaay+99FK2Ympzw9icqJ7vX4jMgj/L44MkfKnA8tgWU5NwC1lTp04VLjR7d7/sRfaZnDgxQTQw&#10;qc0dPdElgFeYurnP6fD1MFzn9AbYMtHI1NPzGgq8tVY19StMViksl6hV6lRpvysl2SrXrns5gqCR&#10;tz0gWr8j2u6mX+2gKcpRRG1RR+0G/dKUbjg/Lgff5Hebb745l+FfSy+9NPjsCogqxJ9Rfq+IY6I4&#10;jmMrTsSSCofOVXxqSBaNVVluWHOY53KjeJma3Q0riEYtCxYVPJwrJQUthwDRqiFxNK2RRtrd9Cst&#10;R22lIm91LCBKOu/Y5Q9rr732pptumt8rOuCAA/J5ipRMkiPnkcmQhaQ9PFo+JmNk2R/qfEGUbBJZ&#10;pY76uSkqXTGPzjzzTFMjti5Dk1axUdPk1vIPRe+77z4gVqdG7DKOGeVtVkUpGXKVRoZUwc8BWoAs&#10;Gvacq/vu++mppz75ylcOoNBFFulbYYW+V73q6b/92/NWW+3s008f8dk/kUZAdAEIT4o1kI+zWpZD&#10;s1tvWaxyqCMY5camQq9iivhyTPlvohwXsqoPLFXDsSzZVsINisCrYpZVNheMhC0LtiILhEVVCNyq&#10;gPrOP/987BHa9Apc5fdQRINeBUFrlcjvgZlCcDJt2jRvNSKoWcgt0Hyr01oJhGUlltGmhTwrZa23&#10;GoEQ9ptvKTh2wVFMlD1YRp6564VIxc3cl7OQwKrnup2eS0Eg6J577pnfUM1N0R133FFAx6IWnA3d&#10;sPmhhx4K25w0O3IsEpfddtttq622ks0QG+AHwT9usfDCC48aNWqllVbSmvo333yzPlvGbHIgbeqD&#10;rfJ7uZolpuKVm3IaFsW6eHBuhIZCg6ARI683RRmbTTiobf8QEG1AcyCFkmWKzXtle3Hrat7qjB49&#10;2gnsgig5vbkp6ho1eFd+PkouwskUutwSJomptFJQpgY9i+Sg88+fwykP62q/pMHt/wkkKRqzwJ/G&#10;j1FhtEyePJmbsljZp+4pd7nJgsFjLUeUz0mqWCC3i2u2DFrUMmhRIc25SpZJEk0asjD6Q0G08Ocj&#10;M2b85sgjn3nJS+ZaYPlr+HOJJZ5YffVHv/CFn3znO+0u+2XXVSMG+Zcl4/lfTzzxmhe/eDgWnb38&#10;8r898cRHfvrTHkgIsYQ6qrTWRZeugjFVLcr0K4WqZdu8VW7qhcoaBh1IoeRtZNncDH+auWQcKrFJ&#10;t/G0D2x01ZA39SSC995770033XT55ZfzizxzkRs4ZrQ4I+aI1WyOZ3E3/oU2eRODE6MSkZJY8wsx&#10;Sigw93OrU2ItVpiwTpc9eoVe5UmDRsEw5Q15lx9byimNrCqk1iotUBDRq2WFDboVpUJOflVapixn&#10;q7Svfnfzdjf9ZFh3lG3rFaFyudpTSkOCaE/7bdMdpbwqlbtKJ0lruiHIzJw5U7B1IXbddVems8oq&#10;q+DMwOeSSy4ZELWgcIWi5Zdf3iune+lLX8rjoBev6dpTi6FF8amYVPAyJoXWKG7VVRdBKUbW3SQg&#10;SvZLg8mQUkiWg4hhS3YMOPXZMVZ5Gw2Ho90Go7KTRpZr42RZl/QtHdZzh+MkcHNGLCHZZZdd8nSu&#10;0S6Fk+QwYpOCckeUNRv8yocEUZIlelWuQj5TNq0+0/9NUQ4uE8sDRFIs8+Xaa6+V4eS3c/M1UXAY&#10;aOSeIczCoc8NRCmNDKkgaFQ49AUAovff/8jxxz+DObtBeNFF+170or7Xve7J//f/zn7zm8867TQR&#10;rw3fI/pjawREF4CY6z+Wr4AecsghwFJyL2qgSlyKKrmsZeV8F5qqI7ioD0RZsgiFXcUam6NQYUsh&#10;vASNAVFhSzyyC1vxj0hldUizgpqopIJCrg8URTeVtYCyLPB4TYlfYQ8LIqBCri/FV58zATxBTQZw&#10;ySWXiGsKcWZAFExmAXAKdueV53KB6HVFal511VWyB6gwffp0b9UXCuUQmpVPaNNWOkZ2l506J4mn&#10;YqvOOCIHcuSRR4JDKAUUCV6OHz+eX9K2224rrDtAYRdpO6twRR+cHGdsgw02YH7bbbfdTjvtxAi5&#10;Aj/gE8ssswxPZT+bb7754YcfrrIkSeeh2kEHHeT1sMMO23777TfZZBOsyJVZCBpkoiiRL8bJQCYK&#10;DX+WW6GNCoQ2CojG4dRnV/auhT86iFI8Pqq2HS+3YK0d7bzzzrjagGFdlNFiIXTnzDuBBoZl5+EL&#10;X/iCsSpfkWhKNyt/RtLQdnz/AdKO9DfJlsQrO1IowZWcMcsrr7zS2Mv4uf766w0/4ySOG3I2nGSo&#10;rvW0adM4oqRK7iujkv5yzUKgrVoGLQpqVrXEOd8g2ia5z0k/+cmjF1zw5Nprz1588QGfwpY/HPK7&#10;3Xb77ylT9PsnA/dYFQSNRkD0L05G9fRp0z686qo9l7779+R66/3y2msrGxBQiXBCV4WABtxDqwrD&#10;RPl8p6otLfI28EkNfRaFNrtS0q7rrE2hFvQhM86ckp7KNeV8Dz744H333QdpbrvtNjFfqDdtGYTY&#10;IqqLNieccALLI17GwrhbopCcO5+LqZZJzS+uuOIKUxvE3nLLLbfffjvsxLT5Qrik1pQ3zXXAucoR&#10;OTTnxCly0nIOc7oUerUsoKEynGardjr1/99Ux1JPdeAwmyjMFcnalFNWZS+1vgXlKcy+sruuUqhC&#10;GrRJuZJDg6jywb+aqz+1cUqziTRZpnZdv9TvSgtVeqIbTogsPTdFWS1XAlRQMxS61FJLWSALAdHW&#10;5IrxAVE2B8ZiOjyo2lPDoP3y1qpYmGoqF0xrZLnBzY7mDaJB0K4qiw4n/sv3yXHFvvlyA6AdFQ4d&#10;8KRu4cpGNgxwDidr26r9IEphZtJ552TNNdd0YjfbbLM8nSupk2lIzwx+vtZg6EAQbXx6EIj2LKsQ&#10;ELVtEicpH+Wzm4CoOchDb7zxxhkzZgRETVUTNrhoHoUwGwx97iBKaWewCoG2eiGA6PeuueaxNdbo&#10;teDFFmu+FPqGN/S96U1Hr7XWTTfe+EdJb0Y0nEZAdAEIIOEoXst3MZIcmhOjREgAO4UPbydNmgSZ&#10;8n1Oek/5h6K2QqQMW2V1lIBVMQuS5ZEMErPUUQGyClu5t6mywtwp1b4g5a2YpYJNeL/CZPDe2kT9&#10;8Co01T0E4lU5MpENUGDAWzjqVVwDn5dffjkS8BaCqoMqYUO+q6Oa7AGIWlbNvq4pshbb3HPPPVqw&#10;iWXcqAK6gMH24tUmXgVQjeiP86bDTojzk//dsscee+zV/w9FkRVWpLFjx2611VZKHKmYrkHbOgOO&#10;2slx2rUg4mvE+TzwwAOBK4JVnx/AzoMPPthZdebtwiq72GGHHcaMGbPeeutttNFGbAMZQkHoyEo5&#10;CttjNnwLZ764/0uh/Ngy+ISm1Z57Hs21LSd+HiCaH87t0macvho8Za3X1rrLV1O8xgLXXnttZ8mQ&#10;cz6T88XnnOF8EiH/cOZdUCc/598FktlIOiFouQUyrNqxPn9qtynfGpXXliy3SXOT6SpUx4IMTIKb&#10;UWQIXXXVVQbVhRdeeNppp7msDkGfddIwNuYtTJ06FbDJ7Tglw+OaLYMWFQJtFdSsaolz/kA02d58&#10;6pE77/z1+9//9BvfOHvppecstNAA8xs16qlVV/3lmWc+MmvWz77//bn/Z2MoZddVIyD6Fyrp/qHr&#10;r/+jxRfvGQn5kx4988Y3/vb883GPmgRRhlTWRuGfAjK9JBPO7KpOtKc6MteqrFJHTVyXpipcBboQ&#10;DmIxJs0yiR3mvOOOO4Ci2ZcvceS5GOmvGGJiSo7jQSaspJklsbnDyo8JsTMGJOfOPU/1v/a1r4k5&#10;U6ZMufnmm++8884HHnhAjmsy2qPZlFcdCEd5tWw6KLese/Xk1AXS5+BWg19FLZn1S0llwqi+rceu&#10;hNKOVWSrhvYK/nlNedm6VapFdduulKtWrt6A26GUy5dlqwaDaDmOlqirmohTlLf16Aar7UGRvqUn&#10;yp1qqO/auTqbbLIJjmJkodCll146LOo1/ze7PAPUiuuxOSSGuDhObIiqQ1UpLPbV3hflTVXFsoZW&#10;KoRCKeQ5WGG/4RRWnDeIRpVFnxVENVv32wVRytoq1RwvE2fEkgpeLP2Q+ElOpCiZCIVDhwZRariz&#10;yDzqioOr/PGPf1zOkwfc5D8mlESOLUqr5F1mpel5ww033H777ffee++DDz4Iz7gkVgxJFsAcAKKD&#10;VVdlkyEV/qxqGbSocOiCA9FZs376iU88/qY3ze4x4qWWav4F2pve9MO//dsDVlsNorfBekR/Mo2A&#10;6AIQBJL6w1EkaYETAx5hRQkqED5Elv3LvzvzNoyqDpMOdsJRlW2Cl1g40NKONrEogdt8nJyQxPKD&#10;l8cff3zoV/uSgEQ0YKZ9W51V/l1HEnq706YNRTHhDIJCRDRiQzERKIprnAlzCm3qiGvSBTwAJoU5&#10;2YPKAp+aUDOffGscqeJSjApQ5RZ5zVaTJ0/OJpahhVUiZm606jy6sAt9s6ApfXBcgvV+++03YcKE&#10;3YpEcCA6ceJEJw03KsGTIvuOO+44fvx4DJmvkjpjDtZRO0Yn03lDoRac5+bflk+YoPKWW25pQ8vo&#10;VJtbbLHFhhtuyCeQIcOwTEARNK655ppYlI/GCLlOzAyLsuGIPYc/87BuQDSP5saZuKkWAqKYMxQa&#10;ELU7exlMoVH2zsZaPx9KwVGKx0dc3KsSm8stHKnzYGDE6orNfdTwYH6ur6sA+VzWEKlLdvfdd0uG&#10;QGM7mjsKTEZtUVFunNZCC0qS45IFuW8e6ksJ1cJs6LVJkMtTf/Kqe+65R09074wzzrik/IqmeSRV&#10;Ms6NUj2XyH7pS18y/CRSWpNRoU3wGWtknwHRYrLtclUDnUVBPuouUxA0kvUm1ZuXfvCDn0+b9ti4&#10;cU+/6lVzen6OD2wstdTvJ078xVe+8sjdd/93+d2USMvt/vqVXkXetj0oGgHRv1wZfh8/8MC7e/5z&#10;eufvmRVXfPyQQwrLNAJCAZWwShClKqASBWkKgrVSqA6kDH9mDoYwrUpr3uY1C6QRZIJkjEm9lU3K&#10;4u6//37TEHNCxOnTp4vhIryIzSxEbxNQPBFJTEnhuubKiS0MyDytYjGCv/CSzy4RLI6tdzulyLJV&#10;ya5dG+qmhukcUoocVw7TMoiquNWQYkfBP8JaFb1S0pVqlDZrsykse2vxWwuDFd7TQ69pXGUtpBFS&#10;oryt3a/SkUapr5r6dp0rEuVCUN4OfjTX5prKsVN6QokkiRIJGihdefZrj9lp9ptdZ7+PlSdTVJOI&#10;uy6Sk2222YZ3sDPwGRaNlin/sjvwSZyOLOC34UC0a1tKuiAah4pCm/PWYBAtPDj3bmePlFO3DiNm&#10;3PHu4UCUrKJCo3NxtKdB6pZ3G6+FLYaWW6MO1qng7xxfprHzzjvLUg499FBnW5bCjnmZFMurfCyT&#10;peIoyza5quosyxRTLbPMTJSwMUqzUjZF9fOdgGj+m+gDDzxgUiM0c80E55IhzK7inlFKuGcWCmMO&#10;q5Y7iwp7DlDI8M+tBx/8+ZFHPr3iir1fCl1xxb5Xv7rvLW+Z8aY3nXbkkSZVG6ZH9KfUCIguAGFC&#10;pCfcHHDAAQDSW1Qp7lh+17veZRVMgkZACCZZe+yxx0IFxCjbttaCmkjMWqss21w1Er+Q6j+Vf0kq&#10;eAlPQhKKswBQgSjoym1Vu4tErsQ7eYPQlr1rQRSzlVUiV0BUKJQuXHXVVfIGZCKWCW1gAEyed955&#10;sFOA0461YcgrrrhCpBPvvEWYEFRNby1oTZsWVNM9C7Dh9NNPB7eyEJWBq+W0GRzSrMbFU11yCA55&#10;0qRJQDGP43qFoCHJfEd0p5122m677bYq2njjjeHl5ptvLtaXR3d3TR2Auv3224NYNVVIHZU32GAD&#10;hMZ3t95660033dSyV1YRELWwzjrrQEQ0uMYaa/BRlskLeUxcB2qyYcxJHHqFFVaIN5PyCqJsiRvZ&#10;lj1rR2vDgWgBz7kqZPr3wBWL2hDEDqf4fZy+y6IxftsCbGfDWOJh9eOJOBkPc0VcHSc/z+Xmol93&#10;3XUymIqI7ZgepEqPMt3cUclNFblU3paEqvlNFBUCmdLiVKOSBrer7Kt5CLjIW1tJrW699VZD6DOf&#10;+YyhcumllxoVBr+jyKfIrNe4NdgksupLrWRUtsKZ0lnKQkCUUlJVYa9HyecirUUNNQ6p733v1x/8&#10;4BPrrz/7xS8efPPz6de85jfHHPPopZeq1tYfKC3bS7vjovQq8jbdiEZA9C9ahvq5p5121utf3zNI&#10;un9PrbXWb88/HxFWRDGVbGiymFBlurSquKIahaaoEk5aqFKIRirJBGDgChlaBptEU+Y2a9asGTNm&#10;yFyvvfZazAlOhGgBQTAXGURmk5HvCCM8hdEcc8wxRxxxBEc7qMhC7Cyh5rTTThPYRRWzmC9MmzZN&#10;47nhaWzbtZ4EltKxvEaWg09hpyg0RYWthuC9qlRoN5tv1ZapbWieqp3MOddCNqxnuOHFgfcnbVK3&#10;Uj+XKZeyR4NBNC2kzaqUZHdkWftarsMgvVIu2jjtQp9rHcwQFUGC+Cngn3nmmRISPgjzll9++frV&#10;0IDosuVncrnby4oYXDwOsAEzzsjj2E1AlB9xpepN1Z6o59PSCpnDKSAaeYvrdI+l2ikvDv5R0JHy&#10;tsHEwoRRLDtiyi10Dq9CowNwNO2ERS0oVyGruo0r97aCqN7qs0N2Bli5jMLplZDk6Vz5nkxMGibn&#10;YWeSH7JgfvFlHsegrZWwUSxbtmZmJeUzvxiiBTVtKG3jhiYpZYGnm3TSs+uvvx6Izpw5Mw+3Y1EX&#10;HS5W1Iwa9Bx4bzMVipf+0EJb2lGws6og5xAKFf5Z9dBDD5999uOrr97779CWWKLvZS/re+Mb+1Zb&#10;7fNrrvmpf/onk6UN0CP6E2sERBeAMCFcPPjgg4GToIMk8ST8Q5iHH344t1ZBCdayip3zAI7O2j/4&#10;wQ9iUWv5ulDlbTZRWSSyrLLAlGBEEgIhCUtYG+xMg5rSAU2JZbIBsGdB4MvtWa8I5NOf/rTNtSZX&#10;OOuss5RoRAibPn26UCgmghOyrYiGJwmOCnNMCwCgUG+/Xn72VtTziiq9Vfniiy+WtWgzUKqFmtBo&#10;ZPLkyTZUrr6e27sw6jVPcwnEjs6Rog4Hvtdee+GoXXbZBX86mbTzzjsDyLFjx+63335iepYxpwWB&#10;HncFSr3SZkWhTa+QdcyYMeqgQSxqgZCnQhVGjx4dSvQaEEWDUJCnMlHeyV1iPGw4IOoVhT4nEM2j&#10;udmFt/ZC4c+qHhCdh/QtZm8XPK9Kh5VY63CcHGfS1Xd9jRmvBoMFV1lm6RIjPZfGZQqLXnnlldJE&#10;TIgz89rF0RQSYqw5cXJlr5alViksOXD7T/CTSafQa6RaNqQQKVLNPRzlMifJq9FrSBgnFvTcjNBz&#10;5m30ynR1XtIsmdas3A7dVZzLgmSr+GxjqEHQqNbpUYG+Vg2DFpWMvV8/+tGjV1zx6+OPf/Lv/37O&#10;oOctZy+11OObb/7LT33q59de+7OHH243GUbZS7vjovSqqi0tcnLaCzCiv1gJj0euuupvF164Z9jU&#10;v9kvetET//APv3/44QY3+7/SmYkTziR0kbmTCpk+ZFmhaiYCPjHADN2MMfMCing1qGSQ9W7n3Xff&#10;feedd8pTA5+XXnqpQG1OmVmhTYbCLEw6MTnRQ3myZIWY88gjj5w0aZIoLT7TnnvuGedSX2wRUgT5&#10;yy+/XDacf6ZiGuqVzqCjHE49rsqBFrIsTSzwNUANyfWrLeoo5WlnSNXGo+7ycEqb7Q4GKqvUSbNU&#10;65dN5yWVc/guqPDl1XLV7x6+oAuij9+9a1Cz+QSrIyW6oR2X3hgQPPOhnnDhrXGiJy665Nz5v/nm&#10;m6dOncq4mfU3vvENLizsc2rXVPrBNBEj/1p66aXzX1uAaKQkj+ayPO4WWuODoAsZwq3hQDQsqlnl&#10;zwqiyK2rtrQjhc8VROPXkT4HNbnzkMpaUjOyVW3KHsnbuq9mN8ODqK7qsCN1+G9/+9t5vYRk++23&#10;HwyiSJKdUVhUCWvGmdaadGSBzCkgalZadsm6ICp5k5U1GPrFL8bEebqrzMqlc7fccstdd901a9as&#10;Bx988E8HohTy7FHY8M+m79522yPHHff0i140ILQutFDfcsv1vepVfW95y8/e9KYPr7OO1EKa0cbl&#10;Ef3pNQKiC0C5OSn733fffRN0MCeyUmgZdgJFXKpE+dFHH62m8lAiBvPK3XP/R1MqiFm5VZj4JQmw&#10;FnCKSihOJFKi8fAbatWCErtQQWACgTAPcyZ+iWjnnHNOHoKV5asALzVid0LYjTfeKLqJhqFQJaAx&#10;/3BcaLPMwNCmlEULXpWrqVyhHVkrobFgF0D0sssuU2JDhSpISmQ8mlUYELXrfNYetNANcdaBEGLf&#10;e++95TdYdPfdd8/P5+b25hZbbHHAAQdA/XHjxu2www577LHHtttuy0rRplXQdPPNN4egXilcaivl&#10;zXO3hTwVYleVvYWFuNSC19yrrCCKBrkIN+WjfCXexoxZch7QRaFM+sUvfvH8gKg21157bY17rRRK&#10;4c+qLoja+zyk2Zh9dfooaYFVduSoDSfn02CormYYuPrOvGt37rnnul6sq/GxL37RtZbcBD57WNSr&#10;t9IdSbDsJ7mRXKdJJEsqWdKz5rE6mVaWKUkwmoqfMTbLNlQnWbXWkkXxhizbo2XpsjFmWBobFrzK&#10;jA1j4zOjxdA1otCmduxIsxqv9z9lYJbr264azpt/EP3xj//7/vv/94tf/P2ECc+sssoAhxs1as4i&#10;izz96lf/bq+9fnn66f/94IOBzPlR9tLuuCi9qmpLi0ZA9K9DMr6PjR9/+7LLPjVwFNW/Zjitt97j&#10;3/zm78uHOJE5kvlFKCWf5igPiJopXr1VbjIasca8nOyBBx649957ASfhkBkzZojtU6ZMgSL5VqcI&#10;LIDDY3NfTP785z8vJphf7InpcK799ttvn332EXUZ2YEHHpgfNWAxENSCtyrssssuAummm24qxgq/&#10;u+22m3JeJqSLKqYnyoW7Dz30kOlvJBv55r6YMKQSMQJyFtrSoqwia1Ohq5ycqC16NqUdatvt/IIu&#10;1ROewrZGUduhfqUwTaXykEq1HmVVdtfVbx/+VhdEH+uAaKJHlEILCSaCRrDB1Rc8nXYnXzx3ocV5&#10;MVP8lxXIEKQc3DO/BbjjjjuOHj0aMnG0/J5ffTQXjgZKw6L57kmYLdBVQTSmA7oqiEaDWZQCohTC&#10;pAY9B/4cUUqouzaMFxCNF1MLgkUpqWpL+/9xS+HNVmy6RykPi5L6XeAke/S2cOgQIEqpo3vppw6D&#10;bUftPDD0jcrXROUqB5WvXEnSXI6AKC+LXCMpWT6UD2pWmZgcXPLGvrOWWKE5a66x8twLDYjKvkxw&#10;s2/q1Kn59rVQICCYhuFDRhzUjAqHDgGiIknWtqUD1QLoQKX9qoKHfxY99NDDX/nK79dcs/dG6GKL&#10;9a20Ut+qq/a99a1T3vzm0487Tghtw/GI/lwaAdEFIEYu7+flLPmwww4DVPldHFSJJBl87lgGGoUk&#10;yuOyIFOJZSahUH11vJV/n3nmmWKWt4BTSFLtiCOOEIkYjBLldhfYyL0v4Uw1OCq6faU8dqv9fJdA&#10;FJPWi1YiV25pSkFEQMFOayKXyqeffnpgUlyzudwFRnq9/vrrRTebKLTW8uTJk+Ux3yi/0iatwZbB&#10;TmvR5pVXXglHrWKHCq+++urp06c7lkAs5ZleaZD62tRb3Uiu44gkQMhTciN8y4fkPXB05513Bpkc&#10;1Ns8oItUISXmlBJZZZksyI1yL3STTTbJ7xsVDm2+EapEHThqq2RRAVFab7316nOzsBDvcVNWyhFj&#10;gVwq1sW5X/SiF83PHVFWhCqxJUMKfFoIdg5Wg6HPEUR1j+FV2WNyAq05RqfRwAvFGRvOsDHgiru4&#10;LoQx4EqR8+9CXHbZZSGfp8v/BozypG4+a5f4Utiv5mGSIWlQGC/JEE/69re/zfnqj2recccdtxdZ&#10;TmIqabatxEsarWU7SnqtfW81JWPO/Xl9M6QNdU5sfOYuujEjsZaBScG1Y+/apAqiDXR2FqqUUEG8&#10;AUo+F/304YcfmTr1Vx/72ONbbDF7+eUHeBtgWHTRJ//+73975JGPXn31f//wh+X+xHNQzR3bHRel&#10;V1VKUodGHs39q5Gxev7nP//VN7/5yYEjqvs3e4UVHn/3u3/3k5/k5qdXyZNpUrmIQj6GvTmIRgwS&#10;A9ukk27efffdt956KwgRzMVncVsQFmxNdqFe4mtOsQOhgCwICF7jHd37nHn8RKgUHvNoybhx4/Kx&#10;oNc8hzJmzJh11lkn0UwIFY3hjXkqknMQ8T//cEWv9E1em4HdHdtdmRdmR40qXXUxrxDiAHhzfkQk&#10;qieqqt1mKOUcdpXydsuilLSdKGros6O2tKhtZZCyVuWgI9UNre3uMYfTA6KP3z2+bpsAUltwJmfN&#10;mhXgdJUxp9MuWgqPLoEM4eSTT5ZLyCjqBeV3bI7HuWoshlPwKc613HLLAVHMGWHRRRdddJFFFvEK&#10;Sq1ldvV3EBgc7rIhW4Rb2JLvaCoUmqd1KPZEPR+Vdm+KBjIHK/wZeduwXf/P5AZEo8KDQyt82DBo&#10;uR0a1CzWPaxSpyHRDotGaXDeIEr6lk7qrZ47UofvPJsdTr5k5sADD5QNyuvMPkldPlQFk2TB9AyL&#10;gswCm813Qb2aoeybzNaUk1Uq28q8llblgTWvZrqRIO+69tprTUDOe88999x///09P1nEK4OaFLas&#10;ytqoLRpGDX0OUiiUAol/an3nrrseOeaYp1760gGBdKGF+pZeuu9v/qbvzW/+/Vvf+uX117/4/PMf&#10;f/zxNhCP6M+oERBdABIdRBnRPwiKGPMULrBUyONhpGV1GL+FPKwr9Igs8gA8CVYDrqeccopAY0HA&#10;0iyWSA6hjgaVYMs8+mtHMgnxSCMqIwqrZO3eJsbZyrYKlcDRfMsOSTIw7YiGIiA6xSEinUQfn6BK&#10;cY2rJZWZNm3anXfeiQ3yUTpZtjnyxKJIJi7oFXBa0IJExLbatKCyxOjee+89t0g1CKoD11xzjd7m&#10;7mhuxjpqrO6IDjjgAMCJQqU+FvIPRXfZZRcMmf/gwlmlPtZ6K8pDTS5r7Q477GBZCiV/kjBttdVW&#10;AdHwJ/jMM7oSLG+tRWsWbDt69GiGgUVz01J2hffio1wzjshyYlR8izGvWP5rCwVE0Skn42E8iRUF&#10;RLXAm8Oi2gxkRqFThVUNhs73o7kxexlAnD4KiHrVeQfl1BljBpvxwPwCosaVq+zMu1K5WC6B9MV1&#10;lDjKb2Q5EiN5MzhEhiixEGhz+0VyLHmSNSZxVJkhYUuWYAF/Bj5da7LAAr1S7s94m5pJTLUgg9Qy&#10;3MKfQFTm7VWmdfPNN6dXnNXwPvTQQ9///vcbIYbKl770Jd2+7rrr9MHm8jlYWzlTl7wi0kBpj6xK&#10;nR5JhX86a9YjV1zxq3/4h6de//rB3/x85qUvfWKjjX79kY80vzz0/P6tS7/01u7aHRelV5G3JTNv&#10;NQKif2UyWU7ZY4/vLLlkzwCrf3MWXvjpv/u7x8499zc//7nhbboZM0aFKSO9w3XmkXl6++2333TT&#10;TThEcBZIBdvc7TSLxWSzxkwR7aWqQusHy2/dHX300YcccggbEl3JAkpRQnzH29wog5qCqmAohogk&#10;IQexRSgTc/IpmIXEGfJW2BSERWmWxGu4iQivV3rIOOo/MzTxZbcOJOpOUgfYPIPQ+bFcKig3Vw0X&#10;DlIoLgrLIdIhlbVDqt2+o255u6dBylpq3w8jPc/hRN1jabfvlz0OBtFsJSRGts2xOJ94w9mWA7hw&#10;OIct7rTTTvxu6623Zn8cDXNyExcr17HnHiOWY2Qgc9lllwWiBDuXWGKJxRZbbKGigGj94VweFxbF&#10;Y6BLO0OCaEYI9bAoVRbtgmhDmR0pGaysCuZF3VujPQoc6mSl0AY050MFRefeGi3gORdH87bdR1FP&#10;eaHjRvqmz5k1zoOrIM0wrUw6c/DEE0/kxcFIydjpp5/OjkmqVu+LuqxRoFQKRz0gyg1lbjY3zWVr&#10;FUQZ+oX9XxPNh79sV9xosO05gijVwiz0qKXPQbKjqIHFst/5VzZ5Fn3729+5994fnXnmY29/e69Z&#10;L7ZY34tf3Pe61/Wtvvq33/KWE8aP12YbfEf0Z9cIiC4AffKTn0SMOJProykMcFz5LSJwBS8PPPDA&#10;ww47DHDCLWAQ4lJuWUzx+t7y9UibyBvEIPEoRPqR8lCiQCP6SMdtaC/q5DapRlSwNu0gUq/W2lCc&#10;whvi18nl34VL6MW7ZPPBSBsmnNlcBiPYWRDIcouMz8lyJDe5Iyq/IQxgQ4SJJMU7gQ8w2PYb3/iG&#10;cvkHTLWJCnZhQ41A2RtvvFEovPTSS61SQWWbE6iwR/HXrp09C7okm5EYSWuYK+Dkr7k1KpTzVzAJ&#10;LFGo1Ad2WsCTrFehcK8y/pRI8WPbeiUVbDhu3DiVrcpbnGbBVrm5Ck0BKvNev/x2ESBEg0w09umV&#10;r/CYalRcOd4c1U+LOVPXh6pDs+dIs+1SWa6qpErepkIcvStNaTDqejxZzu6U29bhOGMQLrcTnWHj&#10;x0AytFig6+tqutauXZDPlZU48qfkgpLg+hBgWBQlShZr7qim/NJlJQv5FgpZ4BRcio2pHL5Sv26o&#10;XDXepjUZVYgXiFK+AqeQd0qsjS6dNJL3228/o93wMFr47jnnnDN58mR1pGU2l8MlWae6r7q7rtKZ&#10;1Gz0ox/99K67fv7lL/9+++2fWW65rp/N8bfYYs+84hW/32GHn0+eXND7j6OAaFelI63SryrnpA0u&#10;I/or0nn//u/nvOENv+l5lqzzZ/g9ttdeP5869b+++12T6957783P2ObLfgKvaStKi+QyUfOCWZjd&#10;ElxB3nxhEGI+8Yvc6uQ+EyZMEOuEzTwMskmRhSghUYkYuM4664gzgpj0WsQT3Cg/V5MEXTkYABKg&#10;QsARMG0r9uapH0FGx84vXxPlILfccktwNN9Vk6ea+5T4UCdm5kLF0UShrloUG0qhNdEgOBfynE+p&#10;XzCw5clQYkrmre7mtqpKO1Vt6UApTyPt+379+r++0QXRx+7eNQdYD18dEU9wvu+++wTtSZMmjRkz&#10;RvAPEeU1DuXCuWS5dqGs2FOQyauaKnCxFVZYAYvWe6ELL7xwQHTxxRdXjkJjcJGmbBiPA5ODbS52&#10;FvOKW8WnYlVhURuSFqgHMvOWsjZqi/qVmjmKwcpJcLCU86DP869q8WlBU5Fm69nLrlOStWXPcxVQ&#10;Nzsc+1prrWXGyUb23XdfOWEF0VCohI2jkQUl5rJEyHQmuRnxa+Qpf6NQaKSCRuCrpC4tGA+x9eRs&#10;pt6tt96ar4nyyni02RdrriBqJhaobJWJWVVmaqu2xiAV9hygZAJ/iMKbQ+uhh75/1VW/3G23p5dZ&#10;ZsBP4y68cN+yy/a94hV9b3nLr1Zf/Ytrr/2Zf/s3E62NuSNaEBoB0QUgCMqGJf3sHwAcffTRsmcl&#10;UgEImk+gvZUrSBHEo9wXtcqryKJybp+KU7xcTRBLsgoxSJ5hw+xCHbzq1b6OPfZY7QhJdgopbauO&#10;ZZsADMmKDaUmylWWH2hZwBKnZPnJYLCf2Cd+CWpoBCiqJuMHkGAyMCClyMO0li2IcdgSKiDJL5bf&#10;agOcU6ZMsUyI1IZ07bXXasSq/IYbOrVK+7kjmnRKg3Zhd3qlw/qAoo855hhRe/z48TInEdzCxIkT&#10;oSmqVAI1kSeM3GKLLTBkXvfff38gijYJoKqmgvq5d0r5pN9aCwohaHIyWxE7z03Rel8Ui/JR9slR&#10;4nxsiRPHqHgzh15ppZWUdO+FqhZ7Dr7anElzI00x5gYuiwpUtvI25l0pNMpyW6l/WwusPeqCaOPz&#10;5duhKtiXDTfYYAPnwagzToycDCFX31Dhf845nAOirqaLzsAsu4Ici/1IDZusqPx3B3lPuSH6hJQr&#10;KCXnE98tMCd+ZkH6aAE41TyypoaR5QCYjJN1YVemqCT3fFTAn08X2ZFCVnTllVfqlXSW0ZpK5o7O&#10;67mhoue6bfjZo/oIWfsaT1JLhekaqGvf96spffjhH3/3uz+78cZHP/GJp1Zdda6NlT/GNnuppZ56&#10;wxt+9aEP/c9ttzVH+yeTw49KBt6qoc+ORkD0r1Um2od32eU/l166ZwR2/2YvscTPdt31xgsvzHO2&#10;CZgmhRlhFgvpcZB3v/vdTOSggw4SA/PdTq/77befKXP44YeDQ8u77babGAgX1113XSFCdBLW5NPd&#10;NDp5dl6zSqAT37BK1HwJoUQ85SoghDe+8Y3im2ijWSiLRQ8ovxivb6aqeC7gm8jTp0+XE8PRPBaR&#10;hDiZLgkdUT4/at8UpaSdvYN4lYZE1ijkFpVoNDcciTkUFMyywtSJutWqUkh5O9y2lGpRStKNtmfD&#10;Q/Uvv39+D4j2HKAGA6L33nsv1+ZlYr6LslhRfmGIlllmGQxJINOF41AumSsbgHTp4ZyrzLZiZGou&#10;tdRSWqgUmtuhNlehB8/Sjha00wVR46rxrX7FrSqLkmqFQ3tBNPYaNaDZr1Sg9n1HaoYGSX96ZOg2&#10;ENl5LpfCmfOjeqRVZZa0z+Xab3adfUUpb3pTZFm3Mzve+c53brLJJhIPE/OII46Q0Zkdrl0oVNoj&#10;3ZI1WfBW4WmnnWZtlQyN8QU+uwKoMFUKB18FBNtyRu2YdPkMqP6T3jydVH+yiP/WeZeFcGZVCql9&#10;31EBz6EVBI0KS/5BaplzkL57660/P+qo2YP/P/MSS/S99KV9b3jDnLe//Z7VV//IXnvNmDHjmWee&#10;aaPtiBaQRkB0AYjxH3XUUTgKB8oA0JSg461XiYK1JG+QPajwT//0T7kfCCmPPPLIZBURYiT4SpIM&#10;lYGEaoRCVdCgVfBSOgI7vbWsGqSEuCFYDQIMEUpTClWAIuHSM84449JLL7UsbAlkGhfUVBYKUSIy&#10;FNSsUgdDJj5a+81vfvOaa66Bl3jy6quvnjp1qhJRj6RHasJO1fCMhRtuuEH+kW+W5uFeiUhulmpW&#10;oUZy69UmoCL35UgdmZaT45zsueeeeLKgZcOWXidMmJDHcQGkV4USLHWUI388iVElQzjTK1hVAcSq&#10;E6aVh9nQwh577KEEpkqeVEOkFrhFQDRfMd1oo43WX399OMpHw3u8k8EwJF7F3QOioVC+pdxaHlkf&#10;WLIVH4rYsHaCo1UpSSHbrv4dVS+PUmJB/a61FwJtZLnu4u/+7u+AqAOUm8oLDUKnlHu5+tyL2znJ&#10;Tv655577rfIPYC2ERVkX/vnd734XJvRa/18LVpQJyQLlf3Km5Fhek41Zlpn9qv/XIOuX3MhbwrEq&#10;S6pklhzxoYcespAUTbMqNLdE+//Xiz4YPPpjPBghH/jAB1wyR8F0zRq9NUr1n+flgWGNp28NavY/&#10;4Oq1TWBJOvvd7/5kxozfjRsnv++xsTkLLTRn8cWfeMc7Hj37bEgdPkym+6dT9kJNZj2MnP82uIzo&#10;r1Fi8hmvfOVTgx4F7/79+iUvufrQQ8/8TCOJqSkspIv25jWXAX651ZmomA/UKN+HVyKyKRTKJMSC&#10;Q57sEMFWXHFFxLLEEkssXmQBeACY5ZZbDn7kH0gGOynZuUAn3EXeyr/rnR/BR8wRPMVSIRr9vrf8&#10;6p5owz4E9nxyxBTkx7j0xhtvvOWWW5gC3VZ0++23yx3lzXfffXfzZP+9984qAq7dZy5MeQlxGNW0&#10;zkwfrMysTDQxp1Beg6OJVyKViEG5pUkNknaUQip3PZ+ljuXEwChrqX3fIdXEOkp/qrKWfvVfA0A0&#10;3xHtVtCs8CgUQ4tPfepTnE7kd7EWWWSRgGgQdPnll1eYm5kulguHpgJI4T0LSlzWLogaBtrJt0ON&#10;B01lGGQMaEf9UFmcbkgQzcepVL2sa1h6C0RZJFUcDVhWNaBZVCB0gFKeavpADioo2JDiQDUEOZBF&#10;ySE8q1SzFaWFKm3aUc9+qUHP4UFUCiGj4MUTJ040YWWA+eifC8vEJFocjfl6RaRKwqJVakrPzHr2&#10;LVxQfBydkrVhUVtJJrVw1llncUxzTbaWr4kGRDOJsBxoDGc+K4hSWzRQIc956A9n0WDnAN1//4/P&#10;OOOJwf8KS/Bcfvnmf4S+7W1PrLbayWus4SRIQtoIO6IFqhEQXQCSE8An7huMlChAR9wogebKhxxy&#10;CBBFibAwOIrxJNNIUjXBxVZqeqsCaUGdo48+OpHLKgskBTnxxBOtlZ2LU1Z5a222JeWkHIXyKk3h&#10;UiX/9m//ds455wAScU1aIMWXIqgTLIGIJrBCSYOIhgxlDHBRxi9EeoUrSiClQpo8ebJNYIymzj//&#10;fIHviiuusBDsJDmH9AK42tBbGYb6KgdEVbNTOxI0QSxZcDbUgRkirAPP90IRY74sSnleFzpiTqtk&#10;YPvss4+FXXfdFXHJusCqCqrJhFwO/C/0T5o0Kc9F71d+DXLffff1qnHNqmxD0oht82QaCiUL6623&#10;HkNlouyTqbAcZsy55WfsOYka3+JYsah83qxmQJQJVcWGNUVhRep5y7mreVOWsypvU9L19TQeCk37&#10;aU1SKPWUmzrSY4891tX/6Ec/Wg3s1FNPZXi5rE64a+E6oj6Xj3VJ4CBo6M4CEMWHQFEOJMOLP0kB&#10;pXeVQtWUrhXebBQKpUqhkTpyKdsGRBlh0jLiHAFRwqL2NXPmzAvLrzTThz70IRfIUcjFzRojRFe9&#10;Mjw5mb1oWbqmew1zlvSUEGnz5nvfe+Rzn3tsww1nL7nkgCd5yt/s5Zb7zWGH/WzGjJ/84AfItaaw&#10;lCz2T6d2NyMg+n9bpskHDjxwyoor9ozM+tfcpV9ooR+8+tUfOuQQc1lgPKL8G0/RTADMN+EFq7XW&#10;Wsvcl+XDg2TqURJ3oUl+LJkWwQQutFnBY+GFF/YKYyqLNrfSll1WHRwixMnLbSi+iXIJgFHIRKG0&#10;2y4wifgDd3VGlzCSOHxo+cVdrsTdBB+RR9Kc/Fv8lzSL+cR0xCIhSDiKlTCOq4uYztSpU7HrDTfc&#10;cPPNNwNXyMpN7rrrLiEivJo8O/d8Irms4CAnFqy61Gq6mXq5x1gZLwtRwb0BvOo1SqyraksHqWHT&#10;fqVE5S6LVqWkSp2eR3OfmDleYZV2BDox+fHHH3e83J/xifyuUa6dqxb+zCcI8aZKUFXeKgyVuY4B&#10;0Xwq0dxX7f8nLkYCoF1hhRXSoJrazGBwxY2r4UCU+1DcipRXw2JV6vPH+QdRe4l6auoDGdX1oAZL&#10;V8lJ0O0eOfZ5SIU/IoiOGTNmu+22k3JIQmRuAVGpl/yHC5sFFBbN5/7lQ6dGLrEU7hPlv8H3gGi1&#10;8i6I2jy2ztPNHVNmxowZ99xzjzny/ECU2tJBKsg5tP7oIPq96dN/O2bMM0sv3evgSy6ZHyXqW2ON&#10;r6+22vsOP9xB5af+R/RC0AiILgABHikCUGS6rBdeIk+pAzSFgmhH9iClFkHgKHvOrUiByVqxRoiR&#10;alsGlhrRgkIYCWLRo/AkfmlNfatQrgVsCVZVQKH2Yq1VQQ5BKvc5xSmNKLQgd9emZd6P/ZIWCIJy&#10;fW9RIryUDYiSIloo1CaglFQAkNdccw2SlCiIcRZygxQweM3DYwohKKkpV7j22mslFvBGEJRMNMRZ&#10;fkpXZW1q39rrijQOh/RERNb/o446as8995TNBCxJHM9/rsuTt/IwqIkwIYoojyqlZQcddJASp/3d&#10;7363FpyifASgch6NPvLII5mBZTUxqrc51SpbxroSO41vv/32G2+8ce6IslIOyghZDnOSfvFjrsyb&#10;mbS31Z+4I/vhzd07ol6renDRQl2mQprzAtH6MbOSYutzlaZIayrIA/IbCfX3ilz0WBcZA657HuPJ&#10;XUeX3sl3Ee+++27pjlwHGUp9AqJwSOqD9yRznElWRzBJhSReKsun1UmSRPnYXiH+tFb+pFm5lxRQ&#10;OsiruAvPUKKcNP7MM8/YERC1YHN1jBN9yx3RsWPHGt7G8L//+78bIem5RjQeaUSXtEk/QpU33/yr&#10;Qw556hWvGPxvP+csuugTa675i09/+qd33vnj8r8lCvS1ChxScPFPp3Y3IyD6f16u8k3Tpp0yZsyv&#10;h/9fo/6eXHjhm/7mb/YfPXrz8iVP2e16662XRzakvNJfCXSFTFDR3OjsSAkBDGtRR167N9ACG1qw&#10;rCSrLAdpyFoRT3kUUlVfuTAoUxcDxUnRT6wThdYp/81fFBKfxVWRXJQWxvPksECdOCws41XhN4/8&#10;8DJWmGDFwpiUXFxGnjtIdfqfc8458SYhIp+mCV/xHaYTfGUrlWBvueWW22677Y477qgQK0Gv912h&#10;bL31mnxdNiwESbiTjiewJPQ1H2+V54Sbj7s6n16Z1EHcUGUi23CqgEqFQxv13BF9YuZuhWQbhWyF&#10;0yeLULdzwvucaqDo+rqy9YrkBiaaCkFRYMxFtCqKkbno6rvcYVGjosrbjBDNqmAvaVk7/I7ZwUID&#10;781vfnNA1BWvFEpxq2pYKvCpGKJNeli0oGWrAqEDKLRWU546+WCFGhDs/4FcKvjZKqtIucOPQphe&#10;owzsrlKeymmzK61lv1Haz7LBT3VZbyuIbrTRRqZAntuqICqjY8Gyrwxmr5aV4ElDPWLTrrIpYCIM&#10;BlGSAWoqsyMgaoJo6oLy9aj6e0XGueFtzDRQ1wFRynLYMkpJj9p1A6Wp4fT8WLRupZ/R96dM+dUO&#10;Ozwz6CGmPrae/87yjnc88ta3nrLDDrfdfLN50YbUEb0wNAKiC0CcVaBBPtzUK1uFQIgR52AeBgxT&#10;gwFK/qF8L1RijRBCp2S53NpsHu4FD6KS+AJr1RRlVLBV7n9aq47w5FWhDckCZM0t2c+U57huuukm&#10;jKEwjbNwIU90E62AnzZZu1eRCxAq4dbq21AF7i4D+NKXviSoWcXXw6KxfAbP9fPjjQFLhRYw57Ry&#10;1zQP6EoLrFJZKGT/3trKW5lBmNYm3gZE84xojhSoBzuF72QtSN6CJEa5BadaEoPtMaoURwUnPHeS&#10;bev8AzCvzn9qOvlyHTCDUY/ulxJnEufYyrZWkcvnrZa1md++l0ttuOGGHIWD8idmz5WlX8S04nm8&#10;h0HGfrComlg0OJqFqMuiQVA+TfHsqpR4bTC01On5pLngZyNN1daq1FlrrbVkq86MsWeQGANJ7FiX&#10;ERgWNR5gHqKTzzn5Lo0kDDQGIylY6BVbyoH4hDxMwpT8SYk6ue3ptbkH2v84LjKUNsmfVEabUjSp&#10;m22TvfE/NmZBhWxlj/k/MbxEXu5VemfInX/++fqm24aBi6XbhgeZGrrNaDWYXev2f//wh4984Qu/&#10;22KLp//mb+YstliPdc1eYonf7LXX/3zrWz+9554fl39qWlWgr1VySiq0+CdUu5tBINqWFo2A6P8d&#10;mURfP+OMU1/xinng6OxRo36x6KKfffGL1yrJrrAj+AhBcEJQwgxoZLHFFqv3ORctskz57l9ufqqG&#10;MYKgeRC3yluFBD+orrWgPj6xLaC1EERRTtlEtUCphF7Wrof4QdATA6MQiwAlggll7+z/B8vrr7++&#10;ZF28ql/sz3MuwpeJH3YV/wVkYTkfIIre4ryYL8LHFgVw3sfmxLqgrLghYsjjZeoMMfegWFtuQ3Xv&#10;xIZmxUA+mGd2BMOrr746TMvRmFQFWsqN2TxLzNcq04Zmc0tWOi7KiXVdcK0TPEHgf37y0O9n7v3M&#10;jSvnb/b1K3ZBdM70JWcrLH9P3/q23z58QYIz2ZHkwSlyVplRrqkL5FrUjwYCVC6EV8suCoy0ymih&#10;LKtsc9fR1TQk6vWNLCuxNm1SBdF8TbQLokwnJsUoKVZFcTEXXR2GpcMBUS4ZFoWalTCpwdACohVB&#10;I28Vpk4Gf1QIca4KhA5xB7ghy44cxZBqVw+i0BSm5dBmV/rjhHiN8myUA3S8ToWxPXbs2MEgahxm&#10;BEp7wqIcGUwaqJH0z7jNTVFJYAa2hSojvAuikbH9rW99K4nWbbfd1gOiTNywxJaFQ4e+KUop76pd&#10;MVDBzsGyl+enCqLfmz79f/fb78mXv3x2zzcXFl20b8UV+17zmr63va1vtdXe/7a3nXHqqeZFG0ZH&#10;9ELSCIguAB1wwAECDXckPHPCCSfAHpzDJpunP/ff34KAAntAEftkmUKMyAIsQ5vWkhLkQGIT8Rvw&#10;INYIOjZRzVtQwWitUll4sqApq7zaI9CFGUKSQCNZt6yyCKgRjgs+NYVAWK+3Ah9ZRo+8VoksnxnD&#10;TkFQZLQMFFmvhQsvvBAbcOj77rsvPMmkIaVlCzybcwdKFYJMyuNVat59992qKQer/FuI1DfLHJ3s&#10;2l68asde7NrpApDO6sFFshCvzX8bOOQQ51k6ouSwww7LWxkJ8rQJOfNOglcnVtCXnVhw6rxSPdVO&#10;o/PgYJ1ksRtg53NEeYb+oCCaPHmyEqdC1qIF+RB/Zca8mZczZu7On5hT7IeDssywKK+tOGoh6mZj&#10;FTJj2Fy8Kv4dC6estWuyoLxA6ACgpSyTCvxvzJgx8jmnyNkwThysQyaH77RYkJMZBq64a5pjd42k&#10;SjAyQAgO5/QLjnIIMCnohzZz81MC/YvyHdGkVjaXbwU7uVesRWaWZ+csK8xdhf8pXw3VwhPln8SE&#10;Qr21I7I2H6Pom2vkarqy+mxgsHDd1mGrjMPHZ8586pOffGaTTWa/6EWDH7598q1v/eWxx/73pZf+&#10;+MEHf9S5j9FVw3/9SppIOZw/ndrdjIDoiDqSwX32qKMmr7jiU4NGcvfvF6NG/cuii/5tuQ+Wm1cV&#10;IXL/0zK0AIe506Ucq4RLLYQxcr8r26ZClG3xCQGbeq9scOPWhmHqKgtqKlGOSwvyrJR2lGgqylrl&#10;Qmi9d5cUXyANjTT3wsrDnwmbwp3IJvqJbPB13XXXXW+99TbYYIMNN9xw9OjRYh2O3aL8j2g0u/XW&#10;W2+77bbbbbfduHHjdtxxR8CWr3jU+7HsmH1MmjQJ2YqQvIODiDCsU7SMTeQDXGEzD0AGZfPRrcjJ&#10;GZkCikgIFakqx3LAwRArmnEWrgdfc2NWsJ01697v3f3Vx254Y5c/B//NuW6hX91z7I9/9ENxI7dG&#10;batXwrvTwo8yBpxV59lZdc5DjLypcpS33Co3QsmZV81VcB1dr3p9DYCME1KiWXXSWhS/yzUaDkTf&#10;2f8fs6uXsaeAKBUnfHMFUcymqQKYw94OVdOyQnWMEONEHyiQ2ZWSwoZz1a2p8121h9RRu6IDot0N&#10;LWiqbbejuL++ec2C3jpAZ8ZJMD67351mvvI0Ayk3BlCoIRQWlYcYWlbxODLeJG8BUUPRgCT2TQyd&#10;cmPD4FTNVhQQ5YyXX3550jZD5XmAaJS1XbUr+tVy5yAVqHw+kiF8f/r0R9/1rqde9rJeN4egyy/f&#10;96pX4c+n3v72y9/ylq9+9KMSiTZ0juiFpxEQXQDKU0Ygk7EdeeSRnEzQ4WonnnhiwAlbMg9ud/TR&#10;R3/oQx8CqyeffLKopCbIkWSLI3JukeV95UeJRCJRKTEoz2kITCoohJQKRSheqFxIUiiWKWeimrX2&#10;7LPPNkv5n23tRTfEL8zJUO2Lg0KvK6+8Ugv2yz5ZJvQSxcQyhoq+GCqLtRxKVFmAO++88ywLajxV&#10;BdWUhyFtrkRT+C3kyW7zsfGs8vP9JCD2fHU+YUsAamJQCW0qs3DdgB/OpxOF2+F9boEqKbczj065&#10;g5UrOKgoZ8m2jiuwrf96pUsOUK9AZvqDjgTW8JL9QpRHHnkkNv9o+VkdJKBQnx3IzJkzHaZzKPVh&#10;V8mikkjl439uxIGYaLwzIBox3fAnD2bGVQ1o9j9z2yBmkeVq3lWpE6VOyJNCnlFKUl81KZokDKgb&#10;eEaIs8S3IuPQufrSl7709fLV0NwTyBhwKgAh8kSGZCHDG5RCUMzp9fe//706ABJJIkZniaW5mi4r&#10;z8unDOXOQXPrIOmX3KskXs0/FXTOneHcCPWKaTUFPlOSO6L/+7//q0FsfOGFF8rwDHXTKgPeUOfb&#10;Uz/84W9vvvnvXvvaOYOe25m93HKPbbzxIx/72I9vu03fqlru7CfP9k2/UhgCJAOAAo3Ulg6ltkZR&#10;d5N5q914BERHNFCPP/44hvnIVlvNXGaZnoHd/Zs9atQPR406aZFFXlNYdLC6nEmgokd4MrIcAonC&#10;kyHGbJ46qZa1SqzK2pS3G/dvroJVtQN1L1EqpI4KQdPIsq3KzpvC5k5rURDrxeWb+bk1R7n7ShUh&#10;GnTofJ0PEqCXkIxQnNuzCb+JlmIpasK0aAHKhmNhw9ixY/MdELAHYlHEhAkT9tprr7333nvfffet&#10;jxZXjmVGQVmeJd6y7w984AOnnHIKo4+/Q4iQQyXbwMMXv/iFaeft9/i1S/XAZ/fvv6dudNutzQ/P&#10;iJ/iM1sXVDW18847C/uOPeeKKzk/3VPkzNTT4lVNJUFQJ9MpdWJt2HONXMSAaK6UxuN0zrZ2nNiw&#10;VliR0zmrsTOmEwqtIErOcDGx3gd08/msixIi1VRVg6GDxFtDel0QJdd6HlIhoFgr51RUOSdRGUdD&#10;y1o167hq0HMoBUcpaUCGnAu07rrrbrHFFgaSMXNs+a6WAeDSA9F8kMF/vVrmbkxZ9mItyQAlb5K6&#10;T3Z+PtdAMpxkdOStcrbIzeunJFI4DTLNmoZVEJXzcFWJVvIuMpwKYLZKAhb1rKpS3lVbe6BClc9V&#10;/3XjjY8eddSTr371nJ6nQhZaqPnXLC9/ed9b3tK3xhpTVlvtQ+PH33HzzSP++ALXCIguAAWTABLm&#10;5ExQ8KQicYczWRA4hBIWhTMtK1QN28SixCaUKIhYOL58uVEAEpW8YlEhKeFJifjlrXKhB2h5BZ9C&#10;mEDG20Sl+Nzll18u7oBDibs4JZZpRwVvzznnHBt6xaIioAYvu+yy66+/ntUBS31QSN/61rdgwI03&#10;3iiQQc3cEcUG6EKJygHU3OGEl2wSdqIOsS+YlzjlFQZIrJOC472fl38Bkq++eLVMCvMFGxWES2HU&#10;ocXCnTdi4Y7LsaNxxwu8v1H+JSl8Ysz33HOPPhDUaYLaf/2XnWZ35UnS5guNwAntlMdOm28wUvmC&#10;YSOrIsthUXCiHeB69dVXOz+Cu1RjzJgxjJPr8OZ8lk/8KUnPcwVRxBjIjGeTZVIY845qtchysigq&#10;BNoqJamvGmYeN27cwQcfnDGWc0hOo8FgSBgJxozjcia9GgwyYNcLE5aboI3awd3XZxku5tQRenSl&#10;IKWz7bpnPETOGP8zNshQueuuu7igMwlWgRZUyxO5mFMjzrN2LIQ/y93Q5veKlDj/06dPz00Gw37v&#10;iRP/+bDDrt9//+9suOFjyy8/wKjKL98+8drX/nbSpJ+ff/6PZs4saNncmC0E2iqFFORr33TuiAb/&#10;osKhIyA6ogUjE0QEPmvrrf9zqaV6hnr3D47+YKGFPrvoom8u1BfwC1cELQJ7VSmpghnDqa0xUO26&#10;DlL2qF1dNm+X+pUWqtrSolqSRgK0UYiofVOUknlLtXRGs446ZFuxtn6MiNnCV2I4wBDDczsuAVzc&#10;TtAWWkVUwRlfrb322qh1/fXX33DDDfM4MXbdtvznatSaW6+Qlfbcc8+JEyfmFcEGYkOwwdcjjjgi&#10;BPueY4++5sx39sBn/fvxpa/59zM/kyd3zj///CuuuOKaa64xNt7znvdgZs6ClCBlKNThdBVQD3GR&#10;w1SCQtW0SQXR7rBxxnIVqpSrE7/jdLwvThc+dK54nLPEd0KhaxVZDotyomJiAx7QpSFxVGtUWdRe&#10;qiqFUuG+XhXSbIQYq7xV37bZyluHQFmbcxI5UQ6wR/m8I+cwx06lC43ytqtQKCUNcEQO0znZeOON&#10;d9hhh3333Vd++IHyy5HSGKYW/z3vvPPiwmeffbbC8ozaF5LvSYE4tbQnLJr7orLHDxfl8+U8nRsQ&#10;5enyN81mqMjN+G9AtH76nw/9G/Lr/0Ev6t4dbVByvkE0yiZVaXz+BUF/fsIJT73ylXx8QIhDpEsv&#10;3fwi0ZveBEFvWX31U3ffXconA2kD5YhewBoB0QUgxgBUJP3HHHPMkUceKeMHnErEi4997GP4Uxwh&#10;XBooFTVUPvnkk6EjPkSPJOiILCrAVJFIhBKYhJh8eCbK5EsFCjmTaCV+CVLah20XXHCBmsrJAgRF&#10;UP/xH/+hcjhW43ZhVb4TqJq1WhO5gBakRHHgQeqPSQQyrzxP/MIb0AKlgNWZM2cqwR7lBueDNhHj&#10;hB55syw8Nxjl08AS0f2q/PZ9HuYEHs2jnP2PYnapI+WCS3M7stSXqYue9g5CHEWQJvfThC1BE1fY&#10;iz0iGZsEIEOS9lUYs7nV1iDmQKVObu4FfTWi84BE52sMdVDgVih3ipw91+tDH/rQoYcems/Fd955&#10;Z04Te2ZR1e04ULyZA1UWnR8QpercpDDmnQpdqek1zEmFQFulpG617rrrbrfddpMmTTrhhBMMQh5m&#10;aFH3YR48L7/JK6q/6qqrWJSL0oOg0ezZs4OLLqVz7hIYAMZDviWVjx5clEr+hDlzznONXOI6ALy6&#10;QOq4BC6HneZrohkSZBNM+x/nnHPZRz966777fvslLxn8jy6eWX75J97+9of33ffyj370xmnTdF4f&#10;DA8XVE8Kfs5VsJOsGqyG/IoCikYFZZnadUOprVHU3WTeajceAdERDS9z5+unn37m2ms/OM//ODpn&#10;1KifjRr1sUUWWXPJJZcdeCO0IN4QKgA4L7X1Bqpd11ELK/1qS4fZfDhlE5vPP2rOW2kn/dG+8+CE&#10;NJg+kEgrjJHCSEmIDpxgFXQhsIvqQjpqSgwXZhOxxdgxY8ZsvvnmW2+9tWALNsaNG4dIB4tlwNQ9&#10;9tiDfdQbqgcccMD++++PTw7cf+IdX3lVD4L6++9LljvlvbsAV9aTJ61kFMcff7y3Y8eOFer1DSkF&#10;rXW7K8BZISrc5YjAVUDUJvXYnZOcnAybXI4qherYxLaBsThdxAc5HXdzTjhXczO0KHZGXTtjUs5e&#10;l0LnB0TtLoJ5BffmMmfUU5iDjbyNNQdiU4HCohVEnaXBKijaSIU0lR3NQwFRPe+CqJNgkBgee++9&#10;tysoFZQcnn766RIwtvu1cke0gqhMT5pHYVG5B6fGmbnBYMOAaFRBlKFrMCCqBc3KWwCbxOnO8v97&#10;5U5SmnmDKFmoVGkhq4ZUQ58dZZOqNP7seuihH15++S8mTXrqpS/tiWnNXdCllup72cv63vAGCPrf&#10;q6325c02u+Qb35A/tMFxRC94jYDoAhCkRI/CRG51yvst8AyRAvspFy/EEdCYR3QEIMFFYSBTHYXe&#10;5u6lyKIcIRSubD8NFZtSOauCnSqLU2hNLNOgWPbN8k9QcKNq3tow+BooFd3UFKTyzCoo1RMcO2XK&#10;FEQBOBHsjUXY74477hCe0EKYU+iQQ8u2ZfN5kNUqOJd7XGJE2M+r5RAF3gh45FFPhSmJVEM1zS22&#10;cpNNg5oilIhPHn74Yam5t1bBGK/2omaYNhtmlZ2qZnNCNWlBx3RVQp8UX/QUhfN0iogsLoeiodRN&#10;N92EsR24k+Z1+vTpFpwu51O4f+973ytvOOaYY1xNRCfWi/hyC8kKh66flTIhhtf1obDoPEC0EGj7&#10;vZqowdD++6IUpKyKnVNBzkZB0Cgl1qby2muvLT2S9LznPe9B0d0Hw4wx9pbxc9ZZ7e92GAmXXXaZ&#10;C+26wM52WHdANKq46Fo41U54CNPlINtapUKtmTGAqbxNYUOZ5WMI5TZ07bRjOVuFdZ9+5JHHL7nk&#10;kX32+fWrX93zcwWzF174sWWX/dHf//1tRx459cILeSojdLEuuugidhsMNj7Z4Q/LzyNVFQhtlPFQ&#10;FeqLQonUYOgIiI7oBSAhrkk03/nOhwf/J/fOHxz9+ahRX4KjSy21wvAU2uJFUYHHAWpXzDeIUrtl&#10;UVv0HEGUspUWwpDPW+kGpUFK++V8tKpQSpazd5ukBcvqWNWFUkQXGqlxXoSvaCrkitWi91prrZVb&#10;pj1af/31N9hggyDrVltthUnyM8ITJ05EoVgUkR59+MT/+tZLuhT626uWOPPDY/bbbx8AU26ptvdU&#10;1R8/frzW2Ao60j1UGRbtSs9rtyPLSpRbOxhEnQpy7DkhVQrV6YIoonMSIn7H6ZwHjpaT0AOixNFi&#10;XkxKNVYY/owqhVKDof3fGqWGPvtlX3ZdKLJRe0j9j8t21a4Y+IS2zS30tFBBlFr6HErWqtxuNk8c&#10;tRf70vMKoq6R0zJ69Ohtt93W5T788MNPPPFEyWGeTWO7FUQtnFO+JloyvkbyPZnGYBDteTQ36SIQ&#10;zf0GOV51c5nMjBkz6tO5FUSDgYHGgOWfG0Qfeujhyy579N3vfupv/mbou6Arr9wg6Oqr/3SNNT7z&#10;jnd88oMflG+0AXFEfyEaAdEFIPB56KGHfuADH/jHf/xHCx8sv2170kknCR+5qylYCBxiiuCCBBQG&#10;AkGjNFoMEkSgY4KRICUSqUaWocI3vvENsUZsEmVUELkCEtpRQTteVbAAMq+66ipgqSkUalmJqASu&#10;rrzyygsuuOCSSy654YYb8uU9hQTGBCwRJEFKsi4qQUELeXKy3t2qNIgWumAZ/EiJVSlsgKOzbFWX&#10;PLVDGuzKLijtk1ycbBLgscqCnkRoU+qvk5C1xkeHgKYwifjroOC0w7z99tsFZbgOua+55po8bes8&#10;XFp+lulb3/qWE4XVcz6dYRcCsx177LHvKv+yj/FLAiZNmnT00Ud/4hOfcPJdXwbD19lzXIoPxaFj&#10;RdyUD8VrhwRR3qwFCnx2zTvlVXHxrsKcFASNUtIwaKmvwS233FK3IbTeVhDlW8ZJZMwYS8ZJPqdw&#10;Kpw3FwUuhhvbwT2UrM0Vt0AuU72+XnPt0g6125TvmubK1gFjOePhcfv93vdmX3jhM9tvP/hnb59a&#10;eOEfr7DCTW9721ePPNIs0G2XzAxylY2E/C4Il8VyGQlGBfjsPp2rJBqMfNQCYlGB0Ebt+xEQHdGC&#10;ljn1xX/7ty+++c0/XWyx3p/xGPj32KhRFy+88HaLLbbiICBs2aJfYbYeZVW7wUBlVY/azYraoj8A&#10;RClA+FyVbdPOkEqFHtlw0UUXze8M54eFLeS2qrW20rewK1qj3DUFZkAOm61UFFItN88aBWwI51Dc&#10;gS+Akwps+d82O+ywwx577IFFy9dND/74Sdv//LJlQqFPTVn46s+t/q6Dm1um+5R/fD1hwoT8lzIa&#10;N24cuIVwWEsHICUVGp0rtKlXOCp98GpZSaHU5gui5EAcTii0YfSiXJEqa1WziUOrTkcNk/X/92we&#10;x934jkPjX10vyzKDs4o9qcYNY4tdBCXk5hR1KVTjVXWP+tCjHhZtS4cB0doOqVMu0bPgqPLaWpR2&#10;BisJQNzfseSKOy0bbrjhNttss+eeex522GHve9/7eLE8kIvJ66R/YVGvXFiJDCSSjTwnEJUQqm8r&#10;5qg1bs4TJT+5KZpvLQVEg4skX4pdVhClgpZNeQqjrKpKnSGVlsObvbLrWbN+fPbZv91ii9mDP1ar&#10;D+K+8Y2z11jjp6uv/oUNN/zi5z/PVdsgOKK/KI2A6ALQwQcfzDPyDORxxx2XXykQLMQI6b4YIVJY&#10;TrAIiIoRiCj3LWGArNqrCGJVoNSrykm7wZJtw5xqijIqCDqWv/nNbwpkCJOCEzcV3Xjjjfm2+gMP&#10;PJCfmM+dQMvikeBihueuEcCTBONAPOAVS0juK1eELcMMSghYZiGr1EEvXpWnxKoASRas1XJK6rZd&#10;NahalA5EeYD2kUcekZSLfaFNPceZUY5LnAXV11133dSpUwFJOPOKK66A3+FMzIk/LThRF5Z/dmrZ&#10;+cwJD8+4BC6K6/X+ouOPP/6AAw7Yaqut1ltvvbXXXnuttdaysPHGG2+66abSAjjn4rJSLh6jiktV&#10;NyLmx1mHvCNqgWLbHDqGXdVQab9UoIBlFNqklj47SrnKZEEGsMUWW8hg3v3ud3/gAx9gYHk6l5/x&#10;tsgAM7T4n0HlPFx88cUzZ840GFzrgCLCNLaDmpShXqUknGkBNaV+SsjbsGhbu0iFjBCvzSb+fvvb&#10;J7/97Sc++MHZr3pVjzPNWWihp5da6rcvf/mdBxzwL+9/vzwsJz+fwui5q2Z4GzZGtfEQ2jSwA5wF&#10;P3uVVT3IR+HDhj47SiG1lYZSW6Oou8m81W48AqIjei4yckSnT77xjb9eZJGeyTL4b+aoUdstttgr&#10;llgCWwTGehQY61FWtRQyUFnVo3azorbohQGiKalq6w169LdbYrmt3VHZaIit5qFsmG5Aux6WwyoQ&#10;hSOI8Ouuuy5KAaWbbbbZ1ltu/pkT3vS7qxYGovee/aIdd2h+NokHCePWsp7Isk0EfLQDouodUQpe&#10;Rt5WEA1rWa6VC1C3v2Ncb4RG6XaVtWraxLbaCZJVcTrcladz2RPrcVCtkxVVKFXOlVTjiVThM/xJ&#10;QVC+GW6k+CkF/+yuomNVDyKSkijleqip4slzv9WZmmmQ0lRDooNYNIXZEdkkzUZtc/3KvhqMLixK&#10;XRCdUP6DSwVR5ltBVAZCFnIfQmo3HIjaFohGXRBVTYb5+fILl1rQ7EUXXSQdkhrdcccdbH1W+TqV&#10;9AkPBkGpQGWjApu9tJnCqra0X2lhsAKivfrOd74/a9bPPvWpJ1ZdFYL2fpQGQZdZJgja9/a3P7La&#10;ap9ed10HKwlsA9+I/gI1AqILQJMmTTrmmGPwyUknnXTEEUdI/YWJT3ziE7kFKkAIJSKLQCN7Fixk&#10;/3JNHBUQwkh4CTuBSasSjNQXj9SXeasgctkcaCFM0AWo0BSBrhtuuAHW3lr+v5mII9YgzP/p6NFH&#10;H8V1JnZuQv6myEL4MIgYIAwkWFZobSrUtzbJVilPYZRts3kWyHKUFuw9HYhykzPKI7W6ihMELpCJ&#10;MRxOnpudNm3aVVdddeWVVzrYQCY5Y1XYkhSqA0RJfeXgCnySE0jq2Dx3jLXpZHrrHDq3rt1xxx13&#10;0EEH7bzzzswedjKPLbfccqONNpIobL311nvvvfexxx6LV+3FFVx//fXzWTijikW17tRvfnyI1zJd&#10;btRlUX4cqmRRQU0mHeUtdZfVbBCzSP4Rmo0KgbZqa/R/f0kGwP/yw7nG5Ic+9CEDEsUZk8S9HEg+&#10;5jDSWKCT47Q41bzK9WqHdVGocjCI9kgF1ahSaIOanQ3nYipAfeyx2VOmzNlvv+ZD0IG2hD/nLLHE&#10;k1tu+dOzzrp1+vRcL6P9sMMOc4H0NlMj8yIdvu6661xoo8XIYZl5qBt2WjARqrylEGmA8E+hQOyQ&#10;amvMn0ZAdETD6RP//M8fe/3rf7nIIvO+O2rtd0eNeu8ii7x8scWQWcsW/Qov9SirWigZqKzqUbtZ&#10;UVu0IECUsnlX7YqOWo7sKOUqp9vlpmD7eGpaUGeRRRbJ/dIhtXC/2vcDlVUa0WCe+EWkQUSuEb/A&#10;MKGXt7xp1W9+eLlHL1nkHW9rnvul3DkksBdZBm824TvayaO2hBXxJ+KlgOhKK62UO7ShLMtKUi0U&#10;mnuh9fwPqdwNtkmezu1SGekGbtQr7sZ6AqJdVQrlSgzLEancw5+Uww+FUsHGuU/S8tbsruHFgVLY&#10;dV5Kzcjb8GFkucqqnmYd2nBKhVS2Vd1j21a/7ILv679jyXG5fINB9J/Kv9xjviFG6V/uQ3DhmvvN&#10;A0RzU7QLotZyczXlmTF0iaJMcvLkydKn/GTgvffeK6filSwSLrY0WRTOjNqioraoo3ZFR4HPrhrs&#10;7Oq73/3+zJn/89GPPoUzBwWoBkGXXbZvlVX63vSmOWuu+e23ve2Yd7zj6+ec04a5Ef0lawREF4CA&#10;KEoRKUis+WD535W5+ySgCDGJDhYEHeRz0UUXmcbChACU23TXXnstNPIa0Ap31W9sCiUq33HHHaJJ&#10;Hvc3xy3nq5uY9pFHHpHpAjk4h/GQYWW/UJ9lJbVQNYJ/IDBcStmQQoZZpbJNooYj+394ti3ql5aR&#10;Jxy1bG23pmY1ladq67c3oQIqcBK+U/7V5IMPPnjnnXcGOx21GOoMOBWRExLUxJbeOjNkwXlDIKQ8&#10;FIotnUaNJATnh3w1aK3zDPuF/q8UCfpgxmu9ES2gA7b3vve9hx9++Lve9a6DDz54v/32mzhx4h57&#10;7DFu3LgddtghP0qBSAn7yQOIUcWfYk7EkyqI8l3u2wXRQGOXRePZ1HBnUXf5uYKoNmP/G2ywgT47&#10;ihNOOOGUU06pT+eSkcneqm85J0DUKcLnRpdLiRZ7ALK+HU4qFA5tBKLySYSFbJhGGn31q3Pe8IbB&#10;D9/6m/Oyl80++uhn/uu/ni4/ZWRUu4IubhkCV7znPe8xxUyofy/SbXPHFc8EsWA6GFf8kh0aVxYM&#10;sJZB+zUCoiP6K5DZ9NRTT11z1VXHvfOdP1t00Z551P3DorNHjXpy1KibFlpojflg0ZQ3dDhIWdWj&#10;drOitmgBgej/Z+88wKQotja8CZacJWcQFEXMElREEQUVEQwIggoKCJKDiCA5R1GCCCKSkSxJkBwV&#10;SWK66jVc9arX34QR2J39366vpmhmZpcFwUWd7xma6urq6uruqnPOu9XTk04Z/DwmZerQ/pb720Mx&#10;WDRc5FOAwsJXSTu6vQSiKk8mWymjSciIlefNGV84v1ezaxUJv8ihEs2ywoeiUOQHUSR0xD1pWo9l&#10;OIjSBv+ZOpHj5ECUHQuYN/H6qQxnB3fh5nBwcj04LL/zksjHi+GwcIVCUHGaJApFBkLtY7RIzhTH&#10;qmMhHdovMlXMSSUl9hUfSoYWrSjpalZVBjkjSwWQyqcBoshNiqKKFSty4n4QxRcTGYaDKJo7d27a&#10;IIrjBj7TANFJ5rfr2JdQkyBTf1nesWMHUdCBAwdSA1FkMNPKZkUCUWS3+WTw85gMfRq9//6na9f+&#10;XKtWUpYs3h+XQ0xTfLz3u6BFi6acd17KpZemlCvX4sYbVy1f/tOhQyeMNKL6SygKohmg9u3bw58T&#10;J04Uz2AgxowZo3kbbA0I5M1dmu8iwk6yDgAkcTbERRi9c+fOffv2QZUHDx7EZJCAzRAjn6CZ0Q5h&#10;EpvqRa+sgp1gHqvgHGkwj8Ad0kOgI6uaAkWAH2kEBKqAaJAclqyqmCQWDREkCZlAmCwFlhLASRso&#10;IGqVqJyahZo0+PPgFzg5WU6Hs9N7ViFq+BBW3Lx5s56n5Tq88sorAk5dLpbgJcZUiM4let0Iq4qo&#10;gSWrmgqmEkqyLwadW8CNwDRjlwEtrr+mTIF/Pb2MrYdk2EQx7hGbOAR3RC+AFedjtUnTHpwBRv/+&#10;+++/4YYbcKi4Fv2ZE++Ld9dfneWi/P5J3ginC4j6n85Nm0XltpE/TRkDmJ7Y0RColSFQK1siOCNK&#10;DdWqVcP/wdLwW58+fQaZF76jESNG0DlDQPSll17i+sB7XATuIzcXZsQlIBKw5QndAwVgJ+Jj/T1C&#10;fcYDUfbdty/5wQcDpUsHwr8ZEh8fuPHGo6tWHf7ii99//pl9qYHDkaAZ3F+GDD2B7oHf5US4F7SZ&#10;26fBhcfl5uL16Ff0N7olAwTgZOCw9PykT8qkQyIP9c5uRUE0qhOKDo8F7FG37s6cOUNHVtjn95iY&#10;d2Ji2iUk5DseNix/GCnHsFiotClEdjcjm3V2g2jaUhtcY5DyIUO/lMlWSnr06ZP21S6AJRRq50Z9&#10;c6dI2IlUIfKvqnJXj+QdMnhQ8SHACYJqUjQERBE5uCdYFA+FwEhKOhAFZWktF19HcTKHPXYrOZCg&#10;19UmMBOS4enCQRSR8EsuDA+INwyhUCRmQycEUckg4TEmNAxo506R8p20VRUqjVRSNas2AWfaUkl2&#10;YUekSmyNRjoK7deJcEacLydeo0aNm2++uXHjxq1bt+7RoweOGHokOMHzQp6AKD7OgeiMGTPCQRRw&#10;ZReBKB4cFkX4cQeilCHgIZ5hF5wjleDQ8eabzA/s4UYJLwlsBKLWHQbl8aXxjJJW05bdM5Ko/6P9&#10;+/83cOBvVapE+CIon8TElHz5UkqWTLnggpSLL95z3nm9r7lm3+7dhBzWqEX1t1AURDNARPZYFvCJ&#10;wU9AT+gM8+j5T6EmvARKgaBQE+aAEUusybBn3Gpsswq/aWKTpaDRm6Y8dAhiJChnKwnF2SwpBqMS&#10;UrPUg4jUySZyPvjgA/fjUTAtIgEKchQVRqrNT6dKezRp3obKqgFYT65hgCU1SIJM6uQUNKspfuPQ&#10;IBw8s2fPHrEiJ84V4Ny5GhuMXELSKiAKkWI6YUJ9sQFRiZAVVly9evWyZcuwsIATphae1JQmFpyr&#10;Lc7UVv1ZEUphE5zJ7jRDDy1/ZF5oxC1Aok2aylYdkVXaTGMWLlyIMwDV8AFPPvlkgwYNQDtcKfiH&#10;W73yyiuvuOIKvA7u2f3V2XkpuSUcEl5WT+fCouHzoqJHx6LI8ecfBFHtTiNr16597733tmvXrmfP&#10;npqljwiimhbmAgLzeCw6gEDUCShiaft6KgJENRcKSYKgv//3v0dmzkyuW9d7A17c8T9RzadUqZSH&#10;H07ZsiXlm2+onV3cnzk4NJUg0twObgSumr7B7dCvF9Bm7i/CVU+ZMmXlypX0Ve4mhbmz9ElusfGJ&#10;oaKvaoDQew3rndXiCtgrG1VUaYrRhpHt07TpgoIFQwda2Cc5JuZ/MTEz4uJugkgNNFrm8MngYajs&#10;tuMlbpFs1tkHoqo5ogA8EaCTQz5Df5Hl6lRJJ+VQQFUBnzGpiE2U5KyFr36J/STNnfpFjgoIRHFA&#10;4GVEFtU0JpsASCiUJWmVYV9q0JU3DT9OnIW5Id591LFUW0QQFW7h13A9wk6Ez3IiH1eF18MD4g0F&#10;n07m+VxPpENYlMoFewK/iBIKqrDKq2FOlNEmfxlEPlsNWh6jUPx4uPz5pN25m+PbBkgcAtF4pBPh&#10;fDn3qlWr4ojvvPPOli1bdu3atV+/fiAl3Agx6gsmDkRdYJN+EB07diybKIM0KSr/SIUvv/wyIShx&#10;FxEUQY5AVM7RiziDwieeULbo8ZJXPaYPPvhi8eIf7703KU+eCF8ZiI/3vgiKgSpbNuWii6DQBRde&#10;OLlNm3cOHsTRW0MW1d9IURDNAIFS4BOhsCb9YD+WhMWQz7vvvstIhv3+a166g+C6H80vjiCxJYwH&#10;7wEArJKWID02kcOOhM6qDd6D9EgDDN7MoHkxLIfevHmz/vpFGusDsLlnfVllKzSIMaJ50Jf/a+sS&#10;aUkPV1AAsyWIlTiosBBgQ1TFKqIZrAJympkU0dEqlhRmq8qIS709jUiTo61cNLEre9F47CYcqEdz&#10;YQyMKYCENKupKc05RvAJlKKJU06cOmknpyDTiWQruVZUzoE4I3cNJXLI1zVEtIfrw5I2cAHhWOw+&#10;8API3XLLLfhXXKl4EvATiOKhQ9yzc054Izla/HREFkUCSLy16NHJA9Cg5MslymtHyQPQoGyJ4Bd1&#10;WLJvzZo1GzZsqC8wa1IUB6ZHevBtOC0/i3LK69at41odOnSI0NaRpzcraqTVNOQV+uCDQKdOgauu&#10;CpxzjvdrYH5XlCVL4PzzkydMCBw4kOL7QTAO5ED0J/M1ZlbBMIiU20cH5l5zixctWtS9e/dHHnkE&#10;94yTxlXrz8l0bwYXd5auQs+Rj+Tum6F2TMoUhTKyLO2dAdnRG0m2RPoUBdGoTlb082d69nz6vPM+&#10;TfO3XvT5JSZmX2zsk/HxZTNnzi3yCMrgYajstuNlcMzKZp1lIKpqnWyukagSiRvtiuFMlspEdhLT&#10;J7shTNod2fU05S9m6w3WrEok/1YnWgiUwpMONR2LGgi1v4wKPWrKlAL+MmxiX2rg4odcE1Z1O3Rr&#10;oFDVw17UoMd/HIPhAUNA1LCn57BwSXJSODu24vtwgn4QFX+ar4seEzlsEpHiQKkfT+qBYyoS/vlL&#10;0jC8sMeXRn6PrAKSynj0aWRBMxVpShmRVp2q1l+zEy1RkxCnw4njiK+99tr69es3a9asffv2Tzzx&#10;BF4YgMT5QozAJyENwpfh6UDTUwBRClBMT4FNMa+6pDY5dMJCxX6KfwSiJj46Ccmrhsu41o8/27jx&#10;2+7df7388qSIz2VkyuQ9hVusWErFiiDovytVeu6KK5ZMn87uhw8ftpYrqr+doiCaAWJQaRoTaCTN&#10;EuAh5CX6JE2grEkYzShSklhfmRTWRCI2AgIkDZXBQtCa5vFIQFlYEwJu4mzYjIgcToPNMDSwGTDm&#10;5gCxPmyFoCZOnIhpA9v0xzb34CU7Ck2pCkylWolViUzk0hAsRwfS4ExHmwh4o5E0FesmcQoIuhPW&#10;ssTkIU4QkVA+p0kZThPWFd9SD1aS06RyjsVBX/H9vApthkixpxRz9WMZuXSIhEyhN7/p+40sEhyC&#10;VglxEZiKRMUkdES415zuRi41xpqT5bhz587FAQwePLhz585NmzatV6/eDTfccOWVV+JQgUm8qZ63&#10;gfHwl/hpvLsef3JeSs4JP0QBXJEfRJFA1OEoDhvPja8SgkoegAYlvy457y55ABqULRF8PooEO+pr&#10;oi1atOjYsSP+b8CAAZyXfBjeK+SLJXpunDv77bff0j/1iCyiexsOTR1Ef/015eWXU9q39x62CX+f&#10;Z548gebNk2fNSvr3v4/6XsbrpBlX/6SoA9HvvvuO+0X3pifT87t27cod0TNItJwOj+em/9Nt6GBL&#10;liyhJ//www/Qprqf+oZ6IF1FFKo/CQn2zoTEnBFlS6RPURCN6hTEaMLLzBk7dmS1atuI/0IGY6TP&#10;/8XErIqNbZmQUDJNhhSf+GXI7phs7h8AUQtDpyo1I6JsiePnOUV9TuTYQsFidkMYCtrcMGkvv2x1&#10;Prn2UJ6q7AypT3qI11WoYt6jvT6xu0AURBRn6slbOBMKJV+CIVl1sIpcGTbhvKhEV96JVe6Im3pV&#10;JQJRDoGPg75EXAgfBzfi3UJAFN+Ed5Obw/HJb0KhyBKn+ZlNhHN0Uo624jdDJkid7LGDyOcvQybO&#10;lxZ6DBqUoNGjTyMPH4OwGkKhok1k141slhGrqlB1IipUY5zUKtqDuDicEVejWrVqdevWbdy4cZs2&#10;bXr06DFw4ECoEi/m/pzqQJTgzT2di1+mTGogOnLkSL138KmnnqKAWJTy8uaEMYR8hFKEN8Q2xDyE&#10;Q8RFOES5QpZ+keOXzQ2TnKmnjz/+z+uv/2/cuJ9r1kzKmzfEpHifuLiULFlS8uf3nsKtVInYYHOl&#10;StMaNFi3ciUB8AkfsIrqr64oiGaA8P3eE67ff08EKdoUZTHyCYiBLliIkBr4EcKxCs5t2bIFxMJY&#10;QH2rzeteQUTQi9haT5nqucQXX3yRBJYFC4WJ0fcb3ZIcEuCEbJD+kIZtYqky5GDXMHCYOUEptWmp&#10;r2JisIR8YCoNIJrfunUrwT32C/iE2QScoB2w580k/utfJOA9RfmyUAYMvbkmAn2WzpwZk+V9c4BL&#10;AUly4tAgdXIdqJylsBCJM7lWHMjRJlWBDSzFljq0mJY0F9mjTPPFTo+DzWQvxSis8rScmjmErjbi&#10;1LjmXAdOH8IZO3Zsv379Bg0a1L9//y5durRq1ap58+Z33nlnnTp1QE34Ey8iP1qpUiU5V3L0rQ98&#10;DL4cv46Dx0vJP0n4J/khP4iG46hqAyNFjxZDjVgl07l2w5geiIZI+UjFnMhh3+rVq99000333ntv&#10;27ZtH3vssb59+2pSFB/GiePG9GVmHBj9h262bNky7j7X8+uvvz58+DDeQtwo0c+Vg/gv8PHHKVOn&#10;ptxxh/fITYgTSkxMueSSlEcfTV6/Ptl894MdnVSVRFqZ1MkRoVD4kwQYxhI05T7qQXd66ZAhQ9q1&#10;a8dZ6Fsx9HA6P6IAvY67zyDiFhs/6fU6JRB9id5IdxKFnp0gqoY5RUE0qj+o13btGtO69dJixb7I&#10;lCk5ZISGfQIxMV/GxIxJSKgV6TdIkaHF42TZJSibmxEgqgYgV5WTCggLkQBP8pjSJ3JURrsgrYaI&#10;fFu1kUo62ULHS5vsDqaRLMlXGwBLh6BqAwW4LNAg0vXRjkj1kMMmKFFznjigEBDFMSHHouQ7FkVQ&#10;JTuqmLkDx24uaSGoavCjrB78EXoJt2BFoBGnhiPz+yCBKD4Op+mnUCTmdHI+UcUQmSrpZkeRuE4H&#10;Ra4BIKgKCEfJF2o6yPRI1MeiBh49kePKhANnahKIugpR2iBKwzQpikOvXbt2o0aNWrZsSZhByDFi&#10;xIhnnnmG2ExP5xKQIIEoOWJRxXV4OgRw4qzZyw+i/hlRB6Jyi1SFW1yzZg2x5Q7zXSeCJZzpHwRR&#10;4rlP33vvvwsW/Ni06ZGiRZMj/qxxQkJKzpzez7GUK5dy4YXfXHDByosvnvL447Th559/trYpqr+7&#10;oiCaAQKoGOd6zhPORATE4joMAYyHiPIXLFggGoSCSGMvMDTgIkSE+cAqzZo1i0zibIElwr5gbthE&#10;juwOOZihUaNGYYmQ+3sY0mQRIqEc0voLGTVj7zgoh5aFgsdo2+bNm7FTavbBgwchOlhOvIfZEm1i&#10;fxwTEjHrWWKFzmJO2ShKUh78Q9SgSvwCCUyMbfdCJKjKfQFVyGpLm58MFVsiISVSO/2zqcrEzEGb&#10;cCYnBdJztbnOGHQuLNcKhgE1kX4stHXr1viDjh074hiaNWsGqjVs2LBu3bp4i+uvv/66664DNa8y&#10;gkUhOpAP54pHwe/iXfCa+F08n3y/nLTft+Gf2IoTorx8rV8CUeQHUSQW1auGBKLy60pwRMOex+R8&#10;v9nb210lJVarVq16ww034P8A7G7duj3xxBNcAXUe+FNdiKVmR+lj8B6Xbvv27dyO33//3eDncUo+&#10;dCh569bkJ55IqVkzJfzxv1y5AjfdFBg9OuW991LS99QNdYKgLElrXhT+RCSUpl+tWLFi3rx5tI0+&#10;DIVyLvR5ejV+mvurP9PQ4B9++IHGU5KO5+dPyf2VRD3QoF+qorbUZEukLlvu5KWGOUVBNKrTIjr/&#10;c4z2m27amTPnbyFPy6fy2REbOzA+/srMmXP4qNKSyolkS6cpW/R4OdA6WWnHcNnNRoYHPXkAmopU&#10;wO6QpuwBgrK5Qakev+yGoLSLNtljB6XCFOCCuAvlT0hi1BAQZSl/hISaMKSTZjX9Wx2I+k9Bh3Zz&#10;oRTWRCjezZKWYS0oCwenGT/cGY7M749Ik4MciAovvblOI0OantjE7oiSklbZy+3icNTJg86gtEp7&#10;aBVtCwFRw5ieSHMKITJQ6UmFkQpb7gyT6tEuqoHDhUiXSNKF4iy4IFdfffUtt9xy3333Pfroo716&#10;9SIOwe1OnjwZ4FRsRriC8yIUZBWn9oJ5pSLRCyEchInL0x+O8ddy3PLd5JBPpEcZPd+kr9sAtHpl&#10;yauvvkpQ9Nprrx04cIDATM8KyT8iE7h5kpd0srl+ffDBf1es+L5jx98qVw5ENCPx8d6PsWkK9Lzz&#10;UipVerdSpYk1a057+mnCQry8tUdR/TMUBdEMEHip1+RgQUgsX75cq5gD4nv9pQozgdUQBpCD7YCO&#10;nnzySdhg2LBh/fr1wzZhXMiElAYakU8OSzgBszV8+HB9MYAcEoiqsFBsxQAhDBB2DRNGgK4mYYxo&#10;DNgJEus52507d2KVwDbgzU11ehOIQbmpTr+dkrBQbBIlqqTsmkwbm4j1ocpvvvlGbzn61ui74CuR&#10;Dh069GvwV0lJK5NikC2RN6hAPdQMSAhBRZtmyvPYfPLr5u1HnAsnBVGD1lxnzl1/MuRycYW5qp06&#10;dXr44YdbtGjxwAMPNG3a9J577mncuDFu4MEHH2zevPntt99+//33s5V0kyZNGjRocJvRzTffDLnV&#10;qVOnXr16eA5Arlq1amAhjgTviEfE9+CY8Um4HFwgPs/8idn7mqh8GMJXsRXvSHn8qPu7ryRHKz+N&#10;BKI4b5EkxwqhUCfcvP7SrL20o3y/h6FBEHViFZCuVavWHXfcAW937ty5Z8+e6lp0JPkwaaz5NRfc&#10;Ho6Q3sLl5aZwm8RCgaNHk7/4Inn58kCnTp6bCXc/554buOeewJw5yd9/n5zKIzcexBqJOSVlchSX&#10;qRycFhQKCQOidB5uOqgJiOJWubl33XUXo4k7rqdzcds0m25Dp6In43TVD+VQEf1KFIoAUbGopcaz&#10;SQY/jykKolGdXjG0R7Rvv6x8+W8SEiLMY4R9kmJiPjRfIq2RKVPB9BGmJExCdj1MwqoQgUCnSxaq&#10;fBL1pS1b9E+RPWRQNjcomxuUMjkvrpK9skYhIIoP8otMuBTmhCcpKbAUkSIS5ACiuvIcxaJwfDyr&#10;VE5h9qUeoAumwp2VM/LgL/hTmY4kLzCv8XP+SN6KVTLZJLykJN5QlSDhKM6RTRTAqVFeko8jH3dJ&#10;AbcX5SXSjk7Vnoggii/mskg6EUkMqflMiTQiUwXYUeTpZBy7JweiSJUgW8vxUj6toqlcBAIJ4gri&#10;kDZt2uCI8cJ4XhwZMRtBo+YnCGbwZUApcaMef2MrYImnI1wk0pMIdXDZwlGWeqaJMpQEXKcYUQNO&#10;c+XKlevWrdti3pG5f/9+YirCNmI2XCTyB3jWWRrZLOndd79asOCH9u2PlCoVmT/JTExMyZPH+y2W&#10;c89NvuCCzy64YEm1agObN1+xfDkBnrU+Uf3DFAXRDJDmlMRCGAXZDqwMCUwGRmeAUV8jyHPQoEGs&#10;wkuYpB49evTq1YsEq8qnDDgqZGV36qQexCGoFltD2tkvLJeAEyoj1Fhhfmlz7dq1WJ/t27fv2LED&#10;7NxrHq/VhKfmGM2E5bEZS0Ogx33BEqmM8gWcGC/sFFHyV+Y3S/Xq3R/Nz43q233AQIiU/7PRD0bm&#10;R2HsL4siSAN2JRCHEDicHqMFJ2BmxIlwapwm9texE/aXS8p1a9eunaNNkBLIxMp36NDhkUceYRVi&#10;ufPOO+FPrH+jRo1YNmvWjJLgaP369aFTWBQKZRMICq3de++9LAHR2rVrQ6rXXnstLIdPxZvKKeIR&#10;8Xn6SyfeBfeJIxSF4qtYWmdVqBBl3JM54SAqv+uh5PHOW/ToQJR8SVvlob2JVCPV4HbXvh6A+oBW&#10;vyZ6yy23cDXat2/frVu3xx9/nG42ePBgWNS5MQeiXGd6Edef2/Tbzz8ffe+9lBkzUmrUCJ/8DGTJ&#10;EqhYMaVr15QPP4QdQUcnSFKDwlGlY0sEX7GK3FblsKq0iiEolP5DP8FfLl26FPe8evVqhhg3Th6a&#10;4UBitnnT4MaNG2kz5UFoehpLsFMIivwUKon9zmZFQTSqMyFMN2N/8hVXvJ4jx6Hwb3RH+vwWE7Mz&#10;NrZ7QkL5xMTcWbKEvsg1dVnuDJMBz2Py2DESPZ6sVA+y6z6J6FKTLfTnyh7byGYFZXODUibnxbXy&#10;X1gwEp50ICpkciJHICrmFIiCoJoOVWa2bNl0/TmKKJQEq+RTgJLUA245EHX4hwSieDecGh5N7kwO&#10;C2lVDsuBKOXxoZL2Fcf6fZnbl72oWSDqyiNXCQ1Qe04KRD0GNTIIaRmSBDkqoB11DZ2MV/fkQDS8&#10;khAp34UKVatWvfHGG++++279iAtBIM6XcM4Pogg3RzocRHHQolAkEFUshPtmlQKTJk0iMqQ80rN1&#10;BE4CUc2InhBEbQoR5r333hcbNnzbr99vl1ySDGeG2QSPPxMSvLcQFSqUUrp0ynnn/XDBBa+de26H&#10;Jk1oPC7Ympuo/qmKgmgGqHfv3gJLIWX37t31JKTIs0+fPo899hjWh5x+RuQgEpCnNGzYMBkU0SZU&#10;gBmaHpRoU6ZK35fTPCdWBukFuZs2bfJevLNxI3Zn586d4ATWR687gu4wQ5pa1BwjOU7CVIwUHAhz&#10;YqEUuwOcBMRQImE9xCjgRAYqQyW8tCtBuUwlnKgKgoVj3VO+2EFay2ly+hhoXQ1sK6aWS/foo49C&#10;m3Bmq1at2rZtyyrACVKCjlh2luBoy5YtKcBSaApzApkwJwwGgooz2UUzog0aNABTlQ+nAaINGzak&#10;MOB63XXXXXPNNeSAcAAefhEHKfbDnfgF7+EO8dbyT7g6eSn8lgNRnJDzuI5CqYo6JeN5jwNRREKH&#10;9ovCzq+rEue8/fsi+FPP9yL9IZZzB867dOnCxVS3hOSHmrcWyZPh56ZMmYL3Wj537u4ZMw516ZIc&#10;/lMQsbGBXLmSrr326JgxR7/9VvRI52fpPU0bfJ4WghJSkqPZb5fQnypIu8Ikfv/9d+3FkrRWVQNp&#10;egt9gw5P36CrMxa4+zQYb+dm/kmwFQdKk9iX/kbXpQ9b6Iwkw3qpyntSNhXZEqnLljt52f2DioJo&#10;VGdU77///pAnnhh46aUfZ816NGSkp/75OCZmcHz8FZkz5/PNfKYhIVOIDH4ek8eOGQeitsSfLnt4&#10;I5sVlM01Uo7Oi2vlv6rCxTRAlHyBKAjqKNTlwLEORHUURJqa2UQxOBbXBlAJREV9Tn7Xhl+TP5JL&#10;QkrjsHBVbBVSInYJd4gCUTkypN2p0L8jYhdJq9TjiJT2CEdpKg0GEf0gqr8UCyCRnyGdyNFWdtS+&#10;uowSq4h8lfHXIOxMTbSHtnEiV155pb4m89BDDxEc4oJHjhzpQHT27Nm4MIQ7c4/mwpM4ZaIggiIc&#10;tPdVK9+8KCyKcIVkTgz+gij+0blFAkU3I3pCEPXEKvy5atX3HTseKVYs8vwnn7g4+whuiRIpFSr8&#10;Xrnyu5Uq9a1RY8SAAdRsjUtU/3hFQTQDBB0R5Xfu3Lljx44dOnRo3749iccffxxARYONhgwZ4uJ+&#10;hCnBvmBosB36CxaQucBIz9OuWLECO+J9u3TVKqwJhAlwvmJ+bJP0hg0bWF27di05LPUuXDZpKyxK&#10;gk1iVFY1NbrbCPjEZMgMEa8TtQOEkOEPP/wAIhL6CxicIAckSCBh5ji9Ai7hxFbRBQlW2SoKBV+p&#10;GfKEAeAKiBezCCpv375dM59QNFaYq8SlgzYhRnhDDE8OEAVAIiATBEUAZ9OmTYFJLDssKkyFJMlE&#10;UOj9999PDvkkKFO3bt3bb78d2kTA54033niz0U033VSvXj09mksxNl1//fU1a9ZkFSIF6gwDHnsm&#10;FuEg5R3BPHwhTh3/hEPCUckz4bcEovorcojfZXcqkbdGql8k6Rc55PvLyDfLr6MQ/80uIk8EhV5x&#10;xRUsab/8H5eIq0r/7NGjR8+ePemZXNgBAwYA/GNGj8bFTRo/fmHXrt8WLx7idQJ84uICefMGatdO&#10;evdd6EgShUqkvf4R7CFId5/77s2A//AD3UB/fdCq+hgdw/UQdoE8nVQ5S61+//33mzdv1tu8Xnrp&#10;JQZR9+7dJ0+ejK/F40Kk9Jy5c+fSqajqu+++ozPTx/SXFCTyDJGlvVRk0TCSbInUZcv9YXGRrXGJ&#10;KqozqYMHDzauX39RwYLfxscnmyEfYgQifn6NiZkXF3dlYmIh6OhEUCpwCpfh0NMPoshmhcninU92&#10;w58ue3gjmxWUzTVSjk6Ka2UvqBEYCU9CjHoqR7DkRA4MBqZq/hNFBFHq0Y3QIUg7vmV3uTaBqMHP&#10;YwL/nHeTP3IuCZ/FErHKJhyfo0dJrlB7iWDl5vyOT67W7S5pL3KUqdpgUc3W0siSJUuCf6JKGs9F&#10;kHDKDiMlOWsn7SJRkgtoCNQT6ZB9DYd6ICraTFu0iqbil4kriDSIbXDE+N/hw4cTAToQxYUh4kD9&#10;jfV581pKB6KiUHDUSThKJltFoexFVeyuYHLJkiUEkHo4To/mvvvuu4Covkgl9vTg0/Dnf19++Zeb&#10;bz5aqFBypkwhI91+xJ/58qUQJJQvn3zBBYfLl5923nmNGjTA4VpTElVUQUVBNANEZPzEE09okhOa&#10;wsSMNb8ThZVhiZkANfWXKiQzsdBI05ss9d5aDIf4U3hJ8E2mm/kkoVUhqFYFqwJUvRsJqAPw9FKf&#10;d95558MPP8TuEJcTJet52v8Lys1zCgychJeCBOQoQiUFnCrAquiCBCirGU6if/iWg3Lo947/GRWs&#10;IRi8c+dOGkmDHUIjrgBXiQsI1WOsAadOnTpBoTAngi31DU/y4VLBqh7HhU5ZkgZBmzRpQklWH3ro&#10;ITdNSg7I2tgIJBOXSo5FoTXS5MCfV199NZnXXnstftEDQTMj6vyfEjhgXAvOL0eOHPgkXDX+Ca+D&#10;c8JvORClAG4SZ4kr0r5+EMXjSnhfv8JBlCXeOm0QBTsNh4aCaK1ate68806uBv6PjvrYY4/Bopqc&#10;H9W3747atf+vUKGk+PjwADS5YMHfx4z5/aOPkg8fBgqFoIJDQJFuz5I0mfQH11tIKE2f0aPX9A0S&#10;6ngkJPUZ9Sv6EpV4UGskBGUJoLKJqujGdJVly5bRzxctWkQPwRPjtqdPn86AIodNlOFYHEUg5xDU&#10;0GgojgoaU5NqiChb4njpEIi0LRdJKuyX3RBJXBDZlqiiOtNi0DHWtm3a1Kpp0ylFi4bYgdQ+WIyk&#10;mJj/xcQsiotrYX5QJDUZ6owgw6GnB0RViZPNDZPFO5/shj9d9vBGNisom2ukHJ0U18peUKPUQBRq&#10;QhAUJKmnc0FQUSh46QdRRD32ZhixSqYDUZwaHg13BuBZAA1KIIp3wxUKEUWV8koohCQFjci5QuTK&#10;4+Cc40Oshuzu3wuRVj4V0gCxKK1KP4iKJJ08skzl6VxdUm1CKonYy5DmCUQYQCM5NT1pRRjToUMH&#10;/O+wYcPwYuEgyip+7YQgqhw0YcIEihE7qZ45RgsWLHAgunnz5sgg+v77X0+b9muNGkk5c554/rNY&#10;MfjT+4W2cuUmVazY9rbbXl2zBveNm7ZGJKqofIqCaAYIQ6BH87Eg+qMUtkC0iTkANaEsQeZyI32T&#10;U4InAU62SqS1Shn2lTVxBUjAbFAcxgWcA+qwLwJOTMx/zBc4CXBZEpFDhhIBOlJaDKAc7AgwgAQP&#10;BP2azhJwSmAA+eSwI0tW2RGioH7EgfS1UkCXNoCakCf2DvikVazCwzRSM7E09S0jtjpRDExl044d&#10;O4BSoB34RF2NOnbs+KgR8Nm6des2bdq0a9dO3wKFMO+//36IlK0kQM0GDRpAXJoRZQl23mtEJkvK&#10;wK5sgkVvv/124BParFOnjpkZvfnGG29klWXNmjUBURKgKZ6jatWqsBxEh7PE/7k/vuL8KImzxHnj&#10;kPB/YlH8kx4Q0qO5cthiUXaXq0YeX/qmQ5VAysdpOblM49yPk3aRqITCYlEtAVERKadTv359LhfX&#10;jUvavVu38Q88sOeCC37ImTMpzP0cSUz8z1VX7e7T56uDB383vYIuoSlKQ6B2uhKROGx+cEXMSWf4&#10;n/kpXXoX3Yweoq/+0kPAKjzfx+YdQqziCP/1r3+xSgF1RXanEmqjTiT+FImRSZ1UjkMFOOn2jCbu&#10;9dixYxlcjDKc90svvQSI0nno/5SnWsSxWNVD5pAnx01Dhgo9CQLTkC1npH1Ftk52WySpvF92gxGV&#10;f+1TFESjyhAxJLetXz/o/vvHFC/+ffq+RMrnaEzMzzEx78XEjI6Pv/x4XnIS6oTIsaiI69TkOE1V&#10;+WVL+GQJLyib+6fLHt7IZgVlc42Uo3Ph7PyXMSKIOmQiDUSxSfCJSOi1ugLRHOZlRVTiF5miUNUp&#10;jwZNyaMhsAo514Y0LwoTOgcn94RzZNXhouQBpQ8p/eXlxZD8Hbu7Gpy0l5MyqRYPi2jSSYEoMhDq&#10;SavaREmk64n8O6qY3ceAKFcGecSZirhoXB/OqFq1akQael9Rjx49Bg0aNG7cOAKeGea5HjEkCVah&#10;UILJ9IAomyhA8EnkCcTKIc4z3+TS9AbhJeEisSKRmBclvv32ZytWfN+u3eFy5ZKzZPEedwoby94n&#10;IcHyZ9Gi3q+wnH/+/8qVG37++UPatNm5eTP+mkjA2ouoooqkKIhmgAiOCYURCdCRiFkiTQ7CIgCW&#10;FMA6IJdP2syMej/pyVZQk4B7w4YNG422b9++d+9eUE2vDnrf/Hrnp8Ef7SSQJeAmjid0wDQQr0uk&#10;IUaJTSABcS1LhfuIfC0pzO4sAU4VBiGoU5GxAmviY3JIwA//Dv4cqGCSVTJJQ5IkaCSbaKeaSkla&#10;SxkVQyABLaE2GsOBOLSOLpHDSUHa/fr169atGwgKjup1REAUDCm1aNGiZcuWzZs3hzOx6eDlQw89&#10;RD6rACeI4j2baygU4EQkWG3SpIkKgKC33XYbYNawYUMKUw9MC8rqq6ccFEFrTzzxBMuBAwdi6IcP&#10;H96rVy9act9997EX+95xxx1U+OSTT7LEyeGf5Ke1xCPiquWz5a3JwVniOP0g6gDSSTlICKoc45Q9&#10;yVv7pcIShbWXH0RZoquuugrGbnnHHXOuvvqjIkV+yJ49OYw/D+XOvePWWxc++eTsyZPnzJq1fPly&#10;QPE386A1AjttRw8KXGQrPYpbibiP3FbdXDqMJsPpAN6LsExPoJOYGfED9Ge9Q4uuQkn1WzoeogeC&#10;kRwLJ0eCJWlNt9I/caWMF7rHggUL6BKjR4/G15LWX3wQq1TuujE91oGok+nRnsSBTurwiCalLVvO&#10;SPvaGoOy2yJJ5SWb5ROVewBqnilAURCNKgPF6GMQrVuypEu1asvz5/85Li7EYqTxgUg/j4lZFR/f&#10;IVOmYoaXBKKSpSifHD0Kuk5B2t1wqCetOtlCZ5ksaBrZrKBsrpFydCKcmv8CknYg6gctwZJQCvck&#10;FhVbIlg0d/BlRWJRpLRqo6S+V8nuqg2aMrRlf49Erk3eTQ4O0BJkysfJPYkkySHfY1CfDI1aHJVP&#10;pCS7+D0dOeSLNlUeuV0k0ipAnRFB1JvQNArhSUQZB5NKIO/CBfd1cuWRLRecC9VlQVr1yxWjSbSN&#10;09HXZAghCGC6dOnSv39/vBgYqdkLQBSRCAFR97IiJ2IS5NLUQOEXXngBEBWF4g3xjESVCimJJ197&#10;+eVPevf+4eabD5coEfnHP/WBP7Nn956/hT/Llk2pWPGrsmVHnn/+oLZtd23ZgpeP8mdU6VQURDNA&#10;BMGIka+EJBBl6f5ARSQt07Bu3bpNmza5r26+/vrrmtskOidwh9mgTX3PjQiV2NTMPloRHyAhHEuR&#10;gDLZCglIBLusijaJa6mHwqxSjDQFqJYwnWMBiqCCsEEYid59910AWAxMAbiCtgGf5AstkMJuaqCM&#10;WqsGczjqp1ViDGBDM6tI866gxe/mxzn8IofyW7ZsGTJkCGYaPtTkZ6tWrcSWehBXz9xCnkDgvffe&#10;26xZM9C0devWblIUCTIpQHl2b9OmDZwJ1upLkn369OEQT5kfa+XW6O+FiBvB7WB1jflhGLaCoLDo&#10;448/zr4clwYgaqOG8ePHc087deqEc8LJ4WzwgjgknDROEd/sXHVEEBU6OnqUWDVQaTcpLd+M5J79&#10;UgGJ8v4aYNErrrii6mWXNTnvvJmFC7+dK9fvYaHkkfj49ypUWHHXXS8+9tiEsWP1kufnzE+Q0VG5&#10;9fQWgBMiEhPavm5EDrdS3Y+ORPegz9AT6BLcfbqB/lAirKL/0L25s/qyCrhIX6IAXVF9GKljUydH&#10;FIsib3rUvH+IfPoeFLpq1aqXX36Zm8KtwW0zuFjCotxHElSu/ubaEC7TSe3XR53otJJGSjqlfQ1+&#10;HpMyU5Pd08hmBWsgYTcYRUE0qrNBDEBG97pVq6b37Tu0fPmtuXKFmJG0P0Dpm7GxTyckNMqUqWTw&#10;q6QWpILy06O462SlfVWPpBwnW+5skgVNI5sVlM01Uo7OgvPS1dM5koAeHYg6XhICIVbxTVClEJSE&#10;0uyiSVEnVhGAKl4VhcJgBr6OVYjEXfg7SVCKm9O8KEyIj7P+KZVJUckPlvKMdp8gweIltS+y+xhp&#10;F+dJXf04WVwt7aF54B/N5vRFkk7mCnnSSRlgDJVO05x3qLTJlvNRqGRzg3KFaRJto52Xma+J3nbb&#10;bQQtRBREESNGjAAywUhNikKSJPQFUYGovtvlQFQIKrkcAhVKQrNuWtXD0blzl0ybtrVPnw8aNjxU&#10;tmxSliwhA/PYh8Agc+aUHDlSChTwnr8tVy6lfPmPy5UbUqXKxA4dNr36Kn7Z2oKookq3oiCaAXLY&#10;uXz5cjiTcFkTm0Te28xPd+oVQYTg+vVOovaPzU+hKCZWJCqZ0PS/CpfBOcX6HoAGEVRpMgm4FXNr&#10;L8XQ2h0RuBNAkOBAHBTK4rjQI9BIM0Bf/7OybKKMmnfgwAFoE1QgU+lPPvmEpiIdSFOypGmMyBbe&#10;ICHURI42wUsogpDaEQW0KQRlSQFEYXaBVGESzpfLhXXu2rUrbAmFAoGk9RSumw5lSZoc0sAqeKnv&#10;Peq3SQYNGqTv6MpGY525F9wIrgBnxylzmhDL5s2b1wXf5wR8uq+qKpObiEsYNWpU7969H330UTAY&#10;/3H99ddfc801LO+8807Ilvo5Op4GF4Ufwh/jeEjLMXsYmuaMqCSGFEDarFRkvbRPBjmtqMGB6BWV&#10;Kz9WuvSK/Pk/z5w5KcTrEBpmzbr7ootmNWo0uEuXfgSXQ4eOGTMGLNePcz777LN4MroxN4JbzL3T&#10;TQwBUfK5a3RO7j537f3339ffUOgb9Fs6DFCKSCBAVDOi6ktUS19FIkP9nYUl9dAN6CfU70BUk6Lg&#10;Jd2Ym8jd2bp1Kw4bFp0yZQrATGvRQvMMPEPMGyFmal0jiIS6ruTyzRA5JrEf0iBKp7Qvp5N+aRek&#10;VTXGuwpGpJWPoiAa1dkmhvwbr78+fdCgSVWrrs2TJ8SwpP05HBPzWUzMq3FxPeLja2TOXDhLlpyG&#10;QpGwSqz1R6R6QmS3BSWuOxtkQdPIZgVlc42Uo8ZzOicEUcGPhDOCvqBKIagSAlFNigo+kSZC8+XL&#10;p2L++UMqYWk4zsvx1y/h+2AtuTmAEDcHRspDkXCgKIx08jA00jO6BkI9kUM+BZDdx4i9XHmVVDE2&#10;0QAcrmNRJI9szuOYyEEq4BGkT8pE7BhRdrOR3ccnu8FI5cmkPVA6LcQ7X3311TfffPO95iX2RCz6&#10;gziOzH2lSyDKqlg0NRAl7b2q6PiXFb04ffq8KVPW9O9/4M47/3P55T8VKBDx1Q/eRz++Ap3mzp1S&#10;sGBKyZLwZ3LZslsrVHi6atXn+/Zdt3YtgZkd9lFFdfKKgmgGaMeOHdCmfitFLEfkTdgN+Ckc1wwn&#10;wbSeUyVNMErUqykjF9SS8CL0YA4JCpAgMFW8Tj5VUQlSwMohYE6gkSicNmzfvh3CpA3QF3wFfW3c&#10;uFFPArOJkrSNUJ5MSIPW0k6oGGRF3iynEe1UU8nkcDQDSEDwAKgA/cKZBCUsQRRABZ4UZ4otRZuI&#10;TcIYJKRRPmXYVwgKwVIhNWtajAbDkF26dIEzYVEIUyBKumPHjt26dSMH4HziiSf69+8/cuRIrDD2&#10;+uWXX4YkOS/OnRM8aH4x1UzoHiSHTQAMS73JiWJcCm8O1IjrwCZIBrzB+sNjGHdMP5VzFFATt4Hz&#10;uM78rEvNmjXr1q3bvHnzHj16gKmtWrXCI+L/YE6WOGPnjUoG3+4QEUTlpxGEKZKMiJp+GRo9rox2&#10;lHByd5x//sDixTfmynUobPLzaEzMe/nyLbj00rH16/cweA9g691a+ELOFBbllBFOcdGiRebLy6vo&#10;GPqDAvfOD6KkuZXcNbqEAJJOQmFY9L333gNHEf2HbvO9eeLaMOB/KMYu9B9y2AR0qYMBYOrnFGAr&#10;/En9dCcOquOSw470DW4l95FR9sorr9AN6Cfcd1o7d+5cejhpOg8HUndlqYFD/WoAcrDnDTafGFYS&#10;e6UtW85I+5pRmF5R3kNPIzWMS+ekRkoMGXu5o4rqLBNmATM7ccKEybfeuqxYsf9mypR8vMFJ+5MU&#10;E/Of2NgVcXFD4uPvyJSpDHwltPJxo10/kWxpX3nHaZLdHElivIySBU0jmxWUzTVSjhrM6YSDqJ6k&#10;FYiKrwwTeW4IEIIe2QRbIhKIwuyCgE+JNAgKoKoeKFTAhqiQpSiUfG0iU5TlxOHwgHg6uTngEPck&#10;b4WzEyiKPD2UDFIoIp+tEiUFllJqIMqq3Kjxgd5RKMyqiumVRTRGE7ZIl8JDz6Bcm5HKwIpKSNpF&#10;UmG7EpT2DZfdbKQdyRSl0zaaWq1atdq1a991110PP/wwIcTAgQPxvJMmTSLwAEH1XK6fRQFRIJOY&#10;RPAped8NHT9+nPk10afGjp06aNCKtm1316//SZUqP+fJE/69m2MfTX7q4dsiRVJKl04qW/bzcuVW&#10;lS8/pWHDycOH42Fx93aQRxXVH1AURDNAsCWRt5ZO8CcBJRGnAlAiV0WfpAmUidFhMJZiUeRCVUQx&#10;AlOCe/z9/v374UywFpGGowjE4QToF/gk+HY0pXcgkU95iEuoSfk1a9Zs2bIFwuQoLHft2iX4ZCns&#10;5Lg0yT3iq7ZBBQhcBB1FngTHEAgJliJJNhnMPAI5YMJEp+JMiTRlhKCsUkD8qSX1g6CiUNrAWWMK&#10;Mb4YaMz0sGHDMM3wIXS0bNkyMFKnzEXgsiDRPvzDReCkWFKAM928eTNnzWXRxC/5XAp2d+8Z5kJp&#10;4polNS9YsEB2f+rUqVh8CBP3MHToUICtbdu2IPF95vdIES6kfv36t956a8OGDR966CES+Dx8M14c&#10;ByZHKGeG+/HPiLrHlnCZCN+JEzUO99gfj51CVpHKhAjHVvXCC5uWL/9MoUKfh711ndDwfwkJG3Lm&#10;HFukyO1XXUVTmzZtCs937twZwH7yySeh0AEDBgCiw4cPh0XxcJw7V2D58uXw3tKlS/fu3UtP4E7p&#10;/kqQIeJWcsvoqHRplvRtbh+9C2LkRiPuOzvqzqqfk2BJH6MY5dXtGSB0P2pQ96M/+EHUHVe9Zd++&#10;fdwybiu3skOHDnQPVuFPQFTfh1m/fv3BgwepjaNzLOrXUDJk54m0G2J+eVhppLalU9qXCtMvD0B9&#10;87SMcayEsRaeSDtx7ta4RBXVWSy6MaHzpEaNFpUq9Uli4pHjrdAJP0djYj6LjV0dG9s5IeHGTJmK&#10;Zs6cB8QSaZ2kADMnm/XXB1GkTBrM6aQGooCiEAsE8kMRmdCjQJQExUiAncjQqIegSBOhUCgFPAA1&#10;Yl+WQlBTgSdW/WUkDoTLw9nhAaFHOSyBKGn8nUNKC6BBkeMx6PEznFJEEGUXMimp+vUXWB2I8irp&#10;WFT+lyVto4UiQ4lVLpFx1PZbr07k+C9guLQ1omwJIx2ITBpADEAAwEldddVV119/faNGjVq2bNmt&#10;Wzf8r74mqi95Mo4IeISjYlHcsR9EhaBPjxkzZdCgeR06bKhf/8NKlX7Mmzct+GRTfLyd/DznHO/H&#10;P0uV+rlMme0VKsyqUWNyjx5zp04lFMTb2vEcVVSnQ1EQzQApMNWcBhE24SlhJWmFnuTDqESf/zY/&#10;JUxETtjNqgJxOAoaJPQEosCnt99+mxzwCaAiztb3TmEDwJIQnFB7kRGosHHjRtEmDAZxgVsI8iQW&#10;f//991lSFahJmvo50DfffAMYcGhaRRucHHYS60sGIT0JI53Ek2RKLk1Jh5du1cnU5CEolMKxWOpw&#10;JDg6l0uXiIvz3nvv6TlhGg9h0mzar7lNPdvJZeEiIE6ZtJ525pSVibZv3w6F6glbyJwEV4nlWvNb&#10;OMDVvHnzZhqR0EQxlxfWxRm4H3eFQvVwLzmDBw/u1atX//794VL4rU2bNrAovgSnoqlI3Iz3h2Lz&#10;I6K4Pef58EAsSUOhOEjcJLvgLyXSeFMyJdLI+V1t8vzz8VLhiy68sPZ553UsXXpd7tz/l5AQ4niO&#10;xMZ+kiXL6nz52pYvX11NrFKlevXqt9xyCyAKVz/22GPm1217w6I4Qu8nbgcPBuq8P68+9dSECRPm&#10;zJnDpXvF/IAQd4QbByJy67ll3DjBIUvuLH2Je0fP5ybStSgDRuLS2CQEZam77CbzqVCPfGsqnt3Z&#10;+q15yy4JjuXgk3pMp/P+0sGSqugGmtPmVnIvAGn8N24bn83dXLFixeLFiylASeqhtWJRUR8HIk07&#10;aYbajPwkqbTLTE0qnIbCi3E4v2gMEoIiLINE/2fpHkzgYlrjElVUfwVh5LGlgx9/fNzNN68sVuzz&#10;zJlPFkr5/F9MzJbY2HFxcc0TEi7MnLnA8XiZTonT/BJ5hkiAl1GylGlks4KyuUEpkwZzIqk9mosD&#10;EojK78gBgUNkwo1mKtS+sAeYpLz4E2kilExHoeziRA57aReVdPU4sQvH5Yj4PjgQPyVPh98BEZ2n&#10;I1/ezS/j1iJQKPLvAn8aDrVfEGUrlV9i3hKP9IUU7UJJkE9PJyGgFIGXuhSIBFfGXSXBJ27aiVVt&#10;knQZJe2Yhmw5Iw9DzWWhToEo53jFFVdcd911DYK/JooLGzlyJD73ueeee/7553FkAlEEiwpEp0zx&#10;Xpz77OjRc3r1WvHQQ6/feON/ypf/PY3vfPIBPuPiUhITvW9+5suXUrhwSsmSR8qU+axcuW3lyo1t&#10;0GDckCE4X5ysHbpRRXW6FQXRDBAROSEswSWBJmkCTfAJ6eFDIm94iSWoiczU5rvCLWgKZNI3FWFO&#10;uAiOQjCAJuvIXLBgAflE2NAmACa4gr6oExHQE7bCtxyd4xL4Em0T0yMCcUSITw5LonMCepYuUpdI&#10;Q49sMlB57AchJQ8lfSLH7mZ2tCkjkAPBKhI5hCbaRVgi0RIuEVRAU4EEmi0RlHMinA4nBWHuM1+m&#10;RUALaTI5ZU4f1IS9EdDOheJScGW4eogrqev28ssvc+mgdxIsCY8AFfgK+45xR1h54HPu3Lnz58+H&#10;6imMuMjADPeCerjI1L9lyxaqBXuohxpGjx796KOP3n777TVq1MDz4VfwLrgceXH8Ma7IOC9Lobg0&#10;fHNEEGVfRKbkVuV6Pefsc9tavey882qfe+4TRYseyJr1aIjjiYn5OS7urWzZJhcpcueFF1515ZX6&#10;HdHLLrtMTvrKK6+sU6dO48aNBaJ9jABRAHug0ZAhQwSiCLrTBVm1atU777wDEYGCiL4ET3I3oU3E&#10;vRZWkYk0ka4yDv+QSyBu8fvm26TcZUSC+267hfkRF7ofNQeCL87VcdUz6Uh0D+4L94i7jOceMWLE&#10;M888M3PmTBrMPdWkKOOLDoYcDZKgPXQ5GqaOR46AUwX8IjNt2XInkkHOY+IiuOugro4Ys+JPWQnv&#10;gWbztjBYHXHW1rhEFdVfUNjYTg8/PKxmzb25c/8vU6ZTgFI+v8fEbIuJ6RYfXztTptKJibnTx6Xi&#10;NCk15vQz3lklNdgveyZGOkFwFPl/bUWIqMlJvxtilUzQ0Un0SILyeC52lMiE05znAp9IgFLkU1Jl&#10;/LyKhHaUYS+HW5q0DHdqzpGFSJv8shuCf3iVbJZvOhTX5lhU70cQ91KYSmgJwvkCorSNFhowPPYW&#10;ItIeLwYvlx9HvWtnrl7a0u4h8uerGFIYQMNo6tVXX12vXj18cZs2bbp3747z1aQozOlAdMYLL8yc&#10;OnX+uHGrHnvstTvv/Py8846e8IeUBJ968jZv3pRChVKKF08pVerrcuX2lys3rXr1vs2bz5k5Eydo&#10;x2dUUZ1JRUE0A0SITFS93/ykJ5AJMRIuExZr3pK0ouclS5YsXrxYc5gsxVHkA0uITVDQa+b5UnAL&#10;UWznzp3gEILNBJwsiVyJpAmpETE30b+mniwCGpEjQQhYHwJ9yFABPVspbDcbkcNW5VObQnnvIV0j&#10;1Y/YiijpiNRVRRkOQWHtSFo5yoSEic6JxYnCCb5FI1wrcaaAE3EBRZua3tSDtZrsJZPLwkXjUmza&#10;tAkg4drqJ1jhJST+BCYBEqARzgRRCIZmz55NDrTJ5eUusBeXnaqonyWict04HV3SXaAklMs94igL&#10;FiyYPHky8Na8efPrr78ezMPP4cyck5aHRjg5nBCeDJcm34xfxAmFgGiIc5UHJW18sdX5FSteXKHC&#10;7WXKzM2T5+ewx2+SYmJ+iovbly1bu7JlccXmt1o8QaFOeD7cM8uaNWvefffdgPTjjz/e10iP5gpE&#10;Bw8ejDuERRFOEUSH3unA+/bt4y4nm58M5UZzT7nvR83bp0hogpH7qz/EcH/pn46pEH0VshJzqvdC&#10;YhSD6PTHEbqH+pU6pygUcQiBqIiUTYAZ+3JHGEQMGW7lsGHDaLnnts377ufMmUMmvYX66WyQHp2N&#10;Vuko6tViUfVGy4hh8jjyD8jWYkRLnISgyI+gbv6Ta8WFEoVyrVAURKP622j69OldGzacXbHiv3Lm&#10;PBQfH/4GtfR8fouJ2RMbOzE+vlGmTCUyZ86fmJjdfLlUbIaEZ0pbbksFREWhks3606WGRZRtupFO&#10;J0SiUP3sSs6cOXObt91CicAhLgnycSiFJ8IfyTE5ECWHkmJRN9VJPvvqj6feZGLZsiSogcIqSf2I&#10;YgZCvQMh4ZbbC9zC37lnbuXF/DLuzko5mu30qDEoVl0N+EQ5R3lMt4oPxa9pXlQCRBH5bFXl1AOF&#10;0iqap0tBg3XuEmmdAtdKIMpZsCStq+cUsorYK6Ls5uNFhTSDJtHC6tWr16lTp1GjRi1atOjUqVOf&#10;Pn1GDB/+zNNPT5s0adakSYtHj97ctu271133VblyRxITQ4ZAhI+b+RR8FiuWVLr0j2XLflCmzMTL&#10;L295ww14RxyfHYdRRfVnKQqiGSAiY1gIECIBLLE0P204X+QDL7366qvkw5kgDZBDuAxNsQpW7TW/&#10;rIggn7fffps4lWCUOJVolTCa0JnolkxiWeJpsR8iNJd+/fVXMkV9LNlEZI/pYV/CfUiVyBtRD5lI&#10;gbiLyCVtQv587eWoUsCgylWbNrGU3O5iEtpMqE2QTXhNYM2pEW17sz8mkzTEDqIAopoCRRCgyFMS&#10;DWpmUtDOZeSiaa4YsDQPKXuCmhA58DxXmGJcXnYU81M/gqn0ZwIOzRXmuBwCHKWAxC3QLhxUz39C&#10;OOPGjRs5cmSvXr3atm0Lgt5xxx21atXC7eHq8Fg4M3yzfDkSkeK2cW/yPThC3CGFcZ+GQD055nRy&#10;vhZ56xUrXnruuW2KFdsX9gROwHz588e4uOfPOecm8zMwSD4YBPX+OGx+RFSCllnVH49r1Khx5513&#10;AqJ6z5PmQgcFBYiOGDFizJgxgOjEiRNheP0QGdecWwkQct/paTCh/gYhSiQtwOOm09mgLJEVt1gd&#10;WDQIktGHKUDHoF+pU1Eh/ZaqEDXDXTAnfAuFsqRyDoEgUnEpXZ3OTCdhTHGXly5d2r179/bt20+d&#10;OhUW1Z+T6QA0mHvNoTkcreJA6rR0VFaRuq4fFL1pSoPHSPmGKCNLBdKQv4zqlDgEVwPRNsT10bWi&#10;N/pFz/Sel3j33SiIRvX3E0Pv+eefb1a37opzzvk+IeGoMWghJi79n//GxMyOjW0VH39V5sx54VII&#10;zZKaFSAntLPwF5RlUCOb9adLDfNL5BkieybHKxxE8+XLhyfCH+F6IB8PQ1MBUaS0PJd7QJccv9tC&#10;UBmVkEl5QFQyBHfsfUVCL4pRGLEXLOpIUpDpFzl+kSP4ZC+/HI4a9+jhKLVJWpXHxJk690dCM6Js&#10;ophq1llwUrST1vopFIWAqE4BORYNl4eVRuwVUXbz8dJV5XRoZNWqVW+88caGd9zR8sEHu7Zr90yr&#10;Vivuuuvdyy77OWfO9I6F+HgPPnPm9B67NTOfyaVLHylV6r2SJTtedFHrli1xiDg+O+SiiiojFAXR&#10;DBBoRHwMHcGcwAzRMFBKJkTEKnAF9hB3aq6DUJVIlARcRMjOqovXRZLE64qeSWsCk+iZCJ5gmjRi&#10;K+G7S7OVXRAFWMUGEbKzylJxvxCRNJkE6IrRETkSBSSKqbwTtflFDgW0L7XRZlrO6WgejPBaATcJ&#10;yUTdHpCwdGG3m/nhCoANAkIBp5gTDnTYCeFzbVlybSF8BNsj0aZQ002rUiHVUrk7CjG9DgSIArri&#10;W5hz/fr1oCY8M2fOHGKjZ599dtKkSRMmTHjmmWcgMQSCDh8+fMiQIQAb8Na5c+eWLVvCcjfffHP1&#10;6tXxdvhLHAxO2kDoMSkgwJnJK8ubUt5RKIoIoujy886bmi/f/+Ljj0QK0d5LTOxbtOjV551X5cIL&#10;hZcehhqRFoVKxjV7OTCzA9GGDRu2a9cOqO7Xr59A1Hw/1BOnOWzYsNGjR3PWnDueDBCdP38+XZqr&#10;SifkpoOLsKI6nkCUJTBJr1CXUK9D6nimi3mvIKJP6g8llGRJmhx2pFohKFUJOBlKUChHYVX1K58c&#10;QJQRwT3lrunX0tq2bfvAAw/QYL3gniX5sCgFGFYcmsPpDygsSas9Xv/+5htHiQZCrVj18PEPg2h4&#10;MR3Iw9A0QdT12CiIRvU3FmOc4cwgmTl16l116jxy7rmbc+f+LczcpfOTbN549EtMzFexsVtjY3vE&#10;x1+UmFg4MTGXATkxnoW/oCyDGtmsP11qmF+mvaGy6Hm8IoKoKBGygnwcNYFG4SCKKIyrYi+9OJcE&#10;mewrZJLnIsEqNVAtuxsOTRVENZ3ILg4jJY8yfZypVb/sBvMMrROrbGJ3kSdLUSsiwapjUbybJN8q&#10;x0oBVU5VNIzm6Tqo8boa7izYRAHO1J0CCe0VLg8rjdgrouzm46Wren6FCldfcEHTCy+ccO65ewsU&#10;+F+2bL8mJCTFxuLoT4CgsebXVrJmTcmVy4PPggW9H/wsWZLlzhIlHr7ggvYtWqx5+WViO+dGo4oq&#10;YxUF0QzQDvOoJ4J2CC4JMQklSRBuEnoShhKbihgJhRXWk0mwTlyuTOJ10myiGJuUrwKE0UT2ZAog&#10;yUcE1kT85LBkE6EtQCgAIOQlouW45CBWCYUVH1OeAhzLMQNSDgeSRAssyWQTe1E/9XAIbzbTSITp&#10;PwRLL8oOxtlOlKQ84fXb5iVMXBaWpB0ZaioS/oQMYUuJNCAKkZKvKUrokfJvvfUWVSleZ4m4yIj8&#10;/fv3++dURbb6+ijUCsqCVdOnT58yZQqgJeAUc5IeMWKEYAw2A9IGDRoEko0fP14vT2crkMaSAoit&#10;3bp1u+uuuy6//HL8JW6mQIEC3l+Vzd+VBaI4dXyPHKofRA1sevLo0/fkUotSpVbkzv1lQkL4N6l+&#10;j4lZmDt3o9Klq5177gWmHjlgapP3lUhDm2CnKFRHEaCyifyrr776jjvuaN26dffu3fWmIjcpqiVX&#10;APDmxJ9++ulp06bNmzcPrmPJxaRbgnPEjvg50jCS5i1ZhRXJ199EBJYsBavsgujPypRICy9hSydN&#10;hKpOm2UyKYbIZ5UEO9Kjli5dyk2hYV27dm3ZsuXIkSNHjRpFs7mP8PPcuXNhUfohPRxppEj0Z4YP&#10;XZo+T5dG9Ft1XYm08kWPEaUCEcXuFPD+zJPKy4o4hAYIg0LjQn++kdSrkcZIFESj+ieI0Y0BYVS+&#10;s2/f1OHD21999byCBf9FzB1mCdP/AU0PxcT8JyZmQ2zsqPj4tvHxlyck5LAA6MkyqJHN+tNl6dPI&#10;QufxstAZSd4jyMHviKYfRJ3wUPisvHnzsqN+TVRP9lKSvRxMsgTMyKFO8ZuHcWEUihzFCeQEgYga&#10;cILkOHmUadyi5LZqXydXUvXAn6oNaVU4KscqZ0dCE6dCVpWnHiElTdUpOLlz0VlQRqegxngkasSp&#10;+aXzRewVUXazUflixa4vVKhL3rxTcuTYkSXL5wkJP8fGpuuHjkSeiYneFz7z5PHedlukiPedz2LF&#10;vi5SZHaZMo+cf/6ARx55c9cu3EnUU0R1FioKohkgQkyiXlEiFOeokkCcHIJyZSqfHEWlBKnsgty+&#10;LImSySeHpSJXBa8siXTJpABbWZJJ8ErYKsYTlRHRagKQtNuLyFiHUAM0QYQ4oovLdRTiY4JjBcRU&#10;SG2sijwp4CJp1ayEQmrJi6/NqlqiqFotpElQInxoHoP1fmpFS7gRgAQy0YEDByjJEVWtGs9ByaFC&#10;2sPWN82bnzSxiUhQz1rzaDS0CaUsWLBA7yV63ghoGTt27JgxYwBLWAWRYBU99dRTgCi0OXXqVNCL&#10;BJhKAphZvXo1DKy/L6idiDTMzLFmzJgBkbZq1apq1aq4fz3jJD8nEMUh4cNwafhCB6JylhIu8+oK&#10;FfoVLvxG1qw/RfrZz3cTE0cWLNioTJlLjMeVqEq1sTuiQkehMCe0KRDVRCgIauZKvQeWWJJZu3bt&#10;Zs2adenSpU+fPvqOqFjUgSjXBDjnEk2aNOmFF14ARBctWgTMc/HxdkLBI+bXYkmIFSUyNYGJKClR&#10;DJEwOGllGNPuaNjTkwYRCTJVwJY25clnySYOQf/ftGkTN4i2PWF+5ZVmjzOvO+b2iUI3b95MD4d4&#10;6fZ0Hjo5q94wMxTKQCBfHYwlfQxRzFEoEjciDuekHLZSUoVVgNo0JKkc6SjkOFHA7cWB3JDRGKFX&#10;I0YKfdsvrpsuS1RR/XPEMMdDMTRmjRz5VIsWg0qWfD1Hjt/Dvh5/Uh9C/19jYr6Lifl3TMzO2NjJ&#10;sbGN4+OrxMcXTUjIeraCqCXOVORAVJOiaYMoOfJNyM2FQp7wJxDL7oi0XBi7yG15/GdmFEVf1AOz&#10;CUE93jIiH3EgygjbDEV6D+hKIVDnpGLIrofxHlIBalBVWpVYdUSKW/T+pmskF0k+WxH7qnK1338F&#10;JNJ+FtVB1WZJu6s9kq6qKvSrTLFiFxUufH3Bgm3z5p2RLdtriYkfJiR8FxtLx0vXN6Lp4fHx3quG&#10;smU7Nu0JfBYt+n3hwitKl+5TsWK/u+9+6dlnd+/ahUPBsdoBE1VUZ6WiIJoBUrDrBOOx/Nn87gVW&#10;QyBKhEoxNhGnKjBVFEua8JS0i1kV4FLAxayQmESaTIlNSOEsm6hEgTIJYmtVqDoRq14cbUQB8aEL&#10;grWKxJ/UKbmDovCWUMBPmyRg4LeMzHOy3ouI9u/fD2F639Hcu5fwWk3V7mo/TaXNtFDXhyv2o3nr&#10;ktCdTBpMk+DAbeZNRXCRviaq9xK9ZN6IK+ZEIKX/d7ckgQp8xSYKUGzmzJns+PLLL79qnp2mciBZ&#10;E6pqJw3juKILllw9IQTth5yhHSqEgqpXr45PwjcrFJCDJ4F7w2nJiQodgU+48aJKle4vVWpBnjz/&#10;zpw5PLr6OTZ2Xc6c3YsXr1O+vPezaEbyr3KxkvG5nlSnfzrUL82FOlJltVatWk2aNOnYsWPv3r0d&#10;iLJEsChEp3lgxEWD68Siy8yraLkR3Be6tICTJSGj7f1BhkR+hkQeUwalAshDT59sFamAqMorh+PS&#10;n3fu3LlkyZL58+fTYH3ldfLkyTNmzCCHXrFx40ZuEJ1HIMot4w4y6NxA4LZqZCEDoZ48RvSxpaTy&#10;bkdEJgWcyGGrOol6rxM5ElspQ2Edgl5E19I4chSKoiAaVVThYhTjQVYtWTKlW7d+l146uUiRPdmz&#10;//rHuFSf32NivoqJeS8mZlts7My4uGFxcbfHx5dNSMhiOfGMyzKokaXPoCxuHi/Bp18ORMHIcBB1&#10;1AQmkY+EYeeY3xHNkyePKJQaEGkyKUBh3JbDPBEgVTn0IhGicBClBom0QI4yfpETIrvBJzJdhchU&#10;b8UqlbtG4hPlIpGbC6XllFF5GgltGg49DkQROe6icUTVLJnDelIlyLWTy1G9SJFW+fMPz5VrbrZs&#10;2zNn/jA+HuykU4V0s1Q/jjyzZPG+7ZknT0qBAt4XPgsV+rlQoc0lS44rX35ykybLJk1at3IlnuKn&#10;n36yQyKqqP4KioJoBghkQsSdBJ1OxKbEuBgRkYwiUUQELIQjGCUBwsFvJCjMJoJUQRo5JJTpxCqx&#10;rKRQmApJ+/PZ14W5Dg6FhZp4hLUI1gVduHnyJcpQkvLs5aTmScTHBjM9kfbnkBaLclCdGs2gMQT3&#10;nDtXg4tAgA4SAAl6aFOCOcGbX375Ra9cQuSQZhOF2Yt6aCc4pIdFQQ7R5qSg4BAtYScgkwIvvvji&#10;rFmz5syZM3fuXKAFdtVTvnrEV3OwnCzt5ApzVWkhbeMOGojwEjSSlgiGaTxtOHjw4K5du9asWTN9&#10;+vRevXrdd9991157LT4Pt4TTIiYgMsDJ4c/k1fBb+sMtrrFmuXLtixdfljv3F5kyhf999NNMmabk&#10;y9eyZMlrKlTQmwE1ZYqgTflXIShVIfldNlEAEPX4NvjT3mYG1CbI1FYEi5JDg++55x69OPfJJ58M&#10;AVH9lCgUCmOD8VxJLiPEzjXkrLlKXBlYFAQFC/0AGSIPLo1CVp2UH1Eq4HAUCUQFpYAoY4qOun79&#10;+lWrVtHIbt26cSK0cIX53R3uL72aHk5T6T8MEMaFQJF+iDT6EPkSXZRMNlGYboCEl+qx2hcprXwn&#10;bXUI6pkAI9Jkuh0pKRDluBqbGv4ant6fcIw8+vQpCqJRRRUiBjWmG3O0qn//CY0bTypX7pW8eb8O&#10;+y3lU/scMROnn8XE7IiNXRgbOzo2tm18fL34+Avj48sc/2Tv6ZLFUB+IWug8XsLOEOFxJDDSPVvr&#10;mMqDJR+IgmEGRT0W9YMo+6oSiJQaADN2x3OJ8ZBAlBxVFVE6lgdqPm5EykltR/K1oxLIbjBSjqpV&#10;VaQl5eBznXuVc0SkaTOZSCCqfamQ8wqnUCQQ5frooK5y7VuxVKmrSpasW7Ro00KFeuTPPyVXruXZ&#10;su3LlOmruLifYmMPm8n2kF4U+SPspKOCnZrzzJvXkecvBQvuKFHixTJlnr/11gVDhiyePRvXQFfH&#10;8dl+H1VUfzVFQTQDROhJ0Ek4S1xL0KmQlwQRJzEl8S4xqAtAiT4VawJvIjfEVkXGhKoShdmLyFjV&#10;aqtLuKCWfakKrBJe6glSInK0PfiTm36RicRjmgZkR5ZKiFT9q9SMwDA1WKLZok0xM43R+RJ2Q4+i&#10;TUAOY6rpTcAS2iRNjlb9ciDKVhUghyXlCes5fdgDCp1mNGXKFCgU5gQIQc2XXnoJ1IRDVpuX5QKc&#10;nDhnR/vZi2YT4gvpaSH3SKggThBC0FoOyrFoM+3X1da1hdK5VtRJ6DN//nxwF2Zr1arVLbfcUq1a&#10;tauvvvqGG26oV6/ezTffjIcjOMCl4f/0Z+OKZcrULllyeP78u7JmDZ/8/DU2dl+WLOPz57+tdGlY&#10;00xwWglBEelwCkVaRSoszhRq+hUCoqzS4IYNG9L+Hj16wG/67RbOCBzVF0QB0XHjxunFuXoul8vL&#10;iUN9XBbdSgDppBykR5bpLq/CCP50YlVEypIGcGvomfRkegKnQFNXrlwJhW7atIn7ro6t26phyI3W&#10;32vcnaW7aigh5Tv+FFtKjjAlx5YkJLvh+Jd7scom6pGok8o5CkekEzoEpVvasRSUMQnHFAXRqKJK&#10;W4cPH8YT4RpeGD16aoMGcy+7bGu+fHty5Pg57MsOf+TzS0zMlzExb8XGvhob+0Jc3IC4uBbx8Tck&#10;JJyXkHBOQkKuTJlg1Ag/VHoiWQYNUqiFzjAJO1OTA1HA0r2wHe8jYGNJWiAqFhWM6cmdEBClBqEs&#10;PAaGCfMciCLyqS1cjhgRhSWtIgp4E6lBaRfEXtpRCWQ3GNksX82ItFapnxbSPLDT7xBJ+0HUNZ56&#10;ODTnrtO3DGrESvFChcoXLnx+0aI1ixRpVrAgwDkqb975OXJszZLlvUyZvoyPT+8XO90Hd08PBDsz&#10;Z/beMJQ9e0ru3JY8zznnq8KF3yladFmpUi9cfPGk5s0nDBq0fPlywhV8Bw7O9uyoovqLKwqiGSCi&#10;W0JMBZQkCDRxkMp56623CENdJCocRYpHySEaJjJmSUCsMogcSlIGEbNSCVhF/A06Emrry4pbjcCk&#10;DRs2rFu3bu3atYTjkl4ty9IvctavX09hQvYtW7awL5XoO5Cvm1/sxBpCnhwIAZ+a5xQkO9T05oxM&#10;1E5ETswt5gTkwEjBJLiSmoSgemPNb+YXTRHMKRBVDmm2IgpTLfVzLJoBZ2KvISJOZOPGjXAIbeaC&#10;qKkE7monl5FGCiqECg4PWIqNWbIqqKAk15zbx+7CG2iWY+knSQFd0Hfq1KkTJkwYNWoUzPbYY491&#10;7ty5S5cu3bt379Wr15AhQ5566imgDtIjaMCRX1y6dJN8+SblzPlx2N/pcWZfJSSsypmzS5EiV5Uv&#10;L8iUDIF6cggqsUn+NVzka0fK2+d+jSyGRgLRq666qm7dus2aNevYsaN7d66e0R06dOiwYcNgUZbo&#10;6aefFn/qa7eaEeVGcxO5TZCh7feRZEDSk10/fcJP0z0YJtxx7hRXnmYvWLCAdsKi9G3GAqIP0224&#10;ufRY+io0yFK9V8OQpcegvrlQugHF2MXfZ6gEcdZIaX++pByJHdmdSgSfiJpFv4xoOqfMghBUtOk9&#10;S2AeLghXFESjiupkxdDDtT09atSkBx+cV7Xq6tKlt+bK9VFi4uHT8TRv+Of3mJiPzQzqgtjYp2Jj&#10;e8bFNY6PrxEff0FCQumEhDxpfgH11BAUaLQpI1bTA6Jk+lkUPwWL5s6d2z2aKxClBrZSnh0NTlp5&#10;FHiSIIqUQwEPQINyu0js6GSzfFJ+SLUIwhRthoAoYpVMh6Oa2PQqL1Hi3CJFqhQsWL1AgVvy5m2V&#10;M2e/7NknZcmyJDFxV0LCp3Fxv6V/ejPkI+zUc7bCzly5vEdt8+VLyZ//p4IFPyha9JWSJVeWL//C&#10;rbeOaN/++alTibsIQqLf84zqb6woiGaAiIwhIkBu//79BJEEl+RotpO4UzMwfrZEsChbFZseNGIX&#10;anCzOiwxWLhVuJEg26EmmETYDSE4QU1AGtJvxoANKolIIxLwFQhKbUTwO3bsEHbSWo5Lg2kkLaF5&#10;IBlxs4BTOEdgTYStsBvrKWneEqp0giGhRzjBMScSYSJsLnLpw0Yk2EWZkquKJdG/gnuaQauI3RHX&#10;jbQAg7aZOSdPaiS7qHkiB+2OSFCGvdiXc+R84XmRPBdWV2/x4sWzZ89+/vnnp02aNGPUqDn9+s1/&#10;7LGl3bqt7tx5bYsWmxo02HHNNfsuuuhfZcp8XKzY50WKfF2w4Hf58v2cJ8/vOXIcyZw5yTzZlcaz&#10;Ov+Li1uYK1enIkUeKFGicalSt5cuXbts2SvOPfeCIIUKQZFWkUHUYyAq/+pETgiIijYvNhKIkiMQ&#10;JY0uueSSa6+9tlGjRnp3LvyM9AZdiBoKRSQGDx48fvz4RYsWcXHoNoL/nTt3cvEBLW6ZBc2g7BgI&#10;yuYahawilTkFsS99htvKHWRo0M9BaBrPXYOZly1bxrhAdG86MDddtxsOpJ+QZgCSVkJEKqmruy5E&#10;V+EQriMhurr+eIHI1yYl1Mck9tVEKN2VClU5LWHUQ6FcOoaY5FGmMREa9cjQqCdtkqIgGlVUf1z4&#10;NUzZiBEjBj700MRatTaVLv1Gvnz/ypr1EOQAQpwBQMUF/BIT838xMR/FxOyJjZ0XF/dMXFxXw6g3&#10;xcdXi4+/0GBq4UyZzsmcOW/mzDkjsagFzTD9QRBFsCjF9IAuOwpEEWl90ZQyrgZVIkGGHkSGScSo&#10;wgJFSTnaSxSK3C7+vSRzkAhik60x+ESudYHGCZ5fseKFFSteXKHC5eeeW7V8+ZplytxcqtQdJUrc&#10;V7Ro+0KFhubL93yuXCuzZduTOfMncXH/i43l1uCs0/uLnSEfdRh6TqZM3itts2TxsFPf8MybN5Av&#10;37eFCn1SuPDeokX3V6w4r3btsc2bD+vbFzeKg7DdMaqo/hmKgmgGiEATh0eUCVWS1rwHqKlpEEEU&#10;gSbgB/5BQXCgXvdKfE/orFlNzcUR9yMBpFv1AydLyWVKpCkJc2L4YFcoi5rBLT2qunfvXkBXrVKA&#10;TriMHG0iNx2kOFvBNyIQd2xJQpkkwEXlIJhTAlQcc0YUBRAJCqsGltrXiQoV5bOU1Awd2sk1zJVH&#10;nIjmoLgRiECf67Bx40ZI3gmMWbxo0cLnnlsyZsyKwYM3dOy4p0GDf1922fcFCx7FzYS4nzP5+Sk2&#10;9s3ExIW5cw8pVOiBkiXrlytX69xzL/W9kUgsGhFHWSXf4aiYUziKHIUiVkFTALVq1aq33HLLgw8+&#10;2LVrVyiuT58+TzzxRAiIDh06dOLEiaCdZs5ZcvUI5ui39BBu1tHgT6ok+95X5GQepz1OhkCtbKGg&#10;yLGFjFQGua1KaxMgCunRDMbFvHnzHjeaOXMmaXKgZZYMK/UBoaB6uBBU85MugUSh6v/q/Or/6lqS&#10;17mN7HqwE9LfKMxe7EurqEQIqkPAn4wyOqH+3qTh70dNrfopFNltRlEQjSqqMyGGMN529OjRnTt1&#10;6n/DDUsrVXrnnHM+ypr1m0yZjoo09Amz1af3czQm5vOYmAOxsetiY1+Mi5sUFzcgPr5jQsI9mTLV&#10;zZz58sTESomJ5RITS2TJUjhLltxZstiHaI8HUSSGTA1E4T3wzw+iSCyqB3TdpCiVuC+aihjFioYZ&#10;rQxFhop8Hc5PjEg5Efdyu9iiRirvV9lSpSqUKlW5VKlLSpasUbJkrZIlby1ZsnGJEm2LFHm8UKGR&#10;55zzYt68y3Pl2pw9+3uZM/9ffDyXNOQin/pHfUBf7BRzZstmZztz507Kl+/HAgU+L1ToX4UL7ylb&#10;dv6VVw669dZH77pr7NixxHK4FRyW7W1RRfWPVBREM0AEjsSRhJUHzAuBRJvExAgOxDYpmtfEJuGy&#10;GBIcQiTAyKVLly4xIgEDkAlVKp9VQ5pW5CvsFnBSObQAcIK1HFTf6qQ9RMDEwRJhMfExgTJBM3G2&#10;Ymi/PIDzSSCKFJEThTtc9KOjkFICPgmdJU11+iUENYzpid2R4ntEhWSScMcy2Z5IsyM1eAQQ9mYj&#10;MAAA4NQgf0jbXXAhvaaCWXLNYfo1S5asmzdvy3PPvdWhw1fVqx/Fu4T4nrPmkxwT81mmTPNy525X&#10;vPi15ctfWaFC5QoVxKPApx46isiikiZIEQlJLAqIXnXVVXXq1GnevHmXLl1AUNSrV6++ffsONhpk&#10;NGzYsClTpixfvpyupT9ksARE6VS6KdwOg43elzYdKzppk192QySxry0UpFC7ISjyOYpe0stxP/zw&#10;Q1HxpEmTAGaW3F9GAff9NfODQHR7WkiX1iQnSz8lIqIE8Sc5SMX8Q8D91cMvnTgizbjQXz3YkZqp&#10;SvCppx4cf+oPUs4yiDlZTUP6i5XEOLKXIKqoojrDevfdd2fMmNGvX7/2t98+/uKLJ5933r9y5/4m&#10;S5YfEhJ+io9PcnTKJ8xc/zmfwzExXxhw3RgXtzgubnJc3JD4+C4JCQ8kJt6bJcvt2bPXy5Xr5rx5&#10;axUsWL1IkWrFil1evPhFJUqcV7x4hWLFyhcrVrZo0TJFipQuUqSU+ZQoXLhwgQLn5M2bJ2fOXDly&#10;8MmTK1f+PHkKFigApBYvWrRE8KVHfnk5xYu7TynzKV2iRNmSJcuVKsXn3NKl+VQsU+a80qXPK1Wq&#10;YsmSFUuUqFi8OJ8LihW7rGjRK4sWvaZo0RuKFr21SJG7CxduVrjww4UKdShY8Mn8+cfkzv1izpwr&#10;smbdkZj4dubMX8XG/hZ2Ec7IxwGnm+eEOXPk8KY6c+fm81vevN8WKPC/fPm2FS++qHLl9jVrtm3W&#10;DC+J68Fx2A4UVVRR+RQF0QyQOHPDhg3AoR6L9eYxzVfXQEdgUjzJcvHixQuDIp5m+VJQyqEMu8BR&#10;/gdrxZzbtm0TbeqRWsJc0aYeOyQgJixW2I2ANE3XhIhMrKdLSwrBERE2cTYBt1gRGXI8TgYqj5vY&#10;dNImZNd9oirF8apcmba0EfgqqWYSZGovwIA2c1Kffvop8T2kvXv3bs1zcmW4PlxVLiAYzzVnVXi/&#10;euXKtatXr5879+177/35nHNC3c9f7fN6lizdCxeuXL58hXLl7KsYzFdlHI5q+hQ5FmXpR9MqVapc&#10;eeWVtWvXbtq0aceOHR9//HFAVMv+/fuLQsHRkSNHPvfcc3RXLu8W811ixIWFo+gh3AtuCmSINDVq&#10;x0BQBiqPKbyAX4Y9rWyWT2RyCLoBxzpsXplLvAhwMkZo8MSJExkmdANGAf2fUQBY0lvo2BSDDEkY&#10;DrUgihgjTqySr1Ggbo84uxAp38n9EYcd2R2mpU9yaD31rccikMCSK4YYqvRYREL56VEURKOKKsO1&#10;b9++adOmtW7dunGdOv3Ll3+2RIl/Z8t2JC7uaGwsdBrwA2rIJ8yAZ9QHgv05Nvab2Nj/xsV9Ehf3&#10;YVzcwYSEPQkJOxISXouP3xQfv9581sbHr0lIWJMp04rExBVZsvBZljXr0mzZFpkPiWXZsi3PmnVV&#10;lix81mTJsi5LllezZNmYmLglMXF7YiL0uCsxcW9i4sFMmf6VkPBpfPxXcXHfxsYeMj9qkq7f0jyj&#10;H+6Io83MmT3gzJrVAWcgd+7kPHmS8uQ5mjv3kVy5thcq9EKpUl3PO+/OKlXatGkzatQo4i7ckO0T&#10;UUUV1YkUBdEMkAeawSlNP14uMGIVUtJWRFoiDXMKNdeZNwmJNnfu3AloAZyiTaJbYlyAk2BXzEkM&#10;TRwsEQ1LJtL2pDhbMz9Iq3ZbUETSIk8UMgXkJjwjSmSoMoiERFpb/avh8ojTCNQ0s6e/kyCf8mSy&#10;pD20ltOELgjHiQPwAYCQgBPCBJC4wrqwXGHH8xKZc2fN2tily6eXX/5bjhxJCQmn+G2Qs/LDuSTH&#10;xPwWG/tZfPzzuXLdVrSon0VFoQgiDQFRRPqiiy664oorbrjhhiZNmnTo0CEcRIcNGzZixIixY8cC&#10;ovRP9clXX3117dq1XGTS9EawjdsEFmo61A4AnyyAhj1ne7JiRw6BqAoQpZPAgXQMRseMGTNoJ83b&#10;v38/Q+add94BO+nVNOy3335jgNBz4ENHoeGjA5EmnxHEWBCIahQY/LQy7Bn6XVBHthxID4G7+U9a&#10;Ivj0i1EskTaMmS5FQTSqqM4qYYsYlZ6fOnTo/bfemjF5cvc2bQDU7mXKjC9WbEn+/P9JTPwazvHj&#10;qPuEGfPo53R+dJH10iA/bWbJYoEze3Y7ycmHRPbsuwsUmF2sWNsKFe6pVKnDAw+MHTRo7fLlbx04&#10;gAvgFuNHjgZ/xdre/qiiiirdioJoBmhuUPPmzZtv5MckPWoLcAo1N2/eDFltN2+s3bNnD0Hnu8Ff&#10;4CSihTaJbolxxZAmePbEKtG2pl9IuALumUDEVlbJJFD2Ym2zO6G2m/MhtjawaQVSOqo0nGjl8iW2&#10;OrGqHV2+dpHtRmY600KmE1tVgDS7UAMxvSiaNhPEE8Hv3bsX5tyyZQuAsWrVKsCeS8c15JLOOV6z&#10;Z8+eNWvWiy++OH36dO/1QtOm8d+yESPeu+mmHwsWPIoHCvFSJ/k5UrjwLzfc8FOHDj+OG/fd/Plf&#10;b9r0323b3lu3bvP8+XOeeWZknz5t7rvvhmrVKpYqVeycc0oULlzGfOOlRPHiJYoWLV6oUPFzzild&#10;qFCF4sXPL1HiguLFqxQrdnnRotWKFr22SJG6hQo9WKDAE3nzTs+d+/UsWX74YwEKXPpjXNz+xMRB&#10;BQpUKl9eD+6KSMNBFJFz2WWX1apV6+6779avifY26tOnz4ABA4YOHTpq1KgxY8aMGzdu0qRJXOfl&#10;y5drbpkOzF3gdrz22muQGDeRW0lYZnt/UIY6j5PdkA7ZHYIyJOvxJ2KVJd2GPvzGG2/QtiFDhsDJ&#10;dBjGEf2EocTYoaurc2qMaBT4ZYaRlXJASoYGZyTgRA4+kciTAnRUg7Qef1KtG4YgaGqzoE7KPAVx&#10;ke2liSqqqM5iYQmxPFgM7AOW4cDevctffHHqsGGj2rdvVatW50svHVm8+OyCBbfkyvV15sw/Q0qi&#10;pjQ+Yab+H/pxF0SEKcj0c6ab2HSoyTJbtp+yZ/9X3rwbzzkH1BxRunSnChXaXHttr8aNx/Xq9erS&#10;pXt27sR6c7Ow9jgy/Iu9kVFFFdVpUhREM0BEw6JNPRr66quvApxEyduCr6glaCYqhTaBLoJXaFPc&#10;iIhrEWApKc2STcJLSd89k9zUqDfjaSTmVGAt5nTkKWgUK0rE9IY0PbEpRGR6kBoJU9mXpcvRKunw&#10;VVVCG2gPDdO56BQI2ffv3881gcM11bl69WqunphT2CnOnGFEAk2dOlW/IDp58mRQRD8lOnPixK0P&#10;P/xV+fK/5MnjPSUV4sZO9AkkJBy+8spDjz76fzNnfrt27Q+7d3///vvfcDU/+0yAAfbQthdeeAFC&#10;69q1a+PGjWvXrl2tWrXKlSsXLVq0WLFiZcuWBfauuuqqyy+/vHTp0nmN9DZCvYHQ+6WyQoWK+H5n&#10;XLLTmOXLVylXrkaZMnVLl767VKluhQvPzZ37/VMC6aMxMZ9kyrQ8Z857S5S48LzzYE4aiUJYtEqV&#10;KjVq1GjYsGGbNm0ee+wxUWjfvn0HDhyoGVHOFMGiEP6CBQu4L+AoS8Bv/vz59Gc61dGjR+kDYlHk&#10;HLlHkMdL+WnIljOCPFWhxFHgT+/PGGbanJ4DFY8dOxZ+Hj58uN7aRas2bNjAyKL/09XhRroZHeyD&#10;Dz7gNhrktMwZIv11BunRADoqMuDpzXmyFVGM3U13sONR3Zi+gRjI9BDNgiLQ0YDnceSpTU42N3XZ&#10;ckZREI0qqr+HMF+yJIzrffv2rVm48KVRo57t2fPZDh2erFevZ/XqrStUGFes2LyCBZcXKLAtV64P&#10;smU7BG5BX+7jkOxkP2Ge4k/6hDSDj/90RJUOLMWWwktHmJrMdJyp1SxZvs2e/e28eTcUKDC3aNFx&#10;pUr1LF++13XXDb333jl9+swZNWrbypXb1q9/2/xmAbYae05Mgi3FudibEVVUUZ15RUE0AwRtglWv&#10;v+79suWbb76Jv/EDp8NODzSDQa2mMcVmLP2hLZE0NRCYkiafAtpdjKowWgG0RAwt5kQknJTjRI6i&#10;bfYVaiK77Xhpk0BUkGmmOT2JNhEJaIRirloECescaTAtl9997bXXAE59n3Pt2rXghGY7F5oHmCHP&#10;2bNnz5w5E9REUB9plnAmwIkmGk2YMIElq4AoFLr2kUc+veSS33LkCPV/aX6SKlQ4/PDDv0ya9P2K&#10;Ff+3Zw9t5WLSWtq5fft2GgYDU//IkSP79esH8LRv375p06b16tWrVasW/HbppZeCdvplFD0Ee9ll&#10;l9WtW7dly5Z33nknq9nML4MXLlw4T548epMhXKqXGepVhCBoKSP9HrdwVA/Wem8iMq8dQpece27d&#10;MmUeKFFiQMGCK3Lm/AqHHXYuaXz+kynTgrx57y1fntZCpAgE1TdIhc233XbbQw891K1btyeeeAIW&#10;ffLJJ/WDouAoLDp06NARI0ZwtbkvS5YsEYsi7temTZuIqOgGdBKBqHt+KVx2bBiF5GjVm/Q08KmE&#10;yFMiLRFD0K8YLHSYrl27PvLII3CyHjcARBludDkaQyeEKul1jCAKk+bOQqdSOI4KQcNFPhVqLzoG&#10;I47aNEiBW8QgZVRKGqeIoSoKRS7nFKR9pSiIRhXVP0QYQ/wslgdTg5E5cOCAXrm3Y+XKeU89Natn&#10;z6nt2j3XrNlTN93U97LLnjRPAk8pUoTP4nPOeTVfPj6v58r172zZ/pM163eZMx/BXzh2DfMOJ/Fh&#10;93BidB+hYxofUaWfLfmY1V/gyWzZ/p0z5/s5c+7Jm3d1wYIvFS78bIkSw0uX7l+27KAqVcbdeOPk&#10;Jk0mPfjgrO7dl4wePe/pp1fNmrVm0aLNGzYQTuzevRs7TxSkyMRexKiiiuqsURREM0DEqU74EoJX&#10;5DgTKYR1wowiAlnCWcp8bl55ojLsRfhLjgJoxdCOPL2JG4OdkgjQ5VDGm8oJvpFIATqreDhXgE2U&#10;1yaWfrkc+BPIFGeKSEmzpIBCfFpFCxX3cxbE0OC3nq3dtm3bli1bwM515v3AeleTHrKFH5w08ykE&#10;nTVrFstp06YBgVOmTCEBao4ZMwYcgjrGjh3LcvTo0RNGj17y6KMHLr/8ULr5Mzlnzt9r1fqhW7dv&#10;Zs/+cNs2fVVP85zz58+fMWPGM888M2jQoJ49e7Zt2/a+++67K6iGDRvWr1//xhtvrFmz5jXXXFOt&#10;WrUrr7zyiiuugOIgUri0Tp06N998M/zZrl07eBVGLVasWO7cuWFR4DNnzpx6Gz7Knz//OeecA4sW&#10;LVrUvRZfL6zXNzydhKPgomHSY7qwQoWby5RpX6TI87lz709M/C194cWRmJj3s2SZVLBg/XPPFYVS&#10;FSDKWdx0002cbMeOHQFR77dEza+J6kndAQMGcEFgUa4/92Lu3LmLFy+GQrliGzZsYLl582b6AO4f&#10;XHQMGVFEVwwNB5xa9bMrNVAPQKscYSerLNEvZuqeYxGW0UMg5HHjxtGd6G90P9fz1T9Jq0NqNAkm&#10;IUmNIw0lMp2oViMF2azgt0kprMHLsPX/eShctESy7HhaxRUwpiWqqKKKyqejR1O++eaX7du/euGF&#10;//bo8dGdd35UrdrnFSp8WbDgr4mJ6X8tUFJc3E/Zs39VsGBI/qHExDWwbuXKz1auPOX4z8SLLhpz&#10;8cXPVq8+7dpr9ZlYs+b4WrX4vHD77fpMvOOOmfffP/Ohh+Z07Ditc+cF/fsvGDRo0fjxs59+esmM&#10;Gctmz15mpAfHdu7cuX//fiwt9hlrH6XKqKL6eygKohkgAlbkzZgYKXglQtVEh4tZyWQTJQmXJeJd&#10;Al/CaBBRcTAJDxmPn+Ek4EbiTMpgtZ0ItREJ5ftXFWSbOPwLIm+kgJsER0SqFpFDeXaEh5HqIRyn&#10;wYI3BGru27fv9ddfBzU3bdqEF8GXQCZolZFjTgmAQUvMD9JoSo00OAoBuodvX3jhhalTp4KdmvmE&#10;NGDOp556ivT48eNJIzJnjBixrWXL70qXDnGZET+B2NifL774y4cf/tf06Xt37waJOdaECRP69+/f&#10;vXv3Ll26gI4PP/xwq1atWrZs2bhx49tuu61u3bowZ+3atWHLBg0aAKJ33HFHvXr12ASOgm3g6NVX&#10;X33ttdfecMMNZN57770tWrS4//77O3ToALZ169btkksuATUBURC0QIEC+fLly5MnD6sCUXL0Q+F6&#10;QBeVNj+hlk4QJQexlTLscknJki0LFJiZLdv7CQkh557aZ32OHA8XL35ZhQqA6GWXXcaZcgr6mmjf&#10;oIDSPn369OvXDxYdOHDg8OHDuQv6pujatWv1EPWKFSt27Nhx6NAhoFFz48CkqNJjTZ/ICRf5cCZ7&#10;HT58mDSsJQpFJPREN6Lb00v1Fxm6LgmGDL2RLkpfhTzVYynPXqxSGOZU13V/xHGiM0vsjswI8H6y&#10;RaODHDZRjL2oRPX4EZRha9EwKFEo0qC2uadbURCNKqqzX9a0nXb9/nvgk08Cu3cHXnklMGFCoGfP&#10;wAMPBGrXTsEJ5s/vTVGGGfnIH3xE0aKBK64I3HJL4JFHAkOHBmbMCKxeHfjXvwLffRc4ejRw5EhK&#10;iRK2cLFigd69A59+atvwT5W9tVFFFdWpKgqiGSAbPL7zDoEpwSss6oGpiWVZ6pFapLCYCJgwGqpE&#10;YkJCaoJ7hdfiQwXKCpGdFCsTKHvzreY7ogiaJW5mSY5CdkQDFCjTJMGwWiWpAG2jDAWATDeZCbah&#10;LVu2bN68GfBYs2aNGFICLKFKvbqWNLTpIBPpL53gKIJYEJlCU+Bz7ty5gs/nn3/+OaNp06bpVUMC&#10;UaAU7KEwDaBJ3gl+8snn69Z916ZNUq5cxzxrpE8gJubXvHk/vuKKrQ89NOupp2BXUKpnz54dO3Z8&#10;5JFHHnzwwSZNmoBeqGHDhmBYrVq1brnlFpDy1ltvZXn77bfDn8AnWxsZkVmnTh3KkEkZSJWlGJWq&#10;qJBqAbnevXuPGTMGxKU8YJk9e/YcOXIIO6FQBI4CpZoULVy4sFi0ePHipUqVciCqp3MlvWrIAmhQ&#10;fhAtW7Ys+1KDN79atGjNQoWG5My5JXPmX8OuSfjnvcyZexUpcv2FF3L699xzD+3Xj4iiJ598kiUU&#10;yhIcZZULyGWcOXPmqlWr6A+7d++mS9AfSMCK4SBqR0JwCjQpKAroQW6g8Vfze7B0ezo5tEm3Z5U+&#10;Dw3StxEdnq1kspUygCLdgO5KPpVQA/VoEpXxQgIxWBgaFGNcqAYnA55WyqGkEi6TXfT8LWNHQ4mh&#10;YTDzuOEjeSM8TRC15U6HoiAaVVR/XIYszkolJQUOHfJoc9++wIoVgRdfDAwaFLj//kCdOqCj9whr&#10;mAGP/ImL894EW7x44NJLA/XqBe67L/D444FZswLr13tIefiwPVxqgkXbtAmce27gmWcC335rM6M6&#10;k7JdM6qo/r6KgmgGyNCf/TKnpnEU7CpBqO2XUJMlMbeZnrHPzZKgvOJjKlF87BeVa67G4KT3C6Kk&#10;iVkPGGnG8o033nj99dd37twJPECS69atW2sEQiDNYYIWwCS4CDcuWbJk4cKFgKJ7VpblSy+9pMlM&#10;b07TwKfwUtObAlHSDjtVUkt981PkSVXIe5uwkSiUJVupZPv27TSekwIGDBd4s8FcGfT9d9/9vGvX&#10;0VtvDXW6YZ+fsmb9d4kSC+67r3/v3p06dWrdujWU2KxZs8aNG8OToCNL0nfeeScU2rRpU8ASEEWg&#10;ox7BhTApw1bYTKs33XTT9ddff+2111Lm/vvvb9WqFTV369aN5cMPP0z97dq1A+EGDBgwbNiw8ePH&#10;Q9HA2+WXX55gBH/mzJkTIs1l5H86t0iRImLRkiVLli5d2v/jK04iTyGolBqIimlZki5TtGi/PHkO&#10;Zs78y4ke3E2KiZlTqlSb+vUB0SeeeAL4BDvdXKge00Wsjho1ivvF/d1mfsBWX/Sla9H3YMjDhw+D&#10;o7hV//wnY4ElOWyiADTFEhYFIIWX3OW33nqLeuiT6gB0bDo8t56tDi/1dxmIF/4kze6IAgwTMlmC&#10;nezFIGJAMXBIS6T1RxwSHEuZDCsPc4NznkhpDTH9+YaT+lfwG9qShUuflC8KRVq124w8gjxNioJo&#10;VFH9EckiZbCgzR9/9Gjz7bcDGzd6fDh4cODBB1Muusibhzwp2syVK6VUqcAFFwRq1gzceWegV6/A&#10;5MmB114LfPHFiWkzDWG94WHz8tio/mTZnhpVVH87RUE0A0TU61d4KOwCXyciYO/Z3I8+Ik1Jyigg&#10;ZqngGIGaos3333+fkJcIfv/+/Xv27AE1X3vtNdEmAb2mH9Fy8/grKLhgwQJgb9asWXrx7AsvvDDF&#10;aKp596ymHwFCJ0qCoLAiOMqOCJikHrQo+PMziATiEEJNlkqwI0c006LLKS9REujdvHkzbEzjOVOh&#10;JoIfRBRgBtShuTK7Coq89tqRBg0CaT59dCQ+/vNChWbXq9e9bVs9bQsfApMw53333ffAAw/Aok2M&#10;SACTSkOesGXdunVvueWW+vXrk6NHc+++++6WLVtSCajZtWvX7t27syQ9duxYMAye52pDTZz4mDFj&#10;IFKOCMINHTp09OjRepB4xIgRV111VXx8fObMmfWmIkBU3xTVK4tgUUBUk6KoRIkS8CQgGkKhUhog&#10;yi5lypSBY93XTVmSRpAtmHp1qVJP58v3TXz8kbCL5v/8mDnzsqpVB3XsCHCivsEX5yqN+vfvD2ZP&#10;njyZW7lhw4ZNmzaxXLNmDReELsethJSgTVEoS0lpUajuLPd67969XEC9yosOzJWkY1DJwYMHGSYA&#10;Krce2lRC06fiT1ZJUwmbGCAaKTAwAlO9kRYca5JyJA09EFQUyuhzjxJIjC/6pENQIaWlQCPz7iFP&#10;WqWABdCgyNFeZ0JREI3qHysTpf9FhNGDA6HNL7/0nnfdty+wdGlgwIBA8+YpFSp4L3oNs72pfuDS&#10;nDlTChcOVKgQqFIlcOutgcceC8yeHTh4MPDrr/ZwUUXlkx0wUUV1likKohkgb5IlyJkk/PMtiARB&#10;sANLSXhJEMxWgmaWRMMu6lUErFfO7tq1a8eOHdu2bQPqXn31VWBA85kQwsyZMwHLZ4zAoQkTJpAY&#10;N24cvAQgsYSUxo8fT+bTTz9NAUB02rRp7DJ9+nQAld3nzJnj4JOEWHSpEfWDl8oBOIFSFUNQK+yq&#10;fAShrVu3DkLmpDhxQn9IQHNcsATYAE6AJdCFMIM0Em9oVU9d/vLpp0fuvTfUPfs+gZiY3xMTd11x&#10;Re9u3fr06dOjR4/27dt37tyZBBgJcIpC9QVOwSeCM5s3b/7II488/PDDTZs2veeeeyDSRo0atWnT&#10;RpOc1DB48GCuDBeWC65bcODAAa4858WJw+pcOi7j8OHDQTWYbeTIkWAqSI/gN8AVpIyJiYFFsxjp&#10;DbqwaO7gN0ULFiwIiGpSVCAKNwpEoU1DoFbiTyc/iGpSFOYEQalBCYl8FaBkpUqVGpQvvz1Hjt9j&#10;Y7loIZfR/1l7443D+vThFLgCaEBQ5ACinDJ3+RWjVatWcSmee+45eg69WneTGyfyTDr+5bdwlO4y&#10;NKhvFHvPfBtxSamNLs0w0XwplQg7NfnJkhGhR8cpQz6iO2mOlE6lNAmW8KeYk6UfQZFDUDcAzV9+&#10;vOdv6aiI0aejiCd1373vQx8vNyopQ0kDoZ4Mh0ZBNKqoIshGyn8PQZtHjgR++inw/fcecO7fH1i4&#10;ENpMuf76lPPP935cJMyupvpJSAhkyxbInTtQsKD3QGzDhoFevZJXr05+//3kX36RCY3qrJXtD39Z&#10;2cEZVVRnWFEQzQB505e+d+S6MFfSVvI18SIRa7755pt6pNbNc+pbmuvXrydw14O1RP/Lli0TEAr/&#10;wACQafLkyUDmiBEjQCP4YciQIXq1z9ChQ8kBPoFSGEk/dqK50Oeffx7+fMEIstLraqlTIk0mlVNG&#10;xUgj9tKOFKANoBpN5UQI9H/44QdNT0EOCCwRe6QmeIPwGvYQfkhahVqOdOsW6rN9H2jqx+zZ59ev&#10;/0TPnlBft27d9BApaVgUnmzdunXLli01EUq6VatWkCd68MEHgU/QlK0wqn62hOvGJeVEoBS4hXuk&#10;20EO8M8q6MI9IgeI4hr279+/lxEIyrXlanALAHuuIfXAbNdddx3YCYjGxsZmypQJEM2aNWv27NkB&#10;USgUBNVPiYKghYyKB3/KpUyZMn4cBTgFnxKr5xspnzKUZBf400k1ID3oq3oA0QsuuKBy5cqXV648&#10;o0CBJHMBQy6p+3yfO/e8Zs2GmZ7DuXBhEQmu0rhx4yDPOXPmzJ8/nzMlQZdYvHgxPRYCFItyZ7mD&#10;8tMkvD8o/PILiEiHp9jSpUu5aCtWrNi6dSvLReZ7xdSg3/+EGylMJdTGkOGag7gCTm/q3Pwtg26G&#10;DI160qooVM+36+lcx59SCH/SGJiTfoscQ0aUwcC0JAqNqPTsnobUACkKolH9RWVj3r+cwIykJL2/&#10;x5vk/OSTwJw5gZ49U6pW9R6LDTObaXwCsbGBuLhAfHwgMTFQpkzyHXckDx+evHVr8o8/yk5G9ZeW&#10;7TB/cdnhGlVUZ0BREM0A+eEzJNh9++23CcclOGf37t36DqdeQ4r00KOesCVAnzdvHngDB0I70CMw&#10;+cwzz8Cc0lgjgBNIYPWpp56Ci6AFMikGfD799NMk9DsoTrCE5kIRVMmSauEobzrPwKrKCDjB0YUL&#10;FwLAUDGczEkR08MJxP0CAKJ/EsADYIngELGHgU2PNlNTCIVq6sxb37gxuVIlnHeIO3efrwoUmNyq&#10;Ve/HHuvZs+fjjz/epUsXyPOxxx7r0aNHhw4doE2wE/jUg7Vs7dOnD9DYr18/AJIr88orr+zatYvr&#10;z30BS4ATbhOrb7zxBneHHN2sgwcP7tixg8J6whnw5kKB8VxVKtGFhdCaN29+++23sxw5cuRLL73E&#10;5eK4l1xySbZs2QBRNyl6GkGUpfIpA2paAA2KGlRJRBC9yKjqBRcMLFr0m9Sfdk6OjX3vvPMGDx7M&#10;FQPvuXpcwwEDBtDN6Cf6G4T+GmL+jvEC3QNwoiccMjOZ+OakpCRuMR2AjgEW7t27V39DoXdxreil&#10;a9asobevXr0aEAVrSTAKdP0///xzYFJgKdHB/NiJtIpI0wm/C/52ETtqUtTNfzoEhWkdhWpgGlpM&#10;i0KRmDANqZKISs/uaUgNkKIgGtXZLxvSZrSEByetb79Nfv31wPTpgQcfDNSqFShZMpArVyB7du83&#10;MOPiQixkWp/MmQOXXOK9JWj06ORNm5I//TT5+++TDx1K/v335MOHsYz2cCeSeblbVKcuex3/arKd&#10;+GySHd5RRXWqioJoBojAkTiSqBqY2bdvH1G4Xhqkb3KCN0iznQAnITioA+zNmTMH9iNSRwAhnANY&#10;gpfiTKEmIjF8+HAyAU6gSIUdc+qVs6JQNoGU5AAPolOWMIBKOrGqKVPgc/bs2YABJAwhcxbE7kTz&#10;iOCecB+8JCAGMISaMAZL0aOow+GlQUtPHlimIlvCIKh1HTgP/HeWLKGuPfj5rkCBuU2a9O3VCwKE&#10;jp544gmWem8QUCrUZBN0CkTNmDED2uFSmz8F/Itz+a/5YiEoAodwdtwglu+//z4J7o5eA6sJZwQd&#10;weFcGa4b1xDc4npy5SFe/cRokyZNGjVqVKdOHdJA2uLFi9etW8c1vPvuuwsXLgx/JiQksNSkKCCq&#10;9xXly5cP8gRBgU9YlJKItJ7OhSRhSAASFhWOOnkkGnwuV2kyUwNRfd0UqST4KhZFFwZ1RYUKo/Ln&#10;D7nC/s/viYmv3Hyzu9R9+/YdNmwYfYmOCpkvWrQIEKXHqqetXLnyrbfe4vICfuoJQCl8KG788MMP&#10;AdExY8ZQFdeQDs/QABcpADoqAUbSx9TBfjJv0JXIZAlzinKVUFpbRaFuLlTznyJP7rXIU38V8s+C&#10;CvaQukFqsoVSl5gzotKzexpSA6QoiEZ1lssGrRktG86nJmhz/frkp59OhjarVvWehi1ePFCgQCBb&#10;tpOjTXapUSPQrl1g6lSvwn/9K/k//0n++mvveVrz5vA/IusLozodstf0Lyjboc8m2aEeVVQnqSiI&#10;ZoCAzK1btwI2EJ2+Tfdy2DtpZ82aRRAvbiS4hwahxJEjRxLrE6mTADVFnoCQpjqJ+BElWWXJjprb&#10;hDYhAU1pqkIKa0fqJCFwhWCHDBkyyIg0NdAAWAIqAJUJfAmdCdlhCaJ5TUMR7oME0KYjTBLwp3kC&#10;1/u9aSEHBVgln1XKaG5Tu5BOW8e8xfLlycWLh/r74CdwzjnfTZq0aflyWt6nTx/gs2vXrj169ABs&#10;4E/ODoTmmhOycwrSF+adwzAJp8Mq+KE/DXCmYPbatWu5F9wFCNM8dOy9w0mTwCS4LJre5BpCYhyo&#10;e/fubdq00dt30Z133lm/fv169eo1bdqUy7t69er9+/dDs9wO8vPmzSv+RDExMRBpGiDKKgm9akgs&#10;qslMJ8OhnkBKP4XCmWwVf0rhc6FI7IrMU72eRKSgKZnVy5adkD//T6kEYUlxce9VqDDu0Ufd+4ro&#10;XQJR+jAXjStG96PvsQrzaz4T5GMpLET0DXoCSxARPtRcOhipfqUlHQae5JZ9/fXXICV70Q8hSRJ0&#10;QsqIPD0ANXIUqolQdtGzuByXHWkGdxz49JOnyFAyoHfsXUQ295SkmiOKrTrQqUn1S1EQjSoDZePQ&#10;jJCJyU9Ghw4lv/uu9zXLIUMCrVsH6tYNXHZZoGLFQMGCJ/euoLi4QNmygZtuSm7RInnixKRVq5Je&#10;fz3pnXeSvv466Ycfkn7/XZ7rryLrbv8iso3+u8j2zD9LduT8WbI2IqqoUlcURDNA4M3MmTPBGJBG&#10;oEj47uYeYRsEH2puE+YEF9kkgZqE9fCkBGHa1LPPCjvJUVUSVTnC1HwgAtX02Grv3r1Z1cwhLEFJ&#10;doeEX3311TfeeANgIPQniIcBNO9EiA9PCjUV8ZOJhJ1EwwhskNyspsskwSqOhE0qn4ZTMR7HbP3u&#10;u+T+/QOpfPEmkD17UqdOv336KY0huPde17tixYEDB4ANqAbO1AwYBKI5MTiENFvBGE6QkiDihg0b&#10;Xn75Zc3gcQ25kgAntwmmgmCBqEVGFCATBF2zZs22bdv01PT69evZd8GCBezFxXzwwQfvu+8+veWI&#10;9ODBg5ctW7Z582a9tZj7/sgjj1SpUgXmzGxkfsMlIUuWLPpZURjV/YhokSJFoNCCBQuGgKjjSS01&#10;t+nAUhKIslUIKmku1FGo+BNpF4lVWBQKvfDCC8FRVvnX7Lzz3siTJzns4uvzbZ48Lz7wwMCBAwFR&#10;OrBAnesmdOey0GnpV+Rw3bhodCr4UIjIkv6jeUvokU6iDqOuwpLbSjFuGUC4a9cudoch2Yvy3FAS&#10;+gOHuqLXI01CFbKjcFd/caA/6OFb7rvgE4QLhzonbUJ2PRUZqDwVsa89wClJR5e4UNa4RBXVKcmG&#10;jWdSNhA+kzKuIykJ2ty3L3nRIu/Llq1aee/4ufbawIUXBgoXPokfQcG55MgROP98YDW5c+eksWOT&#10;Fi5M2rTp6P79R7/66uivv8pDnQl5XjOqDJK9B3+WbI89Y7ID43TLDukzJmuVovpnKAqiGSDY0gn2&#10;84ucMWPGQI/AJ3rqqacI4iFV0ZGAk1XSfnylGGJHdoddgR9NbKJ+/foBmd27d2eJevToASwBDIAu&#10;+4JbEJRI6bXXXgPJ3n//fUJ2wncPFMwDjYjIXlNMmnQCO38Jvr3WIIM3FyqTqklRtwmzTiabSLiS&#10;fltvTGVkeT6Bkj/+mNysWUpCQkiIwCcQE3P0sssOLVny03ff0SRqZilyZgl+fG1+ooNzEXlCIET/&#10;ACGYLV5duHChXiDEEkwCOyEorsZi82uo+tUQOBP4gVvgHyqBY+EZqiJNteIcwGbPnj0rV67kqgKf&#10;jRs3fvTRR7n4M2bM2LRpE0hPJdAslQP5oNr9998PCmbKlElfECWRmJior4nmzp27QIEC8CcUCo5C&#10;oXCpQNSxqPdwrU+AZQiLikLJBzspL3wNAVEBp4eh5hW7TuxupkXPr2yk2i655JJbr79+6pVXHkrl&#10;uegj8fHr69YdMXw4nZaeCYKC61xGLimrdFH3TmZ6Mpd9+/btXE9uEKwopCSNSJDD7dMfEcgBKel1&#10;YlEyWQo+6WB0Qv1NBNEtKSYJRNV7uTv/NW/E/eSTTzgid4oeLghEFumMlONkUNHKZqUiW+jkxb72&#10;2KckHV1iZFnjElVUJy8b/Z1J2QD2dOnXX5M/+yz5jTeSFy5MfuqpQI8egSZNAjfdFKhUyXvB7Mk8&#10;Rut91fPSS5Nvuim5XbukkSOTZs9OWrPm6DvvHP3ii6M//2wd1WmVXNtZJbzn2S/b1rNJ9o6eVtkA&#10;6HTLDpzTLTu8z5ishYrqb60oiGaARo0aZSB0JKG5aNNQpxWrBO6aRBJ2soQ5yQQdEWXYEQGu0E6f&#10;Pn2eeOIJlo8//nhXo27dugGcZA4cOJAyVMjuUBBwtXz5cuBq27Zt0NFbb7314YcfQlZffvklUTvh&#10;O3KcKdRUgjBXcb/kon9NRskYYemwy3gLR5syf0jm1dhtK+WTMP7Foqkynbx93nkncOGFIXGD+xzp&#10;2PGnL78EUZAABm4Rruzbt49IXeQJYEOenDVLfcnz5ZdfXrJkCZikJaurVq3auHEjdARPck0glr17&#10;9wLnW7duJUFt5nu7Ow4cOEDlHEXPeXJEzcWBqewOYnHBBw8ezNUGStmLfHbh0AA/NxHipQEUa9Cg&#10;AXBomLFi5syZoVBwlGW2bNly5syZL18+/XyLKBTp3UX+GdFwOcJEUCirZcuWJV8Iamj02FdMKSPa&#10;lESbTqxCpxeY1xdVqlSJAlWqVKlZs+Y999zT94EH3itXLuI7dZPi4t688spJAwfSUadNm0Z/g0VZ&#10;vmheuQyTcxFYkqYAmVxz+uHu3bsPHjzIBdf11Ewmd1P0CEayyhWmp4X0PeTgU11Xogb1BO4RNegP&#10;B5r9dvjnJKKTbFYksLQbUpEtdPJiX3vsVKT6U5OtxYhBZI1LVFGlLsV2p10KSU+LrPWXfv016b//&#10;Tdq+PWnZsqQJE5L79vWeg61Tx6PNnDlD7E9an8TEQOHCgcqVk2+9Nfmhh5L69k16/nmPNt977+iP&#10;P3qOJkzGTZ0pyeudVfL+SHx2yzb0bJK9nadVtv/9YdkRdDpkR+apytqI0ydry6L6GykKohkgAvHx&#10;48fDh5rt1OOgDjhFm3pGF4zUu0n79evXt2/fXr16de7cuUOHDh07duzevTvk2bNnT2EnIAqaPvfc&#10;cy+88ML8+fOBq/Xr18NO4BAxK3AFlRGRE5crvifWJ8RX7K5oXgiqiB/sDBHEJckrKIelM50yo34p&#10;3yncopHpN+isslSO53jeeCO5YsXQkMJ8kosWPfT888Azp+DQhVN7++23d+7cCRMCkJs2bYIAV69e&#10;DfuBoBs2bNDP26xYseKVV16hjJ49/uyzz6AgmPz1119nF1hdD+VyI8wPZA7gRnCbWJLPJeVKclwu&#10;FNdNc25cWAhWfMtRaAAIwUVGb775Jg2YM2cO3EUBjj579mzqBERvv/127lqLFi3y5s2bkJAAjurd&#10;uTly5MidOzcsCn8CooWMHIhCksJOvwxpHiNMzYWyqnz4kx0l0pSHUSmjuVCBqGjT4ajHx2ZeFBY1&#10;271E9erVGzZs+Oijjw7p2nVn9eqHM2UKuSl8YNH91apNHjKE/syZLly4cPny5Vx2ri1XGCz/+OOP&#10;ueD6ZiZXEj78/PPP6Y1CUPVA9UbEqnIQ3VLSqsRW7oImPxGVcDtAUD2MTeXcGo6iWVDBWxqySHe6&#10;xZmmJrbaY6ci1ZCabC1GDBlrXKKKKkw2gjtVWXt9SlIsm5a++y75o4+S9+xJXrky6YUXkgcMSG7T&#10;JnD99YEyZQKJiSEWJo1PIHPmQLFigYsuSq5dO/mBB5KefPLo5MlHN206+v77R374QS7mpCRP9Mcl&#10;j3lGZVx0VJFlr9EZk73Np0O25/1hmYDrJGRH4qnKDvVTkjUxpypr4KL6iysKohkgN6s5atQoaBMi&#10;JT1s2DCYE0rxvsRpvsapJ2kBTnHmoEGDhhqNHDkSNIJtFi1aBPwAWhAUsf6BAwcgMcJukEzPNBKp&#10;E7sDlkAjS8XuNswPysX6yBWW+ZYdR9odkZblNRbYznz607JrJDyzaoqpBldAlgsLgg1ilZp1OKSj&#10;0Aav2QQQF10UEmrwCcTFJdWo8fP27eJnCmsvVkEagShXY+/evXv27Nm1a5eeNyYfEEIkEFvZBD1S&#10;cuXKlSDTlClTuAvDhw+H7Vu1atWpUydQn0Tbtm3hfyh03rx51Ayyfvnll1wozoVDu4dyqQrm3717&#10;N8cCPgFRDgG1QmJQKAi6ZcsW7tTEiRO5j+3atWvZsiX3lNtNAjjUG3Q1L6pXFuXJkyd//vyORfWV&#10;0RLBF+eGS3gZAqJ+BA15spetFBNzgqMRQVSkqkwSV155Zf369du0aUO3HDhw4NK77/4tlXd7HLzy&#10;yqkTJsyYMWOuedMV5w5TacKT28TNpWeGSDwpUSCi1EWRVrn77KW/BdDb9Qgu/EnnB3e5U8JdDm0m&#10;F08wu4gs3v2JsgdOXbZcOkSHtMYlqqiOlyK2U5OCxVOWrH3S4cPe+3s++SRp//6kjRuTFi1KGjHC&#10;ey3tddcFzjnnJN5GGx8fyJkzUKSI923PGjWSGzRI6tkzadq0o9u3H/nf//Am6ZHnltIt49lOXfJr&#10;Z1TGf0Z1YtnrdSZl7/ofkO12Jy/budMtxWknJTuW05Qd9qcka3FOSdbSRfWXVRREM0AAD6F87969&#10;9UitRHyvGU4ywVFoE151M5zw0oYNG7Zu3QrwiDkJsj/66CPNcBKLKzT/zohoXgmk0N8RJgkXypNQ&#10;PjaUpQqEmFStkq8C2oTh01a/BbTmykxysoldDDUcm8tS/X6R6aHwjz+qpOQ1bPfuo1WqhEYh5pN8&#10;+eWHP/5Yh6Ax1El5ThM+/OSTT7gmXJl9+/Z9+OGH0AiUePDgQfiQi6YfX4EMuZ76ZdRx48bB9nD+&#10;ww8//OCDDz5k1KJFC/iTzH79+nGbuP4rVqyAZqEaOIoj0kIuKWkuO0fhcNT/xhtvwJ+kgdW1a9dC&#10;XzDYrFmz9L1Q+HPEiBGdO3em8ubNm99999233377bbfddvXVV1988cUQYNasWTUpqqdz3etzCxQo&#10;4EC0SJEiqYGowBL4FFuyBErJFIgKQSWBqH8XYScgKhYVeSIDoZ5IC0Qvv/zyW265hWtFL6X3Dhky&#10;5NnOnX/Jli3kBunz8aWXzn3+eU5/6dKl0D5M9bn5jR9wEZGgxyIwkr7quqjkdU0j9Q1EgRCxlxDU&#10;z5/6Fig3hW4Am4nlRKGItJjt7JFamIZsuXSIEWGNS1T/VNmg7FRl48E0ZePNiPr996Rvv0364ouk&#10;997z3h+7cGHyqFGB5s0DlSsHcucOsQ9pfeLivFcEFSrkzYhefnnynXcmde9+dO7cI3v3HvnqK+ts&#10;gqLbn6yM40qvPOd3krK+7Q/L+Ns/T9b4nsWyDf2zZG/DH5btFicj2/nSLduz0y07eE5GNrZLU9YO&#10;pE/WoKQpa5hOVdYsRvVXUBREM0A9evToZgR29u/fH0oZP378FPOKF2J3yEcvyHnrrbfgH2JrvaNF&#10;4TsIhLwnEX1SNC8RuDuiQySwqs5akcDSydRaA3/8LKiKSZ6RM8LKYIzIYSk7olXlSFqlEqrS0UUR&#10;OoRp0bG5LCflG4ttG/D7Tz8lX3NNaHRiPsm1arFdR2Ffrsb/fBKLcsUAQmhQLyKCOSdPnvzUU08B&#10;TpA/F5yL36lTJ7Cwa9eu7du3b9myJRTaoUOHwYMHQ4x6IxQ3gt3XrVsH08I5tJ8j6kS41NwLTbiB&#10;CvAnILpt2zZu2bJly9gdfB07duwz5ldeAd22bdvCb/Xq1WvUqFHjxo1BUIgOVgTw4MAbbrgB7gUO&#10;vffnBr8sKhbNkyePe0A3jRlRkNJRpQNRVtnkzYT6xL5ud+2ivdgFCtXvtYhFJQOkHpFqedlll9Wt&#10;WxdW79WrF9dqmBEs+k2BAiG3SZ+3brhhxvPPz58//5VXXuGO0Ie5QYg7pV4aUeohiDTF9CcVdXLd&#10;bkYBEn9yI6j2448/1vO3SLOgYjOxnJMy/3zRntTEVtu4VKQaUpOtxYhBYY1LVP8w2bAr3bJR3okk&#10;O3+ciDWhzUOHPOD88sukDz5IWrEiuV+/QOPGgZIlUyI9qx/5ExsbSEgIZMnivSUof/5A2bLJd9xx&#10;tH//I4sXH/7kE4y78SRWnkc4GWGoTyi5m5OSPGb6JWdxhiSneVbJWu2Tkd0zo2Wv6emW7QcnKdvb&#10;0pTtxOmWHRhpyg62E8mGemlKUBoua0PSlDU9J5I1ZOmWNZRRncWKgmgGSC8NWr169aZNm3bt2rV3&#10;796DBw8SQ3/22WdE6kTYhNrE3y4uV1DupjeJzgnKKaOYHvuF4cOkeoF88FFblorjnciRfcSWuV1U&#10;OSIzxNaQtlbKvPzWv4pUiUQlrh4O6qR8zyob2dI+UYlqM0e2SmrSJDRwMS/I/b1Ro+/NS5XgcJ0+&#10;HAKEcN30tO3mzZuhR2BS85zi/MceewzgfOSRR1oYQX1dunQZM2bM9OnTFy1axI2YPXs20Kj368yY&#10;MWPBggW6KdwRsFY3gnPhAnJrPvroI/CAYwGfegZ45cqVmmUdN24cx2rWrFmTJk047oABA2gDq7fe&#10;euvdd9/dp08f6BeKY+tFF10EWEKG5cqVu++++9iRRHx8vGNR9/pcB6JQqP87ogCkwU9PpNkdOQqF&#10;LVmlpJsFRX4E9YuS7KVvgZpp0WMsSj6CQlXzJZdcctNNNwHtnB0gOsK84RnqntGmzf8KFgx/fdHh&#10;rFlfb9Vq6ZIlGzZs4AZxs7hrXMm0fT9bTd/xJATV7RaCMjQgT8St4dZzO4BPMMxOepqfukWiOEnA&#10;JkBNQ9rxTMgeIJLYaluZilRDarK1GDFwrHGJ6p8hG2SdjGwcl6ZsSHjkiPf56aekd99NXrYsuXfv&#10;QPXqgdKlI769PLUPNiEAc/LJnj25UqWkBg2ODh9+ZO1a75EWn82XCwiXjaPTLbxJemR9T/pkrdLJ&#10;CAt2ypLHPC2SO/4ny16I0yF7e05JtlucjGznS1O2N6dbdpCcSHbsRZIdrmlKoWO4LIyGyVqbSLL2&#10;KE1Zu5ZuWdMZ1dmnKIhmgP5j9IX5dX7ibEXYCNRhFeYhCpcl9Rsy0hgURjtmiDJE54rsZStJqIBK&#10;kuPMMeW1F5tkwvwWRwYIkaaYrAO2gzQlqQqpTlWIOLqbpyJBmyXluPZrRyqR/EeReSLtNrGk8O8D&#10;Bwbi40MCGj6/X3/917t3AzMSV+/f//434AETbt++HQTdsmULYA9eDhw4sGPHjhDg/fff37p160cf&#10;fRQQHRJ8fQ60+ZTRhAkTyAEgn3vuOUCUHdeYn7gEmaice8FZ0CSuHofTsfbt26fJT0quWrVq7ty5&#10;1NO3b1/qf+CBB+64445bbrnlRiNWIV6YDc5s3LjxXXfdRTPatWtHJq2qVatW7dq1r7vuOoi0adOm&#10;4Bx8GBcXFw6iefPmdT/lEvFlRWZSMwKIkgl5RgRRJ1cD5cFO+DMcRKnNgWiVKlVodvPmzeFtQJRm&#10;jxo1ChwdNmzYvBYtfon0fdEfihbdPGTIunXr3nzzzc/MbwLRMeiBErcbmf5lIzD1Lsogrj99Sfyp&#10;v84wXnTfJc2CwmAgmYFQTxbgfApntohSsTMhe4BIYqttZSpSDanJ1mLEmLLGJap/gGxglW7ZwC2i&#10;fvst+a23kqdPT+7ZM7lq1UDRooHcuUHHQGLiSf0ISkqWLIFzz016+OGjI0ce2bjRm9v8+uvD3357&#10;+McfcSR+8pQ835OK5CnSlvEbJ5A1NCeSDFHakplKv2TQTlmyhH9csqX/NNmTPx2y9+NUZXtDumV7&#10;W5qyvTZMttOnKTt40pQdhJFkh26aUmgXLpFnuISd4bLW6USyBi7dsgY0qrNMURDNABFkE2F/ZV4W&#10;6oiOTAXfLDFJ1roYYUEwQJhF8jEHrGLjKKkwXTjqdpEFpDzFyCRNJoaAHWVlnFHAaqg2CsgG6UDs&#10;opaokYiEjuUXxxV8cgqUV/Ooikp0INVprJCdUFUOBZCaKs9BwjP6ixcnFS8eGt/ExBwtW/b/li0D&#10;Qj41b/2FSaAaUIRYHDiEQtevX79r1y4SwCFoBCm1adOmZcuWLVq0YPnII49069YNQIWd/L/ROmPG&#10;DHbUu4U+/vhjTpBzMXT/jep///332XTgwIE9e/Zs2LBhxYoVy5YtE39CYoBl/fr1ocqbb765Xr16&#10;devWbdSoEajJ0YcOHdq2bVtyrr/++ptuuokE/EZjbr/99quuuoqcxYsXHzx4kKPDtHPmzLngggsS&#10;EhLcr4lmy5YNEM2VK5dAtGDBgoBo0aJFHYiKJJHjTydRKGUgTyGopFWhqUSORD3CUXbXU7iIBKsC&#10;UVNxhcqVK1977bX33HNPly5dBg0aBIXqbVtcVa75mgYNQu6aPl9eeeWml17iIoORXF7utedLfeLW&#10;6+4jtnpjIPgaZPqY4NPNfwKf3JTURH+wABdJIeR2uuQRYZqy5SLJljiRbGkje6phE7yML2tcovr7&#10;ygZTJyMvWDtyJPnzz5O3bUt+9tnA/fcH6tXzXvZTokQgf/6UbNlSIv3hL7VPoHDh5KuvTrr//qMT&#10;JhxZufLw/v2HP/jg8BdfHP7++8Pmz50Y+dQk4x8uuYNw4SBOKGtETiQc0wklQ5SGZKPSI+PT/qhk&#10;CU+LMKf/ENkTPh2yt+GUZPvBych2sjRle2qYbC9PU3bAnEh27IXJjtUw2bEdJkxBalJAGC4FpU6W&#10;R8Nk8DOCrL1Lt6xJjersUBREM0DYDowmcTkGiLQskTEp9rlEDAeDnPFPQvnGmHgsiolkiVVSSe3o&#10;jAK7OINCeYqpMDn+AqqKNpiJTG9KlhD/7bffFnTp7TukCYIBAKjM4Sh4IJzQcanHHM3aLx1C5oYE&#10;q2Sa5ntSY9RszsIdHXk0++9//9akSSA2NjT0yZz5x6efVhlEgjaIRaEUEGXv3r0bN2589dVXX375&#10;5enTpw8bNgwUBPxA0E6dOvXs2fPxxx/v06eP3jy0cOFC8O+tt9764IMPOLXPP/+cSiSAhxxOGUTU&#10;pdi5c+eOHTu2b9+uJ36FuPBkkyZNrrvuutq1awOW9913X79+/WDgbdu2PfPMMwDq0qVLwcu+ffsC&#10;nNWrV4dRKXbXXXc1bdq0cePGrDZs2HDatGmrV6+ePXv2Cy+8QIPBwri4OEA0c/BHXNykqJ7OLVy4&#10;sH9G1EColzgpEFWOKBT5V11t7E6FErVBoQ5EL7zwQvcLLpwd1xMQFYWS5ixeu/rqkHvHJzku7kDv&#10;3lxSbhl3nFuv3ojoPPQKuoTx+94fPri5+nvHl+YnQLnF3F83+YkshKUieMyAW6oSs51e2apTly0X&#10;SbbEiWRLG9lTjYLoP082gEpNR48G/vOfwOrVgUmTAi1bBm66KXDZZYGKFQFOjzbTP7eZKVOgWLHk&#10;WrWS2rWDNo+uWHF0x44jb7995JNPDv/wQ8gXOCVMvZPnh1KRfES4ZA3ChX2IKHmTEwo7E1EYnBNK&#10;TiptyWqlLSzeH5cc32mX53f/4rJncvpkr/ipyt71NGV7T5qyvTBN2d6cpuxICJMdSJFkx16Y7FgN&#10;kx3bYbLmwMiaiUiyDOqTxVCfLID6ZNEzkqwxTJ+sYY3qLFAURDNADGzMDVYJo0Dabx0wMVg0jAj5&#10;WnW2iTLkk2ATQ107UkYjn1XluzRbdRTVgDC1xPeE9YABwPn666+LOWE5Lffv3w+kEft+9NFHQBpU&#10;wO6uDToc1scaGBN26FgSWymDjBm02OnNMAbfseQku49kvr3Kly9Pyp8/NCqKiTncpAkVqnIqZF8a&#10;RuTNKbz77ru0Vl8NnTlz5osvvgjgQYwAUu/evaEjcmBCSJKThS2hGlrCEUkAOXrmVoE+S8iTqwF5&#10;QqrLly+nwkmTJk2YMAHQ0swqJHnLLbc0aNDgkUceadasGYcYP3780KFDWVIVoAWCwrp6QpjC559/&#10;PvAGjt566601a9asUaOGvixKI/VeX3CCBmzduhVAzZMnT2xsrJ7ORZoazZkzpyZFBaKgI7gozlQC&#10;dBQlOoWAqDgTeRh6PJpKbqtYlH0RlSBqc1OjqFKlSpdffvnNN9+s9xVBnlxnUSgXYciQIaOffPLT&#10;kiVDbh+fn4sW5Xy54Fx504/spCi3lRtKJveUnqY/dnAZNfX9sfkJFuBTd0ciLQyLKH/Js0e06tRk&#10;908FREOEU7fGJaq/qQKEWd99F3j77cDKlYGhQwPduwfuuSdQs2agSpWUggVTsmQJGXdpfAJZswbO&#10;Pz+5du3kzp2TRo1Kmj8/ad26I3v2HPniiyPffXfEPMaiSFGy5j5McjeSAtNwyTWES0YgoowPiSC5&#10;FQnTcULJ2oQLj5MeYZpOKOvG0pTxeCcnOc3TLszs31X2DE+H7D04Vdm7nqZs70lTtheGyXbiMNlO&#10;n6bs4AmTHWBhtr46LgAA/7tJREFUsgMyKDt0w2SHepisaTCyJiNM1sQYiUUjylKpkeXRMFkYNbKs&#10;maasYY3qLFAURDNADFGMAjYFE8DwZulshAwNJoDh7TYhMrFNMnPkUwNlyKSAGfLew7pItoOSBPR6&#10;s44mOV977TWwU1KaTFiOMJdiet71a/OFVepU/ZKaEWJryNHRaa2xmZ5kYY0p9qRVxCbPfAYnctVC&#10;1WNNFPrf/5IaNgyJlvgk589/6IMP2Itj4WxoJzE3ZwRbQpjr1q3bsmXLhg0bVhoBkGDkLiPOTtOe&#10;OjX25exIgKDUwGVhSVj/5ptvQuBcDXZ89dVXV6xYMX/+fPgTuHr88cebN28OIj744IP33nvvqFGj&#10;OnfufPvtt7dp02bMmDF9+/YdN24cSDl27FhgbNWqVVOnTr3rrruqV68ObdarV++SSy656KKLoFYg&#10;jWqhZTifo9MScIvTQZwXhpgcwBWkjImJsRhqpN8UBVAB0SJFihQvXtyxooehwa93ihKdyFEBYSeQ&#10;CcEKNcmkBj9/kvDw1Pf1UVctAkEBUf/s6MUXX1yrVi0gvHv37pAn10RzoaQHDRo0eODAJffcczjS&#10;yzM/a9OGe8GJq29w7uo5pP3zn4hL5J//5B4JxpzITE2G1FKV3f9Plz38ycvuHwXRf5QIj777LmXv&#10;3pQVK1LGjEl57LGU++9PufHGlMsvTylQ4CTeTBsXF8ibN1C5cvJttyW3b588bFjS9OlJr7xydPfu&#10;o19/ffTXX218FyZFhJIiRcka6qBkwCUvFE1FmHonLH9EeX7reMnlRZQsp5M8SxoyrimCrHNKXbJU&#10;acuCy4mEhT8pYRLPhMwf+v7Osud5OmTvxEnK3u80ZbtOmrJdMJJs901FttOnIjtmwmSHVpjsaDSy&#10;YzVMdmwb2TEfJmsmgrIWxMgal6Cs3QmTtU1GFkaNLIAGZRn0eFnoPJGs+Y0qgxQF0QwQo5Fxjmlg&#10;hDOANewl2YuQkU8+5olgXVN52CMyKYnF1DOlRKsA1VYjMEy0SWL37t0gGWLrO++88+9//1vPo7Ij&#10;lVCt6qcNWiIZDqXJpCWmXZ5oGAfF3rGvLKYMq4ygk06B8uxObc7iOJvityCkyfztjTciflXp+969&#10;OTshimYvwcv9+/dzdgi0E0sTiLOVku6tNvIKOCfSiITxAt7XDinGXlwcIBZ2hRJnzZo1ceJEmKp3&#10;794dO3aEsp577rmXXnqJnB49ekCSJLiSoCYgesstt7Rv3x4cBVCbNGly66231qhR47rrrrvwwgtv&#10;vPHGfv366QdLQGVNMgO9XCJdN5ZKcHFIqD2IxgCugGhiYqLF0FRAFEoEWVkqIUT0KzUQFWSydPmI&#10;hMuUVIyaXeVKUy1pzvGaa64By7t27ar3FXFluD6kBxo91b37v84/P+Qm8jmSM+db27d/+umnLlwg&#10;oZvFnfW/BTeEQv0ywJWWbLk/Vx4ppilbLhXZpkeS3T91ENWFkhhE1rhEdfbrl19SPvvMo81Fi1Km&#10;T08ZODClTZuU+vVTKlZMyZMnZOyk9UlI8N4tVKVK4OabAy1aBPr2TX722eQVK5I/+MD7eZXffnM2&#10;1knBXIiMYT4mBYWSrLdkwkgrE2FayVlElOddgvLi2eNlvMpx8uLiSJLlDJHxNhHkBeyRZFxWBMk1&#10;RJQAI23JoKUtzN3JCvN42oW9/bvKnuEflr36JyN7j1OX7Shpyna4SLLdNE3ZLn687HgIkx0/Qdkx&#10;FiY7JoOyg/Z42bEdlB32x8uaiaCsBTGylsXIWpygrDEKypoqI2vLgpKVkyx9hsniZpqyxjmqjFAU&#10;RDNAjDoGNiaAkczIZKlxzuDHfGBWZIBknlgl4WgTwhFnbtq0ae3atRs2bNA0IPksDxw4APkQzfuZ&#10;U1VhgIw9sdOSkg4dIppBYY7LvrLOpjnHJMMnE0Yl1t4YybhgODAQMgEyFkgGxZoZE+KwJIcr8Hv3&#10;7qExVkzM7xUrfrhxI2fN6ThQAVo4KehFPkCew7UKkSCHltM82uM3fKTJ4dQA0SVLlowfPx5uhKke&#10;fvjh1q1bk0CQJxT65ptvclBYFNaaNGkSiLV48eJu3bpdfvnll156aaVKlWA2kKxXr15wLDcFUSds&#10;QHs4Cs3gMnJE2kBLuESeXTeWnaOTg+NkSRpxJaHrK6+8EhAFPkWhenERIKpHc4sWLQqIclDNWDqJ&#10;Fb0py6CARvIFoqAme/lnRJXvB1HIE5GQ2CoWpRLxpzmOhV5OvFq1anfffbfeV+RAlLRAFC1v1Cj8&#10;DbrJmTJ9OHQo14cbx7l7f1cwolfrttJdueDIclXY10HJ0Va7fvKyJHe6ZVAxLdlyqcg2LpLs/lEQ&#10;/Yvq119TPvnEo83Vq1Nmz04ZOzalbduUW29NKVv2pB6j9b7hWbx4yoUXBurU8Z7F7dEj8NxzyStX&#10;Jn/6afKvv8rGOtlwzMiaXSMbwRkZM2wlUyx5waBPspkSNs3JmHkr40OscCURZVyKlcyghG1MTTKM&#10;4fKC66Bk7cMlXxAuL9hPRZjiiDIe5gQy7vEEMqB0ctLfT09N+Md/uOyFOFXZe3Cqsnc9TLbHpCnb&#10;846X7aYnku3oRnYwhMkOnjDZAWZkB2Ek2aFrZId0mOywN7KmwciaDCNrSoysiTGypsfIWqWgrMEy&#10;sobMyBo4I2v4jKxBDJOFzhPJ2vCo/ixFQTQDxFBkVGMvsDJYAUY1S0wVoTnRNliCAJu9e/fClnAm&#10;2rp163qjbdu2kQmIAj8UE23KgFKhTIksC4fALmACNNpJyFJIHFQlERYKIyhzKckmyrqxVXZH1oSq&#10;ZBqswTBSDrLmIWggSGA4tIkdZXqMLfKCGBrAUXDURyN9t/CXFi2++uADnRrF/GaUHXXRaB5LpRF1&#10;0hhVzqGxR6xyRNJcDU6Ha7V79+7JkycDnM2bN2/WrNnjjz8+ffr0WUZ9+vS58847u3fvvnLlyj17&#10;9pB/zz33XHLJJVddddWDDz44ZcqU119/HSTWDB4QRW1cK9rgbLQurBpDg9mESISLfOM+vF80ASSq&#10;Vq0aFxeXLVs2/Y5L1qxZBaJQKAImQUokegQURYnAoWZBnchHoCM8KebUjhK7k+nytWpQ9JgMrnpS&#10;SYEo4ljnnXceKH7bbbe1bdtW38IdN24cOAp/9u/fnyVEOrl9+6/POSfkVgZiY/9bt+5ru3a98847&#10;9HDIk36rK0kCCnUgGiJRFrLs9QdkSe5EsqWPxzybZWTLRUJQuyFNvDxdolX2GhkxyqxxiepP05Ej&#10;KT/84M1t7t+fsmNHypIlHm22b59So0ZK4cIhQyCtT2xsSq5cKcWKpVSo4P1c5113Bbp1C0yeHHjj&#10;jcBHHwV+/dUGR2n+CovCL0m2V/JscVAmirOSTZaMCT9GnrLSkmy1hFF1spGmkfEnVsYKhgrz6ITp&#10;DpGspV/WRIZJ5tRJ9jNcOItwmTg/suTyIsqyRSqSbzqhPDY6SenvdKcmHNM/XPZCnKrsPTh52fud&#10;imynSVO22x0v203TlO3lQdmRcLzssAmTHV1B2UEYJjtcjexgPl52tBtZc2BkzURQ1oIYWctiZC2O&#10;kbVERrJO1lT9WURqLXxUf5aiIJoBwnBgLgklIcn9+/eDN+ClXv36yiuvrFmzBuCEPOFPNu3bt+/t&#10;t99+9913CeKJcdmR3TFPmC2MC+NfY1uDWUMdQ2ANhk8U1l5OsnEyWxgaWRMnZ1Co0FkEGQKGvQyB&#10;pAHP+CefAhRTeWtUTDRDJdSJmeNwHBe7LKNPM75Ztiw0MouJSU5M/Om552T+XGOQaZq3SsOoVk3S&#10;4WgA9oWlZ66MOLQ2wTyw5UsvvfTCCy88+eSTffv2BZk6dOhQv3792rVrN2nSpHHjxiDoDTfccMEF&#10;F1SvXn3AgAGbN2/W3UFvvvkmmEFTdTU4Oq0yxtk2TyKfrZQhzSaZdSdr9Y+Pn7gaFIYrALzY2Njs&#10;2bMnJCQAohApLAqI5s+fv0iRIn4+hAlFm448WXqToUGxKnRkL0hSCCqJYxEJwS1pAadkUPTYsRD1&#10;uAQ1V6lSpU6dOi1atOjZs+eIESOeeuqp0aNHDxkyRBSKSLx7/vnJYTf0hwoVdi9YcODAAU4W7IRF&#10;HYhqRlSyXBWUwUBPBr7+kISI6ZTdJ4ijduX4SgSfftkNRnaHMyZaZa+REcPQGpeoTq+SklJ+/DHl&#10;yy9TPvww5c03UzZs8GizdWvvS5s5c4Z08rQ+CQkp2bN73/MsWzblggtS6tZN6dkzZdq0lHfeSfn5&#10;Z3usNF+Nq/gpRLK9kheCBWViMytZaclaRiMvvgsKIylbjYwnsVK8KGHcJEyc5FnkoIwJtPL8TVCy&#10;k5I1hZFkjaORNY5GXlgdSV70HUk4Fyfj5U4scUK4LF6ESZ4rDRkaOmlhDE9Z2NI/UxjtMyR7gDMm&#10;e71OSfY+nUi2E6Qp25PSlO2FYbK9Nky204fJDgwjO3jCZAebkR2EkWTHqpEd0kZ2qBtZE2BkTYOR&#10;NRknM2Wq4E2SmZLhsrYsKGvmjKz5M7Jm0ciay+NlDWskWXMc1Z+lKIhmgMy7dVauXr167dq1mzZt&#10;2rJli+Y5Yc6D5rdDCGSJzjFq2BdMg4Y6S8Y/CQYq45ZxrlWXT0L2AsuC0bF2KCiZG9kjVllSkl2w&#10;EVgEBjlDOiQ6QeHDHhlrcKykckhgO6gKW+MaYyybF0y443JGsqeYWlZp+c9PPhkatMXEHK1c+cf1&#10;66mHM6VaKpc94kAyNyQ4rgyKawxXhjJs5aCA/fPPP79w4UKBwcyZM8eOHQthNm3a9I477rjnnnuu&#10;vfZaSAy+uv/++8eNG7dq1ardu3e/9tpr69ev5xbQZo7ORZZZlA1lVZcXcQgaTw75KqP7grik5HMF&#10;EGUkXQfvchipEsRRgIoaNWoAosBnJqMsWbIApShPnjzwoffLnkYVjRxtig9ZreD7qRVtBVDZClXC&#10;nMhw6DEQJV3USJnKF4siP466tIj3wgsvvO6660D3bt26DRs2DBBFw4cPh0UHDx4MiHKFl9evnxT2&#10;cxG/FCp0YPRornDIpChLB6J+IkVCLEOCVhbCTknqBqkpnSRptxlpF7/sBiO7w5mUvShGjAVrXKI6&#10;WSUne3Obv/7qTW9+803K++97D9NCm40apVx0UUg3PsEnPj4la9aUHDlS8udPOf9872uf0OaaNSkH&#10;D6b89JM9XJqycVAkydZJNrwyMkGXlaIxybPUQWEhJdlJJHOK1XLCfDkLhkygaCXrh0xIeYw5sV1O&#10;MneSNXlGnkMKytq+MFlTaCRPIXl+K0wm6j4meZNwKZqPKEsDYRJIpC0LJWES55yUDHmdojCVp13W&#10;7J6Vsk083bJX85Rk72Kasp3jRLJ9K0y2X4bJ9uMw2a4fSXa0hMkOKiM76ozsaAyTHbFGdlQb2dFu&#10;ZK1AKoAqG2INSppcag2TkewVwnZZW2ZkDZyRNXxG1iAaWUNpZA2okTWsJ5I1zVGdSUVBNAP0unlp&#10;7Ztvvkk06Swa9oVxzjDWaCfBoGVwMlbl+xnMZph73z8khwQlMRlYE2yQlrJTsjuyJs5esBfDWwNe&#10;45/hzUh2A5UEA1hDWoPcSbYAKVhRJRItsVbHxB8cyNgoT2qemoHYRAGKySp51sjo8MMPh8ZzMTFJ&#10;113388GDHFE2xTWMBO3BHpFmSQFaTg6nvH379tmzZ0+dOvWll16aN28edNS2bdtOnTpNnDgRCgWc&#10;WrZsSQ6JV199lSsvB8CFoqlqEkuuDIejchI6CxrMJp0dS/K1KtF+XViZTkSCTLeLufaedBH8Uv0c&#10;lD7QvHnzAgUKJCYmCkSRQDRXrlywYqVKlSDAC4xIQ6QAJ2QIhSJHoYg08pOqyNPRpuRAtJhRCI4K&#10;PgWlKs8qFVItzQDg77777g4dOgwcOBC2Hz9+/KhRo/QLLgLRGQ88cDQMRH/LnfvAE0/s3LnzLfM2&#10;Y2IL9XyWNigISpGHJBaV2Mvw1ynKAmIqsijpk/LtzkEpU7LlfLIbjOwOZ1KGQK3osda4RBVRxBP+&#10;z/ffe7Q5YEBKvXopYU+Sn8SnUKGUhg29erZu9er8w7KxTyTZ6MlIFlvCXjlhHiXPVhoZ+23l+BMZ&#10;c35s8lMWDFmzHoRPY6GtsGkIe4Vk/SSsnJM1dkHJxFl7ZySPEC4bCxthkyUTQkeWCbyt5PXCpWg+&#10;XIr+I0q+OG1hsiLK2q90y9q4U5U1i6db1qCcTbItO92y1/GUZG/hiWR7RpqyvSpMtkeGyXbiSLL9&#10;/njZQRImO5CM7HgLyo7DMNmxamTHs5GGuWRHvg9NrZkISgZExsRaFiOsjTU9RtYeBcMq2Stk7Vc6&#10;Htm1NjEKon8FRUE0AySTwcBmWMrZa0wy6hhp5JCvAcySsY1pkLFgyY5YAdIyMVRCWmaFtIwCO6pC&#10;qtJgRv4xLGkYu3FLmhzyKekPTZAxGl4IoiY5sYrFkTFCxhBZOWPkWoJCTAw5bDpMLBgS3sXEJNev&#10;f+S//3WGg0Y6o0MN1I8F37x58+LFi1euXLlkyRJos2fPng8adenSpXv37r179waNJkyYsGzZMrwO&#10;/gzHoMula8jpcJpUq3NxJ6KLTDFdRiedIHupsP/sdFLGYB4HopTRpWCpyhFpJzZRIbePdlarVk0g&#10;qqUoFIGLkKcoVDh6/vnnw5xCzXAQdTOiAlE/T7qEA1EphEXDQZQEFVKz3lfUoEGD1q1b9+nTZ/To&#10;0YAoS/cjLoDohEcfPRr2DuTDWbO+2b791q1b9fcX+XJ5YuOyPflX5e+RggaJmygGOwVZQExFFiV9&#10;Ur7dOShlSracT3aDkd3hjCkkPmOAWOMSlfTzzylvveW9lrZr15SbbvLe95M3r/dwbGJiSthfSdL6&#10;5MyZcsklKU2apEyenLJ2rfeA7rffeg/r/vab99Tu6ZaNfSJJllBSUCXZaMtIlhx54ZiRbCZWTpLl&#10;R15Md/wsqLHNVjLX2DGZMglLJWHZkLGaVp41DMqaNiNZPBO4hgpTLGFp/cL8OnnxciRhnyXF3xFl&#10;w/ZIspF+mGR/QiRzdEJZa3Ui2eF6SvKY7HTIWpC/hewpnSbZC50+2Tt6MrJ9JUy2q6Up20eNbD8O&#10;k+36kWQHTJjsiDKyo87IjsYw2UFrZEeykUY6siM/EpEimQ4kSyLDIjuDsDnWABnJLiFslOyVZE1Y&#10;6iwqG2htYhRE/wqKgmgGSL5cY1XjUyNWg5PBjOHA9GBZsBQsZapkNdiEOSBNgvHPMGbEajyT0CjV&#10;+ESkyWEks4nBHL7JRSFePGLSlMQiqIVONJVWcThrgYxkfdwpIBVmX7VHxsUl1AYUYkqSL744NPiL&#10;iTnapMkv5hdT2ZGzJsrfu3fva6+9tnHjxoULF06ZMuW5556DPJs3b96tW7fBgwcDQpMmTXrppZc2&#10;bNgg1EG6Vlw6KqEqhVY0j6aSoPGcBe3H7LJKy8nnCpAmQTEV5jQpo4usfJbe3TJilWrNJfTEUVhq&#10;R7a666ZrhTwL7aN0VUj+zp07mzRpkjVr1syZM+fMmRMQBUELFCiQN2/eQoUKQYDAJxAoFiUhFhVz&#10;mklQK3KUKUZF7vFaJ6gS4AQ+QdAiRn4WdSCKxLHKJI2o+dJLL61Tp84DDzzw+OOP631F+kFRB6Ij&#10;evU6EgaiSfHxb99/P3dn37593Bp5Zc/BpgKikvw3ku8nVtCdPQVZQExF7wYlpER2g5GtIgqiZ5ug&#10;zddf975pCW3ecIP38yclS6YULOgBZ0JCSA9M6wNtXnNNSqtWKZMmpWza5BHsxx+nfPWV9zzt0aP2&#10;WGdMNt6JJBsxBWWDKSMbZAWl2EuiM9jQLIig1toGbb6EpcKsSQ47kTHeVlgnJMMueyXbJTsmybJJ&#10;snVO8hTIBLHHpGBXMjGwlRcaG2G6U5MJua1sYB5JMiYhsmYlkqyhOV52dJ1IhmJOLDt0T0nWrJwm&#10;WYP115c9n9Mhe6FPRva+plu2u0SS7XBpyvZUI9uhI8kOgONlB0wk2XFlZIdfUHZY+mQHbVAaznaQ&#10;+9DUmgMjayaCcpEPwqrIwiBrcYywQlgkSQbKhFeRZ0dl4mTuDId6sqYwfc/oImtwI8ma6ajOpKIg&#10;mgFiBDI+NXTllTEH1mB88glWhiVGgXyNbQ1m9mKIMjJZagCT0BBlNDL2GIf+kUmCseoCDgowFMk0&#10;49rby21VhRyCw8kAOask62MMiBV2RIdm6YUnx/9xS8KOcAhjKzxjoQPRcpVkK6u0h3xWjxI+hsSF&#10;MTFf1qu3/pVXli5dOnPmzIkTJ4I3Xbt27dSpE8s+ffqMHTt29OjREyZMWLx48a5du+AH7C/tlE2k&#10;hf5wylg8L35S4xGraglSGZVXjr8kCV188tV+z7IaqQBVcQXY5KwkCWqjpDuopKvK3aQ8x2LpNcvc&#10;U9IHDhxo1apV7ty54+Pj9aaifPnyFS5c+JxzzilYsCBsCXmKQitXrkwCFnVToMChXwLRcuY7osJI&#10;CFMirUlO0kJQvxyOUgaZPbxdyETkUCGVV6lS5Zprrrnrrru4HZAn9wIWHTNmzIgRI/RN0eH9+h0J&#10;w4DkuLh3mjZdv3793r1733nnHbw4npW7Rm+Xl0XGjdqX6CJ5aOvDjeT+T0023EhFxDQhIOqXrcLI&#10;7pCmbNFIsmdighIl7AafXCUqkB4xmqxx+Zvpt9+8H0HZujVl4kTvhbS33ppStar39csiRbxvYx7f&#10;x9L6ULhcOQ9WqWTs2JSlS1N27fKA87//9b4amqGy8U4k2SjJyAZQRoqrJBtwpTkLaiyxJxkoCRON&#10;4ZL8BtMzgr4/RMpMIVk8WTNrBH3kKV8WLhOvWsmbSM7LhEvxsSSfGC6ZjrRl7UiYZFgiSgPwlKWR&#10;m35Z+3IykpkKERY1qnDZqxNJ9mqekuzNS4dstzhJWZselO2aPtl+HCbb79MhuVo7lozseDOy4/B4&#10;eXGhT3YYB9HUjnafMAjIWoewKVMZE2tZfHMYkgwRRgnJQJmgNQKOYtyQDJ3snjWCRtYy/rHZUWum&#10;ozqTioJoBkhOVLYDE8AqCdkXrABjmOHK4AwfihqBJLSqYEIJNw4lVhV/sFW7IyrEBMhA6BDYAhLO&#10;XrhYQQVkKTAQsh1IOa5hJLAaFCBNG2QUOKjaSYJMmRUStArTQMNY5UCysFyHQzVqhEaNMTF7y5fv&#10;8fDDHTp0eOyxx6CdJ5988pFHHmnQoEGdOnWaNGlCzpw5czZv3oxXoKm0ytgx71FYmscRSbgGK1NS&#10;sRDZbeZqsPQMoTkp5agepMKSvwAizUk5aRMXkEvqri35XATuAlXhomj8/Pnzn3nmmaFDh/bu3bt1&#10;69YQpntlrmZEQVDgEAKENvV0LmUuuugiTYrq3UUCUbATlfW9UJelQFQ8KUGViARgCeUWKlSIpZNj&#10;UcoIVpX2MNSAaOnSpamWZlSrVq1hw4b6migU+vTTT+sB3eHmZ0Und+8e4dHcxMS9Dz20du3a3bt3&#10;63VcuvtuICDjHENBVJJLto76DEgRRmqyhf6A1H5kz8cMdpY218gWDYoclYwo7eLEyLLG5a+o339P&#10;+eCDlJUrvQnJTp1S7rorpWbNlCpVvB9ByZbN+3WT4/tSqp8sWVIqVUq57TavkqefTpk3L2X9+pR9&#10;+1I+/9wD2rNVNt6JJBslGdnoychGVWEUKuOPvLjMSAZZwiZjgiQ5DvkFZ8ll1mS+nHGT9ZOwaTJr&#10;CMuGFHSaWNRKHkSyQauRjWeDUsgrKRSWZASQjENEyT5IdjyEyQ6MMNnRFUmGHU4gaxHSlGWddMti&#10;06kKcxpVGrKX6XTI3rCTke0Tacr2rTDZfpmmbLc2sl0/kuxoCZMdUUZ24BnZ0WhkR6mRHb1GdmAb&#10;2QFvZA1BUNgH2QqE3ZANsQbFSHYGYXNkfxC2yARTnjBQslQIqyULpggTKeyUubPm77Q+pmvNdFRn&#10;UlEQzQAxVjV6GaX+Mck4ZPgx6hhsbpg5aaQh0mzV8CPB4HQDlYTE6KUqKqRaDqG4AYvAQWVEOLRM&#10;g8IINcCYCE9qibMCLmRBrm0sle/ajHVgVYdmqa1UxSEwbRhNvMK+fft27NgBkCxdunTevHlTp049&#10;ULVqaEAZE7OvUKF7qlWrUqXKxRdffPXVV9esWbNq1aoAGLrpppt69eoFiG7duvXgwYMYWdlNGUpO&#10;kJPiXJxpQ+GmzS/ynVxJpdlX9SBtchVqk66bcpB2RKTJdxeT6z9r1iygukePHo8++mizZs1uu+02&#10;zouzAynPPfdcMC937tx6WS44GhMTQ8L8hmgB+BD8E4hCoVwTx6Luy6LCTklP5CI9XkvNUKUhUE/C&#10;S4ATCg2XcJQCKsbST6SkqRD0veyyy+rXr9+uXbsBAwY89dRTE41g0TFjxowaNWpO27ZJYSD6S44c&#10;29u3X7ly5a5du7hreF8cp5yfdYnBh3XtipGcqER5ud4zIev5U5Et9Adk4gRP9mSCICrZbUZ2ByOb&#10;lYrszkZ4XGtczk4dPZryv/+lvP22R5sgYr9+KS1bptx8s/da2gIFTu5LmwULplSu7O37yCMpAwem&#10;vPBCyssvpxw44M1tnvnHaM+EbLwTSTZKMrLRk5GNqo4HURuCBf8KKclQK3RDfksuNyFhsjy7ZiRz&#10;J8smC+Zx54nI0zi0P0qbGvWS7dlhsr3fyI6TSLJDN0wK/cNluSF1WRY5kQQ/6ddbf0zY0qjSI3u9&#10;/rDsbUu3bLc4kWwniyTbQVOX7dlGtveHyQ6YSLLjysiOPSM7Jo3scA3KDuN0MKqMg7UURlgPWRKE&#10;VZGFQVgbWR6EFfJHUxgoL6g1wnBhxJAMmmJRJHOnCFlm0HCoJ2sigzhqbWjY07l+WftrZM10VGdS&#10;URDNAMnxa4BpOEkO8NzoIuHfREIBBNJQpAYGrYIGRrisgH/kyxCgkPHvH/ZIjTEwdRywmWYex286&#10;tESarSZ68aQ2YH0wVbJlmFHAY8OGDUuWLHn++edHjx7dt2/f7t27t2/fvk2bNh06dOjcufPiSy8N&#10;jTVjYg5kyXJLyZJAUV4j/ZwmlAV9Va9e/d577+3Xr9/06dMBG7B2//79mGCZS2ccdSlkCnXuJpry&#10;ZK6WPX2a7c5aUr5ytEni3Flqq86XhL8qpZHSOhYWlnpoQNOmTRMTE3MElStXLn3/E7rjvCC9fPny&#10;OQplqa0FCxbkxKFK8A8QhUIvueQS8FUsSg6ACscKREWejkVJSLCoEFTiWNRpwDOCYFEwNWRqFHkU&#10;a8SxaEbdunW5g/3794c/n3322eeee27y5MlPP/2090M4990X/vMth/LlW9etG91g69at3C9cL95R&#10;t4ylegsJJ+VI1kmmPsshyeOemuTFU5Mt9Adkm5j6H63tZiO7z18OROHAr75K2bMn5ZVXUp57zqPE&#10;hx7y5iehzXz5ToI2M2Xy6PSKK7wf24RXH3/cmymFYKHNH37wfm3l7yUb74TJxkRB2egpjEIVbCn2&#10;UhymmEweBDkngsV27gNh0IzB84RlC7Fpig5lxDCeWDApxK0gbKyMLZLtRYpTJS90jTTDaYe3ke3H&#10;RrZ/n2hE28FpZEPyMCmUD5FC//TIwkSYLJSkWxaG0q03zw4dyFDZRmSQ7J04Sdn7naZsH0pTtv+l&#10;ItuPj5ft8WGyIyRMdhT5pEFnB6GRHZxB2XEblMY1suPcyI5/H5d6PJrKo7wmGrWBmQyOjA9WSOYI&#10;uyQDZWJPi6PeX9HSNzUq24hkKq3dNLLGNBUctSY4KGupozpjioJoBsgfHChiIOHGlRtmihWcyGRY&#10;KhRgqdFLgrGt0c7gly0grTIMchdMaJBrhGt423qNNNoRaQ7kWqJMEmoMacEYtVE5h8AMYVv37Nmz&#10;c+fOjRs3QoYLFiwAS0aMGNG7d++ePXs+8cQTffr0YdmtW7dWrVrddddd119//aWXXlqxYkXN8j1S&#10;rFhoJBoT821MzD2Jiblz5waNgB94DE5jSRqyAsZuvPHGZs2awbTDhw+fMGHCiy++OG/evJeMFi1a&#10;tHbtWhqzadMm/UArzcOxYd+x15hgWVgsqa6VLqYuDlJCl4ilk1b9xpGEymsXLZExoVaU4VayqXHj&#10;xnFxcdmyZeOkOBfOS7AnzAP/gG0ANXPmzJkyZVIxcs455xyKaR6SawWCcukQVwAWrVy5MmSup3O5&#10;LA5EkVgUkeNmNf2CRb3ncY0MgR6T4VBP7OVAlAQSiHJorv9DDz3Ut2/fZ555Ztq0aTNmzJg+fTpE&#10;yupb1aoFwm7o/xUrtrh///nz53Nf9u7dy73gRsiZGadmFbIq/+fEjZOzjCjrTs9K2Sam4ubtetjZ&#10;2dxUZHc2wtda43JGBQT+9FPKF194TLhmTcpLL6WMGZPStm1KnTreNzCzZQu56Wl9smRJYeBfeKH3&#10;vc177knp0SNl3Divzvffxz7aw/19ZQOcMNk4KEyKmWwMlcr3QhWBIfkUSY4GE4RkxiVnzJEslWwX&#10;lsqLB30P0Ugmejw2+akQ00mhp7yPF5kGZYexke2pQdlObGS7e9gQNgGzlQ2rw6QoPFw2Zo8kE+qf&#10;QGKGcFngSLcs1pyqhGR/vvafBbJNyQjZq39Ksjf+RLL9KU3Zvhgm24/DZLt+JNnREiY7uozsqDOy&#10;A9LIjlIjO3qN7MA2sgPeSHZANgFZG2GE6UDYENkT2RYPRo0UpkoyR0hBlCIupABVwqZh3DBx6P/Z&#10;Ow84K4p0bwMDAgK6hjXiGlBEFMkgoAQlCkhGQVEMBBUkiaAEAQERJOecESUImOOaA+acFXXdu+nu&#10;7r0bvrvB9Xu6/u8pek5iZhgYZ7eeH/Svurq6u7q6us/7TPXpo9udU9E0Lmq3y/1+d5HdvgOFTRDR&#10;IoALxgcHSig44NLiMuMi1AXJlakLFUgrhwtbFznXsyIDXdu6qqOrOfEjLv4aFi7YsEd/2RFT9uWx&#10;QrELntWpBpvVHYR7DbctPVj7xBNP7Ny585577lmzZs2iRYumTJmCZw4fPnzQoEHXO6699trevXt3&#10;7ty5WbNmZ511FsIJmOcZZ5yBzOCTGFfp0qURs5ycnNIlS/5PUpDq/t1VuvRPK1Q44ogj0Da9TrZC&#10;hQromb48iaEhRWgYboaV1a9fv3Hjxk2bNm3evHnr1q2xvquuuurqq69GfW+88UbqhhIjxojT5MmT&#10;58yZg7suXrx42bJl6NOGDRuQ2K1bt27fvp3jevjhh+Wxzz//PHb96quvvv7667gTn098fnBP5zbN&#10;XZizQLPolkqb01bCN75vf84vmZdeeqlE9Cc/+YkeuMX0kEDSHCCHg3ZWqlSJIy1XrhwHS4KDZSkH&#10;e/LJJ9N0EtG6DlxU46J+UBTnlIvKQtFFPbKr4VCJJaCgEksSzFKNuJEKlVQNWVdIRMGL6DXXXEN7&#10;0gHoBhs3bly/fj1GumHKlN+cdFLSqcRLv6xVa/nSpRR76qmn3njjDT5l6U5qRj663GeZoQ8zm8k8&#10;bJIKH5n6EP0Rok90sLo67KgSWG4sLrf5DNhqDj5r7eay/8g2v/32h48//uGFF37YteuHu+/+4cYb&#10;f7jkkuhHUMqUSTq5Gf+VKhWp6fHHR+8WatToh/btfxgyJPoRlCee+OG//quYPkZbWFhck4LFQQks&#10;SnJY9OSwqCpFRBWH8fmi4Az0+eLCtghu9XZ/T/xZDXSz4h4luIlxQ9PnDjc3iOwz98O3LsI0oqgz&#10;ZdjT+qXD+mvuv7PYhZHuYQQXIe9FkbSwiDsFi9BTUECfimRgn5hbZEXqkh1Tq8KGj+NAwbAW3G/s&#10;BOcZ6zRZsc6XAevBKViPz41dHinY5ZTArjSHXYS50aVql67DLmmHXecxNdXdAHRzsDuFg7uH7iSg&#10;8En48FVxFEGU0N3JBacWnbpgOc24KDgb3YeO2j00iOiPiSCiRYAkUJcWcQAXm//g58pMewFz9XKt&#10;+miABIV1uXKVMmU72iDoKnWCGT3MoH1xAZPQ1OOvZ+IPNsgu2BF759bDLQ8B04O1OCfONmvWrAkT&#10;JiB12N3ll1/eo0ePLl26dO3atWfPnh06dGjSpEmNGjU0NIeuoDqYDH6FN+JUZcqUwTkBxUK0pFtY&#10;mdRrebrH9l7MyalasaJKsrqea2UVDJbtkMMicljqc7RNMgUbx+VQWarhB/oQMKqHnmFrVatWRWXR&#10;KrwOlW3QoMEFF1xw8cUXX3LJJd27d8elr7zySqR64MCBgwcPHjp06MiRI8eNG3fHHXdMmzZt5syZ&#10;CO28efMwseXLlyO0tNK2bduksk8++eRzzz1H6/GZx52amzjNRSWxULQT50QvZXqIn1yUhsK09SOi&#10;HBEJCksLaVL0D+FEPqkn4KLod82aNfVlUbmozBOikVCHzgUaGY2B5kbnyDVJ5JzsSMOhglkyVUwi&#10;CqQRXbaP/TZr1qxPnz60hoajOXYkk0Z4fODAPx92WNKp/EdOzjO9ei1dupSSDz30EP2KD04+//g8&#10;859bSvBh5rq/4TOFPvYywdb0efmjwn1q78XqmsAOzGFZ6bASuVHjCD5l7eaSF/hA/fvfI9v89a+j&#10;H8b84IPoFzJnz45ss06d6DHa3Kcv27+cnB8qVoyepD3llOirm9jmoEHRc7lvvhkNnP5n22YWLK5J&#10;weKgBBYlOSx6yvCCIkVdisAUkyk+Ay+i+ixwsZxZqIK8KNxLfJUA3AdRhD5x9KET2adDn0f6eIpf&#10;pEI903qtw/p97mtT0a1FvikoOAaLmmNYfJ2CYvFUFLsnYfF+HjB7yIoZSYGQFBWMNwMFxVpwP7Dz&#10;VyCs32TF+l8esD6dG+v9DrtCUrArKoZddTHsgkygy1bYlezg6rar3aGbgN0RHLpR6KahG4huJj6a&#10;hVQX1d/FuDVxj4r+YJYYGk2KXTO5qG6Juj3qVqnbpt1Gg4j+mAgiWgRwdXGZcb1J/Lgs9XGuC1hX&#10;LJm6RHVx6rLkmtQF6SKHCNI+ktBV6kKLKIe1mHKVck1ylSryYMo1zNXLlKXsiFsSN1bc4KWXXnr0&#10;0Uc3bdqEXCEYqBcaJtuEzp07Y5vt2rVr1arV+eefjwKhPcgJuoJToVL4HtaHSqGCKKKHnExQEnWE&#10;locckvowJ/8uK12apSiZB48VpLVuKiySy6USqXBOjtKSW1VS+oq4Cg5Ez8Tiqxwmpsfx4n5oavv2&#10;7Tt16oR+g/dwGqpfv34oK4m+ffted911uOsNDprxlltuufXWW+vVq8cho6A4J21FQqaH8pGDc7Jf&#10;6qA2iQ7ViTdti/5pqBPVxJmxZTYFclE9nath56QXF1H5uIW6cVAbCNWhgXKSRJSdApksdQa6F4ko&#10;At+wYUMOfNSoUfPnz1+7du3mzZvpOZsWLfqkceOkk8i//ytbds3EiYjomjVrtm/f/uqrr/IJyucc&#10;n2H63FKf1yUQfWQlcJ9iEe7K2LeI/gixymVAx5UXrCFyPwTl4fPVbi4ePjXxwL/+9Yf//d8ffve7&#10;SAuffvqHGTN+GDDgh2rV8vfbJ9hm2bLRj23iqJUr/9CyZfS9zbVrf/jii+iFt4H8Y3FNChYHJbAo&#10;yWHRU7qvhoIsVEFYqoUStHkL5SNAnwUQfWwknsXl88LpZwQfTKAAkY8hfUhBFEimPMKg/mkdOnEZ&#10;KkIFi1sdFs86FOkKC4TToaBZWGSdgkXfuVGYnhYL9veFeUNWpCUFw6yosHkjkBtrl0LFTmFBsd6T&#10;FeuFWbEOnYJdA+mwayZvgmrXZwK7dB12STvsUk/81dVuBLFPN7tTxIxU95O0Liq4Hem+BNyjdL8C&#10;RbBCLsotDnS78y4aRLR4EUS0CNDHeVq4OOPXIVcgVukvPx9AcAXq8ov+IuS+yckirkAuOa5GlpLD&#10;uu7vSr/iaucewZa54Elwj3vxxRcff/zxLVu2LF68eOrUqTfffHPLli0xnCZNmiCZ6BZT0o0d5KM3&#10;GIjAcFAX3AllQgjRuSTrY5Z8bIoCEs5MYIDOHMsdW7bsC+l+pOHTEiVYKisTTkIjSGvdtKhWmdCm&#10;0sLSEiVKlCxZkgNh1jsqasoh49sIKpKGreFpUjUaByGkoZB2zHPQoEE3OUijplc4evXqhSuimigo&#10;zqmtsTotyaaUoxFR58XWLOyX3ZkCnnTSaaedhnbWr19fIiowZFkocqhBUQ2EeguVdoJcNC6inE1t&#10;mVkqkzQoSqZWURnBKmyffdErunXrRs+ZM2eORoNx0Sduu+3/oSsp5/G9+vUXLFiwZMkSSm7dupXu&#10;Ryfkc44PLX1K6cOJKWldCO4DK1e8CxS2j7j8o8/IgmGbOAC4j+k8YU2QRUT5mPzlL3/4+c+jJ2kv&#10;uij6BmbKicjTv9Klo+HNNm1+GDfuh2efjX5YJdhmYWNxTQoWByWwKMlh0VPhiaj+XgmK9tKKKJ8d&#10;wsWNGUXUenPK+KcFqg4LYBMotFW8mwkLjR0WPqdg8XVRjHOaVSQwRylSzL0CubHWOYhYn8iM9aF9&#10;Yd0xM9anM2DXRm7synHY1ZWCXYEJdLWCXb0Ou7Adut7t4nfYHcF9xtmdwsHdg3uI7ie6t3gX1W0H&#10;uAVxO1L46sNgHwlzEwOJKHB/UzDM7c55aJpBUd0tdecUupfavTWIaFETRLQI8Jcf1x6XXPxiU3wg&#10;dMlFf/mJPYcA5LOU8qwoX9VaymfLXPzcMrib6EbD/eiVV15BAObPnz927NhrrrmmY8eOzZs3b9So&#10;ETpRt25dfdsQydFznmeeeSaygcYgJ4gQ9oWTYCbIElaGJsnZSJODWSkHOZTmyRLlbyDnTIs3Llbu&#10;kZPzf0kBsfs33gmhx0loBGmtmxbVJBO2CQez8mehpdqIlubk5OClUMrBrBI+k5rQDjQUzUVDYW7Y&#10;WpUqVbwWArM0IMKpcWP/ylzKo7XeQtmpO0qD1sNX8UOKAZs9++yzOV8CC2XKidMoKLAjFJRinDvv&#10;nNRKJIkoZXBR6aUvyb7i+LVUDFiFXbBHfLhr164jRoyYNWsWeomFblu37ut0v8Tzt9Kl502fTt9b&#10;tGjRypUr77333meeeeb111+nZ/JxpU8mfTj5hNCsPr2EM7KM6GMvE/p0LBi2iQJhlcuAHVg6rEQC&#10;y/38869ffPFXixf/fsSIvzRp8veTTvrn4Yd/X6HCvw45JBLIvP/kJoWrVv3h8sujX1LBNr/66of/&#10;/u8f/ud/ohHUf/wjctrAgcTimhQsDkpgUZJDkRMokFJoJQuFVBFVcMbnBZ8d+hDh00QK6j9lIg3N&#10;IKJ8NvEJpY8qUODoL0zrjQ46p7q6LhaFpEJBqsWtWUdBo+A3HQqXhcXRuVHAnRYL1VOwGH9fmDHk&#10;DfOPA4C5VFHAXbqosBoUBdbuhYF1jjxjPS8r1olTsE6fgl0n6bDrKv86CnZJJ3TULvh0Lprr8yvx&#10;ca/7ie4tzkMj4i7K7Qicikbhse5XwL3LeWhEPDBOK6JyUW6PuluCbp6ge6ndW4OIFjVBRIuApAuM&#10;4CB+RSWheMJDSb8WUzZF3MDFrJsCN4vnnntuy5YtCxYsGDdu3JAhQ/r373/llVfiDO3atUM+URc8&#10;U66iQTNMA+WQh6BGRx11lEbtmAIiFM/RqCA5zEoyEU6USc4Gcjn3AGwEaQo460yDF1E47ZBDdqUL&#10;o/9QokTz2Bhm5I4O0rZmOlxd8g2bZUq1dRTC+WmE36mrSFlysNASDhkphcnXWhRWyaiubkWaSw2I&#10;dlaqVAnzpBmxUNpTOao2m/Wr00Qs0h8CgPNVvXp1vTJXaDgUMwQZL2fWn1atFTlowpDjIkqaYoBe&#10;kkkZySd9AHyCknJRoCTl2QU7oiN17tyZDjZ9+vQVK1YgorsHDvw+3Xd9n2rffvbs2fPmzaNPLlu2&#10;bOPGjY8//vgrr7zC5x+fT/pYAgJcH+l6bJmDzzB9pGVCH3sFwz45M2CFCoRVLgP6bE7iq7fe+vaB&#10;B341d+4frrzyL02b/u300/9+wgn/POqo78uV+1fefwSFq+mYY35o0OCHvn2jL23u2BF9bxPh/OUv&#10;o2+Hhm9vFikW16RgcVACi5IcipxAgZTiKilo3EIh7yIaCWjitepSUCAKjFuoQsb49aheaj3YXXe6&#10;TCwUdSg8BX0wgeJXRbSpWOTrUHDssag5hoXYMSwYz4xF8ekwCcgbZhj5wfzmYGEmF0hg7XKwsLOe&#10;Z6xjZcV6amasl6dgl0cKdiElsCvNYRehwy7OFHQt24UdGxq1i9+hewLEPwSjT7cE3E90b9F9Brjn&#10;yELBeWgQ0f8UgogWAXZJObiuCA7iKGIAhQsa+QQuS65PLmbuO7t373755Zefeuqpbdu2rV69etas&#10;Wbfccstll13WsmXLZs2aNW3atFGjRohKjRo19FZV5AQFQmzQIVmQHgfFEnEe1AsnJJ9Miv3Ugf8g&#10;TpQkX2gtqSlTlgI5LGI76BM+JjFjg3iU1nXKmR7WYr+eK8uU+XVSMO1euPpCyZJnJVzUaV0EaXaR&#10;icgF8wabspQDD4wEOvE9UhLR6KdD+fE0qJhglkXROKnz0vgsUCvailal6WgZTgRTGlCeT1rngu0w&#10;pTCzlOEccS7cYGT0uzWIqPxTw9dYqN6XC6effrp/XxGz6KLWAmkkfQBI4JZSUwxTS2WhMk9P9D3R&#10;Y44hPy6iwEaoCf2qVatW/fr1mzRp0qJFix4fO/YfhxySdO74913lygtuvRURnTt37vz585csWaL3&#10;Fb344ot8/tGZFeDqAymO8oV9cOUeh0nFfdJlxFlhRuwzMwO2iQJhlUvhqzff/O7ee38zY8Yfr732&#10;zxde+P9q1kQ4/4FtVqjwr5ycpGbM9O9fJUv+45hj/tqkyT+vuSb6sU1s88UXf3j//Ug4sc1//tPu&#10;OIEfGRbXpGBxUAKLkrK+qajAIurHQvlwMQfN8FBu/DJU71XfTrp2FIBaTOqwQNWh4NUiWYdFuzEs&#10;FnYoRE7C4ugEFm7nRqF5Jiy0z4DJQUExFykoZk7Fjdfyg61T3LAzVCCsc+QZ64t5wPp0buwySMGu&#10;mRTs0kpgl1/KMKldtA5dy8Iu7xQdtZuCg7uE7hgQffYl4K7C7cVuNLmf0eVe5F2Ue5R7dMOeGVSc&#10;zN2Me1pcRCHuol5Egfuk11HdP3U7tdtrENGiJohoEaBQQPiAwMmm2ab+IM1VynXLJc2Vz32EW8wT&#10;TzyxePHicePGDRgwAO28+OKLmzdvjnk2cW+srVq1KhKCgeAMKAQSiM8geEzRGywLw8GOTIxKliQH&#10;naNAqhN6C8KRECeNggIJOSpOJc+kGIW1OjuSK8ro0DCmLJJ2ZkFbOKp8+RU5Of9Mibb/XqLE0pIl&#10;j3PyycZFFhFlUeSUmaEAaDvUECKndFBnIEGmCquA1tIq8XwgrXzSrEvDMmVWLenXIi2rVOvRbiAX&#10;pYWVQ+V9YWZZRGEsUQ6JZCKftWrVQkT9Q9TyTyAN/vui5KOLGiAVmsUkvXZ6HVWOMuWfHjL9oKhE&#10;VOOo9LTGjRv37t179OjRa0aP/sMxxySdNf79uWLFnZdfPiPxhmFElN67Zs2aBx544LnnnqNL8/nk&#10;rNPgo8hSCVwAHKHPLQXBqegTbn+wD8wMWKH88v77e55++rtNm347ceLvBw/+U/v2fz3vvP+rVu0f&#10;Rx/9fZ5/BOVfJUp8X7Hi30477a8XXPCH66773YgRv54167/Wrv1u586vX311z4cfqmX4ZLWbS6A4&#10;YHFNChYHJbAoKSGiCqFAERXsp4jqQwdkoeA8NI2Ixq8+9W4noRG6RhR9goJRC04dClgVwnosvE1g&#10;wa/DIuLcWNScwIXWaVAsnopF7lkxDygoph0FxYynuGF+mR9szeKGnaeCYr0kz1inzIp17hTsYkjB&#10;Lp7c2AUWw67DPLso6ErXtW83ggyP6eoeoo8t4PZiN5rMIgrOQyMRhewiKhflNhhEtBgRRLQIkHZy&#10;jXGxSTi5ULnsuYPs3r372WefffLJJx988MH77rtv1apV8+bNu+OOO4YNG3b11Vd36NChUaNG9evX&#10;x0bOPvts9AO1wBPkNgLbwWG8AsmvhBcn704QOVlClkiwIk7IFjQEytbYJkYkX5KL4icIFWmWUga0&#10;R7agXYDflLmmG4wVbDkOOc5DI04oX353ugd0/1yixK05OZGoxWD7lnK44zB0jJnQwdpMTCmF5eaf&#10;pNX9LHWjqsDB0m5qPaBJyaFl1Mi0AzXXmSJBJhLI+dUfF06L/dhMkotSAEhoKbAIHVW+pJSEpBST&#10;pMOwZU4fdfAuimcyJU2OM9AIvJSS8TIqBmyqdu3anTt3nnD11R9Xrfp9yln7R+nSu1u2nD99+uzZ&#10;s++++25EFAtdvnw5XXrnzp3PPPMMn7V8aPFRRP931pksopGAxoZDhT7GhAJi0Icc2Hz+sfUzYIXS&#10;8eX773/z+OO/XLfuN1On/v766/+3S5e/NGv2N2zzmGO+TzdEnPYftvlPbLNatb80bfrHPn3+e9iw&#10;30ye/F/Ll3+7bdue3bu//PhjHa81QexrtB4+We3mEigOWFyTgsVBCSxKOmAiGo2Hxj6MIK2I6mJU&#10;31NXVOfX1aFAExR9KhgVCk+FAlYLY7OKqMfiYodFzSlYiJ2CIvJ9YhF9ZmQF+4OJSKFibhTYP6w1&#10;CxU76/nBulpWrL9mxbp+OuxqScGuLodddTHs4kxgl65Dl7PQBW7XfB5eXKQ7CejeYjeaxGtTJKJO&#10;QiO4O3GP8iLKvSuTiMYtFLyIykJB90zdQnVHtdtrENGiJohoEcBFy0XOffC555575JFHEM6VK1cS&#10;qU+fPv2WW27p3r17x44d27Vr16JFiyZNmjRs2LBOnTpoJzqBRSAGGAIWgcbgKjIZVAezYiqdQ2Mk&#10;WnKhTDhdiqCw/IdM0qzORpw8VmD7eKbz0Ai5qDyKhLxXIqr9astAGvXy24HIQdNZKESVTnB6uXJ7&#10;MrxzZYp7hDhOJKAJ2KPHDiwDHCPYjMMq7bCs/GPrJ7bg09RNteV40Xg/6kgD0nRkqhlpIkpqXdqB&#10;psYApaCnuq+AnnHGGWeddRaSiYVim3roGs90A6J7F+nVU0ip8imDo2q0nI38LPGtYM4gdZBnyi1B&#10;IuprGB81lYV62A57uaJFi7dPOinpNOnfV9WrL502ba4DF50/f/6KFSvWrl27fv36Xbt2pRXRJJxh&#10;JYsoKBQGRcOFgn1OpuXDD7969dVvHnvsu9Wrfz1z5u9GjPij++rm/515JvaYdNRZ/uGl2On/Vav2&#10;54su+t/OnX8/cOBvJ0z41eLFbPmrt96yQ4qhitmMw47focbx8MlqN5dAccDimhQsDkpgUdKBEVHw&#10;IgpJIkpQqOgw9WJUb1T/BC4RhZsKQIVCUlCQCopZLYx1KLoVCnzTYmGyw8LnFCzcTsEi9KxYpJ8Z&#10;2UKBMUEpbKRSgQJj7VjY2FnPM9bJsmI9NTPW3VOwyyMFu5wS2JWWgl2cDrtoHbqWPVzdutjt4nfo&#10;ngDcH+xO4fAfZNxPdG/RfSYaDA3fEf1PJYhoEUBoPm3atNGjR/fv379Hjx6tW7du3LgxtqmBLLQB&#10;f9BQJzKAMGAvaAnSgp/EjQu3ce5mj8WCErIsiVAe8SLKiqyuLcseZUpmookndSWipMlhKWUoz66d&#10;RkVQPdVHqikoJjgWoVknqvaALnQoWzb1y6L6tygn56iE18WJDt6hlrFKZMB5qGFZDjWFzeQfrQ7x&#10;WRLUihpSK1pAIor+SQWloDq5tIAOhASZlKQD4Hv0BEQUNLwp4dS3f9VVyCSRJKJaCvQoFgFp9Sus&#10;Unund5HwqgleRAVL/SIT0BiNzjzzjZ/8JOkE6d8ff/rTNZMnI59i3rx5ixcvxkL1Ky87dux4+umn&#10;+czmo8t/GoGLdZNn9aGViqJhYR9xubUtCSuRiY8/3vPyy988/PB3mzb918KFss0/t2jxt1NP/b5C&#10;haSjy/Ivss3jjsM2/9KkyZ8uvviPffr8bvz4/1qy5Junnvrygw+sKnlD9bIZhx25Q43j4ZPVbi6B&#10;4oDFNSlYHJTAoiSHIidQIKW4yv2hPyLuogUTUcI+uSgQCMZdFJIuSeuRDnqp+4NNRh2ViILFrQ4L&#10;aRNYtJuCRcQOi5pzY5F1OiwYT8GC931hEpB/zDD2AynNjwqztwOJ7amosXNQGFiHyDPW87JinTgF&#10;6/Qp2HWSDruuUkY+PXZxJrBL12GXdN4ex41/kOnzS/cT3VukoMBtx25AuZ/LDSL6b08Q0SLgggsu&#10;aNiwIS6BWhDooxzSOU/c7gR+Ir3BZ2RQJMhkUVzhUB1m5WMUlgvlHVbRltkU25E64kheOFU3iShT&#10;76KIE4XxKFfHCLYjAYv7Jzj9zAWZ7CsOx3Bp2bLfpUT5/Pu/EiUW5+SckDBwwV6A3XmsEhngAD2u&#10;LXPpaIGxRswsohwajebtDuVjVmJPO9BQQIJGpmHjEui+4xmhB3SRzCQRlYtWr15djsqUtPIBC2VW&#10;OQitdu1VE8gxucz9oy+qAJnuy6ERKgCNjjvukwyPnv725JPXuB9rWZAAF12yZIkX0a1btz722GO7&#10;d+/m84xPJkJbfSwpzFUaNKvPLU88Ux9seeSLTz/98t13o7HNxx//dvv2aHjzjjuisc3Gjf9x9NH/&#10;SjmKTP/+lZODmv7jmGP+VqXK/6tRA1n9nyuv/N2YMRhsZJuFR9LnN+iohdrBwyer3VwCxQGLa1Kw&#10;OCiBRUkORU6gQEpxlSwUJKJC0RhhmXRULiodJXpzz7VFOkpUpwfe5KKK/CwMjLkoKF70VyXdz3qk&#10;Qx1VQSdYEJrypK7FrQkUzoIFuemwcNhhIXMKFlOnYGF4Oixyz4pF/VkxeygQZipFhClX8cSOoSiw&#10;k1dQrN9kxfpfVqwfp2BdPx12taRgV5fDrroU7EJ12NXrsAs75VlcuxGkKCj4Dy/dTOIWqidy7e6T&#10;598RjVso6NaXZKGgu6XunEL3Uru3BhEtaoKIFgHyN3mdf7QVV8GIUJdS7h0/cTvCYZAZ5025nrkl&#10;wSyZrlRUzBnZ3hfkgMp4VBK0hSTIpwyrY3eREDovgiRPpv64k4dZMvFJHYK2T4I6sx2nnxHalOCo&#10;deDCKdjeXxzVbO+yZX+VogH691zJkrUSzyELHXjkoI54C6TCUo9lxVqmwFgjZhBRdsGh0VwIHjqn&#10;R2SPcT/fwpQGpEFoZxoTyUcRZYPSRa9/qCAuilLqi6AYplQzGvp0g5/YKfnxRUAaOwVW1KCorJIN&#10;sheQalIl4XcHpLVUkD75hBNu/MlPfp3ud0TQuV+eddZW94Muixcv9sOhc+bMQUfJXLdu3fr16zdu&#10;3PjAAw+88MILfEDyucUnkz6TfLArnGGlF1Gw+SQd/fzzr95/f8/rr3/9wgvfPvHELzds+N3YsX+8&#10;/PL/d+65/zjyyHzYZqlS35cr988jj/z7CScgnH+tW/cPV1zx2wkTvt269cs339Tnq8d2XdikbtwO&#10;2GGtkIBPVru5BIoDFtekYHFQAouSHIqcQIGUQiuFWRAXUeIwL6LgRRS8iAJRnUQUUsdFCQoh1UXV&#10;36wXJq4+9VWwCDQPo6Ngsa3DYt50WJjssPA5BUXbqViEnoJF9PvC5CArJhkFwvymKDCrK1ZY1YsC&#10;O2EFxfpKZqzD7QvrvilYd0+HXSG5scvJYZdZOuziTGDXbYqCgq530OVvtwNH6ieXPt+BW4puL9xn&#10;4iLq/iYW/UK+LBS4WclCIXq6w1koyELjIupGQyMR5ZaYVkTtNhqzULAbbgK7Hadgt+9AYRNEtAiQ&#10;/+hpWIGxMI1e2Ope2Yq9UIC0Xm+rHPmV1o1EJyGN5PscyY9QDoskQn5djwqocFSJzI/mSkRljyQ0&#10;iIcv+XFRClCMVfxmSbA7tqMtgJxTG/Eo04lnMuz9krJl/y9FEvTv+xIlOpQrt3csOPdbfznkfaIG&#10;gagtHKp5gVFLQnyWBLugSmyfSkpEMbqT3S+pHOcekUU1NbBMSyKlGooElqp5yQFmyUREEUtEVGKJ&#10;fHrIl4gyZRFqioUyJad27dp16tSp6X539PTTT2cjQB20I+qDfzKLowJpOSdE9hmj6oknzq1UKa3R&#10;kfnr00/fMW3a2rVrV61aJRGVheqtuUuWLFnpWL169fbt25999lk+gPkM44OKD6ekSNcn7OMrQZT7&#10;xRd7Pv306w8+2PP229+89NIv770X2/zTJZf87ZRT8v7DJ/yj8L8OOeT78uX/WanS30888S+NG/9P&#10;nz6/njv32wceQGhdgG3YJ2oGrFBhk7pxawKHGsfD56vdXALFAYtrUrA4KIFFSQ6LnhyKqMC7aKqI&#10;CoIzojQ3bGDP6Go8QSGdxhkU6insi+uod1HwLgouhrTLE6x3JlC/FYpKFaEqYPVYJOuw8NZhMW9u&#10;LC5Oh0XTDouy02FReWYsok+HSUCekVoUOuY0Bx1TsYOC7bKIsIbeP6wT5AfrZylY18yK9e8U7JJI&#10;h105DrvAUrCr0WFXqcOuXoeua6ErXVe93QgSxD+wuG/oHiL/BPmnkH8CtyCvoMA9Svcr4N4lBQXd&#10;1ryIcrvzFgpBRIsRQUSLACmK3C8LklLJjHxGvhTHmZRBGW1ZaCM2k9iIR+syJc1SEtKzJKNjFiFk&#10;ikmioDJSpogTgiSQJXLwScqwit8gMinPFDJPVtcWPMyyouQTpKyUJMGuTzj00I8zvLvonyVKbC5d&#10;+kQKOeI117FkR42mFhCunZIbqmCwWcEutDtqRSU5LswTwcP68Dr0UmOeJ7rvbdKYLCVfLxYiU6pP&#10;MXSRWf90Lj6JajKVfwrSbgR071dGgWJMUVBEFB3Ve4wowy68iAIbxz/jIuqRkUK944//tHTpTOOK&#10;e6pXX7Nq1bp169asWYNqrlixYunSpYsWLVq4cOHcuXMRUViwYAGCipHed999zzzzDJ/9fM7xMcZH&#10;lD6f9HGVxNdvvPGr1av/+7bb/tS27d8rV/6eOpQsSTX8v6SaZPr3fYUKf23S5A/XX/9fS5bsefnl&#10;Lz/7LBJOPjhdyKwP0bTYJ+rBJXXX+kQH2sRSCfh8tZtLoDhgcU0KFgclsCjJYdGTQxEV5EtEwYso&#10;ENVJRIFoTyIKXkRTXRR0nSa5qPXC2OMJ6r2gCBUUsAoFshbbpqDw12OhscPC5xQsxE7BovIULIpP&#10;wQwgK2YP+8K8pLCRMh18zBQPGLabosBadr+xE58V60NZsb6YDuu+KVh3T8EujxTscnLYZZbALsIU&#10;dM0KXcV2YaeMfwq7I8QUVHD30J0E4hbK3cZbKEhBQTcob6FgGpruudwgosWUIKJFgIQnLaijGxaN&#10;FFQaGRcbEiqWlngxX1LpVCgW1zAVVqYHfYqLqBPJyA+li5oFPWaMPZKPbrE1as6Utch04mmYesZQ&#10;PsXYoMeLaETFimcceui2DCNd35co8U2JEpcfcsjeb9M6HZX7ZSJewLcAqBFspkCwtdQ2FFSM9uG4&#10;jjnmGKROIooBSkRloTQFU/L1gyskWISLShS11qmnnuq/F0pC+FnWEszKTkngpcgnCgpIKb5KSYRW&#10;FXCjrZHoMouFsn32gosKMtnvWSecsBKLS2l//29X69bzZs9etWrV2rVrJaIrV65ctmwZ2omLalx0&#10;1qxZGCnp+fPnr1+//vHHH3/99df5IOQj7atPPvnFc8/9ZvFiLPEvzZr9/ZRT/nnEEd9XrPh9uXL/&#10;KlUqH6pZrtzfqlT5y0UX/fctt/zXypXfPPccErvn3Xf3fPRRpJ0FVUr7RE2HlciMlcs/tn7uLehD&#10;HWw+AZ+vdnMJFAcsrknB4qAUFC1ZAJVbRIVcVMhFhXdR6ahFcCnfFwUFfER+qToKCha9kUpHPQox&#10;U3um9WCH4lQLXXN7qcfi3AQWAjssTE5BwXQqFnGnw4L0FCyoz4oJQVbMJwqKKUuRYmpVpFhVigI7&#10;EwXCOsG+sP6UFeuXKVg/TsG6fjrsaknBri6HXXUOuyBT0MWra9kubIdd8A7dB3RPALtHOJL8U/cW&#10;+Sdwz9HNB3Q7Aj2RKwUFblzyT9BtLW6h2RUU7Abq0E1V2H02gd2OU7Dbd6CwCSJaBEgy0yILFczG&#10;vUjKJNUBZcqd0qICoFlWwYssy8Fs0nZI+BwS0idEFIOSUuJRskT/dK48irQeLlUBrUJ5Mj0yzyQi&#10;DXUimoS24znusMMmZn5M9+8lSjxbsuSZEr48cEBF1OmnYftwsFMak2NJElEUlAbEP5Fu2o3WYKnc&#10;Ei3EP7FEcoDymCGZOCSqyZQ022EKCKRmBWn/86GUZIMaO9WoKYsozza1d6pEQiOu5Ofa1M9+duXR&#10;R39WuvQ/U5pd/76uUGFKixYjhw+/++67ly9fjoiCRkQR0aVLl+oZ3dmzZ8+dPHnDkCEP9+nzfNu2&#10;e84994+nnvr/TjzxH0cf/X358v8qUyZftvl/Z5/9p27dfj9q1K/Xrv3ukUd+8fzz37722tcffPDV&#10;p58S/NrnYX6wj9MfJVZFhz7jweYTOXzE2s0lUNywGCcFi4kSWMSU9cuiisAUjUlEQS4KaV1UxHVU&#10;AxEKB93gREYjFQouFWha7BkbLAXrqQ7r07mf4AUFuMJi3gQWGqdg4bPDwuoULAxPwSL3fWGBfwom&#10;Clkx4SgQ5jRFjWlZUWA1OLhY6+8Hdu4zYx0oK9b50mHdNx3W43Njl4fDLpsU7DJLYBehwy7OBHbp&#10;pnzC2nWeIp+6Mwi7WaS8kUj+CdxtdOcB759eQblZgW5cBbZQsFtnOgu1224KdpsOHEiCiBYBcs60&#10;eAUFL0XojfBuI88BW+CgvFaMr6ItAGshQqxi87mf9bWsmNmSpoBEFEdCkLBNpAUvwlhwFY2zAVaD&#10;sMipUBrsVDBLYXkOs6yObkGSlzoV3QsKmokmFSu+ne4dOfr31xIlNpcqdU7iGeMsHCARZVPRKXHY&#10;1h3sTtCYtCTtgAE6xYveV6QmokFQd5kqOTSpBi01JulhlhXliiTIkaD6RUqDlFU+yZRNaWiUqQZO&#10;2UJcRJlyBrUWhbWLPsce+0GZMpkUlH+7KlVqX7PmJZdcMmjQoDvvvHPZokWb5859cOLEZ/v3f691&#10;6y/q1PmvKlX++/jj//eII/52yCHfZ3jEOvXf92XK/OP44/+vTp0/9er1+3Hjfjt//q+2bPnlE0/8&#10;4pVXvvnoo68TL39Pgg9C+2DMP/YB+6PEqujQ5z0kzfIRazeXQHHD4p10KEISFjQ5LJhK94wuKBRT&#10;WCYRjbsoKJKTi4JCvbiLJukoSEeFRZEpUmohp0ORqF2ZDnVU9dskrKMnsLA3gQXFDguWU7CYOoZF&#10;3+mwID2BBfJ5w4QgK+YTBcWUJQNmPIH9wJoyA3YaCop1gqxYZ8ob1k0TWCdOwfp9buzySMEuJ4dd&#10;ZgnsInTY9ZmCrmW7sGNjnnbxO+ymkHvwE+wm4tC9RbcakH+KfClo3ELtJpjVQkE3Uru3ZrZQsNt0&#10;4EASRLQIkPBkJ8ltpDRKC+WAWU4C2Q4+I3kjwaxHLiq0rjZiWYnNko9/sjreiKWgRvgMDlOjRo3a&#10;tWufd955zZo1a926dbt27dq0adO0adN69eqdffbZMlL0BqUBGRGuBcx65/FSKiMF56cRmjUlTfco&#10;7wk/+cmYcuV+nVlpfluixPxSpU7KqqP+qKHQRdS264jOR244BRw7DYLvYX1qGZqXNuFM6dzRRDSj&#10;bJAEqCVhnyLK1BNpqBspZVN6WNeLKGdKlsvedVKAarAdNlLllFO6HXfck+XL/y2lef2/X5cqtbFC&#10;hcU/+clDP/nJG0cd9fXRR/+pYsW/lSuXD9vMyfkrjtqo0f/06PHft9762zlzfnPPPb9+6KHvXn75&#10;248++ibxrdE49rmXgUxhrkcfn2mxEvnHPrEzY+Xyj62fQUQ9OnY+Ze3mEihuWLyTDouSHIqchAVT&#10;Kc/oWgiW9TFdIR1VeKdQT2GfG4TYh5EKhZIWXToUcVr46VBIalevQ91VWA9OQV3den9uLFhOwWLq&#10;GBZxOywqz4AF8lkxCciKeUNmzEL2A3Odg4WZ2UHHdn/AsNbcP+yk5gHrHylY39oX1k0zYF08t1t6&#10;7PJIwS6n3Oi6s4swBbtoHXYxO3SN2wWf+zufHt0rQLcOu5UkFFT3GZB/Cq+g4BUUvIJC3EJ1u7Pb&#10;X8JCQbdHu11mfhzXbrjpsNt04EASRLQIkPBkAp8RZjMOHAZLAfxQQ5SAusjW4i6H0qAWSAWSIyck&#10;jQSyiMIadtM2tUHB1tBOCrApTIlVsBSMBb3Ue24aN27csmXLDh06dOvWrXfv3tdcc82AAQOuv/76&#10;/v37X3HFFZ06dWrRogU6es4556A6SI4UCJwTRcN6cR2Vi3qYlQspnzpIOyMrTUeTww57vEyZJLGJ&#10;//tziRKrSpVqeMghe40zBo1pqcIWUduow4lnhFpYmbQ/xygRRfm8tAMniKWcXBIU8FapYuBtUw2r&#10;ApGDJsY/yYzUMwY5nEQpqL4yWq1aNdIaFKUAm+WMqPFJnHzCCVcfffRz5cplego6X/++L1XqrxUq&#10;/P7YY78+88y3GzV65aKLnuzRY9eAAZtGjlx71133uq+JvvHGG3xU8znKpyOfcHyS2edb/uHDUh+l&#10;mdAHalqsRP7RR3gWrFz+sfUzi6hiAsFnrd1cAsUNi3fSYVGSw6Inh0VVDkVaYJFX7sd0IbuLCq+j&#10;kGqkoEhRgSNYIOlQcGmRZlY1Vcwq7KJNh/Vph/V1h10DubGLJAUF3B4LzNOhOD4LFvLvC/OGrJiC&#10;FBSJTaFgOlWssKoXNta4+cFOZ36wXpKCdbKsWE9NwTp3Auv6ubHrJB12XWWWzCTs0nXYJZ3OPO1G&#10;4NDNwe4UDt1AdD+xm4tD8im4C7k/kUXoBhWNgcZGQeMKmmShdhPM5/dC7YabDrtNBw4kQUSLAD1A&#10;K+0BzQJpcxpnNTgMWoKcaHgTS0RR5AxSTexFfiI5QS30SGd87EuzgHWwFptChyLNTXwFlBw2q9Ew&#10;eQuugk/Wrl27YcOGF1xwwYUXXnjxxRd36dLl8ssv79ev3+DBg2+++eYxY8aMHz9+4sSJEyZMID1k&#10;yJC+fftecsklTZs2PffcczXgxlTVYNeRUbkBQI2/yZMxH6/NHAtTOSr1EdJUpaWgyqQM9K9U6f2s&#10;P9fx/0qUeKJUqe5lylSMmSfo8KFs7mebwVo/geU6dLJE0qJ4YbbpT5wg7UWUNEfBwUaaGPuhFFqD&#10;ZmER+s0B6nRwWgVpUBsyq3WBtM/k3MUHUUE59AqP7x5Agi2wI/1p4OxjjhlXqdJnOTnfpzRj9n//&#10;LFHiD2XKfH3EEV+cfPIHDRq8e/HFr/bt+8zQoQ+NHbtu1qwlCyP0Oy4eZhcvXrxhw4ZHHnnktdde&#10;43OdD0X/EWgfdOlQgUywBX2+ZsI+dRNYbgLLTYeVSId92mfGyhUSViGHCxsiOHY+bu3mEihuWLyT&#10;AQuUHBZAOSywSqCQSygOU1imEE3hmkI3hXGgqE4RnqI9RX7SUbCoMIOUCoWVoChTcacFoQksPnVY&#10;0OqwSDaGXee50dUtrMenoCvCLpIM2AWZGQvn02GBfwZMF/KAyUdBMacpDCRUxQureqFiLZsf7FwW&#10;COsxDutb+8J6ZwrWrTOgK8IujxTscnLYZZYOuywddtE67GJ22EUeQ7cCsFtDbMwTdA/RLQXsFpP7&#10;EVzw8glePoXuY7qn6f6mex3o1mf3wdwKCnbrdNgtNYHdbdNht+nAgSSIaBGQ+iIikMNIV/AWBEbj&#10;kxgXqiBVw0awCwmGNE+mx/Qs99uSdR11HJhkrVq1ajpYdPbZZ7MiksPGtS8S+C0SgpCwEQpQvn79&#10;+ueff36LFi3atGnTsWPHbt269erV6+qrrx44cOCwYcNwzsmTJ0+fPn3OnDnoxKJFi5YsWYJUzJ49&#10;e9KkScOHD0dHO3To0KRJE/aougH7ZRdUGBCkaHSvcmUpEFPSZFIAocLHyKFKcTA0GkFGypRZVgQS&#10;HM/IChU+LVUquz59W6LE3JycmmXLVnIDlRx7FpxOGszqjJCWggp/vjyueARpnT4MHzR2zSz7ZTtM&#10;aXMqz/HKG0lw+NJyjkhwrqWXLFWBOMoEra6Sck5ySHs19QVAKqu1fP4Zxx/f4eijHy9b9o9ZH6ml&#10;ef9QsuTHpUs/V7bsI+XKraxYccrhh/c/6qhmJ5xQr1q1Zs2a9enTh75Bl1i7du2mTZs2btxIYsWK&#10;FXQPp6IRCxYs0O+4MKXnUOCBBx549dVXiTD4yOQTUZ+R9hmYDn1wZkKrZ0cfz8I+sRNYbjqsRDos&#10;KMiMlSsQtvt0cCx22A4+dO3mEihuWLyzLyxiclgw5bAgy6HwCxSQAcGZYjVQ6KYwTiiwy2SkQgGi&#10;gkULHh0KKIVCTAWdFoQ65KXColSHxbDpsFDXYSGww24BubHen0DXeFrsssmKXXW5sct4X5g0pMO0&#10;o0CYvuw3plD/dtjhFRLW6PnHzvS+sL6SgnW1rFgfTcH6dwp2SSSwCyYFu7ocdtU57GpMwS5gh13Y&#10;DrvgHboP6J4Ado9w2L0j3fc/he4/IP8UXj6F7mOg25oUFOyWl+fHcePYTTYddpsOHEiCiBYBslCM&#10;RUNnIG/x5ol9oSXICaqAM2iUEtXEFRG8GjVqMMUz69Wrh3ZKOEFf3WzatOkFDhKAEzZs2FB2yhYw&#10;HERIOyWB8yAw55xzDkspRvnWrVt36tTp0ksvvfLKK/v37z948OARI0bgGBMnTpw2bRoWgXauWrVq&#10;/fr199xzz7333rtt27YdO3Zs2bJlw4YNK1euxDEmTJjAihdffDFVwkWpM/ut7n7NkinHwh7RJB2j&#10;DhBBJZ+pFqGmMlKgDFA4GgN1T/Ayy1GoAGlyfnrUUaPKl/82D99O3F2y5LVlylQ55JBcX7fNjQml&#10;g1mJKAn9vcDjyu5dKkj74VCvoKAGR1BZSiZ15jD9IUsLEUV/1CQoQCaQ8CgHIpV0kJZeasBTDSi0&#10;VI1Ji6nRpKPYauvjjpt12GG/zPzyJ/1DQXeXLt39Jz+hramYtgNsVpuiZ9LZLr/88ttuuw0RpWPc&#10;d999uCieSX/wPyWKhbJUP+IC8+bNY+n27dtfeOGFDz74gA9p/5lqn5DpsA/VDGj1vKCPcLAPeYdl&#10;pcNKHHRs9xmwg3HwuWs3l0BxxmKfdFjE5LCoKjeKukBxmAVlsS+OgtdRYZFdyiO7HosKMw+WgoWW&#10;+xoyBQtUHRbApsPi3AL5ahy7azjsHrEv7HJKwS65rNhFmxUzj/wghykUTJv+XbCjKgysrfOMnc78&#10;YL0kBethKViPzIp17gTW73NjF4nDLp4U7HpLYNdhCnbpOuySdtil7rBbQLoxT6EbiO4ndnNx2B3H&#10;wV3I/YksQjcou2E5Mvkn6NYHdit02P3RYTfQBHZvTcFux4GDRRDRIkCW4h+1xbIU2cetrKr7HUjk&#10;rWbNmmhkgwYNGjmwTWjcuDHRf/PmzVu0aIF8ipYtW7Zp04bpRY5WrVphlRdeeCEuWr9+fXwVZ2Av&#10;uC4KCuwdl2AXbJDy7dq169KlS69eva655pqBAwcOGTJk1KhR48aNu+OOO6ZPnz579mx0YsWKFevW&#10;rUNB8c+dO3c++OCDjz766BNPPPGU48knn3zsscewC9zj5ptv7tq1K/XEmdkFUw4EKeXQUCZ8iV1T&#10;GUyJ45Vjo6mIK0slV16f8B+Ni6qt5GmsDiSYRVCjljziiOvKl3+rVKm/p9hU0r9/lCjxYsmSPUuX&#10;PrVs2UqmkLmIWyjqCKRNQB0sdQZquJWiPyugmrJQj/xT+UAZMo8++mgqTyN4NJjJUdMmwFIaQSYp&#10;qyThId/DLIUpIBHVdlQMyGdrakbaquqJJzY78cQpRx31u335J//+VLLkE4cccuERR/g/AdD4/kRo&#10;g8BO6T89e/akt6CXiOiWLVvoIfST+E+Jajh05syZdzswUhZR8plnnnnnnXc+++wzfSTbJ2oG7OM3&#10;A/r8zkK8jIIAkT1QABU4+NjuM2BH4uCj124ugeKMxUHpsNApgQVWubHIK93QKChuUxgHFtalPLIr&#10;JKVC0aEFjOnGS4VFmg4LQh0WmTosXHVYGJuChboJLApOYMFybiygTkHxdyoWpMewW0we0N0mFbsU&#10;84NdyZmxG8EBxuzqR4lV8aBgjZ4OO2F5xvpECtaH8oN1UId13xSsu6dgl0cKdi057DJLYBdhCnbR&#10;OuxidthF7rCL32E3BYfdLBy6h+iWAnaLcditx6GbEugeZfcsh+5jdlNz2M3OYXdAh90WE9itM4Hd&#10;WNNht+PAwSKIaBGgIB7rwEAQM+wLB6tRowaqVqdOnXoJkM+GDRuikUgmwolhYpXIp/xT2ok9wsUX&#10;X9yxY8cOHTqQaNu2Lf4JLGWKYbI6QsiWEVGkBanARXEh6sB+EdpLLrnkqquuGjBgwE033XTLLbeM&#10;HTt20qRJU6dOlTCgEMuXL1+1ahVqsXnz5q1bt6KgDz/8MP7585///Pnnn3/xxRd379795ptv6hfA&#10;3njjDfI3bNjA6tdddx1HgYgCJgwIJ46NvUiTsCYOn6XRA8Q1a5JglmaRQTnTsffKupHRaFCOHI7C&#10;WVj0GCrFyNdB4fYI9nkVKvw8JyePr9vBWueWKlW7dOnDMc+EfEosgbTz0OipWtmpiC8C0oBnukHQ&#10;5FFQj2YpQFUxOmpOH+AQvIiS5tCAfGbJd0e5Vyw1S76HTMqzov5+Ic/XKprSQFVPOKHnT3/6WLly&#10;Scee6d/vS5ZcUrFiTef8OKfz0DQiCsyya7pWp06dhg4dyhlfvXo1nQQRxUj1a6JLliyRiNKXZsyY&#10;cddddzGdNWsWgkrJp556ip7z6aef8mGvD119+qbFPswLA4ULCjL2icUpGbBC6bASBcW2ko6kWIcP&#10;YLu5BIozFgelw6KnFCzIclj85VBYJixecyiMEwrsFOpZ3JfA4kGHxYkOix8diimFhZkOCz8dFpY6&#10;LFx1WBibDot2HRYFp2BRs8MC6hQs6M6NRegZsLg+M/KBtNhNKm/YdZsfdMsqXOxu8qPHqlvYWMvm&#10;GTt5+cE6RwrWnzJjPTId1pVTsH6fG7tIHHbxpGAXm8MuwnTYpeuwS9phl7rDbgEOuzU47JbhsFuJ&#10;w24xDrv1OHRTEl4+hd3IHHaDc9iNz2E3RIfdKFOwG2s67HYcOFgEES0C9KiqfgpFwtmoUaPzzz+/&#10;adOmGCa2yVSQxiRRSqlm+/btSbdq1QoLZYpzkq9FnTt3xic1Sz7FQCKqDSKcCAOiIn9gShrL7dGj&#10;x6BBg8aNGzdlyhREYt68eZgD/oBF4BKbNm267777tm3bdv/99z/wwAOPPPLI448/jme+8MILXj7f&#10;fffdTz755Av35A+Jjz766L333nv55Zcfe+wxtjNkyBCqxzGy9/r16zPVuGjkSG4cDz1GQaPvttat&#10;W6tWLVoGp0KiWAooGaLlpVTyxlJWlHGxVL501FFHHXHEERrshZ8ddtjEsmV/nWJZaf/9y7105+sS&#10;JSbl5JzlPFN42yRhDupgkfKF89BIRONfCvUWqjIkyCGfulFVr3bUH5/UsehgwYsokKCtBGmfL5il&#10;PA1Fo2H4NKxaj8Kdjzvu3ooVf+++QMsBJh1y2n8fli7d9+ijZcO0Np0EyXfiaRbKLFNmIw11HYli&#10;55xzTrt27W644YY777xz+fLl9BlEdMOGDWvWrKED6OlcL6LTpk3DRelp5GzcuJFO4t9XpI9tfX6n&#10;xcKBwkCBiIU5+0JamAkrlA4rUVBsK+lIiqL4GLabS6A4Y3FQBiyASofFXA6LxRwK0YTFbg6L6dIN&#10;kAqLBx0WJzosfnRYXOmweDO3kQoLURNY9OqwqDY3FvYmsAA5HRZHOyzWTsHi8dxY5L4vLPBPh2wh&#10;E5KNfGH3uAJhd4EDiW6YBw7bTaFirbMf2LnJG3buM2NdZ19Y50uHdd/cWEdPwS4Mh10w6bDLLIFd&#10;hLmxyzWBXckJ7Dp32F3AYbcGh90yHHYrcdgtxmG3HofdlRx2qyo8BQW7pWbAbseBg0UQ0SIgLp9+&#10;tFNjmGgktimZjIY1W7cm0aFDBySzU6dOTDXsSdxPMdI4HrCoW7duTMkBvwXQeCmZpBFdTA97wdww&#10;DUyYRYMHD546dSr+qS9/4g8yzx07dmCeDz/8sB6+ffLJJ/HP55577sUXX3z11VffeOMNFPSDDz5A&#10;IT777DOCZu77TEnjomS+//77lKE8W5s4cWL37t2RXlQTEdV7jCRUGg6lVg0bNqRBKMAsaqqRPUEx&#10;tEpSypQVyaSAypCDC2FEcRH9iSNSvkqVTq1YcXaZMn9Kka5M/9C2v5Qo8ZsSJe4vVeqyQw45wWlk&#10;qohKPt3CXCOiclEpKPgywCyLqJX/ZZqjE7+UowPkpGDaQIIcd/QRHDKQAyQiAXVokZoF/2xepcod&#10;xxyzu1y5P5QqleUnQFP//apUqZFHHXXuz37mv2DKNqkGDUv1opHoGJGPOv9ERDFSCiDA9OGrr76a&#10;E71kyRK6EC7KdO3atfQo1BQRnT9//qxZs1BQZBUXnT59+ty5cynw0EMPvfLKK/qa6D5DBxddZMPK&#10;ZcbKOSwCcpjeZcBZYUasUDqsREGxraSDOtthOPgwtptLoDhjcdC+sGAqBYu/HBaXORSuCYvjHBbf&#10;OSzoS2DxoMPiRIfFjwkstExgUafDotEYFqsmsDA2gQW5KVgsnA6LnR0WVmfGQvIULGxPh0X6mTE/&#10;yI35xH5g4lIgzIr+U7FWKBDW+vuHdYIY1leyYh0uHdZNM2P9OwW7MBx2waTDLrMU7LJMYBdtbuzC&#10;dthln8DuCAnsfuGwW4nDbjEOu/U47K6UwG5YDruROewG57Abn8NuiCnYDXRf2O04cLAIIloEaPCz&#10;efPmF154oVRTusgU0EjcEnXUkCZT0lJQFWNp586dMU/sTvRwdO3alWKAkarApZdeesUVV1x11VXX&#10;XHPNlVde2bNnz1atWmF9khnEr2/fvojBunXrtmzZIvNEO3HOZ5555tlnn0Uj9eQtqgC7d+9+/fXX&#10;33rrrXfffVcKqref64sciowV6zP7+eefs4hirPXYY48tXLhw4MCBHCk7rVmz5llnnYWCQvXq1fXI&#10;rp5A9s/x4qLojR/iw7ikYSABowAbYUoaa0KQkDrZHZDGS3FRDU7y/5iKFZuXL7+idOl/pGhY9n+U&#10;/32JEl+6Fx3NysnpVKbMUW6wVEhBMUwsVLBH9ssi9ouUslSjo3JRFSBfOhp9tdW5HObJUfhxSMAD&#10;OViOLj4+LJTZ7JRTRh577NZKlT4uU+aXOTl/Llkyj8Oe/t83OTmTDj+88bHHnuzGmdkdOwLVhDrI&#10;QmWe0aioQ7OqJAkKsEr9+vXph6NGjdL7ihBR2Lhxox7QXbZsGR0g/mguMIum0uVeeuml999/HxGl&#10;8xANOGEsfJyvFRCTvww4k02PlciAk81sWLncu7A65YaPZLu5BP5dsJgoKxZepWDhmMPCNIeiN49F&#10;djEs7ktgUaHDokWHRZG5sTDTYeFnDItPHRa6xrDANh0WCKdg8bLDYurMWDyeDgvb02GRfmbMFbJi&#10;qpEfzGAKhPnQfzDWEAXFzkGesdO8L6zHZMW6XW6sm2bFenkKdnk47LJJwS6zdNjFmRu7hhPY5e2w&#10;iz83dndIYHcQh91ZHHbHSWD3owR2w3LYvSyB3eYcdvtLwW6XWbHbbqAoCCJaBOg1QhgmYoZYegVl&#10;FkjgnNgmRioplVhimFJQhBPtRDKT6NWrF9rZp0+fq6++un///oMGDRoxYsRtt902YcKEyQ7S1157&#10;Lbto2LDheeedx3ZGjx6NDDzyyCP6tidK8Oqrr2KbbzpwTj15S0Lp9957z4+C6l1zRMZE+fpLpD4D&#10;mDJLcEwkTRlklVVeeOGFDRs2UAHqf+655yKTehUT4DBURu9eQtHr1aun1+1ioZSRbZLGvhAeyRKr&#10;U4BFTFEyxAll+ql7ZZFE1H2rMZrVuKjQWOXRFSs2OPTQm8qWfTkPrzVK+y/6LZMSJfaUKPFWyZI/&#10;L1VqbU7ObWXKdC9btlH58qdVrPiTww6jAvJPdop8Soadpe61UKBu3kU5BAwzLqIkqpx4YqMTT+x8&#10;/PGDjj56zuGHP3DoobvLlkU7/ysn56/51079+2OpUg8eeuiVRx/d6LjjTtae3L7wXiqgtqWRSZPD&#10;Iu+islCP1mIRBSjMKaN/DhkyBMNcsWIF/omFSkTXrVtHH1u6dCkuOnfu3NmzZ999990SUUref//9&#10;dDy61ueff06fcX/UzoiUsmA4XysgMsACYB6ZAdlmFqycw7YYRPQ/CQuR8oAFXDEsNMuNxW4ORXXC&#10;wr0ULCp0WMCYggWVDgs2Y1g06rBwNR0W1aZgwW8KFinHsLB6X1hUnoJF7rmxMH9fmDFkxVQjz5i+&#10;FBSTpP8w7OALijV9nrFTmxXrIvvCOlwK1juzYj07BbswYtjFk4JdbCnYxZkOu6QddqnHsNtBDLtZ&#10;5MbuLA6746RgdyiH3bkcdkeLYTe+GHZzzAN2ww0UEUFEiwD0UqpJ7I6Y4ZkgzxQa1bQZJ6JIY7du&#10;3ZhCz549e/fufeWVVyKc1113Hc45cODA66+/Hg0YOXLkqFGjxo4dq1fdzps3DwHQtz2xguXLl0+d&#10;OpVirIiR3nrrrYsXL961axcm8Nprr6Gab7/9Nqr5/vvvo47iww8//Oijj5iChkBRUPxTkTERMHog&#10;/9QnAXdnbujM4qUsooy+OMrqr7zyypYtW8aNG8cR4aIIJFSvXh3zbNKkSdOmTZs5MFLUlHw8s4YD&#10;WWXWu6gXUQRVIoo4YU3IkgZCQSKqMVJkT+B+eKAHITyzYsWu5cotzsn5oGTJgklp6j809X9KlvxF&#10;iRIflyr1Wk7OM6VKPV269GM5OQ/l5OwoXXpb6dL3limzsUyZTWXKbClT5v4yZR4oU+bRQw75ebly&#10;z5ct+8ohh7xbpswXOTm/LlXqL25TSRsv2D829XLZsrMPP7z78cfXcC/gxXvRSEmmII0Go5RSfaay&#10;4iQRVcNKRGWqQElOUMuWLfv16zdp0qRFixatWbNmQwL6HrO4qN6gq6FRdJTOiYjSJZ5++mn6Hv2K&#10;3uJ8s4CYcWZAwpaJyPAOAHLIQsG2GET0PwmLkvKMxV8Oi85SsDjOofAuLRYGOixUTMHCSYfFmylY&#10;ZOqwuDUzFuSmYHFxChZH7wsLw1OwgD0FC/CzYqKQFZOMPGPuUhjIlP7TsIMvDOyU5Bk75VmxrrMv&#10;rBemYL02A9bXM2AXTDrsGkvBrskM2CXtsEs9Bbs1OOyWkYLdYhx260mH3bAcdiNLwW58Drsh5hm7&#10;4QaKiCCiRYBGQfExiaj0sksMeSmyKkhjoZdffvkVV1zRq1evPn36EPEPGjRo+PDh0s4JEyZ481yw&#10;YAHySdyPA9x33307dux48MEHH3nkkUcffZTEvffeu3LlSnwAKd28eTOZL7zwAhb67rvvetuMo4dv&#10;kQR8Er744ouvYk/hEv0jnN5C9WdFoaFRoADiyhbYDr5BHagnIq03J2GbNWvWbNSoEf6JhV7oaNiw&#10;IZkoKNNatWopTUlcFO1ER8GLKJl4KS6EMiFIyCfIlySiwoto9KSus1DB7KHufUKnlCvXqWzZiUhj&#10;yZL/neJyxe7fN6VLP1Cx4u1HHtn1uOOqu8duaSWBZyKiCGTcMEnQgLglLclSWajKxIt55J9yUaac&#10;l/PPP5/+OWbMGDxTf/uQiPpxUb1El45H94MlS5bQS+miTzzxxJtvvkkPQbfoVHSYTEg4M+F8MyMS&#10;tkzI8TJhhdJhJTIghywUbItBRP8jsXApz1g4loKFbAkssktBwV8SFi2mYBGlw6LOdFhw6rAANisW&#10;8KZgYXIKFlbvCwvMM2BBfTrMBvKMWUV+MF/Zb8yN/iOxJthv7JTkBzvxecN61b6wfpkV69kp2IWR&#10;gl1I6bBrLyt2DTvs2k7BbgcOu02kw+4sMewGlILdsBx2L0uH3f7yjN1eA0VNENEiAAv1z9zKQv1o&#10;p5moQ1/+7NmzJ/J59dVX33jjjcOGDRsxYsTo0aNvv/32qVOnzpw5E/NctGgRwT16SdCPZ27ZsmX7&#10;9u16w61/w5C+6vnSSy+hnc8+++wzzzxDzu7du9955x2Nf+KcceEkobSev9WDgqCAWHE/YhAfCwVz&#10;0AQ+Bw1gRTbFLjDep59+mjr379+/RYsWtWvXxjMbJ34WtaX7EVS9YhcFBX2DlDLnnHOOXNS9pSj6&#10;zRtEVC6Kl57sXlmEMpknOeSi4ij3mK7M0w2Imot6EQUlypQpU6ls2Yblyw8oX35e2bKPlC79cT7f&#10;/XOQ//2rRIk/liz5TpkyD1SoMOeoowZVrtyiSpUzEk8yC9K0UjQGffrpuKiaC/OUYaqJSNCAZEpB&#10;/VhoEpGYHnecRFQuSnm237Bhw0svvXTUqFGIKNp5j2Pz5s30Sab+9UVrYjDL0scff/yNN96gv6l3&#10;yTnToo6XCQlnJszYChvnhhmJDDIrVi4dViKB5QYR/c/GAqj8YDFaChbWOSzcy4oixVQsqEyHhaIJ&#10;LErdFxbkpmCBcAYslN4XFoxnxQL53FjUnx9MJvKMOUphYG70H4YdfGFgpyTP2CnPM9ar9oX1yKxY&#10;z07BLowU7HLKgF2E+8Iu6Rh2zadgt4l02J0lK3aHctidKwW70+UHu58GfhwEES0C5JySTH29k0T0&#10;uqEYvXv3Rj4HDBhw/fXXDx48eOTIkcjn9OnT58+fv3jxYrSTIJ7gXuZ5//3379y588EHH3z44Yfx&#10;zyeeeEKqqfcMvfrqq6+99trrr79OuP92Ar3zVgOeQtqZhCJgi+UdRPwogVdQqSbYwzGxx2NIk08Z&#10;ZbKibfSLL3BgKn/TTTc1a9asfv36elPRhRde2KpVK6b16tWrW7cu/ikRRUqZnnvuubio5DMOIopc&#10;4VoYEYLkDNReqBOHTO+iXkSZVnA/shIX0dKlS5ctW5Z8fY2TqYT1/HLlBpUps6hUqQdKlXq5ZMnP&#10;Spb8vfvRlyQtPKD/8OHflCr1SZkyr5Yr91CFCkuPOGLIsceef9xxiKPGM2kHN2Bsb9MFWSjySSsh&#10;8BJRNRer0CzoevQ0s4M0bUUzqsW01MMsq6CggHxioWxf1soG9b6iW265BRHl5NItYZuDBB0VL924&#10;cSM6KkeNvkK6ceN9992HiNI56YFfucF29a60OBvNSHYXNWMrELaJdLDU6WF65JBZsHLpsBIJLDeI&#10;aCA3FlhlxeK1FCy+2xcWEqagaDIVi0BTsIh1X1iom4JFylmxWDsrFqfvCwvz84ypQ34wKSlUTIz+&#10;g7GGKGzsnOUH6xl5xnpeVqwTZ8UuhhTsQsqKXYT7wi7pFOwWkILdMlKwW8y+sBtWCnaDy4rdKAM/&#10;YoKIFgF64e1VV1117bXX9unTB+e84oorLrvsMhJ9+/bFP/v163fjjTcOHz58zJgxU6ZMmTlz5oIF&#10;C/QoI3H85s2bt2/fvmvXroceekjP3BLKI5/PPvushj1ffvllvXNI5qkXDqGdH330UdLTtjjhlwks&#10;4E2EvBbhxh7BBWQgPgQqJKLCqajhXRQoxopsgS2z3w8//PC9997DnCdNmsSx65ddmGpEtHHjxiho&#10;zZo18U/y8VKpKZn6vqgUlMTZZ5/NVC7qR/nkV4I0mRq1YxaxrFixIlMPninVlJ3in5JSIE3hyELd&#10;wKnlJn6sRRx36KEXlC9/ffnyk8uWXXHIIQ+VKfNi6dJv5uR8WKrUVyVL/rJkyd+4B33/WKLE/7rv&#10;av6few3v9+7f30uU+H8lSvzZLfojxUqV+m2pUr/MyfmydOkP2UiZMi8ccsjO8uWXVaw48bDDrjvi&#10;iAt++tNTEraJTEo4pZQcHaJIJfW2XjSSfJaqWNWqVWmu+JdsaSs0Ug119NFH6zu0Rx55pHRUA6Qy&#10;TxLKBHJwVLWnGw2NRFRfK6X9OUFdunQZOXLkvHnz8Ey66P33379jxw5ElB4r7QTSeKle0Swee+wx&#10;Oi39k05IZ5NzpkWdMBP00iw4bcyI9fViC5/0dnMJ/Idh0VbesPBtX1j0lxULJLOiGDQ7FsCmYAFv&#10;Vix2zg8WkmfFwvk8Y4qQZ0w7Chuzn4DDGqWwsVOYZ6yL5AfrhVmx3pxn7ILZF3btZcWu2xTsms+K&#10;3TsyYzegrNi9LM/YjTLwIyaIaBGAel1++eU45zXXXKPpwIEDMc8hQ4boO5+333775MmTZ8yYQUyP&#10;f65Zs2bTpk36ec+dO3fin5jnU0899cwzz+ixWy+fu3fvfu211/DP+Etuk/zTK2j8ads4Cm0tQnco&#10;lCfWlw/IPz1STeEM1IiLKCjN6uyCvVMl6omLzp07d8CAAW3btsU/9WXR888/nwTyWadOHab169dv&#10;0KCBZs8991zk8yyHF1Esyw+KnuDGBiMHdeghUi+i6Ba2aQ7qsAFPJ6IonAZIwVuoTJWlGi8VKKgS&#10;FNMG5XLCb1bb9DALbm8RlHFViNalzm78MvI6pjgedQbJnp8F0nERJUEBjg5RpFYlS5YsXbo0W+ao&#10;2RSgnTQOru6/YasRUbZDGZQVvdTXaEHCKREFFikHNEt5qqomVW0F26xVq1bHjh2HDh06a9asDRs2&#10;bN26VS5Kp9VwKH0YC6Ubs8iL6K5dux599NEXX3xRv+BC3/DdLBXnmxlRL82EdeUMqM8XX4gD7OYS&#10;+I/EYq6CYiFeVixUzA8WfmZFUWwqFvZmxcLn/GCBed6wqD//mFLsB+YxBwvTrB8ZVrmDi52AgmI9&#10;IJ9Yh8sz1pvzjF0w+8KuvazYdZuCXfP5we4sWbE7VIGwm2PgR08Q0SIA7US9mN5www033XTTyJEj&#10;x40bh3nedddds2fPXrhwIfK5fPlyPXxL1C751Mjnk08++fTTT0s+/W97xn9qRfKp1w4hn2hnpmFP&#10;4lcLw3NjkXsKxPryARPQBPJMEQlogiQR1YsEyCTNRtgR1cCNMWcs5dZbb+3atSsKinOed955TOvW&#10;rSsRVU7Dhg0x0tq1a9eoUQP5lIWe4yCNaOFCkitMyT9ZGhdRMhEqr39CxghJ0ghyRYklaXLQTpEk&#10;q5SRyEUammcRdfuPYJW4iAIJjgWUo1nnoXtFVOCZ5HCMiCJVysnJib7jWqkS0sghs4jVkU/aB/Ro&#10;rlyUfArQPnERFTLPVNgFTUozqlW1cSrDFDgdbdq0oUtPmzaNrotw+kdz9TVRb6Hk0KWTRJSuS1+l&#10;S/hulorzzYxYN82A+nYmpHMFIPrLzQHD9pEHiA/s5hL4D8birwJhcd++sBAyz1iUui8U42bHguUC&#10;YfH4vrAwf78xvSgMzG8OFmZjRY3Vpiiwdi8o1gP2G+uRWbHOnWfsQsozdnHuC7vU84zdSrJid6WC&#10;YjfEQDEhiGgRcMstt4wePXrMmDETJky48847Z82atWDBAsxz9erV69atQz79Nz8J0x9++GE//vns&#10;s8/qm5/xr32ioHH/9OOfGvlEPjXsCUnRrUXoCRSR20w6iPXlAyagCeSZQgoq4iJKQiL6e/duQBax&#10;IrujPkypPJYyYsSIiy++GNvU47gSUWZR0EaNGslO/aCoF1G8lEQmESWRJKISRU8mEZUxUsCpZfTG&#10;XTJloeAtlGIskrwxVWG/2dRtgttbhNt/BKukFVHNYnpUnqMAuSU57gHbCMqwLuCTbIe9UDH2QmXI&#10;0Wa9iPpXPZHDRmgWlJJWiuwzhrPONGhQVA3LllUTUJ2rVat20UUX9evX74477lizZg19WNoJGhEF&#10;5ejB8gcffBARxUgfeeSRF1544Z133qHT0l19N0vF+WZGrJtmwPXujNglkX90TR0gbB95gKDBbi6B&#10;/3gsFisMLCosKBZ4ZsWC2awoLC4wFoZnxUL7/cY0orAxywkUKta4hY11hcLAemdWrJfnGbuo8oNd&#10;q1mxa76g2B1nv7GbYKBYEUS0CNDIp147JPnUo4w7duzQ4Cfy+eijjz7xxBNPP/008kmYjny+/PLL&#10;u3fv9o/dSj7j77z1+C9/+idvFa1a0O1QdG4hfAzlW6FEgK5MlsoH5J8eqaZwBmpIRD3MykWZMsuK&#10;bJONUz3qj2zffffdl19+OcJZq1Yt6Wjt2rUxUkS0sYNFzOoNuhJR/cSLxkhPj31NFL9CO4VEFGRr&#10;iJb5nyOTiAKZLPViqUznknshn6VIGltmGmlonkVU6wKryBhBUueRbcpCET/SaKSeTEYsSWtsU1CA&#10;A2drfr8cLAdOGRSUVXBF6ShtxaYoz36xSmruDDQNkYAmQEQ9NCxbZqdshyk1Z7PNmze/9tprJ02a&#10;RK/e7N6Xu2XLFuQTBdUXROWieqsz/VwiSm9//vnn33777Y8++oh+67tZKq6HZkS9NBPWoTOgfl58&#10;Ibywm0sg4LC4rDCwULFAWJSaHyz4LRAKtfOFhfP7janDgcREJ1AYWJseSKxn7B/WTfODXQwFwi7C&#10;/GCXeoGwW0xhYDe+QDEkiGgRsHTp0rVr1yKfevKW0JyQnaD8sccew8cABfVfAUVB/Ztv33zzzfjg&#10;p8Y/P/nkE5mnJ66gBNl5CcRVRihHAW40LuN+r0WxPjKQr5cVCZtPQDG9uAioJIeDYHO8tMmIESNa&#10;tmx57rnnopcCHW3QoEGjRo3Siigl9Voj0oiQRvmSRJTZSEPd10eZRaKkf0LGCJI3N95pkONdkQLK&#10;9IWBBIuwNY0TomrOQwsoomghOKOMvE5SyhFhelWqVME5OWTMHC1v4tDXaMlRC9AUFMA5OXa2rNqy&#10;ZcycLUhEBToqg2UXvk2kncIdhMGsLBQoxlRlOGS2TA3ZDpWk5nERXbVqFc4pEWWKgq5z6JW5999/&#10;f5KI0s/feust+jO9V90sLeozmVDvzYR6dSbU24svBB92cwkEMmMhW2FjQWVhYLHtfmNh9f6hsL7Q&#10;McP4MWHm9CPDKvdjwk5hYWMdbr+x3r/f2NVYGNg9ovCwe1ng34ggokWAHlD0T94++uijKOiTTz6J&#10;jD399NN6/9ALL7zg3z+kUdC3334bZ5N86uFb8G8e0vc/LSxNYFF2BixCd5JpqdwWCkkiKkwLElIq&#10;1STBrJCdRpIa01TyWYXV2Sy1peYcCwelB4xx7zlz5lxxxRX4VZ3Ej4gKRBQLRb1wMGYxLkkXTqVB&#10;UWZR0zPPPBPjkojiV15HmaJMQI6kS4olCcTZQGbovVHGCMoUqYsEG9EIIS6qcVEy2aaEjZJly5Y9&#10;5JBDvMSCtsOKsjutTg0xQz1GG3dsVFO/bXPRRRe1bt26Xbt2HRxt27ZF2llEi9FEFKMRsEE2Qk3Y&#10;+KGHHspe2DKWePrpp9NitBVl2DhNJ2/3bUJV1SxAmoqRYCNMScehMNtnLRqZOkue2RS7oBrdu3cf&#10;NWrUwoUL169fv3nzZo2FMo2+IZqAzk/P1wufNf5Pz6erf/DBB/Rkugf9Tb1LfUbdRsQzhS1wuC5c&#10;EOJ9vrigS1UQytjNJRDIPxbiHUgsLC1ULGoubCyoP2DIPX5UmGb9yLDK/ZiwU3ggsV5YqNgFU9jY&#10;tX0gsTtU4N+aIKJFwM6dOwnECcHxT0Lwn//8588++yz+KQWVf4J/C1HqK4j0CK630Ojtt+43GC0s&#10;zYzF3Q4L3p1YWlaKiIqkFcHWdOtayoEkeAvVIgqzBSSZelJb6kz9cWk9VMwBYuCYybx582688UZE&#10;S18NRatwMMQJmD3vvPMkomRqQE9DfBoX1QApOaeddppGPqWdKKhg1o+I6ulceZdEVHIYyWVsAJMc&#10;p6hpxktJMKt8oAxbQ8/YMlM2qwLKZBeaBRLapmQPnaNKEjnJpw6HY8Tomjdv3r59+x49evTq1atb&#10;t26dO3fu6Ljkkku6dOnCLC5Kc7Vo0eL888/XWDHuSuNg42yW7VNVdkodaApEkV2wfdoKNC6qkrSP&#10;/JlaCdkmW0grohSm5qyldqZhJaI0PmeN6g0bNmzu3Lnr1q2716HHcbdt28ZZFqQfeOAB/f0FC+VC&#10;ePzxx1988cV33nmHXk1voc/QeVKdE9wfN/b+ycNyHeqBBUPdPhPuIvhxQa3chWgQIdnNJRAoKBb6&#10;HUgsgC1sLNwubMwMfmTIiAIFwFrwx4d1uMLGLo/Cxi7mA4ndkgL/GQQRLQKIv/X9T8xTX/7Uw7e7&#10;HW+88YZ/C678U0Og3jwln3r+FvQILig8zY7FrQ6LwfMmosIK5R4gTXIDkBWwItWjttTcy+fbb7/N&#10;weLejzzyCE6ybNmyO+6446abbrriiisuvvjiCy64AKeC+vXrS0eRK8SMNDlQq1YtVE1fdGTqXVQi&#10;iln9zP2WCY7kRVSyR75clBxsCsuSdKGFyKQsEbxqkikNAxK+AAmnn3tfNcSm5GZsnF2wfW2WRSRY&#10;Rb/ywirMIngUo554IMfCETVq1AiThGbNmiGWqCbyqV/3udZxzTXX0Dg9e/bEP+WinTp1wvfatWt3&#10;4YUX0mJNmzaVpdNcNMXpp5/O8bIjqgpUw++UJlJzqcUoqWahznJRjgUoDySoMFPymY0c1EFaIioL&#10;9SOiTFHcNm3aXH/99Xfffffq1av1dVC9mgjzZLrToQcB9CA63QARRUqfffZZej79XH9PoQtZZ8pt&#10;m0mdzXId6o2ZsI6bAXXvTOgq+FFBrazqDmIsu7kEAgcMCxIPFhb2FgUWyP8oMXcJFAhrxB8r1v+K&#10;ArvqDgp2QwkEHEFEiwCNf+rLn/7NtwJP0/hn0hBo0uAn8hn3TwWmecHiVodF6PkfEbXVHKyrx261&#10;FrWiehr8pNpA/TkWDvOFF15APJDPFStWTJ8+fezYsRgL0tWhQ4dWrVq1aNECofLgovpeqAb6sCbM&#10;De1EdfBSYDbuokw1IooOoUbxEVEcDN0i37uo1ypJJtKIsMkzJaLM+nFLFVMZZFKGGUd6qadVmYLW&#10;0q6Zks9+qSQ6XbduXY7roosuat++fdeuXdFLJPPqq69GO5minf369evvuO6665gl88orr+zduzcN&#10;hX/i6sC6TDUciogCIkqLsXHainbgYKmG6qxjoT5yUY2LSkQpiUBK3amnRnQpydR7qWaVzyxoKeVl&#10;oWpbIM3GqRLmPGXKFM4yIop2Pvjgg3JObBPtBI2FPvHEE08++aQGReHnP//5a6+9Rm+hC9GX6Fp0&#10;Ku+cdDMlgogKamVVdwQRDfwYsDDzR4wF3cUZU5ZAgbBGLOZYb/6xYreDQCBvBBEtAjT+qSdv4y+/&#10;FciniI+C+iFQb56gKBkUjNpMVlRSWISeBxH1aClYabcRrc5SFIJ6UmFqzoFwaBwg/vnQQw+tXbt2&#10;5syZyOfgwYMxq86dO0s+9dVHaN68uZyqmYNEy5Yt3Xchoy9Dnn/++bVq1ZJtMsWjNCgqO5WIknOG&#10;+2ESdAspwrsEloUmeeNCUJE0VApwqriLerxwshQkYCqpArJWEhRjI+yFjaPB1AEVbNCgAYeGN152&#10;2WWXX355nz59sMobbrgB8cYzYaBjwIABCCeZtMlNN93ElDLk4J94KWvhqMAW8NXu3bt36dKFbXbs&#10;2JE2adeuHSJK69FWWKje5KQRY5qCmlAl1JEDUVVVT9Tx9NNPj7cYsxRWc+m5ZU8mESUBtCEtSXuy&#10;Ls2rtqXxqQwVHj9+/OLFi++99149dotkwlNPPYV8AjleRJlqUFRfE/3oo4/oRfQlehT9Ku6cUlBh&#10;WfkR0exYt86A6/s/LqiVu/6MIKKBHxUWkP5YsXC+OGNeFcgb1mrFHOu+P1bs4g8E8kkQ0SLAf/MT&#10;/4y/eUggnyLun/HxTwXHcRSM2kxWVFJYDJ4HEWXvcVQTYBFTjX/qy58ckeQT2di1a9f69evvuuuu&#10;UaNGIVddu3Zt06aNdyf9KAvCRiZocK9p06YUQLGQTywOPRs3btzkyZPZAmKGryJa6BPuhHNioeDH&#10;90jLRZErtBNBwruEG7GLhuzQLfQJjnO/nyndkmHibII0YG6aJSEXRcaY+hy0jW2ya46C2nbr1g17&#10;RCZHjx49adKk2bNn64dhmS5btmzFihVM58yZM3Xq1Ntvv33MmDG33HLLoEGDNP554403aggUrrnm&#10;GraDq6NztAAK2qNHDywUlKAZEVHfknqsl/Zs1KgRTapBUdqBunGMVLiC+9VTXJQ6c+AaFFVbCTUX&#10;raQ28Ug+mdJKOnaP8mkB2pMVsVC1LRunGlT7tttumz9/PiL6sHsR0fPPP//cc88988wzMlIsVEOj&#10;GinFQukqpF9++eUPP/yQ3k6/oivSLc07HfrisTANDSKaIIhooHhhoWsxxJwgECgo1pOKG3bpBgKF&#10;TRDRIgBbA2JuLFTmGf/yp+Qz7p+pcWdafMQcxc4JbJnDgm6HZSVIylSa1dk71VDdqKTqSd28fHIU&#10;r7/+up4ofvXVVx999NF77rlnyZIlU6ZMQSOxKcSpffv2WBO+hLMxlXAyVVrmiWTioq1atdLTp507&#10;d0bPZsyYsXbt2h07dmzbtg2jQ/CQNFTnxBNPxEWRwLiCehGtUqUKS/WtRTkSUz8iii+BXFRjgDIu&#10;PA3DBFRTw55AGimlDOUxLnbBISCBuNbAgQNHjBiBVVLJpUuXbtiwAe/a6n4M9oEHHkDAEK0HH3xw&#10;+/btm93LY9esWbN48WIEFRcdP348ak37aFwUrr/+eo2F6kHcXr16sQsgrRFRYBYX7dKlS7t27Wiu&#10;aODYDR3TIOeddx4W2qBBg3r16ulrtPr+JwfIUchFSXAgZMrhz3KoxRBI8mkWtYmZaGzcWE3kYZZ8&#10;SoJahkambb2I3nrrrQsWLKBBaAREVG/hevbZZ59++mlmMU8PTbRz587777+fBGXee+89+hW9jh4Y&#10;V02l06ICwvXigqDengldVgcf230G3JVqBBENBOJY7BzYb0yeDgq2y0BBsd4fCBQrgogWAR873PBn&#10;9OVP2Z1XUPlnXEF90GlRcwZU0pO0CmG6onbNaqlHMT1rsVPtnWpIOIE0lUQS3nzzTf8uJRKYp97x&#10;+8wzz6ATCxcuHD58OMqEeWJrGq/DMwHJlDi5b4AaSBQ0b95cFkox1mrbti2z3bp1Gzdu3Pr16zEZ&#10;drF7926maAxeOmzYMEqiT7hl1apVzznnnHPPPRf10uAeFgoYkSwUR8KvmDJLJoIKFGBdxAmhwjzx&#10;tIru7US4KCBsRx55JGux8Tp16lBDxK979+44IcY4duzYWbNmoZ27du3CusWTTz5JCwCWpe89ykIp&#10;g2Jt2bIFF121atWiRYvmzp07bdo09BVVo60GDx6Mi/br148tI6LXXHONF1GBhV7h3lQEWCjN0qlT&#10;J4moa9cLab0kEa1du3aNGjVQTVqDA0ekObry5cvjoqRRTbWbRJRipOXtaiu5KJAAdNR56F7konJU&#10;JXBRGpMpjUwFunbtOnLkyHnz5qHfNIIezaVxOH2kaRmaRdA4epvufffdR5rWo199+umndEJ1V8+v&#10;3EuYkzKTUIFMqNtnwi6DDOiCOvjY7jNgVXf84x//sJtLIBBIYOF5YL8xUzxg2G4CBcK6eyBQPAki&#10;WgRoFNQPhMo/vYIShYt8WShQRuVBq4AWWTDuUI4tdlCe3fldewsF6kYl33nnHWzz2WefdV/xi8C1&#10;ME/8avny5WgVEtWlSxdkEg9x45Rnk8CRWrZsSSYkKajwIkpayqoX8DDbp0+f+fPns6PXX3+dhnI6&#10;HI3BIioPP/zwggUL8FX0CR2tXr163bp1cbCaNWviVBru8yJ6koM0ooV/spQyGBoFvIiiZ3gXmSgc&#10;1aDOyN5VV101dOjQCRMmoJ1Lly5ds2bNxo0bsSa0E6d65ZVX8HDAkF966aUXXnjhxRdffO6551JF&#10;dPv27YgoSoZCr1ixAhedOXPmlClT0GxsTYOi1yXeS8ROOXDk07uoEu7J3OjRXP2OC56vMWSg9Ro3&#10;buxdtH79+rQGTUGzcKQcOKLIMWKhuChGijpy4DQdS2koQOCl7jQXi+SiHkTUiWeELFRP54LPpBhr&#10;0YZM2W+rVq0Q7BkzZqxbt45OIlGnZTibnDuaBefcsWOHLJTGwULvvfde0mjqa6+9xtVBJ6Sjml86&#10;goimYlV3BBENBA4oFvIHAoWB9apAIBBEtEiQVoHkk7DbPYi390k8izRzj2fuM5hORWulhaVsX7uj&#10;AlQGzVNlEFHk8/3330e0Xn75ZfwKl0AbMLHVq1djZSgiKoWnXXHFFUhRkyZNME/J3jnnnIMRoZcY&#10;HflM/UCotJMciDTU5eBR2BRpbIpEu3btEFEsa9iwYZjb008/jXn6iqnCiAruN3v2bPaOerFfwH/Y&#10;NU4FeuLUj44iXRTAsoAakk9tcU7kjb23adMGtWNTuBNyqOds2TWC9NBDD2FQ6Lc8k50CQo584ksY&#10;MlMN1VKAVqKkH/ejxVg9LqIbNmzAZvF2Wo+9TJo0afTo0bTh9ddfj4jqxbmI6JVXXpnkope5b4rC&#10;pZdeyjQ+KErD0oa0s3dRiaiezkUyOfzKlSsjk4cddhgiCiSYpUFk7L6tfCtpXBT09LKGPeOgoEe4&#10;b9XKRSWiFKYkLsp2qAmHM3ny5FWrViGcODnNCPi5l3OQhYIXURqN5v3oo4843fRP923QvajfmnSm&#10;QwUy4S6IjLirLSO6TA4+tvs8EB7NDQQODmYSgUD+sT4UCARiBBEtAoizAd8D+aeiSQuKE1gEHcMW&#10;ZCa1mLYs4jnsl71jwmge2ikRxfHwT9xP458oBP6JROFOiJO+89mhQwdcsUGDBjgM0oJ7SPDQGKZk&#10;4kIyTP/sqBdRFBRr8qBPTFlEPmlKoqDQvXv3qVOn4irY3TvvvEPFqCqthGz8+te/pvLkfPzxx1jN&#10;zTffzMarVq2KcUlB9ZVRPbhLxU51P56Jo+ohW7QZwbvxxhuRQFx6wYIFqPWmTZuwIGmnHiJ9/vnn&#10;cU4Jp8e/5ViPJSuTMq+88gqayirUFtgC29EzqNQQE9Ojp95FEd25c+fedddd48ePp/5URu8oirso&#10;Ykw9UVDJJ/To0aNr1644c8eOHS+++OJWrVpx4DQa8qmWjI+IIqIcMq3BsdMOWCLSWLFiRX1TFHvk&#10;xKnFNCJKc8lF1Wgs1dAoK3J+UU0P6+oBZomoMlFQfaFUiktTU+0xY8ZwpPQf9PIpByJKIz/wwANJ&#10;Ikr7MGWWFsPqP/jgA7olHZVzHUd9W86ZFhXIhDp/JnRRZMJZYRFgu88DQUQDgX8bzFoCRY2dj0Ag&#10;cCAJIloEoFVfO7yFEgpbvJwZRcx5QbEpKJwVkfW6/TKVf6KdH330EeaJ7KFYyOcLL7zw9NNPYw47&#10;d+7cuHEjnoatjRgx4pJLLsF2atSocdJJJyEeMhAUBXAPpggMPoMEnnvuufXq1UOHMFXE76KLLmrZ&#10;siU6qgduvYgiTtDIwaxG9iigx2JvuOGGZcuWoXP4nsbHqD8t8Jvf/OZ3v/sdTsIsB4IT4jnoHNVj&#10;v6gUWqUKsCO2Kaft37+/3ip09913r1y5Eu3BDxFFhFO2iWFGT9m6774ylWH6AU+aBdUU5GChLJJ/&#10;Yk0oKI2msVCmiChT2tC7KN6Fi+JduNa9996rUeUlS5bMmTOHtr3tttuGDRvG8fbr108u6t+Xi3mC&#10;eyY3QgOhHTp0wKXbtm3bpk0bjYhypDJ8WlIiyuGjgjVr1tQ3RTk1KCUCiYIiohUqVMAhMUzy9aCy&#10;II2akolJSkSFXBTJFJx3DYoenniZsLwU1CtYFwfGlocPHz5//nyOmkaQiNIgejSX1pCc0yBMZaT6&#10;WwA+HxdRzrgIIpqKVd0RHs0NBAKBQCBQ7AgiWgREj+Em8AGlxcu50aJ9osAUNKsoVtt3whvJp8Y8&#10;4TP3OysIHiIn/8SmECc0ABnAlJDAGTNmjBw5Eh1CDs8+++zjjjtOQ2E4DFOEBLdBOSD+JUxUEA9E&#10;h5BM1EivwGWKXmJNzRPfBUWZNHwnCyWHpcgqSyncq1cv3BIzQfPee++9Tz/9lMpzOLQGQoKIMtUx&#10;/upXvyKBHK5atWrIkCHUFq677rqhQ4eindOmTUOENmzYgPlgQRrq5Eg1sOmFE6UUmgWlKQbKgfha&#10;FJCdehFFn0AWqqdz2aO+SYt6eRfFvjZv3rx+/Xp8eNGiRYjxxIkTR40aReUHDBigcdE+ffrQAj17&#10;9uwaw4uofkRU0LYYKW2LjqphaXZatUGDBnXr1q1du3atWrWqV6/OqeFkoYiHHXYYIgr+6VzOl7dQ&#10;0oiovinKadX55cyS4OzrLw4gF5WIqjOQYIOapZPgrmeddRYVu/HGG2fOnKn3FdG7QK3BrIZAsVBa&#10;Qy7KlBwaitajW9JF6cxJIirVlHOmxV0xGXFXRkZ0+WTCXU9FgO0+A1Z1RxDRQCAQCAQCxY4gokWA&#10;BY8ZsLA6gb4gJ+LxtE8TkhKz4pwKXkl8lftVQ7ic3tP74YcfonbvvPPO22+/LQVFz/BPxGDt2rVz&#10;587FADGiLl26XHDBBfgnKoJyoBl6qSxpPAQnOf744yUqevYVgcFkzjzzTFapWbNm/fr10csW7rdY&#10;Wrdu7UUU1dTTpJiSLBR3EjgqYFPt2rUbOHDg4sWLH3/88bfeegth5lg4Ro79t7/97X870BK1DAfL&#10;UspwLHgOMqNXCu3cuZNZjU9iiX7Yk2JsU0OamZB2QuSmMchRgWjk1OmoXFQiKgWlMQU2xRQdxUUf&#10;eeQRWti/IZZKUsN169bhogsXLsRF77jjjjFjxuCi119/PY0vF8WokU/TUPdEriwU+aSJmLZv354p&#10;zat2A40q06q0f50E/mdXOVloJK6oVwRjjEgm8slS8I/mcjZPca/P9WhclNPNScdI2YgGRQUbFBoR&#10;pXtQjO1wxjmWadOmYd0cO2fTD4dimzgnaFB006ZNGzZsoE1I4+rIKqeJc8rJVZ/XuSaBiyonEyqZ&#10;CV0sBUPiV+i46zUjFLDd54EgooFAIBAIBIodQUSLAAseM2CBczpYqhDWQ8CqYc89sR9c8eb50Ucf&#10;ffDBB5LPd92XGzEo9Ak3Q5+eeuopQv9Vq1bNnDlz0KBB+Ccag0VgGqiF/PNQ97bVSpUqHX744Xr2&#10;0rsolhIX0WrVquklQHgmbol2Rl/3bN0aJ5Eskcn2WQroKOJEPu4EpAFl7d279+23346tUb3333+f&#10;Y+HQOGo3phWNhpHmSD933xGlgODQcEVsEAN8+eWXMRlmEUUvkLJHj5QyC6wFkYDG8JtSAYkoLYmL&#10;ajhU/ulFVA+jehEFDNm7KOa/bNmyOXPm3HnnnRzyzTffPHjwYL24SE/nXnrppXpH7iWXXOJFFAul&#10;lYCGZSq3p21pQ5oX/6eFzzvvPFpYz+hyOjgpVd03Rf24KGcTb+QMxp/O9S5KJqcVTfUiyop5EVEg&#10;R89pU5++fftOmTIF5ebA0ctHH30UC1U70AKAeep7s8gqbN68GTulrWhe+i3nndNtiukIIpqFIKKB&#10;QCAQCASKHUFEiwALHjNggbNDAgZaRGwaPW7rBj+9f0o+cTM9cIt5ImbgRz4lThgUU6xJX2LEDZCi&#10;JUuWTJgwAf9BZlARNAPzLFu2bIUKFfS8JdKi4VDSMg08JFVEMZmzzjqrRo0aderUQYTwEImof3AU&#10;SJCPgqJJDRs2xJpUBqFq06YNitWjR48RI0asXLmSGlJzPZTLMSLYn332mZdqeSZIBUGKSAILJZN0&#10;EhRIKp+FePk4bp/2BC8J7U4iqqdz9VwuJD2ai4B5duzYQbPjYLjoqlWrFi5cOGPGjMmTJ3MWbr31&#10;1iFDhvTr108/JYqI0iBdunRBRDUuiotqFJRWBdpNDzzTqjSmnnZmiosCaf9l0erVqyOZnCxMkpPI&#10;2QQSclFOnx8X1dO5Jyden5tdRI888kjTUIeezmUpa9WtW5f6jx8/nrN5//330wgYJh5OmhbAOQEL&#10;pRFkobBp0yZyKEPDcqI56XR7U0yHRNQujPyjK6hgOG0sfCScWbByGbDKOYKIBgKBQCAQKHYEES0C&#10;LHjMQJJ5CgWmkk+5mfdPjX/iaUga/vaWe6erBu7kVEiUty+sCU161P0cC5KA/1x77bVI4GmnnYZX&#10;4BJoJ/KJqEhBNSvHoIBEFBuRiGIsrAh4TrVq1RBRDAQLQjuRTEwJXyIh9HQu4gSkkU+0Csvq3r17&#10;3759b7rppokTJ+JmVA+LRkXE+++/z0EhfigfeP3j0DBSHRRpabb8EOSNfqkWOZ2MIL1PtKMktGXQ&#10;UqrhLVQiKheNi6hGRFHQBx54YFfiAd0tiV8W1aDo9OnT77rrrkmTJo0cOXLgwIGIaK9evbDQbt26&#10;+edygbbSL4iqPUGvgNJAqBtptmeeQSIqF+W84JmcppNOOolzp78vVKhQgROKZ2pclNNX1b18mFl9&#10;41eDonkRUZyWKZsF8il21llnUdXhw4fPmzcP20Qv9UVZDh/udd8OxTyTRBRoHNrznXfeoW/T/6Wg&#10;IohoElY5RxDRQCAQCAQCxY4gokWABY8ZsDAz9tgt7HHIPyH+ziFsTeOfGvyUd0nApKPSMKYYFFH+&#10;k08+iRisW7cO+bn++uux0Nq1a//sZz/76U9/KhfFUvRErl5sI82Qb8hFKYlsYCnoCnqjQVFUJy6i&#10;sk3/ECnTtm3bdujQAaG69NJLr7nmmkGDBuFdY8eOnTx58vz581ERRAV5Q+2orbPO6LudQLU1i/vp&#10;oDzMqgxokQ4W1ALKpGU8zKpAWiSZ8kxJZhKRj6Yo6HMxcFFEVO/mQfgfdujpXL2yCNfyX49cvXr1&#10;4sWL586dO3v2bE7HuHHjhg4det11111++eUaDtWjuTQdp0kvKNL7cmWhNLIeytVzuY0TvyaKhYLU&#10;tH79+pxf/ZrL6aefzlnDJDmtiCgnWgOY5HP6EFHOpoZD/aBoFhElQX/wSETpJJRhO9StX79+nNzl&#10;y5cj3nQ5wEJpAY5dLoqNyz9BaRqHNnzL/Xgsl4BXUKHZTJhxZsCurgKh67HQkW1mggK2+zwQRDQQ&#10;CAQCgUCxI4hoEWDBYwwFpqAYNHr6Nqag+Cdo/FMKGh8FRUEJ3FEseZfXTgmYxkhJkIk+EeUjSIjQ&#10;kiVLxowZ06tXL7wFjcQ08ApEQqOgHj8c6kUU9DVRDabp9TaIByaD7SCibBAvir706b72iXl2794d&#10;s+rfv/+wYcPY6dSpUxcsWLBq1SpUBC1BTlC1n//85xpRpIaSPZyQQ6D+esZYaLzXHx1wyJQEn6kC&#10;agS1CTlKgBZlgu1o77SV98w4+KfQrMxTT+SC0hoOffzxx+MiKg1DtEA6ioxt2LBBb9CdOXPmnXfe&#10;OXHixNGjR6Poffv27dmzJxbasWPH9u3b04yIKEZKY6KjeCk56CguSiPrsWfvpRoOhWhg1HkpLlqr&#10;Vq0aNWpUr16dM4VPcir11iISGCaZ+pooCfxTYKFeRCmTJKJM6QYyUqBX+E5CPh6LFV9xxRW33Xbb&#10;/Pnz9cytVJxG0Ftzo8dzHdEXRh0UYxFtyPmik3MhIJAYZl4sFCScmbArrUDYxVnY6GLPBAVs93kg&#10;iGggEAgEAoFiRxDRIsCCxwQKSf2wp5fPuHZ6NIuCfvjhhx8kXkQkQ5NokdAAKQnQUvQMy5KFogTI&#10;z/jx46+88sqWLVvWrFlTT2yiE15E8U84zH01FNAMlso9BCKKn+AbiCjSgsOce+65Ddxvh7Zu3RqD&#10;YuM33njjzTfffPvtt991110LFy5cvXq1TIMKPPLII3gayoHRaahTvJJ4qhZ0LKlINXWwAreUc5Iv&#10;tAVlKl8JIFNL0+L3TiLJReWfQvmyUHCvKDKedi/LlYjq0VxE9MEHH/Qiet9992FfmzZtWr9+/dq1&#10;azkX+llRPZ07duzYW265BRelAbt27YqIQrdu3fQLLvrKKFLKiUM7paAYKbMaJmVWX8TFPzUiCoho&#10;3bp1OdF6cRFnjdPNaeUUexE93f18CwmdUFkoxC2Uk86KnH16AglmlZaIxv9OwUYwYeo8atQoTj3a&#10;SQvQDnJRGoEcPy4ah+5B09H4H3/88TfffINAYpiFIqJ64l3YhZdnnDYWAbb7PBBENBAIBAKBQLEj&#10;iGgRoAFPP+jBlFnM0z9zi2oSiEs1gQTmSc4nn3wSHw5l0fvvvy8XlXCioOSQr++LSkGxLyJ7wJ0e&#10;ffRRov/58+cPGzYMq8EW0A/MAX/4ifuan1dQoVny0Qy5KAaCnJxyyinVq1evXbt2o0aN8CJ9z3Pw&#10;4MFIlH7Dc968ecuWLUO0Nm7ciHVgIOwax3jqqaeeeeYZPeOqh2BVN+lfXB2pualnOlQsjjPQCNKR&#10;mMbUlE2B0qClQvtNgnyqRA1xTiehz1NhvBS8iGKhElEORwqqEVESTybgeL2L6kuSElGEnGZZt27d&#10;mjVrVq1atXz58sWLF3sXHTduHM14/fXX9+nTh4blNDEFL6J6ZZHME1o55KKyU727yDQ0IaKcrBo1&#10;alSrVo1zh1hyNnWKOacnnngi8kk+oKknnXQSOZBJRCFJRD3MkslG2GPnzp1vvvlmOhuH/NBDD+nr&#10;svquLFquB5XpG5JSQQ6NRq+ge3/99ddIIw6JZOZFRLMjHQW5KEjhDihOJ7Nh5QqEHYYjiGggEAgE&#10;AoFiRxDRIiB64taBfzLds2fPF1984b/wiUPik3JIgWSSiY7in9GoaEJEZapyUcEs+dqONoJ34VSI&#10;E5qECWChCxcuvO2223r37n3BBReceeaZOAaSKQv15inknxrjotipp5569tlnYzXID0aEed54442j&#10;Ro2aOnXq7Nmzly5dumHDhq1bt95///3IBgKGcyJmck4nmxGST0wv7oROJCPI0SGjmkokIQsFre6x&#10;9VNgkV9LWwDtFHBOq1aiYiAXBdLUnPoLr6CAmnoLhacdJMjULMcu5KJIuL4mqm9IIqL62RJcFFdH&#10;R1esWLFo0SJ9U3TKlCkTJkzwLtqzZ88ePXogol27dqXZ9XRu+/bt8f+2jjYO1FSvhmrWrNn57pdy&#10;Gia+JgqcNf2sqAZF0U49oMsZ5ywjkMzinwikRFTDobhoJhEFpTHPJMikPNJLJYcMGcJBbd68mcOn&#10;HTRKTGvEB4rjX50lQQGEn77NdYFuoY5JJrmfmLoVkoiaUB4YbB8ZsMNwBBENBAKBQCBQ7AgiWgRo&#10;8BPwT6wSb8QhZZ7SKjCRcirFIg11ykU9rEgOoJ1AAfBpPaDLNhEqlIm4HwVavHjxmDFjrrjiCowF&#10;J8E0kBAstIID+cRM8BMcAxtBU2vWrInPYDiXXHJJr169BgwYcPPNN0+aNAm7WL58+caNG5EHRALz&#10;xC6efPJJDQziY6gaOsGudQhMUTtzPvd9TnDHlwbXANYCSoNTyL0iStoWOFRYmxVaN2ktYNZKOKhM&#10;ZJ+xd+RqVvnMSjuFLBRIS0TdUGj0OK5H8unRN0XxLkDGaKst7uuRGhQVGOnq1asx+QULFtCwM2bM&#10;mDZtGi46cuRIXBThR0f1y6Jy0fh7dPUGI0mphkkloo0bN46LKNSrV69u3bpy0dNPPx3hlIvqDxAI&#10;JOZJpgZFmWpcNIuIZoFi1apVa9WqFfWfPn06B4hz0hqSc40Vq2VoExah6HpuGRElE+GnA3OBIGNY&#10;lhlkISFzA/O5/UPGeICwfWTADsMRRDQQCAQCgUCxI4hoESCHRBdxRbxIBoWnSY1kVuAcKpIofJKS&#10;yCrRucxTREOfCZhlqcow1ZO6rMtmsSaCfkL8lStXTp48+eqrr0ZXMEy9owhnADwEzfjZz36GfNau&#10;XRuTad++PfKDeaJDM2fOxGBXrVrlv+SJPCAM6ATqJRnDPxEz2ZoUVIcD0fBiwkKVtgUpOJ00knLU&#10;IM4lI9Q4oLaigMpr+5C0lgoDOSoJFJNtQvTcbeLJWxLKIc3hcFyeyEdjw6E6dvmnV6zHEviviQp9&#10;SdK/rec+9yVJmnTTpk1r167FRTlBtPO8efNocD2mO3r06KFDh95www3XXXcdOoqL6hldkJTKRTlZ&#10;6CguivvpN130NdEkFwV0lFOvN+hyujn1WOihhx6KkeqJa719St8UzSKibuwzGvx03Sd6TFdLBfls&#10;n5r069dv6tSpHB0HTmuot0S+7qC5pKN6dJl+RTHStDB9+Isvvvj2229lXCaRidHRAmDrh0dzA4FA&#10;IBAIBH4cBBEtAvAidAgLQnXwHJmP3CmSKgdlNAoqiMuZ9Tka9gQZKchFgUyKaXwV12LLhPvE98gA&#10;ejNs2DCkpVatWqgIoJ1w9tlnoyjNmzdn0WWXXda/f38Ne86dO1fvtpV2+gFPKRkypppH6uYSoLFE&#10;CWdSAnSMImk2FZaCjBFoE44octC33pJjg1PLyC0pTxmtIrQW+a459+K2HaHyElF/FBrt9IdDglkv&#10;nCQiDc0togiVt1BIFVGazouoRv/0PKoeRtWTuhs3box+w2TTpjVr1mholMafNWsWOjpx4kROx6BB&#10;g6699lqNi+phXX1lVOOiHTt21NBoa/cro/7pXL0yFzi/pIGEfs2lWrVqp512GoZZqVKlsmXLoqOk&#10;owdz3aO5TL2IykURUfCe6b4Qat8ZRkG11Lso+RJR/HnKlCk4NsfrRVT9R6gBaTcaiiZ6yEHz0ocR&#10;0W+++Ua2hmtJI00r849WB5kbSOcOKLLNLFi5AmGH4QgiGggEAoFAoNgRRLQIcCNwhswNL5JfvZMg&#10;afwTvfQKqgTERRRwUXKkoBgXosX2kSX8B9W54447BgwYgL00bdoUG0FO0BLSqAs+gzAMHTr01ltv&#10;nTp16rx58zAH/BNfwg3wBNTLC7OqDdRcOMeMkNcJFbAFCbwfQiSLmYdGPZJGOaS0UygfrFwCbdaj&#10;MlpdJK1CrVRbmadE1IMR0YDgbZO0KZSD2bQu6pGLAgnQ6B86Cnptj74hiY5qgBQjxUVXrlyJjs6f&#10;P3/OnDnTp08fN24cLnrjjTfion369Onduzc6Khft3LkzCoqLQtu2bXE/PZerEVEg0cRBWue9Xr16&#10;+r5o1apVkcwjjzzyUMfhhx+OQ1auXFnfEcVC/UCoDFMDoXqvFVONiAKLvIiqDFNWZxdUcvz48atW&#10;raIv0RpqPVrV2vf555mlAWk6NRT9jSaiAJfDp59++vXXX2NriJYc0pyyQGgLIHMD87kDiWxzn1jp&#10;PGBVd9jxOIKIBgKBQCAQKHYEES0C5EhYEFIk/3w38eSt3NI9bBsR/yKol0+PSlKGhGbZSDRQ6F4q&#10;SzSP7axfvx6ZGTt2LBaKvaAreEvXrl179ep11VVX6bc9WXrXXXfNnTt38eLFa9eu3bJli942hF+x&#10;EdzMqWWEZBLkbyJSTJfP1Bsd+EVxtLrHctOh9kEd0U4dFMhCwVnkXmxzCbQFpVnKdoQKx5eSoJ6q&#10;tsY/43D4cduEVBEFLQLpqJCUgoxUCbkWoKPgvyGpAVJ9fRQXXbduHfK2ZMmSBQsWcPqmTJnCORox&#10;YsTAgQM5a4gogsdJlIW2a9dOLkriwgsvvCCBs9HGeClpDZAiokIuevbZZ5966qm46BFHHKGf7UEv&#10;kU9EFDQQKgsFiehRRx1FYS+iGhf1Lkox0ppl3bPOOqtjx4633Xbb8uXLOUAOX61njZvw/LiIYqEk&#10;yOe807H37NmDp0m6TCgLioQNZHFgbpfAcvOJrVwgZKFg8wnSblmZdgwOOzBHENFAIBAIBALFjiCi&#10;RYBGPqMHbd99VwJJzP2J49NPP1VCeBGlWFxEpaBMtYjt6GlVLAuhIo4noEdp0JhJkyYNHz78uuuu&#10;69evHy4KQ4cOHTdunMxz0aJFK1eu3LBhw7333rt9+3aMiBURKtkCYqaBTaZKSOEEs1qkBJBmFcQV&#10;tG58qa0Wc1GbzwAFOBzsUS4KXkTJcUZp/qnythuH36+241GxeMWUloVSbdkROFEyEQUvopoFv0gq&#10;5QsIuSjIRcHZqL1B1yMjdeOj0QDpzp07/e+7rF+/HhddtmwZ54gzNW3aNFx0yJAh+rJoz549ZaF6&#10;U1H79u2VbtWqlX7WRd8UFc0cTZo00cO6/pFdXLRGjRpVq1atXLkyYqk36OKQJ554olxUg6JeRAHJ&#10;lIt6WFEuGi9GAi8988wzqdLNN9+8ePHirVu3Yphqt3jb0m5qJYkoqBgnl4791Vdf4WkSMFOuzEjP&#10;9omMDszwElhuPrGVMyDP3CdWOkHaLSvTjiGFIKKBQCAQCASKHUFEiwBvkiAFxT8/SyAF9cRdVCsy&#10;1VdGkU+UDL+SfBLNIzNbtmxBLBGYu++++4477pg4cSJTdHTKlCnI56xZs7CCNWvWYJ7333//jh07&#10;kE9cCAHAB3AqDAElY4Ne1ZA32RooRyiHkkJpuZzw2wFbJ90YaRY4NIREg5kcqdBsqoWqAp6k/WrW&#10;liWIZ1JboNq0pNBRkIh0MzH4qTSoDJCWiHpMRh3ORiOw0LhrgXKko6ChUT2mu3nzZk7i2rVrcVH9&#10;yujs2bMnT548evTowYMH9+vXTy7apUuXjg4sNPV9Rec7UFBmlRM9oZsAF23YsCE6qmd08cZKlSod&#10;euihTLHKE044QS4qEZVegkRULvqTBKTJYalT0YjoOd3jjjvjjDNat249dOjQefPmcVAcOM3l/kxh&#10;nURNRys5VY9cXc1CO3NO6eRffPEFnoZk5uV3RM3J9oWMDszwElhuPrGVMyDP3CdWOkHaLSvTjiGF&#10;IKKBQCAQCASKHUFEiwAvn8IE9LPPPk9AWoviIvr++++/436OBQdDn4jjCeKJ2nEYBAar3LhxI/65&#10;cOFC/93CGTNm4AArVqxYvXr1unXrKCD/xFcln6yOBhD3YwjyRpxNaudB9qRq7FRSJ6Rw8jeBYEjM&#10;gAQ1JDNSPYet5rBNZyVekjpw1F4+Pb4Y2/d1EKqz8Iuc/kS1AvJVMaFiLKXmgrRfxbJixPOdoibj&#10;nNSgkWlqKSgJpEt2KvuK3PSxxzgjEtEtW7ZwmjZt2rR+/Xq5KCI6d+7cu+66a8KECaNGjRoyZEj/&#10;/v3lol27du3WrVunTp1koW3atGnZsqW0Uw/oxkVUaio0LtrY/cpLjRo1KleuXLFixZycnDJlyhx2&#10;2GEIp8ZFEVEM8+gYEtEjjzwyyUVZxFqCtRDRKlWqXHjhhTfccMPMmTPpeyg37embmrSaLvL13F+y&#10;JZNib7/9NhfCt99+i2Qionlx0SyYsYVHcwOBQCAQCAR+HAQRLQKcdabBK6j8U/JJOP66e4UsukXs&#10;TrBOQI9JaugMXdHQ2Zo1axBOjGXRokVLly5duXIlAkP+5s2b4yOfiBBbUNyPIGECKAFBPxvP4nuR&#10;zGUWUWoFXi0kooCnkUMxj62ZZxHVWjbvqmcpl9asNuhrIj9UfcBVPBqn1aLIGt0ha5G271FJlQGt&#10;Bdqm5TqUI5h14pkGWSjQ4HER1SlQPt6lTPB/U9ADupw76ShndsmSJfPnz7/77rv1fdHhw4fjoldc&#10;cYXeoIuIykKhVatWejT3oosuIg2tHczKSFkKzZs3R0cRUYy0Tp06p556aqVKlUo5KlSogGpqUBSf&#10;RCwln+BFFHBR09DEoKgT1Yhj3SDqySefjAlfd911+gUXvQ5X54vW5hTQemol2kHIRcnhXLzl3lck&#10;Ef3Nb34TRBTsGBx2YI4gooFAIBAIBIodQUSLgC8dX8Tw/qknb/1jt4gWIkRcjnwSx+/cuXPr1q33&#10;3nuvf24T4ZRzwrp165AWjXyiMciMXnuL4RDcE+UT9BP6IwDyK8mYxACpk4JCXPCANMVAtqZMpUE6&#10;4cE/qS2wL6yDvfgVhVYHNpsJVcBWcGgVEqqJUCYoX8elaujoooNMQCb1kSHrwEV848AilZFt2spZ&#10;XZS0VuGQNY2j1qDxOQsIZ6qIevVSGc6Xviy6fft2/dyoP93SUX1fdPz48cOGDcNFr7zyyl69enXr&#10;1k3P6GKkoId1mV5yySWdHaQvdugJ3nYO1BQXbdKkSd26dU877bTDDz88JyenZMmSZcuW1ZdF9Vyu&#10;RBTtTIJMFJSSQEI5glXQUTy2QYMGl19++YQJE+ifDz74IA1CC+v80vg0bFKLqRFoEFr19ddf54rw&#10;I6IyrgJg3pZARgdmeAksN5/YygXCNDSIaCAQCAQCgf9IgogWAfGHb/XkbXzkkxhdOoSiPPbYY4Tv&#10;CInepIpn4iSkmco5gfTmzZtlntjL/fffj8bs2rULccVqMB9ZKMrEZkH2BZHzObTTLDhli9CKMjdg&#10;EVP5GCAPuIQzLxNRMrVTsE3k9lJhCxJaqJ1SK3D7yaWaHm1TBbRURBtK8VKhWV9GuCpEaEe+mFBh&#10;v7XIOJ2muu3ZuKvSOvx4C1DS53AKQNrpYRbiix5N/L4LJ1FDo5z9e+65h7OsQe9FixbNmTPnzjvv&#10;1G+6DB48+MYbbxw4cGA/B2rK9Oqrr0b/LrvssksdGjKVmgIK2rJlyzZt2rRu3bp58+aNGzeuVavW&#10;qaeeikmioKVKlSpdunT58uWPOOIIfBIdFRrqpIwbAY2GQH0aSKuARJQE655wwgk1atRg17feeisi&#10;Sm+kQWgo/bFDTR3vM0Aj0AJAgtPBpfH11197DQP3iG42zMzSDYHafDqsxEHHdl8g7DgdQUQDgUAg&#10;EAgUO4KIFgEfut9ZkXlKfjAcReF4Ix6CgehbgugHqrk6AbNbtmzBTOIgn0iLvvZJrC8I5aWgbJZA&#10;XwKAMkm9QN4Fsr7s2DoJWFewOrORhCVGIPGKSNRiquZxymZoOzYT00vN2tYTZih8eSvq8IXjWwPN&#10;WqHco7Kk4yjTtUSECrAKZ4Sp31pqplYUvoAO37lnhNKcAqlmdiSij7nfd3nooYd27drFad2xY4fv&#10;DOoJGhedN2/e3XffPXXq1EmTJk2cOBEpHT169C233IKaDhkyBC/t27dvr169cFHQK3ajXxq95BJE&#10;FP9s1qwZCqoneC+44IJ69eqdccYZqGO5cuVycnIQUYwUvTQHdUgy04qo0pJP76Jw7LHHnnXWWRe7&#10;F+cuW7YMu6ZBaLq4iJITCWiiiWgBdeAnnniCJn3//feTXpxrupkBWZmQrYGUD2w+HVbioGO7LxB2&#10;nI4gooFAIBAIBIodQUSLANSOcBxFwRVRDhwS38An9c3AjRs36rFbWLNmzfr165GQzZs3e+dEUViF&#10;sF7gn9iLH17zENYT38sJpYXsVMoEaIC5Vx6wdRx+IySEZuVjsjXBIrkZKIfZOORoKZX09fTFtPFM&#10;qBiJSAQTu/Zr+S0DmRSQUQutAjo6y3Uwq0XumCL8rLZM2q+FTcXXYin7Ytc6HGDvTGVZTJ2c7n3v&#10;LigHKMAp4yTqCV69u4i+oVPMSefUx/82Qd/QL7vMmTNn2rRp6OiYMWMQ0eHDh994443XXntt7969&#10;u3XrplcZQaqINm3aFBG96KKLSNSvX//MM8/EGw899NA8imgcfUFUw6dMBeWZxW9btmx50003UVX6&#10;LUdKK6ndaFLaSsfuiYsojfnuu+9+8cUX3377rbzLdDMzsjIhWwNzvn87EY0TRDQQCAQCgUCxI4ho&#10;EUBEjnlu2bJFj1yimhA9ZesevtWTt8BSymCn9zs07ImW6JnbRx99FF0BvMVrp1BMD6QJ9BEejAgB&#10;8FqVX7yGiUj4EuASQKY2rqXKBJmYiKQwQXxp5GExVNIX8Glgy27/EUr7I4rXkDRruX3apsiRPSYh&#10;jQTUKA45ViKBDo3tZCqsAjp2V+sIV+toNunQKBYvSb7OmqbuzwjRz73E4XTLSOkJW933hOkqq1ev&#10;Xrp06cyZMydPnjx27NiRI0f64dDLLrtMIgpdunSRgjLt5N6vixzqJUYkkFJEtGrVqthj+fLlsdAy&#10;Zcro0VxnoEaqiFLAJ1hEGb2jCPSKIzj11FMRXaqEMNOTOToOXCeLw+fAo24agwOXh2OkFNCLc7/5&#10;5huczVwzK+agDlO0IKKBQCAQCAQCP0qCiBYBTjyjX+ZYs2YNU9LI56ZNmzBPBAPTIGSXf2rwU09p&#10;SkT1/C3BugmKQ8OhFsvHSBJRp2wFgXWFNyiPPIop+SoQqVXCAyVgHmWCL6N86ik0q6VK+8LsS7sA&#10;mUySXjIrqHC8kqTJsUKOSD0TSCbdS5oiXneQkGF6WEsbt/kE2iDbZxH7UlVVZ+2aeqoyWqQcCqtV&#10;/aKoURLowOPQMpxNGRpG+pB7bdUW94Oxq1atWrBgwfTp08ePHz9ixIhBgwZdd911V155JSKqb4d2&#10;794dI5WIYqGdO3fu0KFD27Zt9b4idBRRrFu3bpUqVZDMsmXL5uTkMK1YsSKzmKTEErKIKJksxUKj&#10;Hw91nHDCCaxC+ZNOOqlhw4aI8V133UX3pvIcjg7ZH5fwZ580XZr+TONIRPU1UXPNrJiDOkzR/n1F&#10;1I7TEUQ0EAgEAoFAsSOIaBGAdgrk87777tu+fbt/2lZPY6IZGgIljXkKgniBjUg+wXmopZNcNO51&#10;hP6SH1mTiLwqK1bOeZ2HTYnIqxIyyVR7UQ67FlYVh3JUJdCKyvRokduwiShQEtg4e0feJHK+emaE&#10;uccwWaqSQJocCni3dO5pyD+FLPSNN97wLuphC9qd23wE22FKjvalllFVgfozS77WogyzQDFfc6AA&#10;mTpeFfBEbe0gTcvQgJxf4ERjpPQHeghqt2bNmkWLFiGiY8eOHTp06IABA6666iosVP7JtFevXhip&#10;BkUlonpfETravn17RPSCCy6oXbv2Kaeccvjhh5cpU0Yiethhh2mQ0yMR9fIp9MpcMvUgrndRRBSJ&#10;JZ9EnTp1qMOkSZPWrl1LJ6e7ck51uv1BkdCJ5mCZqrfQOPoFlz179iCi6JbpZmZkZcJ0LQ8iaouL&#10;AqtBgbDjdAQRDQQCgUAgUOwIIloEoJ0yT7RTkgn+C4FK+1mhHBZJRAEbEXJRkIsKQnmhiB8I8b2S&#10;MSVtouMg6PfEcygGMiURSVIMy02ARUgz2DXVcIKcC9WNAhRTmXiOVziPKuBrBaqVq50NLUZeGBvn&#10;JEc1oTBplBK3lF4Kk8uEhZKjAm+++aYvFp+lDJtN2gswy/apg9U1BSrAUq0Vr7Nw27MNSkrd8e1V&#10;fc2Sz7HQPtaCjkceeWTr1q2o3eLFi2fMmDFu3Ljhw4ffcMMN11577eWXX4559uzZU8/l9ujRAyNF&#10;RFFQQE01TKpndBHRRo0aVa9eHWNEPhHRUqVKMT300EOPPPJI3NI9YBuBamo4VPKZBPloqtdREqxC&#10;gs1WrVq1TZs2w4YNo6rbt2+nA+t0J/UQ0mRy1LSMGoEDp/0/+ugjva9I9mXGmQ5zsqxoI8JccL+x&#10;zR107JAcQUQDgUAgEAgUO4KIFgEoKKCXEkuIXs/yyCNeQbOgklrL66gX0ThO8fYaKZqHnklsiPW9&#10;9ghmk3KE8hGhTLBZ4WfRCWDX1EEVi6O6UR9fxs9qI76SQD0xNDxNzkZaCeU4g9v7bC1T5bDIeVxk&#10;MqTJl1g6wYxwa0Q4D907ECrzjEO+ymizVMDDrM9RbdViHmWqpFb3uGrmGphllpIcL9WWRQtm2RQt&#10;Q1txovU3CDrAzp07N2/evHr16oULF06bNm3MmDF+OBTPlHOimnoKV7/UAqQ7duyInaKmLG3fvv1F&#10;F13UoEEDXBGBRD6x0BIlSiCiFSpU0DinBwvVcCi+GseLqB7QjYsoHHfccaeffjp7GTx48IIFC5Bn&#10;OrlON5BQBwAOkByOnUZTI3DgtPyHH3745ZdfSkQxLpPOdEjJsiOFE+aR+41t7qBjh+QIIhoIBAKB&#10;QKDYEUS0CMAnvYLKJLEL0giGbBMokIQtcDArHWVFVjfJy40F+A6ifCDux20I8SNLczhjipA1kSAz&#10;XkBEoplACiHYoMeyHMyyO/ZrVXFvghWkyVd5ldEsW/behY9JQSHV2ZATeWMS5LOUwpie34LW1Sre&#10;Kt1mIjSbdmugpRRzVTARVUOxcWeUuQzT1TdCewfS5Gt17U7V8GgXggKU5/BpBzV1XERpIlqPk/6g&#10;e3J7y5Yt69evX7Fixfz58ydNmjRy5MhBgwbpZbnyz0scqGbLli3xwAsdrVq1YpFEFFNt165dixYt&#10;6tSpc8opp2CS+CcWKhGtWLEi2gn6Xqi3UJzTBDQ3ElEKI5+4qBdROPnkk5s0adKvX7+ZM2fec889&#10;9F5OPUekfsLZVw/x/ZNDVgvQD2m3999//4svvggimoodkiOIaCAQCAQCgWJHENEiINUhSchFvXBK&#10;NUWkobFnd0E5LGIt0EZSkeZBpKEOov8kz8RzQH5FgqWpRFbkYHX5Q1riS9kX+7V6ZBBRX5gt4x7s&#10;SDWRwsnlJHLeBr3OIYpv5kZeRwFwYhjhV4mjMqBZbS0JvzXtV1ArNZSvmEe7A8r4ypPQUu2LbXrc&#10;nvduXwnK6xTIxJJElKbjjHP2t2/fvmnTppUrVy5atGjWrFnjxo0bOnQoptenT5+ePXvin9gmOgpy&#10;Ubj44ovRThL4JxaKi7KoTZs2559/fo0aNU488cRKlSrhnyVLlixVqlS5cuUQTomoLBTyJaJSUHSU&#10;nMqVK9evX/+qq6666667Nm7cSP057+pLHJTvJOoVOmQdL1Ma5N133/3888/z8gsuUrLsSOGEeeR+&#10;Y5s76NghOYKIBgKBQCAQKHYEES0CvD0SfCsQx9DISRJRySpTuSgRvJ7pBdIqwyIKSPCS0MZBCiqI&#10;/hXrx5H+MSXtLSgOOcqM3NGBJ2iDto/cTwIrrXw/K5hldW2QfWnvqoAED2R0JMjxLie80UkXpaBv&#10;OUhIIKV5KilIp86CZrWK3xqQJl97VGV8mvqAcvwWtDWhknGU70uS4za5941KagF3KvZ+51Ytr9YG&#10;2o1zyrnetWvXvffeu3r16gULFtx9992TJ0++9dZbb7jhBiz00ksv7d69O5LJ1L81t0sCFJSpLLRj&#10;x46tWrXCQmvXrl2lShV0EfnMcZQuXfrQQw/1IgoSUSAtFwXE1YOIqjxlNBaKi2pclJxjjz22Vq1a&#10;vXr1uuOOO9atW0fv5XDUnTgoeojvrnQPFpFPgi5NDg2i9xXpxbnYl0lnOszJsiKFE+aR+41t7qBj&#10;h+QIIhoIBAKBQKDYEUS0CIhGBhNjg0CCWQkneinJ9KOd4EUUCdnp8C6aVkS1WeHszyDKx3AkPCDh&#10;Udq7EDlIQqQ+DmdD0UOSzhwjmMUfQNtkF7bXhEsIt/NoVlvwaCPaozxTVpZKXETlcoDLyRhlm14g&#10;vYsKp5Y26gi2coo3alYb0XaABDks9cYoIqd0aEW3B0PbAaXdtveiRSRYl+1wRDo039o0ixqQ5qJh&#10;1exqYddTIiUDEpxuzv6mTZuWLl06Y8aMSZMmjRkzZtSoUQMGDMD00E5AQa+44oqrr776qquuwkU7&#10;uTfloqD4p7jkkktat26NhdatW7datWonnHBChQoV8M9SjjLuR0Q1yOk8dK+IApnCHDRBXERBr8/F&#10;SMnESGvUqEGt/ItzOToOnClHynHp2ElwvOToqOnV9Hwah9Px8ccf79mz5xe/+AXWZ9KZDnOyrJjD&#10;OaSR+49t7qBjh+QIIhoIBAKBQKDYEUS0CHByYSgKt5nYuKgMk1kVII12EsTrdbsQF1GVVAL8pgRp&#10;tuADfW+Dcch3dmkwq5JCs3GsnEOzbDxOZE6Jhy3jHksa5L2AknniUirlE97lQOIXxylkMlY6gfPB&#10;vRvRbBLks7X4Ulc2wu9IBTQbJ14MWNeqHkP+iXzSCGoxNVEc2s23p056/A8QO3bs2LZt2z333LNy&#10;5cp58+ZNmTJl7NixI0eOHDJkCM7ZoUOH5s2bX3jhhSTwz969e3fv3t0/mhunTZs2zZo1q1+//tln&#10;n33yySdjlcgnCqrncg855JC4W3ooFo2EJh7NVRkPOSyiDC6qr5VqXFReWqVKlbZt21JVas4RcXS0&#10;g4aCdaS+f3qYVb+l5FtvvfX5558johiXSWcGZGXZMY1zmEruB7ahg44dTIIgooFAIBAIBIodQUSL&#10;AOeJhqJwD96IfqCXXkRVjDTaGcfLqoppRWUqDUkbAeJ7rzpxFP3bjIMyHvPRrFCMtbQdoY3ELdSD&#10;XYAXUSRNyELlgSDB85jnOSScaWGprZAB7cVjppibeAW0R2DjGjUVfnceCrMW2+RYOC5cSwfoxz9p&#10;KJqFE23nw6FT70UUSJDDieMMcq5loffff//WrVs3bty4bNmy2bNn33HHHbfddtvw4cP79++PebZs&#10;2bJhw4YNGjRAR3HRLu6HQ9HOixO0cyCE+u3QevXqVatWzX87NCcnBwtlWq5cOakmYmkO6pCIahHI&#10;P+NIRCmJhTLFP3FRpBTQ3RYtWtx0001Llix54IEHOFL6AGefNuFgaYGo+yZ6qdpBh88sJWnqTz/9&#10;VF8TNeMsECZtDukcmFAWkVJabfabIKKBQCAQCASKHUFEiwAF3EkoFpc9eqSRykcy41iJRBkVkKMq&#10;X8XAl2EvxPeyHcL9yH6c/wjyPc6GIpyH7kNEpZpKx9cCciLvTCwFzToPTS+iXgJBHuiR7KXqXyq2&#10;QjrYrN+XkHl6tGuwFXLjFZQ0ZSjPFvwGmSWhsb54swDNQsPS4DpZHp0XnRp/OkiQwyKdR+Rt165d&#10;iOh99923fv16dO7uu++eOHHi6NGjhwwZcu211/bo0QO9xEJr166NjmJ9OCc6in+SD61bt2aKrAKm&#10;SslzzjnntNNOO/bYY/VcrkSUhERUFiqlFEkiCiagCcjxLgpSUK2I7jZu3Lhfv37487Zt2zg0WiYu&#10;or4pQC3gM+lFnNBPPvnkm2++QRfNKQuESZvDRLCoRXR/sCNxBBENBAKBQCBQ7AgiWgRIOQi1QcE3&#10;KOx2CpkRnORBh4TT43zT3mbEVLO2LDF2yi7YnZdMSREo7odIQB0qILxPZkJWmSRdHjKFzSegPLAi&#10;zgZJOup8MEJCKOSBINXMjhXNQHzjacv7TJUBrQIqQIJ6UmfZlD8c+ScHSNPRkjrLmuoUpz0vOjXu&#10;bOztFeoM0Yl0Irpz504UTr8dumDBgjvvvHPMmDEjRoy48cYbr7vuut69e7dv317jnPXr18f6cFHJ&#10;JwnQz7eQaNq0KUtr1ap1xhln4IeIYtmyZfFPuai+IOoHNrOLKJiDJiCHMtJRratVjjnmGAyZSk6Z&#10;MmXTpk0cHV2CtgJ6V/yomao3klAL0JI0+EcffbRnz57vvvsO6TKtzD9yNmEyF0Q0EAgEAoFAoIgI&#10;IloEpFUOIfEg4aXFiWfklsrRbFrQlSwiyr4kmWgS0T8JRfzC+6cTT8M5Y4RkMhPSMBKUjK8FyhTx&#10;bWoVzE3ISdJKqRuzjJAHCsmhnLBg4JlvuOds33boRUcaaNXGQfulDqqSqudzqDA15yj8oQEN6P3T&#10;m6Q/rZwLnSmhRd5COQtakRzyde4oxjnVt0Ox0LVr1y5evPjuu+++/fbbsdAbbrjh2muvvfLKKy+7&#10;7LKOHTs2b95cT+c2atTo/PPPx0uBTIkoU9KI6HnnnXfuuedWqVIFP/TDoSgoHHLIIYceeigCeVTs&#10;50NFJhGtGMPrqBdRlSFdvXr1zp07jxs3jkPgwGkodQBajxZTJxSa9Q1ISc7Xv6uIWm32myCigUAg&#10;EAgEih1BRIuASEMTyuEt1KmKwawXUeklCRV2epIelZThaF1Bmg2yO+J7qSZT0qoDkFA+OE/ch3km&#10;gVEwZS1twaNNCctyMBtpqFtLq4MTUnuVLsj9hBNSQ3IIiKKUsmAgnJgn/vnOO++8++67TKO37r71&#10;FovYi/YbV00dgqa0lWQpfhI9OpU0u5PNCJ0Fm0lADoXV+P6vACTIIZ8t6GzCzp0777vvvk2bNqFw&#10;S5cunT179qRJk0aOHHn99df37du3d+/el156adeuXdu3b3/RRRdJPrFNjXzKSDVLPmky69ate+aZ&#10;Z1auXBlRxDz1jiJZqEQUb9TXO/MrouBUNDJPrasyrHvGGWdQw9GjR69cuRKvptE4XtqTKS0pOHzf&#10;FMyqYWlwTkqhiChI28BEMIhoIBAIBAKBQBERRLQIwD1EXGMiGXVo1suMbIRZlXFSkx4ZDmiWVYS2&#10;ye4U6yvQJ8GsqgHMRo7oXEtyKDMUThXTI5n0RMaW0E7tJS0qILSKVmeD2qMkUAmvpl5EX3XfzNTo&#10;aBIazJRqepgl00ok1iXzjTfeQD41IqrhUPLZF/ulJtSNqqqV/JlKaltg1jd7fFZEpRP54DM5KWxQ&#10;Iqr2Z0dADoV37dqltxNt27bt3nvv3bBhw5o1a5YtWzZv3rypU6feeuutgwYNuvrqq3v16tWzZ89u&#10;3bp16dKlY8eO7dq1a9OmjZ7IRUqbNWuGeTZp0oQpnHfeeQ0aNKhXr17NmjX9cCj+meN+OxQFLVeu&#10;XPny5fFGBFImmTQumuSiSjvxTEblKSDYwsknn0x9Bg8evHDhQo6IY+SQOe9Rb4h1RTUCkFab04s4&#10;7++9994XX3zx7bffyhhRr7hYKp0dlYwjFSxarCr7TRDRQCAQCAQCxY4gokWAxdopQ2reQkkQqUta&#10;hNTF+0xarGhCfrQ12Q6wOyJ+J6ERWBZTOYAWyQllg+hfnMg48wxbYDt++84vIrQjQX4c1Ud4KSUB&#10;2qY3UumoN1KPE8yIuIjKLb2FUowVNdQJJMhReZZqs+yCXVMNakWjpba5b2HyPVrkoYD+fADx8mxN&#10;BZTWqWEq/KlnLfxzi+Oee+5Zu3YtFrpy5cpFixbpoVy9KbdPnz6XXnppjx49unfvjot27ty5U6dO&#10;6Gj79u3btm3bsmVLfSMUEYXGjRtjoXXq1MFCq1evftJJJ+GHslA9l4uIykJxS2kkFurHReWiaUVU&#10;sKINiTp8JlM9pnv88cfjwH379uUQ8GrahBZWO6ufuE66tzVADULP4WS9/fbbn3322ddff/3dd9/h&#10;oqjXb37zmyS9lHBmwgoVNiaUBcW2st8EEQ0EAoFAIFDsCCJaBBB2C5RMwbcMRCiNrshhBLNkpjpP&#10;HCsa0x42pfgepH8E/d76lAblewOU9cWRDWZC44cetsCmtH22LAsVTkIjooNPODBoFlx1opp42Jo2&#10;G3dRQBqdge7FeWjyiCgJIJ8CrMKKbMQdpY2+Mqv6k8Pu2Dv1oaqcFNqQxpRPetTUal6RelKsqENn&#10;BLSKlYj9mYApMEsZld+5c+fWrVux0Pvuu2/jxo0o6LJly7DQ2bNnT5kyZfTo0X44VBbas2dPEl27&#10;dsVFL7nkkg4dOrRr165169YXXnhhqoiee+65Z5xxxrHHHot2lkoQF1H0EudEHSWiRx99tH9GVyKa&#10;5J8ec1BHfCnlWfGYY47Bganz5MmTUWuOlHamk+ikM1Uv9Q0CUeO6R8o5O2+++eYnn3wSRDQTQUQD&#10;gUAgEAgUO4KIFgFe0ojFibMVc3uf8eldCZzRRArkjCYjFGBFcAG8eY7XP0X87NoLntAskI77niCd&#10;HcoLpb3RyTF0gOA81FB9gDQ1BBWw3ISX+qqC6qbqaV/UTWKZJKXSUZCRkiCTMpSPV0/bVNqfDlCV&#10;aDqakTa3E5CARlarqs4qCWrw6OQ5Uld0JzAXFNNaOmXM6sdCmepnWu69914Nhy5ZsgQFnT59Ogp3&#10;22233XTTTddcc83ll1+uh3IR0csuu+zSSy8lgYt26tRJPx+KiF500UUaFNUXR+WiiOhpp52GW5Yt&#10;W7ZkyZIlSpRAREljoRJIpFEKKiSi4F0UcEtJJsg8RYUE5MtFQSLKFqpVq4YqcwjLly/nGGlqWl5n&#10;mala3jcIuLaMvklLgTfeeMN/TfTgi6hZ448Mq5wjiGggEAgEAoFiRxDRIkC6ReSNzEhjFHbLJ5XG&#10;VRAYtAQkM1qaBdZiU2xQmgSyOymWIn7UK65zIj7r9DMadVRCmVnQuh6pnbxOB5gEmaoVMBspXe7a&#10;girMRtiUx2mj6SiwL1VA9QTnpAZqKkizSBWjBdgmRPaTQDnaI7B36kMz+lMgSNPCnBpV2BM/fZTR&#10;+cKyYHsK2xwkWMo2WQW8cbFi/HuhWOiGDRtWrFgxZ86cKVOm3H777bfeeuuQIUP69esnC9UTuUyx&#10;UGY1IuofzdV3RKOXFLlB0UaNGmGhtWvXxgZPOOEEpDEnJwcRhTJlyqCO3hixTfzz2GOPPcaBiCYN&#10;igpZqJCFgiwUyGRrfoNsnAQC3KZNm2HDhi1evHjr1q2ccU6rTiVnRy1Pa6gzA+0JNC+n6bXXXvvw&#10;ww+/+uqrIKIeq5wjiGggEAgEAoFiRxDRIiDVYYTibyW81QjvQiqZFjblLdRLnUSLUF4u5xUubm7O&#10;4yI0K38Dy82qo2xNsGW2z17kdVSAauhIReSaCREVyhHMqsISwnid40QOGsP27bAK5YZ81mJT8Spp&#10;6nH7t4qRoBlBp8DDrPJ9UytBPqeGE6RfWNHztGjk5s2bMclUyAeKIZxsNr4pbQFD0zty169fv3r1&#10;6oULF06bNm3MmDG33HLL0KFDBwwYoK+G4p/Qo0cPjYtiofGHcrFQ+ado2LBh3bp1sdCzzz77lFNO&#10;wQwPcS/LhdKlSx966KEYI57pQUSPO+44uagGRVNdVJ6JYcpFwWTUoRz5J6uQg51WrlwZN77++usX&#10;LFhAC9DanB31N84UJ4hzQWvQpEIt/2MQ0SyYFBYU28p+E0Q0EAgEAoFAsSOIaBEQCU0MeYjwIbjX&#10;G3AqulNxucqocBKE7NIqOZWkTjono/PmRtyPXsoBQA+veshhml1BtR1wemiwF/bIftk71aAyiLHw&#10;vidUQKiqqq2zZhuxVJ09Mk9P2sw4KsBG2JSqRDVk/mpJj9qTfJaCGlNnIU50YhKZOjvRuKcb+dRX&#10;OvHMDRs2IJDrHGsdSgP5LN24cWOSiGpfwIlGQVlKMVZcuXLlkiVLZs6cOXHixJEjR2KhKNzVV199&#10;+eWX458aCyUBXbp06dSpExZ68cUX65W5eiK3cePGWKjel4uInnvuuWeeeeaJJ56IHyKiKCiULVsW&#10;S8QwpZoC+URB8yKiwNY88k9AO6WjZFKGNLp7/PHHU5O+ffvOnTuXI6VL0H/0NDX9jdNEZ6D91RpA&#10;+zAlh46xe/fuDz74wL84F/XyIuqNTsKZlsjVDgzae4Gxrew3QUQDgUAgEAgUO4KIFgFOP9ODljjT&#10;yYj3FsEsa0n2iOMzGR3gZsT9kjQgjWfinPo6pcwz0lAnok5CIwuNXNOVjKN8NuJND9gd+01SUCyC&#10;6jElh0UgJwQVE15H2QJog6q2R2IJqr9HmSqjFQXbYYNsmWpQB9qK1pNA+nFLIMEsMinVV3sCCWAt&#10;75x6pBZdZLpt2zZJI2IJ8s9Vq1YtTbDMsXz5cjJh9erVuKi3UDbFZn2V3F8bouHQTZs2URj/XLhw&#10;4Zw5c6ZNmzZ+/HgsdPDgwf3790fhsNDLLrusV69eTBFRvZ1IY6FYaNu2bf1vtzRv3lw/HNqoUaP6&#10;9etjoVWrVj3hhBNwyHLlyqGgOTk56Ch+iCvKMAHblHaCHtBlKhdNEtE4MlJwNhohHRXKYSl7r1On&#10;DtWeMWMG0k6voBfR/V577TV6HadM54tmV7MwpQynj75Br3vnnXf8i3NRr9/97ne//e1vkUxTusKT&#10;unxh+86MlTvABBENBAKBQCBQ7AgiWgRIddKiKDwTMk8g4dOs5aQvl4hCFhGN5NLpJQIQveEnNiIa&#10;jZBmHhFVprYjA5R/slNnl/amH0AhQEfkKynn9DgJjbD52FiuR8cCkVgnntcF7Z0EOaoDq9vmHOyd&#10;/eIzckg0T5DGglA+QRod3bp1qySTRqaqqjktHLdQylBS5ol2rnW/qoJhyjOZrlixQha6KMHixYvR&#10;0ZUrV7IUEcVX2WN8d95p2aZ+KXTBggUo6N133z116tTbb79dFnrttddeeeWV+tVQkIteeuml+tUW&#10;SPrhlmbNmjVu3Bj/rFWr1llnnXXGGWf87Gc/wyqRRswTCy1VqlSJEiXKlCmDH6KXXjUlopplmmlQ&#10;VMhChfNQI62IVqxYke1Ur16det555500BY1Mj9rtXnFMl+NUcro5cTprNDuo55BJl3vrrbc+/fRT&#10;L6JY6G9+8xsSB9P3UtHes2DlDjBBRAOBQCAQCBQ7gogWAVK1tHhzyyOUV6QOXuG8uTkP3WtuXkFB&#10;Vin5FJqNi6hzTxv8jOMNENiR9g7UXwon4jUEHSBQUs7p3DM92qCHHB2djkuHpgQ5LGWz7AJ1lLHL&#10;Hrds2eIHLUFf0cQDpaDgczRKySqs6DcSF0WKUV7DnoglLE+Af4IygZwlS5agoECCWTIxVT2mq2po&#10;GNZXDwXFP2fOnIl/znBMmzZtwoQJt9xyCxbar1+/Pn36eAsF0r1799agKC5KokePHrgoFtqiRYtG&#10;jRrVqVPnnHPOqVq16imnnIJJIo2oYIUKFbDQ8uXLlytX7pBDDsFFSaOX2OZxxx0n4RRKM2WRXBS8&#10;iAq5KJiJ5nZRIQXVIoyUwqeffvpFF100duxYmpG+QdfSiOgrr7xCp1Jfov1peZ0OjBQoSX974403&#10;Pv7446+++urbb79F8OKP5jLd5/O3zgqLANt9OqxEYRBENBAIBAKBQLEjiGgRILlKi4Rqn8QFD/fT&#10;utlFFOIuKhGVasYhM0lBpZ1xpH/AvpBAKuBRlSIBTeDcM8JKOFRhW5ABlbQZp6/AMfrDJKGNsEfs&#10;RfKpwU/veLhf9E1NBxqpMUkWCRRUTrh161YNljIFfeeTpZSRf7IdDXvKNjFPJ6G5LBSfZC9MNatF&#10;XkFdFaI6eCUmQQ5lUNZZs2Yhn3feeSfTu+6664477sBCBw4cqIHQSy+9VF8HlYWSedVVV2Gn6CiZ&#10;Xbp0ufjii5s3b16vXr3q1aufdtpplStXljoigV4+meKiOKHTxgjMEAU98cQTTzjhBLmo0JuKmB5/&#10;/PFKgxzVDZpGOAndi20xoaM+zVTiKhE9+eSTzz///KFDh86fPx/bpGu9/PLL+pUd+ht9le70wAMP&#10;aPwZSAAuyummzIcffvjll19+88033333XfTVzyCiCYKIBgKBQCAQKHYEES0C5FRpkVblHdkaK/ox&#10;Q5AlZhFRgn7ZplTTExmqQ7OUB7YQ3ywJdsTuVGFVAKxCDnPQxHOV3hU10gikNRs9f5n4fRq/yFbO&#10;CsVYhXU1eoa0aNwSx4vGOjdtQvPQTgzQIxEln6UUE5GPOiNVghy/uvwTV0QmvVjKP8F9CTTC5t3X&#10;QSkJMlIgoRzBLBtUHZgyy1oLFiyYPXv2zJkzUVD8c+LEiePHjx81ahQWinMimaCRT6W7du2q2Y4d&#10;O7Zt2xb/rF279llnnYV/Io1SPoTTj38K0uRjhtggZTBJjXmimlhoXERJKEfEXZSlrBU9pHv00c4u&#10;I5yHRkg+BTs6zD2gy5Qy7M4Njh6G9GLL1157LbLN+aI70Q/910TponQt+sA2NwoN0aixe7ET/e2V&#10;V155//33P//8c/90rnc5EvsU0QOEKpAFK3eACSIaCAQCgUCg2BFEtAggqs6EF1HTO0c8R2kPOayi&#10;dVNF1LsoJImoLDTJOeM4dbVvYGr74BWUnaZWJi0qiTrijXrYVXh7BDf6ZWOSLEpSU6XlnFoXKIyi&#10;sK4ft5R2ygA18JgJSgJlQAmtiBnKFbVIOXJIRFS2Ccjn0qVLl8TQV0MlpZSUc2pd3NXpavRNUWZV&#10;N3bKXshZvHjx3Llz/bO4+Ofw4cOHDBmChV5xxRUIJ+hnQmWe7dq1a9WqVdOmTevXr6/fYsEPkUAc&#10;D/NEOMuVK4dz6o21skHymZWCAgml8UN8ktVRTZBnSkTRReFFVC7qRRSxdBJqaMvgLZQ9OheOflCU&#10;fMqQADZSs2ZNBHvSpEmcMroT/RDD1Ouy6IdeRDmtoO7BLL2IAu+99x4iumfPnoMson4vqWhRFqxc&#10;BvJSJi8EEQ0EAoFAIFDsCCJaBEjqQOoob5RDAmn5XuSdDhkdCe+cqbCKtqYtCLmokIgmIQsF0l47&#10;WZGNaINs2Q97qhpANYCEG9eMfmBD+cIX9kOXOCSGiTdKGkGOoVmmElFwA2ARpFkFSPiS97jfR8Hl&#10;ZHRCygeksTugjBvU3IsJqINZlaeknJApaXLYLJDw2olGapzT+6TySejFtvpW56xZs0jPmzcPqyRN&#10;zsyZM5nFUVUYTfVrzZ8/f8GCBe47pItJU3Lq1KljxowZMWJE//79kTTo27dv586dL7jgghYtWuCi&#10;F154YSMHFneSQz8Hinl6D8QAvY4K0gghRGORiZ/0BCePESil5FNISjUQCnJRZ6l7XRQRZcX4RrRN&#10;DzloKlsjza6RT6kvCerA6meccUaPHj3Gjh1Lq9KLENFX3XubX3zxRfohfY8Oo94CzkMjEaU7Pe/e&#10;V/Txxx9/8cUXv/jFL6IHcx0yMZ84EEgXC4ZtIh1WojAIIhoIBAKBQKDYEUS0CJDjyRhliSJyR/fj&#10;JaRZKglMwjtnnMhEc2ut0GZFNCoae0w3CQqzLmhr7Eg+GcdpZkRaESWhAUzAPCWfoKFLNFIO6Rww&#10;Qt4oaYzcNPFYrNdFKaJfRQm0UEaHxpDjl4IXS60e31oSKs+6WoWpthP/CqggzY60U7wRgUQ1cU5s&#10;EwWdniB6v5CTz9mzZ7MIKLZo0SLqCegoaZwTNZWssgUKT5kyBf8cNmzYwIEDr7rqKix0yJAhI0eO&#10;HD9+vOx0wIABTZo0Ofnkk/XmIdlglSpV8ENvmEwlhBqKTBVRNxIZSaC3RIgero29F1ewcfmnF9HK&#10;lSuTkIsCBViF1bVHJZx+RvhMkK9qv9EgqZNkIJPDadu27dChQ2kTugryiYW+/vrrL7/8MlJKF33o&#10;oYd27Njh/i5hf5ggQSa9VO8r0q+JInJ6X5FHdncgMNsrELaJdFiJwiCIaCAQCAQCgWJHENEiQJYI&#10;3g9BugganCRBAZmhR8KZCQpIJkHbF9qssKzcUJ7VJboYJmKpkUzvls5DTURJqIzkEyhMGcwTf0A7&#10;5Q/3Jl5Oi/hpvBGXW7p0qUYCBZKm8UZnlNE4p1dBuZ977jVCD74KZlkXS9S6IKuUhbLHVAWV08ad&#10;U7jdRrN+17JcIEGOipFPBTR6OW3aNARy8uTJd9xxBwm9WwgXZSpII6Ioqx8FpcILE6CgFGDdsWPH&#10;3nbbbYjouHHjJk6ciNZSB1oSH3v33XdxLeDUUKxBgwYopdSRBC6HPSJ++B5qV7p0aaWziyiL5Iry&#10;T7STjQBuydSLKLbpzRMRPemkk7yXApkUjrsoRA7qiAQ08esvQA5VYqoyVFVeyhYaN258zTXXcMj0&#10;E/rkK6+8ol9wQUTp+fSuXbt26U8Y6k5M6Wb0UpT1o48++vzzzyWiyKd3Uf8S3UyYsf2bEkQ0EAgE&#10;AoFAsSOIaBEgJ5R/RsORDu+iyichRfQKKlF0ypkRFfZESpqCLYtprfdP3BIXkliCvpkJaIBmgYTT&#10;z+hdQf5Lm6iC5BMJRPxQPvmbkIwhcnPnzp0dY968ef7HNlWGNDnKVEIwG3dRpdE8DVqyLwxTY6FU&#10;AEgLWShLgWLOW+0LnEDaqy+bYoNsmX1pd951ycchqTCeiXyikZMmTcJFsVBsSkOgOCpTPaBLhbU6&#10;aIN4qd5FxOp33nnnjBkzKMZOsSxOhF7D89lnn33zzTdyKviL46uvvqJVGzZsqNFIaR46J8/E9Mjx&#10;QohtYp6HJiDtYRW5ohRUzgleRH0mwklC6biFCvIp7Hcax1soBUjHM1U36gDM1q5du3fv3jQgp4aO&#10;9/zzz8tCn3VvxqJB6IHqeKA+Rq+j5EsvvfTBBx+oobAv758+YdKZDgnbvytBRAOBQCAQCBQ7gogW&#10;AVJNE9CYgrrhyb0DmF5EvSuCs9H0qICwrHTiSqbKRKOciXFOqSaglz76Bw1M4UsQPSWZ+KUTpvrq&#10;Jta3KfGiIJwNudIwIPaFeQIOhnRhcdiXxgwhep51+nRZHPKmYkwpKUjjft5CcVS2idfFjRFIkCO3&#10;pAJu1DMXkYwmXmKEVTo3jH5SRShHFRbsSDsFtk8OS6kACk39kcmpDmSS+iOf5FNzVTUa8XRQHrQR&#10;LQWOlEZga7QhpwCneueddz755JM9e/b88pe/9B7129/+ljQ5zP7hD3/43//9X9J0g759++KBiJx+&#10;mgWv03gjU2QPlMY5ZaFoaqVKlTSrtEqyblwynXLaS3GVD8okQQHlgNLkZxJRWag2pSoxCySom5A5&#10;16hRo3v37uPHj+cU0OXo/3pplp4FANpHf+zASJnSIemWpCmDsX/66adff/01zUJzRQ7q2KeI7g9m&#10;ewXCNpEOK1EYBBENBAKBQCBQ7AgiWgQ4D42IW6gbrYzQrPAu6u2RRCa8VcowhdYCCmChSpNPsWjo&#10;M/EIrht8Mv9Mkk+EE6OLhhQToHbKQf+8y6Ft8i40Ej3Du6LvTc6Yoe9SYm56nBVITJkyRTqHlFJG&#10;koaRClZnI17h2CxeJ+0E5JA0xihRZO/UgZroOVsP1XMqGrkosxRAWSPXdN8vlYV6bWZTgs1qp+xd&#10;+wXSGg5NUlD5M8VYkWr47bBNZtk4+8XSaUbalhP96quvvvXWWx999NFXX3313Xff4U5op/j973//&#10;u9/9TjmkUVBm5Vek//rXv7LiyJEjq1atisvhkNigfA/PRAJJMJWIop1CIlre/XYLibQi6hwzeuAW&#10;lJ80y9SjRXJL5557IYd8v3FJqZRV/smUMsyyhbPOOqtTp0633XYbbUVno3sjoi84XnzxRdL0eXVR&#10;TfUnEnoppvree+95e8flnIRGBBG1m0sgEAgEAoFAMSGIaBEgwxQSTiDtPDQSUdmpcuIWCpFcpuB9&#10;Mu6WoAheMMuiyFMTqCSL9JCt5NONetrbSvWuWlQKncOpkDfvnBo5RNgwRtSRKaqGT6KdqNqkSZNQ&#10;TUA7J0yYoAdZNUsaMDq8btq0aRQG6Sjr+gdcNdLILgAV9NqZJKJSPpQyDgYISss5BZkU1iH4jbB9&#10;duTBLaWXICMVyqdWIElmRS2iemyNzWqntBUNSMNy+l566SUE8oMPPsCd4l9rBIQT1fzv3JDjtPS3&#10;fpYpXkrOX/7yFwyWJmrevDniV7ZsWdQO2ZNeygZBXxOVeR7mXmVUrlw5XFQjohSQDbIiQoiIAgnl&#10;IJBSUwQS5KISSw+z5LNUO41GOR2kvXwKiqkkkK9FmlapUqVZs2b9+/fnpN9zzz306meeeea5BKTp&#10;9mTSP9V1Qb2X6+Ltt9+mMTUiahLmkNc5vyt8tItCh0OIY7kFIohoIBAIBAKBYkcQ0SLAe6ZIMk8S&#10;Pp30XC7OKYEUpCWihOmK1DXrNNM8E3woL9yqexXUD4T68U/8UwqKJOg7lhr5RLekbcgYrijtxCWi&#10;p2ynT0cvcc6JEyeOHz9er+EZPXr0LbfcwvTWW28lZ+zYsePGjWMpxdzIaPSFST2my3a8f0rzPJge&#10;O42LqPAiKttk6vTTSFLQ+FKMkXXdSGf09KztxiEF1SIgTWUEaQrHoQDboUpsHPmkrWhJThbnTv75&#10;8ccff/nll7/4xS/wBPwTmUQssyD5TIVFiCs6+sc//vGrr77atm1b3759q1atimSinXgdhklCY5II&#10;Ic4p7WQavbOofHlJqXRR3giURxRxS9bCIdkOFqphUm+MstDIVhM4G410lAJswbaVGO0kU7DlSGET&#10;EktCUsoipieffHKjRo369OkzefJkmo7eSG+PHsl1cC3Q8+nz5NM/hTowxd58800aNklEzReLAqtB&#10;gZB/eizXkZctqwIiiGggEAgEAoFiRxDRIkDRtoQTSANBNhCC+4S30LiIOpfc65ZyTiBqV4IykWjm&#10;tlCIHr1137UTpPUIrsxTU2+egCH4h28xLoQQUcQYUcc777xz6tSpGuHUUCcWinCOGDFi1KhRaCf+&#10;CTc5mAXpKCKKhWoVoeFQLBQFlXMieExJxw2QTImoG9GM8LN4JpWUcHqiZ3MdpKm/VpHBSqe1iyTI&#10;9H5LeemrX5e0Vtci2ocWQ+A5L88999wrr7zy3nvvffHFF8jnN998g1cgnzgkAgl/+MMfmJpZ5h/W&#10;ZWtM//73v//tb3977bXXaMMWLVrgfqVLl8ZCMT3s7mc/+xmmh3OSg3NWqFChXLlyslByUNMk5J9M&#10;AVHEQgFvdC65DxGVVWpcFKTByoQkEQXSclGoXLlyvXr1Lrvssttvv50TRG+kq3MJeBGl/9Pn6czq&#10;qII0lwPH/sEHH+zZs+e7776TjGmQmamUrGBI7Q4ydBKOApyHGrYsnwQRDQQCgUAgUOwIIloE+Ghb&#10;4KJMvXmKJP8E4nL0Ukq5w0GCWWxT5glORe1XVZx+2qtuQauAVsegtiR+3tN/7RNzk9R5B8O7kEAU&#10;VL9cgnlikuPHj0cpx44dOybGzTffjIjinyNHjhw+fDgJpsOGDSOfNIIqF6Ukq7Md90xuJLQSUZwT&#10;D2RfgBP60Ujvh94AVT3vitRZXwdlKkj7Y9FR4JbARkSkoQm0RzLZvmyTdbHx6IdN3Ziwnkxms2yN&#10;VqLRaD1OBycR+XznnXf07hx0Ap+RFCUNfkbP2rqnbSMlzYCEMy3aAlvGN5jqDUZfffUVdevRowcO&#10;WalSJaZY6CmnnILyHZF4UBb5dN8VjX7EBRc1+3T4MUwhdZQxel2UTJJjDupg1glmBAVYl+1oU1rL&#10;i6jb2F5UXmVI1KxZs3v37nQG2nz79u10da4C56F2aXAJ0Mh0YN/b6bHk+J+3+cUvfoG2+TYv1iIq&#10;nIdG2OL8EEQ0EAgEAoFAsSOIaBHgtTPJPGWbccwvHXJLKSWxuyCtwSKggIr5ksBSH8orrUzC+vvu&#10;uw/LQrE0hKjBT7QNN5C2yQmxQVxx8uTJt99++2233YZSopropcA2Bw8eLOccOnQo05tuuumGG26Q&#10;gqKmJCgvC2UKGCwiqidyZ8yY4V/8I+cEEoCLgjLjoiiYBRJU2+mngTR6qea4KKDDyQRLOWSKUdhv&#10;ShsBGSntTMNyjtAkvXDoww8/xIU08okGYEHSITlnWiSlmTDpTAdLsRQSf/3rX//0pz+xKfaFu7L3&#10;559/ftq0adWqVZN84nu4KEaKMeJ7+CEuioViqvFBUVkoNghIo2RS9shaSkg1gW1KQYWUUvmg8sJt&#10;z1STArZCAr8iS9nj2Wef3alTp1tuuYU+tnXr1kcffVQi6n9El0vDiyh9lVNAMWafe+65N954Q18T&#10;pVlwSDW+fPLgIw8sGNQfnYZIQxPIRYWVy4DVwBFENBAIBAKBQLEjiGgRIAt1Q54RGvNEO+WQzjoj&#10;NBtHeklcTlAutm3bJh2No8BdWLkEKq8ncrEs7Aud05CgtFOv5JkzZ87s2bNRREQRC8Ubx48fj0ki&#10;ltgmqol8AolBgwZdf/31Q4YMYZa0LLR///6k5aUaJtUju/ru6IQJE+688059LzT+diINgUYvBYqB&#10;iyKiqqF0FBBI0tJI5BmBRDs9Mkmm5EtEtRZ47WQtQQtIQf2KcM8999BEtDbyiey9/vrrmOfnn3++&#10;Z88e/AdzQAPklkzxT+FzkohEMw9IO1NhkUZN//CHP/zxj38kgXigXuT/z//8D1XiKK666qpzzz0X&#10;BT3jjDOqVq160kknYYboJXbq5VMJkIjKGCkmEWWqNOCTXh2ZyiSF90nle/ME56HpRZTCfkWWsrvq&#10;1at7Ed2yZYtEFAvFM5lKRMmkzyOi6rEai2bR7t27P/74Yw5cJ0Kt4XSsCHBKWEDQTuehuUQUTEOD&#10;iAYCgUAgEPi3JohoESD5lGpiO84xI+SZTEU0oBmDiNxLZvytQh49Sgr+e54gs4JopC8hWiSkoGge&#10;EohtwvTp03FOvckW89Rrh2Ds2LGj3WuHhg8fLuG8MQbCKf/ULBaKlyKiJLRI5ZllippipGxz8uTJ&#10;7IV9sUfB3qkDdoqa4sAgNfU6qqFRP1IKfrAUvdSQppQSdKRMSZPpnZNZhNMVNJRDi9GA2A7tjALh&#10;Qnrs9pNPPvnyyy8lnxIDnEfOiSLKDwFFBJtxP8SShHwyO846k1H+n//8Z/b4jYM6kKkdyXJZSoWR&#10;/KZNm+KiJ5544qmnnlq5cmV87/DDD0cs5X56XpcELipBZcoiZXokomwEgcQbJZwe75OkKUPCy6eI&#10;xkbd6KjKg753qhUjVXXDsGeeeWbbtm3pD5xBmp0rQiKK9j/zzDNPue+IxkdEJaIkyH/ppZc++OAD&#10;zsu3337LSUHDDrKIOg2MPFCJ/OIc0x7KlYiCZoUKgK2QGdUHgogGAoFAIBAodgQRLQJQUCJsrDIa&#10;sty+nfCaaFu2CUrHCwjJp5Bzok/oVtys5F16vBZQzaXupT6g0U7JGxaH482aNQsVxAknTJiAbWIy&#10;GrEEdFHaqVFN55iRcyqBVQrS0cBoQjWloP1iMDtw4EAS1113HWmKsdlbb70VF2WnuO6kSZOQXtAb&#10;jLBTpNTrKJIs9Owu1WaqAVvSix2IKMfLUUeenXi7ElPSclFwbRMh7dSIKGkakMakwR91LxzavXs3&#10;8vnhhx9++umnevIWK/DmKeSHhU5kolmxcunAgSlAzTF5XPSkk07CQr0BIoek0csjEpA++eSTWURC&#10;6hhXUEkmOHnMZaHgZZKNsyP5KsXIYTtsQZtis0mrk2bdSFXdeGmVKlWoKn2DDim9xP9//vOfcxYw&#10;0scff5xrRNcC6O8vGs8nH1nVe6EkovgY52ifmLEViKTVJYGwT11UAWFZia+GJvmnyoAVyidBRAOB&#10;QCAQCBQ7gogWAT6wxi0VXjNLJiCc/7+984vNqlj38I03IiAYvTCygYYAUYkhqBGiRoFSFWGDooBH&#10;RaFsjRotUKkirZBgoBoRq5yjIPUAgkh23BVKQYwloIACIraUgCISSLzZF+eAJt7u83zzm46f9Wsr&#10;Rb6mZ/+ei5VZs941a9afku/hnTVLqwqQdsLGjRulnTIrFXAqhArhRMZQspQwRDKxNUQO1UTqAEVZ&#10;vHhxkj2V8cCKigq0sKysrLS0VKNqkUnAEPBG7FECyap4PECNoIbgtBebiJ8xY8ajjz76yCOPPByg&#10;TE1xcTHBKGsarDt37lwZaQI1xUvpIXqsN0jRUZGG78pCOTXOUUlRTpwrwHXgauiCqMwlSjlhbRKs&#10;apDn1q1b68OnPr/++usjR45kiw3gHtK//2meSSj4YFtCeD6o8daIQblgK3qslCz+vGHDBm7BkCFD&#10;evTogRnie3379sVL8UBcEUXs2bMnS2qQxl69eqGFEkiWQAyWGBQyOiSRiaSdiRQsQZVnAmXVC7Zm&#10;B1AuKCgYMWIEDwZ3ltvBvUA+JaKfho+I6j9i9IcA/FHwV0Ak9bt27WpsbPz+++9TpjqYZjtEiewQ&#10;LXbXEwLBHP8cEQWFQYw7FyyixhhjjOlyWEQ7Adkmv6qFXFSwinOq/oMPPtAgW6lUdXX1ihUrQhYw&#10;vjBJQXlO3Iwf9AibnBORQzUXLVqkb3sCmqfhtWn2WgqaaqikpERjaBHF6dOnyx7RyAQmqdwmhDTn&#10;37BKkKMCOiHVBAo0wl408h+Bhx56aNq0aVQSibKiuxyUnoB6knjhhRf0fZeUGhUatSsXlWNDyu6u&#10;DFMW/XfzfEtAWTlPrhtihsBwwTdt2rRly5Zt27YhPF9++SXy2dTUdPz4cb1qiAYgGPhGetUzel5A&#10;sscmiFXnTkYoLwB0CQ9h+dNPP/3yyy+cxY4dO7jvo0ePRizRTomo5FBuiXYqL0qA6iWKCdQxCad2&#10;SSiAXYK3/mqwv29Hu8eVAAGC+v79+99www08HtxrnnDuDrdGo3O5QZQ3h0m5ooY2iyhQSdihQ4ew&#10;bu6d/u8gmGY7BIVsFelca7TYPdZaRI0xxhhjzgOLaCegXKh+WCf0kuf777+PfAIFfqCjVQiVcp6o&#10;17Jly1AyCGnODJTTu536tmdKdeJ1mJ5muC0tLdXrnXigoIwWIp/4ofQS4XzwwQenBB544AFpJDUo&#10;JZswSUEZsQQ5KqCaxKiGALko9Vql5aCrjz3++ONPPPHEU089xdHpj5SYpQowP3zZhc5zCohogrPj&#10;NJUFxTzl4VwWJYchZDp/8+Ynq1xArnNdXV19ff2ePXsOHDjQ2Nh49OhRvfZ5uvlTn5nhtkEyg61k&#10;YDVKXi6iVp47OlAbxAPkIkbkgp6jRoqh8zrWsWPHuCz3339/v379EL+CgoIBAwagf3gjxsiye/fu&#10;l112GZtYpb6FZKpGZVUmpSQeME92h8ww3IBaBnZJe6mseqGaq666io4NHTp00qRJ5eXlK1eu5M+h&#10;trZWo3O3b9/OXUNN8c9/hIHrElH9yVBD2MGDBznHkydPpvvYLnLI1og+1wotdo+1FlFjjDHGmPPA&#10;ItoJJO3cED5TiXYq5yntVDYPm1q1ahXG9Z/hAyqvhfc5F4U5hEB5TqCs4axAAf9E55A65HP27NnY&#10;Ju6HbUo4E8hhcXExlqjUJSYJU6dORV3Efc0gpclIBWU0VVCWhSYRxT+VHZ05cyZHQT4xT2Vc8V5B&#10;WUnRZKFJQTlBTgT55GRloUAZ5a6qqkJB9TooFwpLb3H1QJX4JzKzc+dODbvVhLenTp3iJz7aJmED&#10;CtK8hCwuoQmBhMa+Qtx27mSssU1iJ3IRI1qBAHrIGSEzaNKZM2fOnj3L+XIREP5rr70WJ0Qs0T8k&#10;kHKfPn0oyCSRQzb17dtXL3zKHiWiST4hldnKLoho8k+hpCgQANnBkMmZNmdNgQPRh6uvvnrs2LE8&#10;pdxZtJm7tmXLlo8//njr1q1IqeQzDRagwJ+M8tuc14EDB44ePZq+oKMb2jZyyI7RYvcofxZRY4wx&#10;xpjzwCLaCchCs/1T2rlyZeZLKv8VZoJdsWIFBRR02bJlr7zyCnq2YMGC8oBUU2g4qxSOAv4Js2bN&#10;QvaQT2xQtgkUQIlKpBGlxCTxzMmTJ0f7DLAKKOi99947adIkAiSfEDw0gxRUNShoJisaUPssEVEs&#10;VAKsRKj8E3DjkpISOjkvfFYUHaWgU1i8eLG0UwleSKtLly5dvnw514QLxUXDP7mAGsOMpfwjfMBG&#10;73zu2bNHX1v57rvvNLEqP9MRCYQNG4w2GUDe5IfYKUjnUv2fTnDGtgjKmZsYkQt1nhNEYCjQfyqR&#10;pXCK/8t14KIVFRXhmbglIIQsUUEs9NJLL0UOkUy2arpd2SNLYqiHsFOEVQVAEMwoloJN2gUITiIq&#10;CxWKVGsDBw4cNWoUTwi3mCefPwfuY5g9OvPJFsxT/1/DUmWNF6AGWd23b9+RI0fSa6Kcb8Y12yQo&#10;ZA4kcnGldRTWgna9UQEiuwbttIgaY4wx5t8ci2gngHxiU/Duu+/qVU/NbcvyzTffRLo02lZDcCkj&#10;aXPnzpXClZaWzp49m8Iz4Ruemq6WJcj6gv1l8p8zZsyQc4L8UP4pk0Q18UzME9UMuc8M1OCf99xz&#10;z8SJEylgpEQSPzWQ/JN2gtv+2jiHozPqko6uXCh9U15Ug3KBs6D/zz33HEaNhc6ZM+fFF1+UTr/0&#10;0ksaXRwGHWdGHbN87bXXUHHQTLlcpbVr12IjmzdvRkh27NihtGdTU5PG3OqdT5QsOlwguuBvk5w5&#10;iXEXAHljG8S+njvxALmgWa4Jasdjc/311/fu3Rv57NOnT79+/RBRTVwElPFDKoECNUip3BWfTIbJ&#10;KvXZlQSjmkqKUqBSMWxSTMY7mxOkoEb69++P9xYUFNx00008V9z9qqqq1atXc1tramroLUYq7WT5&#10;96yXqCmwWldXt3v3bk2ce/r0ab0mGnz81/HVbRPl8rd6GatyESNyIXXsMLGVDhE7F7CIGmOMMabL&#10;YRHtBN5p/u7lqlWrsFBlQTXnEOpVWVmpcbaAgiJsWCiCpyG18kzUTqvYJh6owbGYoYbFQnY9oIsI&#10;JNqpPCfLvwYknCwB/0xbVQbsVGnS9OIoXqrhuLTPUeSZdG/WrFnPPvusXklFNVnVNEhyYxQUTaWG&#10;TXpBFP0gGHSaLDlrRBSQ8CVLlrAKlHFRKSjqjo3gn7t27dq/f/8333xz5MiRFpnPJGYtJA3JVJJQ&#10;wtkaMfoCINtsA3W4A8QD5IIzOnPmzI8//oiuI/PcViz0oosu6tatGwVUM4noFVdcQY0UMSOdzVnN&#10;TN4zkHxSbinYSy2AEp5JVmlB8dmoZQ7EkqMPHTqUh5AHg5v+9ttvc3/xzI8++gjhREFloUipLDSh&#10;L7g0NDQoI5rmK/qDIhrVLSCjE7EqFzEiF/LJDhNb6RCxcwGLqDHGGGO6HBbRTkCJvqqqqjfeeAP5&#10;XLp0KfK5aNEi5QafDzMMzWlG42z1cRSZp9A4WKH8JGgV7UQUlfkUaCSGOX78+LFjx44bN45lUVHR&#10;mDFj7rjjjrvuuktL6rGCpKPZyELxT7UMHIvOoJeIJb2VWGqELUqpSXrpPAEy1SeffFK5UDRV8+US&#10;r4KmJmLJFWAJMlKuEv6JtK9fv74mfGoS/Th48KBeDtSMqSgWaiEZk0mimqiXnLM1JGl5Jupm68gq&#10;O0A8wO9gE26G7VDmmiDt1dXVkydPxgAvvvjiXr164Y0yzMvDPLrUUEAXlQ7FFdkakp0Z8MwgpPFz&#10;LwKDzXyZtHdvCqy2JqLUQ1wJL6mylZjBgwfffvvtPEs8DPwhrFmzRvlPDcqVhaaXRUFba2trd+7c&#10;mSbO1edekTF5ZrvI3ERUuvNAPtlhYivnjUXUGGOMMV0Oi2gnkHQLAcO4ELD58+ejc8oissTZMDfQ&#10;VEO4HDwWPuwp/5QNAj/ikVI2EUmMRJR6jafVsFvEUjlPiajMc9SoUSNHjmQ5evRoCngpmySimGcY&#10;qJvJhSodSmsoKIfmWMVhIiJlQUtLS+eFb4EuWLAABeWkOCPQGSURpXucBfESUaxVH2uRjmpH9DXN&#10;vcQqFoqWbNq06ZNPPvniiy8aGxvTp1b4+Y5CYBSSN0kXCpoKSUcT8s+EIvOMbLMNglR2hHiAXNCs&#10;jIsy14ELWFdXx2UfPnx4jx49unXrpvyksqD4JJUgq0Q4IaY7w7xEqskI6OWXU5MsFJRTTSIKNAgy&#10;T4koaJUjKmbQoEEjRozgGeNR4Y6vXr0aBcU2WaqAiAIFocrNmzfX19cfOHAgTZxrEbWIGmOMMabL&#10;YRHtBPA0pAt/g4qKCsQAQ8PTAHOTeSJ7GmGLaoYXMzPz0wIFZTgFioh5Eo+I4nuUNQoXC0Ug+YmP&#10;hU6YMGHcuHFY6N13333nnXdmiygWOmbMmMLCQjYRhoXKP9V45sXQqVNpTfMP0T7+yYHop95WRSkR&#10;Tk6BE5FPVgZwbGo4L2KIxKvhmWeeyRZRtrIEDFwFpJTWgOuzYsWKrVu37tu3r6Gh4cSJE5jGP8OE&#10;tyyFzErglm2IaHDPDNqUYnKiRi4EQTbbImrluRMPkAvOiBPnciFdrP7888+Ud+/ezZ3iMRgwYIDc&#10;EifERXFIGWZ25jPjoAHK2TXZFgoSUUnmX8IEvECDMs+ooc1QD0TSgWHDhvHs8VDxzLzzzjsbNmyQ&#10;cMo5Vdb0yBqsq1mRt23btnfv3qamJo3KxuiiZf4BpKAialwgVuUiRuRCPtlhYisdInYuYBE1xhhj&#10;TJfDItoJ4GzoVllZGQ6GqmFokk9Mj6U0EttEMoECSgkUUlngihJU5UVZUiYmk8dsZtKkSRMnTkRE&#10;ZaFFRUVYKAX8kzI2Qj0QKe1kdxUSHCJZaIsRtiilzgKrLC8vl4suDhMOaYBuZpLf8nIZaWac8Zw5&#10;BLOL9kI+2YTWzpo1K3sT+7733nv4EqZx/PhxTAN/yDYuSWMUzaCaVMrKpF6pXmivhHbPSYy4AETd&#10;bB31vwPEA+SCrbSsU9Mhzp49y/Lw4cO1tbUlJSXXXHMNxogrYoYooiSzbRFV5e9FlF1oBKHt16+f&#10;XJTVnCJKCwRfeeWVRA4ZMqSwsJCnd+HChcuXL9d3XKSgsHHjRhSUhwEoAAG4KJ3/7LPPGhsbT5w4&#10;YREFi6gxxhhjuhwW0U4AAUC6AAXV4NuZM2dKIwH5RP8QyHsCmSmDAmmVTXgjIkrYtGnTcFf8EJ1L&#10;qVR+1j8aXhx9+OGHEUviEVHkEwUFvQs6duxY/HPChAkahSvhlPpSyChvMGEpLp0UOhD9xxtxUeno&#10;C2HaIWrwUuRTyd6KigqN18UqlQHGvSWuLHXuakcvwdKyVtm6dOnSmpqa/fv3Hzt27NSpU8hD9Krw&#10;/RUME5uSYSbkWqLFqoj7B2JVLmLEBUBO2IKQ3I3EqgDBfwpqKnUgweGwl4MHD77++ut4YM+ePbt3&#10;744ZYo9YImKJaqKd6KK0U+aZTa9mCCYGvWRfLLR/oEVSVP6ZoIZ6thI2ePDgm2++mSeQx4D7vmbN&#10;GjwT/1QidN26dZgnFrp+/XrlRamh/OGHH9bX19P/b7/99uTJk3pVmJMKptkOMjcRla49ojV2KrEr&#10;zcQTaMYiaowxxpguh0W0E8C7SktLsTgKGoKLT06ZMkXCiWSyRBHHjx+fJrZFJkHveaoSKaUGaUQU&#10;NWIWEX0sQEHSqIG+tI+R0ggKCrQMWChlGtEQXGknGkykZDhZKA3SlKBBiejsMPmtzgKrxCIQSwrI&#10;p6YagpcDrCpBiq8Sj2qyZPenn36a1thLq7RTXl6u10SxIzzk888/b2pqOnHiBL+zk5vhijlFtAWy&#10;yg4gZ7sQqP8QTDMSDDQSqwKKjHu2iSLbJUY3+7COiN4cOnRo5cqV3PTrrrsO27zkkksQS4wUXWxX&#10;RC8NUGAr8Yil0qESUb0IinCqtWyoYSsQNmjQoOHDh/NA8nRVVlZWV1djnggn2olw6hO7LKlEQTFS&#10;CoCpbt++PX1N9PTp05xLFM32kLmJaHXtEUywk4ldaSVzaxE1xhhjTJfDItoJ4I1oGDqHJeqtTjwQ&#10;J9RMQngmikhZSUvMUy563333EcMqv9opgER0+vTpNEhT2GBZGPIKmRGuZWU4HgfCJInBNrPH6BYW&#10;FhYVFdEajaC+aCc2Qk9ALsqSvfT2qZCIquccC3vEKoECPomgUpgX5i6qqKjQoFzkE8OkXspNm8q7&#10;UsBy1XNao58EL1myRN9QffXVVxGSbdu2ffXVV0ePHkUz+KktVUOl8MzsYbc5iVrZClKyPCMhhGCa&#10;EQmhiFUBRcY920SRrRGby8qLguo5osTshx9++PTTT7n+t912GyYpUZR5ptG5lDMDcJthFQXVzEY9&#10;e/bERYmUXqahuZRbE1EqCQCCBw4ceOONN/LYFxcXL1y48K233sI8lQJlSfndAC66Jgu21tXV7d27&#10;9/Dhw5rF6o/PVxTELRLdrj2iC3YqsSsWUWOMMcb8f8Ei2gmgefzsxsFYKv04ZcoU9FKjZ+WKklKR&#10;dDT5J+oI7IU3InhSRHTu+eefl4LOnz8ftWAVUWQTLspR2JfWUNCRI0fecsstiAeHo2XqMWF6os6A&#10;dBFJZkcUlCW9VToUEUU7hVKjSCmV6oPqKdArdqcR+olFY9cci+PeeuutOi7nixtzBdiXTtLbysrK&#10;ZcuWYaEvv/zy8uXLa2pqMI2GhgZMKWkGEoVnWkQTimyN2Fwg7tC8CzUSG2q4tvv37+ea80QNGjQI&#10;q5QxJgttIaKAf0pEASklgHiNtkUvWbYhotQrcQqI6LBhw3gmefbmzZtXVVWFdkpE161bp4woJBFd&#10;u3YtSzbV1tZqviJ9TdQiGv9xMcYYY4zpIlhEjTHGGGOMMcbkFYuoMcYYY4wxxpi8YhE1xhhjjDHG&#10;GJNXLKLGGGOMMcYYY/KKRdQYY4wxxhhjTF6xiBpjjDHGGGOMySsWUWOMMcYYY4wxecUiaowxxhhj&#10;jDEmr1hEjTHGGGOMMcbkFYuoMcYYY4wxxpi8YhE1xhhjjDHGGJNXLKLGGGOMMcYYY/KKRdQYY4wx&#10;xhhjTF6xiBpjjDHGGGOMySsWUWOMMcYYY4wxecUiaowxxhhjjDEmr1hEjTHGGGOMMcbkFYuoMcYY&#10;Y4wxxpi8YhE1xhhjjDHGGJNXLKLGGGOMMcYYY/KKRdQYY4wxxhhjTF6xiBpjjDHGGGOMySsWUWOM&#10;McYYY4wxecUiaowxxhhjjDEmr1hEjTHGGGOMMcbkFYuoMcYYY4wxxpi8YhE1xhhjjDHGGJNXLKLG&#10;GGOMMcYYY/KKRdQYY4wxxhhjTF6xiBpjjDHGGGOMySsWUWOMMcYYY4wxeeRf//o/S+D0LftN1fcA&#10;AAAASUVORK5CYIJQSwMEFAAGAAgAAAAhAH5/PXzgAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j09rwkAQxe+FfodlCr3VzT9FYzYi0vYkhWqheFuTMQlmZ0N2TeK37/TUHt+bH2/eyzaTacWAvWss&#10;KQhnAQikwpYNVQq+jm8vSxDOayp1awkV3NHBJn98yHRa2pE+cTj4SnAIuVQrqL3vUildUaPRbmY7&#10;JL5dbG+0Z9lXsuz1yOGmlVEQLKTRDfGHWne4q7G4Hm5Gwfuox20cvg7762V3Px3nH9/7EJV6fpq2&#10;axAeJ/8Hw299rg45dzrbG5VOtKxXEZMKolXCExhYJgk7ZwWLeB6DzDP5f0L+AwAA//8DAFBLAwQU&#10;AAYACAAAACEAqiYOvrwAAAAhAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHOEj0FqwzAQ&#10;RfeF3EHMPpadRSjFsjeh4G1IDjBIY1nEGglJLfXtI8gmgUCX8z//PaYf//wqfillF1hB17QgiHUw&#10;jq2C6+V7/wkiF2SDa2BSsFGGcdh99GdasdRRXlzMolI4K1hKiV9SZr2Qx9yESFybOSSPpZ7Jyoj6&#10;hpbkoW2PMj0zYHhhiskoSJPpQFy2WM3/s8M8O02noH88cXmjkM5XdwVislQUeDIOH2HXRLYgh16+&#10;PDbcAQAA//8DAFBLAQItABQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAAOwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOUF6fzXAwAAmwgAAA4AAAAAAAAAAAAA&#10;AAAAOgIAAGRycy9lMm9Eb2MueG1sUEsBAi0ACgAAAAAAAAAhALyM9GPX/wMA1/8DABQAAAAAAAAA&#10;AAAAAAAAPQYAAGRycy9tZWRpYS9pbWFnZTEucG5nUEsBAi0AFAAGAAgAAAAhAH5/PXzgAAAACgEA&#10;AA8AAAAAAAAAAAAAAAAARgYEAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQCqJg6+vAAA&#10;ACEBAAAZAAAAAAAAAAAAAAAAAFMHBABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAG&#10;AAYAfAEAAEYIBAAAAA==&#10;">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="Imagen 4" o:spid="_x0000_s1030" type="#_x0000_t75" alt="Imagen de la pantalla de un celular&#10;&#10;Descripción generada automáticamente con confianza baja" style="position:absolute;top:969;width:30314;height:17996;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA5ZnZmwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4L/ocwwt409YFo1ygqLqyoB91dwdvQjG2xmZQmq/XfG0HwNh/fcyaz2hTiSpXLLSvodiIQxInV&#10;OacKfn++2iMQziNrLCyTgjs5mE2bjQnG2t54T9eDT0UIYRejgsz7MpbSJRkZdB1bEgfubCuDPsAq&#10;lbrCWwg3hexF0VAazDk0ZFjSMqPkcvg3Co64Xujt8dKXOQ1W49HfbnM6aaU+WvX8E4Sn2r/FL/e3&#10;DvPH8PwlHCCnDwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5ZnZmwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" stroked="t" strokecolor="black [3213]">
-                  <v:imagedata r:id="rId27" o:title="Imagen de la pantalla de un celular&#10;&#10;Descripción generada automáticamente con confianza baja"/>
+                  <v:imagedata r:id="rId28" o:title="Imagen de la pantalla de un celular&#10;&#10;Descripción generada automáticamente con confianza baja"/>
                   <v:path arrowok="t"/>
                 </v:shape>
                 <v:shape id="Cuadro de texto 24" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:445;top:-967;width:30314;height:1523;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAodRjgxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhbyD2EAupZFrSihulJCfBnpID3ZDzou1tUytlZGU2Hn7qhDocZiZb5jlerSduJIPrWMFz/MM&#10;BHHtdMuNgtPX4ekVRIjIGjvHpOBGAdarycMSC+0GLulaxUYkCIcCFZgY+0LKUBuyGOauJ07et/MW&#10;Y5K+kdrjkOC2k3mWLaTFltOCwZ52huqf6mIVLPb+MpS8e9yf3o/42Tf5eXs7KzWbjps3EJHG+B++&#10;tz+0gvwF/r6kHyBXvwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAodRjgxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="7D4A222A" w14:textId="5C679AF5" w:rsidR="00CC2370" w:rsidRPr="00671395" w:rsidRDefault="00CC2370" w:rsidP="00F446AB">
                         <w:pPr>
                           <w:pStyle w:val="Descripcin"/>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:noProof/>
                             <w:color w:val="auto"/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00671395">
                           <w:rPr>
                             <w:color w:val="auto"/>
                           </w:rPr>
                           <w:t xml:space="preserve">Figura No. </w:t>
                         </w:r>
                         <w:r w:rsidR="003909F5" w:rsidRPr="00671395">
                           <w:rPr>
                             <w:color w:val="auto"/>
                           </w:rPr>
@@ -8055,51 +7990,51 @@
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251702784" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="128A84C7" wp14:editId="2BAD863B">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1348740</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>1177290</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2543175" cy="1905000"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="10" name="Imagen 10"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28">
+                    <a:blip r:embed="rId29">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2543175" cy="1905000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -8487,51 +8422,51 @@
                 <wp:extent cx="5426710" cy="2776855"/>
                 <wp:effectExtent l="0" t="0" r="2540" b="4445"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="26" name="Grupo 26"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5426710" cy="2776855"/>
                           <a:chOff x="49124" y="0"/>
                           <a:chExt cx="3651521" cy="2075036"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="22" name="Imagen 22" descr="En blanco y negro&#10;&#10;Descripción generada automáticamente con confianza baja"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
-                          <a:blip r:embed="rId29" cstate="print">
+                          <a:blip r:embed="rId30" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect r="8869"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm rot="5400000">
                             <a:off x="975658" y="-58340"/>
                             <a:ext cx="1885232" cy="2381520"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
@@ -8580,51 +8515,51 @@
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="4A513890" id="Grupo 26" o:spid="_x0000_s1033" style="position:absolute;left:0;text-align:left;margin-left:613.2pt;margin-top:-608.25pt;width:427.3pt;height:218.65pt;z-index:251687424;mso-position-vertical-relative:page;mso-width-relative:margin;mso-height-relative:margin" coordorigin="491" coordsize="36515,20750" o:gfxdata="UEsDBBQABgAIAAAAIQCKFT+YDAEAABUCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QratPtgBBqu8M6joDQeIAocdtA40RxKNvbk3abBNNA4pjY3+/PSbna2YGNEMg4rPgiLzgD&#10;VE4b7Cr+un3I7jijKFHLwSFUfA/EV/X1VbndeyCWaKSK9zH6eyFI9WAl5c4DpkrrgpUxHUMnvFTv&#10;sgOxLIpboRxGwJjFKYPXZQOt/Bgi2+zS9cHkzUPH2frQOM2quLFTwFwQF5kAA50x0vvBKBnTdmJE&#10;fWaWHa3yRM491BtPN0mdX54wVX5KfR9w5J7ScwajgT3LEB+lTepCBxKwdI1T+d8Zk6SlzLWtUZA3&#10;gTYzdXL6LVu7Twww/je8SdgLjKd0MX9q/QUAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAOXMLKroAwAAlwgAAA4AAABkcnMvZTJvRG9jLnhtbKRW224bNxB9L9B/&#10;ILZA32zdvLrVcqDKsWHATYQ6gZ8pLlfLZpdkSeqWv8k39BPyYz3D3ZUjO0HbVICo4ZAczpw5M9Tl&#10;q31Vsq10Xhk9S3rn3YRJLUym9HqWvH93czZOmA9cZ7w0Ws6Sg/TJq6sff7jc2ansm8KUmXQMRrSf&#10;7uwsKUKw007Hi0JW3J8bKzUWc+MqHjB1607m+A7Wq7LT73aHnZ1xmXVGSO+hva4Xk6toP8+lCG/z&#10;3MvAylkC30IcXRxXNHauLvl07bgtlGjc4N/hRcWVxqVHU9c8cLZx6oWpSglnvMnDuTBVx+S5EjLG&#10;gGh63WfR3DqzsTGW9XS3tkeYAO0znL7brHizvXX2wS4dkNjZNbCIM4pln7uKfuEl20fIDkfI5D4w&#10;AWV60R+OekBWYK0/Gg3HaVqDKgogT+cuJr3+RcKezoridXN6MEx7ab/XnO6O0u5gSKc77eWdE5es&#10;ElN8GxwgvcDhn/mCU2HjZNIYqf6VjYq7Dxt7hpRZHtRKlSocIv2QHHJKb5dKLF09AaRLx1QGPPoJ&#10;07wC7e8qvpaakSKTXoCArzVblRylwg5My7UzP/+0n/8Sh2vaoaxQn//SDMek4xlnfBNM9flTUAIW&#10;dZBMGE3fXHH9kbMV/4MTdOQOeVD7wwmveyM+eKbNouB6LefeoipQqxHo0+0dmp4EsyqVvVFlyZwJ&#10;jyoUDwW3iKcXyU6LDY6I6Bklv5KKmu7XRmwogrp+nSwBqdG+UNYnzE1ltZLAzt1lxAv0joD7rFM6&#10;1LzyTvyOABhuHI+Hk0YZnAyiIOpQCK3XNRwe7Gar3W8mgyWCMTpP7KaoiMNd+kRtw/XJKB2maF0g&#10;7Vk6Hlw0jaJlfW88TvsDJDOyfjAGieOOI2+Bu/PhVpqKkYBw4HK8gG/vfagp3m6hGtOGUIaeT0t9&#10;ooBN0sS4KJJGRJhUsOiavs0BZi+y8J8aQ0wuvCSzX7A4bVm82PDMGTCYBSBhWD+WerObeggL+18N&#10;Sj5yi/S1w201H1vJi5bQAnvSEHqDSW/yP3H1plQZQUuYEuCL0rEtx2uwK1SQsQb49GTXN/B/Coek&#10;sF/tY40fIViZ7AAEIqPQD70VNwr33XMfltzhUYESD2V4iyEvzW6WmEZKWGHcx6/paT9SitWE7fBI&#10;zRL/54ZT9yrvNJJNL1oruFZYtYLeVAuDSFFH8CaKOOBC2Yq5M9Uj3s853YIltCPcNUtCKy4CZljA&#10;+yvkfB7lugne6weL1ln3AcL13f6RO9uwnejxxrR04tNnpK/31iyfox5zFSuCcK1RBMdpAmpHKb5+&#10;kE6e1y/ncdfT/4mrvwEAAP//AwBQSwMECgAAAAAAAAAhAMCO2MxyZwEAcmcBABUAAABkcnMvbWVk&#10;aWEvaW1hZ2UxLmpwZWf/2P/gABBKRklGAAEBAQDcANwAAP/bAEMAAgEBAQEBAgEBAQICAgICBAMC&#10;AgICBQQEAwQGBQYGBgUGBgYHCQgGBwkHBgYICwgJCgoKCgoGCAsMCwoMCQoKCv/bAEMBAgICAgIC&#10;BQMDBQoHBgcKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoK&#10;Cv/AABEIAe0BIwMBIgACEQEDEQH/xAAfAAABBQEBAQEBAQAAAAAAAAAAAQIDBAUGBwgJCgv/xAC1&#10;EAACAQMDAgQDBQUEBAAAAX0BAgMABBEFEiExQQYTUWEHInEUMoGRoQgjQrHBFVLR8CQzYnKCCQoW&#10;FxgZGiUmJygpKjQ1Njc4OTpDREVGR0hJSlNUVVZXWFlaY2RlZmdoaWpzdHV2d3h5eoOEhYaHiImK&#10;kpOUlZaXmJmaoqOkpaanqKmqsrO0tba3uLm6wsPExcbHyMnK0tPU1dbX2Nna4eLj5OXm5+jp6vHy&#10;8/T19vf4+fr/xAAfAQADAQEBAQEBAQEBAAAAAAAAAQIDBAUGBwgJCgv/xAC1EQACAQIEBAMEBwUE&#10;BAABAncAAQIDEQQFITEGEkFRB2FxEyIygQgUQpGhscEJIzNS8BVictEKFiQ04SXxFxgZGiYnKCkq&#10;NTY3ODk6Q0RFRkdISUpTVFVWV1hZWmNkZWZnaGlqc3R1dnd4eXqCg4SFhoeIiYqSk5SVlpeYmZqi&#10;o6Slpqeoqaqys7S1tre4ubrCw8TFxsfIycrS09TV1tfY2dri4+Tl5ufo6ery8/T19vf4+fr/2gAM&#10;AwEAAhEDEQA/APkDUtO1XxlrkvjaFZdupeHWm+z2d0GzMwwhIiBJd0iUOgypeTGCQy1F/wAT2x8M&#10;R+Hb69hlt21O5vYVC/vVaRgpBbaNybUQgjOSWJPCqu54c+INlHrmm6jdPa6HZaPocy6PIlmq/bLv&#10;fD5i5DAj5SedynLt8qrnNO61WbxfG2salGq6oqhdUhEm5kk3OArYG0MANpHXKlsAMueL4SuUzPGe&#10;k6PZ29jDoV358jabDJfN1C3Dbty/8BBC49Qa+U/2pZNUvfGt1bWE+21hutsifwq4UAk/57V9Ya3a&#10;W+iaJNqupsIYbdWmuX/uxrlmP5A/5xXzV8Pvh9rv7TniLXND0yFnvpdMvdTjihXJeSNGdYx/vOVQ&#10;f7wram+WN2FvePRv2JfiTc614Vm8L3dhZ6kujRrDpdreyrtigkkmYM8bEeZGp83dkH/WoO/H0d4T&#10;+HXhvwXqNxr2h+KrK21bULdbGTVpbhmiDP5vMkzeYx2iWNASAHkjMYZQPk+A/wBmnx1D8N/jFpd3&#10;rus/2bYz3K2GtXSqzi3s52EEnCHJKRs8gxk5UcHpX7wfs1fsnfsjeJv2efCvjzwH4jbx7a3kbLDq&#10;+qS+YokiJj2LGMKpTBjAIyO/PFc1anLmujWMopan5J/CrSb7wJ8QviP+zrfGx062GvRappumrZyn&#10;7XY3MiZ2TnBEaRFSu5c/M3ALMK9MPwh8K6AdP0DT01fTJtVt0H217TzEkkEqxxT7V3dIgs7KjMzt&#10;gqCcLX6F/Hv/AIJz/C74l+IofGPg/wAIx6X4o0zTpYLHWrR/K8mNucMPuvjnG4HbuYjBNfBnxA8N&#10;+KfC/izVPA3j3w/fRal4Vulu/s+oXzSw3DeeGEcSjGIz5CyKFDYB3BVI5zk7suPLI8s8SaZb+APi&#10;tpM0uvi+kS+msNevLC1DLfQzOdpEZQrKrnJBwd3T5AEavQVtteOn6X4dtYDY/YbhRcQx6IsfnLcy&#10;rE4fcRkpJJkKxKAqFyd2K878ZeD9X+IGo3d1Z6Te2F3fXSzTSTTB4WzGg8ssQCuHMRO4KV3PtU44&#10;9E8JeLtJ1r4LXHxC1hbeS6uFhstamj09oD50V00siOQNvAdXMi7pMSKc5QGreyKXxO5qW3jzVNKu&#10;7rxJdxwyW9jqUL6KqiBzHfz/AL2GKcMxdIolQjcpxiMcc8bE914o0yP/AITfwV4msbm61r+y7CRb&#10;jD2qahPM6SXCQkgK6EI2CCFUhQCEwOZtPhjp+G8ReDGvLez09olkjj8xowssKOgeRQGlVZHZCQf3&#10;qsGGwEVuaD4O1DW7G+8M6fe3X2660maLUo7qGWOKC9WWRYfmLbWPmPZ5GV+fZ90ZzHoGrVmV/CPi&#10;vS9bvvEfhvxD4jkt4rPUrqyTV41jKLbyW83lSwiOPHmtvWQMQMi24YHKh0PhbSvG3xGXXV+z6pBp&#10;2q2LNpduUtGWPzwZCMMFYLGWkOAQ+euWZhzUN5PNc32keHfAc+p2MgC2sthaLb3FwtoqjzWZlcku&#10;il3j5B8xo1zswvU+GdLvrfwpP4R1nxHDDPqks1t500MQjumZm82V5EARWZlaHL4DQSsqjEmw18Op&#10;HxXTNjwd4ev/AImeMX8If2bBpEFv4QuPEOtW32iWI3VjEd3k/uzujTzPOOSS8kSoxYGUAcbDaax4&#10;K8d+I9L02J4z8l1eXjW7YEE0gRwsakrHunhZQjHcEUoPvHb12mj4t+F7W4n0e/t31a/002OoJDeZ&#10;+y6WiCIoilUVGlkM0AZnIHD9QrLj+HY7bwv43t/HU2lahYro+2fUb3ULxzDIY11FY1UqmZDuIYqp&#10;ZwUZWOQGZoRYk8LWHgTT774ZalbWupwzeG20+TWtHZrMXF08vn3UqEsscpi8+JASnMAMZBU4rX8E&#10;6/oPh/ULPQp7hdQisrsHVtQumjkW+kkjaeICRSzICioG8vzGXe2BEYlWk0jUdF1/TLPSPiD41W60&#10;/wC0LaNcNGlwsEEU0aiCGOX98FaZo4P4nJblWj3FI7DwF4X+HcVhqtxJpdpY6hPcSafpcNqkrRuC&#10;qQlp1LMokSN1AbaG3jIPylRcuwa2uUvE2rWEGgj4lWMv9pXGkXX/ABNt8arGSqvIqxzBVOHUI0rL&#10;sEjtuxhyxs+EtZHxY+J2ky634Yu9N1LT7Zp7vMKQXGpuyhH8vadht3IZgFJ35YH7+a77UPgh4V0r&#10;4fNq114h1C+1q4uobn+zbHT4iixPIssVn5SHa06JBKGbBEYmuBucAFuX8J+IbTw54uj0WWCW103S&#10;dS8iz1vT7NZbq+WG1CqZf3qps3vAUKqV+T5hlBuqIGz4Q1jxL4Z8XT31jbJbnXr+1haO4mmuWZYU&#10;jRYTK+4p5SEStIWJb/VjlvNXtfgxrV0fCN54gu9M+z+ZeTRSSW8hSSQG3KBtiYUBlkj+YhceU3zd&#10;QOX8IafrfhHU7e+8JahcW+k3V75cdrd6XH5dvebXKRnah+Q73dpPus0SgBV8vf6xonhLwba3t1Yn&#10;RZLW6k0+O8ublpAZLrMWyViMDK7FQbSOrAKTg04yZLj1Ol8KeHn8Ox6HHNcLqUM008kbxxr5iBkC&#10;+XjPAk+UhQwAPq20rqfDPW9I8Z6jDpuq300kmrbprabUusEincIpCPmlAOwCQD7mQVDJxn6LHf8A&#10;hy2j0O+WE3V3dCWO1uJso6KFIA2g7QWDn5gciNgflbjb8A2OlNr1re3MNpJaMskmoS2twN2+Ugko&#10;Qv7oABiFwOQwyc4GkvhJjpod4w1S10+Hw5PfQvZNbwozMGbKnfH5gcAMzjaAc442gA8YPEGgi+On&#10;6Pol1DfW9ityJI8BGu2ijfdHuU7jl/MVFGMjJOcAsf2TrN14itNG0k25CsqzMrKyp5YQxqONrOzE&#10;gnPJJOODja+H2m21h4lWx8Vx+S7TOlqGO6Q/KSwJbjBUMB32qACc84G3wmjrmj+G9N+H+m2FlLN9&#10;ljQQW8zI2Vklly5UnkBgmdrdz3BCjmtH1tvA8Fz4b8QWcF1b290Y3M0mwys6I2GPUFllhjLZABU9&#10;a6z4pa0NFe3EMkl4y3bSW8aW+UiZZi7CQgfMMEdQpAUkdtvi11rt5pfxK1m1Esl5apNHdtcW8hKi&#10;dPL3OF3bZCisAqjA55Xgioeug7G544l8Q2MkfhS8TdamBVstLiCHzZIg4kiUrnDYYKQFwxZiTgrW&#10;VfabFoWjr4gbSlNneTm3dyGiFtBGkoaIrITlWWQNuwAxKHnawq5458ZXWlX91baWWWbbC9uVmMnl&#10;XQLBgAoZsMrxscYyc9eKzbbTta13wx9p8F6osiWpm+0yaqqRg7YHVkw3ytnkFhjbhjkd9Y9yGcX4&#10;3Swns3bSZWjZo3MlvqE0hgufKkfKyk8KuUYgNggngjIB5/xVF4um8HWJs9LntWs73fNb2cjMbWHy&#10;giGNs5z5kYcnqSWx146L4k+KfEGu2CWVpZaJHc/avs9r9oVpLa8BUqzDZwAE+XlQDwOTxVy30rVn&#10;1K6k1/W40jtvtUGpTXUsdrmNy8ZlBTI/iYiPPzsAN3alJ3BaM5seEtY8OeK3svAN3qEmlXOlzQfa&#10;pZkZwpd2ebDAbDtnJ3EnhMAEZFY/hSx1LwrNHoNnrkN0bjT5/sc9ypuLe2udm5YosAsZJHMpRsqC&#10;dpKszMW3dbmi1mCxOqzQyXghklsZ7GTzFu5GXbIVXHEXlsqnPQFDnJBqoPDFhd6dCLLQ50T7Rcam&#10;2oTXSWjQXB2ghmGwlRI0qqMPtWUIFBIdBNhKJ5j+1jpI8R/C+58YeLrprjWPPtysjRsgWRSN4G4B&#10;yvzE/MWyTnoAF+edPmVovKVEZWUbfM7c8/jX078cvCWn+N/gXr2vy6tNpt1o9jDJarf+YwuVaRnZ&#10;gckOcMIgcEZXknOa+WfDd0/+unZpGkPy56scn+dfKcRRcq0ZLsfbcK1FHDzpvq/0N6407zZmkZ5I&#10;/wDYWMYXjpRUq6pJAiwko21FBY9+KK+c5ax9TzUDN/Zy8S6jrukXXwV1R44pEVp/tElmJpJ440YJ&#10;s3OMOpKg4wNkQzkbt3S64dUttI1bxvb+CYms4raKXU9Us0K+ayLPJK4BAH3juC4DGN0yXyMYf7SP&#10;gH/hX3jbSfjL4Dso5NJ1ab7XaxLny1kUq0tscduePZx3Brq4fiXpXif4HR+EfDt1B5+sKTfSXA2K&#10;W2MvlrCD91YvNjVUAwSMDGRX6dzc2p+QdLHy3+0f+0h/wlujSeEPCe5Le4A+2Tf31/uj+v5V13/B&#10;LKwe3+KWs+LJW2xwaWLNfl+80jhz+QjH0yK4b40/s6eIB8VtV0vwDo0jaVNqLnT5GQxrFGx3KDvJ&#10;IAUgjJJxjPOQPev2b/hw/wAGdHt9IUK03mebc3C/8tJCeT+HAHsK1qyj7PlRnCMlufOn7ffwesfg&#10;l+0XqU+l2scel68v9q6XbxqAF84sHXC8KEkEm0egX1r7u/4N9P2mz4R1PxZ+yr4r1dI7S+VfE/h1&#10;HKqftSIkN1Gp+87OggcDOFEDnua+Yf8Agptpya3N4b8ZTR+ZHHbvabv7jKxbn67v0PpXkP7G/wC0&#10;NL8Cf2nvCPxbkutlpod8sF9J5e8i1mV4ZiBxkiKRyOeoFax/eUbA9JH9FnjH4u+Evhn4Q1D4h+PL&#10;77PYxsFWNVzJNKSQsaZ+8xOABwBgkkDJH50ftCfHn4R/tGeJ/EniK08FXmm614fsZFurGRleS7tQ&#10;4w+9WQbFlEbuCRt2KcnHFj9r79pTVPjP4rs7Dw9fMPDGkvnS/Lb5bqbALXB9+QFB6L6FjXzp8YdV&#10;ufAfxS0n4h6LZxyR3UKyXELgFLqNgVlhfOcq6llPHQ+tcsaPtKfO9wjL2crG54jsft2n2niWSWab&#10;UtUhjh02eF4oxJBHB5iSOjgLuddh+XPPGVUfNynwxt/FkVl4y+DOo2k7pqEMupyRL8zyySwhUd8E&#10;p5aTCE7n+6Nx3c5He654e0HWfCtjbfDHTZDD/Y8s7R4yvkRRGZLhpSNqSuU8pgWAUxFTktzw/wDw&#10;mMfgz43af4/h0q8sdJv5LjSri+kkbffumxlUCTrGz/Z92MZU5BDbcZx5nFnU17yZ3Hww8cWvw4ur&#10;3RfDn9oahb3enW1/atJJtugkrAlWdciVV3M/KkfdUEAAN0nhLU7zxSL57fdayhvl0/zza/2cvmyx&#10;LFGArIXjZbdijbwNisB8mKwvAfhW+muhpWvy3S6ld3UV5aSW8Plwm38oBvNlY7nh8sLGqrg7o92M&#10;AsdjUfA1nb/EjRYvC1skMN5eWMyN9vk2m3JSX5lVf9ehzIcFgRGzEEhQTR3sHYg+F/iiy1/W9N8O&#10;eG4E06bVPs81xZ6jIH+wIrXRVVlVVYhlntFYEjJ3KcFCtdT44sfC13ZapocemWtja6tdXFhBLbWD&#10;szrBaBNrA5X94wtW2lVICOMN8wHKfGiwsdL+LPi/xZ4a+I1reaXobQf2PeadbrJa3oAkjSNWLFUM&#10;k5Bx8oc5PI+asTQr7WJdSt08Ka/cajrFnGmpBdQulkIvYv3KiSSVyQJJUt48k8/JnJlo5b6k8xqX&#10;ug6rN4WbRvhvOZI7ORUvLO6UyzXOEgkkgSWVAZ438+b9wrbizsGj8yRWarZ+MvhfeazdfDVL6SbQ&#10;dLkV2yYHlld4wzyqzIrxKschi53vvuixKsoJ0bvS9RjtI5vC/jmG1kvNauvtsn3WecRzNG0SFS0m&#10;x3UZjRAUJV1UpmuV1H4Qz6T4SbWb0HSPD91qdrdWB1C3S1Qq04FvAdysZFMbROZOcgy5bKgVUfMl&#10;67GhZXHgeXw/Drmo2v8Ab+i3VnbiGSbWpI7gWltNcyTxo+wYfyoJJkRVB3O3LYXZrS6jqHib7ZYt&#10;r62dhCrXepQ2uptFFIwkhJWRgoxGsatjYQzGB1A3cA1620yztbX4eeDILXSP7P0+VZLizuitvqLr&#10;dzmGLgZK/NjeMZ+0orcAZ0PD3gS88eeOdN0/U3tU1HVo7nQpTrNssdqrQ3W5ndYzufZJCqeYozm3&#10;VtpaRsXH4ifs6HTaHr99M3/CSaJpl8sNreFodSsZniuId0czC0nKblaRRHbucqCA43Atv2x+JfAf&#10;iabxna/8I98QtNiW6t3kj/0VV3r5YTfK8cixowklEfEYyC4O0BjWlr3hXxTpMF74g8FXWnRrrDXG&#10;bWS2leX91Neyh8cgTiSNmVgOVZW+8ACq+FfCuiXt9eX87NqH2e3s9Wmhty0T25kQXEFvGCqjcUlY&#10;EHJ8zjb5gL3y9iOY3/DHwm0Twj8NNH1fUvESW9zcK1zHPZyW8lvPHNF50csckm5mQSMynawDN5jA&#10;BCwbsdQu/DdzPbzzeOLryrpjZTaXpohluYm+0ON0z5GxdqRnozAkDhSSOY+GGmxav4o1LxDZ6LcL&#10;HZ3k8+oaZKytFLCHUJBEpwiZUW7scZIMqkIMrXQ2mpg6zcWVlpFtDqQtfNkk1ArcxAMlws7YOQzI&#10;WQJjGAxJ3fxEY+8M7PR5dCv5IY7W8jkt7GSJH1BjmOQgFSwzhsDemDkgtgHoQfQINP0jwax0XQrd&#10;rW6uo42uopJFmRVVmwuMjIwXXhiAfXqPNdM0vSdMg8PatLf3V5YXUjRamYFRfLmiXO4bMBg0rE9D&#10;gMuMgrXrnhGa0vPFdq168SNcRzxyTLBu8qIxCXA/6aeZvODnG/njpUvhJjvc0vBmq6xY+G/tk1l9&#10;nmuJnazQqCkRXOLaUjABJ8wbsngfw8ivQvCulaPq+qWni02ieTHJbmSMXHmy75TvDuAQFzuZsjjB&#10;Y5IaqOh6LYjwydYllWRYdSVWht1WPEgKM7cEBBu3ZA5O0deMyeDn1gSX1tb6HcBrm1WTZsPVdyHO&#10;DwAij7vAXJxgVibepT+M1i1pfWd4Lma3t3Y/b5BI77rdYy2zDNgblxz34PYAcP4b+Hfh241uz16L&#10;R724hYx+TY30i7mXcBIsY3YBAkRi3TKn+6c9p8URc6zpVrdaqGhhvrV4Wt2k3qo+7swOQMJtJHTc&#10;ScDAHJ6nrOreFLHTrvSvJmWZZI476OQoIZjIGlkwQw3tGjDHIAfcAMHOY+Yq2Xh9YNB1G1jjjmjv&#10;IZYbtlh3MD5bMFUEAIVDH1JHGW6jyn4t3Es1hZeEIdTvJFtbz7R9ma4RVgwUJYGMMXAZ8jaBhSME&#10;FiV9m1HX9BtPBs2m2M32i3vF3TTfOJgjTyJ5gCjqWZmPupxmvJr3WPEPjK/3eID9nuNNvH+0WZUQ&#10;R3m2aEhB8pLMVAz8rFcR/wB3FbU3oQ9znNLv7NNSSzt7a8muI7zLMtqrC4aQNujGSe6HIzyqA8gn&#10;HK/EXw14xs/iRfaFFBdPY395HHfQyXCiZlm8/wA2Pa3KrGWT7pYH7yDseyvLdI7HGoWUbXGuX0Nr&#10;9m3fu7WWOVSZXAHC5hEbDAIGceop+NpriC+1TXtGjmaTTbq6aa48tY3juMQzPtjzkJuXJIJyV+8V&#10;INS/iBbWOc1Lw5pnh2ObQ9P8W26LayNb201vaq8kUxZk2sC5Urt8vgDGApAB2AUbW7sPEGlQ2MEs&#10;dmNesBDIFYTOtojBYXPQSSsYck7hzJyCxDVyV1oOq2vimHV9B1H7Tb61cMTDBiFVjg80wbmJwh6k&#10;7iEBA+U7WFdZDo+peFtVmuINP1C/1q5LTjT0tkFybVcwCIzDGFaTDcDBMasnGc3yictDO8fW1pqH&#10;ws8V6Rd2V9Mtvpvk2cWo3DEbIXWVWRMD5VRouf7yMTt5z8kaGFhfzXm/1LBo/m7Yzj6ZJFfZ+reE&#10;tD8Vaj4n8RwapNf6j/Zd8mt2Mt1iG2f7Pmdlf7pwAPmKgncOWUgV8R/apzIsdyf4uo7DIx+HWvms&#10;7jzzj6H1nDdSNOM2+6/E34Y7nVU+327fLIxxwRjBwR+YoqFJrIIv+i3fIz+5kKrzzwM0V8z7R9Ef&#10;Yew7lj9lX4/2Px4+AuufCTWoRNqE+myXWiRr96LU4FLJEvoJQGTPQCQ9cVhfsu/Efw/ceKE8MeJ9&#10;UlsrNb77ZbxKuCl46iMfNyQrRM0gyCNyY7GvA9LPi79lD4zwazPHNHYzXWJGh4UnqJE/A7h6ElT0&#10;NdL+0XrMvw1+KGl/F/wN+80DxQr3kMlsQrWt0HWSZFwfurIwmTgALMEH3TX6Pyrmstnsfk3w7n2P&#10;ceD9Y8cWMckGq2NxOtszLIofzFnWV8QuzsTuKELg8qI1yBgVyC68LKxY3I2yQ/3h8y47H0r0j9jX&#10;xHo/xU+HVr4g0RoZm3GOa3hjGYnEUY5P8ecs6nk7ZQpyRXYf8FDPgBZeGPGWm+M/hhozvp/iHS4P&#10;Mhs4Sym7X9yxXA5L7VY9yzZ5LcXUpqnRi3uzko1pVsTNdEeE+B/2d9f/AG3fCfjLwZDcC3tdJ0OW&#10;4hvpiAqagQTax55I3MCWIH3A44LLn88df0HXfh54hvvBXifS5rLVNM1F7XULWYYaKRCVZT7hh+lf&#10;vX8KvhVov7H37Li6XrwVZlgbUdckUn/SdQkK5QHHIH7uJcDlUBIzmvyh/wCCn3gA3PxQh+OenWz7&#10;fES41htv3bkE7CfQtEF/FT61WHm1Kz66m0vf26HqH7M/iKDxv+zto1++qefe2M0lheR7ArRGPHl9&#10;zuBi2/NxyGGPlyX/ALUnxH+HvhvwZo3w+uLN5fEUczTT3Ac4toGUMiHBxlic9MgA9d3HG/sba9p3&#10;wp/Z01zxn4pjDRtqkVzbWsjj/SJBE6RpjrjduLdDhGHcV5Fr2t6p498U3ninxBdNNeahO00sjtn5&#10;mYn+tbL3abRH2j6P+APjv+0fDs/hjVPE89naadG2o2/2eNWklRPmaBWbOMtlgoHJck5Kiug/br0j&#10;xdq9hD4om1W3uLW1WI+HHjvHaWFSjM3mAr94+X2/HgcfPfwe8SpoHiiCz1SAXEUMv723diBNCeHj&#10;z7qSMg5Gcjmvq745+E21bwZca1oWnw3+jw6TdXc81j8krnYzxp5hA3AfaZZHCb+JQOAhA5Je7U0O&#10;qPvROe8J/EHxl400LRdXhvbpmuYT/occaTpqEW/fsnDtugiUMzEZO6ODACgBq2fhnpfiXVfiGfDW&#10;u+KbqbSdF8SE37XF8zPcrHK3+lwyQqQXjZMtlgyo+C3zs44P9lbWPBPhrweni7XbZY2sbiOK4RW/&#10;0gSRzkKFVsKpZCqq3fZKCV6H0zXvGuteJ/EF1pej+F7PS2t9Hez/ALYaCVZ7ewjhcq6CKQbnmke7&#10;Tci7+YTzkZTspWQR+Eqy6L8MNV+KsOkaV4nj1S1WZtUuLq4LutvN5crjaSwVQfLJJy4Gxvl5dhnX&#10;HgK98GXXiTxh4Q0xtMgEjXXl3TJDBaxtmQRRqzFm/eYVBvOHjbarmIFZda1WbWdLvPBmhao1u3iS&#10;3tRrk19+7lF80khuIQ+1GbJxGm5tsYZQ2WcY1Lvw7rln4t03wlNqslx4f0+H7SxuZojNbXaymSGV&#10;z+787c8flqhLIGVjgqrEjJIfCU63+kQ/EvV9ZXUrOwtbeXRo75WlkOpJDLcNEJUTaJNnm8hipDJG&#10;2WAAb4t0a5h8Panp/inWdW16aPSVgW9hvilxbyux8mAox2SYSThtgREaVnZQw26lpa6Jem41COG0&#10;t76/W3uLiyurdd8lw9tIfsdysZYxmJh50ryR/vPLO8qXFc34z+GviC6+JNnrnh29V96tb/aNVZLy&#10;2bTTCI948zat0RNGzCORCAIwp3KcAXdiNrRvGHxDsfFsPiTUtO0O61K6uNLuPtVnaRyteziOGQ2w&#10;WTb91IzKDEwYg79zFlFanhFPhL4utbPwppfwvWK6gsZobhof3g067+1yEuytIFtvJd9uEbbuhkAk&#10;bzE3VdJ1/Tvhz4btrPxhqFvdTrot3o+uW0k0hfTYowLe1hdtgxG8C7WlO7zOCCyBA0kGoy/CzxUF&#10;s9Jk1DzFiudP/s/cu2RpUCwv5i/Im1HYuCxZ/MPDBsVEnyOmXX9G8GW95dapr8eoXWl297CIYFV1&#10;vFjheL94c7Y0JvjjcAVVnCqCoDT6Ih0uEWk3iC8m1C6vria9W5ki2w2hbz02Z+UIFhcMDyZJGwxA&#10;QNQ8N2XhD4jeN9J8Zx6rNcLBdSXKWlx5Ua29wkcji2lSOI+UWmktkbczAPE2N+3aem1f4e+IdPkh&#10;s4ZbV9NuLW2tUF8BJbKyF35lyBGwSPeS42MQCMMoA0T5dELc3dF1XUvAPh2DUrDS5jAxkHN9GgtF&#10;mUh2mw/90HceQchRnYAM7SdT8QXVjqNzZXZumuLKC2/09fJltppYyRGygL8/3TsO3aOGHzLWjqFp&#10;EmhrPY2lvqszw7o5oLMyR/Z3AkjliUt94OUXcmdoj2g5NWZJ7S4exHhTRhefaLNnhWSYxw3RCoHl&#10;QoNsrbV5kAJcsT0Jw4PcTR2HgnxdZTeGU03U5bWSH7Y63lrGrNIrgNGc7xuDk7ScAdyDhQT6ZA66&#10;Pb2iaQZPl8wRRrcAyW8bc5xuG4ZO04wSuMDateb/AAu03StW1OA6FqkTJd2zRSW8cZkQMp3FlLYX&#10;IKOSxIwgjYKfmA7j4bWTXGv6lNqc0dxNFeLIy3SyJG6Ab+V35b5tjHkZCNz82ApSGkekeF9aun8H&#10;tHaJJJHHJGt2u4MqxMqJsK5GJiirkjaD6EsMbtjd+clveWmuzXl7daktv5NxKCpwy+agQ9hhQHGR&#10;tbGcVyVnFZ/8Ix/wj1mJEtdP3ySLcXiyPOVZFafeCQVAManAAIiIzzWxZW2k6Zp2h2OqB5jaIz+X&#10;IV43lVIU8fM7rwc8sBjknOZozYuru1ttKPiNLiRr6ze4TbcyCUR4+cgIpHyhWVhtA3AnjIrx/VId&#10;Ngdbe6uZm+2b20qORHeG2zbOoYYX/W4iiQcjOScnaBXYQ6jq5mupl0aSF7rUI1jWaJiIWEYuEcIo&#10;2keSMvk4AOfUVz/jy3TTvs2m2ky3A03SZJbyUuUSNXa42AMTkgboxszwSOcFqkPtDdAstJ0SbUtO&#10;0q7uL/Tf7LeSx+1TL5n2cQs/lSgE7fmj4wABgY5JrkdSt7yS5jm+zfarm31Lzmu7tRIS00ZxIAST&#10;uV13gHoWUcHBqj4f1LULrx3a6JY6ykNss07qsEwZZ45GHlRs0ZJSRVLRtu5BPzEYAWTxFZw6Xfaf&#10;daRrTNeae7/ZfMumaT7RI7AAxjk4Qpuc4OdqjIUYuOhJha5Df6tBbiCyupI21Ca4eOFWXzXdMrgr&#10;90jzc5IOOORnFc38W/E91M0lg99I1jeawltdSWayxx3UcTR7iwDHzCpxhuAVLAZHNdD4r1PW9OuB&#10;p+jXt1DPGZFvo0uAZo5IpLeLeDj5AFVlGSPu85Gcc9r3he306w1aXxBc6TeNpMRE9pc3DwSGGSZ8&#10;NG6bhG5VRwc4AAIPRl0QFK41JL650fwba+GZLi0vBLZ31/fWvFvH57MYYRGd3zFkUqASUCg5zk2t&#10;F1exvrqx1jxAF8ubT72aPVjdE3M6wzzbSy5JBaXaqqAOdowxDGs+x1vW7bxPH4i8P63DGrIZpdLk&#10;ZJFhO9AGYkhgTtdFByctkZG7FXTvA+m+GrWXxFLcX0+gCFZBJ5u4xRJueSPYf3m5AcAEqMhmOShr&#10;SOm5L12NW2sbGbwbb6vp2ktHdatLqiawIbjy5bmOVWtVHzeihGDEEEt33Gvh2WSKXU5C74jkuG2l&#10;sMQpJxyODxX2vN4RLeIdPvNVtruw03Uo2iVRArEyw/apnTJz5auxjCsCwPzABggJ+Mtd0i00jxXq&#10;nh2yvDcQ2erzxRTNJuMiqzbWzgckDJ9Sa+fzrTla8z6fhv3pzi/L8yumoXca7FFxjt5anb+FFElp&#10;ufLzsp9Axor5vlifX+0qdjrfHHwg8G/Gvw7ceD9cmTN/Zq+lapGv+ryN0cq56gg9Dzg4OD0+dLDS&#10;bjTPB8/wB+JVx5Nwt7ss7hgTHY6hG0oSViuf3TA+U3DYSUsAWVRXqvwF+INxHeQfD3VrxVeGR5ND&#10;klk2nc3zNa88Yc/MgyPnyoBMmRy37SHhux03xnBrdmbhV1adp0ml/wBWnzKGjzn7wcltuBhcdeg+&#10;2hKUZOL9UfmdRKVmel/8EppviX8NfjFqXg7X/Dd1b6NcNZPMbqPyzEzviMBWxkFZC+4cYUjnctfr&#10;V8SbXwToOnN4m8V4tdI8KLJrqzGEsIYTE3mfLySRLC0gAByAmO4r8avgF8avHA+LvhXxLI3mf2Si&#10;abrc4md5bxIwq2wKk/NtjRI1xwqooAGfm+5/+CsHx7uPBfw90n9nXTLiQ33iCT+1deaRsmK0WUmG&#10;DLA9ZQT8rAqLcDGHqpOVetGL7amHLGjFy7nO61+3VcftK6Dpfhnxt4ct9Ps77VLiG1+yTlhFcCVv&#10;s8cmeGIjaJSwAy0hOADtHk/xs8FeDviP5nhTXLD7Wl8wt4beJgJHmJGxlJ6HcB7duleT/CLxELvx&#10;74b8I3t4YYV8UR6wJXb5I47a3mmmUL1LP5MAH+571c+PXxQj8F6dqvieyvHa+1hrix8Pqy4aK3OV&#10;knxnj5TsGcglnIwVFd3soxn7plGXunmXjhPA9tqGoeAtE1n7R4f8Pw3EVrNGp23t8UKq4AwQgIyv&#10;GM7d2NxFcX4c0+O6vo9PK7ixJ2q3zMFXdtX/AGjjAHdiAOtQadq+p3GhReHWuJfJW8e6dBO+2Ryq&#10;gEpnbuHPzY3ENgkgADX8I3Or+A/F+k+NbrRW82wvbfULWG6UosojdZVPI5VgvUcEHinLYaOr/av+&#10;BWu/sp+LfCtp4k1BWuvEXhyDUzFt2/Z52d0lth67NqnJ5IkU17X8Eb+88f8Awsa00jU5Leaa1ktb&#10;N/OZ3FxvhLhFLbVQ25kUggHJJBIBA+SP22v2nvE37S3x8vfidfWFxBpskYi8N29wu3y7NHZQy44O&#10;5g+cE4wFydtexfsRfFW+tbC70SwiMryNHO+Yw2LcK6z8EEKQjbgwUtlNoBDMGhxvRTHze9ZHXfBv&#10;w4lvf+PvDGsRyTW+g+ILO4Ci4Mcm2eQrGQCrFQjBzwSWLhRyRu9q13xZrZ0+w1X4f21xeaG2l28U&#10;awwqtzK0sjMkRBSQ4UqhYk/NkAcjafn3XnsNF+NWk6hp2oXEel65atptxFeL5f7yNSYJHCkbmVlZ&#10;UP8AeC4OCM+0aNa32uQa/wCJm8a/2tHHcR6jqlxctJIkdry0bLuiDLNGvzbYwQoAwpKla5ZaSuba&#10;WOe8Dubjxp/butWEmnyyafcNbbpPMeWJ3YbiXXc5/dRb2yvzBWLfMCN28utGsNPu5NU0eP7VJNPp&#10;+hDUmjR9ht7mSG53ZaSJCLndubkSOhJAQYZpdj4Y8Q6zpt/Yak8cdmG+2Q6FNLhbaaMgxYU7Y1Q2&#10;8mABkrC2crgmHQtE1MWMUz+FLOb7Xe/YrGO8bZdW7SWjN5o8wyhhG52MJOAEgJyqkihWN/wrLP4j&#10;8SXWmaJff2bpOqeJLpdKmurcTSG2liCSfaP+WkjIIwC7cAoFLE4BofDTxhfNrs3h/wCF+qCGHS5r&#10;Ox8P2l9qRjkVV+d5GRwzG3WGeeYxBQyuMEliEGj4I0e08W6Xp+um1juDZsmma01vaM7WUIX7Ozgj&#10;BmCPslZpGOIwZCcgMeT8M31xo8OtaNaWw0/U9PjlhuNUtnkiaC4ngjRi67kEhzaySDc/zDbgZ62r&#10;bEbM7Pwx4YuNGtPEWqeOr6PUrTUEmh1WaRVlZJrZ98ihTzKjLFAmDmUIjtgFdqy+M/B3iDVfEGn/&#10;ABQ8QagizRp9otkgvSLe4Mk8VwvmBjtmDW2wlAQytvwTmQVjLqOna74L8N6H4v8ADTanfa1rn261&#10;s9S1uaWRIoold0yjp5T/AL1x0V4yiht4VhUvi74kLpHw503/AIV5ommySWeTDPf24lslilkHmyAy&#10;KN0g8xEXGHwJCyrhhTjKV7Ipxja7L3wY0rTNF8QaneeKdZs0s2kjgs4476VSYZlXasEYTzZW82VF&#10;MhKopnXDODhd/wAPWZ12f/hHdW8V+TqUljMkei6lcjzA2Tv+Vk+YbZBbiX74KygnLbqi03TzZeDd&#10;LtrTTzNrGl2dxFof2GfzEiuJIEljdHRQmOMiRmVUIZV2lhjNv/EN9/wsWC3lgs5oLOGCDVLhbN5U&#10;sWij8u5iDFfL8sYDbd5dSzMBnISvMg6YG10vU7zwrpImjQ2LWKtdhVVrWYQgoXcHAZy8keFbK7xu&#10;ZuK9GPji+0ixaxPh+4juYLQWenx2LtgJJ/yyVEO7aVB3DJyszZbArFOoa54c1GC8g0WaX+2rR7e3&#10;szfutm8Jjibc7AKWkAHmKuOGZlHzAhrvhG+8TS+Pb3Wtfto9Mn0a/SK802S6EzTBRAZJPlZkYRKI&#10;VDLn/XPjOSauJJ0vg3T7rSdMbxnoegeVItmqyWcgDXFtI5D20UqSj/WAyIXXcNrROqgghh3Xwxvd&#10;VuvD/wDbn/CPrMLlobLV5yQi2zMu2YqeeqDDdcG4wD1z5f4L1PVNV8Qx6vcRQwwalcyILWSNXjlE&#10;pWXZ5hfftJc8MCRuC8DBr1f4TaFrWn6Pe6NousxzWjQM2biRlVUO/eHXLZYiU7QRgmIH0IUho7qw&#10;sIrm9sZ5b+X5rdrHULKTarPllkEwABCxHIAI6iMNyRlZtK8H6xJqyvqMjTRQ22yG1lmO6OJmkl2g&#10;pzsAQjcOcqcYByHwWFtp1lBqui2ljJ9nuHV47uYLNG7ksDuO75Buij5wNpB24XivbeLN9rD9leC0&#10;vrRv7P8AONwCJSWEnm+Xyx3BiCCfvHrzzj6Gj6HP+JWur52GhvfR2ti0SwfuSP8AWsUUEg8A7Wbk&#10;jCkrgcmrFz4UtPFFxa6Hoy2raq9uSsbbjI0hO51w3AwoyCevJ6YNdpNqWm6b4U1OC5hjuLuaZfOF&#10;jF5mzkncy4CgELsz2K5OVFec3/hq9tptL1S2nW4t5Lj7RNNIrm4Me5gfNl+8XI28naAPuDnBI7BL&#10;4jkbvSrTwiYbfVfC0istiBJPYkbvtHkyscEP9wbt54GCoIx8oOXpNr9i1bTtdMMklvZ3FoZPMCwm&#10;V1PAUn7wKIcseu1ehA3d1r+ieIPEVrHqNnqsTKY7iOCaGTzVuNsbKs+49ZA0e4oc5Vgp5GByeq+M&#10;k8N3194dn1F2s7ht11dXSiN4I4pXkESoev8ADlBzgsCeCaaJKHhuz1jxF4puZfDtrHHJFdXjzPc2&#10;3yQeSYxiQ9gfm/77YZGCKxdX0fQ4lvBqd3azahMscOsX19cSfNdOgKRKqht3yF9wxtHmAAkrWzLP&#10;Fpmi3mp+EtfbQ1aZfsdqqqkkis8hKHJYyLtKjnALZ7DDedeGvEWpTwSWeoW8I1RdUmvJvOtfOmjh&#10;dX3wvv4beqqoYDcu9D35fmGhoab4Q1PSvAtj8YdMWG61f+0vsU1nHD+6t/KinERUPhjiTYg2thnV&#10;Md8x6Ffaxq2uaX4S8Q+HbiWxsbiZLy6jtxAJrceVIYo/LKlQxlLhjvddrLzxVfxVr2m6FYQ+HfDN&#10;1Na6wtqw1CPUd21ZrlZZpI40X5MjzAWfJAFvCCeVIh0b4r/Di/8AAuk2Wj6tcsul7Y9Q1WaFo45y&#10;TuEg6Y3N5qAkYBUL24FzNXYOx1PjK/8AE3ik6hp7+Hpb8nR444o442hQyMXd4lJz5a+USo25fHAD&#10;NuU/EfxG8OS+E/iXrPh6TUY7hodWuCs6LgOpcsp5/wBkj/E9a+yvFHjPTdK8FNp/hm9k+yrH51rp&#10;Ml1KwjUfu5xISSrMWlyNnKnDAljtr4z+I0k1z8RNYTUAqXdveRNJH5IjwrRhW+XkDpuwOATjgYrx&#10;82pynQT7f5H0HD9aNPGNPqv1T/IpmaDcQ0OTuIzxzRU0unESssgZWVtrLwcEcYor47nZ+gcsmeJ2&#10;Wq3OrLMlzayWOqaXcsJbdmxIm0jOMdSODkY5zwMgV6R8StQ/4XN8C77xFZsP7d0dkk1aFF27mIwb&#10;gY42yoH3KuMSL0VSmYf2wPAtjJ4pi+IfgS8kj1rT42TxJDJbrGGZpCYpNo/gdWRGyWw7Ak/MMcd8&#10;MPiQNFu7fxppFqbi1kje21bSWuPL+2Wsg2zWrtg4yOVJVtrqj7SVAr9DqQ0UkfkNOpGcWj3j/gj/&#10;APAK/wDHHx8/4Tv4gwGDwx4BsW8Q67dTq3lq0P8Ax7qzDjPmL5mDwyW8g5rO/ak+JOrfGn41+Ivi&#10;hr+9f7QvmNtbyMP9HhX5IYuMD5I1VSR1IJPJNfRXwK0jUvgR/wAE4poxZWkGtfFDxC4kl023MZj0&#10;nT4IrVInYNjc0kDSHjDfaZa+Q/jHqbeGtEmvJomNw58m2g2ndJM3Cr68t37ZzW2G1k5PczrPRWOY&#10;8KWV74y+JNqumX7WtloUwvb/AFBR8sPlYbO7OOAyrt6lZnOMxcch8X/iBL8SfHc2pQMyWNuBb6bC&#10;3/LOFeBx6nqcdSSe9dh4hF38Mfg/B4E0ZpJNc8TRtfa4yRkP5CB3GRtUgBTJJtZQyNJKp4xXlVlC&#10;NwG3lq7H3IjtY6HwOuix+ILc+I7lYLGLdLdO2TmNFLMgxzuYDaOnLDkDmvoD9tD9mvQvDHiP4c/D&#10;Dwzqgj8XeKtLmbxktuy+Tp0KMjq6IAAoEcjRKeA2yMH5txPzW7RoZEu/lVo2Vgw4CkYP6V9UfAn/&#10;AITf4n6hfftBfGGRbjxF4mjjW0aSNVEVggHlqgxlPMbdKQDg714BFfL8UZxHJctlXT956RXm1v8A&#10;Lf8A4c68JR+sVVHp1PMf23/gPo1j8K9L8R+GNIMK+GIVt5I4+WSzO1cju+xtpwegZycV47+yz4xt&#10;/D/xA0+JL4KrXAiMzZXy95Kh/qpII9xX3P4o0CHxRbT+GNd0oz6XcWci3Egf5sspjaNh1IKuSCO4&#10;7cZ/PnU/Bmr/AAg+Lt74Ovg8ps7xkt5lUATR/ejk74yhDY7ZrwvD7OJY3BTwVaV5x95ejev3P80d&#10;GaUFTqKpFaPT7j61+L/hXxD4z0pPDWm6JbxvouiyS6fM1uxkiuEuA8QOTtOWxDllOSzZzxXd+Bfi&#10;NqPxQ8FLe6Vo839mXluss9vAwjaCYQbfLVc/vEEqsjt8oyWJTHFclaeITr66Lr99ZteLqiRfa4ce&#10;Y8ayoQ7qRjkCRphyAHyT04d8Mtb8L2/jLxV4a01rhYJvEF1Jb2tnHuTYtwSYymf3YdDE5cAggFRj&#10;aQ32tjjjqamuaJHYeHrfxh4T1W+uNJt/EERntWjBuPO2GRGLZLKQWWNUGR+85YM4rp49Ug0q/uPD&#10;Xw+t5FaxulK3TTiUXUM5kZ1edgfJVivyqpJLPvbIYiuf+Kun3um+H7Lwz/YsekxahHYwaozoiwqg&#10;eV1IwvDKrxhiSWOzB+6DWv8ADjwBrOs2lrqHijVW0241G333E8cCotjcpM0Ebsrsik7p0XyznKkD&#10;kgPU+ZRoeFLrWNF8JjRry7WD+0Lxp7rTluEkudPeKFppLny4lIt48gkBE2o7Mg+Zd1T6/feHtD08&#10;xaFolzeTeKr5J5Wa9iVLC5AuJbWOKVSqkCd7hQoJz5ezaWzmG38N2Phuxml0bRoodSuod/2G+hdm&#10;EcW8GWRoj8+HeL5G3NvchTkGRtiXVx4b0qLxB41gtbf7dZ2C27WqvEiQ29q8TOYURc5Vd6Kw3rKm&#10;ArkgDRbkHKeGGsLy3aPxR4yvNPvLPNtaBdjRxqA6r8/VFeL7PGM7mdlYbxnm/oGm3PjfQGsfD1u9&#10;nbXurNIbOEm6ibyUZYXjExDB3kZGCuoYqJOwIrM0qFtA13WNcvNMtbm61C1kttCuLFo2gtrlvIkt&#10;reBWwmOGwNqlg+QPTrtQ8J+F9b0fRfGfh/xOthqmoapJealNJeKguITKiqwcSDy2CphflIO9VXYr&#10;sppPViZt2WtXFr4r02bwf4YsrXSRCialDFBvSVpCIkTbKeJCv7hmXkm36kvtazYeIotPvNQ8IarB&#10;Y6fp7GOS3uPmmkKTSvnfvdS0hheGJSWcHKkk44xb+z1e21p/B8Ovafq1qyw2FnbrF8wk+yhI/NEc&#10;ahmHluGkJY4Rty7WXZHdpa65plvb+JfE9vay6RaKNR1aaND9nvriS0lOXKgyEIZGT5yu+NUXgDbV&#10;tAPT9L8T6vpFnHYR6tLeLrjhpryS1GyGAR+YFEbHLMsjwjbgH7ilX52z6F4ttvH+qXQjkvNNstB3&#10;K0ccwaQqNnnGUF9sgkUN84YlUjjxjzFUcr4XuNHntrHwbPa2bSaCLdb23t5GxbNJGPKDtIMlS0e4&#10;4OTlCTvL12Vv4I0/S9QuLSPVJGgmh33sjTMsc6yGCAyP2EgDHnaMbZTgAEVUfdRJveI/stxpTHTr&#10;bT7qKPULiYQ2Eny2sKgNBlXILssZLZ3AsyjluMd5YeIoLWz1K/0x903kzW6iOFo4pOHUq+fukxkL&#10;kjkqeRgMfLvCmk6L4eub7TtXv/tljNNNeW9rZX+GuFDSobdsEbI3IUMTwSckY4PXzPa5ul8MyHN5&#10;dNIfJTyxEhjVQrLzy21vnH3AO7NynroB2Xh/xbpfxE8YTWyautjMIZ7+aRYQqWsKpvLFsjywPLGe&#10;vzSOxAyK2vD93pesPJpUK2dvIr3cs0VxG6mO42r82c/eOxlwTztwCQeeb0SHSPC2nJdQeF21Cxgi&#10;kGoTG1Z1laUbAEYYZTIzDPX5VYYy3y9LL4f0LTFe+1KG3a889kNrZwmNlk3nlkJxgZlG0AZ2ngDi&#10;oLJ0lv7VLKF7NZrq61pRcT2+6N3s1TDzHhWyzliGPBBbLZLAQfEa8aHVLTTF0x/s9hCXnW1uN/my&#10;EFfKZuOcyxqvJ6LkHOK29Pmh0bQ20nWbqe2uIlVT+73RruaN4ogdxADSQbSQAERgXY55j+I/gr4l&#10;eH/BNl4v1PUFtbb+0YodP1JmAkklK7w3l4VdrTZb5hkKigg54mI5HM6L4g1fV/DE1paXbW1nHEdR&#10;hmk3NIJ7gEMh3coMecSvUZZgdpAPF/FJ1169vNJu4Y7iK6aI2qySGMXMYkJZsqSzFv3a7epwScYN&#10;dRpHhqbxN4Z3Jd3kMcenm3aGbYGa3MsQSTbnnn5QS2QofBwCBzs9rEZJPEGrab9nj+0R2zLfTHdZ&#10;wq2EZmPKuzSZz1IQjqpFaR+EjqYwurePUY7Hxdo9xb2cl1NBIlrcf6ScSRXEKomNqELsLtu+7u6H&#10;dXLTaa8p/f3Uel6pPqcj+XNDukljE8HmfKOQJS6/eAbPHZmEOp+LUj+KFz4f0tZ7q0kmuLtr6YM7&#10;IxDqwLsNyt5eUz0Z8LypGIfHEHhjwfZf2vpevR+THN9om1CzulM/lyjcI2jfnvgHIMbuhycKCrPY&#10;ZgX/AIT1/UrG4+3ara28t0lusUT24kNojN8kr7m2yF1wOhDIWXIzkZnhHVvFFl4Ztfh14i8K/wBl&#10;6fYtas0zWsYXzIgQqjYD5gDgsPYhuxNTapcQ3uh+H9AsRI2pasq/8fBfNrbrmXauPl2rgnn5i8bq&#10;SowRoeDvAV54g+Hk3ia3nuprq4vnGnta3nmAtDKPKkVMBUyo9Tu+YjC9bfuxJ3ZreJ9GudTVRpz2&#10;82n6VZxQ6jcSXEkgknPlyGGRQcq4SYvlMFiccEqK+Y/2tbr/AIyevUv0aKTU9Dt7uEvJuEikyAnP&#10;TjbGmOg2HHFfRWi2v9j6ja6He+IU+ywvb2WrRxqZLh7lYXk3MNy+Yf3jD5hsIiVc4X5fmj/goVPL&#10;Y/tLaHrDXFzdH7Jb2puLxwPNUPjoB8gUynjk8Z9K8zMIynR5e+h6mUz5cZe2yv8AcZaQSgZlY7mJ&#10;ZtzdzzRW3tsJP3kNmrKwypwTxRXyns4n231iXn951WteHjeftZLo2seHI9X8M+NPCklvcXsW1Q0x&#10;tEmAVUbgmeOPkEbS5C8rmvG/Fv7EXiv4WfFvUrjRtRjk8M6wvnLCyMsqknIKADbkHIzkd8g459C+&#10;J/izxH8MPHfhdZppGl8M6rBew/Z5ioaFVy/dihMSRAqWJXAB5BJ948EftRfs3/E/TLT/AIRvxuLe&#10;5ZpJP7N1KNMRtu+QROSc5RhyccoeTkV+hYWnKvRsfkeKqywdbmjs1r6kuseJrnw5+yT4O+F+uaRb&#10;rdx3WpNBcSKVmt4j5cgAz0D+fyM8hV7jA+LvirNY+Mfjmvh29dZtG8LxtJqDFd0bzBQ8o+ZcEAbY&#10;yMhhvyDxX0h8YfiV4N8dzR6f4S8bRXF3a3Fza3FrtbzEd0HzjsR+7wfwr5A1LTrzw7Zx+Cde1iDT&#10;9Y8Uaz/xOdQupWMdtH5xG+QgkldxZ9wGdmAc4FV7D2FRps6MNiPrFFO1iXWvFF2U1L4m65pm+916&#10;OS38LTOSWs0jcCSb74Kna2EbBJOTkAENyp8GeJbPwKnxKaxjXS5dUOnRzNOgczhPMICZ3YC/xYwC&#10;QM5xWloltq/xn+Jmn6RaRtbreNb2FpGsZkWztwBHuIRR8qruY4UYAOABgV6V8a9F8EaZ8CrzxLLp&#10;99p+mWt6uneC4bW9ZotRuInhE1xKh+WV1UXcZmhLRmRsEjKGTlxOLo4Xk9o/ikoru2/8t32Sb6HZ&#10;GEpXt01PMfg/8Nbz40fEWHwrKrNYwqLrXJOgFup4jz/ekPy+u3ee1fbNhHC6LZGIK0ageX0B9x7+&#10;1eYfsxfCX/hW3w/j1OeELrWrKt1qm4DKMR8sP0jXCkZILbiOor0jUtSgj0a61B4JDJbwvI0cQ+c7&#10;VJO0d+nSvwnjLOJZ1m/JSd6cPdj5vq/m/wAEj28HS+r0bvd7mZr3ie60PV9Nur2/hj02S8+ySXHl&#10;s7NK4ZVUgD5AriMEnrv7YGflL9qKx/4T/wCN0EfhqHyZ/wCx3uNVZWBWO3ViUlxjjIIz3AYA9K9r&#10;8YeOofAvhTxBBr91aRyR+XL50a7nvZhhWLjory7I3UjH3yQcjNebap4P8Q+EfgLdanrTr/wkHia4&#10;j1bXG2u0kMDD9xYgjeo8uPzpHIKNGxkilGQhr7DgfJfY4l4p6KK5U/5r2f4X1+RwZhio+z5W99fT&#10;oZvwW8ea3eapb+AdSu91msP2m3lZci3j2tA6HIYYLFWAxjLseMkj0rw74Emb4h+Lp9P8OfaJLBjB&#10;ZJHgbbj7FFJ+9ZdyniAsw3Y3fdJzg+G+BbDxVplwvxK8HrPM2jyKmrWMEpUz2shxjOOPmz6kbtwx&#10;tzXr3g3WrLxDp3iQ6PZnT7PXtbuZvD8dxfFTF5qJGQzggyMkeAc/xHkZNfo9T3ZNnFT2sesalr2k&#10;+KdDtxr+qLcLqGowR3EdpceZaxXjjZGVjIKlYwhl2DAAL4+ZNh3DdeGNS8Haf4W8SzJJpX9kzRbm&#10;tRHMiWhR0HmMc7u6jeoyVYkbFI4vwRpnhmw1L+1PDfj9rVtHkjgjjmn3/aLWOESC6ZAzYbDywgrt&#10;HmfONudh2fFGuas1vZ6brvgwXqtdrC8y6bH/AKO8jSGI+W6FgACY9+9imx3JJlU1ho2a3asbdv4P&#10;mf4nXVxaXRj1ZlaLT5FjTC+aQZVyylGkzOVD4OzcwGPLVhHrOi+OfGkVvqnj21u5INLkivdNuYbO&#10;RRIpcIInX0hPlr97G6FAWJzl1x4q8AS6lp918Or86XZ3sl5dalq0ICzKvkK0SrEoYqzLsiAwNzSk&#10;7dzgm9ZahBremLJCZ7axj1O5t7i0hyGdg+yNGVwTEIzEVZSjYVEdzwUqkS9Dk9G1C4tdLudf0tVX&#10;TZNNM1ml9vjtb0QQxxb4YowpEqvAyAA5AlUjb8rDQ8HX9ro/hh7fxv4OurePT4TqF1dG1Kzed9pM&#10;kUXKL8m6eFmQsqp8mQVYVVbU77w5p82s+EJbPT4YbG5vI4Lhg100TiYqNqnCMXtmIZV67X25Ac7H&#10;gjwxpWmeDda8Vvrt9b2bXkz29vd3Lr9qk8tRJgvlPKKKUWQFmDqucbfm0JL2g6lHHr2n31ggvNUW&#10;Gf8Ataa7t3gQaeSzXDxrl/LZtwBYna3mIqgA7a2I/CkmrW0+veFvC9vLawtFc+TYWhzOIhG07Sxv&#10;uBViYsKR+7zhcbM1zWq6j/wkesrp8M6/ZdWj8ltWs7Ez4maKMSF2+6AdkUpiAC455OCO50zWdZ8A&#10;aXqhka3i0i52R2s1qSDd3LojeYAqliHk2rvfbgjO3AGai7C0A+NJZbq31nUPBQ8pZpftVrbzLKmq&#10;llLfxHDEBGj+6xQtEpwzla9K8LXuivo2qax4h0+10u3mW1dtS3iOPTjjzZ4huP787pY3A6klRtBb&#10;NeWT6jda1pOh67pxkjury+XUrO21CVruC3UzskFuhGAySHc4GOPMJIO12rvdR8C+Mry5ifR9LlaO&#10;zkmW+sY9PHkAPIVjMibSIljCiNWIPQf31AG76C2JF8QJ4ouL7xZpcs1vqk2qOIfssr7bi3ZCTGkZ&#10;OMFQQ4zyXY5AG0eleF7A2OiWfh8tNatcWrJNHIuZrhpCFiKooOAJNoIzyWA4AOe8+H37FXxU8Y6x&#10;a+HILS10VbHQjdabeLEs0epb9o2luGU4ClmYHHmA4ckke5fCb9kHwVo+q+H/ABf4iv2up761Ed5a&#10;3Tq6bVidlfaR2dRznGWHGTmhRuHMkfP/AMJvB3xE1bxbZjR9KHlXWpC2PmxZgUI0YfbuUeauG24D&#10;AsNvQrgfQPhT9nTxN4h0TWtT+JemWdjeW8khubK2XIGY8u0bA8EqWcHOfnG4ZAC+y/D34ZaToPhm&#10;18O+G/DSWdra6vJPCsylWjiWfdFgY6mNVHsG/Cu4g8JWeLy51SczteTLK0ZwFG1FQAYxwFQD3Oc9&#10;auNNdSXUZwfhX4KeAPCOv6hbWHh5biOTTY3uoZF3eczMxMY38Z43Yzgbl6DArz/9uDwJpzfsu6Xp&#10;PiK38tNJ1Kznm6M1wyxSqVUdhk7s5ztU5GMmvbPEt74Y0GENcastqtmy3UkayncUDgklV+8CoIxg&#10;9eAa+ef22P2n/h74i+GJ8JeFvD2o3l1H4khh/tC6sXS2trqL55IH3LkP5XmfKwGOpGM0OKURR5rn&#10;zDpuqX0Sf2WbCO6XUlUWkyeYXWaB2KtsY4A3+aR8zAtu6AA1ylz8TPDKWviTxxaxudyTQ2sWoqwW&#10;5zIrADYxAPPy56FD+F6y1fW1NtonindbXiX2+aZHeJmLbn8sMDxzIG528k46Enk7zS/CV34kjt5C&#10;kdjbzNOtrD+7ZSZTsUggAfP8ucZ2k9BiojuaM4rEGqpcfY9ZX+0t8ZjmkYMuYwfMRgBzlGGeoJA+&#10;tbUPg3wRrtrHoc2sWqt4mmgmt7qJWt1s49qZhYM+RxbKM7SxbgAZxWsNI+GmhedJprw2t9dBVgjh&#10;vXkaSHG9m5G0DKFeSc9erMRyXxBl0q9tdU8NQzwWuoQSQpY3FvbsHcBSxm3g70Yq3B6fKqtjqKk7&#10;7CRa8P2OgC+WHQtWWaTw8ky3k2pQq/n7dzTAOCUCiRlXceCWAH3q2dJuhp2oy+CtGgtoV/tKSa6/&#10;siQLEJlt8rKBgBlZ3Ur5eAqAlgdxY5/w78WW3guS30iXxBY6bFqyyxyXEf8Arry3jd4beMKDzuZW&#10;6YKsoO0Egmr4DvbLw1q9xfT2Jt7hdZddLsbfzHMDSJDIrneNojj8i4ZthJVNwGCFUzLUo5m41PWb&#10;/wAZ3vijw7Fd/wBjahHDc6hHZ24jnfymCpKoB+U7mRsDlkzznAHz3/wUqZPFXiTwz412NZyanpd3&#10;CLNVZWtkWUPHjIGeJshsdcjJ2ivpzw58Up/GPi+HT7/wbp+oTTWa2Ulw8QluLaZCztIHA5LLboo3&#10;csWVuMDHzb+3Yt34v+Huh/E6+xFKdQexso13KsseJCzIG4IVo9owThTGpwRXHjk/q9+1jvylr+0I&#10;+d1+Byvg/wCJWkz+F7GS/umWb7MokWNSACBjHWivFrHxX4i0i2XT7AL5KFiu5fUlj+pNFeN9Twct&#10;W2fRPEZhB8qSsj6a+Psuk3/jjW7CznNzFZ6VcSJMz87rmCJCRwPuyGRsYGB2FfKf7O3wh+IXxT1b&#10;xJZ+FrRrq38JaNJrGpYc7kt1uEjZV45IDmTBI+SNyOmD6ZrXifUtL8AXviSHUWkmubhg/nTFsRcg&#10;qAeFJbnIHpnPIr6J/wCCE+g2t/4k+Juv2j2+7UNU0eHS/tTCN7lohdS3EMeTgttkj3JnkHvivp+e&#10;ph8PeKufFezp1pWl1PmHQNbl8IeOLHxAZX+zNMBMzMScHg5PrgmuD8ceJ9Q8XeM77U752y942ELc&#10;KoJAA9MD+dfXX/BT39ljR/2YvjJHcaBFbxaF4qha9tNDiuImn0lsqHjaONjsiJbdGSB8u5MHyyzf&#10;HGu2Mum63Ju+7MfMjb1z1/X+ddPP7SKn3OejD2c3E+i/gF4dHhLwPp+iaXcQjXvHatPHrljeLjSN&#10;LidVleXLIySrIsgRQwSSQqjMw+WqNlrNp+0P+0FZ3uj2LR/D/wCHcSWnh6w3OIXdB8j7XP3mYee/&#10;8RPlh8nJPkuk/Fa58EfDfWvBOjaTC2p+J7q0trfVGmKy28IEyyQJ0wsplTfk7SqEFSSrJ9CfA/QN&#10;O+Evg+38G3m1o1UzX1x1MkzcvNn37ewFfnnFeIxOGjOo92nGHkmlzz9bPlXVavqe1hYxnZL1f6L9&#10;T1JI3hH27Sm+VjuaP/Pb+Vc74olh1nW2W81WS1tYVQNHEfLkRiDIs3m8bFYRzQnkZzjgsMbGmPNZ&#10;wR3atvjbO7HCnBIyM9M9vavNv2pvGsfg3Q7XxJ4au5H1CR/stlpsKbhczuy+WCvUlWUMPxHIJr8t&#10;ynCVMTmUaEV70tE+z7nfWko03J7I5I2Xh34l/FCe91S1t38JfDVIr/xJJJErQ6heLkWNo6vlZc+W&#10;S8TMhkjgmVGWRlr3L9lHWPh9rPwO+JP7RfxmRtUh1p7jw+NNfUGaSR54Uab53wTIY5Y49x+b5E+Z&#10;txY/PHxQVPhT8L9H+CWkzs9xcSyan4wvVYMt5qcyo7orjOURREFAd42VIpV2NJIKf+ydfyeNfHOj&#10;/AjxP4ylsfDmra815LbttWETeTiR2cYbLRwrGq5I37SMEDP9DYLCwy/BxoQ+yt+76s+A4ly3EZ9h&#10;Fh4VOROcXJrflTu0vN2RQ/Zh17WNH1HU9ItpZVM8cMv2VYw/mTRCUx7lI6K5znovUgjIPucnhvwc&#10;NOsrfw3bafb/AGy1Z5rC3Z4VsVkhd5Yl3AKrbZJG2kZYqP4CjHB0Lwn8NfiB+0Z4p8V/DTw/HY+F&#10;9a1wf2LayTY822XK3UkXOwxySJcFc/KADgDbtrv/ABnfeFZ9R0a2spYbdriONIbI3wZ5Iyk0YeSU&#10;L+8/dLE24YAZxjATiK0lzn01Ne5qQXXiLR9X+GEPhbxDA2lQWeqalDazWMQS6viXt3hOAf3qLJbx&#10;A72LFXAG0KN8MHiHTzcQ+AtI1C9vFk0/eyzW5ISBJZYvs0vyht3mi2XzFPzpAVLL8rHPtZW8RTXV&#10;/qPiy8aWSOO40tZrho4SybQzg7gNxfc/3R8zELtJJq9rGj6Xrl3YeAfDHhrQfO1VYrSyv4YXWO6l&#10;UiWWeabEjCMSoDsUIX2xqmVbFVGHu3M+bU6f4jeDPAvhy1i1Kz8RW82mm68q9j0VXaVby0tvMS2j&#10;hLKI0AE7lATuEq5QgIRwnhaz8T2Wi3M7+Hdaurqa3keCy8vdbYvDLsBUlcJJ9nUtk8+aAMck9d48&#10;uPiDot35Phnwkdem8KrcWtuUsz/pl1ArRvcPbIgjLfu5924fIjBUA8ssbnxNu/GeqiOz0bVmuLrW&#10;oLS6F0+ki2lVfPgaCKGfaFVSScuxZY0dSoJysTjsDMnTX1fxJ4ms/tupzMska3sPh3y1U2kLO6GP&#10;ncse5o0WTYXIwD84DZk1fUvG19oMPhS60eS0kj8TzwTSTQybVllhjCW4g2jFqFR2T7oIiQ4Z2OfR&#10;vB3wM1f42anp2qfC8a39jbxAuladqU2+SCywZisE7pGqiVtoB5IT7U2CQAT9IfDr/gmx8RPHfiO6&#10;+IPxauxpH2PxlaaddaSMXQbTTdo6LFIQvlE/aFQfLkIkbEhhtGkYuRMpI+MdQh0yITabYWckTf28&#10;8MWmtYTMrQ3SK7pE4I8x3EuwAKAUjym1OV9P+Cn7HHx9+LF1eeObjwvqGnw6TrsluJNSuPKjt51n&#10;ZFj8osSYdvl+ZsGWKgAgqc/o18Kv2Ev2ePhHpGoeGvD3g631C607xnBeafcSQi4mibzY7hvnILbI&#10;mklweoK8ksST7evhaUT6nb2lnDp0Oq3KN+7jLF41RQQ3GAWwSecgGtOUnnPkXwb/AME2tM8L33iH&#10;VviB4gmupNItRdaEbUfZ41tmgZDCUT5ixZZQPmJXd8pXJWvpTwv8FvBXhLUtWbwl4Cs8Xmj28dxJ&#10;HZiKK5nUvyWHXanfnlieua9AtdE0q2nm1TU5FaSZlEjSNlSqn5RjoOecepNUb74n+EvDTPoK6gtx&#10;qP2hIYLFplEksssipFGC2BlnkRR0A3DJGc04xSJcmxbPwffWzabJJOI47HSzYmONtu2NlTcwOOST&#10;FGMcYGSDng3X0jwvomlR6bbKtv5Ntst9snzoqjjaTk4HHSvBfjP+25pfhXwbrHjXRpreTR7Cz8ia&#10;4diJYb6S1mnjQp6bIm7g5BH18V+O37YN3Y3vxX0Xw5qk1/qnwr8SW9lYsZV81rdtQ1CzkaQrtznZ&#10;a7uAM4wBmmCR9feLv2m/h74W0j+1rPUlvIYVWS6NuynyovMjj8wgnJXdNEBjJO8EAjJHknjD9sqD&#10;X/FHhn4e6N4h8o+Oo7yXRbqxUiaNYJNSjRe+Sz6Y/OBxKBjjJ+WNQ1Hxt408W3Hh/XtYazOsfAHS&#10;M2awhnhuY/Duj6hI/wB7dlXs3BUKQd5P8LCsn4T+HfDvh74l/sxGS71C81CDXrCytb6SZmkENx4x&#10;1RZQ21Qg/dXbJuIB2Fhgn7pzWKsWPjD+3b8TPil8Hbf4i/B7SJrrUJPF2taVfapbypDsjgsfD0yK&#10;ZWKhWUXM5RSwOfMZRnJr2CxsfEOpT/tJeAtb1CzvofD/AMaLvxhpVu0YljCtdXOntbtG8amNgJ4J&#10;N4Z0IiwBHnzG+a38eya/+zHffZVitrTSfGTQXCrIqqzXdkFUkZhBObFhuVpAMMMswwn0j8KdZvD+&#10;1j+09pusXhuI9Y8E+K57X5i32fbdAowBbqGfYBwcrgdAalyutAinc8SutL1S417W7y31i2P2yGNo&#10;52g+eBIZQPLYDOWKKjKmQDsVj/DXH2M/9neFNTuYdKMl5NIwjhWQjzo3UL5ZTPzkHLZHIbsAcHWj&#10;8aWF3HdHVpI5b5LyGJlhbCxbRgjDHO/aV2nBweM8bTSjltbazv72XU5Y1mtri2/eQ7Ht9yqqsuBj&#10;eCVbcFwSVIxuJrNI0Kfh620a/gtZ7/Xf3yWsdhqFvJbFvLjRSeCQPmLHccZBMXGMCuNi1z4diK41&#10;fWLGe3Fw2IY7y4aOSWBUaQgEZbGOknJ+VQwBwDr+DNQuNLh1CLRLCOSDTDJBumu41t4gSQTnzCRu&#10;809Au0NyMFduJ4+8OXfiyY6Xdabp0kUGoLdaefJVWkintUcRhgvQbWVl+7mNm/izT2kBR8W2Ph3w&#10;94y07XdQ0S+v7PTdHtbSz1A3x220rFwQdnB2O+FbI3BAVGcmtbTbSTxvZLr2pPNLa2enz3Pl/Z38&#10;lGk89QkibiwwrxswB6MzEj5CKk89ro9xb6jqFvDEZLGaZmutk2xCkj+Q27czyElVCbcLsblcEGbW&#10;NL1TRfD+oeJvC2s6lHouoXd1ELMXjNO6qFgb5sgsvTdnBCx5CnJFQBfsI7PR9abVG0pHsfD9vbpe&#10;apBDL/pU7yPJI0flnccB/LHmbiEhQH7pz4b/AMFBZPDF38DPCtnoOp3Dx6VqkSWcc4P7+KWO5Z2U&#10;NykcbLGE7ESn+6K9b8JeJdR0m1W813WZGtobdQi/ZcN9naKKaFN+CS0rrIp4LDdKDzgHx/8Abe0G&#10;41r4TX3xFutXjZbnWrcWdnEEjjhjAKFVUZLEfeZgQMyHI6Zwxcf9nkdWXS5cfTfmfIpXnmiiORdg&#10;BIPruzRXzx99ym/8SX1CD4PW+pNHIsc0jLmRcYBYGMH32LXq/wDwSEh1PxD4d+LGizrJNpMllpj3&#10;8KyLuj3Sz/vIwysQwaOORmTDeXA2Ttyy+B/E34iXeneBF+DviG1W6khaO+0zVEmJkijZZFa3kH8X&#10;IVlPBHPUMCPpD/gibq2lQ6544+G+oT7X8Vadp8NugZELyAX6L8zD5RvlXcQQSm5eQxB+0jra5+V4&#10;nSm2jK/aH8HeI/CmuX+iaposkm45huHbKyIRkNnrz+h/XyDxH8Ode1TQFvNOsPMeJS8KIvzYHUY4&#10;6+3pX3t8SfAd5O+paFqkaTW9ttt23ffO9G2tggED5T1wVzXmd58Hjo19FYGSPllVJFX5Qu7HTk4/&#10;wrp9mmeX9clT9T89fGUeoX10sgYskSDy1X15z+PT8q+mP2WPjBpvxP8AB/8AwiHjCZWvLGPymmZv&#10;mKkYBP8AsnnOOhz2NZv7ZP7NkvgK9HxA8P2u/R9WkIvFjX/jxuTyQewV/vKegOQcAqD4D4J8Uar8&#10;NvHNvr9lxcQSYliztW8hzhgPfj/voeoxXz2fZT/aWDdNfGtY+vb5nvYPFR0qLZ7n6Af2p/wh+mm0&#10;ulDWyRY8st8oUDgg/T868HXxJD4o+IGqfHS/lll8P+EZPI8PruZFu9SPKsCCDmMjPysGUkONwQij&#10;x58Xr/xN4U0/wH4IuTeX3iqVYtNZvvWwfqx4yqqDznGMZPeq/wAW/CepaR8FtK/4RDRrybwp4f1B&#10;bD+0oLc/Z3uWEm+WV/8AnpJIku1TnGxiDtdK+S4Tyejls3jcTZSk+WN9NXp16t6I78bUdX93DXS7&#10;PRtGsvh546/Y28VfEPxdtk8T6t4it9E8OqqRtJHdq9ve3VznaoUMsjbgOFiUKG+U18/6H4P1PVvi&#10;BH4Ct5JI7pdU+yySeS0bxMsu0na2GVgexwc8cGuu/ZT8ReCYPjD4e0P4n3EzaHJrCySrudlRtjFQ&#10;qg4DSSpbIzYOVBBOM163q9/q/ij4nSftU6fpuleH7HWtYmv7C62mFUt4coZSycpPuEcxGVONh48w&#10;Mfv4xlG6+Z5UpKKTfdIT4Q+ANYsJ4rjRdHt9Wm0mx8+3snmdoo5io8uAKuSyqJvN3ps2YOShw9M8&#10;Wv460DxDZyeILBbewOpNDDMse1YmSLDAA4YsvmtjccllJQ4BZup8V+K7fSfGo8TeDrW4jbVtsjxr&#10;dEAzuY90W/eTsQkkNjC7lPXAHReHv2R/2l/ivd6hNongKKxTStFsNRtbq+8yOA2zRyR+VblwN4K7&#10;juOdq/fOdiDmcffOiMlKBxui+JLS3sswWtrJYQwymwjs4QFW6WGLZCMnfKHJRt3yp+9yeVJrU1Dw&#10;z4m8XeG30H4XWbaXr2nyWccNvp+/7T9vGzLRvuAjMz/awpj6BWznfX318EP+CT/hH4eJrMvxG8Yt&#10;ql0NM0mXTljgFqfJDD9024uXLGJV4xjbxtLHH1H4B/Zr+EPw8j8QaX8Jfh3Y20esatp93ut7PyIl&#10;8oQmQqANoXEZwqAAsWbGWZj0wp3iYykfnR8D/wBh39rP4kae/wDws3wjY6XBpuuWtj4kuNYjZ768&#10;kuDFumjlhbYY18xVXk527DlRX2F4L/YK8F+G/EOta/8AEu7/AOEg1jS/G1immtfTSMiWsk0V15Ij&#10;37ZBH9pnky+8g7iNoAVfqGbwvJftqUl5Lth1TVIL6SC0XaqNCsSxjJznBhRug+b24qayTw5omrW9&#10;w7RxzXW/7Q8jDdJLkbcEjJO0HPJ+6PStPZxjqZ+0kzK8L/C7S9Mg1az8L+EYbO0n8SQ6jafuQmAn&#10;kvIyoo6vLHITwMh9x5yD1FhoFpqDXF9qN8THfXEd4y5+QyLGgjbAwSFCJxnqM9cGsXxH8cvD+jWs&#10;s9pJ5iWqu99hijQW4MYabDAZX99Gcg8q24ZAryvxn8f/ABJp+q6lDplqTaaT4UXX47iFSqNAYmmi&#10;hcsCql0gulGCTmAnjIFME+57tc+NPC/hTSrW71i4tbVrhgrrHjHmbSzD8MHk9Mc1x/ir9oTTQEst&#10;GdY7iSO9uLRZmXbcxWkN7JKykHjJsLiME4IIyQV5Py1bfGDxZ4x8YeH9P0rR7pYNf+GvinW9Qmmj&#10;kjRZYrDX4M8j77GGAgYyAM4weOT0TW9cnm+Gmp6/rDTazH8IfGl7HbQygwSySTeJlRMkckK4HXj0&#10;xipehS8j2fxX+1LD4s8W/D/RLe7kutH+JniL7LawhxtUW+qS2bhCMNgqkchByck9iBXkun/GTxV4&#10;qt/hr8QvE2tywr/wuqY6l9luFCRQ21v4ZmYMzK2Q0kLtglD85Uc4rgvgT4603/hY3wH8Pto2pDTL&#10;D4yWuh2KX8TOFkN9p9880eULnDXpZ22gKYwSyqMjhvFfi/Ux+zd4ZvLO2jv7yDxx4guY9K+0QLKz&#10;Pb6KIz5r58tCBgrGC4EqoGUqTWbn2NIw7m9faPo+vfs1fEaHUtaurqNvH2gMLaSVjNF5lhr6/NGI&#10;wQCkYGGHJDc/KDXSfFDxDJdfGv8AaKulsrF7WzsL6+uNUaRkaO4bxZpcYiQyeXGVKyTb90x2mJCA&#10;qvtPL/GXw7deEPCHx6+H0mgKyx/GTS4xfXcIuI3+zf8ACQq5kDxBX+8WLASEs4yxzlZ7bWdJ8S61&#10;8RPiK0v/ACOfwN0HWGb7BLFMX1G98P3cTMVHmR588HZuGTuJ6F6iUpMtIs+B/FTeLfjxoMer6XD9&#10;kk+Bd+1uIriPy1ki8A3dqwIEu1sFZF2hGXa6HIAzWP8ACC3bR/GP7PvjXXbCGS38P/FBtLhaO6jm&#10;jXytUhu02hLZNqq16SGVI9w+YsQQz6HgC9Oj6j8L/Fcl3ZreeIPhD4vgF9FM628jJJr1nFFIyy7i&#10;xFrErkSSHKngAeZXFap4ytvA37K2gfE5LpbTyvi94g1K/uLiZZdrQad4bUTKv2hlYR+RgCPzAOTu&#10;UsWbNyLtsX9Bs7a3/Z9+KUaWtnNqS+NvCULX0d8ZDLtt/EWAJFkkIXlG3fJ8snBAC49z/ZA0S08Z&#10;/tg+NPA1vf6cdT+IXwFeWOSzVf3cmoadZXqHDDfjdIHUg4xtbCty3jHxV0HS/A2l/HP4MG3jT+xf&#10;ijpK2tjIu4GKFtSt2ZCVkKZaT5fkUAlQuec+tfsO3N34T/4KjfB7QiyrZXHwh8P2CmOMR/6jwbaL&#10;iTlWc7ovlPljb0DKcq2aqe8HLoeAx6bZ6X4huJNZtluheWaObPfu3zNIoebru+RTnPON30I1LfQ9&#10;JNvHbvq0MN3eKz3zLeKQheSFBAAThz5wXC5zkA+tZXi3W9Q8NTTXXl30FvbzRzRXEm9jM0jCRUB4&#10;4wHDc8eYmQOlZXiTw9qPiXwtq0ttMrWLXkVnbRrJuaKQTAtLhgxXaNjMwyNobKjK7uzcgp3EE2qe&#10;PbjToLC6jtYztksHuCkbTkLOBjYSSZN7Y6lR8oG3aNTwTfePbvxTa+E7FtP1WOO5u5p/OuJFiu7W&#10;OKSEu5KloX3BiFXPDNkELiqOkeLdEsvDZ0maeNbi6t31C6vI7xmENiESA/OV+aVlLN8oY5m3A84O&#10;bL4nTwJaS6VqdgdIadWsrjWLGR0it40lIBO/B3BRIwcBgSy7twANZyGSeM9I0Hxt4p/sjRYbWC8t&#10;rtZ9QmW3DoiNCuJPmj2bMvjP3gF3HGACXPibxrcltMtdEka9utQuHjWSMC3tLcwotyrKvBGVkXao&#10;G45HD9K/gDxfr1tJZXOialYafqXmslrcTRqi3Uk+2ApKmcN5b+Yd5XkjuCAbSXMWs6tD4F8Aao2o&#10;pd6LMt1rUUQaK3nAd1OAGZ2MytIOWXbJg5wy1IeZ0V/qdhoPhNYNG8L30n2y6hj0+41CBW3FFLFc&#10;KQ4UOqhi3IYErheR5L+1RreneIP2K77TfD066pb6TNZz3N9Nb7fKmknGQh6gLHEo2nJBlOS24Gu8&#10;0XSvtWlNba94lvtS8ua2cQXkgaaGXzlKkZ3LlGX7xBBKsvGDjgv2hJNY1v8AZx8d6XZ6XaWX2Wyv&#10;L2402KUps/5aCVFAO4eW0jHJAy/qFFFSKnSaZVCcqdaMuzR8SKw29aKp2moRS2scwZfmjDfmKK+b&#10;cZJ2sfoMasJRTM977SfG/wC0bHeWtnusbjVrXMMa53RqibgAM9cH2r0D4M/Faz+En7RVvBETaw30&#10;0K/aJJNiJcCaQAMT91W3FSx4BbJwMkef/BrUtL8P/Eq08Q6xF+5a2uIp2jX7jSwPEsuAOQpcMQBk&#10;gHHOBXNfFjVbW+8X3rWN/wCfHHOyJMvfncfrhiwB74Br7KO9z80nBShyn7O/Ey403xJMPHemWypH&#10;rUKXcpjztW4Ma+cuCSc+YzEDPRl6AgV494mP27VnubdFA8w7OyggAkL07HA9jjml/ZQ+P1t8VPgx&#10;pVj4imU63c6XHPY7ZNkKTuIzPIq4xvBUgLnO1uMlFBoam0dlrkbPZqq7onaGRj8xI24JzwG5PHY1&#10;0Jq2h87OnJVGmdPZ+HfD3jPwxeeHPEumR31lfWbQ3VvcAlXVgRyR0PGQQcgqCMYr4I/az/ZJ1r4M&#10;6x50YkvNBvZG/snVNvzQtgHypcfdcZHPCuORyCF/QXwDFDcW7Eg5VFLfKOVzj+Q/Or3i3RPC3ibw&#10;tqngbxVo0dxZ6hCgvNyh8QrksMbdzYby5cKQT5GByQRVaP7nmS1Rrg6/sqyi3o9z81fgUYfAemXH&#10;iHxBq8a6ldWtxZ2MrM262hC75CMFcM/CAqwPznqSQP0G/aB8R/Dbwn/wTL+H/wCzT8PNJivPEXxf&#10;0zRdb1ZbOJGkWTzbe4ZeCADvUW45yq+Wp45Hxn8Yv2S/FXhDWp4/CdxpuoWckpGmWmn6zHdzXGHI&#10;/dqnzAAc4kVGHQ5PFY/wW+NHjX9n/wCL/h/WvG2ianeL4RkuUs9CvmaNoGlhmVV2yA7QskxkCkYJ&#10;Z+7E18PxBwz/AKw4vAYiU3GGHq+15VpzSinyX/wys/vPrcFj6eEjVgrOU48t+19/wIdI+BPja2+L&#10;utfDzVdIe3uPC93cDVY1DfIInI+QsASGONrdSCGHqPpD9gXwlY/HTw9468C/E3U2g8P+EvEGm3gS&#10;ZgEtLa5mlj1BixBKnybZGGOf3S4Iwc9R/wAE4ptK+OXiTxFdeNrPzda1DxMbrWtUdsmf7RbSfZ4D&#10;k8rGbecL6b/eu8/YT8A3nwd+L3xuvPEMVtHo2sePl062hmiOWFpNMrsMjDRsbspxnLQuDjbX1V3F&#10;a7nmPlqaLY9a/wCGe/hd+yV+1B4d8VeEdEm1TwH428N3XhfWNJkSS5TQdWuSVs5tzH/U3MixQkSb&#10;gkm0bsSoq/ZWl+HtS1fSP7HjiXT7ebQ7XS7jbCDJJHGZdx9FLCTGe20d+nnnjnwd8MfE+iXnhrU9&#10;Ij1CTUGjghSJiZN8hCoI8YIfeyFSpDKQpGDg13Ol/F+y1O7h0Xw8YHkvlun0q4U7vtDWtpJcOuOP&#10;7qr16OCKPtD2ikeyaJ4f0pU+0anI0sjKkck0rZJIGFH91enbHPPXJqrrHxP8N+GIo0817t4bhoZh&#10;Gy5jCIzSStuI+VQjlj22t6GvBV+Pd/8AEDVPA0fhh1+w+NPCXivW1uvvLHJYQa3DE2xt211MVoy4&#10;xh4GIyckeYH4h+JL+08Baz4m1NGk1b4W+LNT1iwaXY1vuuddG/ZyHREkuEG1skxLjPFUSfR/if8A&#10;ak+yR3VjpMkaXNno0+vW6wjf9qsInAYHK4UnbIODwVHbIrynxz+02RaakkMzLBcfCmLxNpj7Gl/4&#10;mUs1mY4hkECR5RlVHOJ+MA14fJ8Y/Da2Hh2903xReyah/wAKovLPzNNaRRLHHc3EzmUjChybb5gr&#10;gKpb5TnI43XPitfatcW9s81vaTa98MTLHCVEhvmgXAYAOzeb/ooKjYp3RgAg4olJAez6p8U9S1CS&#10;8kuIrlZrn4G2um6hZzsdwuXgtHkuY22lWMaqcgDkwNzjmuQ8OfFG88Xap4f07TdRvNX8z4UapG1x&#10;Z3HlyGPTtP1UbZhy0uHEoKhHGZyFwWIPmng2LXfFnjLQZ4o7yaO7+F+uSXsl8rptaztdSUNGPK5C&#10;vbgbCcnDnYByPUfgPodpa6T8IoNa1aJotQ+BPjRls7bC28q/ZvFKhdpcq5AjBcFZCHGSEHLzzM0s&#10;h3h7xbqUOp/C2ytLKO3/ALU+AvjiSS1WN43EjJ4tjRiCqspby8k+UuD1JBC1xFnrWrya58CTrEu4&#10;6hoN1oMwnjm+zI15r2sWgjLkO2W+0xqVaTA3KcLnno9Kv9Kl1H4deH7a3kuoYfhJ42itYtUtzCGj&#10;lm8Wqf3TRoF3LKqsBAzYYfeDZan+zfNeT/FD4E3M9talf+Fqx6Rb29xGk0EsP9oxSOYSWBDIL1hu&#10;zncD8h2lTjK5pEt/s/aLZQ+GfgXJDe5ks/2jL2SGNoYkaGOJvDzGNUQlUzvLsED/AHmOUbIXzmCz&#10;Gvfs569q8OvNNNY65atMNQhZLq3aezvCJpGOfJEgswWTC8Rr1I+bo9M8Y6rovws8A6l4Wm8y9t/i&#10;1rVzFG17mR5IoPDknO+QAkBUGfn2IoGU+6txdDm0L9nX4seA9WuLhW0/4qeH7KFbhQZYgll4gHzh&#10;RJzxj5VjDNnDc5OZoWf2rfFVhqvxT/aG8I/YYWnb4hS6/HJDdHZNBb3l5aPvAC7yH1FBty5yfukq&#10;oaz8R7Lxt4p+LcvhHQruOz1LWP2etAOpTSbJUghtdC0y8uUMaj5QVspBtEcRO/cqcBlg8R6Pol58&#10;X/2lNfNtp93cR6XeXNprUcckU0Uc3inSf3KplBhkZSzNIxO0bfvFaf4SOn6t+0tZ3epJZzQxfBG+&#10;g0uOxuwyxeX8P57fdIrNt3bklUJ5QG1o2ZmyFEtlRIvC2hLf6x+yvpeow332W4u4dFufssMySTG+&#10;8YahEN8bs/7tftRZg7t8pO0KfmHHeNbvVLz9mO00OW8mFxZ+MdY+1XLTZi33Fjp+2RmkuUDSbbfa&#10;mT1BG0EBh13wW8QafrPxM/Z78RRaa3naP47tNGmkMiKBJDr6X3QBtu1b5DgAElwOB81c3YNY2/7O&#10;/wATtWisbxbiz8UeGTay28jrGxms/ECsyAIMybrSMMQQuBGTjBzi2Udn8bbDR/EH7S/7TgvY79zP&#10;pesXtvGiNJAj/wDCW6TEWKsqpvKXTlSOcb2y+Bi/+yB4turD9ur9n/xhqOjtFBrXg20jsbqGZ23e&#10;Taz6SA4jXyUBNq2ELAjoFBHHP+INUsNU+JXxu8XaVLHaN4m+G0WtafPLchUuI77VdFv8pKFjLhwE&#10;+9KAeB8qjIr/AAWaHTfH/wCyHqdgq3Fzb6s0c0kdnG4SGbxpqvzBh5kn3ZXVmRgqcF2CtgrrcCP4&#10;q+Dtb8BfHHxb8OpJmubPRPE9yb27Yo3nxw3UbCMHGd3+jiPJHJVs8fKeL+IOjmPXrrStF8YtG0iw&#10;SNZ29wd0U0sbeYcJuYfKhYbcEjKkEkEdZ+1pp99D+1t8RJ7HVrqSBvHGtR3a28hQrM99N5I3cAMp&#10;mwMscsyjaNuF89k0/U/FmsWKwaxbraweXeyNLavFLNJ/qztaMkqdjtJ0GCC3GAR3GRn+PYLC/wBN&#10;mubi2+1ale3kMQfy44fOuP3qEAIWwrxgqE4ALLkDgjTtdd0o6VfaK+ptdKZ1vkvr+1V4Yj5aCHDg&#10;HywZI/LYZ+Qs2fu4qpZeEvsOuz65pdtutpZrZdHuGZXmtmaVwTnAMpIjXapIXErjdxWTrN/py6dq&#10;7afceXcC3XfdXYkaG9iBjd7RF4ITcshdcnJdsD58GJPmGZkdrb+JtYuvg5fQpb65vkLX4JkW7jkA&#10;eRo1ZSY8pI4AXcvzHaAUArsdQ8MaLcraWPh6yjVtSsreSOSS6Uzbt0hBYLgNmJY/MJUgsBgBDms2&#10;z1LSdTMOtjR7TRb++1WC1k1m5aQspZFU7Gwvl7UgEYY9eODjcZvhjrul6RDa2XjCaxt5pP3duqqi&#10;RAs9ubcxrgCFQ8LKVJyF5AbOBKAo2Gr3Wm3N1F4etrOPUrG+ttQ1SKZC73bmLf8AusKD9nG6XIYD&#10;mcYIAArD+Pvgu38Y6V49S112S+uLzRZvtEywlfLhgiJzjjIJ2ZAyV8xScruNdFqenwXc+n6lo73S&#10;z/bZruWTSZh9ouJmk+0SRybjGhVY1C7TzudCN21ibXi6W51f4Yv470vRomsv7NaO6ghlSSJQ1qqg&#10;KAMbCcLnuqDaQM038IR+JH5f6b4h+wWUdo0G7y8jP40VVfTLsNhF3D1xRWPsYvWx3xxlaMUkz69/&#10;ai/4JoeIPh3rdx4s/ZxkuPEmjNGLttChheS+0+NiflUYPnxjoCDv4OVOCx+TPix4KvtMT+1L/Q7i&#10;z1CN1jvLa4t2jYqR8rlSMg9vev2O+Jni7xNHpczadpqWt3Ho6mRrPZtuPmB25yM/M/qB94Y7jw2/&#10;8CeGPE+hyXGreArK+uNJ1MiHzbfzpkK7flRjnbucKfmzjGPWrp4mUVqckqfY8n+FK67o/wAPfC+g&#10;+T/Z+paXotrtkX5DatDDkh8Acs2cDJYnnvivZbXVI/iZ4f8A+EuWeOHUrNVTUxK0hcTDasaLnI2M&#10;u515GNrDAVY889rsy+FfES2sekzx209jFBMLX7kce9C2GLZK7o0yeBtP/fWHo3iXUvh/4hk8UWt5&#10;a3UN3ug1Cz+by5EJIMDjOCQFVgQQdxDDBCGtcNXtO0jz8fg/aRc47r8T1zwq7WreWzbJFkVGXt2y&#10;fpu5q/qmtf8AEyE9nuVvvZC/jj2PT865Twr4/wDhPcWMd9qPjWO2kMPmLCWdtp3MCrMsbfNjGOeh&#10;HSnX/wAbvghaubg311M6tG0arbhlLAgsP9aMccdDn1GMn3Yyi4nzEoT3R1Fr4c8PxRfbfsNnFM7Z&#10;84W6by3qWIznnrmvL/25tO0rQvhR4XttT8PWZvtSiutUsb5k3S/ZzK1sFG4YAEltIcjnLHPcCTVf&#10;2s/AFvaTWNn4R85mXEbXF8zbP9rAA5HX09jjNeE/Gb4r33xK1FfPOI44/LjXccBMnjH1J7c5Pfmt&#10;rxcbERjVVTmZz/7OPx38Rfs/fFi08caJcYtZmW21iA26yeda+YjNgEgh1KqylWUkrtJ2swP3d8Wv&#10;HWraZceKdLsNX/4mEkNxf+GboWHltdM7s8UnlgD5yzh2UgMWb5vmLY/Nm6t/JdwRnHqK+tf+Cfnx&#10;luvHfxc+FPgfWbhf7W0H4heHrZGfCtdaedRhiQ7iefLU7CMABRH1LMa83FU9pHu4KpvBn1T8Afin&#10;Lr/gT4Ty6N4ouLibUv2hpI7ZbyTZJJb29l4fkkiduQCtyYwVJyyAtwcLWB8G/j7dHU9N0/RdXmZr&#10;CTxdPp9xasFuLWR9HuCQ5VgjDbs2YZcGNst6cl+zppkthJ8B/B8TyTbP2sNRhjM0pj8qIL4XP7wE&#10;tu2qDwDnPAIAxWD8BbO4tY/CuptqLTbdY8VWj2sVmPOtUl0wIYlkI/eu6y5BJyvPByM8dzu6Hv3w&#10;x8fyahefDGytJYYVb4D/ABARbe32womyHxaceX5gPRVy4RgCOo5qh4OaLxbbfCJ79jIo/Z58eXfl&#10;zMXNs8E/izy5NrEhwpXYqn6+tZn7PLSMnw7hvb15Gh+D3jiJfm2h0e18UKTJD5m0AF8ZMZDEnBHA&#10;HRfDnVrWb/hU89tqM1wv/DPPxE8ryQXkXB8YMZR+8cBhyoG/huMjharURyvgvwney2nw3sryeS3h&#10;u/gz4rv7htNtQN5SXXiFmY7XVh5Ad+VUMAueVFXPhv8ADq03fDxLe90+3F58JfFN4bdtt2t55a68&#10;Q2A8oVmEIfPlNsVCh3cx1u/Dq7tbi4+EN5ZzWtqZv2a/HyefarhW2Hxad/EUhA3RiRiSW44Q8irf&#10;wluJLSL4SxxviO4/Z18fSSQOd6ztjxaBjKkfMYwQdgBGF5AK0tilcfoWgeHdC8W/DmG5tGuPtPwD&#10;8dTWt5dWwQw7LfxScBPIXaiCFkUFlBXBKDdkxeEvGNjYeGvgzqMGvW9rHN8GPGtv5ZkRmlCyeLcy&#10;ZSfDYySeXHII2fMRa0HxI+o6t8IdSfUvOkX4BeOVkltY8b42/wCEvhjAHkKx2h1CrkAFeE7nnbDx&#10;Sumad8NbCPV4rex/4QjxJamZvNkvJWlm1+NBl5wGjDTbthd2LE4KAA0rlGP/AGpqWqeJPhAbd5rf&#10;7bYXekSNeWpZS11rmqx4MQWPql38x8ojDk7toBbsP2bdIt9Gh+AN/p85knuf2h76OVZJ3k2sr+Hg&#10;qj5/3ahZAcMMbjnaFPHN/sx2erzfFX4LzvJZ2NrcfFpdMtZF2OblEvrGSRQowoIN04yMnMm7cSKb&#10;8LfHUfgHwT8G/EGpxn7Povxy1G/eORNriONfDRbPybV9OCowwwc8DFmsTj7/AMTz6x8GdP0l5Jbi&#10;30nxDqDSRXUg+0CG/trMbC4bKoGssOGztJAJAAr1j9prTTol/wDHqy0u0uYdPsfjtaR26wv+4ihU&#10;eI4kDK+35cHZgBzypIYfMPNfDOk6vdfsueOpZ9bmtF0Dx54eh+y+Xu+zySWOsB3dw67iFtwrYcAY&#10;ZgDnB6j41eIbTXvi1+0Jo/2iGPzvHF/rOIZEUo1trFxYb8YVX+bU8NuJ5JP93MlmhqeoWOh2nxEd&#10;rzUJX1L4C+GtQuJbzTdtxI1zc+GpQ7oPmictOG2nbzuOPkLUvw8trqW8+FvjKDXLGRdW+CfjCWa5&#10;a2KRJJBB4jtY42VJBuIFuquxJGVYDaWGKfxO1rWdd+Ismm6Ha3FvJqnwL8MvfSWqxlxDaaLo+oM5&#10;JJXYPsgz8obGSoJCBodK12Z9f/Zp8Ox2GoH+0IW0ETW9msiul/4r1e0Z8bQ23ZdEsDtAQlsAZrOR&#10;aMzwxqHhX4YfBLwJ8Tr028M2l/HfWtZvLqSZHM621l4dPmsrEE7URcIpJHy4IYgVN4i8JWHw9+En&#10;xb8AaybXztH+JWh2EkamPCtBD4gjZE+Q5Vfn2ux3Hf1ycHj/AB34juLr9kvR/DFvfSW2rWvxE8QS&#10;G3vIZJPKU6foq/vHyBkOQeSvygjBGa9E+Odxb67+0V+03YLqkaN9uvtdW1Yg4WDxJbWwORL8mwam&#10;cAleZDgYyKy6DJCbTV/jFoPhHVNRi09Lz9nO1iezht2yz2vw/jvvJVQQ6kTWQk+RN37rgAnnlfDP&#10;iHU21n9nHxrf315HYeGviFPpLNcW5Cs8GrR6gxHm3G9ji+iXlZNp2EKhwy9To8l7rnxm8K66k93J&#10;FqnwNvbSOG1UbRLF4MuLIjKgRMrSwSIM5xJn5ABuXyjVtR1bw5+yV4X1mWRI/svxg8STQHMUYVf7&#10;M0AP90woVLQSbtwYjeec4AV9Skewf8FLfCV74L/aN8faT4Zu7iO91bWFubWztA4a6a4RLguxiG7K&#10;mSQZ3D5flIJKg+H6EviLWPDX2NYbe1kjmk0y4topALiK68yNZp1IZXHJmwVZ/mbO3nn6C/4K129v&#10;qP7VPjIaZr9xHeWMenpcW1rukYQzadbNjb7lFI25I5OOePnfVb2LRTHq+i6Oy2VxbzldU+0LCg3r&#10;A07cbcNhn4AGQTwcV239yxz9SLxV4wvNPlhjsvBWpQ6ZHNHbW9pPdSM9082/zASfmYoEXknchPJ5&#10;xWdr/iuNPB+g2Oh6Gv27UL6Rrq3WH7sU7rLgHHU5Zmxk7UPQAEa3xTn8C+IZLK4+EtpJZ30c015J&#10;NYgw3d9LMY43hUONgdjIjBMsMow4IBPM+GNd8E2Ik1W3hNvOkdvbtLdWsrRxqZSZt7Nnc5O2LcON&#10;0qADDEGfsorqT+JfiPpfjXV28IeEbZrdFvPPla+mMquri3ZmUFwFX7yEZ27QuPlUiuk0Hw5pni/R&#10;518SaHcWslxqTSW6taCOUtHbq1q4OA+SnQZIwrq3OAOZ8caRJ4avG1TR9Dsbdbyxe303btX5Ue5k&#10;2x8As6D7NgAgAY3YDYHUeAvHMuueGbrQviZqkOnS3FiLvQ57+3VfKkuorswRBckGVdgfnG7zdozu&#10;4jpdBu9TR8QjQp/FeieCNI0m3+0PBxJap5kal5QsUySEBY28tJFbB3AlAMKrGrFto2vaHoknhf4i&#10;3vyx311c2cenwlo7looxcCMyImXJ2bvmXGdqqQGKrCNZ1LQfD+nz6RbaTcXEQT7LNDNI8srSyeTj&#10;apQ7UGQQSNrLtHJwcmC1+IM1zbtrniyzs44J7GGZbxpN4nkD2/l24JLFMncXK/ONp3YxgtpYObW5&#10;+f8A4i8FajbeIL+2tLZRFHfTLF+8B+UOQOntRXJ/FjxF420X4k61pGn+Lr37Nb6hJHatb3T7GiB+&#10;RhgnOVwc5Oc9T1oojUly7mvsz9ltY8P/APCYaTdLBuRbWCVGllYoZRtLOcAg8jOMYIxgYrihrXgv&#10;wxA0BtJmjmZppvLG4wzbvLy45HDSZ6nPzdQBXU+JNSutV8O+X5EUMMiho9Q2mQRWwIRecncCoBJA&#10;HMhLcGvN/Gem3jXP9heHLuPyY7KVI7dpyFePypFJfIBB3KrZJ5ZwcYDY5SzifEMOp6rqVwmsMWjn&#10;xbW1xFKIo7gMyxIyZAyVUJuPKncWOATnD1mw8OSeHFttV0tHuowqJqFrcbfOVZUY7VbGXOVBDDIV&#10;cg8YPqk97GkusafewLHbmOYwK9uZFi3mPfwn3cEM2AcgqST1FeSeL9b0zQ5rnQ9es7y60+Ge5fT7&#10;fIjkW5CsqE8AHZtK7QCdqjqSCK8gPCPHlzLpurTapoSyJZzTbNzLwjbQx+g5I9MjvwTgtrmqzpte&#10;dm43feyD0/KvVPE3h3VJ/DC2F/p2nsWtHnW3t5Nr7sA4YkHLrGAeeuR0NeU6npN54d1WbTLzb/oz&#10;sm9WyDzwePUYNevha3tI8rex4uMw/s5c0VoyCS8uBLhN3X+LgmpvMMZ84Nuxy30qtNBKp8x3GM7v&#10;u5/yP8alhtLx2EvMisMqdvQenH1rtjI4ZU3YravZmVPtKp972617Z/wTu8Ja9qf7WHwl8SeFdBvG&#10;az+JmlHVZFDKs1qt9ByMDJC4d+ygRNkkGvKdH8P654r1S18J+HtGmv8AVNSuFh0vT7Zcy3UznCIo&#10;9ScfQc9q+0P+CcXgCb4Uf8FI/APw1srK8tZtJ1O9stWtZdw86X7BcSC5XeFcxGNThWUHBBYAnFY4&#10;ionZI3wdO15M7r4E20dx8QvgpHq9lMrQ/tTSjbdRsrQsR4dwHG0eY4Knk5B2kDkjHNeBfKtvC/w5&#10;trZbi6ZfH2uW8dvFGYxFvgtFYRPsBmQ7wWJBC5YE9Grt/hFp0WjfFH4JQz6TcRi3/aa2rC0wbyWU&#10;6CPLztG4r2Y44VuPmGOM8D2VzrPw/wDhRaW9pqF5I3xY16GOxgYIi7ItIfELHePKzJlzjIJble3G&#10;dp0/gTWYrKx+HurW2osUPw18WrukiK3A22+trzEyxno5xhFz833hzXSfCnxBcazrHw0soVkabT/g&#10;B4/t2Fx/rTM8HiuRvvNu3ZkUEhDjK8jODw/wr1U6kvhO1kvVhax8L+Lo1ktMLcRj7FqcuSrOoHMg&#10;KDaOdw3Yqx8MEjtV8C65Fp7tazfDDxTbq21WWVJY9cjK5ClEbBOfm6BcAkZAB3nwtvYUHwduY50g&#10;eL9nHx+JJJIdzA7vGJG7d/Dk7sZGecgcCpPBOrWtrpPwnM8qyonwF8dwHExUIZX8Xx9pMDmQKWPX&#10;K/PkfLyvgbxNNHZ/DF4dTXZa/BnxhbSN5WT+8bxK25uAMHzSBgqcg5xnFU/CKNrll8N1W/VVh+Gf&#10;ihIZJLgbW+bxASpG/IX5m+bKsSxGSFOA0WxqaLqjT6Z8Mw6XQZfhT4ptIZIbXaxZ5PEh4bY2WYyA&#10;YDHJOSpPJx/AF1e+JNR+FWlQQySSL4iXSnbSlH2hGe+llUscDcim53lN5yhkwoJBWHQNSTWG+Ftn&#10;Y2+JriG80YJcSAC4aW9vd0K5VyX8u7Tjdg7o/lPfqf2WPDV6PHHwJ1a6FpELr47/AGXzLa1dZ3hW&#10;40ViJGFucE/aHwC0Y24+9uBWVdsZd/Z3j0PTrr4A69aTwyH/AIaMvFm3Xhd5yh8MupyJmXAV1/ic&#10;EEckkbvME8SapefBbQI7Ibf7K8Yapc/Z9Qtc26O9vpRXzQsWSCbVsDgMquc8Db2ngzxNNp/hT4ST&#10;RaxN/wASv4/ajc3LJE4z+58NZ8x2lmwwCMRl1BUtwcHd5xYeFtvwF8UX4S4jm0nxtpVrNZy4lihW&#10;a0vjlX2v5jn7PtAwzbYwSW3AGZdy0z1b413Y8HeD/jx8OWsndtO+Nel2cKpICsfkweJEKgNvIRRj&#10;J2jgjBwCAmo3Olal41/aK166ht11C+8G/wBraXqCRkSQW8/iXSJpImEZO3d5seAGXeqBgrAkiD9r&#10;m4g1b4pfHyN4llhm+NS3vEnl+UsUmtxghGGHH77nAI5zzgAHjmfTPh/N4y0W11DUpLOb4D+Dk+0a&#10;ha+dcsssnhl1acBXAdt2SwRVXBYghd1ZyLQfC02Xi/8AaSsNS1XTLdbeT4H31tbTfagYJXtvAE1u&#10;pkUnA2yRPldzniMk8ZU+BmvRT/E/9nHxF/ZZRtA8ZWOj3Di4TynmHiKa7LKjHG5Y9QTkISV24YHD&#10;0vg20m8Np8OvGlzNYNdal8FvFdy80dmY1j8uLxFYIsrIi/6swRh2ZhlvlAU8VkeBtc0fwJ8Mfhr8&#10;VIbeO0jsPjdrEms3zSO0Vz5dt4enjmkxIVi2JlFUk5Cl9rbsGJajTKP/AAjpufgN8QIrbTtRWTSf&#10;HmhQ6e08r+QPttpqrOIwEADj7DCScAqGGG+Y59C8Z6lpXiD4pftI6jBeXSrqfhS4vrEXEjRr9mk8&#10;QaVcoxbLAHaI8bVbAPJ7HzObTovC37NfxE+H2r6fBYtZ+PPDlvDYxmOULJDaa2uxCyrvkw5CtuZi&#10;Ad2MCuu8WeX4s8aXHh46QthNrf7POj3t1p8dwJGtpoPDGn63IiybV3sHsXIYyAfLnAGQMvIvcqfC&#10;yfTfEviH9l3S9AuFm/4STOjX0+oXX2iZlufGOs2VyWZYUYq0MzKvCDLLuzt5848T3dz4x/ZMutMs&#10;Wj87wz8Ube4mW4tJmcHUbLYm5QkrhGOltnG36qFJPpnwr1Sy8U6r+zDdzeIWvJNP8VWazXV5JJPK&#10;9xb+Lbm5Y757gu0Z8xCoYM6qoysRHlr5pq0aWX7LvxU1K3RY7WT4ieD54vPCQRbI7fxGhyz+So4l&#10;XjfgHAJySpn7Ra2PqT/gpxFdwftQ6P4x8PeVGviTwbo+tX0ix8ykrJACSSFIVbNT3OB05Gfkbwbr&#10;9/4z8Xx6J4htppNNs/M8pViBjmkHyhTngAEsdowQoTOQuR9Bft6Q+KPFo+A2pnxLHpo1X9n3w/Hd&#10;x3zJMzyNHcyOQpwgIwCWUckL8pUceEaZ4M1Pxpcw2vhe7vJjdtMDLHcqsbCGORpWL7WZSy7Yto4V&#10;w5ByFNdRiYVjZa5qNnrN7oIjkuv7cfT5Fks5CzsGfzTH8wZGSB+RkEGQjIKYrJ+JPiOx8R+I9L8G&#10;+ENNvNJ0+0kj84rIu2WfcY2kVGCrx5UijPPQHO3DWdC+KA8L+EL6+t1uJY5tVnna5a7TzZXmeDzC&#10;0KgKMnIDcEgEHhADZ8J30V14o/su60m11qbUryO/8vcGmmhQSKAzbVEYBSOUnkHYgJ/eMTfqSVfi&#10;DrGn3nwo8PeI7fUWt7/S2aH7PfXAUNLErl5Ag3EZ3hQe4H03WJ5/BvijR7Ww1/Txc6xeahNH/Z9n&#10;MLdRsjjdVdlXaQhQNlMMdrckLgx/EGLRrS88Rav9kmuIbe8MzSNDtt1lkjcRpvG7zN6BH8sYKhm3&#10;MCu2qGk6X4Y8MRrbweKI4VhuI3m1CPdI63jNbvboVchnY5k3MgAVGO4BhhpA6W1bQNW8Xx+fLqEi&#10;6Ro9lbyadcfLDGZGaGSSFl+aYGNF4Q4bfjlt20vPGXjbV9Oi8SaxosMsen3lstlIrKgluLaScJtD&#10;E5Y74Scb1++SMg1qWkeo+I59L8NyXzaXqGn6HHeyaxDgNJdXKgRxyRghRLiSPIyzfu1HynfusaxN&#10;beFdO1JJIota1C2tpr/zsta/avs6pE2IVO2B8yK+5eDkDcR0j1K5bnxz8RP2bvjV8U/HOqePvCvh&#10;JZbDUbx2hkjKKrFTsYgZ4G5WxRX3H8BpfCd/8M7e7sL6S1t21LUvs0E1yu9YxfThM7TgEqAcDgZx&#10;k9aK8eWIrxk0kd0Y02k2zvrrTIbDxY3h3TJJJrnS7DyNQkkbcLZmGcqGypCrGEIxwSM54Nec+I11&#10;vw//AGdeyXkbNqUB3XHksqyPK6q0q5B4UPlSMYLE4xmuxT4iaRpd1cWevh/7Sv8Aa0isQ0srRylw&#10;SuMEMS+HUAsGXHHFc78T/iVe694Fsba80yOS8tvOWK3WYK8e0BhzjcUPkqxw2G3YxyQPQ6nOcb4p&#10;0S71VLWz0Esv9pbbj+zhKp893laYMQr53HcuBlQdmORmuS1rQ7JvCkPjOXw6jXjiUy3d1bhZlZjE&#10;PljVgWPlqzMpwO/TNbetWmu+INTj1BPFiLqE0i2981tYv5tpaiXBjQN3XKjIKsORyVYnYvtatYfD&#10;0upajc2V9qFnqECWkk77d7SRAv5IziQG3I+Vhg53DBwBTQLueUPaaw9hd6hqt8qWu77XdSHy8fIz&#10;FcJ1DNG6LgDhlAKgECuY8UfD/wAC+L/B2+Blsbye0V4bmB3ZyBveSR3+4HAVVZM/wcYzz1C2Vlf6&#10;Oi6jBtu7qRJJIzeMI7o7mZZNijbk/dOAAcrg85qxpPgTV/FNve3vhy3nmt7PQ2Nk80K5CrFtEcTI&#10;pILoxPTcWbpnBq4+7qiZWlozx/xh4H03whrE97pvhi41BjYW8sEN/K6h96qFBTO4MSwXaDuLPjpy&#10;ssNj4euLaHSpdBUxzW/nvf2+pmFzu+ZYgNx24OA0m4gDIIO4V6b4XeH4o20Ohz2cN1dXmoQvHfKm&#10;+5KuqSNOoUNgo6I0iNna2RyHIPB6/wCCtH0vT7rxFdeI5Ght5FtNLsrNd0VwiTKpmjxwqKp/1ZP3&#10;2TAJRjXSql3qc7p6aHoX7GnhfQZfF03xS1HRZo4fAUdrqV47+Yp1LUUuHjgtQwykSykTO5GWEdvK&#10;iFCoY/ZXgL4q6p48/aL+F/7Vng7whZ2+vWPjKHw940t7hZnDJqL/AGaK5BDKq/Jd3bLkk7guQynY&#10;PE/2CvhDdeL/AII+TpWttcJ4y8ZTwahawwqqxSafBGFIK5DYW8lORgZY4AHX0P8AZJ/t/wANftJf&#10;EfwTdn7Xpvh3xZotsqzorKJIprs27YP3WXa7A442KQcjNb8sXTcjnfuy5SP4bwx2fxG+CcL2Utuq&#10;/tPSxxwyMFlhwfD2EyQu7BxkjqUAwckVm/A/TX8VeFvgxps+m3l+Jvjl4iijtZpjCCgtdBPB3MNi&#10;j5mQnLYZcYq38P7pYvjl8INMGnNbi2/aMDMs04WWLdNoimMA7dyfJ8x25BRBgbsVN+zNZ2ep2fwL&#10;0+6N1erN+0trISBgYvNPk+Gysh9NpZSU7hnGPlzWUtzSJxfws1Y+H7Pw7qc11t+2a3rVlDNasVnV&#10;ZrERYbDKA7GYlcdt2CoJx6B8KLC01qHwDFY6H5jR/D/xhaXhmjXyppDHrkipv8twp+dMt5qn7uA2&#10;ABy/grSnbwl8Ltup29qt58StT8u4tYx9p5NgBHOAw/euGCK2SQpQ7v4lp/Dy412Ky8PeJJ9Kln8z&#10;xHqWkQMkw8l4rmKGJwGKtsJa5kUr5qbsY2uPkqibanTeBH0610/4WLcyrg/DXxZDI0NoFlVjJrqK&#10;wYquSQyBVEgI28YzlsDS/Ftv5XwzWy8ho0tL/R2/0o8/ab68G1lSXhcXa84wctkgDAreA59Q1W48&#10;Am0vbiWO38QXeneZa2v+kQiWZZCxfYnG25ZgBIMDce9dH8C9Hf8A4SX4Vak6yabHrnxQks4dQmla&#10;Q3cW6yiZNomkwh3mDkNtO5g44BChn7Pvh+HXfG3wdt5reW/i1D4wPp3k3mYzF+809gsLbzuUbxOT&#10;nG4ID3I6T9nWWz0/w1+z7qt1YfNZ/tJXzSNZ42sVXwwysC0afKDggKv3UOcHlZP2aWuIPEf7Ot9q&#10;Yjvox+0ZeWnl3sjrNAFl8NSY3KQSwkkZyrnByBsIX93xvwl1c2/gX4RSiS3eC1+N+pXHnJcrHFkr&#10;4c5ZVKkn93kZLEY54biQMCHVZR8JfD9zHqX2W4sPH2p3CvMpe1ilaDSWEsjPbtgfumbBZCQrZ3gE&#10;p2vxD0WHwp8FPjd4VW+swNL+MXh23t0aYOUKWviRX2ElvveWmMngISV5wfNLO0Nt8GNcuX0iLOle&#10;L7GNkht/9DY3EE+EQeWCGP2XGNoO3tnAHqP7W/iG00/xh+0FoNrdweWf2go40j2nLxxnxIoVSZPk&#10;27hhvlz8wGAcVmXEzvinp914y+Jv7QOoaleKEtrrUNWeO82x3SyL4hhhjZPlRSoW8dC2eVkUZO7m&#10;742udZ8V/FW60HTLK5WG4+Bvh8yS2uGWGO08N6beFyjMF8tZLRN21eFJIwcVH581rqvxy1bWJTHN&#10;qvwj0zVX86AP5Ju9a8P3HMq7WBxIPL3OMrywYKRVX4QxaPqX7QEfilrS3S21H4F6yYpo5MLPJb+B&#10;7i33SYA3OJLVyMu/AjI5XKryGaE3iSGLVf2dfD1okkbar4cPhuaFbVGWSPU/EusWh3Iu3IP2lmbC&#10;BdpznGa878TeJ5Zf2afD/wAOytrNdDxv4imttPuITKu4WWhqA37tmaMFhkAKcFQCcZPc/s5X6xfG&#10;v9m/VI/PWOPxJpttJHBODCjReIrqRxGAwQEJd5ZiCwD/AC8jJ8/Gn293+zn4l1W1EkMPh7xpaKqz&#10;WsYtWa9s7lkKk+X+9H9nHgbgAxDA7gKh/wBfgWen/tL3NoPj1+0R4C0Vrdo4/Gk3iC1t4ctIIbbV&#10;5rJihE2UGdUjAU7BgsoBziptP1TTdb/aN0nVrVku7pfgXdWv+jqBdQXA8AXFs0alYpCHZXXaycHc&#10;AFfgFNf12y1v4j/tLXmoTyeTcaHet/pVvIjPL/wlelPwW+XYNhC4B3BgxIwM53ge1ktNS+EfmQ6p&#10;NceMfBOqafE3ksJjM11rGiqQCI+PLt0ZWKHAGTgcrnLcqJzMWs654I/ZV8M/EbSZbmW78NfFbXjH&#10;a2envauscOn6BOIvJihgDMZHkYs0UX3/ALvVj1Hxf8P3nw+8XftBfD7R4ZjY+G9cGqm4hmPmp9l1&#10;aTTwNsJaRyRfgdAOM4G4k8XrMVzdfsq2HhKK287y/GWszXLfuYcPPY6YqhY5I1x5nlSAbE5KMcOS&#10;TXdfFeyuofjz+0h4oMkclpqHhvUx5c1yfKlMnivR7gsNyCNsqhByXK9OAxzD+K5cb8tjsP2+Ly4n&#10;/ZN/Zt8cfDzR1a4vPBT6MsmoRMZ2FosUUUTqT08yVmO4kBlBOa+bdQ1HRNI1KdLG7vNP/wBBVJFT&#10;et1I3mpO7gREMoaKGRzuK4cFe5UezftC6+NY/YE/Zd1iCYNMupeNdNtWgmKcHVAiBflTH7uID+Ha&#10;cYJALHwmSDW7rXIcwyaTeT6TCVv47e2dZTLdMVw/ditwhHOeQDgqpXr5bxRiU/EHhHTLP4gfbYFt&#10;ZytiTMvlKrxu7eeipnBdmlRlHQoAeABW9Daa/wCJbC8v9LvtPsbq90n7A0X2VcGUwlvvKTtBRiwL&#10;MfvKxOTXK6romg+HvFGk6VNMrQw6RONUlW3haYTWxltmkYuvAXAz2/dqc9q6XxX4k8K2HhiXQ9F8&#10;KPHCu6/srK4zawi12QwRTN95t6rG6fOdzMeTjcKJX5Uio6stN4V+G/8AbsPgrw9LfWuh3V99nu/t&#10;295o5PsHmQTswPG6OXbhiAqpgfdXbxk8OtQ/E4aQuh2DaDHrSxR3CwBnuWiih+ZkXB3AYyMfeYcf&#10;u2z6F45Gn+HNF1DW9O8QQ6rbx3Uam4t443uN8qpC8Xmc+YzJCFzhch/vg7icWz8LfCnTryfWNB8Z&#10;3V/Z2Md1OtnJHNKsSwty+0N8zpIz4wRncM5walPqwfYm/wCE30jwMsgtFjuLiOKXVNN01p38yYR4&#10;byZCY8kjYuxuS6jB6FjjfFPUG8PvpmqeE0tbCbXdPjg1K+W52MQ0jLkhvn3iMqrEEup+X1I0fA8F&#10;tq/jrV9Y8LX7zG10vz7XUVhTz7OPy4Szx8YeNVllBDKcMpyPmGOP8aaBq/iK7sTfQW9xHbXn2nT5&#10;BqIlW5tnnlJmdCxC91IBGPLKZHSkt9R/ZuJrPjS7g1e6l/si/k+1XD3ZZbeU8zMZiPkBXI34IBIB&#10;4zxRWZeXXxRtXjto/A014sdrCq3UMoKTARL84IkHB68gHnnnNFcEormZtH4T6PW00+DUrfxpcSwL&#10;qVvCsunafJiSSVn3rEu4/LgsRkDKrsBU4YZwvHFhZaBBp6veXGo26zRvNaQc5Zt4y5U52bRKhX/d&#10;AyKueIfiBY3No1lY+HrVdYj064lmf7GpgtoI5XUYU5x8qBuCSHK4DY5swQTXGnrperwS2zWthHK1&#10;vdRKXnUGIqcq2dzAKep2+nzZroJ9DzzXNHj0fxTfTxab5csUa3NjG1yI/tLPhhvkyS5wyyE8KCjg&#10;jHSPxSnhzTXaXxD4XjgsJbWGPT47iYEGVfkE7Ecptj2K2OrglflQiuve28N6NIuoaj5N0y2rrtum&#10;aOKKEozGyQ9fNLGdRyN3GeQAMS8tNa8bxWNvYW8N1b3/AJNxrFx9uw9qxlJZ8P8AIoUFtq7tgW3B&#10;BGTkQ+hwfijwtpfhyRtF065S4S31CWaCSOTc8UxjhkWL5sAoGGTtycMTxjaK97e+JvDviDRfD174&#10;sutPW3nmh1DU4IyyFWV94AUHDokgDdSuVPBBNdl8UdIs9I8e6fL4ihtZNCulmvrcrdAu7vHEuXUL&#10;uA8rYh27sqV6bTWJ4g8e6JpeiL4d0nQrf7AurTR+bcRGRohLGillVOXGTIBnqqcliATeuhJwXhsX&#10;kPib/hOPBHhea8t9KjjluobxfKaaRizlpGG7kh3BU9cMoB5xV8c3es+IY5rPRoLFkm0hSu1t8hjt&#10;kJWZCQGYBVVN49Ez0cn0TWbu/wBS+E8et6LqkMNjJey3AtWQxnyRDkA+WCQEb94qlvmO3OS20eZ6&#10;RBeeFbO18RW8UdnY2Nxvtbi8tmYAbpeCSowzkRA7gAvfg83HUjZWPq3/AIJWfEJ/Dus23h2d2uD4&#10;f1CHUf7Ktx5hWK5jeG+mG0kFoytkSg52O74Ajdh7L4J+Ef8Awj/7T/ibUYfLOseMPiNLeTC2vjIk&#10;ditxstInUDaJSPPmypPyXMattdXUfnf4Z+Jvw/8AC/xB0i3t9e1fSbfR7uG8k1ZoyskL+bGZCQCV&#10;4CuoQAr+86kkEfpR4a1jUtG/ao8LeMdPv4ZrDWviJZ211JA3mR7p71ACGKhgD5gwSqnoCqnitozf&#10;LZmE4Wlc8L0H7Vpf7RXw901YWiWH4/oywz3D+bHtudLXaMSD5AV/ukZCDauSDtfso3cJf9nu3eaa&#10;6/4ygvg0cykM7EeGtrSckh+dxXgEbvu7QRQe2kt/2lfDNiiRr9i/aChj+wTXAaZGW+scBRuB2Ls2&#10;5A5LJwM4Nv8AZnvJpNW/Z/mnu5ZC/wC1Jcybp5Bl+fDI3NlyPMOegzjcelVJ6mcdjS+BiLNpXwIi&#10;mmtrPd8ZtdszeRxK0jgppP7mRR1eQybFfqgKkjjdVP4Q+A7XxLovwj09PCFxd3XiD4oXz+ZLeiOO&#10;/EDaez3MW8bkCBMFFdSzQ8o+4qdL9lqNrWD9nuW2sobfzv2j9VgEu3EgDjw4rIynbuJDkbsErhOu&#10;c0n7OD2uox/s8w3z3l1HcfHnULTy5VK+a3/EgKMAP9Wo85WaPAUbTwuSaOhRT+AGhwz6p8E7i6m8&#10;tNS+LV9At5p0Ki6UiTTf3dwQpJdt+3O7HlcFsdd39lRbKe7/AGfSRta6/aGuEnkmnMm7a+gdN8nT&#10;bOBj5ju3NjkZh/Zhggu9S/ZxPkSLPL+0RqMbTMcTumfDZZ5AQd7Yk25PQDOTkMXfssXcUFl+zz5T&#10;qtvD+0fqI8uNghXd/wAIuQNqyjHclcHBPzJ1IFoBS+AmptBpf7PrvOkb2/7R9+ywyLvkAz4X+UMA&#10;OFxj+HgfcwteZ6PrFzH8G9J16fU4h/YPj6W6S6jmBAaeCyJ8yJS/GLPPIUfKTngk9j8HdSi8P+Fv&#10;g8GiazXT/jdqE8ljCWaOPZH4cztcsPubcKoGGDE7RgZ4m90a9tvgz401WQQzLa+OtHghu5od/wBs&#10;YwaozxSIzMR/qI3JHOBz2YJ6MDpPH/huDw38A/jLpdzMscmmfGbQLO3G3y0ybbxDvEe6IKCRCmO2&#10;APUAu/aA1GbW/ib8d9Pl8yS6m+KEuptBJHIkywxX2oQsQ3GAGu1wwGGDYO7durT/AGs7oaH4k/aL&#10;8PW0cUa/8NDWpUMi4YRr4nGAVK7UwQy5I6YOc/MzVdChvfEv7QGtfZFFofD5vUh+zhpC8/iTTDGV&#10;xFkpiZifvcMuSMbqkpMPjhHpWm3/AIos/C0Vwtnc/APwMIvssfmtHHs8LzD5QrttxlidnyqpJYfe&#10;FfSdQ1HQtK+HviR1spLrVvgV4sSG4W1MaA+V4isY0cqm87fJXccj+LgYwaPiNNa8R/FnUNG+zTPD&#10;L8G9DWb7Aw3FrLwzptwskgaMABTbgFRuPK42ngSWWr282o/s+6FdWMmLzwbdaGsc0StGZNS8Ra9a&#10;cxnBIzcjopwpY8DrPUob8MJ7fw/8PvhP8Rzpr28lp8btQOozC4ZjLHbpoExPO7yQolkG3cgYbmPB&#10;IrmfAsGs2X7IvxI0O8h1RbyHxv4Sk+x3187SxXCWGvrKGZDI7kEgFmxnavQkk1NX8VWmmfs4+DNA&#10;sxpsk9n8SPEl5Y2k0g2y/wCh6AGUMVG9QxUMyjPIHPWut+PGgx+Edf8AjV8O7bS7e4tdD+K0KlZN&#10;y/Z7aGTWLdJIwxcHaZVQBV4DHrjiGUN168vZLnxHLqNjepc+KPhDoGozWrXKxzxy3g0bVGRzhclR&#10;vkKmQjYGwBnA6D4Zg6x41/ZTg3LGtn4g0pnkVl3zrH4xvJ5kysZwhRyCCwDAsCTyTDc3Gn6t+0ho&#10;cUVtZyySfAHyrybz8tbXFt8PHmhkGcPu3QwlRtB+bcecCuV8Ea/oelWnwl+KUk8MDaD8QX0u5ZWk&#10;3RGzvLXU2idZHyP+QmGBIZjvOAOBWbuykW9PdLr4A/ESx1UWPmWHjLw3HaXFqybt1zaa4ZhJsZfk&#10;H2OFdrPklM4UBa19WvrW6+J2qaPYXYb/AITr4Jxast1ZWat9oEug2uvyyMMlmDeQxJyOScdeMYy6&#10;hpXwY+Inhjx/Or6nJ4o0EXX2dWw3lQaqpOJN4RQZe6g5bBLHbjpbeS9uPjV4Xt7K5uZrSL4EmyzI&#10;sgjdf+Ffz2uNx2oEL9WZQSwwVFZyNIt3Oq8a3OmeJv8Agk38MvFkmuWpuvCPxE1TRg0kPnsscwub&#10;xgvOd6rbxkHrwMgrkH5kvNL1u+v9PsdF8SeSl3NaqzXkmfPjWIMkX7z5jIflIB+YiMtkla9t+Geg&#10;32u/8EqPEfhWK9+x3k3x4kbQ45MlZW/4R8BYl2ooj3M7gEjG7nJ3YPgrWfjf4gax/wAK+8IsNQjs&#10;75rhtUuGkSZNv7tY2GBuO3EZdOcSfN90Y7KcrwM5K0rG14eu/Bth4cvrjT73T7y5tb520221KEAW&#10;0E9xtIm/iCE/vN2RjfkfdBqTxTe6v4S0lLj4k6Rbw2+qWMvktb2wMojlmbziE2bUjB2Ps3fKGG3J&#10;BUZvhNBrNy13LYWOn22pxxx3TNdK5ltQkrN5TE/6z5k2rjI2rnaBxV8S+K9Z8SWWh+GrzUbm6a08&#10;SRT6pfXVx/y7zMsRRVztZfOSZtvTdGSBhjk3JRe8M+AtJ8YyDwToWozp/Zatqt3defE8QkFspihI&#10;XHlIyxBAzH+JT82STPeQ6n4c0OO48IeNL2G71CzOqaRHZRLL9qWQxkq5GCpVIm2oMFi4zkBi3TRe&#10;GNC8VyyXdrcpZxQnOtWkEMnmCT99b7zJtAZJC7SE4BC4PBUNWDfWyXk2qa3faboumx+HrWLTUntY&#10;901n83mIi8gYVXdcAAZb5TjaKjyLtpcoeH/ix4q1vX5tBPhnUFmv9JhtJr2xWO3Dx7FWW4WOQY+e&#10;WZJGUl0AcDacjM+leDr6z16x8aXWg6gbWXRmsrO8u5jHaxRXDSvJckdeHnB2/eIQsM/KR1MPg4Pb&#10;WOseLNavriHWvDUsEy/YjDJCYxGjfITuUpgtggZ89c/NuzzcHg+x+HGteIPFXijToV0qFom+wySC&#10;WSJmkji82Dpz5pfaWxnymGQOajm00GonZaN488BR6JYpqV5pAufsMP2nzLaZj5nlru5VNrDOcMOC&#10;MEZzRXnerQafoutahpseq+MI1TUrgomk6E5tgrSsw8vDgbcHjgfQdKKx5Uy+ZnsGvXXhsR+ZPo9q&#10;k01ukNs65k+zO2wk8H5yA4xt/u8nqa5e417RNK8eR6p4h1e6mj03zzBaN5hhLIzKY2wRkERwgLnG&#10;7dnrzH4e0q2WTTtE1Oe5ludKmggutPa3MjSTTMfMZnJwnys2AcYIXofu73hnw2l/dXL6nFZ31vJN&#10;9pit4Qqsk9uoMyszBdqu/wBmYNkEjg7etabDRzY8SQ6BpeoeIPD2nJdtrTx3VhDIp2rLGXVI9rH5&#10;H3My9vlViC27IxbjxU6avJ4S0vVVhiWxt5Lj7bcARphN8mVRgGYGQqBkDK8HJUHQ8aPa+NNLa1uZ&#10;Fs4re4kuLe7hXq0mVWDcOpVhtbOMOT2GSWvxIsbLS7r7X4LtbvULJvMe4sI2kdd5VdkQOXeEFQSx&#10;xkAEHIUUfZJZxvi3Tb3WfDEep2diZr+fyJptsLf6SxZR5O0/M2YwTtX+HAP3Tg0T4c6brMN54m1j&#10;xIseqafo8t9r1urtG8EXlpvyGB3MY9zgDAy6hc84seH9f1qPVp5L77RcabaapJcQtc2paGAGQ741&#10;KvkHcRnud4JOCa4/xTJiyuvEFpffamk0+G31BbqYsGZgAYlbGWjCbCHYAk8ntVJdA21LWr6ncaxL&#10;JofhzUbe10vT7dTHqcm1fssm9YC+5w21Qr8jkgvGecVz1u3jjxIdS0LULK7hWeaOe+eCzKRxktjz&#10;ywIJLJ8wQ4BKHAAGRp6/ZxeF/D+j61pltbTCO4MipEFijkjleNI7cptyw3RcucNtUeoq1qV9deId&#10;F0+K8v8AUo4tS02N9WtbVmaVbOEeXNJhnK71SFmXoOMH71VHYnzPL/Edst7Z2mo6vZ2zLbSw2yX1&#10;rIGW+JOVTGeT8u5ioYEjjsa96/Y4+KHjnwt+0Z8HfB3jbxNeXVp/wn2j6bDZeWfJ86XU7RwryFS2&#10;9T5bqhJARGXOMY8h/wCEWW18Y2Oja/bJfabDNbTWMlreOPspWLdFuBwcurgLv46YwOK9q/4Jh/DH&#10;xl8SP24/CH/CdXEcN1Z+KI9cupGjdmupbaIuJVGAAHNqFPGASeAVwacupPLc9b1BG079p7w2RaJC&#10;tv8AtALE1s858+JRf2y7UOfmRcYLFcnKYxjaZ/2Xbl7W++AVouoSuz/tOXeSzY3Nnw0DvYuf3h59&#10;ckvj1L/EdgLL492fkWsMC2P7REUctu1wzTWuLsL5IweUUgK2VUEOpzxsdf2ZbtIZfgMI5Losf2n7&#10;pitwd3y48OD97+8P7zqMfMDlzzn5tDnN79lcxLcfs7tNa7Wh/ahv13NJsaP/AJFbKbcJkZHZewyr&#10;Fiad+y5dtMn7Ncc9wZFP7UV7taWMqxT/AIpbkjcuGJOSMfxEY4waP7L7Pbv+zvEbN4/L/acu1fc2&#10;10x/wi/7s4CBl+U7jz8yAc5IFj9l65uYR+zyn9qSMrftNX7+TMyw7hnwudzL+7Ikzn5QP+WjfKSK&#10;sRp/s3zfZX/ZvYJNiH9pHUA3nbUYhh4X+Zx8odhyN21zno655ofAC61DTtB+BF0XupI7b9oS8MjN&#10;JJkrt8NkD/gQUtk7RwQFOSQfs86iLTS/2f3vIpF8j9ou5LQvfCRovl8MMA7I5BxkbshyG43J35nw&#10;DfTaP4M+HWrm3CtpXxcv7lbtotiENDoj8gwDbnyt2OACrDnqoPqjmUu7iz+BOmw21rI13ofj67kj&#10;02zO0gyW1jhV+Xb8pt9i9Bls4446z4s6FJovwe+NGhyjdeWfxw0W1ZFXJZFtPEm4hQSSd8R3LtYA&#10;qOODs5vVNHbT/hb450zWtSW1XTPiTpdk9qsIWa3ka31MP5bE9ALb5fvElWJxt47T9rG4FrP+0NZR&#10;XkUUf/DQ1mFcyIFbyj4nTDAykHJOMHftIHyJj5JYGL+0rd3Ov+KfjxKoxO/xoW8kjaQZZRc66Hbg&#10;kgDzVc4CnPy5PebV0/4RDTfidYJp9xbzX3wJ8JSyWjSIZka4vfDExDZ285L8bjnnAc4FZfxb0qe8&#10;+L/7QUEVxD9hS+vNUNjKd3mq+u26RyqxUqCBc5bZnBfBIGBV34q+IJn8ReMbS6uZPtc/wH8ERi4j&#10;aVJLiRLPwvcykupQt8kbk43AhNpLEGMSUtxfhdcWmvfGmHxTexLHDdfBHXWAt8IW+zeELy1UyMsY&#10;3fPbZG4sPujGFCg/Z51I23x9/Zo1ezt5Co1zT9Ou5lAeAgeJbxnwB8oIS5yxOeHGPmHzRXr6jpuk&#10;/DnxVFfxyXmqfAHxoPtckWPLVY/E1oi55MhVYgvRmIOCeSDW/Zt8PeINbb4L+LLDwvcM0PxnvPmt&#10;VErSW1n/AGNdtJ/GY9nmz5G4dAc4IIXUo8+1i/u5fhDfWH9pTSLovjK6W8kurSWWQ/a7e3w3nGRu&#10;n2DOxiGdWBwoVgfVfGejeLPip+0H+0xqPh7w+2rWS/2pMq2VkzXJuk8V2EKLH5S/wxyXIbLBmHQE&#10;biPrP9ln/gnjo/wZ+Ecel/FtbbxhcX11aX95Hq8YubSG7ginijlijkUbiEuH+ZgFJAIRcV9TeAry&#10;8XUNvh7xdqkLtGzbbSVocNg/IdhGRwpJ9aOUOZ3sfkdotzc+F/ihpfiXUrJbFdS+EmqQ3Eu0qfLt&#10;vDVzpsivFtJeQNaSKDvPACbcDI4/xBJqukfsd6LqPhy58u7/AOFjeJryF/sj28M8x0vQQqvGiHzA&#10;fIORz3G8lSR+ynxL+EXhj4r7tU+IPh7TteuFtnW01PUrQfbrVTuyIroATJnc/wAu/a2SGVhkV+c/&#10;7ev7E+p/s8fCCPVfhJ4mutY8F2uvX2o6ho99aqbjSnuYbZF8xt22dFNrhZMAMZ9rRqVj35uNti0z&#10;A+Jk3h/Uv2iP2lPDilbVrOPU9RtY4beMRkReKLC23SBAvJW8O0M+TgkDAIMHw8sNR8S+OPgg4mt4&#10;bzxpoDaP5dxcoVMLahqWihcIjFQUgUlQQATzkjmn4t13Tta+K3x3nn0y4EN1od5Pafbnm2y27a9p&#10;14zZlLRjeI0dFUEEdccipPhlBbx65+zLZyNDJa6br1ndSGa6mZkZfGt/fRBmjVFOBJhA2FDcbWA5&#10;x6mkSx+z/o+leLP+Cbfxr8C28s39oeG/Gei6xYzby8iTXFxaWgkKmR8DZHJkZ9TivF/Dx1vSfFGq&#10;4sLbT7HUNEt0vWunlw9vOShk3xjq4XqDksp7HNexfsfy3dp+zH+03p2gtJNPHbeFZVt1aMHbHqtw&#10;0p2qi7AVPOSWAUnG4EHwOy8UtYwXztDNLaaTp8VvcAq373y38yNZJFG5t4cFAMbA8mBlfm2gpcti&#10;ZW5iqmh+ILawuLLQr2RtPtbgaZpd9rCojHzLswOUJIyi4ZQf9tdxHQ0g9+mg2vh7wLqMdxplwwhn&#10;tbmNZJJJEjkYbT0CYiYjb0LhiuWzW3oPjTXrzy/EU2sn+z7oJbSWrSJKtlJbiSZmt4nABIeKMlgM&#10;7snoFahrNfh5Z3yaP4kvvLWJ55reC1QFZ3ACqGHEsBzkKQNpeN/mIFbEnSwP4g8Vhbjwjr0NncNe&#10;QnWPskLfdG6JP3TsAm6TeSABv8vaMg5rC1HWPC+ow6vFLYXlnJcWtrDNZt5nl2F0qyRrKroNjsGk&#10;ZcHIIgACt8oGL8LPiBHqFxda7rlz/aGoW87RvvuAhgWSYeZPI5YhdoeZE2k8tgcuFrXNj8L08WWk&#10;cHiG6Ph6SOZrK4ZTKZVjWKd1VSM7iyqrZwQ7n5gTtXN6MfQtakNW07xW0OnarfXjrNJFq19JMHgX&#10;91G8U0bjGVcIwcN8qttyEDYql4t8UaZ4X+GWmWPjDV5dWu0hig1AbSxhtDcRmaORtrCWVUG44IGX&#10;3DBXLXvht4qikGoaVc+Im+y+dBbixuNsI84JLhpDIyqM7UbaoIComV+fAx9V0r+2fB91rt7o+j2+&#10;6SKW2xqbobW7Cl5I2jKDO548AruC427uG25rR6l393Q5jQPAXxl8Yae3ibw/4ev9Ss7y6uJLfULq&#10;QJJcL5z/ADspBKk9xniiu50e38U+LLBfEPiT4o6HYX91JI11ZKj4gcOQU+QqpxjqBz1yepKr3SNT&#10;stOsdSk8T3HizW9a+zXDysZVhmCq8PnSL8yrgbl3ld3RjnAIX5taddX0TxZNpdvdQ/ZdSuGt4reK&#10;3a4mgVUiXaQB+7ON7Ef3VyTUOiSeH4rW41GY3l1CzCJrK5VVuoszMyQ7mO92LMXDZwfNz2BGP4bv&#10;LyHU4L/w9JbvPe24vliZ32xTMHVWcvuJZBIM4Gf3GOOpzaZshvinQpfCni200jSPDMlzYtph1C9j&#10;CsnnF9xyqgHcwZ/LPO3/AFYGSozftdB8MpoOqeJo7xptM0/Vr4WlnbctN5KRmJFLDdIQomHUZJTP&#10;JyMid1sJ7eLVfGU9+Jv+JfeQyXyxzKs8TxSRox+Z/wB8SwOTtDo2DgZyddswulWd/cXcOsMqyGx0&#10;q1uDFAihTlnZj98ymIFgQp6A4DUR+Ek5efxLe6tozalF4fmn0vT4vtLQqvl7/wB2XAYbuQCsb4yc&#10;kYJyRXP3sehWmhTReI7C1mtW1pnWSLcTKqmSNgoUDaMOGZuh+U46E2rLVNU0LSba9s5I47iFdl1Z&#10;+XtByrseSADnySMgHiU9cCptH0u90l7XRNXgeTUJGa7sfMkTm6QuEDk5UgMGZiCAFjXrir2JZd0a&#10;78N3Xiu48Oayt4sd5FFZRtcO0jWk24lYyBnfI0dr5Pyg5Mh5yADFr1r4T1XxDdWWl+I47OexhMEb&#10;eYIxHbqFXBOVXaYWkfClSzRE8ZrEuZr27sE1DU7a4k861uLuOeHUiTLdRu4kmR+u5VUMQxKsWJQH&#10;oKmuRDTNbuNJVlkuLqRZdZvLy4JEd8gaRIxtO0IzYGOchlI+6xLQepN4h1S/8J6Fpt9ca1M2oLIG&#10;16xkSFWNuWlkkZdybfMjkT5cgqPlzjac+w/8EZ9b1rxD+3h8MbOR7i4it5NeMkt4x8xVOm3L9uDu&#10;YZyxJAXGeRu8E1251LxdoC3C+JlRtKmliuI5pkknmcBT5ytGW804j5ZNy4cght2T9Kf8Eh9ITQP+&#10;Ci/w7vbsQwz6tY6g80LRhTK50q8kWYeWNobaZFKHpt6HG4kvhDrodR8Rruy0/wCOty8sUMM1n+0T&#10;tiS6vFeaFY72RTDgvIMLuAYgKfmx8rYRl/Zx1FU8TfA+1kur9lj/AGjZpl+2ZBIL6EP3n7w/vPlw&#10;Dk5y+N24FpfjpA+kfGfxPrax2qrp/wAfpI2Wa+LSri6uyFTEpO1NvzLgZ81B5Y27RifBW9udP8Z/&#10;Ct472+d7X9oCaY/bIm/egSaUN0pKnLDaAOeV3HceS2rOY639mzy7dP2f/Ns1tWj/AGl7xI1Lbp4R&#10;/wAU3mIkAbgdg3MT/Aueelr9njUXsl+AyTTXEef2kNRlXdblVlUf8I229wu35u+Nvd/7prH/AGb2&#10;hhsPgrcQ2mz+z/2hbrcjHc8SkaBhCcN/zzJOSpzGvHdYfhZrMa6L8JZYL3zltvjxfXPmfZwqynGh&#10;ZkP7sYf5DhcAgM4AXaQjEXvg1qw0jwb8JLVb1Vj0345XkzQG4LNECugjaT5mWZdh3Eg5YjOOA3D6&#10;pNdf8KhuI9LkhmvNP8ftGrlFSF5Li3wBt2qEZzZk5wMbW4z8q6lreXPh/wCHeh6kzQxR6B8ULiWe&#10;aabdJAxgtGCsDI+4fuCWOCCwHzHOHseK9JstP+G/xSE2pmb+zPi9pdrNCrqLVgI9cyiHorERbcnb&#10;wo+UZ2VXQDo/jnp0ej/Dz42WFvZqn2H49aZb7GUeYIo4vEaCJm3APGpQAA7jzyi42rX/AGjruZ9V&#10;/aGjl1do5m+PNu+VmUmRFk8SKckXG7ALAH0fb8idEtftPXf+nftDWUX7xV/aMhAX7UjNHtPidPvK&#10;5JyCQELHCt91MbazP2ib42fxj+P2i2s8kjyeJr7URDbzFo5QustDj5JWAwLwceuQF7KSArakVGl/&#10;GS4uNKma6vvhFot82wqZEkn1rw9MyBgFXa3nliNxJAzkGqkmkLrXxpvYl0tpobz4JabcQ3EbCMR/&#10;ZPBtjc5YmJVbb9nxyXycLuCjYtv4oQ2On6x8TLPRJFkt1+APgSSG3W5Cyxxk+EHySrltw4YYPzZA&#10;wxIJqfDfUkuPGuneJmng3X3wJ8VbbrOAwt/DGqWe2QkK3ytb9fM/gU7h8tSMqw+Klj1f4G+H7mRY&#10;VuvhzqOixzXEHmRs19rXiG1UbWXBwZ1OORh+FXkn9Cf+Cb37JN58H/g9pmj+LZ2ur64vLnUpLWSN&#10;W+z3FxHbiSBGwPl/0eAHP3mjz0wK+Zv+Ce37OegfFrWvh78WtcsobmPwz4WmsYUHlsrXn9t6pKrg&#10;jdzHHMWGWI3SqRgrk/pp8PdLg8Pajb2VvCPNcosce3ITIAK4x6lT+PpnEtlxRpfF7wfa6J4UWRQv&#10;nMSCI0+QYzgdPmx0rifgaif29IstqJF+yt8v8QzgNg/QmvXvjF9kl+HTJo9vLcTxqP30rdCRjAye&#10;AM9/SvH/AIFW+sN41kdLtW2RSCNfM278fTvR9kf2jrtf0xJPDbC4tSu5m+597dnoR3yK8f8AHcWk&#10;X1vNpurWVvdW08bRyQzRgrJGwKlGU8MpHBByCCQa9i8Ta49loqPrIWa3klULNGp9+eOR29sivn7x&#10;3qzXGu3F1Esk26T5/m6H06de/vU3HY+Pf2kf2bbjwJ+0J/wlfh7RraLwh4o+HusWMI+bdZzab4dn&#10;uEt2fYWMjSWEM8bvIoI8wDJjJr52bxfpfhD4C+Dfipd3nnyeF/HWs2lxNtjkuIVtP7M1JfneRi3/&#10;ACECdqqxyTyMjH6ZeNPDNl8QfBmpeELmSOMarpN1a295JCJTZtc2klv5ihgPmWOZ0OMZDMMgMa/M&#10;b46+CvFvwi/Z6/4Vn8Q7m60jWLD4keJIZoxqE0cVwzaboyrGkiRSSOHEIZShGQSQ4BWs5IuLse6f&#10;ACxGhfGj9rf4Ercx3VrF8NfFsqW6uu9pbKRo48AlmJ3T5+6FBxj71fJ/g3UdO8Oy/wDCLS+LtUbU&#10;mjhS6uvKVFs/JmlUiN1+dQI1Lg43cEgEE4+t/gh8OvFPxF/b4+OUWkXX2WPxF4b8d6bD5l6yG5ku&#10;5tqnYAQQrsrny2JU4LgsRt+S/D8dtrF7ffErSY4ryOPV473TIZNOYeUzpcCUMiEMV8wAI4LHHzFT&#10;yK0pv3WTL4rnUeIr6wutGmaDwzZxr5wkwkIjgmS5eSGUqdpEOwC2ZdxK43ZJyCOD134galF4wuNJ&#10;8YXV1eNqltFHpFmjKbe2LSI4tmXBwPKaOPcAV6ja3LJN4iu9c1e61/RfiB4whsbqGys7eXSYWKRR&#10;wpIC0axqAuzyoo9rZ3E4UlQxIs+E/wDhAofDGiaj4mvvtWrXF0V0e3iVdsE/nARh93GwM0rNlshH&#10;BBV1bbXqK1zlIEXTbjXvCfh/w3HA1nHFqM1vcWmBJGvlbmZshlEbbQqrku0jEA5GNO9k0q7kjstF&#10;0+10W4meGz0eQxCCPbJM5jl8ts5WZrcfNtx64VgBZn8T+P8AS/FraX4u8NW8P9u/Z4rK2kdR9muJ&#10;IWiinDv8wZd4bjagwg5IJqt4o+In9q+ILfxfJbRtq1hbzW9heSRiO1WaFFUyiMgk/K2VRskbwRub&#10;aSveZS00GfEHXNYh8Nabo+oamt7Hc3G62uLKEwNLCIFSIBzl22tDkhlBIKMeortLaaWb4KalI3jf&#10;7dNLpstzHHDJH+7jZnleCZ8qQ0aTucAEcMFBBwOY/wCE61HVPh7deHfFMX+nSiVdD22qTXtpbO+2&#10;TzXyWVwrRlejEREHIYEL4T1bRLrQ7GGTSbeX+y7WWS+uLcSxpiQR7ldcEFTJEQ3IICMowvIiWqH1&#10;O40HVvgromj2+neJ9Y1bUr5Y9015YqrxSBvmXa2w5wpUZ7kdB0BXO6n8P/AHiHUJtasPhFJqFvcP&#10;ugurPXJ7aPZ0VBGgIXYMIeckoScEkUVn7pfKdJa3OraJeR6PoCbgr7/N2r9pLKH2tuYH55csGkJP&#10;CZOz7rJDc+NtC0u1sdES20qZJGN5cRzHzBHHtKxcg7QTllI/vMcsu4nQ1PxVolr4bv5X+0Q3FxqV&#10;xdaf5dqY2vYWSSOOFBljt3puAPTdHkk1iahqelafoUPivxBqH2zX47yFbm2t1LRWy7P3bc43naQN&#10;oyFznjGBSC+pS+IHj9vDc914wvtJvpLeTUJWtbj7LFKi2uFiidgwCoGB3HleQQw5qpqU89hbWfib&#10;VLtlvrjT4zCky7Id00TEZVGIyAjL0AzLkngEb2rxXmt+GdVsvDL2t1bQzfYIbVZC8FwR+9ZmJONm&#10;UfGSOCeoIAx9Jaz8Yapq3iuWy8zTbO6s44UVGeSSHa8jO0bHDYO3J7BiudvNK5NncxGa51OzuvDm&#10;m20lvOq2v+lSH9wSBbIgfaNx2oWcYOCPlbIbA0vDcdxa6xpui2slneQ6aslquorCFV7Mqnm5yRub&#10;yyyk4wCzLznBqNo2vPpzXenzfZdRkW3lga5ZUaKUomx9w6LJE8Z5UMH3dMZGbBMviC/s9Gh1OHS1&#10;spmF9DNEWu4JVnBZ33ADy/KaPGMAbWBHylS9ylsCyXF/4kg8BeEfD6bZttnDbyfvFjj+yAsQXQMJ&#10;F86bg8/MmeFZjk6/od9c6V4d0hLrzLi7uPsUdjHMiztOjM+ZJFG0BfPyuW/jxgdafPda94O0aXxT&#10;ZSSQ6yl2YPsLbZJEW4ihMb7wQcqiqowSN3mAngBq3hO8eeS+1nWhHBeaaq3mkxzRbg8ZBV/u4y7v&#10;1G07snAyNwszLmsfDi6hjv8A4ly69fWGn6esNxb2cimNZ5pzFBC8bbdwzkv0BGzOQc7fev8Agll4&#10;km0b9v34c2us2dvL5UWtXGqakWBiswNFupVwzNkkRkksOR5kgbJ5r530kS+KoJk1MXGpQzKTdKt2&#10;xhjmaOR4TPvcmXy0kX73zK524Zhz7h/wSHsrXUP2+fh7perWUbTNH4ga4kaRURlbR508lBgCQYbd&#10;jAYKRwAKUvhH1PUPjysMfjv4maiY1VrP9oWKKHUJrje0AF1qf7sJ5hyF6t6/KNo+7XE+E28jxl4Y&#10;jkvLidk+Osk0zTWqx+f81ofNO5EPmgKcAFid2Ru25Xtv2l7WXT9Z+LGoQ6eh+z/tKwKt9qUzMkWJ&#10;Ne+XGZOmRu+6Cr4woUK3F6kbLRvFmoWU2rzLcWPxvD/NbmMXGJGyy/uwAwVG+UjJ25wdp26S3MIm&#10;18Fbb7PpXgGeGCQxaT8cZF+0LLva2Yrpj7JGCvx+43Nlhgxg9g65PhbWtPHgrwzO2sxXDaV8YLmS&#10;RYLVFLqUs/nTaGCuvkfdOxs7iFUKRHNo97BYaBp95DDdTG0+M+yO61GQKxVlTMMm5vmdjEvO8k4D&#10;gPjzFpfEG/vNO8FeIrN9Xht7iy+K6yNbpCwMTGK6xJAWkG5NsAKqnBCAhDw62iTU8Y6Ebj4eeMId&#10;Pglb+z/ipZW0F1qGfLHmw6ioSZCr5OLfJcDGNxDENuPZ/tCXV5pPhf8AaA8N2t63lw/tHWSrb26H&#10;YvyeJlJ4aTYv7uPGWj5j2gAttbH+LOnJpHhD41XOoR3EzWv7Qmn20jv8qTRrH4k4KMkZYnbjH73c&#10;GQ5fHmDY/au+0LeftCWaxLI037QUD+XMxlTaD4oC44k8s89ghDDaGOQpeyAj/aPt7W8X9obULREm&#10;/wCL+28u9Y3aSP5/Eiu+0tJuCs4XA2qFbAHGyuZvLm5vbT40eJr9bWaK+8B6NqSs0w2zvda1oRSR&#10;JXZQS32kkckktGPLbiNj9ovWdRh+MXx60p7W4lsk+IdzqE10Lb5YnTVLi3iYuybWXbeOgG7JDEAM&#10;f3ZuePJYPD0XxZ0vT/Ij2/AvwYJrRJwscTTXHhOUIg81QFO75VLLyxARwW81MCj42v7i58feLPCk&#10;sjyfavgf4Tt1Xa2P3Gl+HronBU7tptd33ADypxgirHh/QNYubb4U2Xh/TF+3al8AvGiLDZ24BaTy&#10;/FEKqU2oGkIjQdyemEHJx5re28SfGebU4bCabzvgN59v8uIlez8Dq2XZgFCZtySwcYY4U5HHoP7G&#10;HhjVfH3xt+CM9nJJbQ6L8Jb25nmt1/d3GfEmvwtCHiURnDXION7ZBb5VOWaXsXY/Qf8AYa+A2gfB&#10;74K6Z4MWCGe5t7dXv5oy2JpmOXPzfNgyljnPyjIycDHuklytjrkNtZxr5vksJptpGDgjj8cEn1Pq&#10;Kz/hzpaSaHHqgjg2W8QgNqvPlgDGMeuWHpw35M1bUIru+h1iObzBbudsiHG795uUj88kf7Qz0NQW&#10;ju/HMcNz4DuYbmB41hjL20Yb5j8pGX9Mg5x7+xA8n/Z+lMfj69a/tFkhjtJ5EjOBkjnPv06Zzniv&#10;TGWbXfCN5qD3TfvLDyxGjDkDB3fTHHvxXlPwofToPHeowSumPslwVLYyeOn9KqIpHWeNbiys9Jtb&#10;KW22eXGxZeWVlB2hj7nB+tfOOrRSR67PcWDfu2V5BubAGCTj64HA7nA6mvdvitfCPw+XhCyLJYqN&#10;ir0zkqP1GK+d9Wluo5GmtXPLMI/fP8J/SokUgstamkm+zmJQOx3+44rwP/gpx8MrSP4Lw/GOwka4&#10;urzxRbWmoaW095HGzf2Vff6SzW0gYgx2tsm1tsai2+dh5m4e5WEM8yi8aNh1I+T7jYHFZf7QPw0n&#10;+NHwJ1jwppVmbjU/sZutFhitRJO93D88ccXBKPLtMJZRuCzNgHOKiLuM8L/Zm8cTt+2d8H9Wi0uO&#10;GTxRoeny6lLb/vGmkvvDNreyKCHOVEzsxKrglM5PJPw9D4duPDnxQt7/AFzxba3mlTqbixkjkVFj&#10;eQuEiwgG0KsPPQKMnJzz9P8A7MV39g/br+BsOpXlw0lr4Y0SwimhvoHVJT4ZWwYp5jCWTBLHzUTk&#10;gggDcT4H+0v4RbwZ8Y/EHgezfy7Lw9rWoWErQykwzyWk00aGRcAIvkyZ7k+Y3ULmtKbSvcJHP6pB&#10;4h1C+u/Etxp4k1a+t4bq6ZYFaO+X7KJnkXcxYAGVSFKjJ+8SSKzvEVqk+q+F9LstBS8jslkto/sU&#10;oEsc4WQxSSbHfyVYLnklgLfdlck11/w50S81BYPHeo+MbWCH7UZpNJjjVkIMj7IGlD/upMSRycKp&#10;VWX7+ADzvjK00/wNpei6x4L8PyabfXniyaTUbjUrdFmLJAjMuekYCzZwOjF13KS+Hza2FbqR+Ata&#10;0/UdW0E3tnHq17ZzyWcE32lmSUxgeVOfLJRPLTdIx+QsqIDk8tlWnge3sfE3/CF6lpCwzw6bNeWu&#10;oWl15caNAfk+6Msd8TREjJQJkk5LHT8E6N4c1eyk8La54ck0fUJby1vdU1K61R1z88DQgSIMCMIw&#10;JZSHBO7kVn+C/H3jC4kvL5k09ZJL6SW4uhb4ObaCRDbv8n3pPOlyVAB8s7ScEBegyzpVvrngXW9W&#10;l0q2k1a8WRWFvJI0zarayQ4kli8zHyMrIfMUDjaONwUzaJrXh34dSR/E/SPEbab9p1pZ1t4xHJgP&#10;yinG5XG7k5IbBfnG3E5l8Q3vj67PhzT1s7nT1mtrqaK+DS2jOluRcZU8FNoJAJ+bIIXcSKmnX97r&#10;FxDa+IrmxvppFuJLWN1CRQK6yo/7gkBmYH5QZCMyRFRjKVG5V+pf8SfFfUdK1y404eMbNfJfaRDH&#10;OFzgdABgfhj6DpRXP6HYeH9Y0qHUtRSGwmlUlrTUrgGePkgbyWQsSADu2jIOe+aKfKLmkekW/iDx&#10;T8T5rOxkvobGLR44pW+z4eWO3lc73B5YlGWE4wSA643DmtDTvAcfirw5cW19r6btV3TS3trvaRHc&#10;QxcGRsSYCM/X5VJPGVqGDxDpPh7Vop7WFdy3JeSSPYm21Ko+1mIZvuq4Cg4xCOwGKusPqlhvv/DF&#10;ve2i3WsIbC38x23t5cRdWiGAYxvKlhyPJkzwcLn7xZW8Xr4l+E2kXkenXcoSe0t7eO1WGMec3kQt&#10;IzhQSQipJ6g7uc7Ply4p/iJ4f064ki1aa1uJFhjv4Y4hJB5zyyh1HBChBE2WxgDOcg5pPibql1rX&#10;hd7iXWZGt9J1JpmuJFBkBmLiGFyoAYAby42gBnIxwVqTTPGF1qfhSHw88QmjVdt5YSWpBnQxyp5r&#10;MwG8hGYcnnbn+Iin0Jv7xi6hF4h13xPqD+GNbezj2yRWO+YyTGJJDFsXrsYcLGAMnYpyM5anqjWf&#10;h7xdcapB4gazukndbW68l5P7S8yWeJmchwGdd6fxDckYbAJwdt/FOlat4ga+h1G6j0uHzFsZbNQs&#10;kWIYyUVjhpCC6jcCSuCwBJxVLQLO+tdR0+z0/Ubi8mtvnsZPLV1luBKgVyoVujSSSAn5v3RVfm4V&#10;IozvGgh8VW1041Ga0tZ443uJ/L/0dmkV2D7myRkxA7RjlmLY4qLW4tFsNaj8JhGhlWyhtJjaurpJ&#10;byGAxYVic/Ojr0YnzIzg846jWfDk+oSXumQ+IfJjsTFfXyXRDKbiKSacxgnGB5a/NgFF3jHBCjLg&#10;gl1rw3Z6h4c0ULqFproNzrFnMhaeGK5YAeWzHy1AdsEgAGBGBPANolmFqHhH/hH72OC/vYWa41C2&#10;l1aFZAqyiRBGypIoAG15G4ZhhkX0Ne4/8Eip18Xf8FMvCPiKy8Ttc29vb3W+3UxEAnQ7yELhEG3G&#10;1iThfvKMfMxPkvii/wDC3iTVNU1LSjfaqmrQMl+ss6qyyB8EKxcgKNpYEg5OGPCkN7f/AMEkJbHS&#10;v+Ci/wAP7eLTLfzL6zvo50j8tlt549JuFd94PJfymAUbiMScjnLl8Ikd3+021vH/AMLi1uK1Wa4s&#10;/wBqC1f7Xf7mh2Bte2qymM/L94O38UUhG/jaeJ+LMk2h+NPHwuPEMkYsfj8zzRi3ZcgvfFZIt23D&#10;YgJaNflby+FHBTsP2pk+0WfxzmGnyXBH7TlkVOo2ZWEMT4i+7viO5SeC65+Rx8w5Wue/aDvohrvx&#10;suT4vt7f+z/2irWKOK308E2rf8Tz96dksZfDRHcTnPkYKOSCNGc5l+NbrV4vDvi+51G31Ga9sfjB&#10;HAn20NEJ9632Yw0jRgkmMKMM4YMjDf8A6wbHxP8AD0mheE/itPc6pZ6eum/HnTYG2rvkjHl+IGaR&#10;WZo/lbyVcgbwTG3DffqX4yWUdvpfxohaO6ma3+PtrDNDa+XEk2V19SBsSPMh8vaMl2yE5JIJ2vj1&#10;GNB0b9oZbCytbWO1/aasGZ7OPbKWH/CSEs2yOMOPutyX+ZpPmJXdVCH/ALT3m6PZftDQx3lyq/8A&#10;DTFm0MzZjTG3xTz0h3cAqM+bn5GO779Uv2nbxLSy/aI1Seyi+b9oKwK2zRjbL5reJMspnEahjkMc&#10;OcMMDd9x2/tS3dw13+0ZHD5il/2krVlmjtmVZOfEwKvtLsQpPUgKGUNwf3lZv7S+sSr8XPj/AOBb&#10;Wzkja4+J0t8La1ZIWZIr+9TzQYzGzN/pm7nPytIDhcymmBk+IZofHOt/Gzx3Pe+Tql54Z0/Vrz7I&#10;2Y1+1avo7ss+1kfKGdFX5gCrZw6nL7XxE1aVNY+I0q3bR/8AFgvAqxIJn8xWWDwm52kTnaMBiMBQ&#10;TkkPk783UIn0az+NGnNrC3W74P8AhGXdArTLKWv/AAo/mGPM3llxLvYLEn+sJJB/e1X8earLP8SP&#10;EeitazSR6r8D/D6St5Lqsa2/h3S7n75XAUG1yVLZJ3DaN3Mgtyp4KvtTt/GGj622oSSJqn7P/i4w&#10;/KzlDHo+vWy8fM7Mpt8YEbMREMswwq/Xv/BLHwtYa38PvDHxCZpF1CPw5JpF8pUnyvJ1jVLleWXc&#10;Sftx4yQAq4xk18q2kbalL8MLSTT5PMf9mbxnHG0Nu7RM27xjFtKmIqZNgUlSjk7/ALmCC32T/wAE&#10;9tMtfh7+zx4Pj0u5WSK80iPUiyspH+kubnGU+UhfMxkdQO/WpkaRPunTZrOws2tLd2mjuId0pyFL&#10;k4XI45wB+gqjdW5sobhZ40j/ANFyq8bY14DY44JPyg/7R9BWZ4X1qDXre3v7GSSSGzQyeWo5QbFU&#10;qcdR5m84PXjmvM/23Pinqnw7+EeqeJNHv3tbtLi0tbOWFd3zGdA3DdcqZD3wORzioiyz3nwbq8Ov&#10;eDtSaIMrLayW8m3qp8sEH6BcAe/0ryfwDbWsvi+7gk3LthcRkZ5J25/Dmu8+ATztZT6TqbxrN5ay&#10;zfZ1PltJ0bbu5K5HGe1cp4HV/wDhPNd8q6eFo4WSNto4w4TntgjNWRIwPjRr19penxRyXCpJuEXl&#10;wMflCqQR+Y715fNHDqNl+7k3SN87gZ4O5sfpiu5/aAv5rrX2huo41kZnkk8onBLZwR6cBf8APXkP&#10;DthGZWl3yMzY2r2PqPz5FZyKRDpsNxb/AGd/MKr5rCZW6YIPP57fxNaFrqE2nXM0UEnlGCTfHJG2&#10;GHGeD27U660kzWrBJ9vzZVxjaoDZ5/EH8qxdU1FBqDWsKqwPJPc8D/A1jzNM0+yfGPxB8IH4K/t1&#10;fAPwzFazwsfFunPBi/tWaPTz4wvY7aMoVe6lQWhhG8MFXq5GGFcb+0zqmj3X7W/ja88DeDI11DSf&#10;iPrdpJHqEzKHMkkkTSoIzgIz4c8ZUR5/iwPWP2+tcsvDv7T/AMHfiHqGj3ktvYNpciyD7Y0HnW2q&#10;mcErA6ohUyKS8pKYYfK4VxXnP/BS7w7YeCP24/iV4w0qeS3hg1SC923UOy3luXstPMoV920RkEKx&#10;IUs0jDJCEVr9li6o8H0nwX4W0K0sNS1qW80mNNPktI9CuLUs6pI25GbcCHyEk3eYT8inAULirvi/&#10;4y+F7XStVtfFksF3cLNaR6St5cNHJDPHBGZGMIkG5SQyCTAYOWznJxzHjnxv4h8V6tZxDwm1ndXW&#10;liCxdr5mMSxQhfNhZwqtv3nG8kHaw5OMYd78ONdv7iTxBf69JdWdrZTT2k2qagqmSaWZ0+XzCxkY&#10;7eNgBIU5OEJqlG61FfUveKNX1jwp4d0vxBrOv6fJZ6jC09zYxSfaFht4psRKMEpgo6INzNlM7uSM&#10;YfhbxVafBy9ze6a2paffaUrzaTPIFmi3A+XOgdcEqrMVxnIxuwATVrxx4m8N20un/DrWLGTVLfR7&#10;W1vbyaRti5diZkkaPAAAhEY4HITjPByfEvhzVPG6aPr17Z3bXVnZR2/9n2dwU/dnCjcBjGY8A9AW&#10;+bowBuOgOx0GneL/AAt4cit/FOq2Ol2c2uafIsiGZ0keZLjyyQFQk4YglWZflgwM878nxrrup+JN&#10;KuG8SafJHeLalr63t2Vpfsq5nAIwAojJUEYGxdmBkAVpeKte8ElYdH03VZdft4fmjufsohkvXt0S&#10;CRW3cpuIk5yCTJlecE53iO7ifw9H4i/sVLLXLzSJR5k1wZIbyEttk3YbcY3iZGAzlVxuJDYqR+R0&#10;On+F/wBnP4iWMPi74k+I9Z03XLiNU1GxtZNscTxjysAeWccIDjPBOKKzNF0HwrfaVBdePPH91Dqz&#10;R/6YlqsTpuHAOc8sVwWzzuJzzmigR6Xr2jXEN7Df7Y9QaVbfzofLxHb+SBJlwobIcb4+eWUNg4YY&#10;v+LvE1j4B1LTNftNatb6HVPtcUyafJ8lpYpNGski/O33w/ylck7QCNuAJZru11CRtD0TVNOje4mZ&#10;pWnj8ln2zeUCypjJWOEgg4LtcjafTiNT8ONaS+IfC9vcRfa/s72NxJIyK5YsJXxtG1QWC4xgMEZR&#10;gOazKZaW1tPF+g38GkXrppcs0susSaorLLM0KyXHmHb8gYyApwMAEcYODoXd1ceLP7ZutSjkS0jV&#10;Vt72W2SOe3XblSSMb2wqRYJwAXPGSaqaxpGgeJ9Cj0/RtwvF22c0nzeW7/LLMckqDsUueSSQh693&#10;fYG15bPw6s7zvHbzztZ+V5UjQRs43y8jdtAOw/xADOTR0Fqc+PBWoaGNFEPiySOzs3kOpXkJCxvD&#10;JBFcxKA5wC5Up8w5KKCDhQNDQ9X8ZHT7a7k126mWG8tzqEemsYXOGDGVZMLs+cjoDjc2NoXbWf41&#10;i8QWo8PaJcS2OpDUreIv9nzlVtuHRsMVk+bguAMlWxkYqHw9ZarHrMc2tabfSaHreigW1q11lvLZ&#10;ZVUbRhpAszRnAxwW3d6q2g+bU0vE+s63PrurS/DTT7X7OoebV9TuFVJNqRKnCfeYD91kkEF1Y/L0&#10;qj4ds9T0Xwzda1an+zfMvI2tLc3EqSXlrHuaKaOELyqpIrDcQW2k4O81ua7YO+rw+BPDkF3OmoW8&#10;kutQ3CtGEjdUcRlsHeN8kY5J2jJ3gOcOHifw7bakmk/EXT3j8vULULHNL5nlwywAOxI6KUMW3OF+&#10;XBIKEAj8ImcXogll0m8n11xBeXEflWOmzWoj8x7d1nTa4ZGDbGYAnBYSFt3yEj3b/gk94a1PTv8A&#10;gqR4Gn1exWMWc2q29ozSR4OdJvJCQCdxwMA45G5Qc/MR5b49tdS8QadDfaP4hjsk1K5S8isGjVHi&#10;MpDkMPmAItViKn0UgkFite8f8Ev/AArHoX/BRPwDeQafHfQQ3WsQ298uGYM+l3kpKkKMLnzlC5xg&#10;g/3cKT0HFXRuftV6ZBb6d8cHktGZbj9qHTl2yEW8Rz/wkiD5tkBcEYQ8zfLt+8BUX7Tkd7PP8eHu&#10;Gs/3f7Udk8cc0YkWAZ8QDfhopMgiIDaApXy32yLmrv7YGmm2svjxC32uVpP2lNPeSK1R7cn/AJGc&#10;HLL5O/IAXLGQcLncBk0/2m9N1HH7RUEVhp5WP9quwmjYiTdGw/4SHDHFnkfwHK7gPn/e/KK3Ofsb&#10;nxIvfDF1c/tFWep3U+oQ2f7SMCXFnpt7iXcq+I9sYKs/lszIEIIGdqYjDEGq37XF5DdW37RS2Giq&#10;Jrb9pvT2mZfL8wrnxOA6+VFIeQzcMFYCR+Vzlof2k7ubTof2jGn1XYrftO2YtoYbgRIGx4nULulk&#10;lXHyY2IqZaMgLk4qt+1NHZyz/tJHUI2t4W/aMs3WfULk7YSZfEi7wJ3kjAbfsARUG2UDBPyUfaHY&#10;j/aa+2axB+0ddrqElx5f7RWnNCLQb0fLeIsxnBuNoBDKx8uMll7N8w5H4sDUfGXjn48eLp4mmgvE&#10;ttXe6WYOltLc6vprlhEPPKh/PcriFMEAnBbzR1X7UWrz2eo/tLeFbq9w83xw066t1m8wRzRx3mqx&#10;FUab7OgfNxGDsnk5zuHPkHkdQ0KztvCvxomsVuW2fCbwpdQ6hJbiOOTfqPhs+YfM+zqSBIu3/SZN&#10;vzrwQsQqJBufFPUGih+KkerWSJaf8M9eAZFhkkP2Zs/8Ie7KpnjWHBbcucgjrmM5YZcJ0DxZ8W45&#10;o9SgW4/4Z1v7i3ktbq3ikCWvhG9jCErJE2wfZXfcGRdy4DjaQl7xxLbXHiH4hWcFtbwXV1+z74L2&#10;yW8cMbSBbDww4IaErNnERC/MwBVdm7hVp+DLe90fW/D+ox380zXH7PPjVjJbyTtgix8UQZ2ee25w&#10;IQoOx3PldTwAWK6mRpOowweNPgTbAWNxfal8OdQ0uNZY4pPta3Gv+IrYoDh3IP2ggqsp5f8Ahyd/&#10;6W+FdP0XT7FdL0axjsLWFUSzhVmZYIgAFjyeSAO/Jr81vBWtadc/Ev8AZp8SNELp9Nkt4Ly1mkkh&#10;xPH4nvrmMbJJIzwbhJNpiYkNjABKn9KdPvrayi8v7yL3Pp/kYrKTsaROk8K+PNa8GXweRm2zAllV&#10;htkU5xjt96uq8aaB4R+KXh240HxPo9neWLPbiSO+w0ZaJ/MDc/3een3ixHtXmJuMzNbFfOh8zP2d&#10;m6+4PY8dfzz0rU8NeI0sQLa6P2iG6kT9xIOB+8Utux6rnB9eeMVkhnt/w8vl0jxTpps2lT7XiPLx&#10;7QOCeefoe/euc8Swa3o/xN1QafD5kRUGRg+D/rlORg88fWrF7rY0e7t44Z0Yw7biORZFdY9pXOfX&#10;jOV75OelVPHnimaDxpca5FYEQvaMrfvRlHWQKRx97lQeB0Ye9a8xNjyjxt4km8Ua84+0SGSObDNM&#10;uHBB+bOP58Vo6Rax20K3TL/Bnb69P8a5y3ibVteu9TEm6N1dg3Us3Xkn1B/OtXxBrtla2ioJP3u1&#10;SwDevUfgaymykifxPrltp1ubO2k3szktkdTnj9Sa4O6vnfVVeRv4vzORj9Km1K/lv4/lfLL95v6/&#10;rWHO6Q36PcMu7g/e54HWsZFxPDf+Cseg62/wh8MeNdEismj0ebUI5/tVvbExu0SSIyy3MqRQY8lv&#10;3hDsp5A4OeH/AOCwVvq+tftffEDw+k0cNrcaHpeq2u208xxbTWVvDjkAbWnjkTAZnzJkghUC+0f8&#10;FDdKg1L9lSTXbhrUtousWt5C97c28cSyMHhBY3EE6ctKB9wk5IHUg+M/8FRriPU/i38OPjr4oRZ7&#10;BvgBoWp/ZUQf6TJi+YIx2kuhLszrkgCKNiflArqgr6mbPji/T4r+LfDS6j8PbSZprp1m0nZcJFPD&#10;C6rHIuSy8BpQM7sATMMDki94m0XWvAnwi0/R/D2laguoDUrzTrO6knXbM8/k/ulVPmwoWRwxJClw&#10;cjJFQ6Xr+jlLWHxH4QhXwvaRxrbfaWLxrHHcHZNNJuO1WQrEyIdzENyQA1X/AIhfGT/hZ+ljxXb6&#10;zdww3Wk3E8ltJaqRBcmKRfMwMsBGsTjg5Kl2BwComTlzJW0NIqPLcybaDwR/wik3iPxJr8Umj6kY&#10;rORrCYRtqG1ZZY/M2BhGRJGWZTk/N2G00vgvxHpt34Qu9Dv9at47y6sHEL+fIssQklWMm437lcbC&#10;sh25+RGGFJytBtKng8H3ni3wheJFpuh3DTabcPbPm4Sf7RtTbkcmMxkLnhH5PJFS+G/EuleGIrS8&#10;0XwrcNqenaatndQ30zeQ8TuYXkhQ4xKjNuGRkbgDk4zWriL4XqZNvpUnhrUpZ9RkWGzbxFJ9ogWZ&#10;5PKlV3+dQAWw2YtykA4L5AwRWlHZX2geIdFkh8Qsl3pck1tp7MhdrMGFIgh3H5VzKXOQCQV4IBFU&#10;LPwnDpdjeaH4etF1JrWzil1SS6mZSJGY7h8hDI7+Z5fbCqp6gs0egfEC4v8AULHT9T0+GZ476bT0&#10;kLBY2SRiPNaT7xKsy/M3ICJz8pFAuh0WifBb4n+LdKh8RxeKpVF2u/aLOPAOcHG4g4yOBgADpxii&#10;vNdb8bW1jrF1p8/gm3uJbadoZp47p5FkkQ7WZWHDKWBwe4xRS94LI+tJfD1zo2lzaDoN5bpeSWbj&#10;UfMmYfZrd2QJCmQQ/BROTlgpGcgVzWpaVr17r0nhqz0byxDp9zH50MjloVYTyRZY/eUs29SSzEKq&#10;nAXA3R4gjsPhs1xbzyWurNJCz7juaSIyQyF+hVCgPTDYUklV3ECx4j1L/hOtOhj0HW2s51tLiPUY&#10;YyweKKO3O5H3Abm3pMvGRt2/xYJi5Rm3Gu22iajbzXEZ1CwSGa3ura2hfZfv5SoikhWbDSggsTwC&#10;2TzisnX9bSWw07UdERrX7HpLaVqHlwmCa4ljfc7MTlTGRGzeWOBuxkfKKzVtNYTVHudV1YRwahfG&#10;G3nuo5GaO4TfEqxqOPleI4zuDbIhnBY12VxoGleBbGCDxSst5NDpsaRyRt57plphMrAMAz71ZFIO&#10;SYhkn5NowicbqM0WqpY+EoLtYJ3hgguRHGFWbzcgSQsQzYDSj5ABjodoxjK8da7qfgzULrwz4n0W&#10;e1RUBZ5o3ing3vkAFB93zEeRRkrjkYOCe3Hh7SYHubG1vLm4/wCEftYbybWIVPkyO0ciwRhCeMq8&#10;bu5bgjDBjlqz/Et7eWuu3Gva2l5KYZJbqZXjDbEMaO8q/KP7qMIyw2srhR8zEiCRfjublfBmvazp&#10;mp3GnXkuoQWdxLawPKtu6wCWM7pV+SH5vKfcfnPUdBWRFoWn+LYF0/UPEJvG1S4V7qx+xqvlxsWe&#10;NwyyNsYkwfu8/d98AQ6HfWmna6mjyw3ttoS6hNbSWt6odUEM0axZXkFkjcg/KwbcT854qbWrPWli&#10;0/xZJM2n3UMj2l7bxXgDOqqqxsgQCTB2uSGyuDuI3bQ1bCuR6l4pvzrC+GfF3iWbVGs7u33fatly&#10;vktJItxCpKhsfZlD8su0byD+8Cj2L/gk1c2l1+3d8N7TT76/jsJbrUpo7FrdEiEaaPeJ5w4X7/mf&#10;wjBEac5QivF/FSeFbnW5Le8t5LH7HNLHcW+nt5rySQLLAVXJ+T/VmRWPzMuQ3PT3T/gltrba3/wU&#10;T+HV1bXNxJYtdX1rY25QJFbxf2VqbNGUxuLB8BXPO1GyBniZLS479Dov2wZ01G1/aBs1u2uY7H9q&#10;KwlW3sY/PeN/+Kk37gJL3ZkLk/urbDJuwpYucz9o4WcT/tJbLC1IP7Vdi1xsnt3yz/8ACUAlgs7H&#10;5g2CG2v+9JER6ve/a71e5ig/aGttdvdtrD+05ZCzmWUMqtjxNknz/tCpt25OxE5TACsQDZ+N7hPi&#10;D+0ELi3nvlh/ap0Ty9Om1KJo5Az+JQY236liJJFcpzHHjeSIJMYHQc/Yp/tRpJpx/aY+13ENtHef&#10;tPaaY1VvKW73nxNhBIxtAWY8/wCslyw2/Nu2A/aVsdQEf7SeqLZX3mSftHaZcfaGV7RtpbxBnczL&#10;ZiZVxgDzZjhsEsAFEn7TF7/ZV7+0smg6dDDIf2jLGW5js5Ck8jk+I8ODapBKzspL/O0uMNngZp37&#10;SV/b3Un7UWl6CXutStv2hNIaf+z/ACzM4DeIVZJktoZpdiq2P3kJxtVxx+9D3YGD+0LGw/aD/aE8&#10;U+H7JTa3muNfSR2fmCWbzdUtPLm/cwRSyMVlO5vMnVVYA4UkCbx/qEdt4p+OU02rLNqT/BHwRdX0&#10;2nuqzSebc+D2VmjtQt0qtycGVgyuwG8DavP6zb6VdaX8cNV8W6Uss0vgrw7eXl9qE1r5Vs82o6PJ&#10;IrQTyTxkyM6urvZR7Db9WLhxufEK4VZfi5HqSyf2b/wzZ4ESHbayC1lAj8HsVUzrJacng/6OoVSC&#10;5RRupxDoY/xMhuNQ+KPiLQlsZ5IdV+A2mLeLJdFgWtvClpN5kkbvP0+yjO62kOV5MgwtX9Esry91&#10;n4XkvFbiT9mDxrG0jRkISh8YRqzA2CoThFJyUUlj+7YFd1a1trTxX8T47mcXSBf2b9UdVt0TyYpb&#10;XwpqEQDuIIlWPy4mOUuYlDlfljJLNi6R4hudO1X4H6DHZ2t9NrnwnvNLjuEvYlkLyeJvECtszqEj&#10;SZErqQGlx5h/eKcxudAdyv8Asp6FcePfEXwVk8MbRaL481prqO1MYiiS0h0q+IXyEmTky5x5yD5z&#10;nzDgr+kDXbR3GC2F2t5Z9818EfsleLdWkm+AEOo2ri4fx546hiXUYW+0+WNF0QtIGuHjmI3SN0ib&#10;IC5CABj91SySztHED/CT/LNYT3NEWX1OaCXzIudzENu9Du/xrRt9QhW5ZpZI2ZVwP7h4xn17mucv&#10;3NrA0IGWbrzVY3gKxyNG21lx1/z/AJFZfaKR6VoPiTTrqG3spH1CTbM0zPbzECAKuWfZg5G0deuM&#10;joOei8R+IZtf+FS61eTq04tPIuGbnrICqhgvA5C8kZ6fMRtHkui6zJplu1pA7x+apC71OGQD7uR6&#10;kenasPxB8VvFGg6rHoGmWzRwzWu+XaTjeBhW56/Mu/HQNtq4xcr27N/cZVq0KKTl1aXzbsb58QHw&#10;zDDKksZebMkKrJu2p5jKGYZyG+VuDg8A9CCcv+2riZpGeRuVKNz14Df5964/UtRvbi4MzI26SPd8&#10;33jgEd+1aKXUSIsLPukJyzL0VduSB79R/LNZG/KbNzfDycyThehO5Tnrj+VZurXUVxcKUG1mxu9+&#10;ap3d/wCdDEHk3Mygnn8P/r/jVdpykwdfmB2g+1TIozP2r9Rkl/ZO8VQpFdSMsNoI47OS7R2/0yFe&#10;DZgzE4JGEGWBIOASR87f8FBbDWrP9mL9lPX9Oa6t4rr4Nw6VdQy2pthbz6VbI2wrKS8b7mdfLYko&#10;y7mOYzX0D+0Q0Gq/sw+LrSWzaZW00AxJ5hZgssZ6ROjt9FdSemR1r50/bE1bXfE3/BNn9lqPQ/Dd&#10;teT+T4q0aRYUTbb+VcpbhgPMlEZCxsfLLyFeVZmYHd10djGp8SPlKx+EXi+5+HGqaNqhuZofsrMt&#10;rDeF5vs0crOiKoJBMskJwoCklA25QAKqeLPBXhnwToFv4sk8QTWevWtxLbNpa5AAMsiurRKrDIzK&#10;Bz82cYT5TXVeAvHF14isV0KfUIYLfW7O/OtRrcSwzj5TJCzSkEopa3BEgzt3HgZwfPfF841HxQ1/&#10;4k8ExR3012PtpaZxEZhhYY5JEyxfKId3J2yjofvTzVOazNEo8pL8M9PsdZtNQ0yy1eS8ea8U6fpV&#10;wvmq0gjl2Nt3Y2ghOPVVA6jMui+KtQ8M6lFpFzJp+qW8tn9qVd23zJIZDcfM7dAPvFTzzt4Py1rf&#10;DPxRoGt+P21vxFCskl5rFnMlrPH5Ef2iKDYyxnB2xqyHkuC4CAgsKksfBPhzxhd+IG8I3um5ubkv&#10;axndkacjFWOBgl3bycjADJHjJOcl9bMHH3bnM+APiLqeo3E3/CYyBZvtTPpscentNNcX0aQ+RCw6&#10;YcRsrNwQHbcTlRWlpi+DLjxHdaprT2uqR+clvNDdR+UsGRCsz5H3yWLDfglSucgniQ/AuPStT0mS&#10;28bWy36rHNpsMbsxnutqRRCSLlcKbecsxYg+vzYHL63baxpVlcaZ8QlNtLcalcSW7NEyyXU0ciCT&#10;DMV8tC/mMwZTgrgjnBfu82gfZudFHrmn/DVpPA6vaOun3EiK9xcLG7AuWBKyAMM7u4+mRgko1z4s&#10;fGm91SS6s/BlldwybTDcrpVtL5i7Rg75o2djjruOc54HQFT73cPdPebyCOHwp9qubO1j0vUJpJLG&#10;KOT95ZMlushLnGXAbkdSQc8HGL+pT6drfh3SPDuvyzaXqhupbH7YX2rPD9mXzZGAO3fl1wMBiUBH&#10;IbdD9v13R/Edzot/d2slvaxweRGsg8uBncGOTbgbtoEZJzygf327fxFZka18RahcWc3lxrHqFmsa&#10;rukDszFDkEeYYnQMCCQ4IxuqOtg6XM298JTa1bXF7p0ck01nrwg0NIlQuzoTL5m35gu5dhP95pGP&#10;B4OBrN29vp9nKPE01iy3Es32mFwt5NAJBkrvY5be8rbj1CHOQcjb8B67FZeJBbx6i95It3bSia38&#10;yNLKYSMXUqRmTAAJOP8AlmoA5wMDxL4zs59auvtcKWq291JYWeLdBvXM+6fy23kqWCNjJOJGAIwD&#10;V2FzdjJPgjxvpIv/AA7plnNHA0yyaf8AOM3pSBYn3svO0tOqAIQD5voBtdqr+JPFeprpmm+HryZY&#10;4bhljFn50nksZmiT5iRcBoYowDggGSTKngVu3lzbau2kNrmuXExgtJvs81mN+UkhhjieUuEwwKLl&#10;RwSoJbANUYddl8XT6fZalqC2On6fY2yR3X2P5pJIFRTFkjj5EPU4JYDGASqDqJonjKwEV54r8W38&#10;V9bW+pTbJktZBFO2zDS7TuwN5yBwQFU7RubGJ4utNU8WXWueLvCllGmhvZvF89xlpI4UO5jkEOwi&#10;2klguY1IXfhxW74C16K98IWHhHT7m2W6vNLkFnb6pZr5dwY1cl3yCCNqkMrcEMTnGDWA11pj+HI9&#10;G8Qa5DcabeW9vYWl5o5RFcRx3Mht8KefMYLuJALSSsCQW3U7h5mj4w8AeFtXt7HxL4Uhj0+LULdb&#10;bUrqCMg211Gv7xmfAWXdI+C+NpaIDjKg+5f8EqPAdjp//BQ34f62kBWLT21KDS5IwzPMVtL1Gkdw&#10;oVgyShwf4vMVuDnPmXx/iu/Engbwf4W0+6sdPs9Q0W1huLGFnDNdSTSzADqd7SqYt5BAG4nKuSve&#10;f8EmNfP/AA8A+HPhTS/Fdxdabp7aitvZ3HH2eOSxml2Ebyu5C0all5GMdCwGf2R+Z1v7bOl6T4Vj&#10;/aJ1KwvW0+9m/aN0u5upLzT1tI5nL+JGTy7gy2gnyjLyszlTlcc80P2ndV8U6aP2lv7HvfEqeR+0&#10;dpstlIkOoZCOPEpYJtsZMx4HHlCVQAm504qX9rOd0f8AaYi0a1WG4X9pTTj5VpJHJLKCPEjYH2W5&#10;Wbew+fbLswGOFIBasv8Aan1bwqT+08uoatp0e39pDS4Jri6h0tVDMfEmPOLWcpAAV8NKrMcfI3J3&#10;dRhbQtftYaZdeILP9p/T7PSLe6jH7Q2lSfYX/wBLaFWk8RkyiI/2iELN0H2WHgk4J+ZYP2yNRvNf&#10;+NH7Q3g/UdSF5DcfERrwiXLWkMNtqbIIgs8ssQ5uAzsqwgMvzE5wNf8AawtTBon7UN7q+kyfY7X9&#10;obSZBNrWRHapv8RK0kf28pbbeigRSgBZFJKtiM878W7y+vvjx8cviRZ6PY3n2uxt72IPGZp5GudT&#10;sCuxHtohudXJJFzMI22kKhO0gRJPH2kX2heE/jAkesatvPwX8MT/AGy+mkt2hP23wscvsng2PiTL&#10;KXRt3mKqlcqc/wCISiXxR8Trtr23s5tT/Zl8DlrqNY990EtPDMnJCxs2QjoP9PPJG0qSHGl8StVC&#10;eMfjhINcXUNcj/Z78Ez3X2EW6TyyNP4RYy/Z0hnuI423BjueWMByDv6pzvxN1VD8V/EQvreaNtZ/&#10;Zq0AXIa5KoJIvDemS72DSHAUW2Du04k454/dFxGHw+vdT0zxL4a0lryG4vNW/Zx8aCTy9oufMj07&#10;xRAG2i9ln3r5AXKxTs3l8SYyBqeGNWm8YeOv2XNDv9P1y9S8trey1SEDVsW8yeK9QeF5kaJQoUSR&#10;t+/WL90Pl3KMLN4LgupLr4a2umpCljdfss+Nma502Sf7GfLh8XjznVNPhty7YRmMjQAtnCv8lef/&#10;ALLniTTb34s/sx3drBojx2vxYXSojbx6SSmNQ0uVhGVvGAOLjJ8h5mJkOVD9X1A6z/gn1DNc2/wO&#10;k8MLDLav8RvHS3iae8KxxPH4e0FyNunK9vgCPOJSjAquCDhD99QlVDOtwow21YzncQc8jtjI9f4h&#10;gHnH5qfs0fEHVfC+ifAm6vzIt9pvxgv7Rl1FZhOItTsdLtSwN+0EmGFu5xEJQccLIckfo/NI3nq8&#10;aMqscHd29KxqfEUO1Abwyvltpbcf8+9V91sIWXdt2x4UevSpL24jikleRm6YGPxzWZckzT28axsP&#10;MuFdZEzgYYHHHrj/ACKx6gjd0h9N+32Ul7MFga6VZJGbAOSARnoCc9T0/OtMafDqXh+7v7WGeW1v&#10;Fkit7yLayRlULsobYQD9w4DAlcg5ypXkfGHhq81zTPs1iGU2d7b3EexsbtkoJXnuRx26dR1Hc6U7&#10;ReAbfTZLN1vL7VbcDKqJICBeAbHIBKnYrHbxlhkkKKduwaM8o1u7k+0yQTytmOMRs57A5GPpyP8A&#10;JpBa4tftKPkrna3YnJqr8QLO/wBE12RASzSuZSXjxvUnI4x0/wAKi0/VmKqqfxDHks3HUc/zqOXl&#10;Z0aMkllEMzM7bdrDA6ZpIr6ORcs5Hzfd9sVNdWsF3OzbjGOSFYjAHoD36/pUTT3VgEtYIo/nJDeZ&#10;CCxw3TkZA9ql7BymR8aL22k/Zz8UNJqTabbzafsk1Ex+YLMGWMecVyNyr94qCCQuBknFeM/EjRPD&#10;/iX/AIIh+CZvD3iHT5G8J/GLUrOw1q3t7Z0lt3F/LIqiERxoHLRlhjI2FTl/mHsvxi0pPEX7Nfjq&#10;xtrhbX7L4WvL17lpIUWMWsTXZ5uAYlBEGMyDYOrYAJrwbwa9v8Zf+CLPiDUtJ1a28QR+Bvjsmoa1&#10;ax6pDfI0MthHD5AktoYohhrxGwi4GNpLnJbro6ROeprI+NvFPgXVta1LT9CN2ySfYxIs7TCP7RHJ&#10;bSzW4UZG0CMMrAch8LzgCrT3c2uePZPhzrFn9rabSVi1CGTMq2QWLCSAjOCvlxsWwu0Hk8YF/XYt&#10;U2X3j6DVY7XU76PzTbra+akluDDC68EqjOweSPbg8gnh8i98P9FufEVz4svh4k0mwjhs7q3umitR&#10;9ouo5pAolSRsZwmMOxBG4gc8lSuVH3St4N8B+ENZ8Enw54Y1Bv7di1RY4b7UGMAljR7iQ52HqVlD&#10;Ak43CLHQ1z+nxXus+LLnVfDHhuDVJLGHFxYW/mhIljlLBRt+6GEKsmGJHmDIOM11fi2/j8C2HjC0&#10;07VZtVn0qQNp91rFx5MytBK1oWXDct9nMbKp2jL5RQcKvL23hHxdaDQ/EvhzWlu7q7tvt80M1wii&#10;Zwi+WxERRogMqo35wwUnG4iku5XSx6p4E8T/AA1+G3w2mbWrLT28Z2Grfapb7W90SyXKCXy4ArYe&#10;JF8tRggYbrXNaBoem/EzVtUmkh/4l8epqNFs7oQyNIVbzZ2MknzqzNGMgqpIuo25+XPFa5q8ug6X&#10;DofiDQpJ9Xvlkn0+a7RXL4ZZIyFI4A+aLdgA7mOQY8NY8O+N9c1VdP1OZYoY7OFjbwxQIuZlK2zz&#10;bsbi5RFYgHPDtnI3UuXXmDmsuUy/EPw9+JvjrW7rxZ4U+Hlm2m3sxez+0X6eYIx8oVsdxjHbp0HS&#10;isuXWPiVYP8AZfDk8ENkoHkxTWsG9MjJDbhnIOc9OewHFFHKVzH1Vq2jaDb+OIUOn2Vxp8Vvcxw3&#10;VxHt3RrK+9vLC/dLOc8/KCB2wY/E2vrfagun3/hm1huvsdrNFLbQlQOP3e9Nx4bczEd2cqDhc1ta&#10;ppEFzYWt08FrdXNvFJDqFusm57qFYcbzu25jGGd0A+bdhdxGDTvj4cfwnJqs0/8Aal++RG01uFkl&#10;tQhmaPKZKcRKpckfdc45BaI9xSd9jhYV0nXJrH+w44oprOOO5mnXdJI0Rt3nm7kk/wCsYY5LIueS&#10;K1/Dfw2k1XTNQ+JPiGS3juIbDyoYVYn91IjvCqIXBHltHIrHJARxuXGSLd14E+Hdz4u0vxv/AMJb&#10;LY6dDpMb6tZ3DSwuzMjsrI20htwJGSMHKrxvyb3irxvodjd/8Irp+hXV5bSTR3lxdR3BSQxylTu3&#10;FPmV0VlBOf8AWoOqk1fN2J5e5g2GjalomoaY3iCOxtZnt5rm6t7qQsJLYybc71YjaJBKDz0VGHJA&#10;GX8P/CXii4vdc8QJJLb2KTyW1nNI+wSXBMYGZMMFYLMzlihBXceMCvUrPS7JPBDeB4dN8+41mzaO&#10;S8utPK3ESyyqrqkf3k+ctEF4AIBKkKQeD8XaneWHiLw34XbULe0s7Oza6lksXMsRnEIR0Zo1Hmx7&#10;U27SpP7zaAyspJ5CMPw9r+jar4CuPCF9qsX26z028uZLW4jKTx3aFoli3qT8kkcjAjgBVUnd8zA8&#10;ID4lGeaHQr6OL7Dby295JcRxKs95HIymCEbgGOZEjO5VGFypIfJ2rnS/Aela1ZwWmsRi4i8m7t9U&#10;mi2XEtrGZUkM0iYJjkIQhSQQjdt2Te09B4MXUI/DPiKzvmj1RtUka5kWO+tvO+QxRoAcTEO7M2Dz&#10;sfCgEGZN9Cl5mStz4a16Sbwv4n8J6gupWtxDFo8ds6wxLGBIuZgzOAcyAOiyf8tABwFU+tf8EpfC&#10;ehaD/wAFHfhzo8Phm6sLy11nVzJNqFsYbpvM0yQPBIj4f91JHLk4HzOMKm4oPK4Leb4X399pnj/R&#10;l1+6trJpJgmrLI1vOU+dV3lOFjixvI/jOM8FfUv+CVOk6sn/AAU1+G82q69fyK0moCO1uLhJVEw0&#10;uVXiQkhtqgg7kyC4bPahq8Q8joP22p7u80/9pyLWdOkuLaP9oPSTD/bC3jQxxk+JQWi+2wXUHLZG&#10;2CDAzyWyoR37WWrXcMH7TttpHiGZPJ/aG0mFJNPuLmN42J8S/uo9moHadyqJNi2oKCUFgQZIU/bM&#10;n8MW0v7T1zC0T31r8etFuLuRkt7OS2Lf8JSsckkjppoZNinaXvLjIOchCd+r+1Xomr2a/tTTajA1&#10;vKf2itFurK6hsbgmRTN4hCmMf2dMHuCWUboxcHLkHyTtI6Dn+yV/2lD5/iz9qjTNBlmF3cfHTR5F&#10;mjvIreRGSbWIwj/ZBDdeVGJn+aZ3zlWUhCzng/F9t4esvD3xm8O33hO3m1aP4Z+Hbzdd3FkGtla9&#10;0USh0aa7aQOZIn3SWKqpgwHcsprpv2s9Qj1P4vftOeGvON63/CRWd4NNkKymNW1IKsSqxvUOXmTf&#10;/oMeScfvG+ZM3x9pmoWcPxn8UT6Nrk1ufgT4RkN5qX28QzTfbPCnl7/M+xWysoILjzo5MiXcsago&#10;QEW/iHeTrovxcgv9dtba3t/2XfAh+xyX0jQQsy+D2KGOS9tYVLFiodYLc4Zf3icK3MalY2WufHfT&#10;9Uhl1CaG4/ZwkmWOxgc20bW/gu5XYZY0aOOPELHK6kg8wjHXzT1fxBeKPVvijqOqXMXl337Jfg27&#10;+1WvmJCqxWXheTzWkgtp1wGjB/dXlwQgO2OTBeuK8Ha1pSfE/wAN3esahHD/AGt+y/4ui+0tNbeZ&#10;Pb22ha8rOzXmy7cHyEPFm5+T5htDKtMrc0PAvjWx0Pxj8F21O7t1v9Q/Z/8AFmlWM8lxayzTTXN7&#10;4vt1jXfqU80g3XAUmKSYjcctDg4o/s1ReN11n9l3Vrxrm487483VtdRtHrSSrGtx4cOZN8GSMtM+&#10;Z/LiClcEKGp9vo3iQx/suz2Phi7jtdT8HzWuoW9nJqBW1V/FesIhkSzt7ezBZXDAzwxjb8ys/Brz&#10;z4Q6z4b8L/Dz9nHxZdappUbaH+0PrV1HJpFjoqLDJFH4Vfawtr1EWQbQcgzTHj939wAW4HN/s++J&#10;dI8IeBbPxpptzJ5Phz40eG5tWs9JZJisBh1J3Z1063LbmW2IZZkU/uk3FBX6uPdPFcGdH3fvDzjs&#10;R/hmvyS8d2Rsv2ZPiJpnjDUtSmtdP+Nnh23todQjupNi/Y/EihI2vZoIxjC5EDsFCnJYdP1e8Kar&#10;Y+JfC2meItE2m1v7CC4hZW3Ao8YYc/jWdUqJolPtcqxEYbpu9qkfRoJNRhDR7lgYjcyg4VhjP5EV&#10;NGI4Zd4HG7O1uy5q5tzGixp820jd7msQQ6BWlu/LgdYwxIy3Tluc59jnPatTxPoNx4G0/R9Mkv5J&#10;tOkniktbWSQBmaQSSPHhhkBRvcYPO/HBAAk8H6WL7VBBKPlJw8gbG3OAf05+taH7R/hx3tNJs7GV&#10;dr6j5kkqzf6srCiAf3kyrHuPutjnJqugHA/GzQ7vUrm31eKwKW8cawwtsG4r95S7ADc5DZzgDGAM&#10;AYHnMNp9mn877MZDGRtU9Gx/9fNfX3xQ8IaV4o+DVndaNZw2+dLS4uWhUqDOgxsXjshxjpwOhIz8&#10;x65ojxJKm7awXO3dwG9M0OJUWcraxyCZXc7V3NtGep6Y/WtCEyTIm7dhhlm64yP/AK9N1GyC2flK&#10;M4xt29uMA/mRV6ymsU4eymbdDtys2Dnjp8vTOeKzcbGnMZPxb1qbQPgtrrWkbPPqHh3WbKyt4bry&#10;XmmbSb1lVZSj+W2EyGKtt67Wxivn79iD4o2Grf8ABKr9ohhdN4qg0zxR4cuprOHWrq8aOGS6skeN&#10;5L+C3DBEidyqoItuQpJZwPbfjwdZm8XfBvTNF0Jbyzn+LWl/2vIYYP8AR7eYPYuSZXDAH7YATEGc&#10;gYICFyOS/Za1zQ/jn+xn+0J4d0rxfaatcXHws0fXreZvEraszQ2sNw0FrPM9rbsji4t2BjcGXD7p&#10;OXxXZTjamc8pe+fDUl34m8SQ6lqFnFp6trctvZst/Zb90Uk8izfL1X5GSQYGRsP93FaHiTQfhnoq&#10;alpNhcto6nxBc2L6ypRobi3jKzRksGyD5/XOUEajGduK4vxvf3Wi/DyNNL1qOVv3N7fwyYLG4dTA&#10;0QIY/IGRpAwxy8e3vR4k0/xbf/DPT7/SLhLiSBbaGw0jT7p5rlUnj3/bHIUhYiy28WeoHyYy2RnK&#10;JopHH/FXxPqelX9x/aE2rap9tkhGqXWoYHmNGBsKyISpRmV2AB6LjJwCKmheFtV1dPtUWoahbx29&#10;mp8mZwJIt52twAO7R7eANgPcivQ/COm6X4v0a48Ma5CtxoemyahO19dxrvZBEgjNvtAK4lCkI2QR&#10;vxg8Vzw8P3KWum6VceKFmsdH0ue7mubaRop5UPlyxrIm4MF82VI92cjDgD5ea5ulgt1Nv4leIrW4&#10;tW07XtGt7S+ntom0u61AIzRaf5QhdCdp2tnzR6q3zdcYzZvDWqnW5te0ee7hs9M1yc2s0O7Y0f3Z&#10;GXzM8OzIDwASOfvcbJmv/HutN4m8Y6G1/FNdSr5qW0aLbrvn2BQxGIkaUZweVDAAnCnH1TVviLKt&#10;jodrpNvYw68kNoZNpMF0u2ONGQAsy7ZH3kdwhyTyazGYHijxFLZeIby0g1VJvLnZWnh3qsrj7z44&#10;wWbLHAxkminR+K7TTt1g2u2MTQyOjRyLFuDBjnduJO7PXkjOcEjBooEfX/jW1a3uLTQroxyNb6h5&#10;t7dyYjkkVVfam8EA4iBfsQzdPmxWBretafZ2ljqPg7wjqs09/brDdSWwkktUkikWNmYOGONqzx7X&#10;b7pJ4p2nC1l8Q20mpahfbb20b7VdTxo8vmee224AQnD7jKdvUeVk5wDWxo2q614NaHwfYjdYrdKZ&#10;JxMW/eESvJKc/KVEgBIBx+8XG0isWC2Lmv8AgTW/E+pGL/Q7i0u90d6zSIzWgaSIwxp85ZVdoxuY&#10;csC33c1l6z4X8OWOq2r+IVa3uLLRJ1ktVmJjhELHZCVBBZgJpR1LBkT3FU1vr+eH/hNbLR20ua6t&#10;7eC3vGkJN40AEp2jIYLIqOu4feZEyVLEU7yTrl6qaz4tWG6bTvMv766twxWBg77MEj5gEi69S6DJ&#10;4FUhp+8a2qXuheD5dU8WeGNQuvOtdPMOntbzBo3WM7fPYdUUu0rAbiDtyMYzUek6Xf6xe3XxU1KC&#10;xktLi+eQ2szKrypKyw7nQ52YIkG0AAPKuSADltno3ib+05r2xtLOO10m9WG+s5E3ebayTGRlmUHI&#10;RvMmC5AyBgHDMDZ8WXItvGul6BqQt9TkgsZnnuNPjEbRrIPthnDKoXzUmRmXGcqvAApJjeupxHiT&#10;SdG0rVLfxdrMMNjFDK1stw1q8qRI0JCIpBXeySGU7QDnEQJwWIM6ZP4zHiNpGsbHWLqJ4pGj82ZJ&#10;IIvK8soCS295GBVjuzETy20jb8ReGtC8Ro2g65qy2pvt97pd1BciW2h82DykGD8qZlS4X5fmVYlQ&#10;fecnR8PXHg/wlLDH4X1N47XQbBzcWu1/sc947+XLtkcrIc/NtwACmJCVLgltgl1PO9Ke98RaXLP4&#10;4jt7q+Rr4XjXx23EkI8pfNLA7JH3swB5O0bR8oJb2z/gj9YXsX/BQL4XeIPEkMkOoXF9fWscDXm5&#10;J8aZOVuQo+VRsVlOCcs2cKRx4zrnjjW/CenTeGtH8QW+q3Kw3Ikmhs/38WGKI3l4O9tzzydGBDFS&#10;RkOPaP8AgkRZ+KbT9vf4TvrOrR20NvqU6HSbry/Ndn069LSKV5AVvlC8Dax7iql8IRPX/wDgofce&#10;ONR+EHxjeaKe8t7b46WaaNqGg3d3LdfLeeKTLa3EVorzRrCfnVQz589f9T9yPzb9sPQNEGoftbzX&#10;2k6OpuPjppFzNHJJpqpDu/4SVPPkP26BvnDyFfPaDh+BKC4be/b48TH/AIRb9pDRdf8AF8L2Fr8f&#10;NIMdr5VrNaxo8viT9yVnhuAkhKs0hdCCUUIo5Q8/+1p4n1qDUP2otP0s+KGZvi9pN1Zi3utQxtEu&#10;tCTy/KvADBl+kAT7q7iOsOyMEZPx7ZdY+IP7RXiKXToWtm0DT5ZpA0rXRebU7AxjykSzciRWfeRf&#10;NtzGfkXAJ8UtL0uz8ZfGiS08RWOpSXH7L3gv5tF0uwXzoTc+EGHlPEbu68uXzNxjMEkYWVBmTEZN&#10;jw5pOi674y+M15L4AlVdQ+GPhi4l1WS+jWS18+80nMM0a3Zl/ek53NFCoNs2Xfcc63x28P65a3nx&#10;k1bVtYt7aG4/Zc8HCaZI3aDzFk8G7lYz3kMbljuCeasT4fhl+cSH2hmf8QhDp3jrxhZzWcVlPf8A&#10;7KfhWO7ifyYpZHj0bQmGUe7tpsAxLGQbW2AON0sJCIOa8CPrGk638L5NG1GWxtbr9mXxw8tvaTP9&#10;kuM2/is+dL9l+0WhXP71Q9+py2Ml9tP8Qw20vxJMdlealJFqn7LGm27jTIZ2tm8jwhDJsQwW89uF&#10;KwyFfLuZMO2Ejk5Zovh1olvf+PvgbJqdrI11/wAMt/EUr/bnF3II4PGreWGvWjucD5QDHZt8m3pH&#10;yKYlYyvhpqPgvxL40/ZDs/EEFjJJp/iJtKsdSvpLAT3NyPE0lyQftFzdMwzeonlwytIVkBUxYCr5&#10;vrl9dx/sa/C3xBqTa6j2vxa8VCNms9RluplOn+HTvAk092L4U7TGsMe7diQneT2H7IkviTXvGn7N&#10;mteD9TurfS7z43CGRtPvr6WK9txf6SAJWsLGGE7WMq4mjjiC7fmddxHi+q6n4WH7G+i6Xa2cO/RP&#10;i5f3Mcw0m3UW0s+nWIDuv9qBeWtCQ8sgyE5i2hTT6jPRvjBpNhoXw1/aUkt7yzjutL/aE0SOO6je&#10;2aVJGXxUrSynTo57lGwjlVuIsqWAAGGNfoz+yr9uu/gF4RttZeD7baeD9LS8jt2YgTSWMEpHzKrB&#10;f3gK5UEgjIGcV+d37SHi+1hv/wBrb4XaXd3mqInxws71tJmu7y6lT7JqGtW+IY0W0Maj7YCRHO5C&#10;ooY7Rhvrv/gnD8RtLOpeJPhDc2Fta3Vn4M8AazZr9qh86SK58IaZDIrQ+dJKuxreL5pCx/eYDvtD&#10;VFVaFRPom4mEdz5IUgP8rH9R/Wr1qxxsLc5wpb8v6H/Iqrr1v5MyuTnd8/Hqe1OVpUgjmSNlDP8A&#10;LI3dgOf1P61zdSjqvh9qFpZ6nHd3k5hWGQ7vM4y2AMf7XLDj1461sfGTVINb0WOyvoUiuor7MzRL&#10;tDbgVA6dP3Z6E43dehPBeN5r+58PfarSymvZY/3rWlvGXlkkVt0SYVSSrHCnjjaSeCcb+tL4gvvh&#10;1ouq+JoWgvZIl+0W7x42yBFBO3nHO7gnP1q4kvc9k+Hl7b638MNN0ae8M11D5sFvF2jQq25j7jI2&#10;ngLz3IB8S+MPw4ufB+ptZzL80zBwFUhVGTjqBnjJ9uK+g/2NDog8Mapdau8bKkaxDCgnLrjI/ID3&#10;Ga5v47eC7/xEn9t6jIZJ4YSxiEZXyIP4Gbk4J3DjrkntjNAj5T1bTZYbf92zBhltzdz14/Eiqui6&#10;bJLdxWcilfm3ednIORwM12vibT7G5ZLWOzaOQDazFuHw/HHbiqmgaF5E3mRybZCx3MAeVyPf1J/A&#10;0rFHzz+1x4gPhj47/C/WtQ0Z1/4RPxB4a1ux1aO60mNbd5vEEMM6SG5zdqhjgj+W3UrNv2SFQQwj&#10;/YIvfEmqeE/jR4R8Quupa9J+zXqdvd28OsXl1C11Yz3Mf2cCaCNbY7pwRGGklAkBLsnlO/nf7dPx&#10;es9SutY8c6H8RY9Jb7RrPhq0iu9cS2huptFvdNkljEbWksksnmXEpCW7I8g2jLxuWT6D/wCCezf8&#10;bRfiF4M1Dwzfx273nxA05lutP1VIrZDrYldYnuZTaiOYLC6rbBt/kmQmMN5KdX2LGbXvXPzYn8Ie&#10;G0tvsegJJfrNfSiGa4cx74Vt1jcy5LfL+9OMNnCfMQQ61x/hSUWz6fLJr128KMkGoQaeoWKzgE5j&#10;MbZXDZaVcYB2gbgcnFddqV5Z2HhvR5tXsbttNs5lbUpW8zf5W/axOw7CHWSOMqTlhGcYHIgKeHbG&#10;+XQNN8H3LWOsW8LaXdWjEQ3M2C/luML8+S6qFLH94g3FemU/hK+0ccg8H6P4Z+2+PNekvL6NYLXS&#10;bfS2+VIEkQybudpypePc3OQctkFa0Nd8Javaa0uotry29nNY/Z5nbes88AVJXkeMDCr5LmVR1Lpj&#10;nGKxfFOiaFNNdabeySWjWczQQ2K4Hl2okmldlBAJYkKqqfmO5jzkEbUt7b2ejyeJdTaIX1xdXC2m&#10;q3F1uMRDx+Y6q2SABIqqu0YWY5I2nKkupS2sbGmlf7Z1zwlq/ipVhtZZFb5lSMwTsZY0bCk+YHj5&#10;6qoYAEqMVw87eIPGPiHVNF0HWrqNdIhtU+z/AGnzlRg4jXySvfe/lkDcWDk89vQtai8Ei6vv7O8N&#10;CT7JYvLc3m5lF5biDzhclQu7cGkiGMttUHbk5FcFd6pN4B0O38OWvgydbmWzkvbPUE3JOVXeyGXZ&#10;xgrtOQM/KoOMACIsqS90bqevaXHqE0Wt+CNl0khWdUvmwGHH8QJ/Ekk96K5EfGDxbpEs1jdeJZPO&#10;FzK8268cEO7s7DBbPVjRVckiec+1tX0O9+HWsTeGr/SW3tGt3cG0yybREsSKR98u83IDDrMGJIY5&#10;j0vSdasjp3jzUJ5LjUpL1kutMe6IiNo8ixy4jK/wSAE/NwcEgbeex+Jninw54rXU73SWV2mks7+4&#10;EbSM8byQW8e5WjXKjyllUhmJVoiQMYxU07SL2Ca08KX2tW100eqbI7hWYssTmV5Yw+1A4OzyyrFW&#10;3k8A4Wufm6lNdDG07w7Y30ep6bqFo0LJpkcuoy3kiptMscw3KhO5CRLCq5A27EyBkAdd4U8AX3xA&#10;8WTRal8uqtpiyNYyW/mRowaR0YKAMMoJBXnYxVSOAKxvD0a3vxB1SO+WT+zpL5hDb3CJi4VEjS6S&#10;beMhfntwFDYBdmzyWH0H8KPDvh628GWviubxA9uILSaSRWiaNpI9wVXdwT5TnBbCkf688NkGoqSc&#10;VcqnHmlY+V7y48TWE1rouraPGW1Ga1ttQIiUy2ot4dvmnYM5kZHYZIbELEj5hnrNE8LeKPEVnpXj&#10;eLWU0fwx5ckdit9NHPHcXKxyK4bjeGEMpVshhlv9iq/iX4h6xH8XLPwx4b1ZLeOezVoLqxuJJgVL&#10;hsGRl8xisKyRsSn39xJIHPB69460GTW7Pwdf2l5pdiv2k31ne6puhgBh2grt3DlN6bstlHXJxkVp&#10;H3iG0aVnrf8Awk/iufwheTRvKs1qhmvox5CWj280skixAEqh3KuVYndc5A3YWui8Q6VoE83h3TP+&#10;EVji1K8uCs1x5LSRtcGWULMgVfMcFbZUHygjzEznZluf8SyPaJp3hj4c+DP7U1C+kuondYjvMFvP&#10;blkty5xIoVVPzB+VGBkkhljouraZDaqtnLZXElraaZZpeSGX7Lc7ItzRSHCbh5qqrBj8jONpU4Lt&#10;zD+HQqSagmjanBoPhjQp4XGmiXVtSurgoI5rlIztSRdzIhDElocM2F3BcEjuv2EPidaeC/26/AGn&#10;6Rf3Gox2vjPR3gu5JJJDPBdhLSS4ZfLBQqs7ZUggNMTnABHN3V54H+IvhbRfBWrW6pr0mtDUL+Ox&#10;t/s6pcyqAzLuctlYgRkYDNI2NpyVoW3jnXvgp4w0vxl4S02YXWi6pe38NqtuscdhDb3FtPEWYBZH&#10;HlyeWAfkGIzgleWtUEo26nvv7bl1rELftWR6do2nx3i/FvQ2kXTMTzXVuZPEg3yRWAtrpJMYwZJ3&#10;BTeRtXczcD+2F4us4Pir+1TpxvdPDf2/pt7LDef2SFlQXM67JhNaucIZ0ANwZc/NsUHl+8/bRvLf&#10;UvD37SGp6hoOoTQXXxZ0W88jxHc3M1vH5kuujdBDeWU9uB+82YgE5JK5WMokVcd+0d418Z3HxH/a&#10;Cso/EG2G2sbC7tba2N/I3zX0G423l3i7SRIwcwiHmVC7/KfL6be6c4mqC3il+MuuHW9a1bT2/Z68&#10;I3Vm14HGn3CtP4cfzz9rSLT4pQJIpFzLuGZjhcYHQ+NY7K90v4g6bo8dj9ub9j/whNHpkd1YCNoj&#10;H4L/ANISGzjmcDEW1GhMkIMIAD5ixl/Elyfir8ctY1Lx5p82rX37MnhS7bUNElh3iR7/AMJnzIfI&#10;+2XgikkkDjEJUrIMeYcOJ/ibD4zn1H4gafqx1zVNOvP2S/BUU0epzanDbGZbXws7uXufstsGHzyM&#10;HeKc4lDGEFwS3vBuc7p3h9r/AOKng7VvEF62niX9lHUYFmu9KkxcpB4UvR5Pntc2oWZWgE7KIFmK&#10;QNuaJMbef+EereHfCvib9n248PTtcK3wF8aadCkGEtJI72+8X2u3/RBdxNJm5OM36tvRd2ZMLWt8&#10;MZ9FHxA8BaXc+H9J8z/hlvxgWje4tZGWGHQtfQvG8dteKsTeWSM3Zg2zMAkzcthy6fZvqv7Ht1qn&#10;i5ZLjUPDN1Fps11exbpFPizXIlj23cNvcN5qstunlwBVxwpjwaoDG/ZQ0SG88c/s1at400abSdQi&#10;/aen/c6xYyvslR/Cx2o+r6ismSGTHliR8g7IAR8/i13q011+zR4nbUPCeiwxW/xI0u0k/s9tOkUN&#10;JaaiWylvpTgSqEjAIjknxIwLqAVr1H4D6xo3hPwt+zp4j1DUra3n039p7WDbzaZqFh5EgjTwnKwP&#10;9m2ckZJ34MbOhyxLy4OE5fx94W16y/Ze+LK+M/D+r6xLp/xg8N2VtKbTWbhEtxZ+Js7ftF1bqVj8&#10;vnyz5SiRcmTcNgUaf7VVjqdp+0T+1kfEBsdmj+KtSaa31CHaLhv+Eot41kX7fPLbgLudW2wKoaZT&#10;ycKPX/2Y/FOp+G/+Cl/gGx8PQSSWfiz4A+EYbq3haeSGGNPBOm3W6IR28dqnz2gG4FRgkLGpIUeY&#10;ftDa3/bn7S/7YPjbRtd022e/0efV7TX7K4tYZ1SfxdoTM5NlE19g/aD8xDKcrgEFWrL8C6jrep/t&#10;AeHvGJstSfWE/Zr8SGLxMtpdsPPtvB2sQhxc3U6bGAhU5kgaQFTuI6gkrxYH63awRNdb2GF2j5Vz&#10;gZ/yaLGNGgSCUYVcv1/z2rz39mr446d+0n+z94V+NunPDG2vaOkl9b28wkjt7xT5VzCrAkMqTrKo&#10;bJDAbu9egWUMnnGL5vlKjGOvt+lcT+I0Og8Hy6jB4utbeGNfJ1CH/TLhvvLlWwPbGOueC/vWx8bt&#10;VfSfC9vNe2sawwrNI21MttBZ/wAeP549KseCYk3eegCtCy7o92C2Mk4/L8PyrP8Ai1p2meJtIGma&#10;jo4lQKySRtkrNuGckZ9eMeqj61pHYk9C/Yl8XaRfSR6vpN5b32m32lw3dpK7HyJIW2OknqFKH0BI&#10;bHtXsHxB0yCbR9U0zU5xNJMsk0jQgoJpMHbjj7sf93p8oHTmvnj9kpfCvw2ntPD+j2fkaVZ6WLCC&#10;GR22mOKPbHnOTgIiDuflz15r6P1iVvFCx6hrC+TY2yKxXZ8x2qCij0J+XaO3U8E5ZR8leJfDd1b6&#10;opniRbiVlWJZcKqqGGfx+Yn6jFYnjPX9B+Fvw08QfErxDA0lt4d0O61C62wyMVWGJpCAqKzFjgL8&#10;qk5PAPAr2j4j+Fbtr5dcksBDPcM1xbqrYaMcBPoBjj6HNfJ/7dnx90H4Z6Ppf7M+m62s2vfFbw94&#10;p0+40eKT57zS28P6hbnhV3gvdSRFMPFn7NMA+VKPUY8xLuj84bjXbjU/2MNN8TXur+bBqXxQ8aRa&#10;uF8TeILKS4eTR/DUsTEyQGa4Usk+Y2iTdtVImG5g/wBrf8E/bvVLn/gsBL4o1m1s7ibxPe67q0Op&#10;jSb4Tx2upadHqEcDzuRahf30YCwglxCCcNE5b498L+F/Es37Nt5f+ONYv9B1LSfilb2v9qXVx4i0&#10;mVodR0idNplvBcXIiZtNgj3ShYSYNo2uFc/U37IOoSp/wUE+E2uXunX0N5I/hCa8upLLV1gvJbvw&#10;NaQNMqSt9niYF2jMrgS/8smjDDzH6PsknyR8XvhtoUGs3kOqtJfzXWqyRR28OpSJ9lW3umiaKdNn&#10;7yVYR3PyKeCw4rI8EeJtShexv/EW3T9OWztXsjDGpRJy8ar0JICpJD0GPk6fK1elftYarrPgz9qn&#10;4oEW9xbsPihq9vZtDIuLe1GqTFUdozlTsO4E8DyQG4FeRjwpHq3hO10m8lE9uumXWqaVJZqMQrld&#10;+T3KqYyBnOIse4xlsio6nNweHtJ13Vb7xW1/JZ3du1zPJC1wJ5A5CRIgDYO1d82CMYCjGeaNRvfA&#10;1td6t/aemJK8Rka3jntxIzwSoAYzjOZVELndgHDEEjCkaEEXi3QNYunvLXS11K3svKmhUrKhQESE&#10;nKlQfkZjkkcKuAUGc3xFqvirVb+z1rSbj+z4bbTzqOl3UmcBlnuSHORnJ2soyCWCqDyMGerGYmj/&#10;ABK0zwobi2sreGe1sdNaS0a4uHX7WzJtlikyw8xWl+fYQRtbA4A3c5HrF5qd3q2m6R4evNSury4u&#10;BDb3E0jeQynzFUYwzHZGqhcZJbAxwD21x4SsbvWLObxZc6XdXDW0k/2KaMOjQzNiMrgjoEXoAQCp&#10;YAnjy/xN4w17TLa78TWs9uLnUL5VtJbOEqyRpvBdRgHdlgNxyc989XFR1sOXNbU1NL8TqbPfYf8A&#10;CPQwNJI0MV/bhpkQuSA5KNk475NFcy+pmNzDq2jiaaM+WZJFckqvyryDzhQBnviirsSfci+Kb/wn&#10;47tfKuRb6f8AZUg1bT7dSzTQGDEs0jDksoLtg5xtYg4HPT3XjQ+MPiCly9xqGLiS0W802GF18pEa&#10;aWCSNyN0kojcbxgHlucqazrvw1fan4khn8V2lrN9umttQuLySF1jZLt5U8iPd0SQqpZRgYQjO7IW&#10;x5UE9/deJ7rQICu6Oys2mgmd5LiJco6EfKSsYDgbhuQP1+Y1xySuUm9ia71xbm5h1bTtMaw/tSBp&#10;rGbz9sn7yMFo2VmKkr5Uco5G7YBnkbe4+HvxG8deML+31zVRHNb2ei6lHZWi2775LwOxjhmGD5Uv&#10;kqV5yGAY/Mq4XzfWdXsdN8Q6hbXmlTzaHodlFZXbXXLx3MIJ37Ax3qdygrkkKwPCqRXUy2UjXf8A&#10;whegTjQT4miDW19NOFmMzec42hGG0xHy8EEDbkcFmySjeNioy5ZXOT03wtL4d+IaQa5rlvHd2+ra&#10;hps2qSQlnv7b7LaNgc/IWExw4/vE9cV518ZIvBt78SorXwPN9ptZbOGL/Q1wFmEZGxA5243lR1I4&#10;PJr6E8Q+J/DHhvwL4Yk0DT01i/0u4W3sLO1YMd1siiSY7ScqFjLq2CMSrjkkjzLxP4Y8Ma/fza/o&#10;GnfY7yxtY59PhEa4QgOSsirtVWV8ygnPmRKPRs1Rn1YTio6IytQ8XWNvIfDd95w17SrKSFb6G4bz&#10;BJ9v2SpakHDu5f5VcbVSNlD4eQCx8S/FE3g/XrjV/Cmo3Wmw3GniaK1u7gNIJbyaSFisZXCOiCVj&#10;1AwMsD1brXws8F6aLbUUv5Fj0+7l0++5byYRte2xulf5pRdI0hAQK29vugjFj4gXnhDTPDcegeGN&#10;ZkvGuPMNvbtZL8i2iytGQhD4Vn8+NcEBUZiRlt1Gm6FqYN3pY1Gy0JPD/iNPJsbyca5qkM8iq94n&#10;73yyCAcLbbVwWCKYXALYApvjLU/DPxIe88V6bpV99n8P6GlrZ3EgaOd2mhjiiZwrZkkwzK6EEsI1&#10;yQSFOV9nsodS1Tw9a213FpbRwPdQ2qBYVe3j8tXAIEgcYiYPj968inauUFLouqWOmWIt/FGtWlvG&#10;t+7RR6fHL8skscMtuFZeDgmZUYkNtXJ2sG20I+nP2zNT8B6rrf7V2lWOL9LP4laFDqc1rJb+ZBIH&#10;1pGSQRvZXASP94N01yynnYEiyXxfG7W/iD4ofHTT9W8H+Hbe1XwXoL3GqX2oaTDLbrNe2G1Zzc2T&#10;jDYkYG6MijyIwirlS2v+3nNrNn4v/aiTx5df6FJ4+0caZZwrJJbeUZ78bcXFjNDvPmRs+wTsGb+E&#10;mJBjXup+JLLVfi54i0jTfGOpWQ+F/hmbRLgyawlrOHu9F8xMxoUjnbMTBbZGkwLjeV6L0GKRb+Mm&#10;k+JdN1v46ad4n0mTTtLk/ZU8ILc+HtHjvpbWxuDc+EUaGOOEW1szA7kjCzLJ5a8BE3KMjxZpelL8&#10;RvEVpH4htZLW4/Yx8KwLb2cmnWt7FDHoegSeUDFNNPFG8aM7MRJbqGAZ5QFqfx/omh2Hi74yX9to&#10;drDfH9j3wDFcWPiL7FDIIQ/gs5lku7i5kARPlPmW7Rh4jukkfAMGrQeINV+Jg1PRNNa5hl/ZT0Jb&#10;e3t/tTxyNF4b06WOdI7azgj81ZIML5c0cnlRkxwp82DqUZnwrsY4774Q6jo+h6/r+i3H7NHxCWS8&#10;uv7UupVkFh4wiNr5qNbW7tlJI0ZojI6hdgRSjjE8BLpWleMf2JvBeqeHGZrW9l0qOx1jbY3EEk/i&#10;7UZkY27pdysUF2JlxMvOwsyAgDtPDNnea1qvwR1TXrhY9YH7LvxDX7Z/ZitPABB45QqzXd9NKHIg&#10;JZQkkrNbyb5FQSxjjf2KZ9A1D4i/suw+HPEuqNZ2/wAbhZTW+k3U1pEjf2rpkvlTR2EctvLHtmz8&#10;7qv7xwZGIcihI81t9Z8QWv7Hfw51Dwt4tvlt7X41eLrlnutS1WaOJ1sfCvlCRoraBTbjbKSCohBI&#10;JkP7xDD8WNG8N6D8EP2ixoFjY2Uo/aM8NJcWutWGmxKzLb+LQF8zULiZJOc/M6RD5SUUgsBl/Euw&#10;0s/sX+CrzxD4GXT2sPjD4gkm0vXreG1WaObT9E+Xfq15McOICvmKB/q2xGp+Y+h/tS2vg7TYf2vP&#10;BWp3dvY3Gj/tOaWsNxbXlv5pSObxTbiQm0sXmRyZkO5zLId2NyEZIM5xI4das/2gLzSL661a4m+A&#10;/hW88m3v7uSG6eTWfCMkUyQwRRKrlHV/3dy8hJYqoUlUwfhVd6Z8P/iP8M9Vvkj0GHUvgd4t02S2&#10;utPto7qKS7TxPp22E3M8t2u6WQ/LGG4fLMAWVe4+KEdxpfxB+JWneIfB32WbxR+y/wCGSt9JYTw2&#10;spOleG9UkjEl9MI8KbZyUMEfKEyMGBrzfxFaaPqWtfsn6NZ3rQXWpeCUt4ZtJurPa8reOfEUUMTC&#10;1tirK7BFKpIigEglipYgH0r/AMEePjb4J+H37OHh/wCHHiW5mW68cfE7xImialdXU8imSy0zQpDa&#10;fPaxgBlu3dWykamJ1G9pRj9AdFUSeWYJFZmbcW7qcn5f0r8KZPEGt6L+yR4LuvD/AIfk0rUvDvxa&#10;1zU7VbfTbpbq3km07RQl3H5tzvIVrEfOXCb8DaOCP2O+DH7RvgH4n/E/4hfDHw3M0OqfD/xrqej6&#10;hps0haRILe7mggmyVBYOsRy2Au4OOdprlqR5ZXND6D8PQRXNszfMsgxmTbwMetM8crqVlGqFuvPY&#10;4Untxz+dVfDGo291ZrN9t8ve21grEbvw+v5U3x5Z3N15MZlUM0eFwevufenHYnqXvhPqEGl+N7Ca&#10;4+YLc/Osah2IORtweBwe9fVWkwR3eirLPpyWNmu428Jfe2B3J7twPoNor5R+G+lR6Xr9rqF3eRxt&#10;DIpUqDyQw5PqOnT0r6ci8RvqMNtAB5UMUf3mPsSXJ6cEYx2P14YzmPiE2na3eR7khhhKySRrd3Aj&#10;ggiRfmeWRj8iIu5ixOAqMSeM1+MXx5/aM8N/tD/8FQfgt8QfCXj17rwZ4qvdHs/DOlPJqyh7M61e&#10;6erCFVaz/eTxvI5mbOZJQoBVCPrn/gsr+2v4G8H/AA2+J37L3gnxvdWfjbTfANrrHie/0jxJ9guN&#10;As21vSLSO1LRpJNHLcx6kzOQgxEAjH9/8v50fDDxxJffFf8AZM1ubxwu21/s6+eLUNS1y8N55Xjr&#10;V1Em6CJIXl2xDMlwFyw+fKAVpT2EzL+AWhXngL9nPxZap8Irjwr9u+J3g9mtrjw3rujC+iWw8SCU&#10;QSmeecSYeMNIihEQ/OGVjj6A/Zx0ufQ/2rv2b/Gs/ha8jt7iPwTFazL4VvtmnpbSy6S0X2p5gLdR&#10;9mICzxvNtn252yvt8a+C/wAJYPAvw/8Ai54N0/4IT6P9nttB1K1tf+EV1S2Cy2uvwWy3CyfbHlum&#10;ijvWdprYqqrIrqkmQldT4M0W+svGH7OviGDwPfSNplrpEraunw7lVraOz8faxkRyvdj7MgiVctKs&#10;kqwP5mNzso16Emz/AMFBNN8R6d+298VPD/im7j0fT4/F+ozqb5S/9oWt3O0xRIwQZSFK4K52eYuc&#10;DJPzRd+L76KzvtU0bS4bOxuLLz0uNPmaO5EhAKps4GUEhZiFAw4B64H2J/wWF8Jf2n/wUM+JVrHB&#10;fyXU2o6WdKs9PIyd2i2DyzEv8qBmUxnHDBeQcHPyX4o8Lav4p0+2Tw/Yx2MlkjzyajPqKbpd6s6o&#10;ShKshcOCy8/vFB+4AuUuXqVr0Mnwh4xt7S+1ZvF6R+XDo8k8du8o3Sym1MaROOQfkMpIJ3BlyGUk&#10;Yr3EWneF9KutTspY9Sl1C6t0itdas2gg+YOZRH5m4DaWVVYfdMBOc4NTs40mHVrmaGz8QPJFHDdK&#10;05i85pIlI+cZ4UXBUNwzZ6grmsrxN4e8b+NZk8IQ3LSbY4riNW3SGO1ZnFxlyMzEu2SD0CDnPAz0&#10;uV0Rx/8Awkvinw1oV1LY6tHdTWmt26Q6XIzv5Mfk3BAGeNvzqRg/8swT90Yz7jUJLyw/tC4mjjja&#10;zEFqqxmaSMrvZwB6YQA5wR2xwT0XifwBJok15pGianpF7G+uGG6NnO+IWDbSJHYZYANGxZSR87dg&#10;tdJ4CuPCmi6peWqaLb3Fx/aDLJ9qWPdG0bbnliTgL8u4YHG5Ap71UpqOqCzkcDceC9Au5mlgNwqj&#10;5Ast5JuG0bcN8p+bjn3oqrq2m3t5fyXmoXsa3E22S43SS5Z2UFmOGxkkk/j26UULmK90++ZvDPie&#10;S8t/D3iCSyurdrtItPv7fO2EwjKkfMAQxZMBc8+a+3hs4utar4h1PS5L+9uIbGPXJZ2Vbltsdpfr&#10;B5YO7HIm3DoNwkiG0ActLeTePNItYb3XvFq2rafbySyW816plVhCXA2uCpIEXD5Y/vASWMhBXQrv&#10;RrzUr7wLfaWJNP1y6WWxuru6xgpMskj54GZGiXfg8MHwDvw2NiSl4/XS4Ne2arZvDDc+I1nvrPyj&#10;u85V3EPu/wBYTFIuNoB+ZeATit7S9a8KXfjGTx9qthLqkN7pQit7KAeYmmTlLctDEsqDJRo3JKHo&#10;wXI3sau2Ph7wjqXjiPw5Z6TJqWo6dGspuLpmeCMvs8yXYT82RKuMnAxnDAHGLc6nLoFpNqV1NJeX&#10;Oj6063irDyyKE2mEZBAK+SDxyC2egFLmUgsZmj6P4l0TxZ/aGmTaob7SbW4ubgtGhtpWk8lCjvuz&#10;82T9453D5ckirGi6d4l8T6lq+o2fhGOSOa6vZmujcKVso/NKMpTZniNyijKhlMgGMGvQvAPhtvH3&#10;hvSb46tJaLrGqwnxNDdTB4I44knmJGGzCAYdjZAPy/ifMfGt9c6Tq1to41xr6zsbe0nvrKzVBLeO&#10;dqeYvlks0UsDqobJADODlgSUryehT7GbZ634RhsZFuZ9y6teeTGscB/0bzZ1eQb8soIBUllOWYYO&#10;Npxv6V8FtP1rwNZeIYbuKTWtY028hs2upvOaC1kXy1jGxyrZ8+RCdpJ+U7lKupxL7TUtfHtvaanB&#10;eJahrw2vh3SYWupLWO4tZo3EYGN48yFpCoYBd/yjcTXR6PqL+GvCkv23TLddL0m1vrWGz1C3MNy1&#10;6kK/Z98flsrZn3EjogjRl2sMsS5tkVBR3Z5brngXU9J8IafrfhV4rqG8kJbUG1CMoWR0RkuI1POy&#10;PbtyVOCw6uQvo/7KFnefFP8Aa++G/hf4i+C4LzRY/GWivcWC6VEtszC+jjMksDh18qQxuCGxuXKn&#10;cHBPnepfEK28VwTeBfDV0tteXV9HfT+XcOn7xEuP3kjuTlXE0Rl5AC2eBwVB6j9lL4q6haftMfCv&#10;xFqXl2Gmw+ONAk1bUjbvGtpbW95F9rMrsfmRGk5kc8q2WC5y2yuZ3PVv25tF03RPib+1XcLof9j2&#10;useL9NkmaSBDJeEXV8jzAx6hE7BzI2N5t0VCww48xjj+Kb3TgPjlaa38TdJvoLv4F+D7u4ht10JG&#10;vIxe+HkNyWmDMijzhtFyfL/03KKxUE6n7ePiHR2+Mn7VctvdWOsTQ+JrP7ZNfJp0aW3l3ki7GMlo&#10;5LRofLX7QJWOFMYwF33NZ0j4iWVv8eNM8N+H1stStf2f/B6yafpNxfymxuhdeGN0UCWdujYCmYqy&#10;SNIdkeBGm7btymP2SDWLvS73W/itN4Y1PVrOZv2N/h60zWd1d7VlMXgpodi2FjGBwcM0blyHbZEi&#10;bwMq/wDhza6j8btD1u18DT+ZN+zJNDcapNpvmLbvB4QnGZmu7mNjmO2EfkyxgndmSRQOOq+JR1+e&#10;4+JsvjSXVNNs5P2QfAO25u9PvvLglEfg1pIHe/vVh892DptYLONwLzq2d2T4J1TwXrfxI8JaldeO&#10;oJL2T9mXxI0FyTp3mX1tH4T1jdDI/mzfuleMuQEa2LQ7jJJyhPtFE3wTmW2v/gDB4dutNtBJ+zT8&#10;Q4YVW60tJLl/tfjqNCEs4slUbBaOCQBTMd7F4yZOX/Yxs/Ed34u/Zb1rxPKb77P+0JJb2l8bHUpJ&#10;JIV1Dw7IFlkuDEAwkkkYNKu0JHGYlJTD7Wm65qOm6n+z7baSdTvtNvPhz4g015o7q4nhWK48Q+Kb&#10;ZgVt41swpS4yy5CIAgXzQsb1j/sIeG/DNt4a/Z/1Lwro9rfRWf7Sut3Vw8mn2JMflHwW5cJBfy+W&#10;8f7slmMjDb8yB/J3UB8//Fr/AIRfwj+zRc6U2lvYW9j8TIp2t1lnsJoLi7spl8+Uyw3Mr7zaTjOw&#10;n9wqq7BC7+kftleIte1n48fthaPHdatqdtJ8UtQ1CGyaPU7gJs8RSwukSnyUUj7XwsEm0pGwdiox&#10;TLyzWT9nj4i+KNE1mRWX4naTaL4gsWW3u7iV9M8QGSOX7PFKSgKRKu5vPBdiAjiNWs/teaTaXHx9&#10;/bemYWkc1ncXuoLHfafEonQeN9KjQhry6eNgguNp2QrGDLn5nVFZXH5nK/EfT7XVP2kJoG0FbdD+&#10;yvo8jSQ2FrZywC1+G1lcAmQzSzA5txHsZXCgkkyAczfCe/sdV+Mf7Ed5oy315PBqNrZX0nnXl0qj&#10;/hOdSLDzIFijAZJjjchjxgfdBataDUxd/tQ6XeWMFva3F9+yLcPbiyvIFeeaD4ZXUahFtLUTNGGh&#10;JzG8aBkygDAIfO/2dtb1rUvjl+zHq3j15LddB+NUFo0l/bTq2xdS0u7dv9NuRLtJugATvb5WKrgF&#10;WBpHz9pen2837PGqGOa3hhs/HGm7YLvT7aMCS4s73L/v52BDfZ1+ZiDhOmM19Y+G/jt4h8FftWft&#10;SfH/AOHdzjVm0efXtJSbUt1uYp/E2hyswiZCsZe1nmBkyW2uxXndt+cfD9lbWP7IHxEubltMZrH4&#10;s+FIY5Ib2yiZVaw8S9dkTleUH3sscnBGCD1V1Ffad4r8VaEsLF9X+D+lXf2S3luQvmHRdN1NfL27&#10;UxvjLYQhjgYC4bMS94Z+sf7Iv7c/w2+Lnhbwk3jrXdK8L+IvGWiNqtjo15qG0XcaXtzYuYjKqbj5&#10;9pcYUAkoFbo1fQniAR30kbSlmG3O6N1yfpn6/rX4l/DTxXaL8bP2S7+50K1VfD3iKDT7qS6uIYWu&#10;nXxXNqG3E6ySn5b9MgNubdnI3ADq/hz+1p+1V4B/Zk+JF3pHxi163uPBvxB8OaVa2114qFyNJsJV&#10;1xJYACjLHmaC1U7lZiUVQUPLTyWQnqfs14RglhdZms2wuGUu3yoP7xY8KB1yxxxXl/8AwUB/4K3e&#10;B/2Nvg0kHwY1i18W+OtaN/pOj6tpc1ncaJ4au7aC1mlluZZpkiupkW9tmVFLQqxYyFyjRn88/FHx&#10;W/aF+OP7SukeFfFfxX1TVNF8TfAOW6t7W7kuZbSO+vfAE5fzfMZYl33rySYMQYPKq7QCAvhtx4Z1&#10;rT/2HtDvbTSrXRf7N+LWpfaNN17S9L06FjfaVp4SRW1Jp0yRpkgHzb2xJxtQ5qMerDoe3fGK08W3&#10;/wC1L+1xeWV1Np+papZeIJY724W3snS2g8Y6ZOZkfT1+2zD7NA2WCkk4DiVpAW838aax4l1j4DfB&#10;7x3dQ3XixvC+oazp11eWGl61dzD7Pfx6jvBkeGVXC36j/SgyjyxsBjzn1TxPfzS/tuePn+36e8fi&#10;j4U+ItbuY7nUbTzoFm8HSa5HK6WwGoNiRQRtJaNFHl5+Ty/HPFnhST4o/sU+C9Mt/A1p4pvLb4l+&#10;N0iuNJ8I6/qUlrGdL8MSZb7RNFKrkzOSzh0OF2lcNnRIk9V8S+GrbSv2ov2ttC0TQo9M+x2Or+Tj&#10;wpZRK89v460aYMbkX3nTMTAwDSPCoJ8z92V21r+LfD1vF+z/APB/xt4g+Gr2d94Z8SeI7W+vrXwL&#10;ZSroKQanZajEzGK+EdoSL7dvQ3ErctkSht3X+LPBGneFP29f2kNQ8S6TeafZ+KvBPjy+ea68C6PH&#10;aSyS6dNriMl/NMJLqQiHzTDcIIh+83NtiVj5r47+HviDVf2TtA8LaB4H8Q6guk/EjxlCbGHwHoEL&#10;WDzaP4aljt5Fd5Y7CNhvk85SJdx3GOT5GNcoc2p9Df8ABVbQNS0r/goN8QPiA97bxWklno+pWck1&#10;wPMjEWl2qEQxN8rM0scJ2kjcyryB1+J/H/iPxfoWjXaWt9YzT6c9qmoalDMFT5cv5UYPXYjRruAP&#10;Kg4yTn68/wCChXxQ1vxx+1pr9/8ADlori5l0vSrW2uGhzCJo9JthOjhlPMbySxsCBtc4ODFgfIPx&#10;EttJXRIby3jhZdYnafUdLk1LduuI5VJhUdkb5V3nO05YfeAHO+7NOhxgjuJNVbUUuruSQ6k0mWG2&#10;J0mthu2uMeY8ixkEEgK2B8uSa5r4m6pNo3jvUrjwFeXFvpqaK0cSxTHzTCZHUhyCSPn+fJA65wM1&#10;1fhODR7/AMMzX97bXSzQ+VeX2qSXAMYQsXKGPPyA7oxvGP8AloAOprjYtWs7WVrfTbO1drrR5I7i&#10;WK4fDFrhXWTLLtJYAJsXgbNx5JFK65gXwl3WfHsJuIrCRIwkUCR3c1nbhlLEIk7+zKfLwSAdsS5K&#10;421k2HhPxFrtzqNl4ZDXs1rcmW0uvtAAZpBn5n4IIBlJ3feO3I4wW+D9Su7/AF5I47eWzhvLiQyX&#10;Elt5sZnkdAXlzjKlSB1H3GPGc1CddePTYbXw7PDpck0kcjzWrYSQFZNo2ZzwHUAHJGOSWyS7dA8z&#10;MXR51ZzaanZzRtK7+ZPcbHyWJIIfBBBJHI7elFctrWlaJPqk1xrWvrNeSNvupGnGTIRlurg9T6Ci&#10;q9nLuB+i19p+pafo0fjCGJb61hjjtrePzBIbi3klWJfk2hUUrGnzcn94ecjK0bPUpovs+pP4p06S&#10;fUJLp7Wa8h3JK0khZXdCdpVRufa2dokG7hcN1ur2fiXRL+HwvGqQwPcQjVbi2u1ij23H2G62CI7W&#10;QbEkUEkhg8n3cNjA8a3WgQeKDqmleF7q1GmW8MtjqlrI8CzfuQsZByGQqpRGAbgDdnjLc71A3J9R&#10;0+a6k0vw3q5Oqafpt1YDUrr/AFWoMZ4o2LHjaqxb3RAdqpFtGBnGb4s8P/8ACWy6hpWgstuummb7&#10;Q8kyAxXEq7jBndhshFLMD2kA421cj8QQaTZavpmpXkTRw6kb+1V9sdw+yN1DAkbR5jXLMwJ6qc8Z&#10;APEb2NhpU32jzNJXUI4Y9W0+3Jd0gWNoI4Y2IAG5PM8wktt8kdcnELRlfEizZa940murrX/h9qsd&#10;xod5N5AsrcpErRS+ZJNIQwJVUDOSxxsZguCGIHK6jafDXwjeaPdeKZo9SutJsbi48u2k8ySS8Mi+&#10;WjE/fEOwYBwCuRnPBsXOt2EIXQdP0q8sdPKTWl5b2M4b/Tof37sygbFGW3fJkHyj8uOuZcabaaP8&#10;R/8AhH/+ERWO4jjF0Uks91sfmkO8gHA2855K74GPO5tl7CNR4PDeg2doda0KPT5rNobu3aa4cz2y&#10;yTGJ5mCAeWI1hZ/lDKyscKVC1znjJdXTxNfDTNOh1qOaa1utul3Mb/2dDc3Ofs6suFOWVTJyWzIM&#10;MM7q7HX7qfwv4R1bwWuk2rTapooiS7vFaW6lj3HfLuaTkbZI1ji2KzM65ChcN5ro/hjxZpPi5LbR&#10;b5oYpLp557P7GHiig33HktuLFmdS0jRqP9jcfRxCXYl0PwJ4V8RS6jr+so6eRptwWEOnmVXu44w3&#10;JDAeYVmCIoOB9nkGDv3Fng7W9I+Huka4dbgcyXupebpxX95dXDH7T+853EhPNixtID9x8vDfElt4&#10;h8NaRHq811eWlhfQR6lJqjzKge5uJLJMthjljsu9wxuwR0JNcXo9jqkvxTki8baK15dWhaS6k8xF&#10;uFWPZsmTG4+a4x8oZgCWc5AIpx1YH1h+29eXN98ef2prl9SuNQms9SsSLDw7JPuWFdSVckRakjqV&#10;R283YtsC7HLOd5jx/iHY6JEnxy0618I/YY4/2XPBzw6X4guLQPbQi98GMyzC8vZFLRjYGLwpGXiO&#10;5pmZSdb9rm9srn4//teskel2Kw30K6gbiewxIf7cgVFf7ZYeSolG5jvkuW+VNoX5Ea74t8O3l3f/&#10;ABn8WeFPFHiLUBqH7MPggrrVu+pw/a7gyeD3SUm00sESOFVmMUskuHkAhRSdnXYwvYyPFMd1J4y8&#10;eaVo1poNreX37Gngaa1voXspXkjj0/woTK8djatNsGz5BG5gJiXZA+VKa3wP0rxnHr/g6S61q3kv&#10;I/2Z/F8d0iTaurzKPD3iRI5I4WRJPM3RRb5JXWVSGXyw7xPWp4r8LeINX8T+LtF8YeH9e1fRbj9k&#10;3w0l9Hdf2vNDNfR6PoLArHdyQW5x5ZZ97R3RYMGMeW3QfBvTPhxp2g/CHwPpY0u3XUv2dfHY0fw7&#10;cRhhcyGw8YwzSRJFqNxbqDuJICzEJJsMhDERKwcxw3iXw/pk/wAXf2R2u/F1vYzXel3kNst5JC0s&#10;gfxbrO2FTdlbpzOHjgLQxgfMSoSMhTzX7P3iaw0T4FfBHXNFkuXSy/aH8RzPDZ6ol8oAg8GyBg1t&#10;p4hQj5cxoybQ8mZceaE9KtPG/hPUfHP7GfiKHxXbLpuseNJbDTXW8u4I9Tmk8X3LAmM207SE+eXH&#10;mzRqHcnewIceDfEP4yeEvAv7Engf4iXPjW71xfD/AMcfEVg0i/bb5oL5tO8NSuI2up4AoiEblV8p&#10;oScDZkGVmkO434j2Oo2H7NXxzsdV0y8ju4/jr4Xtvtl1bsYjbLZeMECqbm/jVkBZ/kXy4sOuI2Bw&#10;vQ/GGae7+Ln7WniTVvENjD/bHgPT9TmvLa606xv1Fz4p8MXJZ3hil1AZ3ffePYDt4yYyM39oDxNo&#10;uieFf2rbe0+Glxdf8Iv+0x4fVoLPTtLDajJKfFMaxjfp0m4oXA3SiZsnKlCW37bj4j6vrXxm1jw3&#10;8JvFElrq37MvhPXba8uLy5Vr+/8AN8H3JtYXtViPmBWPmFS0m7GNisUJYZkfDbw/4l1T4k+GNUu9&#10;fu7631P9mnxZFdRj+17kykeHvENmkhfbHbSMY44hunZJCwPCnYa8R025/wCFYfBD4T6tf315obWH&#10;xQ15rWO+tYdLlaFLfw9MFa3LTNIpJdvvKWGQSDsJ+if2fPhP+0Pc/Gj4F+OvEHwWtdGt5PhL4s0/&#10;xpJNA001pPdX3i2FI9128s6lzJ5jOG3P5jBmKuEPlfiD9i/9tqb9j/wjpGl6fa+H/EWk+PfFGo6p&#10;Dp8cOnLHYvpXh3yomWFFDFpEZSCCSUOchRhSSGjidQ8NXGlfs6fHHQ4NPurd9N+N3hpNyalKQojT&#10;xJCREtvBvj+ZlXH7zggHH3j1Xib4fNP8dZ01TT5GWP8AZ3gm8ySCVhG8fwwSQsxnkC7i0YBVk8w4&#10;+YAAmtjxB+y58bPGnjn9oz4XS2NxY6b42+JFrf8AhzWJ7j5BBaard75I+enkXLsMEA4XH3ga7Bf2&#10;LdXuvjJo/wAYG1Vhb6f8DovBE1tFZkyi8/4QibRmfGOEFw0a7umMnOKxlKPVmsYs+fIvEHhzw18J&#10;vBPjhdf0vSxpHjfXlhZriNEnaC20C6+YL52ZS1wfliYsQACQ2QvQ+M9V0fwjqf7Tnw9sfGzRN4d1&#10;Oa9vNP8At98xtmtfFFvZKVVI41jOL54wEkY/OAzBQTXrln/wSx8J6p8DNF+B2qaxqFzNoPifXNYg&#10;vQyol1JeWWi24QEcqN2nz5BHBKckZr6Bvf8Agnh8OfHPxb+JfxVfwhIV+K99fN4itryZsRRz+JbP&#10;WhkAEHC2SwELj7+7PBBI1I3J5ZdT5b+C3xN+HGo/tN/skySwXE2o+LtM0DTbe8bQwXZG8Q6lo+1p&#10;ZLkmNQsRBAWQknljkgeffC/4yeHbH9hrx7c6H4F1TWLaz+L3guL7CmnaXZNLNc6V4o3yKhtLlD8t&#10;oozsLccNyRX6efBz/gnj8PfClx4H1BPCWj/2l8Mrqxl8I3ktqZNgttevNaQtyrKDPeOhVW6Rqck8&#10;DvPCf7Evwr+GPh5LPTNB09dPkbTDfWv9m72uprGG9t7Vl2n5eNRuc8EneMEAEF+0iS0fnn4P8XeO&#10;viH+2z4b8IaN4H8QXU3iD9mi1txeanrkstnNeXXwgzHF5cUcPzM7OGw53PuZQjY28tpOgfHT4wf8&#10;Ez7S48LfBTS/+Es0v49SDTfD13ps+oQyWN/4aW5+1quoyzkn/iWlBlinBwobLV+uPhn9l/wfaaNp&#10;tzoz+Td6bBZ2+jahb2yQzWFrb2iWsECFVHCW4EXIyVzn26bwl+zp4S0pbY6Tp8caWiQrb2rRkw+Z&#10;HHJDDIy5G4qksiA5BxIwyM5q/adgsfnbf/s//trfFX9uybx7pngjR7Lwz4g+BT2kd9faLYJcHVL7&#10;4ZmBPNmMf2i4QX1xsKuzjjG3aoAxNP8AgL+2Qf2H9L8EfGT4UaVrniBPj/4f1KIWPhvTvJtvD19o&#10;FyJpIYBHHAtxDJAu5mT/AFqqr7kba3646H4B0DTLNnXTk27kO6ZtzAIAEAJOQFChQAcAKAMYqSw0&#10;yGS4dbjSbGGZYFa1ZBkiBuVUkgYxt5HQY45xl+0ZNj8dP2qfhLqXwD8d3mkeMPF9x4gsrOxsIdJ1&#10;xldJJ7o2KC5utmAdslzEyng8P0xivFvEPw9sNbW91OyvLdv+JUHk+1OxfzS7vh1B/dEsIivK4xgY&#10;LYP1/wD8FTbJNb/ag8Sat44vri60zTtNsodN0pWaFVmayDxoMkhyWExyFUDvu5B+RfibBZ+ENVuP&#10;BVvePah7SRtS/s8A/aWkRGMjSYwYgGJwcFQuBg1i/ekVsjzTxj4KGg2WueHNNtZlSaa0ZpkmLEkS&#10;HZ5YXBC4lUlWJ5IJxgVx+h6f4a8SwyW/ifUF0ebT7aN1jMn+vGGYLtI4yTuJ5Uf8Cyek8c+Pjb+I&#10;7LS/CfkJbu1us01nMJZJESPZ5nJ+SQqxYjPBABxisPV9bn1Oz1a/Nv5d/qjlLxktdzW0yTqGKgj5&#10;jiXH3gNrEdAaNUUR+MNQ1Pwr4ThSa3MlysiTRsI1i823lMZG9eSp+VGHvIcgHJPL6899o2lalq9p&#10;fR3ENwhRbiNlZ4QjBTtJ+Ydh2BJ74zTtRvYI7w+EdS19rpUXDXlxO7LDyGEakLx+8Yk8lRx0ORWZ&#10;PqN9YRXWlnTg0F1CsrDPyhiNmQOwBPIH9yrigFuYfBWqTte61eQwXTNtnjWMkBl+XPHrjP40VQnk&#10;8K20vk318qzgAzLNIwZXIywPB6HNFVygfpN4+0ddWF5Jc+LtQlaxvYTLp1zcbJbhkVY3dlxwY40i&#10;APOzgYw1ZWr6tptt59vqd2klu2qxwyxW8zYFtDK+xCg+QLLHGG3KTjZl8liWua/eW+s+Nb7U447n&#10;5rjyNQunmVPs7J+7kl2xgBVcIQEyzcZ/gQVX8P6ZZXmuXF3p2o2sNkt5LbNefaigkZBB5vDR4bP2&#10;hFC9V2jGc7q5V8II6LXNLsdc0/SdU1iG6tbrUrzbD5OUhZmmcSyMecqVfJXjBLfKVADZ8sNn451B&#10;rTws80uoXWlyJeR6kpikJK3yOzFfubPOiJXHzNGFOcium0SDQPEdg0T+LEtoIdWe40m4kiJ+03Nw&#10;iSyKQpBUhkDhduHbzMADArjbTxxbaOtxPqekTaldLY3CXl1dQyO20SyvvdVBP+tlhR92eVyCdrGs&#10;9ZK5q7RLi+C9Nktr7wfpGpx+TYwtNZLpjKrz/uEi8yXv5kpHAHO6TByTksWG+0mP7d4usfthmZYb&#10;i3upsTFEi4Qvu5X/AEltzAbUZiMHcNuvdw2N14NvvF2l6rbavqNi9pp1xDeW4kkurgXUf7wxKMhS&#10;E4HJcptHNcv4R8Z+IdQ0nUtSt/Dsd3F9hjHl3NsN/mI4keOBW5X7iqVXIy68N0NXZGhNe+If+Er8&#10;TL4o8dW/nT3lncXVwVxutreGcylYyWUOzQRlV6Y2qcli2KyeHNJv408E6LoAuri4hE2l6xeSPHA6&#10;R2fyOsrnBbPljDIwKb9wJKg7fj/RPD2utqWoTaHNdafa6apW3kl2tHauomaXLYJMRlYkDBI44CkH&#10;zq21Ww8JRtdafEs+pXjWKKgtpGMXmy26pCkbt+8SMxswwAXBjDEjPl16Em18Rr/VdM1STw94Sa3l&#10;0Sz1QQ20lvCsbwvIYfszxBk523EzKASAoiZcKSQ2Nr8i3eqape+KLKG18SXHlxy6lHbqbm2d8Bir&#10;RgeYwKMpkxhRtb5VYZmspE0H4z32hXugw6ta3SOlnp6yN5zeQqTWkkL+Yv3pWjAVhgLxgCudhm1P&#10;Wlg1S41OOC3utYuL27OpFzMJElkl+yiRj5gDMEzzguVLFsJuor3tz6q8ZfCT9oLxD8UfiifDsd5e&#10;ap8V/gHo/iTw5r1ndy7hqV3e6cbkzsH8q1Y3Hnbo4UULFACqHOW7i1/YR/aC8X6hr2uXWqxm88U/&#10;sl+GPBUFxqVzJJI2tRt4aa4nZydzIvkSMwBLMYZCcYyf0O0P4W+C9CSNvDvhm1t2jj8vMcCgBABl&#10;fp94D610WmaHo2mxxWtpaRRxxqQsYAwOemK64y0OWSPgrRf+Cc/ja78a6X4vHi1PIT9mvT/hspks&#10;ypkul0W1t5rqXGeksUYCgYAjky2dtT/Cj/gl14V+DbfC+7utd1K6m+Fvg/xZ4e0SSS5XdMNXl1zM&#10;soEQ3sE1G3G4EKMSnZkgD76ubewitW8wx8r8v5dK4nX/ABJ4Ht9RX+1dZ021ufM+9dXkceEwQVAL&#10;D+Lk8f3aHJgtz5lsf2CPhld3/wAKp9T0261Kb4K39hL4FOoXDHyI7W5tJYgzBclwllHHu5BLuSCS&#10;MNg/4Jt/s+6Z8O4/hN/wrvTX0W31K91K3j8jGL67s7WzuJ9n3culqNxxk+Y3Tv8AQGrfFjwdpPnt&#10;LdTS/ZkLzNa6fNOoTBO7MSMMHHHPPbNQTfES2ubhbSw8KapMzW/2rd5KQ5g9R5zoM89DzUXkaWOC&#10;0v4D/Dq61PWml8P2zDVtWGo60zW5XzrxZb1xIM84El/dnqQS/UgVd1b4d+HvD1tH9h06N7ho47fc&#10;0IVp1AhWONsDkf6PbgDB/wBUvXArXsvHWoytazaB4RZZNcmkewh1O+hiyqsNxPkiXaoLDrkgsAeS&#10;BWLqXxC8e6tp1vIdB0+1EmrNaRndPdMrJFK5k2bIcoFTeGBwV5BHGVzMCNvDmiQWE27SI1XzN21U&#10;JCtueTC5HTdI7DAAyzHHJrifHmh2lxqUkstgGLBQzMudy/dAJ/A/h+FaHizXvidFo+svba1pUl5p&#10;9xBb2oi0h4obqSTyxw0k7BQC+0ntyccAHzvxbY/ECDxXq2iap8SLh7S10aO+F7b6faxvEztIFi2+&#10;WwIAiJJJJ+ZcZ5rKb0NIR1MP4g+HtP0q3lvNPgjkleaNJFhUM6pvCsw99u49O1TQRaIbXMaCN3ZS&#10;0fljdjr8wA6+v41zraBrWs6p4D0/WfEF3Gdd0+e91S5h1KSMDCq8cSqmzBZXOWyNvlY2ncTWT4g8&#10;GeGp/AWqaje+IVmaTxZHZQTXVw8/2SFbxI2OZM7iYwX+boWwMDArnZ0pHWeINS0q21TTZjNbJb28&#10;mZmupFTAwwDjcexIP4V3nhr44fCHTrSFJvG2itNxuCatGWbggjaCT0zxjvXm/h/wh8F/D/xLurlr&#10;PRkhsdFtxHbLYxBXcvMWkBx14ix3Hauk8J678JtL8C+GdKv9bLKbpbp5GcFnm8huCc9BMwIHQAAV&#10;USZK56dofx2+GyXF9/Zt5cTsqhmW00e7mx8uSRsiI6DJP+yfrWpffGPTtWtdOXRPC/iRo9VuFWxm&#10;g0kR72BDDZ9oKAk8nByPUGuLuPjJ8H0v/F10buFrvV9Lmtrraw3eU1rHEg9sOshGO70S/tMfBK2X&#10;RItPt7NbO1kuF0dF2/6OZJoZUK+mBEQPYmtDFnomj/FTU9K0jUrPSfh7rUi+HYV/taTVLy0Voflz&#10;ltkzsSR6DJJ9a6DTfiB49e40C2sfBmno3iRWbT2m1qT5VBUZfZbttGXUcnqQK8buf2yPhpbW/ii1&#10;0qO3E0lxO0io3+vD3PnKG/Pb9MVqv+2Fp0z+H9RtNMh+zXcTrDMqjMCyTpMC/ULgx+uBlQfmIU1E&#10;R64fFfxNnh8SSSHSrVdA8yNoY4bi5+0lSygRk+UHBcFCeOc+gzFeX3xb2aLINW0/7LrWY2P9gP5m&#10;nEEL++zc4AEhI6Z5Azkc+P6r+2fpotfFGmSTJbtp8cslueMTh7h51C88nf8AKMc561wXi/8A4KIw&#10;XA0eKzMTGaO4EyLMh+zq1wrs3XjayhT3HOcc1fNEOVs82/4Kv+DfFPhH426Zda1qVxcR654Nlg/t&#10;Ox0oKktwrTrIiRM5O5YniyWYgB8jBJr4p1Cwu/i1DPeeG9HFleW9wIY7i+mwlw4jaaSIAKfmxGdq&#10;4JIcJzxn6W/4KJ/tRad+0rD4fudc1WGzm0yO+S1jt2Jk/epG+8hAx2brfawJXgMeQBj5Rv7i80W9&#10;srZrtrm01RFCR2LNDHHKqPgFIztLlyEVyNwCDHORUX6objbRnmvxN8PQaTN/wkOheEJFiu7nzZJ2&#10;bC26vCHAAP3AfMEmMk7eMnGaz9a8TyW2kS2ssMEMV0v7zyoVjKSmGEjJGS2PLuMDJ+aQZ5zXUeJE&#10;tNP8WTLr13HDaDDahpMbbFM3kjzZR1G1ThVHTC84yM8r4j0hNS0W+s/C2gwtG0Ml7aoXRzFGzwZ5&#10;HPDcc4AUtwCDT5u4+XscP4l8W6M1/Ppdn4fK27hraO+wy7FwmcZxyOBzjJ9MjGXplxBfQynXC42Q&#10;xRwws7KxbYy4JzwPkI/H2q5ca1fxeG9WWeNrh5JVRVaH5oGlH31z1Vkj2+oH1ObWk3nh+08WSap4&#10;rs21D92skkkOQGcGQb2xzncQR2xyfStdkSVb34Z2WtTjVra1lWO4jjdR9oDYyg7kgmirUPiuwmVp&#10;IL6+jjMjeTGI0+RNx2jk54GKKj3y7wP0G1vUtL0zwp/ZutaHeSSzSXGntHaTyyf2jN5RWIB3YEoC&#10;GVmOTv3HaNxAseGl8LajLcfDu7vbe3umkEdq0V1+5VldJYpWbbuIdkjRnUHhVznqtefxLqfi97qX&#10;TvDlnHJomqLHp6XVxIsbSPLvRxLtAkcyphlICruJJ45ck+n2Ov6T4s8OGPUkuNLa3eO5u2/ejymu&#10;nkZSu7dtEeecgoFIy1c8iKZvWulatpepWOhaXfW+m20FvDdaii/8tVMqIzLzjHmyOobqQfRKy5PF&#10;3iRJW1rT2vbOXSLK6f7Ctqsl5KgCyxxEyHLho0DM20H5GYqQ5U09G8Zpf3/2bxSba6muNM/snT7i&#10;0vGlw5Eai46E482DexxyCQOTxo3ukaO+rzalo0DR65ca9NE7yW7H7KVt5EGNzfL5rG3PzAgNuAKr&#10;wINWUvGPwp8TBv7b8AeKGvpIboC+kvCPNWQKHj3bcZ+QE5wH5BHqHaJr3i9oo21LwtY22parqUlr&#10;b3gjBfas0oeNZMnzCzQrGM9PLz8wbjoPA97rN14q8QMl6s76xpJeNb6bbKJHOwqy8btqW+N+Bw5B&#10;Hzg1y+hf8Jzpnim81QRRzahb3QEOnXkLRD7XJM3DsoQb5TJLIvzEKGfsVojd6ESt0NDwt4k16Xwf&#10;JdfE2OGHENvb2txdwiKONQ8MgLKgGSqIMZwS2wcrkHndH0a20zWLPVUdLzT7XUrObw/K00cchnKF&#10;kiZXO7BEjsTkEKo5AQ5t2yab4nuNet7/AFC5uL3R7WaXW/tmZNsThRItupZWMe50SLI3nKg/LkVQ&#10;1y01DQ76w1fxnrVxqE222MaWSpGCzNGGK4bDEE+SNhViVI+UZZaQbJHOWWq63rmlLo9no1rb31ve&#10;G01Cb7JIs2nY3CKWPzP4Y0Mm5TwGUjsi1h+JIZfE2u6nFpV7NqH9nSTak93bybYr6GOYELFDtKl3&#10;JLHJJym8AD5T1l/aeIPE+uSeP/7XltZGvlvbWxktS6yxRIwkldpGRkR9olBG4MpXIOa5jQPC3jTU&#10;FuLjQfFGj6Y1nJeQos16zBHEQ3/OcqQsdqAFUjJMYAwcCohe+5++2sadrVtf2f8AxVdx9h+2ZvI4&#10;ooo324RQmfLbuRnJHVtpHGMl9Gt4YLqbUPFdw00OpwvN5mqXBE1rKExEqiXCsA6ZKjqjcYbj89fF&#10;P/BVrxNf2WkyWVzcXE6tbSahHBGY42hU75AcqP4ShAXOGxk8HHA+Of8Agpp8XrV9UsvC2kaes0Wu&#10;RTWUl5qyxnyy6o4YZ/eEkEAI3IYY7FuhTSMORn6Ya/H8KHsptU+22E1ut59rsbq9hVpJEMTvHEGZ&#10;dxG5V4Jz82CSTmsvxX8Tvgvo8Oqwy6rCsN1DAbiO2byfs8yTHaBt4ACKhKjr82epr8h/HH/BQz42&#10;fEtNYjn1ptNh1C+t7m309dhubOVUDNtclW5+QEYK45GPmrB8c/H74uavrOoXPi/xkq3usR27XFjZ&#10;PtjiWIEG4BJ3AOXZFyBwCcZxtJTY4xP1w1j9of4aWd3davfTxyZt0XU/lB8yIxw7VbgkjPm4yD19&#10;8ni7z9rf4ZW+oNZ6JJHNcR6P5MOybmVI0nYIvHORLG2B22k+35L6j8WPjRPpFrNq/i3UPtKaV9n8&#10;2SZQbqF1Z0yx5Zk2xctk7sk5bk8nqnj7xPI/2zUfFMsFvECtu1leSrFbN5sLIy7JCAJAG28jvnJx&#10;gRofql4m/wCCm/w2totD19Lu3S3uJLqNpc/KkrvG5jbHI5i/AHJwCDXm2of8FR/CFxosEtrdwyNp&#10;urC2uYIYwHX93IhkwTzhHOT1znOO35zaJem61q8t7kXEejnTy6osDNI/mFEZ9ik8sEbdnIBZicAZ&#10;GfpDW2q2dx4pv9ReG0VoDHZQwBvPjI2tJjJZTsV95K4y/GDgie4dD7X8b/8ABUfQru18TeHLTVWj&#10;Zp/ttq67mSR0eMugIOd4OxscZzweDjzPxn/wU51m/wDEf22/sbiFdY0EW+pW8q/NbSoNuTg4YZyA&#10;R1HPbB+SNXEsV75tvI1rcWscOY2jYeepzuc9AQW2Z9cA+1VjHqeqrHc2jeZDNOzSRi3w1smAdhI/&#10;hDOM9s4zju5QRUZWPf8AVf8Agol43srDwwI9Jf7ZodwwtUluPkuLZmRVGeqHYwHQjuM9K5/xB+29&#10;411O21TT7SQf2brN79q02Z5jvt3VmzvAGOcggcYIHTdXkK6VbyXUbTA3EN2JIIzFgsrBicg5PJI4&#10;OR29DRaWGqWdq2m6dbNPHa3XlOyw5+6zBzj+7gr/AN857UKnTDnkexWf7Tvxg8Taza3uoeKYbC+k&#10;tYYL6Nl3pcxtlSRj7p+XzAB0JUdGIrK/4X78VL3R/wDhHLjWbzaN9/aNwJIx5vyqp6bQRn2wevSu&#10;DX+0pry11XRbtYWKlV3H5l2YUYzy2Chz0PPucpbXmoaglrCk8kMywoi+TkOVAVzH1OcOcc8nuOMA&#10;UUtQcpM9fsPjD4u1/Vv7dXxI8H23zLaSVJGaOaIHg852tn3xg8YGa9O8AXGrq2n2moa4vkw2sbwt&#10;PMwUtsV9owBtwO/GTgcV4l4W1bQrTSrCxuPKka3kSOW6iRljMeAUIHJL5zncOARnOOfTvCF3M000&#10;Iljjt7ONYYVXH7udwrMD6/Jg4HfIyKcrWFHzPcfC/h+yuNVjK2fmW8Mg+zFm8tHO7du+9liFy27k&#10;j7uRjFd1bLZ2zXEMsZtdPjjdJIFhO1UWPcQD3wDxkZ+U/SuT+Gt1aaxYWN3dqVjt4GX7RJH9xGDb&#10;XbptxG+M9OO4OR6PPqNhNqUOh3WmkrJ8iTxxl4yHAjdmB4+643YAHLcisi46nlnxQFvpdg1rb2rT&#10;RXUcSywRq26GR3Kg5GMqW2KSSARIBxhTXkV9Bp/hPxHNeaWIW+1Wk0VvcSs29sO4BBbAJwY+MEZT&#10;Bzzn3jx9DNq+h6nrGnWj50zUR9ljMX7t3SdXGBzkfK67TjhOOenz54h8V6VoOrNbNEottMuBLG1u&#10;WVm3y4ZnXnbhdq9B95s5K1ganN/EGwtX0yVdfZZLlNNhayuPOC7op/NfyW2nOVbzcZzgBc5zxyWr&#10;xSTeKo4FvXj0+OFJAmnRgrvVkePOc5Jc5ycZ64PIHWTeKPDDazLrN9o066LBaparA935RuI1XOzI&#10;OSPmGTwMORkHAXjdavdOinbWfAt9cRvJGt9NYwKJfJEPzLbkthXUGRueOChwcEnaPYyZzOuwMmla&#10;tb61JfTXV1uaW2upf3hIMQaZC3ADblzjqHI4yBXJ3+s6dp+vXrWVuVjln+W4eNidp3RnByeRnceo&#10;IPcACu48Q215qNvZa9LJZw/Z5pmt4lh2SoAzOc5b512r0Kg4289QfMPEevWFxpTRpEvmwsqIoZSu&#10;3zIygHP/ADzLDPqSB05uPYLdTHtHHh6wzf6c0c+oWLRSSMx/d/OoUjB7GM569eDyawrCPWodLN/p&#10;qI0bKFkupGG4IxbI59Spxjptq3/aqTyG28QPLNbecyRrt2yE/Ky/N2yP/Qh9aRLuzfS5rKC3YxRW&#10;8sbW7EbomDcMcdSMYAPUVutDMkj1p7qMSyWUbN907oumOMcDoMYHtRWNNoN/fSG6S6s4Vb7scnyt&#10;joCQBxkc/jRTEfpppza9YQML24gaJbtYtWtzJnzFkkLh0DEbpQ4ZgQclXXoBir+s6vpl1FJ4cufC&#10;dqrW8jfaJJb5nZgzuBL9xSchtq8ADzeCoDNXF+H9Z1C4WPU7mz3WsNq93Hbz3LmMz+a2AqAnALQS&#10;sTyF3KOiBj1eoaDFL450+107T/tE2qWr3d5LdfcdvMKJHE4LbVEUSgITuHnueMhV4Kg6d7GF4ZtJ&#10;LXw/deL9O0Vre5tLxIhDb5WSRWQb2UEZYKXjK9yC3U8j06xuLDx94z/4SGS3hm/tDUBcKvkr5VvM&#10;JIpkCMxLfMpyBgYzIBnOa5nV5r7wZrdra6csVj/aKSXo+3XBmlSZpEXjP7tlWSUOGzkAMeBwYb3W&#10;/DupeLYr3wjp8UdvayiVJYrxl2hAjOM7RticsrMeWAfsQoMdTS6srjH19tGvmsbzRZV89rP7Ytqw&#10;WOKzliMMuFU5GSjFASQMtjqC1XW7LUGuLrULW6WRDNDZ3lvJcbpEurgXE8ka7sjduEXUZOEQHG7E&#10;drNN4k8eLdT6nafZpr60S8k2KzzW6rI5IZSeGOY3AOPmI2nbiujv9P8ACuheGprHStRtluYUgktL&#10;woV+0SRylo2nK5bgEsemT5i/d201oT8Wpix/DowRf2vJd6hp91qDR3CgM0T7UuBJGqocHeDDFGGy&#10;FG1jztVhg+F7RtA0/UL3XUkutN026sZJIHRpJIYhbXI82RWOQpL5CDG9wvILE103w+8Va14o+2eM&#10;9YuPtSzarcqFaTeLeHEgA+YjhXEmTwNrdSelP4up4XvvDt7rvw6s7i51S6to77xBb3kwkeGNZlVj&#10;8+5I1ijEahf+Way+bgbQ1Cutyuxwus6Vq58M6trWhsqSR63NLqt+szPi1Fz9nXbyTGQ1soBxllbj&#10;gsog8NaENQbVo9aOrR2OiyXytZ6ZGzySBlhV4HXJ3Oo88FyS2ZsELuYl1jp97bSJ4S8N7bfULy+S&#10;4u74bfMeKC6T7isAP9f5ciEkocseAgC377xR4T8GeDn8K3ltPb3V3rt+LrUrK3iIijEirtiwxLDD&#10;x7SVGyTcc8sF0W5L1JvEek6bNd2OjeJY7SSSPUrdbWfTiVaFZiyx5eMA7GKSZUAKNisSMCvPbG81&#10;PRNQ1qedttw8qWFilwjLG3zSjYN27PG0ggdUAxyA3c3WyDTbXX/EU981lJFG48tV85J8zCMB8Dzk&#10;WXzgABxvCtwRjmNQjmt9Ta+vbuKyhuIUOnyrcZ8mQlmRmOT8xEiFUX5WP3jliDQcupxkUJty82vS&#10;vp95pck9uuy3EbXMOx234xs/dYG7qT5id8muq1JrKHQo9Z1fULq5hkhZNERW3SGPyYmKb8fNubjg&#10;kDoMdBQ1jwrr0MK+G7u9N5qCxpKsk1zKd00kodAoHKswR/mYD5i+VG4kQ61NqB1/SdL8PX63kOh2&#10;INr9i3PAkfkebnBxkl5WLKW6qV46U9wa1sV9X1a80/WbHUL6aOHTrVpBtkkO1VzzFjJG/MinYOdq&#10;nHUZhsfA2m3tpcaf9rax1DUJl86KRiI3s0RSwDDGzBVSSN3yvkdDUV9oXiTWRb22l6jbx3C6o1zc&#10;WbldzskaFZEOMvgMVP0zjBFEt/d3GsRX96txcT2TibVFhkG0SCQ70QkkE4DFU6ZUcEYWqvoSZWtt&#10;4d1rWWuG1aaWGzWGx8kQvHHbx7sEv8q5BVXwMrjaRxyaydAuYtBtI/Lkn1DUNUtZvJRVXmBZBt7k&#10;ZO0/NwQM571qNrunN41msTqLW9i0zW8sNwVIeXzBtd8kbgfMfIJ5DMOCTVey07W5pf7Xtt9x/Z4i&#10;gk27WKLJneTHkZDM8q5BwpwcfMBVdAKPjSSfU/7L1jTk+0XlxHvu4FjLeU+VP3jwQTKACRgFCQSH&#10;rC1t7nQdUmkWZ1eGNy22QsUmkfyy3vyhOOeW56YrofEOqX93rbXOlu1rdLveKykuRsmgZI8Mo4Iz&#10;+7YgMcsxA4xlmorpE/hh9N8UWkn26eEvLeLJl4413nGCMfKd57k5HIPV37hY5q8ubqC5i1K1lt41&#10;Nv5UcMajhhLjPAHzHOemep7VpRXHi6yvbjFnIJHmaKYtIF+bZz0PILknIJBz1xzVrxJoWlN4ghtI&#10;dskbKWmk27dzIX2sBk4ULnqcn0zUb6TqEWoC8sppoY5LGRPnXcuN25JBkjJ3ADJJHyjspFGgEEN/&#10;fwXDRRXXm6hHqDtbmJgRtkGcKMDPzenoTzmodPvZjIzG5kS3t/Lkt45IwrO+08g9cdh7fjU2uao+&#10;n69Z22hWkY+x3TgyLHuMuHO3cO3CjIHGT15q34fgTUYYrlL22+2rZzLCp+VlixyewUjDYOei9zQB&#10;veEr2KK1mudNs2E80fnRhtzDcqKAw6li2wADjgn3z7D8OtLtbPUWIuLqa+t4zJfJ90M+fnc7scAK&#10;36+1eafDW4kkupvEesWK7rVi9rsxudpA7KTg4I4RsDgc+1eqDXb66hhh0RIlmeCQsVLfMo8qNiSP&#10;RpGB9CCD1rOUtS1E9T0ZrnxFE8ulMv2hrMvtjwqyMJQDGPYAYyAcfKK9J8O6Bd3OkRmWSWWOOKPc&#10;wJx5gcE7emeeeOMgA9DXj3wf1HUvBt7p1xo92+9/MgmN9HlzNv3BkA4wCgYk5GCepOK+hPCunL/Z&#10;llHGJIXkt0KtN8oLM4IyMnk9M5xkN34rORUTyz4leJtQ8L+CdTlsttugvFEC6bL5jwrJM7NMULbX&#10;ZZIgwGMHaR8u0GvlX4q+JdS1fxPJqWrh/wDSlO+ZHDtcwBGXfuz8w3FPzyMgcfWX7Q2h6hLdXVtd&#10;WKtbWtyj3sEe1ldS8SBRhTtOZDkZIKAtkF6+Nfir4pki8TXkVnpkbWvym0tVjVvLgKxjsPujbIpx&#10;/E56bRWdP4rmsrWDU7m11KC30LVrOZo5LOfMsiqTkBJmUbiFyWjz6HHcMct8Txnwx4Bh/s4LateX&#10;0ktwsc65+yv5cWwYGUO6RRzwAGIPaqWp6JcSLp/hn7F9o+2XUMkmoTY2LveQcYywH+sUsepUdQBX&#10;Matc6pb61/ZVpozahpcOqyRhbpV+eQ4zkYJODlinIPPQ810Ixsc7r9zqd4JtKixZsr+dJDDk+Uz7&#10;cxKe2Mr3OMMK565S71hryGxsIJLWGCY+SRhlWNeAp7sCzADryM9q6fxfYah4e1z7eswuWjUCS8kg&#10;+Wdjn5sZJ4Qkjk4/U8rrepz65dXdhajyZIo1MMsahRBtwGOwepOT33HPWtV5E+pl6hq6TaZbaVJo&#10;4t5bOdZpJY5C0hyAQx6d9oGPYe1Og1SKOa3SAsUe1DTBY1/fFYdzNnvht+D1wBmstnIa9jlKmcRK&#10;11xjc+fMb0x91MfnxijSrt2hmndttxH8ySZwqAbfujocgkHOQN3vV2JM3WvEkSapNm3kG593yS8c&#10;88fnRWhqbLaXrwf2fbXGMHzpZBubIB/z7UU9AP0O1i7n8W31vb218LWOxhe4sxBtSN8g74hlQZD8&#10;zYJBAXOOCK7Kf4rTeFvDmuWVlbtcLDBCyyRxqojVhKRLkhldxL5JLAkFgTg8k8lc/EOHQGmstd1J&#10;rwzQqLOfYp8xT5m1tu4BDuZW3A8hSpBBpdN8PalqN7deJJ3eWObT7e3sFhhIjZCyursQP+WfUhiP&#10;vxg4zXF8W4R92yR0zy6prs95ca3BHLDJYy7bw4mjihe4hcQLzjcSkbKV4AbnJzmNI9S0BP8AhJvA&#10;Vhd6mzNHZw2HlKWFuFaTLDrIGROMMQR8xGVGNDwZrWq+ET/ZV/Y+ZZ6XdNc6eEVV8p1k/d7k3YXd&#10;G0hwD/ADwADUOmad4y8Q+HW1jQ0s7OHTfNvY0mhlVYrWFYWCi3QFtmUO7AYkDaOrhgoq67oLeGdI&#10;/wCEu0eb+y7PSYWhjmt7OXfcXDrEXjCsNyBpkHUDiX1wBHrbeCdR8MWelzW6zTanambUryazIHle&#10;e0KSbVkyuEill2jB/eZHIVa6DX9B0ew0q38O2+orHov9kq1+rOBIds80BIJ6ERB7j5gD8ibSck1w&#10;txZW7eGLFprTT9RdVaSaT7NI01wsSTgR/IVJUyGMleCrk84BC5R+JIqWmo1fFp0TSl063vre1Wxt&#10;I5LePUFkkk1CFI2gMagAbGfyxIuMgidj95Saq+Abb/hPUumhtdN0Z7qzhtrrVru6X5o7oxStdSDI&#10;81vnidkyWcoRn5gD2eoySeIfAGveINP0SbUE0GSzs9JuryGL906XDJPtZWT5zKc7jgBdvvXAWmhe&#10;LbySe9s/EFrZ29vbW8NvbvIiou6VBs3kbmx5a8AAkMwHOFL+yD+IqsY/BXxGnutKtLrWoJFWIqsi&#10;RMksiNIbdycgqPNRO5O0hTlQtZ13aDVtLsvEmlaNeee+nm7vLHVMSFMzqGWLDKoctbFwDliMkAFh&#10;R4x0/S/hnbPdaZfXVw8+rR3R1KOMPA1rIrgbGXPkEeRCFxyFPBAyWtr4g0VL7Tbu1vCum3ljELKH&#10;VG3RTzF1iMzfu2MYSZpC2cGTEagYII16XFG3U0PiJ4whTwfZ2/g2OGCBrp4rizmtyZpnkbHAQqJA&#10;fOjIfaCZEYkHYMcj4I15df1ZPBGh6ivl6jLBAbyQoY4bhjEEDqcA7PLZl3c7toz1J7745+JINQ8P&#10;2Npp13b2enafqDWl1aadbLJc3EsUAiWNdoaQp5qXZG75gdpAycnznwDb22keFoj4mt1W1ulttS2f&#10;ZUQR3DXcKqY9xXKhHQ4BA/etnIHyqN1EcvekZt7Zp4k1XSZdMtJm0lvKhuJ4x5pt1CrL+8lHys5i&#10;c7RlvuHrnJ3LrTLnS/Clzquj6U0d5MsVrbWt48bLZQkbi8gdvmDRsZPunl8MMZFdhb6LpOma1rGq&#10;eC7fR7iGO+k1CztlkDfZ2Vm8tBEobf5ZmUHohiQ543LXCa7aat4hYadptjNDqVrHDLZ+TJuM8jTj&#10;zULgEAKjMQhblGB+78tLmbK03K+tabHp+qQ6Xpunx2c/mNaM0dxIrwXC20MY8t8n7zIGOdxIc4wR&#10;VSXVbG28EalqzWNrY6rqt9DJb2a4kZkKEgrsZWBJdQWU9w2W4z0d0YZYL7Q9ZTzdVvruBbONmMbQ&#10;xrPbF3bb8qgvD5TAYIMwIHFY39j2Fh4m1B9ft3XZcTR2sVuqIkG2Jo4WVgcnaJCDkY3xg5YkVpEy&#10;ZzvhrTbzX9F/4QnRHgW91iCS8k1C6nxHEXWN9rMo3EEYZsZO7agBJwIW1HVLDRbW8R5rz+z5YIL2&#10;1+7hhygUkA/NukJ2jcCeRlTjrPDPhOz8JTeIDYafBeWOmzJDMLjzIW01Xn3EIoLRltoVhjIyhUlc&#10;5OX4X8LSaopfTrm3inuNRaXbJdhWEixgxQsm4Eq7tMpwesBwu5mzSYjD1vQrrUtV02fQrKTMGmzS&#10;azbySLIYFyoBRCOcCSNgACSRnoMiv4q8O31xdpBqN/Zw2u9RaC1kBaVN5aIHk4ABxnA5UEg11w+1&#10;6BY3X/CP68s1x5LTWskYEn2yGbzxsUvkZ2hV4AGXZxyuWq2/hS0vtRjSyfzrw2RimjaIybrkOrKi&#10;AZy5QNtADZz6bSXe24HDr4XV9LGoXHmW8ts0Ie3ab5hbJGWEgA/gYjGeMc9QKsaS5u7K6mhYoZoE&#10;uFaZfM8lSzERjGRtcv0xgbs5HArovEOgXMuj2N1oGoeQ1jDOZFa6EckyZbkp/FgqMEAAjgAnDGfV&#10;tF1Q6s8GhTrDPHdNJcXRXY8OA0gTC4AXb8m3B4RTwOKVwSOY8PGfXrttNk0uSe9nVbmOQR/OINkW&#10;75tvIIU574U46jLore8/4SOGK7t4JI7KW4j8yyYDzIzJswem/IY5yOVzn0rqrfV73SZbfUNegW3W&#10;4kFvNbw3KxIYUZzuKINwO1FZSuHzu2jbtrA16KLQ7m4uI9KtZrddRHkL5JVo1L88DKqPlBBHYn0G&#10;JUi2uVIv+BrSaT7PeDVEa6xIg07zi0cOwDBClRwflG3PqcEkqvaeBRLZa5Mb/wASRtHHDJcTJBuJ&#10;tI5AXDhSMffKHA3Z4zt25bhfCOp3l9OdYtNOia6tZHe6tpvl3MwjPmjGerErtHAC8dRXpnhbbYXf&#10;9m2dlHJDqCQqbmco0pXaHfjdgcyJlR3VhjApO5cXoeueEXt11PT7qDVlc6dDHHbSRRFlny7HIJPI&#10;VSCRnBIB7EH2nwzq14dFjubuSGG6uLcx2ssseYwdyuI9uMnvhgVIORnByPEvCWpXHgbUNF8PaObq&#10;4iuYXaTypg0QYIRuC4PILBvXKkdiB694Pk0rQZfI1XT2ure3ulkW3hbeFlbIwHAGdrA5GB1Gc9Tn&#10;LYI7jfjfc3sngeWw0PRI7661DZHM3mMpCOUijxj+MyDzDnAKoR3AHwL46S6sPEiz6jo11Y3TTi3j&#10;vLoMS/zBT7ckshxjPzZ9v0U+IklpB4JtvEU1urRyKzRrLI6PG0bTTJhQuCUwfl4BKNzxmvzl+MHj&#10;Rf8AhP5dMk0q4tY5GbZHeuWWGSQR7yrdxz242vgnjNFN9CpDPEuqeJLDVf7PvdVuJGguvMhdf3cc&#10;Eu7zJI1Yc4DHb7ZPIFZmj6u9pp2qNZ+HLn+zb+7DWt9cSb1jeSWNo0AHKkeWwPIODWlPfW+n+ELx&#10;L+2u4Vhvo/scDzK0ce3IcgY3Hd5sW0j7wjwSNtcLr0erS7dH1K5khtprhTCltNjyegBXHBykbEc4&#10;PXqRW0dTPZhepZ23haGxjvH8zzRFZy3i7niiR3ds4z1JYA8ZwvYg1xTWVzb3y6vHdw3TKpa6ZMBs&#10;FNzbuP7q9emSSetafi/WbpTeQapfeTKyrbfY23ZEcZQ78DAG7H8Oc/Me4rj9f8SaohjtpII/3lqI&#10;/wBxx5qjYCvHcshGR3ZuxraKCXY2L7wwPtM2sXJWV45dkjBi3ytgqx591yOpB7YNU7fRZ7XSorm0&#10;eOMNmOYj94D8m4Y65yUA9MY780W99dTaJbWTXrTReWTJuOPLwm0A+3y47n5c9DVe+K6DCulwaoky&#10;yRsLdVzwd5GDxwSQPYAD1xVamZHYWOranaJfeVG5f7zHuQcHt6iivoj9nn4BaH4t+D2j+IdUjlM9&#10;x9o3bWOBtuJFA/AAUVhLFQjJojmfY9s8OeFb3xfp1m8sC/ZLW62ypJD5Cy4g3hVIbPCRMB07HPzG&#10;uo0XTj4L0W00ifUrpRdMZIdQtZhFLH+5ZjGUIOXYEg5/u8cZqHw7Y2Gs/EDVLBbXybPw+2+0t9xY&#10;7txH3j22hV5DHA688UZ/GkUP2W/m0jzZ4YYJ7d5J9ypJJgN8pBXGUDbQAM8dBUeRa7otX934hvLb&#10;Sby01WRnhgt9vlr952CN8y4GP3cuc8/x9ua0NO1zVdM11fDdlrGoR2qrFE2MhVjZ0lkjlGOw3qWB&#10;wV+XBzTNd1y8s7OC/wBNit4beW68z7L9mRlXeGBAyMZ2AJnHQdBWY2nz6loU3iWHUJbeSS6k87a7&#10;FmEcgi2ht2QCGz3/AB6gDzL3hPQ/FYuby0+ztdQLFJ5sMccayXFvcOv7sSg7clTkA8g4JwMrWnp/&#10;jrSNL16e/wBJsxrF9a6Z9nuLW+AURkTqZJAVfarCSVwCwG5Y8g8FqxdQ8U6/eGGOW4hM18vk+c0T&#10;YjWOEPGAu7na43DPPOCThSOQvPiR4n0nXmgi1S6aOK4eF1+0t86wGSMAZztDKoJUcbst1JqeX3i3&#10;0R0mr/FPSvCHw3vPh34XYzPbazILm7jspEiliWdY5XDZbzAEaNR2CkPgljjP1nUZ9d+FviK1uV86&#10;z0+6a2Wea1aNy5n3mDoWdoz5JUc7NyeuDPf6beaP8PZtfg1R2hvNWex+xy7nCwTyBipLsQ207CpK&#10;5yG3bgVVMWTVNWj8H6XpNpfmKPUdZWC8wud25w5Zf7hyo6fjkYAEuxKl1MS6mvfjLeSXEMjR6eZm&#10;tpIVUQRwKAGLBV4AyImB+6hdVUFQQtjxz4o0Sz8PalqYtpLG4sWEFvF9pYi6JZSpI52ZYB33Elk+&#10;TjpHta5bWmh2dj468JW66Ut14iurSbS7eNWt1+yOHVkUr8m7bhhzkMRk1F8WNN0rw7Pq+laTbSkQ&#10;3EsMMl5cNOyCNpvKwzfMNghZRgglZSCTgGqAzPE+m3sGp2d/rNnZyDVorppbqykDxrJFKBiTpjMk&#10;hkYMGP7xFBJDGrnibVb7UfBmm202pwpDp+itDBbln33MUWZhGOSyKFjVhuUHAA2DABvaJ4q0/wAZ&#10;ap4ZtLjw5DbR2s2oyRx20mF3KbeA5G3kMCSR6s3qc9DcaHp80eqeKr60hkuNL1wwWixoYUSVZrMx&#10;yjyyDhUkCFcncFOSC3E8xpy6nJfDjwbpninT72XQry6gXUPIgktWVJJri5CrLvVWbP3fvovIWTJ+&#10;4GBo3hbS7vxla+I9S1TT9LtYYZILvTtUv1jVbrdLJuBYqQNw42gshdOduTR8GtPun0TVNZtLuO3s&#10;9LvLhW09LfPmmRoNxDE4X5AF+6eVU9sVH4D0yTxpqNxq/irUJrqVdFvbq1VMIqG3EKorAfeG1wCA&#10;VzsX3BempHRGR8QNJtvBc1nZXc8u6RYRJpd8u0pMqGK7HyMCN0iLtfbuUEOMEDNrxXP4Y8UyrcS+&#10;ZNZamQ94RERHaSCCWRHZD8+8rKi9QCuz5gARXTveP4g1nw9/bVrazzWd8ZZpmh/17tkysRnhmIJH&#10;JCnbw2Ob/wAN/B2jarc6p4dv7OEyf2lPdSXUUW0ssGlNeNFjJwsjoitzkIigYIDVb00J8zAtdPjt&#10;7a+0qS8uNSuv7FuZZrq6Zws9wpWQJJxuKjayqd+7BPPBYcv4lvbSe+/tbwJ5/wDakMlrLNNdSx/6&#10;RLBGNwQITuZdxBOCG3795OTWpZeP9ek+H99eib95rFqt0jvI0hhJlaNlO8tv3A5P3fm5GOMaHjrT&#10;LXwb430WCyiWT7Tp8fmfKFX5bKO6JA6gmTJyD35z3IqzsHQzdN0mfR/Cks1rbp9mazjSNrq1X7ZL&#10;EYi0i/dCq4aOYDYcAxtkcnODr11Np8xu9GuLeFtSWCaxt/PXztOzHId4VQSxG/BfLPksOCa6eHSd&#10;L+Ket6kv2aTTZLPT5r5ZoLp2LSCBJQeo5DLweuCfbFTV9MkHim70y7njuPJjtoU8y3HlpCUlQoi5&#10;+XG2PbydoQcE4KgWehgaTcJqN7p99rOmeU0KtFdXSxmUF2b53duOMowJPyptCkjg1zTaBLeXNxrG&#10;mXhbyUma5tZJgqEYkG1XHzMQcDBJIycY25b0TxjdwXfjrwp4bsrT7Ki6dJLM8L7VkdnlcsEUBUO5&#10;NxwMFjuI3ZY8v4SnaLUIZL7/AEndJIZBIxO8glRnJIAwp4AGd7ZycETKV43KjvYx9GP/AAlmty+I&#10;123Ms6yNZwrcZMOGBVDznrHnA5KnqcgVevNJXTLZ/D11qscaxww3G9VHmJME3nKAchgfl4BbnjIO&#10;daa00sfEvVvDlhpMFnb2NxPHELVdrExLGytu6ggk4wflBx065XiV7i8k+0yXLDzP9HfoxdftMsO4&#10;l92WwAc4/hHHUmebUrl90ztKSDwxPNf39kzlryO6eaeBhHKiycIpUEgOvHOAcjJw24er+Fdft9Tv&#10;9O0KExWrYOoXk2xVildvLZircnLEMoXocqBndtPD6BYWutnz4o/I8mFJ48sZGyquxUsTkqfKQEZ6&#10;Z9TXpPwB1S38S3st7qGmR/arDTVlguPMdm2qo2odxOeEOSeSW9hRJ6C0Uj07Q9L1LXL631SfVI11&#10;aKOJby4by1jj+VmQbT0AcgYDbjkE8EE914at73wr4d/tCBLK1lsreW4ulEnnbm37kDYyQQSB8x4K&#10;DJPOfH/C07X3h7T7x926XT/OZ3kZnLpLFg5J9Bg4Hcngkk+n6R4gvfDHgq01Xw2fstxeaKt3JKyr&#10;J91WDRncOVYM3pycndScfdLi9TsbK4udX8Bx6pc6ZctDHMZLWGO4O4HGAuVzw3BLHI4Yc1+df7Sf&#10;hyKX4is0XiGzt18u8eS5ljMbeUhV44yrAcHIXKjOSw5zk/oxa3tx4n8I313csturTR7oLKNYo2yy&#10;LyoGOS24gADqAAMY+B/2uruXRtZ0W8RY5mjiYfv4lJBeKUsQQAefKXrnqxHJqKd1Ow57HkkCzzXo&#10;E99IsULRlvmBEkoRM7RnnPy9fr3NRW89rquoWumanbfZo0uo2F5cRjdHD533WyQCDuIHYKfSrVoY&#10;dJ8cXVo0CzC4s4z83yhT5cZzhcdmZcdMH1Gahv8AULi7s/7Q8xo3uYnhwrnEahSw256YOMegGB61&#10;1Ig5TxTPojQzx2kTy+bGJluNoVhISSFzgBgUxnBxkZHeuYla2lkWe7SNodPBOxV+aRsHAPrltx9u&#10;K1vE13clptPNw7R2uxIlds4GXx+QwP8A9dc/fpHmTepIZFZtrY7D/GtoRsiZO7NKO3W8t4Jo5mEd&#10;wq/NjarjkYx3IxtH+8KtObdrpdIlij3R2cjyNtBdieoHoAACep70y1v5NSgXRvKSL5YjHLGuDGcA&#10;5H44P1FZHinTj4b1q8l064b/AEe8lRd43ZG1AevrvNOwuh+gHwE0600X4MeGdOkIDro8LSbV25Zl&#10;3E4x3JJorW8JWMEHhbToYx8q2UYUeg2iivnJVHzMfun/2VBLAwQUAAYACAAAACEA6lJar+UAAAAQ&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3FrHhqYlxKmqCjhVSLRIiJsbb5Oo&#10;sR3FbpL+PcsJjjP7NDuTryfbsgH70HinQMwTYOhKbxpXKfg8vM5WwELUzujWO1RwxQDr4vYm15nx&#10;o/vAYR8rRiEuZFpBHWOXcR7KGq0Oc9+ho9vJ91ZHkn3FTa9HCrctl0mScqsbRx9q3eG2xvK8v1gF&#10;b6MeNw/iZdidT9vr92Hx/rUTqNT93bR5BhZxin8w/Nan6lBQp6O/OBNYS1rK9JFYBTMhRboARpBM&#10;VoIWHslcLp8k8CLn/4cUPwAAAP//AwBQSwMEFAAGAAgAAAAhAFhgsxu6AAAAIgEAABkAAABkcnMv&#10;X3JlbHMvZTJvRG9jLnhtbC5yZWxzhI/LCsIwEEX3gv8QZm/TuhCRpm5EcCv1A4ZkmkabB0kU+/cG&#10;3CgILude7jlMu3/aiT0oJuOdgKaqgZGTXhmnBVz642oLLGV0CifvSMBMCfbdctGeacJcRmk0IbFC&#10;cUnAmHPYcZ7kSBZT5QO50gw+WszljJoHlDfUxNd1veHxkwHdF5OdlIB4Ug2wfg7F/J/th8FIOnh5&#10;t+TyDwU3trgLEKOmLMCSMvgOm+oaSAPvWv71WfcCAAD//wMAUEsBAi0AFAAGAAgAAAAhAIoVP5gM&#10;AQAAFQIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA9AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA5cwsqugDAACXCAAADgAAAAAAAAAAAAAAAAA8AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAA&#10;AAAAACEAwI7YzHJnAQByZwEAFQAAAAAAAAAAAAAAAABQBgAAZHJzL21lZGlhL2ltYWdlMS5qcGVn&#10;UEsBAi0AFAAGAAgAAAAhAOpSWq/lAAAAEAEAAA8AAAAAAAAAAAAAAAAA9W0BAGRycy9kb3ducmV2&#10;LnhtbFBLAQItABQABgAIAAAAIQBYYLMbugAAACIBAAAZAAAAAAAAAAAAAAAAAAdvAQBkcnMvX3Jl&#10;bHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAGAAYAfQEAAPhvAQAAAA==&#10;">
                 <v:shape id="Imagen 22" o:spid="_x0000_s1034" type="#_x0000_t75" alt="En blanco y negro&#10;&#10;Descripción generada automáticamente con confianza baja" style="position:absolute;left:9757;top:-584;width:18852;height:23815;rotation:90;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCWqbBmxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5Qm9FN0Y2iLRVVqhtZdi/X99ZJ/Z0OzbNLvG+O3dQsHjMDO/YSazzlaipcaXjhUMBwkI&#10;4tzpkgsF2817fwTCB2SNlWNScCEPs+n93QQz7c68onYdChEh7DNUYEKoMyl9bsiiH7iaOHpH11gM&#10;UTaF1A2eI9xWMk2SF2mx5LhgsKa5ofxnfbIKFsXX8/fOPS0fLx+H35U57k9vbarUQ697HYMI1IVb&#10;+L/9qRWkKfx9iT9ATq8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAlqmwZsYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
-                  <v:imagedata r:id="rId30" o:title="En blanco y negro&#10;&#10;Descripción generada automáticamente con confianza baja" cropright="5812f"/>
+                  <v:imagedata r:id="rId31" o:title="En blanco y negro&#10;&#10;Descripción generada automáticamente con confianza baja" cropright="5812f"/>
                 </v:shape>
                 <v:shape id="Cuadro de texto 25" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:491;width:36515;height:1391;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBHOb17xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhbyD2EAupZFraChulJCfBnpID3ZDzou1tUytlZGU2Hn7qhDocZiZb5jlerSduJIPrWMFz/MM&#10;BHHtdMuNgtPX4ekVRIjIGjvHpOBGAdarycMSC+0GLulaxUYkCIcCFZgY+0LKUBuyGOauJ07et/MW&#10;Y5K+kdrjkOC2k3mWLaTFltOCwZ52huqf6mIVLPb+MpS8e9yf3o/42Tf5eXs7KzWbjps3EJHG+B++&#10;tz+0gvwF/r6kHyBXvwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBHOb17xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="7BF41ADD" w14:textId="1CAB2469" w:rsidR="00CC2370" w:rsidRPr="00E23258" w:rsidRDefault="00CC2370" w:rsidP="00300B76">
                         <w:pPr>
                           <w:pStyle w:val="Descripcin"/>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:noProof/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:t xml:space="preserve">Figura No. </w:t>
                         </w:r>
                         <w:r w:rsidR="0009766F">
                           <w:t xml:space="preserve">7 </w:t>
                         </w:r>
                         <w:r>
                           <w:t>Mesa de granito, evaporador, micrómetro digital y objeto contrapeso.</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
@@ -8953,580 +8888,580 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00671395">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3E51218B" wp14:editId="4ECFB0D0">
             <wp:extent cx="5612130" cy="511175"/>
             <wp:effectExtent l="0" t="0" r="7620" b="3175"/>
             <wp:docPr id="13" name="Imagen 13"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 5"/>
-                    <pic:cNvPicPr>
-[...491 lines deleted...]
-                    <pic:cNvPr id="0" name="Picture 6"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId32">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5612130" cy="511175"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
+    <w:p w14:paraId="2C811A68" w14:textId="086BEB91" w:rsidR="00914255" w:rsidRPr="00671395" w:rsidRDefault="00914255" w:rsidP="00671395">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6330AD9F" w14:textId="2FDE8E5E" w:rsidR="003063BB" w:rsidRDefault="00875FFC" w:rsidP="00671395">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671395">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La solución propuesta </w:t>
+      </w:r>
+      <w:r w:rsidR="00056CA1" w:rsidRPr="00671395">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">consistió en realizar un </w:t>
+      </w:r>
+      <w:r w:rsidR="00E04371" w:rsidRPr="00671395">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">corte a la fixtura, para </w:t>
+      </w:r>
+      <w:r w:rsidR="005E50DD" w:rsidRPr="00671395">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ajustar el</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04371" w:rsidRPr="00671395">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> espacio </w:t>
+      </w:r>
+      <w:r w:rsidR="0061478D" w:rsidRPr="00671395">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de ensamble</w:t>
+      </w:r>
+      <w:r w:rsidR="00295147" w:rsidRPr="00671395">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001B3170" w:rsidRPr="00671395">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00295147" w:rsidRPr="00671395">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">el evaporador </w:t>
+      </w:r>
+      <w:r w:rsidR="001B3170" w:rsidRPr="00671395">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00295147" w:rsidRPr="00671395">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 266.8</w:t>
+      </w:r>
+      <w:r w:rsidR="00074B52" w:rsidRPr="00671395">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mm</w:t>
+      </w:r>
+      <w:r w:rsidR="00295147" w:rsidRPr="00671395">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="001B3170" w:rsidRPr="00671395">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>que es la medi</w:t>
+      </w:r>
+      <w:r w:rsidR="008C67E3" w:rsidRPr="00671395">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">da estándar requerida. </w:t>
+      </w:r>
+      <w:r w:rsidR="0061478D" w:rsidRPr="00671395">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La </w:t>
+      </w:r>
+      <w:r w:rsidR="00584A4C" w:rsidRPr="00671395">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>medida del corte se</w:t>
+      </w:r>
+      <w:r w:rsidR="005B4C23" w:rsidRPr="00671395">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> obtuvo de </w:t>
+      </w:r>
+      <w:r w:rsidR="00F94F5B" w:rsidRPr="00671395">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>restar</w:t>
+      </w:r>
+      <w:r w:rsidR="005B4C23" w:rsidRPr="00671395">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la dimensión real de la fixtura</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3472" w:rsidRPr="00671395">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> menos la </w:t>
+      </w:r>
+      <w:r w:rsidR="00031E77" w:rsidRPr="00671395">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>especificación: 266.8</w:t>
+      </w:r>
+      <w:r w:rsidR="00C635E2" w:rsidRPr="00671395">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mm</w:t>
+      </w:r>
+      <w:r w:rsidR="00031E77" w:rsidRPr="00671395">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-266.269</w:t>
+      </w:r>
+      <w:r w:rsidR="00356386" w:rsidRPr="00671395">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mm</w:t>
+      </w:r>
+      <w:r w:rsidR="00031E77" w:rsidRPr="00671395">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>=0.531</w:t>
+      </w:r>
+      <w:r w:rsidR="00356386" w:rsidRPr="00671395">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mm </w:t>
+      </w:r>
+      <w:r w:rsidR="00A261F1" w:rsidRPr="00671395">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">como fue el </w:t>
+      </w:r>
+      <w:r w:rsidR="003063BB" w:rsidRPr="00671395">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>caso de la f</w:t>
+      </w:r>
+      <w:r w:rsidR="00A261F1" w:rsidRPr="00671395">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ix</w:t>
+      </w:r>
+      <w:r w:rsidR="003063BB" w:rsidRPr="00671395">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tura</w:t>
+      </w:r>
+      <w:r w:rsidR="0061478D" w:rsidRPr="00671395">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> No. 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A261F1" w:rsidRPr="00671395">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, el </w:t>
+      </w:r>
+      <w:r w:rsidR="0061478D" w:rsidRPr="00671395">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cálculo</w:t>
+      </w:r>
+      <w:r w:rsidR="00A261F1" w:rsidRPr="00671395">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00356386" w:rsidRPr="00671395">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se puede ver en la </w:t>
+      </w:r>
+      <w:r w:rsidR="00692A05" w:rsidRPr="00671395">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00356386" w:rsidRPr="00671395">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">abla </w:t>
+      </w:r>
+      <w:r w:rsidR="00692A05" w:rsidRPr="00671395">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No. </w:t>
+      </w:r>
+      <w:r w:rsidR="00356386" w:rsidRPr="00671395">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00692A05" w:rsidRPr="00671395">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EC78218" w14:textId="77777777" w:rsidR="00A67A92" w:rsidRPr="00671395" w:rsidRDefault="00A67A92" w:rsidP="00671395">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26DAD286" w14:textId="2367EFAD" w:rsidR="00833E1E" w:rsidRPr="00671395" w:rsidRDefault="00833E1E" w:rsidP="00A67A92">
+      <w:pPr>
+        <w:pStyle w:val="Descripcin"/>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A67A92">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tabla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A67A92">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00A67A92">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> SEQ Tabla \* ARABIC </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00A67A92">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="002C6DE5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A67A92">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00A67A92">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Diferencia entre especificación y </w:t>
+      </w:r>
+      <w:r w:rsidR="008338A7" w:rsidRPr="00A67A92">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dimensión real de las </w:t>
+      </w:r>
+      <w:r w:rsidR="00466CC5" w:rsidRPr="00A67A92">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fixturas en</w:t>
+      </w:r>
+      <w:r w:rsidR="00496CC7" w:rsidRPr="00A67A92">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00496CC7" w:rsidRPr="00A67A92">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mm</w:t>
+      </w:r>
+      <w:r w:rsidR="00496CC7" w:rsidRPr="00671395">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001D1FF6" w:rsidRPr="00671395">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="48FBCF71" wp14:editId="1FEF1E06">
+            <wp:extent cx="5612130" cy="511175"/>
+            <wp:effectExtent l="0" t="0" r="7620" b="3175"/>
+            <wp:docPr id="14" name="Imagen 14"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 6"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId33">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5612130" cy="511175"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="08E58D7E" w14:textId="7E840D74" w:rsidR="00C714CD" w:rsidRPr="00671395" w:rsidRDefault="00C714CD" w:rsidP="00671395">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55F5C99D" w14:textId="7E2FAE5D" w:rsidR="00C714CD" w:rsidRPr="00671395" w:rsidRDefault="00AB6B62" w:rsidP="00671395">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00671395">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Finalmente,</w:t>
       </w:r>
       <w:r w:rsidR="00920136" w:rsidRPr="00671395">
@@ -9676,51 +9611,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00671395">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="53788F0D" wp14:editId="2D2C0475">
             <wp:extent cx="5612130" cy="285750"/>
             <wp:effectExtent l="0" t="0" r="7620" b="0"/>
             <wp:docPr id="15" name="Imagen 15"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33">
+                    <a:blip r:embed="rId34">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5612130" cy="285750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -10105,51 +10040,51 @@
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251718144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7443D0FE" wp14:editId="0D54DC86">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-59055</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>217170</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="6362700" cy="2095308"/>
             <wp:effectExtent l="0" t="0" r="0" b="635"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="17" name="Imagen 17"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34">
+                    <a:blip r:embed="rId35">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6362700" cy="2095308"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -10572,51 +10507,51 @@
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251751936" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E2CB03C" wp14:editId="4BA73261">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-115570</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>534670</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2870200" cy="2159635"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="20" name="Imagen 20" descr="Imagen que contiene banca, hecho de madera, viejo, colgando&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="20" name="Imagen 20" descr="Imagen que contiene banca, hecho de madera, viejo, colgando&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId35" cstate="print">
+                    <a:blip r:embed="rId36" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="25936"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm rot="10800000">
                       <a:off x="0" y="0"/>
                       <a:ext cx="2870200" cy="2159635"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
@@ -10644,51 +10579,51 @@
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251735552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="12601EC7" wp14:editId="3384FFF9">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3257550</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>515620</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2794000" cy="2159635"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="18" name="Imagen 18" descr="Imagen que contiene interior, horno, pequeño, tabla&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="18" name="Imagen 18" descr="Imagen que contiene interior, horno, pequeño, tabla&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId36" cstate="print">
+                    <a:blip r:embed="rId37" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="16205" t="29" r="5311" b="-29"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2794000" cy="2159635"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
@@ -11140,67 +11075,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>como método de control, se agreg</w:t>
       </w:r>
       <w:r w:rsidR="003909F5" w:rsidRPr="00671395">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ó </w:t>
       </w:r>
       <w:r w:rsidR="00660676" w:rsidRPr="00671395">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">al plan de control, </w:t>
       </w:r>
       <w:r w:rsidR="009444F3" w:rsidRPr="00671395">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">métodos de inspección: </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">métodos de inspección: Gage </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009444F3" w:rsidRPr="00671395">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Go</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="009444F3" w:rsidRPr="00671395">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> no </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009444F3" w:rsidRPr="00671395">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Go</w:t>
       </w:r>
@@ -11543,51 +11462,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00671395">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CC659ED" wp14:editId="507E690D">
             <wp:extent cx="5429250" cy="2755900"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:docPr id="1793323297" name="Imagen 1793323297"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 5"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37">
+                    <a:blip r:embed="rId38">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5429250" cy="2755900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -11971,51 +11890,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00671395">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="315941AE" wp14:editId="253E5B7E">
             <wp:extent cx="6158039" cy="3115310"/>
             <wp:effectExtent l="0" t="0" r="0" b="8890"/>
             <wp:docPr id="1793323296" name="Imagen 1793323296"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38">
+                    <a:blip r:embed="rId39">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6167234" cy="3119962"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -13156,67 +13075,51 @@
           <w:r w:rsidRPr="00671395">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>. Marcombo, S.A. https://books.google.com.mx/books?id=kExOEAAAQBAJ&amp;printsec=frontcover&amp;hl=es#v=onepage&amp;q&amp;f=false</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="4ABB2043" w14:textId="77777777" w:rsidR="00E42064" w:rsidRPr="00671395" w:rsidRDefault="00E42064" w:rsidP="00671395">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
             <w:ind w:hanging="480"/>
             <w:divId w:val="446122101"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00671395">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t xml:space="preserve">Doñate, C. M., &amp; Rubio </w:t>
-[...15 lines deleted...]
-            <w:t xml:space="preserve">, M. Á. (2004). </w:t>
+            <w:t xml:space="preserve">Doñate, C. M., &amp; Rubio Paramio, M. Á. (2004). </w:t>
           </w:r>
           <w:r w:rsidRPr="00671395">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:i/>
               <w:iCs/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Integración de diseño y fabricación en entornos de ingeniería concurrente: Iniciativas para la mejora del proceso de desarrollo de productos.</w:t>
           </w:r>
           <w:r w:rsidRPr="00671395">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> Actas del Congreso Internacional de Ingeniería Gráfica XVI, 2004, ISBN 84-95475-39-1; INGEGRAF. https://www.egrafica.unizar.es/ingegraf/pdf/comunicacion17019.pdf</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="07D184DB" w14:textId="77777777" w:rsidR="00E42064" w:rsidRPr="00671395" w:rsidRDefault="00E42064" w:rsidP="00671395">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
             <w:ind w:hanging="480"/>
             <w:divId w:val="1199900507"/>
@@ -13370,67 +13273,51 @@
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
             <w:ind w:hanging="480"/>
             <w:divId w:val="1529873987"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="00671395">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Gonzalez</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="00671395">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t xml:space="preserve">, F. G. </w:t>
-[...15 lines deleted...]
-            <w:t xml:space="preserve">. (2003). </w:t>
+            <w:t xml:space="preserve">, F. G. Aleu. (2003). </w:t>
           </w:r>
           <w:r w:rsidR="00601EAB" w:rsidRPr="00671395">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:i/>
               <w:iCs/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Seis sigmas</w:t>
           </w:r>
           <w:r w:rsidR="002542C4" w:rsidRPr="00671395">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:i/>
               <w:iCs/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>:</w:t>
           </w:r>
           <w:r w:rsidRPr="00671395">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:i/>
               <w:iCs/>
               <w:szCs w:val="24"/>
@@ -13440,67 +13327,51 @@
           <w:r w:rsidRPr="00671395">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>. 105.</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="76F74C92" w14:textId="77777777" w:rsidR="00E42064" w:rsidRPr="00671395" w:rsidRDefault="00E42064" w:rsidP="00671395">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
             <w:ind w:hanging="480"/>
             <w:divId w:val="1081755502"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00671395">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t xml:space="preserve">Mazda </w:t>
-[...15 lines deleted...]
-            <w:t xml:space="preserve">. (2021). </w:t>
+            <w:t xml:space="preserve">Mazda Vardí. (2021). </w:t>
           </w:r>
           <w:r w:rsidRPr="00671395">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:i/>
               <w:iCs/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Cómo funciona el aire acondicionado de un carro</w:t>
           </w:r>
           <w:r w:rsidRPr="00671395">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>. https://www.mazdavardi.com.co/noticias/aire-acondicionado-de-tu-vehiculo/</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="084175C1" w14:textId="77777777" w:rsidR="00E42064" w:rsidRPr="00671395" w:rsidRDefault="00E42064" w:rsidP="00671395">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
             <w:ind w:hanging="480"/>
             <w:divId w:val="1972468476"/>
@@ -13524,67 +13395,57 @@
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>LA PROCURADURÍA FEDERAL DEL CONSUMIDOR (PROFECO) EN COORDINACIÓN CON LA EMPRESA SUBARU AUTOMOTRÍZ MÉXICO S.A. DE C.V., INFORMAN SOBRE EL LLAMADO A REVISIÓN DE LOS VEHÍCULOS FORESTER MODELOS 2017 Y 2018.</w:t>
           </w:r>
           <w:r w:rsidRPr="00671395">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> https://www.gob.mx/cms/uploads/attachment/file/686326/ALERTA_RAPIDA_101_SUBARU_FORESTER.pdf</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="524F1234" w14:textId="77777777" w:rsidR="00E42064" w:rsidRPr="00671395" w:rsidRDefault="00E42064" w:rsidP="00671395">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
             <w:ind w:hanging="480"/>
             <w:divId w:val="1232933457"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="00671395">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>Pyzdek</w:t>
-[...8 lines deleted...]
-            <w:t xml:space="preserve">, </w:t>
+            <w:t xml:space="preserve">Pyzdek, </w:t>
           </w:r>
           <w:proofErr w:type="gramStart"/>
           <w:r w:rsidRPr="00671395">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>T. ,</w:t>
           </w:r>
           <w:proofErr w:type="gramEnd"/>
           <w:r w:rsidRPr="00671395">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> &amp; K. P. A. (2014). </w:t>
           </w:r>
           <w:r w:rsidRPr="00671395">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:i/>
               <w:iCs/>
               <w:szCs w:val="24"/>
@@ -13636,74 +13497,74 @@
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>. https://www.google.com.mx/books/edition/Sistemas_de_aire_acondicionado_para_auto/4c_VXxJfg6QC?hl=es-419&amp;gbpv=0</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="28C62240" w14:textId="6FDE336C" w:rsidR="00BE4086" w:rsidRPr="00671395" w:rsidRDefault="00E42064" w:rsidP="00671395">
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00671395">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:lastRenderedPageBreak/>
             <w:t> </w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sectPr w:rsidR="00BE4086" w:rsidRPr="00671395" w:rsidSect="00671395">
-      <w:footerReference w:type="default" r:id="rId39"/>
+      <w:footerReference w:type="default" r:id="rId40"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1418" w:right="1701" w:bottom="993" w:left="1701" w:header="142" w:footer="119" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54ABBDE6" w14:textId="77777777" w:rsidR="00814B4C" w:rsidRDefault="00814B4C" w:rsidP="00C043D4">
+    <w:p w14:paraId="59754C86" w14:textId="77777777" w:rsidR="00626917" w:rsidRDefault="00626917" w:rsidP="00C043D4">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D44DD3D" w14:textId="77777777" w:rsidR="00814B4C" w:rsidRDefault="00814B4C" w:rsidP="00C043D4">
+    <w:p w14:paraId="62EACA22" w14:textId="77777777" w:rsidR="00626917" w:rsidRDefault="00626917" w:rsidP="00C043D4">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -13751,61 +13612,61 @@
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>Diciembre</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="006A2EA3">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> 2024</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60032E06" w14:textId="77777777" w:rsidR="00814B4C" w:rsidRDefault="00814B4C" w:rsidP="00C043D4">
+    <w:p w14:paraId="615722BB" w14:textId="77777777" w:rsidR="00626917" w:rsidRDefault="00626917" w:rsidP="00C043D4">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0974134D" w14:textId="77777777" w:rsidR="00814B4C" w:rsidRDefault="00814B4C" w:rsidP="00C043D4">
+    <w:p w14:paraId="2C4A73F4" w14:textId="77777777" w:rsidR="00626917" w:rsidRDefault="00626917" w:rsidP="00C043D4">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08D210AB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="360AA760"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
@@ -14071,50 +13932,51 @@
     <w:rsid w:val="00017AF4"/>
     <w:rsid w:val="00021B72"/>
     <w:rsid w:val="00021F8E"/>
     <w:rsid w:val="000245E4"/>
     <w:rsid w:val="00031E77"/>
     <w:rsid w:val="0003210A"/>
     <w:rsid w:val="000336F7"/>
     <w:rsid w:val="00036B72"/>
     <w:rsid w:val="000500A8"/>
     <w:rsid w:val="00054019"/>
     <w:rsid w:val="00056CA1"/>
     <w:rsid w:val="00060B94"/>
     <w:rsid w:val="00060E5F"/>
     <w:rsid w:val="00063885"/>
     <w:rsid w:val="000640CA"/>
     <w:rsid w:val="00064C66"/>
     <w:rsid w:val="00074B52"/>
     <w:rsid w:val="000769FE"/>
     <w:rsid w:val="00080116"/>
     <w:rsid w:val="00081C2D"/>
     <w:rsid w:val="00082D98"/>
     <w:rsid w:val="00085149"/>
     <w:rsid w:val="00092E54"/>
     <w:rsid w:val="000943B8"/>
     <w:rsid w:val="0009766F"/>
+    <w:rsid w:val="000A0475"/>
     <w:rsid w:val="000A488C"/>
     <w:rsid w:val="000B1870"/>
     <w:rsid w:val="000B1AEF"/>
     <w:rsid w:val="000B5B43"/>
     <w:rsid w:val="000C02A3"/>
     <w:rsid w:val="000C2E8C"/>
     <w:rsid w:val="000C44A0"/>
     <w:rsid w:val="000D08FC"/>
     <w:rsid w:val="000D67CB"/>
     <w:rsid w:val="000D681A"/>
     <w:rsid w:val="000D7FFD"/>
     <w:rsid w:val="000E2C8A"/>
     <w:rsid w:val="000E3028"/>
     <w:rsid w:val="000E4860"/>
     <w:rsid w:val="000F0443"/>
     <w:rsid w:val="00101A96"/>
     <w:rsid w:val="0010587B"/>
     <w:rsid w:val="00112B77"/>
     <w:rsid w:val="0011420B"/>
     <w:rsid w:val="00117560"/>
     <w:rsid w:val="00126C9D"/>
     <w:rsid w:val="00130CF0"/>
     <w:rsid w:val="0013328D"/>
     <w:rsid w:val="001417C6"/>
     <w:rsid w:val="00165124"/>
@@ -14296,50 +14158,51 @@
     <w:rsid w:val="00572C14"/>
     <w:rsid w:val="00581B11"/>
     <w:rsid w:val="00584A4C"/>
     <w:rsid w:val="0059023E"/>
     <w:rsid w:val="00591E9B"/>
     <w:rsid w:val="005966BB"/>
     <w:rsid w:val="005B02DA"/>
     <w:rsid w:val="005B125D"/>
     <w:rsid w:val="005B4C23"/>
     <w:rsid w:val="005B5888"/>
     <w:rsid w:val="005C3008"/>
     <w:rsid w:val="005C44E9"/>
     <w:rsid w:val="005D3D9A"/>
     <w:rsid w:val="005D4D8A"/>
     <w:rsid w:val="005E2202"/>
     <w:rsid w:val="005E50DD"/>
     <w:rsid w:val="005E7B27"/>
     <w:rsid w:val="005F4881"/>
     <w:rsid w:val="005F4E53"/>
     <w:rsid w:val="005F5912"/>
     <w:rsid w:val="00601EAB"/>
     <w:rsid w:val="00604D36"/>
     <w:rsid w:val="0061478D"/>
     <w:rsid w:val="0061640F"/>
     <w:rsid w:val="00616FE0"/>
+    <w:rsid w:val="00626917"/>
     <w:rsid w:val="00626F73"/>
     <w:rsid w:val="006274DC"/>
     <w:rsid w:val="006311C8"/>
     <w:rsid w:val="006311DE"/>
     <w:rsid w:val="00637D0D"/>
     <w:rsid w:val="00644ED9"/>
     <w:rsid w:val="006510BD"/>
     <w:rsid w:val="0065361D"/>
     <w:rsid w:val="0066020D"/>
     <w:rsid w:val="00660676"/>
     <w:rsid w:val="00662B44"/>
     <w:rsid w:val="00671395"/>
     <w:rsid w:val="006749E0"/>
     <w:rsid w:val="00690E98"/>
     <w:rsid w:val="006914E2"/>
     <w:rsid w:val="0069178A"/>
     <w:rsid w:val="00692A05"/>
     <w:rsid w:val="006955A1"/>
     <w:rsid w:val="006A5757"/>
     <w:rsid w:val="006A5C88"/>
     <w:rsid w:val="006C29FD"/>
     <w:rsid w:val="006C43EA"/>
     <w:rsid w:val="006D435A"/>
     <w:rsid w:val="006E0DBF"/>
     <w:rsid w:val="006E0F91"/>
@@ -14604,50 +14467,51 @@
     <w:rsid w:val="00DB6BA7"/>
     <w:rsid w:val="00DC1188"/>
     <w:rsid w:val="00DC483C"/>
     <w:rsid w:val="00DD4D1F"/>
     <w:rsid w:val="00DD5DBA"/>
     <w:rsid w:val="00DD7E47"/>
     <w:rsid w:val="00DE4AA4"/>
     <w:rsid w:val="00DE4F60"/>
     <w:rsid w:val="00DF0A62"/>
     <w:rsid w:val="00DF2048"/>
     <w:rsid w:val="00DF4BEF"/>
     <w:rsid w:val="00DF5C0C"/>
     <w:rsid w:val="00DF74F0"/>
     <w:rsid w:val="00E04371"/>
     <w:rsid w:val="00E06349"/>
     <w:rsid w:val="00E07687"/>
     <w:rsid w:val="00E100B1"/>
     <w:rsid w:val="00E10859"/>
     <w:rsid w:val="00E138AE"/>
     <w:rsid w:val="00E144FC"/>
     <w:rsid w:val="00E232B1"/>
     <w:rsid w:val="00E26392"/>
     <w:rsid w:val="00E321E8"/>
     <w:rsid w:val="00E35F44"/>
     <w:rsid w:val="00E4119C"/>
+    <w:rsid w:val="00E41DAB"/>
     <w:rsid w:val="00E42064"/>
     <w:rsid w:val="00E473A1"/>
     <w:rsid w:val="00E5332F"/>
     <w:rsid w:val="00E53B50"/>
     <w:rsid w:val="00E62490"/>
     <w:rsid w:val="00E62749"/>
     <w:rsid w:val="00E6580E"/>
     <w:rsid w:val="00E659DF"/>
     <w:rsid w:val="00E73E5A"/>
     <w:rsid w:val="00E771DC"/>
     <w:rsid w:val="00E80949"/>
     <w:rsid w:val="00E83BB0"/>
     <w:rsid w:val="00E87AD4"/>
     <w:rsid w:val="00E960E1"/>
     <w:rsid w:val="00EA24D7"/>
     <w:rsid w:val="00EA34EC"/>
     <w:rsid w:val="00EB2724"/>
     <w:rsid w:val="00EB3E07"/>
     <w:rsid w:val="00EC0C7D"/>
     <w:rsid w:val="00EC3207"/>
     <w:rsid w:val="00EC702A"/>
     <w:rsid w:val="00ED717A"/>
     <w:rsid w:val="00ED7BAC"/>
     <w:rsid w:val="00EE5F7B"/>
     <w:rsid w:val="00EF635B"/>
@@ -14675,51 +14539,51 @@
     <w:rsid w:val="00FB009E"/>
     <w:rsid w:val="00FB1E5D"/>
     <w:rsid w:val="00FC61F8"/>
     <w:rsid w:val="00FD7F1A"/>
     <w:rsid w:val="00FE6A3A"/>
     <w:rsid w:val="00FF2C56"/>
     <w:rsid w:val="00FF6F5A"/>
     <w:rsid w:val="00FF7956"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1027"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="05BB76B3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{38D927AE-FC6C-4068-8E26-872E2401B522}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -15170,51 +15034,50 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Prrafodelista"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo3Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002D77DA"/>
     <w:pPr>
       <w:ind w:left="1080" w:hanging="720"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="titulodeindice">
     <w:name w:val="titulo de indice"/>
@@ -20650,51 +20513,51 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="960457956">
           <w:marLeft w:val="480"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-8540-0593" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:margarita.portillo@uacj.mx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.emf"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:karla.gomez@uacj.mx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.emf"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2002-1330" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.emf"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4692-755X" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alejandra.flores@uacj.mx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image80.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jessicamoralessoriano@gmail.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6584-2597" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.emf"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.emf"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jessicamoralessoriano@gmail.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6584-2597" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.emf"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.emf"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2002-1330" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4692-755X" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.emf"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/ctes.v11i22.852" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.emf"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alejandra.flores@uacj.mx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:margarita.portillo@uacj.mx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-8540-0593" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.emf"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:karla.gomez@uacj.mx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.emf"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5C8D05FE1B5A4FE6B7A84ED49BF2A117"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{ABA472FB-A1B6-43F7-805C-721F994CCC08}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -20934,55 +20797,57 @@
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00055EFA"/>
     <w:rsid w:val="0002320F"/>
     <w:rsid w:val="00055EFA"/>
     <w:rsid w:val="00133F91"/>
     <w:rsid w:val="001428EA"/>
     <w:rsid w:val="00333480"/>
     <w:rsid w:val="003C280C"/>
     <w:rsid w:val="003F5E44"/>
     <w:rsid w:val="00474024"/>
     <w:rsid w:val="00503AF0"/>
     <w:rsid w:val="0053701F"/>
     <w:rsid w:val="005A3824"/>
     <w:rsid w:val="0060478F"/>
     <w:rsid w:val="00637D0D"/>
     <w:rsid w:val="006A2DF2"/>
     <w:rsid w:val="00811C04"/>
     <w:rsid w:val="008F2E76"/>
     <w:rsid w:val="009153BB"/>
     <w:rsid w:val="00995DB5"/>
     <w:rsid w:val="00A35762"/>
     <w:rsid w:val="00C06298"/>
+    <w:rsid w:val="00C61071"/>
     <w:rsid w:val="00C92038"/>
     <w:rsid w:val="00D866EA"/>
     <w:rsid w:val="00D974C7"/>
     <w:rsid w:val="00D97CE7"/>
     <w:rsid w:val="00DF6CF5"/>
+    <w:rsid w:val="00E41DAB"/>
     <w:rsid w:val="00E6580E"/>
     <w:rsid w:val="00E94663"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -21773,71 +21638,63 @@
     <we:property name="MENDELEY_CITATIONS_LOCALE_CODE" value="&quot;es-MX&quot;"/>
     <we:property name="MENDELEY_CITATIONS_STYLE" value="{&quot;id&quot;:&quot;https://www.zotero.org/styles/apa&quot;,&quot;title&quot;:&quot;American Psychological Association 7th edition&quot;,&quot;format&quot;:&quot;author-date&quot;,&quot;defaultLocale&quot;:null,&quot;isLocaleCodeValid&quot;:true}"/>
   </we:properties>
   <we:bindings/>
   <we:snapshot xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </we:webextension>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</p:properties>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FC1E8CE99BCAAE47B0394E49C62AC0D3" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fdfa1d0c5b5e08ef6777b5aff87dc476">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="55c73112-71c2-42eb-a842-02804d67fb7b" xmlns:ns4="f56ea9cc-426e-4154-823e-6e8b413dd653" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e0764e2d54d55f2778fdd9ab714c5752" ns3:_="" ns4:_="">
     <xsd:import namespace="55c73112-71c2-42eb-a842-02804d67fb7b"/>
     <xsd:import namespace="f56ea9cc-426e-4154-823e-6e8b413dd653"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -22040,125 +21897,133 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="55c73112-71c2-42eb-a842-02804d67fb7b" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{17D9EE4C-29FF-47E8-969A-759FAE10E443}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{36EF342A-EED2-4E6B-9052-7799AF4C154E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BEE50ECE-5AF0-4AE6-98B6-E4A3F29B4D24}">
-[...8 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5918A1B6-AE26-4ED2-9CAB-A551C2335CAD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="55c73112-71c2-42eb-a842-02804d67fb7b"/>
     <ds:schemaRef ds:uri="f56ea9cc-426e-4154-823e-6e8b413dd653"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BEE50ECE-5AF0-4AE6-98B6-E4A3F29B4D24}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="55c73112-71c2-42eb-a842-02804d67fb7b"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>18</Pages>
-  <Words>4415</Words>
-  <Characters>24284</Characters>
+  <Words>4430</Words>
+  <Characters>24371</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>202</Lines>
+  <Lines>203</Lines>
   <Paragraphs>57</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>28642</CharactersWithSpaces>
+  <CharactersWithSpaces>28744</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>JESSICA MORALES SORIANO</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100FC1E8CE99BCAAE47B0394E49C62AC0D3</vt:lpwstr>