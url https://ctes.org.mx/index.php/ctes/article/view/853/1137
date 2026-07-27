--- v0 (2025-10-13)
+++ v1 (2026-07-27)
@@ -13,93 +13,162 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="25363535" w14:textId="220EDD7A" w:rsidR="008F46BB" w:rsidRDefault="008F46BB" w:rsidP="008F46BB">
+    <w:p w14:paraId="235C5E14" w14:textId="77777777" w:rsidR="00EC040A" w:rsidRDefault="00EC040A" w:rsidP="00EC040A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BB40595" w14:textId="4C176049" w:rsidR="00EC040A" w:rsidRPr="00EC040A" w:rsidRDefault="00EC040A" w:rsidP="00EC040A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC040A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00EC040A">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/ctes.v11i22.853</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5C5715A2" w14:textId="77777777" w:rsidR="00EC040A" w:rsidRDefault="00EC040A" w:rsidP="00EC040A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25363535" w14:textId="145428F5" w:rsidR="008F46BB" w:rsidRDefault="008F46BB" w:rsidP="008F46BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F536192" wp14:editId="7A82BBB2">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>13335</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-891540</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7772400" cy="1266825"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="2086889291" name="Imagen 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8">
+                    <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7772400" cy="1266825"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -196,79 +265,247 @@
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Efect</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Of The Propaedeutic Over The Basic Knowledge Of The Algebra, Which Is Necessary To Learning Concepts Of Calculus</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>Of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Propaedeutic Over </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Basic Knowledge </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Algebra, Which Is Necessary </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>To</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Learning Concepts </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Calculus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F9699A7" w14:textId="77777777" w:rsidR="00C01BF7" w:rsidRDefault="00C01BF7" w:rsidP="00C01BF7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10888697" w14:textId="77777777" w:rsidR="00C01BF7" w:rsidRPr="00C01BF7" w:rsidRDefault="00C01BF7" w:rsidP="00C01BF7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="582362E2" w14:textId="77777777" w:rsidR="00B527AD" w:rsidRPr="00FA2599" w:rsidRDefault="00B527AD" w:rsidP="00047618">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60954ABF" w14:textId="5F4331F7" w:rsidR="005E1F13" w:rsidRPr="00C01BF7" w:rsidRDefault="005736A3" w:rsidP="00C01BF7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -440,51 +677,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00C01BF7" w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>México</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65F81A97" w14:textId="6605695B" w:rsidR="005736A3" w:rsidRPr="00C01BF7" w:rsidRDefault="00C01BF7" w:rsidP="00C01BF7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00C01BF7">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>jesus.gr@cdjuarez.tecnm.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7A2109D7" w14:textId="77777777" w:rsidR="005736A3" w:rsidRPr="00C01BF7" w:rsidRDefault="005736A3" w:rsidP="00C01BF7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60836807" w14:textId="77777777" w:rsidR="005736A3" w:rsidRPr="00C01BF7" w:rsidRDefault="0088685B" w:rsidP="00C01BF7">
       <w:pPr>
@@ -540,51 +777,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00C01BF7" w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>México</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="636BA9D2" w14:textId="77777777" w:rsidR="002B10DE" w:rsidRPr="00C01BF7" w:rsidRDefault="002B10DE" w:rsidP="00C01BF7">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="go"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00C01BF7">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="FF0000"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>manuel_rodriguez_itcj@yahoo.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="345ED673" w14:textId="77777777" w:rsidR="002B10DE" w:rsidRPr="00C01BF7" w:rsidRDefault="002B10DE" w:rsidP="00C01BF7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3555C89A" w14:textId="77777777" w:rsidR="002B10DE" w:rsidRPr="00C01BF7" w:rsidRDefault="00FA2599" w:rsidP="00C01BF7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
@@ -627,51 +864,51 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2480C24B" wp14:editId="7AAA7B47">
             <wp:extent cx="9525" cy="9525"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="4" name="Imagen 4" descr="https://mail.google.com/mail/u/0/images/cleardot.gif"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="https://mail.google.com/mail/u/0/images/cleardot.gif"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11">
+                    <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="9525" cy="9525"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -728,56 +965,56 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="576A77D0" w14:textId="77777777" w:rsidR="005C3132" w:rsidRDefault="005C3132" w:rsidP="001A60BF">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25E47B09" w14:textId="77777777" w:rsidR="005C3132" w:rsidRPr="001A60BF" w:rsidRDefault="005C3132" w:rsidP="001A60BF">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:sectPr w:rsidR="005C3132" w:rsidRPr="001A60BF" w:rsidSect="000C26B8">
-          <w:headerReference w:type="even" r:id="rId12"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId17"/>
+          <w:headerReference w:type="even" r:id="rId13"/>
+          <w:headerReference w:type="default" r:id="rId14"/>
+          <w:footerReference w:type="even" r:id="rId15"/>
+          <w:footerReference w:type="default" r:id="rId16"/>
+          <w:headerReference w:type="first" r:id="rId17"/>
+          <w:footerReference w:type="first" r:id="rId18"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1417" w:right="1183" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4950BC0B" w14:textId="6DD2C0EE" w:rsidR="00C11FD9" w:rsidRPr="00C01BF7" w:rsidRDefault="00274615" w:rsidP="005C3132">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00C11FD9" w:rsidRPr="00C01BF7" w:rsidSect="00047618">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
@@ -1024,99 +1261,110 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A3E38C4" w14:textId="77777777" w:rsidR="00C12CF1" w:rsidRPr="00C01BF7" w:rsidRDefault="00346C33" w:rsidP="00C01BF7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>There’s several reason to test or exam how many aspirants and how much do they understand the basic knowledge, which they need to learn a new concepts on whatever topic.  The preparation course, name it as “</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>propedeutico</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">”, because the term is defined as “preparatory teaching to study a specific topic or </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C01BF7">
+        <w:t xml:space="preserve">”, because the term is defined as “preparatory teaching to study a specific topic or discipline.   This </w:t>
+      </w:r>
+      <w:r w:rsidR="00010527" w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="00010527" w:rsidRPr="00C01BF7">
+        <w:t>research</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>research</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> has </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> has propose to evaluate the impact that a specific course has over the basic knowledge of the aspirants to engineering and management college level.  This impact will measure through of quantitative and qualitative diagnosis at the beginn</w:t>
+        <w:t>propose</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to evaluate the impact that a specific course has over the basic knowledge of the aspirants to engineering and management college level.  This impact will measure through of quantitative and qualitative diagnosis at the beginn</w:t>
       </w:r>
       <w:r w:rsidR="00010527" w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ing and </w:t>
       </w:r>
       <w:r w:rsidR="00077130" w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">at </w:t>
       </w:r>
       <w:r w:rsidR="00010527" w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -1321,78 +1569,114 @@
     <w:p w14:paraId="1231EBD5" w14:textId="1C9D8D76" w:rsidR="004134CD" w:rsidRPr="005B34B6" w:rsidRDefault="004134CD" w:rsidP="004134CD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B34B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fecha Recepción:</w:t>
       </w:r>
       <w:r w:rsidRPr="005B34B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Junio 2024                                   </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005B34B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Junio</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005B34B6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024                                   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B34B6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fecha Aceptación:</w:t>
       </w:r>
       <w:r w:rsidRPr="005B34B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Octubre 2024</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005B34B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Octubre</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005B34B6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B34B6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="009A1F24">
+      <w:r w:rsidR="00017AF8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict w14:anchorId="4F4481BC">
           <v:rect id="_x0000_i1025" style="width:446.5pt;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="60E79AD6" w14:textId="77777777" w:rsidR="00346C33" w:rsidRPr="00C01BF7" w:rsidRDefault="00346C33" w:rsidP="00C01BF7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="-720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="302BFD5A" w14:textId="23FE4CBD" w:rsidR="008932B9" w:rsidRPr="00C01BF7" w:rsidRDefault="0040031D" w:rsidP="000C26B8">
       <w:pPr>
@@ -1516,78 +1800,78 @@
         </w:rPr>
         <w:t>La estructura de la</w:t>
       </w:r>
       <w:r w:rsidR="008E53FF" w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> investigació</w:t>
       </w:r>
       <w:r w:rsidR="00EE5D1F" w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> obedece al formato del reporte protocolo de un trabajo de investigación o tesis y se presenta en tres partes principales: primero el diagnostico cuantitativo del inicio y final obtenidos a través de un examen de carácter estrictamente matemático y el inventario de los estilo de aprendizaje de los estudiantes, evaluados a través de una encuesta elaborada con tal fin, además la modelación matemática de los principales parámetros involucrados, como son el promedio, la desviación estándar, las hipótesis iniciales y su pruebas utilizando distribuciones de probabilidad definidas, </w:t>
+        <w:t xml:space="preserve"> obedece al formato del reporte protocolo de un trabajo de investigación o tesis y se presenta en tres partes principales: primero el diagnostico cuantitativo del inicio y final obtenidos a través de un examen de carácter estrictamente matemático y el inventario de los estilo de aprendizaje de los estudiantes, evaluados a través de una encuesta elaborada con tal fin, además la modelación matemática de los principales parámetros involucrados, como son el promedio, la desviación estándar, las hipótesis iniciales y su pruebas utilizando distribuciones de probabilidad </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C01BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">definidas, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>etc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">… Y por último la modelación matemática del pronóstico de un siguiente curso propedéutico además de establecer un modelo que infiera los parámetros de la población en los cursos de cálculo Diferencial e Integral, y se pueda determinar las mismas o nuevas estrategias para el proceso </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">de enseñanza-aprendizaje.   </w:t>
+        <w:t xml:space="preserve">… Y por último la modelación matemática del pronóstico de un siguiente curso propedéutico además de establecer un modelo que infiera los parámetros de la población en los cursos de cálculo Diferencial e Integral, y se pueda determinar las mismas o nuevas estrategias para el proceso de enseñanza-aprendizaje.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53512994" w14:textId="77777777" w:rsidR="000C26B8" w:rsidRPr="00C01BF7" w:rsidRDefault="000C26B8" w:rsidP="00C01BF7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="348"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2058CD7C" w14:textId="77777777" w:rsidR="008932B9" w:rsidRPr="00C01BF7" w:rsidRDefault="008932B9" w:rsidP="00C01BF7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
@@ -2029,50 +2313,51 @@
         <w:rPr>
           <w:rStyle w:val="1erIndentadoCar"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>escripción del problema</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="692D0D93" w14:textId="77777777" w:rsidR="00394AD5" w:rsidRDefault="00394AD5" w:rsidP="00C01BF7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:right="-144" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>El problema o causa de evaluar el impacto del propedéutico, es el índice de aprobación bajo que se tiene en los cursos de cálculo diferencial e integral.  En la</w:t>
       </w:r>
       <w:r w:rsidR="005F602D" w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> siguientes tabla</w:t>
       </w:r>
       <w:r w:rsidR="005F602D" w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
@@ -2220,51 +2505,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7948504B" wp14:editId="663D570A">
             <wp:extent cx="6082227" cy="5133975"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="3" name="Imagen 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId18" cstate="print">
+                    <a:blip r:embed="rId19" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="4655"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6103339" cy="5151795"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
@@ -2506,51 +2791,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5A40F5F8" wp14:editId="0929150C">
             <wp:extent cx="5374005" cy="4219736"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="6" name="Imagen 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId19" cstate="print">
+                    <a:blip r:embed="rId20" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="9942"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5388774" cy="4231333"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
@@ -2709,77 +2994,71 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Antecedentes</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="0225A66D" w14:textId="77777777" w:rsidR="00C7326D" w:rsidRPr="00C01BF7" w:rsidRDefault="0081606F" w:rsidP="00C01BF7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="504"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>De acuerdo a  (</w:t>
-[...25 lines deleted...]
-        <w:t>, 2016)</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">De acuerdo </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a  (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Saleh y Muhamad, 2016)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> el curso propedéutico tiene un impacto significativo, el cual se ha encontrado e</w:t>
       </w:r>
       <w:r w:rsidR="00F45263" w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">n diferentes trabajos hechos para </w:t>
       </w:r>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2798,79 +3077,59 @@
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>área</w:t>
       </w:r>
       <w:r w:rsidR="00F45263" w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> sociales, aspectos como el nivel socioeconómico, la actitud del estudiante frente al aprendizaje, el estilo de aprendizaje del propio estudiante, la técnica y el estilo de enseñanza del maestro y la relación social entre alumno y profesor. Y de manera paralela, se presentan </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> A., </w:t>
+        <w:t xml:space="preserve"> sociales, aspectos como el nivel socioeconómico, la actitud del estudiante frente al aprendizaje, el estilo de aprendizaje del propio estudiante, la técnica y el estilo de enseñanza del maestro y la relación social entre alumno y profesor. Y de manera paralela, se presentan los Atributos, en el aprendizaje, que se relacionan con los conceptos de carácter cuantitativo, esto es el dominio de los métodos matemáticos fundamentales, como son la aritmética, el álgebra, la trigonometría, la geometría   y en esta área se han hecho diferentes investigaciones (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C01BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Manouchehri A., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Xianggquan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 2016</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2934,51 +3193,71 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00966B48" w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cosgaya</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00966B48" w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Castro y Diaz, 2019)</w:t>
       </w:r>
       <w:r w:rsidR="00966B48" w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> que existe una gran relación entre la concepción y actitud que el alumno muestra ante el reto que afronta en las matemáticas, que según este análisis de la fuente citada, el estudiante tiende a decidir su futuro profesional dependiendo de su percepción y auto valoración de las matemáticas. </w:t>
+        <w:t xml:space="preserve"> que existe una gran relación entre la concepción y actitud que el alumno muestra ante el reto que afronta en las matemáticas, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00966B48" w:rsidRPr="00C01BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00966B48" w:rsidRPr="00C01BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> según este análisis de la fuente citada, el estudiante tiende a decidir su futuro profesional dependiendo de su percepción y auto valoración de las matemáticas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="796E66BB" w14:textId="77777777" w:rsidR="00951F02" w:rsidRPr="00C01BF7" w:rsidRDefault="00951F02" w:rsidP="00C01BF7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B680A8D" w14:textId="77777777" w:rsidR="000F0582" w:rsidRPr="00C01BF7" w:rsidRDefault="000F0582" w:rsidP="00C01BF7">
       <w:pPr>
         <w:pStyle w:val="1erIndentado"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -3256,50 +3535,51 @@
     <w:p w14:paraId="0425071D" w14:textId="77777777" w:rsidR="000F0582" w:rsidRPr="00C01BF7" w:rsidRDefault="000F0582" w:rsidP="00C01BF7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Analizar:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> Analiza, aprecia, calcula categoriza, compara, contrasta, critica, diferencia, discrimina, distingue, examina, experimenta, cuestiona, prueba.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B8E8F5F" w14:textId="77777777" w:rsidR="000F0582" w:rsidRPr="00C01BF7" w:rsidRDefault="000F0582" w:rsidP="00C01BF7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
@@ -5521,51 +5801,71 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70A5AECE" w14:textId="77777777" w:rsidR="00525AA0" w:rsidRPr="00C01BF7" w:rsidRDefault="00525AA0" w:rsidP="00C01BF7">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C01BF7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Se enfrenta con  dificultades cuando:</w:t>
+              <w:t xml:space="preserve">Se enfrenta </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C01BF7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>con  dificultades</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C01BF7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cuando:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00525AA0" w:rsidRPr="00C01BF7" w14:paraId="596ABF11" w14:textId="77777777" w:rsidTr="000C26B8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4747" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0DECA8B3" w14:textId="77777777" w:rsidR="00525AA0" w:rsidRPr="00C01BF7" w:rsidRDefault="00525AA0" w:rsidP="00C01BF7">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -6111,62 +6411,52 @@
     </w:p>
     <w:p w14:paraId="24FFD4AC" w14:textId="0EA699D7" w:rsidR="004347FB" w:rsidRPr="00C01BF7" w:rsidRDefault="004347FB" w:rsidP="00C01BF7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>De acuerdo</w:t>
       </w:r>
       <w:r w:rsidR="00AF3779" w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> al análisis realizado por (</w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> al análisis realizado por (Mohana</w:t>
+      </w:r>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 2007) los estilos de enseñanza se pueden clasificar en una descripción muy general en la</w:t>
       </w:r>
       <w:r w:rsidR="000C26B8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> siguientes seis categorías. </w:t>
       </w:r>
     </w:p>
@@ -6281,51 +6571,69 @@
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El maestro de hechos concretos y sin divagar</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  Gusta de ensenar hechos claros, con expresiones concretas, y se concentra en las habilidades especificas del estudiante y prefiere no ensenar a grupos multidisciplinarios </w:t>
+        <w:t xml:space="preserve">.  Gusta de ensenar hechos claros, con expresiones concretas, y se concentra en las habilidades </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>especificas</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del estudiante y prefiere no ensenar a grupos multidisciplinarios </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0161D67D" w14:textId="77777777" w:rsidR="004347FB" w:rsidRPr="00C01BF7" w:rsidRDefault="004347FB" w:rsidP="00C01BF7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -6523,71 +6831,51 @@
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> algebra elemental que se e</w:t>
       </w:r>
       <w:r w:rsidR="00530E70" w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nseña a nivel medio superior. De </w:t>
       </w:r>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>acuerdo a (</w:t>
-[...19 lines deleted...]
-        <w:t>, 2013), la mayoría de las personas tienen la capacidad intelectual para salir exitosos en instituciones de nivel superior</w:t>
+        <w:t>acuerdo a (Fradkin, 2013), la mayoría de las personas tienen la capacidad intelectual para salir exitosos en instituciones de nivel superior</w:t>
       </w:r>
       <w:r w:rsidR="00530E70" w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> finalmente. E</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">l autor tiene esta creencia, además tal creencia se ha visto reforzada, por los indicadores, en la aprobación de exámenes de matemáticas y la mejora genuina por parte del estudiante, estudiosos de los conceptos del algebra. Aunque según el </w:t>
       </w:r>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -6874,51 +7162,51 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="08191AB2" wp14:editId="4621CE05">
             <wp:extent cx="5751444" cy="3143250"/>
             <wp:effectExtent l="0" t="0" r="1905" b="0"/>
             <wp:docPr id="15" name="Imagen 15"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId20" cstate="print">
+                    <a:blip r:embed="rId21" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect b="9641"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5803501" cy="3171700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
@@ -6959,86 +7247,117 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Adaptado</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0072447F" w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> de: Fradkin L., (2013) Elementary Algebra and Calculus: The Whys and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0072447F" w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Hows</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0072447F" w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>(p 8)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>p 8</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="0072447F" w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.Larissa Fradkin &amp; Bookboon.com.</w:t>
+        <w:t>.Larissa</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0072447F" w:rsidRPr="00C01BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fradkin &amp; Bookboon.com.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44494C56" w14:textId="77777777" w:rsidR="00687D0E" w:rsidRPr="00C01BF7" w:rsidRDefault="00687D0E" w:rsidP="00C01BF7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="1416"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B024A18" w14:textId="77777777" w:rsidR="00A82684" w:rsidRDefault="00F36F87" w:rsidP="00C01BF7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="708"/>
@@ -7298,51 +7617,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="19E967DE" wp14:editId="2A425F28">
             <wp:extent cx="6646545" cy="3252158"/>
             <wp:effectExtent l="0" t="0" r="1905" b="0"/>
             <wp:docPr id="14" name="Imagen 14"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId21">
+                    <a:blip r:embed="rId22">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect b="5762"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6658169" cy="3257846"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
@@ -7370,86 +7689,117 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Adaptado</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00327BE6" w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> de: Fradkin L., (2013) Elementary Algebra and Calculus: The Whys and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00327BE6" w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Hows</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00327BE6" w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>(p 9)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>p 9</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00327BE6" w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.Larissa Fradkin &amp; Bookboon.com.</w:t>
+        <w:t>.Larissa</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00327BE6" w:rsidRPr="00C01BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fradkin &amp; Bookboon.com.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="468E3A0B" w14:textId="77777777" w:rsidR="00327BE6" w:rsidRPr="00C01BF7" w:rsidRDefault="00327BE6" w:rsidP="00C01BF7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5955943B" w14:textId="77777777" w:rsidR="00A82684" w:rsidRPr="00C01BF7" w:rsidRDefault="00A82684" w:rsidP="00C01BF7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
@@ -7776,51 +8126,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F493B27" wp14:editId="476F14CB">
             <wp:extent cx="5386345" cy="4028536"/>
             <wp:effectExtent l="0" t="0" r="5080" b="0"/>
             <wp:docPr id="1" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22" cstate="print"/>
+                    <a:blip r:embed="rId23" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5386345" cy="4028536"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -7997,51 +8347,69 @@
         <w:t xml:space="preserve">cuantitativa del nivel de conocimiento del </w:t>
       </w:r>
       <w:r w:rsidR="00B44CEE" w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">algebra elemental, que serán los que se revisaran en el propedéutico de matemáticas, y los parámetros de salida que es la misma evaluación cuantitativa realizada inicialmente y un indicador numérico que determina si hubo incremento positivo o negativo entre la evaluación inicial y la evaluación final. </w:t>
       </w:r>
       <w:r w:rsidR="00301FF5" w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Los parámetros de salida proporcionan los valores para la correlación múltiple entre la variable dependiente que es el indicador cuantitativo y las variables independientes que son los parámetros de entrada.</w:t>
       </w:r>
       <w:r w:rsidR="00C87233" w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> De tal forma que después del modelo de correlación, se establecen la hipótesis nula y algunas hipótesis alternativas.  Finalmente se desarrollan; las inferencias a través de los modelos de inferencia, que se detallan más adelante, apropiados a la investigación, además se establecen los resultados obtenido y la esperanza de estos en la población. </w:t>
+        <w:t xml:space="preserve"> De tal forma que después del modelo de correlación, se establecen la hipótesis nula y algunas hipótesis alternativas.  Finalmente se desarrollan; las inferencias a través de los modelos de inferencia, que se detallan más adelante, apropiados a la investigación, además se establecen los </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C87233" w:rsidRPr="00C01BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>resultados obtenido</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C87233" w:rsidRPr="00C01BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y la esperanza de estos en la población. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B68F381" w14:textId="77777777" w:rsidR="000C26B8" w:rsidRDefault="000C26B8" w:rsidP="00C01BF7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="2124" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1877C337" w14:textId="77777777" w:rsidR="000C26B8" w:rsidRDefault="000C26B8" w:rsidP="00C01BF7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="2124" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -8094,51 +8462,51 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0B7D907B" wp14:editId="0FD90E60">
             <wp:extent cx="6343650" cy="4095750"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="16" name="Imagen 16"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23">
+                    <a:blip r:embed="rId24">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6343650" cy="4095750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -8422,57 +8790,67 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="1068" w:right="-1008" w:firstLine="348"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4 </w:t>
       </w:r>
       <w:r w:rsidR="000C26B8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00951F02" w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Grupos Maestros invitados</w:t>
+        <w:t>Grupos</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00951F02" w:rsidRPr="00C01BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Maestros invitados</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="680EAF73" w14:textId="77777777" w:rsidR="000C26B8" w:rsidRDefault="00B15ECD" w:rsidP="00C01BF7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:right="-288"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
     </w:p>
@@ -8501,69 +8879,100 @@
       <w:r w:rsidR="00F36F87" w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> una encuesta, a cada grupo, </w:t>
       </w:r>
       <w:r w:rsidR="00951F02" w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>para determinar las proporc</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">iones para los siguientes tres </w:t>
+        <w:t xml:space="preserve">iones para los siguientes </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tres </w:t>
       </w:r>
       <w:r w:rsidR="00951F02" w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> estilos de Aprendizaje:  </w:t>
-[...8 lines deleted...]
-        <w:t>Activo , Reflexivo, Teó</w:t>
+        <w:t xml:space="preserve"> estilos</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00951F02" w:rsidRPr="00C01BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Aprendizaje:  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Activo ,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Reflexivo, Teó</w:t>
       </w:r>
       <w:r w:rsidR="00951F02" w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">rico y </w:t>
       </w:r>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pragmá</w:t>
       </w:r>
       <w:r w:rsidR="00951F02" w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -8710,51 +9119,51 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="40315F97" wp14:editId="050A8819">
             <wp:extent cx="6467475" cy="4714875"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="2" name="Imagen 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24" cstate="print">
+                    <a:blip r:embed="rId25" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6501738" cy="4739853"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -8943,51 +9352,51 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="73BD41F9" wp14:editId="407D19EB">
             <wp:extent cx="6438900" cy="4876571"/>
             <wp:effectExtent l="0" t="0" r="0" b="635"/>
             <wp:docPr id="5" name="Imagen 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25" cstate="print">
+                    <a:blip r:embed="rId26" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6520820" cy="4938614"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -9289,51 +9698,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C8EB663" wp14:editId="712EE264">
             <wp:extent cx="6353175" cy="4705350"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:docPr id="10" name="Imagen 10"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26">
+                    <a:blip r:embed="rId27">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6353175" cy="4705350"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -9471,51 +9880,51 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0B4A1DF6" wp14:editId="356C1F04">
             <wp:extent cx="5614670" cy="5102860"/>
             <wp:effectExtent l="0" t="0" r="5080" b="2540"/>
             <wp:docPr id="12" name="Imagen 12"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27">
+                    <a:blip r:embed="rId28">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5614670" cy="5102860"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -9573,64 +9982,52 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Inferencia y Prueba de t</w:t>
       </w:r>
       <w:r w:rsidR="0000210A" w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> Student</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7BACC540" w14:textId="1A2B0107" w:rsidR="0000210A" w:rsidRDefault="0000210A" w:rsidP="00C01BF7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Se muestra el análisis para la prueba de hipótesis, para el paquete #3 que es el que se da aquí a</w:t>
       </w:r>
       <w:r w:rsidR="00537672" w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -9856,51 +10253,51 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0FEE9C38" wp14:editId="19DC1587">
             <wp:extent cx="3971925" cy="5456555"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:docPr id="13" name="Imagen 13"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 5"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28">
+                    <a:blip r:embed="rId29">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3971925" cy="5456555"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -10092,64 +10489,52 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01A31D0B" w14:textId="77777777" w:rsidR="0043133A" w:rsidRPr="00C01BF7" w:rsidRDefault="0043133A" w:rsidP="00C01BF7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prueba t </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Prueba t Student</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="699DEAB6" w14:textId="77777777" w:rsidR="0043133A" w:rsidRPr="00C01BF7" w:rsidRDefault="0043133A" w:rsidP="00C01BF7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> Utilizando la expresión, para el cálculo del parámetro estadístico t, en datos pareados, siguiente</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A423F67" w14:textId="77777777" w:rsidR="0043133A" w:rsidRPr="00C01BF7" w:rsidRDefault="0043133A" w:rsidP="00C01BF7">
       <w:pPr>
@@ -10777,66 +11162,86 @@
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <m:t>2</m:t>
                 </m:r>
               </m:den>
             </m:f>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="minorHAnsi"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <m:t xml:space="preserve">  </m:t>
             </m:r>
           </m:sub>
         </m:sSub>
       </m:oMath>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dado en la tabla  t student esto es:</w:t>
+        <w:t xml:space="preserve"> dado en la </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tabla  t</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> student esto es:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EF44A7E" w14:textId="77777777" w:rsidR="0043133A" w:rsidRPr="00C01BF7" w:rsidRDefault="0043133A" w:rsidP="00C01BF7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CDA8DF4" w14:textId="77777777" w:rsidR="0043133A" w:rsidRPr="00C01BF7" w:rsidRDefault="009A1F24" w:rsidP="00C01BF7">
+    <w:p w14:paraId="3CDA8DF4" w14:textId="77777777" w:rsidR="0043133A" w:rsidRPr="00C01BF7" w:rsidRDefault="00017AF8" w:rsidP="00C01BF7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1416"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
@@ -11405,58 +11810,69 @@
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> diferencial e integral o bien hacer inferencia entre muestreo aleatorios en uno y en </w:t>
       </w:r>
       <w:r w:rsidR="00DB3129" w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>otro.</w:t>
       </w:r>
       <w:r w:rsidR="002E0570" w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Por otro </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="001D1298" w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">lado una investigación longitudinal entre propedéuticos daría resultados para establecer </w:t>
+        <w:t>lado</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001D1298" w:rsidRPr="00C01BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> una investigación longitudinal entre propedéuticos daría resultados para establecer </w:t>
       </w:r>
       <w:r w:rsidR="00C87F4D" w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">estrategias de enseñanza y aprendizaje para estos cursos </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BBFA285" w14:textId="77777777" w:rsidR="00224BB2" w:rsidRPr="00C01BF7" w:rsidRDefault="006D1BDB" w:rsidP="00B05CCF">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:right="15" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01BF7">
@@ -11525,51 +11941,71 @@
       <w:r w:rsidR="00000158" w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B37000" w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>el incremento en la calificación entre exámenes, como variable independiente, y los estilos de aprendizaje que se explican en el marco referencial de este artículo.   El p</w:t>
       </w:r>
       <w:r w:rsidR="00BE2868" w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>rograma de correlación múltiple, desarrollado en Python, y sus resultados así como la interpretación de estos, por cuestión de espacio, no están incluidos en este reporte.</w:t>
+        <w:t xml:space="preserve">rograma de correlación múltiple, desarrollado en Python, y sus </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BE2868" w:rsidRPr="00C01BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>resultados</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BE2868" w:rsidRPr="00C01BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> así como la interpretación de estos, por cuestión de espacio, no están incluidos en este reporte.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51CA6EFB" w14:textId="77777777" w:rsidR="007A0952" w:rsidRPr="00C01BF7" w:rsidRDefault="007A0952" w:rsidP="00B05CCF">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:right="15" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E106288" w14:textId="77777777" w:rsidR="007A0952" w:rsidRPr="00C01BF7" w:rsidRDefault="007A0952" w:rsidP="00B05CCF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="15"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
@@ -12210,195 +12646,142 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Referencias</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4188A368" w14:textId="77777777" w:rsidR="00227AAB" w:rsidRPr="00C01BF7" w:rsidRDefault="00227AAB" w:rsidP="00C01BF7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00C01BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Backhoff E. E. (2003), Solano F. G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C01BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tercer Estudio Internacional de </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Backhoff</w:t>
+        <w:t>Matematicas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> E. E. (2003), Solano F. G. </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> y Ciencias Naturales (TIMMS), Resultados de Mexico en 1995 y 2000, Informe </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tercer Estudio Internacional de </w:t>
+        <w:t>Tecnico</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C01BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C01BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Universidad </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Matematicas</w:t>
+        <w:t>Autonoma</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> y Ciencias Naturales (TIMMS), Resultados de </w:t>
-[...92 lines deleted...]
-        <w:t xml:space="preserve">; American </w:t>
+        <w:t xml:space="preserve"> de baja California, Mexico; American </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Institutes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -12580,218 +12963,180 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Fradkin L.,</w:t>
       </w:r>
       <w:r w:rsidR="00A00EC5" w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2013)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Elementary Algebra and Calculus: The Whys and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Hows</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A00EC5" w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="06DDCBFF" w14:textId="77777777" w:rsidR="00407BE2" w:rsidRPr="00C01BF7" w:rsidRDefault="00407BE2" w:rsidP="00C01BF7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Lari</w:t>
       </w:r>
       <w:r w:rsidR="00A00EC5" w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">ssa </w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>ssa Fradkin &amp; Bookboon.com.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05E7B1A8" w14:textId="77777777" w:rsidR="001E322A" w:rsidRPr="00C01BF7" w:rsidRDefault="001E322A" w:rsidP="00C01BF7">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Fradkin</w:t>
-[...26 lines deleted...]
-      <w:hyperlink r:id="rId29" w:history="1">
+      </w:pPr>
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="00C01BF7">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>https://www.arma.org.au/wp-content/uploads/2017/03/elementary-algebra-and-calculus.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5990E52D" w14:textId="77777777" w:rsidR="00454450" w:rsidRPr="00C01BF7" w:rsidRDefault="00454450" w:rsidP="00C01BF7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Hernandez</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> F, </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Q, Ethel R. N, </w:t>
+        <w:t xml:space="preserve"> F, Catelli Q, Ethel R. N, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Martinez</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> C. P, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -12857,126 +13202,106 @@
         <w:pStyle w:val="Prrafodelista"/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="708"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ma, </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C01BF7">
+        <w:t>Ma, Maquilon S. J.</w:t>
+      </w:r>
+      <w:r w:rsidR="001D57DE" w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Maquilon</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> (2005)</w:t>
+      </w:r>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> S. J.</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001D57DE" w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (2005)</w:t>
+        <w:t>El estudiante exitoso, Té</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>cnicas de Estudio Paso a Paso</w:t>
       </w:r>
       <w:r w:rsidR="001D57DE" w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>El estudiante exitoso, Té</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="009F0C62" w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">MMIV EDITORIAL OCEANO, 08017 Barcelona (España), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidR="009F0C62" w:rsidRPr="00C01BF7">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.oceano.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4028ADB0" w14:textId="32A2E7CD" w:rsidR="002B78E1" w:rsidRPr="00C01BF7" w:rsidRDefault="002B78E1" w:rsidP="00C01BF7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -13033,89 +13358,109 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Manouchehri A., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Xianggquan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Y. (2016) </w:t>
+        <w:t xml:space="preserve"> Y. (2016</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="00CF4464" w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> What do mathematics Achievement Examination </w:t>
+        <w:t xml:space="preserve"> What</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CF4464" w:rsidRPr="00C01BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do mathematics Achievement Examination </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="253CFA66" w14:textId="2EA38242" w:rsidR="00CF4464" w:rsidRPr="00C01BF7" w:rsidRDefault="00CF4464" w:rsidP="000C26B8">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="705"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Assess? A critical Item Analysis, Athens Journal of Education, Vol. 3 Issue 4, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="00C01BF7">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://files.eric.ed.gov/fulltext/EJ1208765.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2F5EDA72" w14:textId="77777777" w:rsidR="001E322A" w:rsidRPr="00C01BF7" w:rsidRDefault="001E322A" w:rsidP="00C01BF7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -13145,51 +13490,51 @@
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Evaluation of Teaching Styles, Chapter 2, Staffordshire University </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42F2E245" w14:textId="77777777" w:rsidR="00227AAB" w:rsidRPr="00C01BF7" w:rsidRDefault="001E322A" w:rsidP="00C01BF7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0000FF" w:themeColor="hyperlink"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="00C01BF7">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://knilt.arcc.albany.edu/images/6/61/Determining_your_teaching_style.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="64B96766" w14:textId="77777777" w:rsidR="005D0DA5" w:rsidRPr="00C01BF7" w:rsidRDefault="00694833" w:rsidP="00C01BF7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -13236,88 +13581,90 @@
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Considering the effect of gender and types of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>schools.Universtity</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  Sains Malaysia, European Jo</w:t>
       </w:r>
       <w:r w:rsidR="003D7F4B" w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>urnal of STEM Education.</w:t>
       </w:r>
       <w:r w:rsidR="005D0DA5" w:rsidRPr="00C01BF7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="00C01BF7">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.researchgate.net/publication/297608958_A_study_of_students'_achievement_in_algebra_Considering_the_effect_of_gender_and_types_of_schools</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7274CBD3" w14:textId="77777777" w:rsidR="00B54F8D" w:rsidRPr="00C01BF7" w:rsidRDefault="00B54F8D" w:rsidP="00C01BF7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1382"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:right="295"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -13337,61 +13684,61 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00710E15" w:rsidRPr="004C4197" w:rsidSect="000C26B8">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="00B840B3" w14:textId="77777777" w:rsidR="008F46BB" w:rsidRDefault="008F46BB" w:rsidP="008F46BB">
+    <w:p w14:paraId="7CA01009" w14:textId="77777777" w:rsidR="00017AF8" w:rsidRDefault="00017AF8" w:rsidP="008F46BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E858D7A" w14:textId="77777777" w:rsidR="008F46BB" w:rsidRDefault="008F46BB" w:rsidP="008F46BB">
+    <w:p w14:paraId="0607D8B5" w14:textId="77777777" w:rsidR="00017AF8" w:rsidRDefault="00017AF8" w:rsidP="008F46BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -13449,80 +13796,96 @@
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4F69EAAF" w14:textId="77777777" w:rsidR="008F46BB" w:rsidRDefault="008F46BB">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6A3030F7" w14:textId="63464316" w:rsidR="008F46BB" w:rsidRDefault="008F46BB" w:rsidP="008F46BB">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="006A2EA3">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:t>Vol. 11 Núm. 22 (2024): Julio - Diciembre 2024</w:t>
+      <w:t xml:space="preserve">Vol. 11 Núm. 22 (2024): Julio - </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="006A2EA3">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>Diciembre</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="006A2EA3">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2024</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6027CDF0" w14:textId="77777777" w:rsidR="008F46BB" w:rsidRDefault="008F46BB">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61D6191B" w14:textId="77777777" w:rsidR="008F46BB" w:rsidRDefault="008F46BB" w:rsidP="008F46BB">
+    <w:p w14:paraId="3C2098F2" w14:textId="77777777" w:rsidR="00017AF8" w:rsidRDefault="00017AF8" w:rsidP="008F46BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65DE9965" w14:textId="77777777" w:rsidR="008F46BB" w:rsidRDefault="008F46BB" w:rsidP="008F46BB">
+    <w:p w14:paraId="7418DF0A" w14:textId="77777777" w:rsidR="00017AF8" w:rsidRDefault="00017AF8" w:rsidP="008F46BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="65DC1727" w14:textId="77777777" w:rsidR="008F46BB" w:rsidRDefault="008F46BB">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5A7C6FD3" w14:textId="77777777" w:rsidR="008F46BB" w:rsidRDefault="008F46BB">
     <w:pPr>
@@ -16108,76 +16471,77 @@
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1478573323">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1113326926">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1813911252">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1872957133">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1620457569">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="2015498423">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00645440"/>
     <w:rsid w:val="00000158"/>
     <w:rsid w:val="0000210A"/>
     <w:rsid w:val="00010527"/>
     <w:rsid w:val="00016940"/>
+    <w:rsid w:val="00017AF8"/>
     <w:rsid w:val="00034D79"/>
     <w:rsid w:val="00044151"/>
     <w:rsid w:val="0004599D"/>
     <w:rsid w:val="00047618"/>
     <w:rsid w:val="00051770"/>
     <w:rsid w:val="00077130"/>
     <w:rsid w:val="00080E7B"/>
     <w:rsid w:val="00081E37"/>
     <w:rsid w:val="00095CF4"/>
     <w:rsid w:val="000A1A8D"/>
     <w:rsid w:val="000C26B8"/>
     <w:rsid w:val="000D0BD7"/>
     <w:rsid w:val="000D1E67"/>
     <w:rsid w:val="000D25BD"/>
     <w:rsid w:val="000D7792"/>
     <w:rsid w:val="000D7831"/>
     <w:rsid w:val="000F0582"/>
     <w:rsid w:val="0011215D"/>
     <w:rsid w:val="00124CCE"/>
     <w:rsid w:val="00174D7C"/>
     <w:rsid w:val="00177233"/>
     <w:rsid w:val="001A1D8F"/>
     <w:rsid w:val="001A60BF"/>
     <w:rsid w:val="001A645B"/>
     <w:rsid w:val="001A6670"/>
@@ -16419,110 +16783,112 @@
     <w:rsid w:val="00C87F4D"/>
     <w:rsid w:val="00CA2912"/>
     <w:rsid w:val="00CA4874"/>
     <w:rsid w:val="00CE1CB9"/>
     <w:rsid w:val="00CE1E1B"/>
     <w:rsid w:val="00CF26BF"/>
     <w:rsid w:val="00CF4464"/>
     <w:rsid w:val="00CF5018"/>
     <w:rsid w:val="00D16728"/>
     <w:rsid w:val="00D17039"/>
     <w:rsid w:val="00D23F50"/>
     <w:rsid w:val="00D3030C"/>
     <w:rsid w:val="00D319ED"/>
     <w:rsid w:val="00D32913"/>
     <w:rsid w:val="00D35058"/>
     <w:rsid w:val="00D57C04"/>
     <w:rsid w:val="00D612FD"/>
     <w:rsid w:val="00D97222"/>
     <w:rsid w:val="00DA2BEF"/>
     <w:rsid w:val="00DB3129"/>
     <w:rsid w:val="00DC0823"/>
     <w:rsid w:val="00DD786D"/>
     <w:rsid w:val="00DE75B0"/>
     <w:rsid w:val="00E15063"/>
     <w:rsid w:val="00E171BF"/>
+    <w:rsid w:val="00E41DAB"/>
     <w:rsid w:val="00E4469A"/>
     <w:rsid w:val="00E47C76"/>
     <w:rsid w:val="00E520F1"/>
     <w:rsid w:val="00E604D8"/>
     <w:rsid w:val="00E64F4F"/>
     <w:rsid w:val="00E6580E"/>
     <w:rsid w:val="00E66E8C"/>
     <w:rsid w:val="00E9581D"/>
     <w:rsid w:val="00E9650C"/>
     <w:rsid w:val="00EA7DD2"/>
     <w:rsid w:val="00EB4F09"/>
     <w:rsid w:val="00EB7B03"/>
+    <w:rsid w:val="00EC040A"/>
     <w:rsid w:val="00EE533C"/>
     <w:rsid w:val="00EE5D1F"/>
     <w:rsid w:val="00EF3D19"/>
     <w:rsid w:val="00EF6CAB"/>
     <w:rsid w:val="00F04F94"/>
     <w:rsid w:val="00F069BD"/>
     <w:rsid w:val="00F078EE"/>
     <w:rsid w:val="00F36F87"/>
     <w:rsid w:val="00F45263"/>
     <w:rsid w:val="00F553A8"/>
     <w:rsid w:val="00F57BE7"/>
     <w:rsid w:val="00F67E18"/>
     <w:rsid w:val="00F722C9"/>
     <w:rsid w:val="00F7477C"/>
     <w:rsid w:val="00F74AEB"/>
     <w:rsid w:val="00F76418"/>
     <w:rsid w:val="00F7737F"/>
     <w:rsid w:val="00F77C66"/>
     <w:rsid w:val="00F874DF"/>
     <w:rsid w:val="00F87E1D"/>
     <w:rsid w:val="00FA2599"/>
     <w:rsid w:val="00FB1A52"/>
     <w:rsid w:val="00FB6640"/>
     <w:rsid w:val="00FB7F63"/>
     <w:rsid w:val="00FC1A87"/>
     <w:rsid w:val="00FD52EA"/>
     <w:rsid w:val="00FE35F6"/>
     <w:rsid w:val="00FF0375"/>
     <w:rsid w:val="00FF159C"/>
     <w:rsid w:val="00FF56AB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1027"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="21CA8A85"/>
   <w15:docId w15:val="{9F416ECB-D60E-42D9-AECA-B88770EBA90E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-MX" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
@@ -16960,51 +17326,50 @@
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo3Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0081606F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
@@ -17371,51 +17736,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1234314212">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.emf"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/297608958_A_study_of_students'_achievement_in_algebra_Considering_the_effect_of_gender_and_types_of_schools" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arma.org.au/wp-content/uploads/2017/03/elementary-algebra-and-calculus.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.gif"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.emf"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://knilt.arcc.albany.edu/images/6/61/Determining_your_teaching_style.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manuel_rodriguez_itcj@yahoo.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://files.eric.ed.gov/fulltext/EJ1208765.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jesus.gr@cdjuarez.tecnm.mx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.emf"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oceano.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/297608958_A_study_of_students'_achievement_in_algebra_Considering_the_effect_of_gender_and_types_of_schools" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.gif"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.emf"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://knilt.arcc.albany.edu/images/6/61/Determining_your_teaching_style.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manuel_rodriguez_itcj@yahoo.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://files.eric.ed.gov/fulltext/EJ1208765.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.emf"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jesus.gr@cdjuarez.tecnm.mx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oceano.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arma.org.au/wp-content/uploads/2017/03/elementary-algebra-and-calculus.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/ctes.v11i22.853" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -17675,70 +18040,70 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C5C92E10-60FE-468D-B60D-EB94D0164582}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>22</Pages>
-  <Words>4872</Words>
-  <Characters>26802</Characters>
+  <Words>4888</Words>
+  <Characters>26889</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>223</Lines>
+  <Lines>224</Lines>
   <Paragraphs>63</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>31611</CharactersWithSpaces>
+  <CharactersWithSpaces>31714</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>jgonzalez</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>