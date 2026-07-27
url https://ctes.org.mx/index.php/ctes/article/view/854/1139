--- v0 (2025-10-14)
+++ v1 (2026-07-27)
@@ -22,95 +22,141 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webextensions/taskpanes.xml" ContentType="application/vnd.ms-office.webextensiontaskpanes+xml"/>
   <Override PartName="/word/webextensions/webextension1.xml" ContentType="application/vnd.ms-office.webextension+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/webextensiontaskpanes" Target="word/webextensions/taskpanes.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="593685EF" w14:textId="77777777" w:rsidR="003C59E4" w:rsidRDefault="003C59E4" w:rsidP="003C59E4">
+    <w:p w14:paraId="04410439" w14:textId="02B2DAA1" w:rsidR="0097436F" w:rsidRPr="0097436F" w:rsidRDefault="0097436F" w:rsidP="0097436F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk187914009"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk171360688"/>
+      <w:r w:rsidRPr="0097436F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DOI: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="0097436F">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/ctes.v11i22.854</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6E2D2DA8" w14:textId="77777777" w:rsidR="0097436F" w:rsidRDefault="0097436F" w:rsidP="003C59E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="593685EF" w14:textId="4D4BC0B8" w:rsidR="003C59E4" w:rsidRDefault="003C59E4" w:rsidP="003C59E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk171360688"/>
-      <w:bookmarkStart w:id="1" w:name="_Hlk187914009"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1BBD1644" wp14:editId="400BEC85">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>13335</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-891540</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7772400" cy="1266825"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="2086889291" name="Imagen 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8">
+                    <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7772400" cy="1266825"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -125,51 +171,51 @@
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="004B68B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Artículos científicos</w:t>
       </w:r>
       <w:r w:rsidRPr="005B34B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="1A735774" w14:textId="77777777" w:rsidR="003C59E4" w:rsidRDefault="003C59E4" w:rsidP="006C7068">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E959868" w14:textId="002EB21B" w:rsidR="009A0313" w:rsidRPr="006C7068" w:rsidRDefault="009A0313" w:rsidP="006C7068">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
@@ -289,75 +335,75 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Universidad Autónoma </w:t>
       </w:r>
       <w:r w:rsidR="009A0313" w:rsidRPr="003E542B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de Ciudad Juárez</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="148DD640" w14:textId="5E86E19A" w:rsidR="00840637" w:rsidRPr="006C7068" w:rsidRDefault="009A0313" w:rsidP="00C37B2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="006C7068">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>fercardiel00013@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="75A681E1" w14:textId="7D2ECFC4" w:rsidR="00840637" w:rsidRPr="006C7068" w:rsidRDefault="00107DA6" w:rsidP="00C37B2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="006C7068">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://orcid.org/0009-0005-5221-5403</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="408A366A" w14:textId="115A9AEB" w:rsidR="00107DA6" w:rsidRPr="006C7068" w:rsidRDefault="00107DA6" w:rsidP="00C37B2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6BEF9877" w14:textId="7947EF49" w:rsidR="00107DA6" w:rsidRPr="006C7068" w:rsidRDefault="00107DA6" w:rsidP="00C37B2D">
@@ -391,78 +437,78 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Universidad Autónoma de Ciudad Juárez</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D5100DE" w14:textId="040C7DFA" w:rsidR="00107DA6" w:rsidRPr="006C7068" w:rsidRDefault="00107DA6" w:rsidP="00C37B2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="006C7068">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>alejandra.flores@uacj.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="23441FC9" w14:textId="304ECF6B" w:rsidR="00107DA6" w:rsidRPr="006C7068" w:rsidRDefault="00107DA6" w:rsidP="00C37B2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C7068">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="006C7068">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0002-2002-1330</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5A781988" w14:textId="4C785231" w:rsidR="00107DA6" w:rsidRPr="006C7068" w:rsidRDefault="00107DA6" w:rsidP="00C37B2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -498,75 +544,75 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Universidad Autónoma de Ciudad Juárez</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FCBCB81" w14:textId="30CED470" w:rsidR="00107DA6" w:rsidRPr="006C7068" w:rsidRDefault="00107DA6" w:rsidP="00107DA6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="006C7068">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>karla.gomez@uacj.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="30B13F42" w14:textId="128FEB78" w:rsidR="00107DA6" w:rsidRPr="006C7068" w:rsidRDefault="00107DA6" w:rsidP="00107DA6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="006C7068">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0002-6584-2597</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="70B065A3" w14:textId="3649114B" w:rsidR="00107DA6" w:rsidRPr="006C7068" w:rsidRDefault="00107DA6" w:rsidP="00107DA6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C2934A7" w14:textId="4BEE91E0" w:rsidR="00107DA6" w:rsidRPr="006C7068" w:rsidRDefault="00107DA6" w:rsidP="00107DA6">
@@ -600,75 +646,75 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Universidad Autónoma de Ciudad Juárez</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6490B3C5" w14:textId="7E251FDF" w:rsidR="00107DA6" w:rsidRPr="006C7068" w:rsidRDefault="00107DA6" w:rsidP="00107DA6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="006C7068">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>margarita.portillo@uacj.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="72C8E5D1" w14:textId="362805C9" w:rsidR="00107DA6" w:rsidRPr="006C7068" w:rsidRDefault="00107DA6" w:rsidP="00107DA6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="006C7068">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0003-4692-755X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5BF5E9A8" w14:textId="1B7ED64A" w:rsidR="00107DA6" w:rsidRPr="003E542B" w:rsidRDefault="00107DA6" w:rsidP="00C37B2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E542B">
         <w:rPr>
@@ -721,70 +767,78 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>RESUMEN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6730222D" w14:textId="6D49CFF8" w:rsidR="009A0313" w:rsidRPr="006C7068" w:rsidRDefault="009A0313" w:rsidP="006C7068">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Este artículo presenta el desarrollo e implementación de un sistema de solución inmediata para reducir los tiempos muertos en el área de subensamble de una fábrica especializada en la elaboración de sistemas de aire acondicionado. A través de un enfoque metodológico mixto, se identificaron y analizaron las principales causas de los tiempos muertos, implementando soluciones inmediatas para su mitigación. Los resultados muestran una significativa reducción de los tiempos muertos, mejorando la eficiencia y productividad del área de subensamble. </w:t>
+        <w:t xml:space="preserve">Este artículo presenta el desarrollo e implementación de un sistema de solución inmediata para reducir los tiempos muertos en el área de subensamble de una fábrica especializada en la elaboración de sistemas de aire acondicionado. A través de un enfoque metodológico mixto, se identificaron y analizaron las principales causas de los tiempos muertos, implementando soluciones inmediatas para su mitigación. Los resultados </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7068">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">muestran una significativa reducción de los tiempos muertos, mejorando la eficiencia y productividad del área de subensamble. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B2675F" w14:textId="5ED7C4EA" w:rsidR="008760CC" w:rsidRPr="006C7068" w:rsidRDefault="008760CC" w:rsidP="006C7068">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Se destaca la eficiencia del mantenimiento preventivo, </w:t>
       </w:r>
       <w:r w:rsidR="0024176D" w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">la </w:t>
       </w:r>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>gestión de inventarios, y la mejora en la comunicación, así como las cualidades de otras metodologías</w:t>
       </w:r>
       <w:r w:rsidR="0024176D" w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> efectivas</w:t>
@@ -1134,87 +1188,87 @@
         </w:rPr>
         <w:t>Destaca-se a eficiência da manutenção preventiva, gestão de inventários e a melhoria na comunicação, assim como as qualidades de outras metodologias para aplicá-las a este projeto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="131C79AF" w14:textId="5940BA55" w:rsidR="00240375" w:rsidRPr="006C7068" w:rsidRDefault="00240375" w:rsidP="006C7068">
       <w:pPr>
         <w:pStyle w:val="HTMLconformatoprevio"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="y2iqfc"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rStyle w:val="y2iqfc"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Este estudo preliminar sugere a aplicação de tecnologias de automação que melhorem ainda mais a eficiência na produção de sistemas de ar condicionado. São discutidas as </w:t>
       </w:r>
       <w:r w:rsidR="008E210F" w:rsidRPr="006C7068">
         <w:rPr>
           <w:rStyle w:val="y2iqfc"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve">implicações práticas e sugeridas áreas para futuras pesquisas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FC54FE9" w14:textId="22C9CA6E" w:rsidR="0067657E" w:rsidRDefault="0067657E" w:rsidP="006C7068">
       <w:pPr>
         <w:pStyle w:val="HTMLconformatoprevio"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="y2iqfc"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rStyle w:val="y2iqfc"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Palavras-chave:</w:t>
       </w:r>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rStyle w:val="y2iqfc"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008E210F" w:rsidRPr="006C7068">
         <w:rPr>
           <w:rStyle w:val="y2iqfc"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>Indústria automotiva, sistema de refrigeração, melhoria contínua, eficiência</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0360BBD7" w14:textId="77777777" w:rsidR="006C7068" w:rsidRPr="006C7068" w:rsidRDefault="006C7068" w:rsidP="006C7068">
       <w:pPr>
@@ -1233,96 +1287,78 @@
     <w:p w14:paraId="5C030520" w14:textId="77777777" w:rsidR="006C7068" w:rsidRPr="005B34B6" w:rsidRDefault="006C7068" w:rsidP="006C7068">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B34B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fecha Recepción:</w:t>
       </w:r>
       <w:r w:rsidRPr="005B34B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> Junio 2024                                   </w:t>
+      </w:r>
       <w:r w:rsidRPr="005B34B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fecha Aceptación:</w:t>
+      </w:r>
       <w:r w:rsidRPr="005B34B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2024                                   </w:t>
+        <w:t xml:space="preserve"> Octubre 2024</w:t>
       </w:r>
       <w:r w:rsidRPr="005B34B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:b/>
-[...15 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00B15FF1">
+      <w:r w:rsidR="00000000">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict w14:anchorId="634EAB00">
           <v:rect id="_x0000_i1025" style="width:446.5pt;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AE88C91" w14:textId="77777777" w:rsidR="006C7068" w:rsidRDefault="006C7068" w:rsidP="006C7068">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -1532,51 +1568,50 @@
       </w:r>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t xml:space="preserve">con aproximadamente 1481 de empresas alrededor del país. No es de sorprenderse que México sea uno de los países más industrializados en todo el mundo, con 611,331 empresas dedicadas a este rubro al finalizar 2023 </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fZjQ4YjdkOTAtODk2Yi00OTI0LTliZjUtZWQ2NjZiZjJmZWIzIiwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjp0cnVlLCJjaXRlcHJvY1RleHQiOiIoSW5zdGl0dXRvIE5hY2lvbmFsIGRlIEVzdGFkw61zdGljYSB5IEdlb2dyYWbDrWEsIDIwMjMpIiwibWFudWFsT3ZlcnJpZGVUZXh0IjoiKEluc3RpdHV0byBOYWNpb25hbCBkZSBFc3RhZMOtc3RpY2EgeSBHZW9ncmFmw61hLCAyMDE0KS4ifSwiY2l0YXRpb25JdGVtcyI6W3siaWQiOiJhYTViMTMyYy1jYjk1LTNlYjEtOTBlNS0xZjE4NWUxMTdmMjUiLCJpdGVtRGF0YSI6eyJ0eXBlIjoicmVwb3J0IiwiaWQiOiJhYTViMTMyYy1jYjk1LTNlYjEtOTBlNS0xZjE4NWUxMTdmMjUiLCJ0aXRsZSI6IlJFR0lTVFJPIEFETUlOSVNUUkFUSVZPIERFIExBIElORFVTVFJJQSBBVVRPTU9UUklaIERFIFZFSMONQ1VMT1MgTElHRVJPUyIsImF1dGhvciI6W3siZmFtaWx5IjoiSW5zdGl0dXRvIE5hY2lvbmFsIGRlIEVzdGFkw61zdGljYSB5IEdlb2dyYWbDrWEiLCJnaXZlbiI6IiIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifV0sIlVSTCI6Imh0dHBzOi8vd3d3LmluZWdpLm9yZy5teC9kYXRvc3ByaW1hcmlvcy9pYXZsLyIsImlzc3VlZCI6eyJkYXRlLXBhcnRzIjpbWzIwMjMsOCw3XV19LCJudW1iZXItb2YtcGFnZXMiOiIxLTMiLCJjb250YWluZXItdGl0bGUtc2hvcnQiOiIifSwiaXNUZW1wb3JhcnkiOmZhbHNlLCJzdXBwcmVzcy1hdXRob3IiOmZhbHNlLCJjb21wb3NpdGUiOmZhbHNlLCJhdXRob3Itb25seSI6ZmFsc2V9XX0="/>
           <w:id w:val="1321323189"/>
           <w:placeholder>
             <w:docPart w:val="968BFF2429254AF0BB9377E1783CF4A0"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C506FB" w:rsidRPr="006C7068">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es"/>
             </w:rPr>
             <w:t>(Instituto Nacional de Estadística y Geografía, 20</w:t>
           </w:r>
           <w:r w:rsidR="00D8142C" w:rsidRPr="006C7068">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r w:rsidR="00001D12" w:rsidRPr="006C7068">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
               <w:color w:val="000000"/>
@@ -1613,51 +1648,60 @@
       </w:pPr>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">En 1925, la instalación de líneas de producción de la compañía FORD en México se hace posible debido al desarrollo en Estados Unidos, cuya producción diaria era de 100 autos al día; en 1935 General Motors llega a México para convertirse en el mayor fabricante de autos a nivel mundial, en 1938 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Automex</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Chrysler) inicia operaciones. Todas estas importantes empresas se centrarían en el montaje automotriz del mercado local </w:t>
+        <w:t xml:space="preserve"> (Chrysler) inicia operaciones. Todas estas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7068">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">importantes empresas se centrarían en el montaje automotriz del mercado local </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fZTZlMDFmYmUtMTBmZS00Y2M1LTk2Y2EtNWQ1YzRkZjI2MGQ2IiwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjp0cnVlLCJjaXRlcHJvY1RleHQiOiIoTWlyYW5kYSwgMjAwNykiLCJtYW51YWxPdmVycmlkZVRleHQiOiIoTWlyYW5kYSwgMjAwNykuIn0sImNpdGF0aW9uSXRlbXMiOlt7ImlkIjoiYzllMzFlYmYtNzgyNy0zYmI2LWE2MzItYTA3M2M0N2EwODMwIiwiaXRlbURhdGEiOnsidHlwZSI6InJlcG9ydCIsImlkIjoiYzllMzFlYmYtNzgyNy0zYmI2LWE2MzItYTA3M2M0N2EwODMwIiwidGl0bGUiOiJMYSBpbmR1c3RyaWEgYXV0b21vdHJpeiBlbiBNw6l4aWNvIEFudGVjZWRlbnRlcywgc2l0dWFjacOzbiBhY3R1YWwgeSBwZXJzcGVjdGl2YXMiLCJhdXRob3IiOlt7ImZhbWlseSI6Ik1pcmFuZGEiLCJnaXZlbiI6IkFydHVybyBWaWNlbmNpbyIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifV0sImlzc3VlZCI6eyJkYXRlLXBhcnRzIjpbWzIwMDcsNF1dfSwicHVibGlzaGVyLXBsYWNlIjoiTcOpeGljbyIsIm51bWJlci1vZi1wYWdlcyI6IjIxNC0yMjQiLCJhYnN0cmFjdCI6IlJlc3VtZW4gRW4gTcOpeGljbyB5IG90cmFzIG5hY2lvbmVzIG1hbnVmYWN0dXJlcmFzLCBsYSBpbmR1c3RyaWEgYXV0b21vdHJpeiBlcyBjb25zaWRlcmFkYSB1biBwaWxhciBlc3RyYXTDqWdpY28gZWNvbsOzbWljbyBlbiB2aXJ0dWQgZGUgbG9zIGRpZmVyZW50ZXMgYmVuZWZpY2lvcyBxdWUgdHJhZSBjb25zaWdvIGxhIGdlbmVyYWNpw7NuIGRlIGVtcGxlb3MgYSBncmFuIGVzY2FsYSwgbGFzIHJlY2F1ZGFjaW9uZXMgZmlzY2FsZXMgZGVyaXZhZGFzIGRlIGxhcyBvcGVyYWNpb25lcyBjb21lcmNpYWxlcyBkZSBsYSBpbmR1c3RyaWEsIGxhIGNhcGFjaXRhY2nDs24gZGVsIHBlcnNvbmFsLCBlbCBkZXNhcnJvbGxvIGRlIHByb3ZlZWRvcmVzIGxvY2FsZXMgeSBsYSBtb2Rlcm5pemFjacOzbiB0ZWNub2zDs2dpY2EgcmVsYWNpb25hZGEuIEF1bnF1ZSBNw6l4aWNvLCB0cmFkaWNpb25hbG1lbnRlIHNlIGhhIG1hbnRlbmlkbyBkZW50cm8gZGVsIGdydXBvIGRlIGxvcyBwYcOtc2VzIGzDrWRlcmVzIGVuIGxhIHByb2R1Y2Npw7NuIG11bmRpYWwgZGUgdmVow61jdWxvcywgaGEgc2lkbyBkZXNwbGF6YWRvIHBhdWxhdGluYW1lbnRlIHBvciBsYSBpbmN1cnNpw7NuIGRlIG5hY2lvbmVzIGVtZXJnZW50ZXMgaGFzdGEgb2N1cGFyIGxhIHBvc2ljacOzbiBuw7ptZXJvIG9uY2UgZGVzZGUgZWwgYcOxbyAyMDA0OyBhdW5hZG8gYSBxdWUgZWwgbWVyY2FkbyBsb2NhbCBkZSBsYSBjb21lcmNpYWxpemFjacOzbiBkZSB2ZWjDrWN1bG9zIG5vIGxvZ3JhIHJlcHVudGFyIGNvbW8gc2UgZXNwZXJhYmEgcXVlIGxvIGhpY2llcmEgY29uIGxhIGVudHJhZGEgZGVsIG51ZXZvIHNpZ2xvLiBFbCB0ZW1hIHNlIGFib3JkYSBlbiBlc3RlIHRyYWJham8gcGFydGllbmRvIGRlIHVuYSByZXZpc2nDs24gaGlzdMOzcmljYSBkZSBjw7NtbyBzZSBmdWUgZGFuZG8gbGEgY29uZm9ybWFjacOzbiBkZSBlc3RhIGluZHVzdHJpYSBoYXN0YSBsbGVnYXIgYSB1bmEgZGVmaW5pY2nDs24gZGUgbGEgc2l0dWFjacOzbiBhY3R1YWwsIGVuIGxhIHF1ZSBzZSBwZXJzaWd1ZSBvZnJlY2VyIHVuIHBlcmZpbCBlc3RyYXTDqWdpY28gZGVsIHJ1bWJvIHBvciBzZWd1aXIgcGFyYSBhc2VndXJhciBsYSBjb21wZXRpdGl2aWRhZCBlbiBlbCBtZXJjYWRvIGludGVybmFjaW9uYWwuIFBhbGFicmFzIGNsYXZlOiBpbmR1c3RyaWEgYXV0b21vdHJpeiwgZXN0cmF0ZWdpYSB5IGNvbXBldGl0aXZpZGFkLiBJbnRyb2R1Y2Npw7NuIEVsIHBvdGVuY2lhbCBkZSBsYSBpbmR1c3RyaWEgYXV0b21vdHJpeiBtZXhpY2FuYSBlcyB0YWwgcXVlIHJlcHJlc2VudGEgZWwgc2VndW5kbyBzZWN0b3IgZWNvbsOzbWljbyBtw6FzIGltcG9ydGFudGUgZGVsIHBhw61zLCBhZGVtw6FzIGRlIHF1ZSBzaWduaWZpY2EgZWwgZWxlbWVudG8gcHJpbW9yZGlhbCBkZSBsYSBtb2Rlcm5pemFjacOzbiB5IGVzdHJhdGVnaWFzIGRlIGdsb2JhbGl6YWNpw7NuIGRlbCBtaXNtby4gRXN0YSBpbmR1c3RyaWEgb3BlcmEgZW4gdW5hIHpvbmEgZ2VvZ3LDoWZpY2EgcHJpdmlsZWdpYWRhOyBzZSB1YmljYSBhbCBsYWRvIGRlbCBtZXJjYWRvIDEgRXN0ZSB0cmFiYWpvIGVzIHBhcnRlIGRlbCBtYXJjbyBjb250ZXh0dWFsIGVuIGVsIHF1ZSBzZSBkZXNhcnJvbGxhIGxhIGludmVzdGlnYWNpw7NuIGRvY3RvcmFsIHRpdHVsYWRhOiBcIkxhIGluY2lkZW5jaWEgZGUgbGEgY2FsaWRhZCB5IGxhIHByb2R1Y3RpdmlkYWQgZW4gbGEgY29tcGV0aXRpdmlkYWQgZGUgbGFzIG9yZ2FuaXphY2lvbmVzOiBFbCBjYXNvIGRlIGRvcyBlbXByZXNhcyBhdXRvbW90cmljZXMgZW4gTcOpeGljb1wiLCBxdWUgc2UgcHJlc2VudGFyw6EgY29tbyB0ZXNpcyBkZSBkb2N0b3JhZG8gZW4gQ2llbmNpYXMgQWRtaW5pc3RyYXRpdmFzIGVuIGxhIEVzY3VlbGEgU3VwZXJpb3IgZGUgQ29tZXJjaW8geSBBZG1pbmlzdHJhY2nDs24gZGVsIEluc3RpdHV0byBQb2xpdMOpY25pY28gTmFjaW9uYWwuICogUHJvZmVzb3IgZGUgbGEgVW5pdmVyc2lkYWQgSWJlcm9hbWVyaWNhbmEgQ2l1ZGFkIGRlIE3DqXhpY28uIENvcnJlbyBlbGVjdHLDs25pY286IGFydHVyby52aWNlbmNpb21pcmFuZGFAZ20uY29tIiwiaXNzdWUiOiIyMjEiLCJjb250YWluZXItdGl0bGUtc2hvcnQiOiIifSwiaXNUZW1wb3JhcnkiOmZhbHNlfV19"/>
           <w:id w:val="507798301"/>
           <w:placeholder>
             <w:docPart w:val="7540EE0E27F64875BA67B75FE78E69FF"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:iCs/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="00C506FB" w:rsidRPr="006C7068">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:iCs/>
@@ -1675,70 +1719,51 @@
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E61FB2E" w14:textId="27124003" w:rsidR="003240A4" w:rsidRPr="006C7068" w:rsidRDefault="003240A4" w:rsidP="006C7068">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> producidas diariamente siendo el primer vehículo de cuatro puertas equipado con un motor OHC y suspensión independiente de cuatro ruedas.</w:t>
+        <w:t>En 1964 la empresa Volkswagen se estableció en Puebla y la compañía Nissan se estableció en Cuernavaca, Morelos en 1966 con 70 unidades de Datsun Sedan Bluebird producidas diariamente siendo el primer vehículo de cuatro puertas equipado con un motor OHC y suspensión independiente de cuatro ruedas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DE9A079" w14:textId="77777777" w:rsidR="00DE4D4F" w:rsidRDefault="00DE4D4F" w:rsidP="006C7068">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2FEDD7F9" w14:textId="4D298BEB" w:rsidR="003240A4" w:rsidRDefault="003240A4" w:rsidP="006C7068">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
@@ -1756,51 +1781,50 @@
         </w:rPr>
         <w:t xml:space="preserve"> el</w:t>
       </w:r>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> funcionamiento de estas donde se declaró a) un porcentaje mínimo de vehículos destinados al mercado de exportación; b) exportación del 30% del valor de sus importaciones incrementando 10% cada año, donde en 1976 alcanzó el 60% </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fNmNlNjA3MTUtNDhmMS00ZTE3LWE5YjMtM2M1NGQwNDA1ZjZkIiwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjpmYWxzZSwiY2l0ZXByb2NUZXh0IjoiKER1csOhbiwgMjAxNikiLCJtYW51YWxPdmVycmlkZVRleHQiOiIifSwiY2l0YXRpb25JdGVtcyI6W3siaWQiOiJjYjAxNTE2Mi1kNTU0LTNjODEtYjA2OS0wN2FjNDNiYzRlODQiLCJpdGVtRGF0YSI6eyJ0eXBlIjoicmVwb3J0IiwiaWQiOiJjYjAxNTE2Mi1kNTU0LTNjODEtYjA2OS0wN2FjNDNiYzRlODQiLCJ0aXRsZSI6IkRlc2Fycm9sbG8geSBlc3RydWN0dXJhIGRlIGxhIGluZHVzdHJpYSBhdXRvbW90cml6IGVuIE3DqXhpY28iLCJhdXRob3IiOlt7ImZhbWlseSI6IkR1csOhbiIsImdpdmVuIjoiQ2xlbWVudGUgUnVpeiIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifV0sImFjY2Vzc2VkIjp7ImRhdGUtcGFydHMiOltbMjAyNCwyLDI4XV19LCJVUkwiOiJodHRwczovL2xpYnJhcnkuZmVzLmRlL3BkZi1maWxlcy9idWVyb3MvbWV4aWtvLzEzMDE2LnBkZiIsImlzc3VlZCI6eyJkYXRlLXBhcnRzIjpbWzIwMTYsOF1dfSwibnVtYmVyLW9mLXBhZ2VzIjoiMy01IiwiYWJzdHJhY3QiOiJTZXB0aWVtYnJlIDIwMTYgTGEgaW5kdXN0cmlhIGF1dG9tb3RyaXogc2UgaGEgY29udmVydGlkbyBlbiBlbCBwYXJhZGlnbWEgZGVsIHByb2Nlc28gZGUgaW5kdXN0cmlhbGl6YWNpw7NuIGVuIE3DqXhpY28uIFN1IGRlc2Fycm9sbG8gbm8gc8OzbG8gaGEgc2lkbyBlbCBkZSBzdXMgY2FwYWNpZGFkZXMgZGUgcHJvZHVjY2nDs24sIHNpbm8gcXVlIGhhIGRhZG8gbHVnYXIgYSB1biBwcm9jZXNvIGRlIGFkYXB0YWNpw7NuIGluc3RpdHVjaW9uYWwsIGNvbmp1Z2FuZG8gZGl2ZXJzb3MgaW5zdHJ1bWVudG9zIGRlIHBvbMOtdGljYSBpbmR1c3RyaWFsLCB5IGhhIGFiaWVydG8gcGFzbyBhIHVuYSBudWV2YSBpbnRlcnJlbGFjacOzbiBkZSBNw6l4aWNvIGNvbiBlbCBtdW5kbywgYWwgY29udmVydGlyc2UgZW4gZWwgcHJvdG90aXBvIGRlbCBkZXNhcnJvbGxvIGRlIGNhcGFjaWRhZGVzIHTDqWNuaWNhcyBkZSBsYSBlY29ub23DrWEgbWV4aWNhbmEuIExhIGluZHVzdHJpYSBhY3R1YWwgZGVyaXZhIGRlIHVuIGZ1ZXJ0ZSBwcm9jZXNvIGRlIGludmVyc2nDs24gZXh0cmFuamVyYSBlbiBsYSBpbmR1c3RyaWEgdGVybWluYWwsIGxhIGN1YWwgaGEgYWJpZXJ0byBsYSBwdWVydGEgYWwgZGVzYXJyb2xsbyBkZSB1bmEgYW1wbGlhIHJlZCBkZSBwcm92ZWVkb3JlcywgYXRyYcOtZG9zIHBvciBsYSBhbHRhIGNhcGFjaXRhY2nDs24gZGUgbGEgbWFubyBkZSBvYnJhIHkgbG9zIGJham9zIHNhbGFyaW9zLCBkYW5kbyBsdWdhciBhIGxhIGZyYXNlIFwiRGV0cm9pdCBob3kgZXN0w6EgZW4gTcOpeGljb1wiLiBFc3RlIGRlc2Fycm9sbG8gaGEgbG9ncmFkbyBlc2NhbGFyIHN1IG5pdmVsIHRlY25vbMOzZ2ljbyBpbXB1bHNhZG8gcG9yIGVsIGVzdGFibGVjaW1pZW50byBkZSBjZW50cm9zIGRlIGRpc2XDsW8sIGxvIHF1ZSBoYSBjb250cmlidWlkbyBhIHVuYSByZWQgZGUgcHJvZHVjY2nDs24gbcOhcyBzb2Zpc3RpY2FkYSwgcXVlIHZhIGRlc2RlIGVsIGVuc2FtYmxhamUgaGFzdGEgbGEgY29uc3RydWNjacOzbiBkZSBwcm90b3RpcG9zLiBFbCByZXRvIGVzIHBhc2FyIGRlIHVuYSBpbmR1c3RyaWEgYmFzYWRhIGVuIGxvcyBjb21idXN0aWJsZXMgZsOzc2lsZXMgeSBiYWpvcyBzYWxhcmlvcyBoYWNpYSB1bmEgaW5kdXN0cmlhIGZ1bmRhbWVudGFkYSBlbiB2ZWjDrWN1bG9zIGjDrWJyaWRvcyB5IGVsw6ljdHJpY29zIGNvbiBhbHRvcyBzYWxhcmlvcywgcXVlIHBlcm1pdGFuIHVuIGRlc2Fycm9sbG8gbcOhcyBzdXN0ZW50YWJsZSBlbiBlbCBtZWRpYW5vIHkgbGFyZ28gcGxhem8uIiwiY29udGFpbmVyLXRpdGxlLXNob3J0IjoiIn0sImlzVGVtcG9yYXJ5IjpmYWxzZSwic3VwcHJlc3MtYXV0aG9yIjpmYWxzZSwiY29tcG9zaXRlIjpmYWxzZSwiYXV0aG9yLW9ubHkiOmZhbHNlfV19"/>
           <w:id w:val="551505315"/>
           <w:placeholder>
             <w:docPart w:val="7540EE0E27F64875BA67B75FE78E69FF"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C506FB" w:rsidRPr="006C7068">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>(Durán, 2016)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FD55B09" w14:textId="77777777" w:rsidR="00DE4D4F" w:rsidRPr="006C7068" w:rsidRDefault="00DE4D4F" w:rsidP="006C7068">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -1816,69 +1840,51 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Existen </w:t>
       </w:r>
       <w:r w:rsidR="003240A4" w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">algunas razones por las cuales las empresas automotrices estadounidenses, europeas y asiáticas decidieron trasladarse a México, pero no fue hasta el año 1990 que Rainer </w:t>
-[...17 lines deleted...]
-        <w:t>, científico destacado y cosmopolita alemán, mencionó que los costos de importación de juegos CKD (</w:t>
+        <w:t>algunas razones por las cuales las empresas automotrices estadounidenses, europeas y asiáticas decidieron trasladarse a México, pero no fue hasta el año 1990 que Rainer Dombois, científico destacado y cosmopolita alemán, mencionó que los costos de importación de juegos CKD (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003240A4" w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Completely</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003240A4" w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003240A4" w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1900,73 +1906,51 @@
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fMzI2Zjc0ZDgtODUyZC00ZGUwLThhODgtZTZlNTkzNGU3YTE3IiwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjp0cnVlLCJjaXRlcHJvY1RleHQiOiIoUHJpZXMsIDIwMTkpIiwibWFudWFsT3ZlcnJpZGVUZXh0IjoiKFByaWVzLCAyMDE5KS4ifSwiY2l0YXRpb25JdGVtcyI6W3siaWQiOiI5ODI1MDg2Yy01YmI1LTM5NjItODQyYS0wZTY3NWI1YTg3OWMiLCJpdGVtRGF0YSI6eyJ0eXBlIjoiYXJ0aWNsZS1qb3VybmFsIiwiaWQiOiI5ODI1MDg2Yy01YmI1LTM5NjItODQyYS0wZTY3NWI1YTg3OWMiLCJ0aXRsZSI6IkhvbWVuYWplIGEgUmFpbmVyIERvbWJvaXMiLCJhdXRob3IiOlt7ImZhbWlseSI6IlByaWVzIiwiZ2l2ZW4iOiJMdWRnZXIiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn1dLCJjb250YWluZXItdGl0bGUiOiJTb2Npb2xvZ8OtYSBkZWwgVHJhYmFqbyIsIkRPSSI6IjEwLjUyMDkvU1RSQS42MzMyMiIsIklTU04iOiIyNjAzLTk3MTAiLCJpc3N1ZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDE5LDIsMjFdXX0sInBhZ2UiOiIxIiwiYWJzdHJhY3QiOiI8cD5Ob3RhIG5lY3JvbMOzZ2ljYSBkZSBob21lbmFqZSBhIFJhaW5lciBEb21ib2lzPC9wPiIsImlzc3VlIjoiOTQiLCJjb250YWluZXItdGl0bGUtc2hvcnQiOiIifSwiaXNUZW1wb3JhcnkiOmZhbHNlfV19"/>
           <w:id w:val="-1404838484"/>
           <w:placeholder>
             <w:docPart w:val="7540EE0E27F64875BA67B75FE78E69FF"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:iCs/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="00C506FB" w:rsidRPr="006C7068">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:iCs/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>(</w:t>
-[...21 lines deleted...]
-            <w:t>, 2019).</w:t>
+            <w:t>(Pries, 2019).</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="151ADFD9" w14:textId="77777777" w:rsidR="00DE4D4F" w:rsidRDefault="00DE4D4F" w:rsidP="006C7068">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3854D95D" w14:textId="16BE143B" w:rsidR="00C506FB" w:rsidRPr="006C7068" w:rsidRDefault="003240A4" w:rsidP="006C7068">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es"/>
@@ -1990,51 +1974,50 @@
         <w:t>vehículo ligero</w:t>
       </w:r>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> siendo mayo, junio y agosto los tres meses que más vehículos fabricaron en el periodo enero-agosto 2023 con 279,274 unidades, 286,291 unidades y 287,845 unidades respectivamente. La siguiente Figura No. 1 muestra los números reales de producción de vehículos ligeros en la industria automotriz </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fN2FmNzBkYjAtOTExNi00Mjk3LTk0MWEtZGUzZmUxYzA3YTljIiwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjp0cnVlLCJjaXRlcHJvY1RleHQiOiIoSW5zdGl0dXRvIE5hY2lvbmFsIGRlIEVzdGFkw61zdGljYSB5IEdlb2dyYWbDrWEsIDIwMjMpIiwibWFudWFsT3ZlcnJpZGVUZXh0IjoiKEluc3RpdHV0byBOYWNpb25hbCBkZSBFc3RhZMOtc3RpY2EgeSBHZW9ncmFmw61hLCAyMDIzKS4ifSwiY2l0YXRpb25JdGVtcyI6W3siaWQiOiJhYTViMTMyYy1jYjk1LTNlYjEtOTBlNS0xZjE4NWUxMTdmMjUiLCJpdGVtRGF0YSI6eyJ0eXBlIjoicmVwb3J0IiwiaWQiOiJhYTViMTMyYy1jYjk1LTNlYjEtOTBlNS0xZjE4NWUxMTdmMjUiLCJ0aXRsZSI6IlJFR0lTVFJPIEFETUlOSVNUUkFUSVZPIERFIExBIElORFVTVFJJQSBBVVRPTU9UUklaIERFIFZFSMONQ1VMT1MgTElHRVJPUyIsImF1dGhvciI6W3siZmFtaWx5IjoiSW5zdGl0dXRvIE5hY2lvbmFsIGRlIEVzdGFkw61zdGljYSB5IEdlb2dyYWbDrWEiLCJnaXZlbiI6IiIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifV0sIlVSTCI6Imh0dHBzOi8vd3d3LmluZWdpLm9yZy5teC9kYXRvc3ByaW1hcmlvcy9pYXZsLyIsImlzc3VlZCI6eyJkYXRlLXBhcnRzIjpbWzIwMjMsOCw3XV19LCJudW1iZXItb2YtcGFnZXMiOiIxLTMiLCJjb250YWluZXItdGl0bGUtc2hvcnQiOiIifSwiaXNUZW1wb3JhcnkiOmZhbHNlLCJzdXBwcmVzcy1hdXRob3IiOmZhbHNlLCJjb21wb3NpdGUiOmZhbHNlLCJhdXRob3Itb25seSI6ZmFsc2V9XX0="/>
           <w:id w:val="-392811255"/>
           <w:placeholder>
             <w:docPart w:val="5E1666449D7D4015801F88C79C756AD8"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C506FB" w:rsidRPr="006C7068">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>(Instituto Nacional de Estadística y Geografía, 2023).</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="31362C92" w14:textId="456F3E83" w:rsidR="00C506FB" w:rsidRPr="006C7068" w:rsidRDefault="00893B6D" w:rsidP="006C7068">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es"/>
         </w:rPr>
       </w:pPr>
@@ -2071,51 +2054,51 @@
                           <a:off x="0" y="0"/>
                           <a:ext cx="5867400" cy="2324100"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="5281295" cy="2648585"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wpg:grpSp>
                         <wpg:cNvPr id="67650626" name="Grupo 1"/>
                         <wpg:cNvGrpSpPr/>
                         <wpg:grpSpPr>
                           <a:xfrm>
                             <a:off x="0" y="95250"/>
                             <a:ext cx="5281295" cy="2553335"/>
                             <a:chOff x="0" y="0"/>
                             <a:chExt cx="5281295" cy="2553335"/>
                           </a:xfrm>
                         </wpg:grpSpPr>
                         <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:nvPicPr>
                             <pic:cNvPr id="604686038" name="Imagen 2"/>
                             <pic:cNvPicPr>
                               <a:picLocks noChangeAspect="1"/>
                             </pic:cNvPicPr>
                           </pic:nvPicPr>
                           <pic:blipFill>
-                            <a:blip r:embed="rId17">
+                            <a:blip r:embed="rId18">
                               <a:extLst>
                                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                 </a:ext>
                               </a:extLst>
                             </a:blip>
                             <a:srcRect/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr bwMode="auto">
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="5281295" cy="2553335"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                           </pic:spPr>
                         </pic:pic>
                         <wps:wsp>
                           <wps:cNvPr id="217" name="Cuadro de texto 2"/>
                           <wps:cNvSpPr txBox="1">
@@ -2237,101 +2220,79 @@
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="17B7D679" id="Group 7" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:5.65pt;width:462pt;height:183pt;z-index:251677696;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-width-relative:margin;mso-height-relative:margin" coordsize="52812,26485" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQD7VUmLsgMAAEMLAAAOAAAAZHJzL2Uyb0RvYy54bWzcVttu3DYQfS+QfyD4&#10;HuuyknYtWA4SOzEMpK3RNB9AUZRERCJZklqt+/UdUlrtxQ1iGygQ1IC1HJEcnjk8M6Ord7u+Q1um&#10;DZeiwNFFiBETVFZcNAX++uentxuMjCWiIp0UrMCPzOB3129+uRpVzmLZyq5iGoETYfJRFbi1VuVB&#10;YGjLemIupGICJmupe2LB1E1QaTKC974L4jDMglHqSmlJmTHw9naaxNfef10zan+va8Ms6goM2Kx/&#10;av8s3TO4viJ5o4lqOZ1hkFeg6AkXcOji6pZYggbNn7jqOdXSyNpeUNkHsq45ZT4GiCYKz6K503JQ&#10;PpYmHxu10ATUnvH0arf0t+2dVl/UgwYmRtUAF95ysexq3btfQIl2nrLHhTK2s4jCy3STrZMQmKUw&#10;F6/iJALDk0pbYP7JPtp+3O+MN1F8mc47s2STblK3M9gfHJzAWYwJJuB+0IhXBc7WWRpmcYaRID0o&#10;7E4PSqLIuXJ7XhzgZRqncwhLkCdQ03S1WnmoJH9ZkIed3wlScZrD/3zRMHpy0T9OCNhlB83w7KR/&#10;lo+e6G+DeguaVMTyknfcPvr8AvU5UGL7wOmDnowj7sMk22ThCpJ8Iv++Jw0TKHbsu31u6bSRuMA+&#10;S/rNICFvWiIa9t4oyE+oGv7aT5cHzjw5tey4+sS7zinSjef4IJfPcuFfKJry7FbSoWfCToVDsw5C&#10;lcK0XBmMdM76koGe9H3lAZHcaPoHAPRqNlYzS1t3eA0g5vdwjcuER3wA6fAbSCtUjr/KCnRJBit9&#10;iXhWWn1HcYtugE5t7B2TPXIDgA1IvXuy/WwcZli6X+JQC+nIc+/3yOYhmC5ToPyaPadgPWH1RRXm&#10;S0sUAzTO7UEtcbTe6+RmIJWWqGLIQpLJSTDzaleMkN19kFBeIh+SUWfC0VqOLSMVwJzEc7R1OvVZ&#10;1EdhvFm74uVqVxiG8ZzV+7xfxek6hWLgi9sqTDZTbXv9JRjZ8WovYt/j2E2n0ZZAdyqbKRSQ1PGq&#10;TqCxwK4oeSqWayR5zy20zo73BQZg8OfSiOSOl4+i8mNLeDeNAXMn4MYdUY6biSW7K3ew0L0sZfUI&#10;vGsJWoKIoaXDoJX6b4xGaI8FNn8NxJWV7l4A7ZdRksAy640kXcdg6OOZ8niGCAquCmwxmoY31vfg&#10;SZjvITNq7jV7QDJjBVH60dyYJqz/uVKXZvKT6DRKVrNMzztTmK39lGu//1eF+jbvk+Mgj59YqPCl&#10;BpI9+RQ8tr2cD9++1/8AAAD//wMAUEsDBAoAAAAAAAAAIQCbSKmYqHQAAKh0AAAUAAAAZHJzL21l&#10;ZGlhL2ltYWdlMS5wbmeJUE5HDQoaCgAAAA1JSERSAAACQAAAAQwIBgAAACzoCbwAAAABc1JHQgCu&#10;zhzpAAAABGdBTUEAALGPC/xhBQAAAAlwSFlzAAAOwwAADsMBx2+oZAAAdD1JREFUeF7tvQecFNeV&#10;748k2+v1++/ab73a9+zdta3ntCuHtffZ8hNovVpZlrXroLVkK1i2FQFlFJFAAQESOecMIiNABMEQ&#10;hQgSElEiCBiGMMwQZgaYBENG51/f23W7q2tqQre40z3D+fE5H6Yr3Dp169Y93zr3VnczUalUKpVK&#10;pboIdP78+eXef5c1Q7FFKpVKpVKpVE1bCkAqlUqlUqkuOikAqVQqlUqluujUKAEor19zwd0arVWO&#10;3VL6NWdZc+mX5y/KIuW0Sva7eZKTOdIqsC5xTp9EXn20ai7N4+XWXi9h/+LWvLm0ynFRocFzbuV9&#10;cq1MtI+GPsdkce9c4h+/Vc7H/lK3yuvXInHM+R/LhTyqKfuSYNneNW1xiXe85tJ3Z8OcX7Ypr3+i&#10;TlrOP59GfedJ/0AdpleLOdL6UsrAj5Yy//yFve71k3ce11waO4/cdOrhYles/i695Grp00Trr/Fm&#10;gHJamRscS7BBnuQAR40EgIzy+gWAJHguMeV4wHJB2CdJNgjXXS9x2Gzez6tN73Og3pOB7QIpXn4W&#10;AJB/bZp7F+CCnmmDnmNYnPMl5vi1ApB37i0Ioq3my05/UfryguEl/jEvMABVL1sByNYJ8JE5APK0&#10;oLUXPLk2FxiA8vpLf6/tflxngVkGQPX227FSrD8FoGxUPIiEg5fXAfZr+LCStrxA06pVqxqzMnn9&#10;WjmAt/QByNSvgYbgsguoOBBmAg6SFYPPC36GGT7HegKQd3+18MDvwnR6DQlAKlsn6QPQBZIXaFtc&#10;eqEBKBaUW3FejepiZ4vf1o9z4l2Si15NCIC8jr2Vg4DsWgAQJxA/n+TAqADUBNUYAOiCSgGoYdV0&#10;AWhB60vN8J45r0Z0sfH7Uvyel1m/Fzxwme+HAhBqMgBkhmZCATk4V8gOI+XleMHHBvCgefua4TP/&#10;M0/+8UAfDFQBUGmV44GE2SYALN76pPKb1xHkLACZPxPHt+dSHYAAvcR2zdOCvgszBBYfmqujTur0&#10;mToz65oHsmGx/ZOvYQ3XxCj5GMn1Hr0uqn3EVLO/Sfv0866d70+dw4G1nGNQXO/YOs/ws1qx1EEs&#10;4MfM28bryHJa+cu862SHrKLLSuzfqp+9Vp5PAf85x+CcHX9ptTpkVfL8np0B31hv960JUrwyW7fw&#10;t4/Vc3DUKq9f69gwnL+e4bjqwSO57OpzgmLivm/RwvoWsOZ948dMOh7nx4qc1oHy5ksrU0bw3Lwn&#10;au8cbB00b0V5CSfz+lNm4Lgto84hpqRtm3vQ4B0/eD4t+/Y1x+dYzfvurCWQRgNQnncuSXXAMSIK&#10;iZpDlLSsNj84hjmH5tKypdf+zN8JAKIcAnCs7Fzp14IhKj4nQ1JUvc1vlfAhZt4+81t5y2LbtfSv&#10;zyV+WXn9r0kcKwAeeQuq18O8WgDNbh8/9tWJ7WPH8I8/zz8fs11imwWtE9vEzK7z246/7uqWibaT&#10;XO4877xi5V7dN1dyd/aX1tfgz9XetcgNtQPKvCapzFzvWGjBAxF+zGsllxpIDR7HW37ufMyH+LoY&#10;MAWXxe3qPvFjNDY1iTlAcQsBEB2BnXBqAlzoyZsAYfZLRPLk7ePHCAaqxDbsFwMCuz4nFqD9ABuf&#10;RJwcXZMVACCUNPGY8pMAiODFOn9Znu9LtfOuS/YcUgCgoFWbBF1bndTls93XXhN7vESd2rJrvib2&#10;GD4M+2XEfKxtXahso7r8tes9i59rbPuEP2HVdY4x2eUxmMqLtYXIa4sPsU4okcXxluGP/eSVZQJU&#10;P3CIsrztvbJ2BvbF/489/00AMuusPH/9zj4GQN4+JmB4dWiDslnHHmzr+8K2lGf2rQuAbJlePQMa&#10;Xj2bbfDDHJI5SJfEtzcAY9clKVx2xLH8sqxPgI7xMQBUFjRMQKe+WnsBxsBRojwzH8qcnz03L9iY&#10;gNsqNlcmfg5+ICMD4n1OnIP3uQXn4B80IAsYMaAIHj9WT+YaeRAQOz7+RMNLTDE/2CcBQDkxX33o&#10;yfEzKZRZPXZ5+3tBLnl/e66+H/OpQ9+PeAF2PwsgFnZin2NbLUgu2wOmavOE/MyRHS7KW+DX2/md&#10;/pwef1+zcaI8/Mr1/LqU62PKYp2/fRyAFsTK8KGHejA+tpzn1UPMw2TVtX3oGJyP54+Bi/g5e3VH&#10;Gd5+CT/sspbSN9fbLs8v52oLLIl9zLF29pNrbL15oBU/Tnx7VL3MB2ooM5EB8ra5zFtm6m9erP4u&#10;bWUAiPqz6xIA9ID033neq4dYJon7ojFnk5pQBojMTu0AFA88drt4GekEWxuoalb8eKawGhQCoGD5&#10;5hgeTMVXW3/i55nYtrZDVJc9zxQAqFrdBlVLndThc7U6CkFqva5JtWMEVNu6cNlmUV11HPoc5U9I&#10;dZ8jsr4kltn94r4F5R3XdFqenwZcvPafqHqvLNM5eWX5HRNlsX2rnESWxsCTLSewbWJ/bxsveJtt&#10;+MyxqnV0bOuXF9zWK69WAPI68OQyvXo1QGS3sft4sO2BVvVrZxUuu/qx4lkUm+2xx477aPdJ+Gz3&#10;MVktP/BHZTsS5ZojxSEh6AuTcFt65SQAMyy7XQxOkAUi9rPHb0mZ5pj4mti2umx57EMgq654RicN&#10;AIoCF7NFuMzIIbB6AFB8G7/eYgs9+QHc7muWJ5Y175sbOpcoAEpWPEtUIwAlK56Z+aQAxARxtouE&#10;E7YJffbqMgZAV8cmdEcdp9YygZTwZ3ZKLCO7FFtmVR2AYgpAUyPO/qAmNQk6p184yIUCXCjwxDNA&#10;8WAX2j5+jGCgCgfECHlPgv1atZJWdsigxg09VQMglPAjeH7VYSThS2pvZNnyLzwAhU+1Lp/j6+2O&#10;GQaguus4dK6RbSRZdZ+jp/iy6hZ9bfGDDtC7hl5kTWr7lOV1aNFl+VlK7+9MApDNIiXK9M7HByCy&#10;VrFF3Ed2OC4GQrbEhMJlVz8W9RGZAbJAFF/PcZKted/5pp7xIV6er3jAjwCgOCx55xAb5qC8WEAP&#10;lmHkZ4pqOn7fCwlAxp/Wpm8yPmUlAHnKW1C93mwAt/uajaOWWdUCQKb8YD3UAUBJ23v+fkIAioNU&#10;BKzEQCS0Tz0AKLUyqwNQ9UxONAAFh8Gq79O41KQAqLqqBzg6OztvA0t+xbkewdbbuqZgj3hzyPpU&#10;LfBFCX+iToAgZo4dOD/rT0Rwru0Q1WXP0z0A1eVztfLj523rvB7XpLa2UNu6cNlmUV11HPoc5U9I&#10;dZ8jqv81saJcOqfmHmz3S9rJK8vr0ExZ1dIO+B/rvFIGIFNeuLdjW7+8pG0/aQYoIIaWzLqoV9vD&#10;ZUccC3l1Hisjdl7NGc6Kr7T7RJXvBQg/8FfzK34ONWWAAvLPIfrV8tjxo9clyvykAJRjgCJ2jHhW&#10;zAUA2fr4JABkxdCQrbdcsmF+QI7Djh/Ak5ZZRQPQAjMnh/LOy856ZICqb+/52wQzQPUDoKaT/UFN&#10;AoDiwauawgHO62Q9QKl5++TgFg9ckYHKlhlQMLDlJcqqFYC88wDCImXOMRgQbZmUz0cPnig/HFj9&#10;OUg1Ku5nbXURU/0AqJY6qa/Pfh1Xn1NTn2uSXNe23H5Jc4Ci1kX5XYe/gfLMPtX8jVCd5xhTfP6X&#10;dyxzbO9YOUlzwEKiXK/jMuWE+qHgpOjksvA/tq7eAMQ5e0HIlGe/FyhYv/46to1ndrzyagWg+H7e&#10;dkCHV15rjun5axjE+9yiheeT+eDJ6/BbeEEoCsCSy67hWF7w53zDe1uZOTf47QXv+bETlJz+rb36&#10;oi7C5Vl5wcMEZ3sO/WPHDgKAdw5mHQqcQ9gPc3xz/hyftfb4F2gIDF/sfjsTZV5IAEo6hreMycPV&#10;4YZy/KDqlbPTay+xuSSBbQL1Zj575VxjACQIQPPN1518zBytoK++KzFFAJBXNiDB8eYFyqsRgPzt&#10;GZ6Mb4+/8e2DAMH5+IDE9sFzjm8zz/fbLqNcbzvvOOY8agKiuB+1AFB8n0SZD9RYpvUjp4ZhLlQd&#10;gKplf/CrdY4HEmal56O3vZkk7vnol5LNapQAlAiCAUtEsLiStiOAxQNRyALzbBJvznhw4D1Z223i&#10;wxDx4MV+YSjwOks/OJrMkretKSs4jyeg5G9aTg6GVsmToBFDGInz4s2ZWIDzZM+vRgAi+AWP6Vu1&#10;84gp2T8sCGMB1VonqBafPcXriTrvl7hGts7rvCaIQBU/N8qpe1219mGWopr9TW57zZPe+Iseqoqp&#10;rnOMyQt6JoPol1lDuwnKgI7X1qp3NtFl4b/p8I2F/Y+li5K28eolFo+pw1jHF67fmq9PbLgnAUWB&#10;8oy8em4RXc/eTtLaOwZlx97M8so2E5STFc9kmLI9eMD3wOeY7zUMcXl1ksj4ePVFhiS0LgYcdpkP&#10;NklicnFiP94CiwMPQc07h53m7TKO31xahucRxeUfP36slsmZGlN+6HrVUFY8E2PKsT57oOADTHMP&#10;epjEbHzyjxMsJmr/pGW1+GHeNIufa1//LTC2SbytlHjDy9umJRnD0DbUW/+dkfVm3shiGZO5Cfxx&#10;yIr5GsxIxIaEfD/j6zwoAgI4ngcxph4I6BH1EJO/vVfO1YHtCfJ2e3s+wEnwfIJzaozf/n4JYGGC&#10;NfXqb98y1nZiZVqQwv+WXrnevvZcWnqfzfFin5Pn7tRcJspb8EAMpCykeJ8v84EmkTmKKQg7sWyP&#10;14Zs9idgV/fxj68AlO0KBYWgRQCUSqVqCgrBTdJ9X/Nr6SqVqmnr4gIgk6kIP1XnST8yHQpAKlXT&#10;lMniBLM9iGEx70lYAUilumh10WWAmANkhx+M8Z02/YIToVUqVdNSbA5Q9fven8+kUqkuSl1kAKRS&#10;qVQqlUqlAKRSqVQqleoilAKQSqVSqVSqi04KQCqVSqVSqS46KQCpVCqVSqW66KQApFKpVCqV6qJT&#10;GIBebkxWUlIix44d8/5UqVQqlUqVbTpz5owcPXp078cff9zR+xgZyzNod3t2iQGgxqaPPvpIDh06&#10;5PmvUqlUKpUq23T8+HHxYjWZlkv90K26EFIAUqlUKpUqe6UA5EgKQCqVSqVSZa8UgBxJASj7dPbs&#10;WdmwYYPs27fPX6JSqVSqi1UKQI6kABQtJp0NGTJE+vbtK6dPn/aXJmTXDxgwwPxdl7Zs2SJdu3aV&#10;AwcO+Euide7cORk1apS0adPmggNQaWmpvPzyy7Jy5Up/iRtRXz179pRZs2b5S0SKi4vltddek+3b&#10;t/tLVKmIe/SVV14x7ehCi+vFtVq6dKl8XMuvmrJu9OjRMmXKFH9J41NOTo4888wz8vTTT8uTTz4Z&#10;t0ceecScV23n70rr1q0z9/uCBQv8JQ0jguq8efOkffv28thjj8mLL75oPp88edLfIqaqqiqZM2eO&#10;qTO269atm+zcWf0X4PLz82X48OHyxBNPyOOPPy69e/eWDz/80F+b0MaNG6VHjx7mnJ966ikZOXKk&#10;FBQU+GtVUVIAciQFoJo1efJkuemmm2Tr1q3+koT27t0rv/vd78w29dE777wjd911l+zatctfEi06&#10;FqCKt/MutIqKiuS2226TN954w1/iRqdOnZL7779fBg8e7C8R2b17t7zwwguyevVqf0nNosOlDFVC&#10;tLc777zTtKMLLQJenz59ZPz48XUCEEGS4JUJULgQGjFihNx6662ycOFCee+99+JGvdZ1b7oQ9dir&#10;Vy+55ZZb5LnnnjOBrj7iQemTvL1bWVkpnTt3llatWsmbb75p6oB+4U9/+pN0795dTpw4YbbjOLQN&#10;+i7gke3w949//KN88MEHZhu0adMmueeee+TVV181dcl27EddB8H69ddfl9tvv92AtK172hP7bt68&#10;2Wyjqi4FIEdSAKpZZGu48SdMmOAvSWjSpEmmswjWHYG7sLDQ7Hf+/Hl/aUzc6K1btzbr6FQOHjxo&#10;9uXvoOiYsCgdPnzYlH/06FF/SUx0LiwL70dm6siRI/EMFlkYzmfu3Lnmc1Bsi2/79++vsRPmnPAb&#10;H8rLy/2l1QW88ERNsLFiX/xjeC8ofKc8ngDxlc6Yjjk3N9ffIvm4Yd9Yx7nbeuQcwxk7lkXVW1C2&#10;bvm/Jtn6tLLXMCyAwh6LNsHfQWAguFDXWPhpOyggGJ+oT87hvvvuM+0Icd74Eq4PtmV5uJ4RAEx5&#10;FRUV/pKEKMcGvaC4ZsG669Kli/Tr18/8HRT70nY4p5rgletSVxsLCj85dlQdU69kNBHHo1zqqC6N&#10;GTPGBP3ajm/vJ9uOqE98rgk42N62z1ShhAeDBx54wGReyK7UlAWiXZJh4RoCCmRhyMoE2xX3pK2v&#10;4PIoLVq0SG644QYDLkG99dZbcvPNN8eXr1+/Xn7/+9/L22+/HS+T/3mYAdi472iLzz77rDz44IPm&#10;76AAZrI8tEfaCPtNnTo1yT/KsA9Mdfl9sYr2qgDkQApAtYs07qOPPpoEF9zIdFrBQGBT69zsBP+X&#10;XnpJtm3b5q+NAdDDDz9stmO/li1bGhjp0KGD6TytZsyYYTqWYJBiPX489NBDJm1MOcOGDYsHJToX&#10;jsuQXFBABMexwyY1ARBZGY7JeZK6JoUd7lw5F57uOA7r2ZYhLQJRWFEAROdNB28DOGI4jDI7depk&#10;nhY5v3bt2kleXl48+OA7w3YMU+Ab57948WKzDhEESc3jC/XKNmRLEMGFYUd8YTk+U29BeKNOqDfK&#10;t9eOJ1ICXljUJ+dA3XBulHnvvfcaYAtew2XLlpnyGFbCt4EDB8brEt85DuWwP+t5Qg6qrKzM1AfA&#10;gz+cA8cEoG390T74TDAJas2aNSbAEwit8BsfCVDUH2WSubTAQ/vhOjD0GhTthHaOMUxC26S9kqEM&#10;iqDN+XJOlM99sHw5fXVC+MU9wfly3hj1E34AQIAmw1HUE0Z7JysRHCbBt7Zt25r6BMoIoH/+859N&#10;vVF/NQkAot6iYM+KYMP5su20adPMOXGdqdcVK1b4W8XEfUHd2vZJHXCP11c8XHEe3DPc49RdEODp&#10;d8jMcV8wHA9A0C4AGNuOuQfZhvaNr/jAPUPfXpPINHPdwgDO8BTAwxxERB2QnbGwaUVboL4BT9o2&#10;w+rAUlicEz7hI3AUNV2Ae41+afbs2QpANUgByJEUgGoXHQLp6eDQDePaZH/Wrl1rPhPw6BxZzg3M&#10;TU6HREdkh7IY5//DH/5gOmuG1Oi8CEx33323DB061GyD6HDpTC0A0THyFEXHCETQkbAfnY8NWHQs&#10;HCscmAAMOhb7NBcFQPhFSpqAw9MrN9qqVauMr6SrEUGKwMVTJ+eHT6S/+RwMtFZRALRnzx4TSO0Q&#10;DudHh92/f3/T4XMOdLoEac4P0TECRdOnTzdBmm3wN5gJIdhRDtvx9Ep94y//UxaBnb+pN4Y42JaA&#10;ZTMkdPCUhz8so0MnxR81VEfQ4Lo///zz5imc+mKeFpBJwLFPvwR/ggggRZuwWYElS5aYIQECpK1r&#10;/qb+LdRRBoGOoMP1YxuOCwQxfGnbHP6yDZnIoKgX2pSFBSDZQhTXn3oARvBj/vz5ZhvOG7AJtkMC&#10;GpkAghK+kgUBtu644w4DkVaUgV+cG75iwBrLLATR1gEIO8RG0GUdwdG286Boi7Rn2gzbc3zqhPuA&#10;8hEZE+p40KBB5rpSDufFcfG5JgHKDCVy3TkfjONx39l+kDoCSriuwCnBn3OgXQBaNgtINsbCpG3D&#10;3BfsV595dhwHGLP1AkBw3wWzMlxf6o52iThPIMjug8icsA0PC5SJvyzjXk91WA/QpO7tAx/lcO8H&#10;oQxRL5QffMgLi76Bfgpf7b1hxXkw5DZu3Djz8EUdRsGwKibavQKQAykA1S46a/sUb0WgIAtCoOfG&#10;JvjxdEugokMgcNHBBwPb+++/bzqM8Dg3QZIOwAro4Hg2MLA9HX14PzpkO1xDx8HTJ8EgqB07dpiO&#10;0e4bBiA6UDo84Cos4AWooCOk/I4dO5pjAClRT3FBRQEQWRnKe/fdd81nwIEAbj8j6pptGAZDZAjY&#10;BgilTm3dAjHUG6IeOFZ4mJIASTCxAGrFdeC62KdjAiDzGQjgtWUOEPVJALRPx1YEA8ogYCNADAgJ&#10;Bh/qjGECQCQsQNIOJxC8uEZAX1DAL3URzADhS3gOGucH0FkAov1xvuF7nCBun+oBIK4vE1itCPaA&#10;uA2yVrR1oBVxncnQADLh7YBM7gnKpg2RBWDfuiZxsy0BmPuNTCDXnHqnLQA3Fg5ow5y/BQPEvYg/&#10;+Bf2x4pgTDmcL9cCA5K5BmQMERDBPQjoBcuhbtnXXlfgj+sMlNr2ia/4QJk1+WDFsFLwWnH9adv0&#10;L3Zf7s9wWUwaBsI5X64rbY/2HtyGc+ChDOCryw/ENmPHjjXnx/1ml5FVBQbDAMR9i+9R8yMRcMh1&#10;pF3bB4CgaH9k68j+0s4AUpvRVlWXApAjKQDVLdK9dLYEHYIkT3gzZ8406wgi9q0HbmiCgf2fbI99&#10;YqfzJICFQYaOl8BoZQHIPoHR0XO8YEcfFkEmHQCiw+XJn042LJ6iydjY43KedMwEMoz9bEcZVn0A&#10;iG2AGAIlfrKe4BQ8V84H/2192rqlXi0g2AxQGAT4bAEuKAIVHbfNROEHwZWgxXnR2ZOVCXf4CD8J&#10;KuFryJO7BTUEANFeCOBW+EFHHx5mQgQe1nFM/COohjNQPE1TZn0ByGbmCJa0z6ggZBUGIOqEIZdw&#10;RhERjO3QL/BJnXHdwqIswNoeF3+AKoIi+9DueWAICwihjjl+8H5iX9qp3YcsE+0zmIHEb+oR/2oK&#10;+gRaygcQahLBhnuQaxUsh7ZL5swCEHXLdbdt0/oKVJFRYl/uNe4FrgFDeQA3yzHaMe2da0r2CuO+&#10;os1bGCC7TDsmK8tDA9tw3e1wEdCFD+H2QlsCkoLDrzWJtsQbhpQbfmuL4WH6Fuo2KCaRk92x2dqg&#10;uB9og9RDbe3OiuNz3WiDtQ1NXsxSAHIkBaC6xVAMnRJP0wzB8LcN0nSk3LzB4YMoWQAKTzq0T/9W&#10;4QwQT4k84dl5LVEigBFYwj6QkaAjCgIQnZbNsNjsFZ1fWEAf6Xme5ILiRqSTpPNnOCTqrSQ6Szp7&#10;trEKAxDHJusC/BHYgCGAJzjPgwAE3LBtTQLM2CY8FEQAokMPd8C0d+qA6xEUx6AzJ7BS30BJOHAA&#10;QNQJZQQF5FKmrWcAiHoPBnjaCUEwqp0AirQhskQEdCA1PC+Ie5TzsQBkh5U4z6CAMI5t65GAS5Bl&#10;+5oUBiCb8aNdhOuAoMZwFKJuaXe80RMWgReYDIMG14sACdBwngTwoJhLxXlaSK9Jdk5UsL1YAKot&#10;AwQAUR/hzGBQFoBov8FyaOvBDBBZR4ZZo2DZiswdbZ7rxv82y8Ry2gz3BD7TNjDgkIyvnUdEeyBL&#10;glkIZHjN+kWbZVgWQAqKawiAAjA11QWiLQM4XO/gPDYrAJshw3CM4H4D1OlTrLiHGNai/TGsiA9B&#10;0W/gf9TDHA8htIdwf6OKSQHIkRSA6iee7kjpM/7OTRzsVEiV0xkHsw3UKR2kBZd0AYgOgQ4uHOjo&#10;MNiWTgdfmLRJNsWKZayn87JpajorgntwkmZUR8ZTGD4ARwRlfGGf8PcS0fkTUMIiELEumO0IAxAB&#10;iI4fWAAwCWSkxYP1CljwxB3MNLEeOLNPvDYDFAYg5mKwrwUGK3zifO3wIZNaw5M3udZcE8AgKIIN&#10;+4a/RoBMCUHbXrMoAMJvAjNgGIQygIC2Y7Mt1B0ZA9pFUAARQ3oW3LhGbBfM+nGtgCnamc2McH9T&#10;D+HJu2RteIpHFniCQ2Csp+0E2wXXKXhMzomgTAClg7bi2nL+lMc2tGGGaIJDHPwNAATbIsIX2h3Z&#10;i2AABT65xhZcPgkAsV9dk6BrAyCb2SOg8zkM02RnwkASFu2Q+zoMHfgFBHE/cz3xgawS23Gu9CvB&#10;icv4yjWh/QR9xTdAirZYU10wkZp7kvZc0zbAHu2Aurfb0GbZj4cW+3BC28dP6j+Y+QyKPoCvDuE7&#10;woL3Fn/Tr3Jv2HtIlSwFIEdSAKqfCKS8Nnr99debzEVQdOY87WITJ040E/sICnRidl4JHSI3f3j+&#10;CFBFALeyT5XBJ3YCFYGXYMOYPh0IIGMzOYjOjA6PJ3SAjCDFEzzHtGltnlQZwmAIgABCxwO0kYq3&#10;T/KUz/ADHZkFHjplOjs6KPyjw6Sz4zPtJyw6SoIfPtNx0mHbJ147MZZtyLIwP4UsEE+/BCaGoux8&#10;BgIg5fDETp1St5wTmQ+bbaHuCfhhEKNj5tjsy0RO/AZc+RwMTgxl4id1xnlRB/iBD2EBQNQdk3HJ&#10;5OAb/hAgCDRWXC+gg+GsoAjetAmCK+fOOXG+dP7BjAQBlesL0AI0ZFPstQxm3IBirjnAhi9cc4ZQ&#10;yMxR34h65NypI8rh+lIuT9sWDmkHAJ+d24OAUXwjuFI3lE+7Yz+OZ4MhfQfXj7Zvz4lriR92sjDX&#10;yJ43mQEAFh/4HJUNIEtC2yLrQQbCQgvHt+DCECj1bs8T0c64PsCj9S8szuNXv/qVab9cQ2sABMNN&#10;iGDDPRgePiIb+5//+Z8GxhBtjHMGfmk3tE/uJeo6fJ8HBcgwwZxMWpSfPLjceOON5r4FoimP68A1&#10;oh74m2tlIZ7tABLaCOBKm6EeONcgLAWF39dee60pD9/Zx9YF5x1sZ9wjwBp9ABkl+iv6CwufAC4+&#10;XXfddeaacb1oM5TFvUfZwDOiDqkvAJey2Ia2wXBmTUPqKgUgZ1IAqp94MqGDo3MKzytBdDQEPm58&#10;DCDhidQKmGA4IvzER+C0b+MgOjPS/+GOi+EsggsdCoHddihBMT+A9Txdkmki8OBv8Jgso5MkCNnU&#10;PR05aXXbARL8w0NHbENg5omUDo0AFAzaYTH0QcdJwOVv6o/PNiNGhoagSadHULPbENTJdNgggwgm&#10;HBffqMNgmpx9yYbVFHBo33TwdLYE06h6I8jgJ+fF/1HzGhA+ERg5FgEC4CDIhIdxeALmPKK+U4g2&#10;wVAq50I7AaajhlAoA384Btkbnrq5ZsGAT/BkHQGLtsF5cC9zzcMTupl8TB1SD5Rj4QRxbfEpnC2j&#10;DXCdCbacD22H44WzSVwDXqmmbM6JNk32IijOm+XUF+cFvEfdR1Y8AACklMc+QGsQFshq4lvwQQGQ&#10;A+xrewOLbJ8N0PhrjXO0EIvv3IPhzA5tl3snWHeIe9a2T9pY1FBSUGRVuF52KC0syuc4ZEuBDgCW&#10;uqJP4H/OnYcAyrB1QlvjunMu+FIbgCHuceoBEMJvWw/0H9RFOINFG+e6AYrUcbB/4H7EF3y2bcwa&#10;7Ze6Dt53tGXKoN1yPLKAmvmpXQpAjqQApMqEGCYgUxEOFgQvsgzh7Ek2CAAigxSeBK1SuRCgwMNA&#10;eIgKWCADA7xEZZBUTU8KQI6kAKTKhMhQ8LYO8x0Y2uNJ0M6HIhtBViLbxFMww3h1PV2rVBdCwA1Z&#10;Ze4RhgzJpjBsxpAR90ttE9tVTUsKQI6kAKTKpJjvwVADk5oZFsvmTp1OiOGH2oZuVKoLLYbEGLpj&#10;SIwXA4LDoKqLQwpAjqQApFKpVCpV9koByJEUgFQqlUqlyl4pADmSApBKpVKpVNkrBSBHUgBSqVQq&#10;lSp7pQDkSApAKpVKpVJlrxSAHEkBSKVSqVSq7JUCkCMpAKlUKpVKlb1SAHIkBSCVSqVSqbJXCkCO&#10;pACkUqlUKlX2SgHIkRSAVCqVSqXKXikAOVJdAETFr1u3znwNe0FBgb809mvNfC07vyDNL2Pza9P2&#10;95v4qnZ+TTj8K9lB8QvC7MfPH4R/94kfm2T/AwcO+Etiv/TMbzDhR9SvbKtUKpVK1RSlAORItQFQ&#10;bm6uvPLKKzJhwgSZNWuW9O7dW5YtW2bW8YOVr776qvmxvjlz5siKFSvMj/etWbNGOnXqJK+//rp0&#10;797d/Op3WPyqdseOHWXKlCnSv39/GTdunIEg9p84caL06dNHpk2bZsoBolg3bNgw8wOAkydPNj7t&#10;3bvXL02lUqlUqqYrBSBHqg2AyOSQjbF68803ZcyYMebvuXPnyoIFC+TgwYPmx/rQmTNnpEOHDgaC&#10;EBmcdu3ayf79+81nBMwAUuyPTp48KS+++KKBIqCGXzquqKgw64AsAImsD8B07tw5sxw4GjJkiPlb&#10;pVKpVKqmLAUgR6oNgKyAkwEDBpjMC8CDyPB069ZNZs6cKUOHDjWZG37Zu3PnzlJSUmK2AVjYZuPG&#10;jeYzAnjI7FCmFTBDBonhNIDHCiDq1auXvPbaayZLZMWwWdeuXeNAVB/RgAAyzlVNTU1NTc21EXNK&#10;S0v9KJS+FIAcqTYAYt4NqqqqMtswnDV8+HA5ffq0VFZWSllZmVlPVqdHjx4yduxYAzz1AaDt27f7&#10;S8QMba1cuVLef/996devn79UZM+ePRcUgIA35h6pqampqam5NmKOAlAWqzYAmj59uhnmsiIj07Zt&#10;WyksLDQQcurUKX+NmHk7ABLAA8gghr6CQ2AAC/N82JZ5QwggeuGFF+JDYGxvh8AWLVpkMkKrV6/W&#10;ITCVSqVSXZRSAHKk2gDIZmDGjx9vhrr4e/78+QZayPb07NnTTI4eNWqUARKAyM7XsUNkFnTy8vJM&#10;5gd4YmLzyy+/bCZBk/Ehw2MnQVMugDR16tR4poh1ZImCk6CZn6RSqVQqVVOXApAj1QZAiIrn9XOy&#10;OsBLULt27TLzdjZt2mQmQFvxujwgFJznw74Ak80GFRcXm8wO+wI+QW3dutWss/ONENkfsk4cz066&#10;VqlUKpWqqUsByJHqAqALJY6xb98+/5NKpVKpVKr6SAHIkRoKgFQqlUqlUqUuBSBHUgBSqVQqlSp7&#10;pQDkSApAKpVKpVJlrxSAHEkBSKVSqVSq7JUCkCMpAKlUKpVKlb1SAHIkBSCVSqVSqbJXCkCOpACk&#10;UqlUKlX2SgHIkRSAVCqVSqXKXikAOZICkEqlUqnSET+MHSV+GSC4jp8zssus1SV+cikV8ePdtuxU&#10;fii7MUgByJEUgFQqVVPVli1bZPHixbJu3bqkoHj06FF5++235a233pIDBw74S2Pip3yWLFkiK1as&#10;SPrB56D4+R5+IoiyP/zwQ39pTPyoM8vZv7Ky0l+aED8R1Ni/FX/z5s3y6quvGuN3HdevX2+W80PW&#10;kyZNku7du5ufPho3bpxZxk8g8blr165mHb/3+Nhjj8nChQuTfgqJa7Ry5UrzO5Js07t3b8nNzfXX&#10;JsRvQnbp0iW+Lz/czQ9p9+jRw/yGJD/iHf6JpcYsBSBHUgBSqVRNTWQDRowYIc8++6xMmDBBXnrp&#10;Jenfv7/JDhBQ27dvb5YTOJ9//nlZs2aN2S8nJ0eee+458wPNBFP2CwMSmQkCM+v4oWi2HzNmjDkm&#10;4PPkk0+aH4jmx5tffPFF86PSaPfu3TJy5Ei56aabjG+NNUAXFRVJy5YtTV2Vl5fLsmXL5NFHH5Wy&#10;sjJZtGiRPPPMM1JVVWUyPp07dzZARN2UlpYaYx+uwQMPPGB+3zEo6rp169bmNyIRx+AaBkEUQLr1&#10;1lvl6aefjkMtP9TN709ybbDgb1M2BSkAOZICkEqlamqiT+vQoUO8byMTQ2Al80KgBIAsgABGgAyZ&#10;CrISeXl5ZjmifyTgB7Vz507p2LGjCUqIH3p+6KGHTNnAz9q1a81yNHHiRJMlIVBzXACJ7AaA1FgB&#10;CIAh+2VFHT/44INSUlJiMj2cL5kdsmtkYzZu3OhvmdDQoUNl6tSp1eoA0GHd2LFjzQ9w9+vXT6ZM&#10;mRIHHTJNZH4Ao1deecWAFQZose3w4cNl9OjRJovXlKQA5EgKQCqVqr4ig0LAJ9hZAQ4EHJZjPMWT&#10;DWDeBzpx4oSBg8OHD5vPNYntKIfhKSsyBuGyCcC2bCv8IutgRWANBleCMZkE9iXIEkQJzgzLkEnA&#10;N4Z1nnjiCbMtQZQMDkNoYYWP/cYbb5gATD0MGDDAlA3sUA7ZpccffzxpPsvAgQMbdQYoKK4roDl7&#10;9mxzPtu3bzfnT0YMqOTvcB0CRNRL8HpZAarUDcNfZI7Yf968eaZs4hTDbbQ9IBUItdd51qxZsnTp&#10;UtM++BuQbUpxTQHIkRSAVCpVfbR161YTuJjHwXwLIIHAvnr1avPUzzAEgYu/7777bhMcCXaAB/sw&#10;ZERGhCf2sN577z0zlER2hO1ff/31+JBSsGyCLcMvxcXF/p4ix44dk4cffliGDBkSCRXTpk0zQ1H5&#10;+fnmM2VTHv4dPHjQZCLwC1/vuusus55MAwDTpk0b83+UgC7qAPgJAiEBe9iwYaYchtjwOTgkQ8ap&#10;KQDQO++8Y4Bk1apV/hIx7YJztudGNqxt27amrhDwSX2wb9T5A5MModl1/A+g0sbI2nGNd+3aZeoW&#10;sKRNAs5hkZEDQht7HVspADlSXQDEkxEdACnNbdu2+UtjIhVMKpIbwDZwRKNkOSnMmhog4+FsE55o&#10;SEfBzcG64OQ3nhaYtMjkNtuRqVSqhhH3JWBCgEJkUoCDYPCz4gmcia5AAdvYISEb/FgfFGUxh2T5&#10;cvr32DwQhlSisi9MqiXLYoGCMvl8++23m+GPYH8DJAEb7BOELoI0k2jttgznEEzJXhBsg0NezANi&#10;OIZtg2UAT6wjEAePyWRrgMwKn8JgRmaJDElwGSLIkcWYMWOGCd6IbBP9HsvIssyZM0fmzp0bn3SM&#10;zzNnzjTr2IYsVlj08UAJ22Dsz3Gsn/SnLKcc6t4KILRl8z/9PWK/vn37yv3332/AhHqmDGCYcwMI&#10;6buZ+8R2ACx1x/lSF7SN4LlzTM6LdsBcrEceecT8z3L6e64N9cq+lM//XMP//u//NuDKOQO4tB+y&#10;hLRRruORI0f8IzR+KQA5Um0ABMiQZqRB8VYEY6w83SAaJPQ/f/58M2bL5D7GaWmE3AAADE9sdDTh&#10;lDET39j3zTffjHcQdGjsz5MRnymXY9M5AVccm06Dm5fl3PgqVZToeMNv4dBBM0GTjh9j4iZZB7ve&#10;vvlDsGHYpSYxx4Gy2S6YwqccJmeyDrhHBAS7jGPyIMH9YSfFNiZxbxJc7L3MuROYbCC2oi/hiZ//&#10;6bQBG+qV4MbbUQQu5m4EAyD3N/Vqxb4EweBcHERQZX+G16zoP8jgAFX0Q7Zcrudtt90md955ZzzD&#10;A8jgA0BGNoEsDcvIPNGvsK+dxMscHcCKrBX+cE05XyCAv3/5y19Kq1atDAAx1MOkacCJz0899ZTJ&#10;DJFlAvhsdohy6A/vueceMx8JYKGOEG0On9iH/pa/8Y26oa1aEAEIqFPKxV9gYtCgQaZt0TdHARAg&#10;aQGKPpchOCYR83BL+wQWACTOGd8teOID8EjbpWwLQFwX5joBgPTV9m0t1tPmqUvOg2Wcr71etAEA&#10;BngMirfiuE72uLQpwJX9Obfgg7AV15fMnr3ePGwDWxyXYzS1h2QFIEeqDYBID9NhWNGwmZBGoyOl&#10;TRBAPIUBNDwNMGZrXwvlBqPDCjZGOlBuWjoaRMfKzQxscWORYrfj5QQwbi6Ow1OEFTcyN4hKFRaZ&#10;SuZxEJToEHky5AmVTpZltF86TjruW265xbRNQIh9CDgEBzId4U4aATIES4KpLZvghr3wwgtmf55k&#10;WU7Q4r4gMDOXgSBMEPrzn/9sOujGLGDFPhiFBTRwnlbAAn0C/QWwwhAXgc0GrrC4TtQlQTcsyqFe&#10;rehDqEvKsg9Ttlzm45BF4AGKfomsMtkqOw8JYOW6szzc/xFc6XsIqjY7TV9IH0d7AVZYR6AmU0MZ&#10;/M8xEYDL/qwPZo3sMQEwfGO9zWTRD9P2rP/0hQzrBbNJCIigv8RHRP/IsYGHmvrxsOwDJn0xsBqc&#10;0Ez90J4ZVqKf5mGVsl1mU7jXeGC2da2qLgUgR6oNgKzYhg6fSYNsy03L38EnWZ6mCAw8FdhOBrjh&#10;c/AG48ayKVIrntzoMOgc6ECt6GzoLHm6InhZ8YokHSnl11d0PtxodjKlWtMygjLXF+AmGHK9CVQM&#10;wdB2+JvJtfxPUCHTyARYntoJ5kARAYz9ACDaM+BE2QQ/Mo48tROAaXdAOpkN2iLLmHNAUKITJ8AQ&#10;pCibY2Ick23JInA/kN4Pn0M2G/5yHmQCgEDAjk6ZOqLuuecBROob6GF7rgdZAYInQZX6pR/BWMa1&#10;YH/ql/0BJ8qmHDJM1J8tmwwF1wVf2IeHIgCW68gDEdkKJr6SCWEf+ikyD2FjOWVQNsdnmb3O1vCV&#10;5axne8oj400fxXnVVDbnwf74y2f2t8sw/rbHxKhP2w44Bj6xL/9TR7RL2hTr7HEBSfpL9gWSqC+A&#10;kQw5WRnW0W/acq1RBufFvUGWB19oh7Rp+lf25yGTesYHHkh5KKCfB7Jot9xH1hf+D1v4eOFldnl4&#10;GXN6WB702e4ftb218Lr67NPQxj1AfX5SKQA5Um0ARKXzlADw8DdPXDylcPMBMcEUNalKnq4BEzoU&#10;xNMPT23B73ogQHBjB+cTUSapWJ6quNms6EgJUnxfByllK25cyg0PrdUmwIsOgI5XrWkaHQ3/85TM&#10;9eZJm7kk/M8yu44nZjp3Oig+s5/dh6ddYIb2aPchaJE9YDlDHLRJsgEAEGBDuwLUCcCAD8cEduz+&#10;tgwCFRki9rHLG4sRlBkOYuiHYRGgD/Agi0F/QD9CdgswAXRYRr/CPnZInIcb6oiHH+qe5ZRDf0GA&#10;/e1vf2syZWR/KJs6pBwejP70pz+Z+546xRjq4Vpg7MP1vPfee801wV/2C5/DJzGun8vrhr+0P/pU&#10;MogAkAUt1gPmgCEZG0CBOsAnrgv70tfSX3INaLvsF2x/bAMYUE+0f/pz2jqT1QEbAI96po3SH7Ov&#10;PT7Az3wgroG9JrbcC2GUd6HLzBaz4P9JpQDkSLUBkE3bW5Ge5omDC0tnZicz8pmblqcGMj52MiM3&#10;JE/k3KTcRFxEUrzcYDxxI240hr3Ylk6RpzwaDSJYkOKm46N8OgjEDct4tUpVk+jkyQoQoMMKD6VY&#10;0cmzDwEkLICdAEC7Bejt3An+B454eiYjSlvnKZsn8WBKn3uCuS+pQHs2iYwMDyEY8zqAIOb9UWeI&#10;p3ggJyw6f+avsC39iX04oi8gE8FDFcGd+qJMhgv5n/vbzvOzWbbaBFRZXxqrmDpAGyHTFBZ1RNu0&#10;X9iIABqAz4r+ky8XpC+ln7X9pRVDtNSzHWYji0nfGyyTbejb7TCe3Rbg5AHgQmQzVKlLAciRagMg&#10;0qRkdkgzAx1MMLNwAwzR6dMhAj3ACgJWeLLjRiLQ2LF8UuF2PhA3F+vYl6fpIGSRgqU81rGNnYNE&#10;p0h2iI6R9TX5rLq4RadO2+MJGhgJi3Yazh7y9Ez2knZFytqKzt/O0aC92ayRFcMGtEvmowXnpNHG&#10;eUPGgjx+AEs6cT8hnvjJFtGxq2JfA/Czn/0sPtTEMCr9Ln0w4u/w21PAJH0tw1SADdkbHkrZxg7L&#10;2nsAaOezbZNWZIEAK/pWjIwd9wDHpTzuFcpmG2AreHxVw0kByJFqAyBEcABe2I6Ua1A83ZH1ocMP&#10;iowQNxZPKFb8DUzZY5FOZt/gPCIrymN/skNB8ZSJH8G3b1QqK+CHrMKNN95o3hgEasg8EFwQbe2+&#10;++5LGroFcBi2uv766+NvFNl9aN9Au33zkfklgAzryWISIAgUlGeHDgheBAvmw5H1pHweFAgiqoQ0&#10;kCaLzApZRoxMEMBC1sX2dcwFqqnfo/3x4GknRiM+A0y2D6V8m30Li+wSx+O4wawR7Rdop6yohwlV&#10;w0kByJHqAqALJZ489CZSuRRDTsxlIKXPEBjDU2QZAGdEAAjCDwJQ6OCZfxbcB+gn4DCnLTj8QpBh&#10;PW/+BLMXbAs0hV9z5wGCeyw8HKFSuRRZHB5EVU1DCkCO1FAApFI1NpEB4om8sc7bUSVUUnVQ9lfu&#10;lQOV+Rkzjo8fTU3lBXmy6KU/yZKO98jSjvdmxBa2v0PWjelCatH3qmlJAciRFIBUqsyK7BGZpfAQ&#10;M8MXzDmyFswisU99XrHlLR62Cw8nI/s6cxDwyKIxrMfx8Im5Ok1BTy28Q26Y8A25acq/ZMw4/pML&#10;b5ePvX9NSQc/fEf6fPdS6ffDZjLgXzNjPb/VTF6/+2qPf5rmw4oCkCMpAKlUmRNDbrxZyQRs3oDk&#10;hQDmx9jvI2IeBxO6maDK8B2wwrcBM+eIlxKYAMtE7OBwHAJkmIfEpFZe0ee1ffttxwzvsR/fKcMQ&#10;H8fgzSHEW1jMo+JNIJbzRltT0OMLbpXrxn9NfjX5Oxkzjt9mwe+bHAAVbXlfhjT/Sxn275+X4dd+&#10;ISM28MeXyuyHb1AAUqUmBSCVKjNijgZv5vBNxYhMDa8x8+Yj8+WAE7I+wdfpmejNG5K8JIDI8FCG&#10;/WzFnDu+zNHe2wzl8f1EZIKYzG2/wgIBUpSJ+NoJ5kIFj9kURObl5xO+Lr+Z8v2MGcd/YuFtCkAO&#10;TAFIlZYUgFSqzAjIYBjKiiEnfgOL+5GJ2/zmE0BCBof/w2/x8B069qsomGwdJQCK7+EhExTO5vAW&#10;Jm9mkg2yfQDQRbaI5WSImOwdpbNVZ2ThPW/IrF9PlDk3T8mIzf7NRJn/xxlyqrxuWFMAcicFIPdS&#10;AHIkBSCVKvPilWeGwnjDDJGp4Y0yMjlVVVUmm8OXgdrXx3lFmbfd+GJGAMYOYYXF103wRY18LQCZ&#10;nuA8I4bC+O00vnyP/xFfHIkvvB1HVonvMwKUwjpTeVom/mioDPtyTxl5RZ+M2PC/7ymvfW+QnDxS&#10;99diNCYAOnv2nKzftlPe37xd1mzZkTFb/eFHsruw7knbCkDupQDkSApAKlVmRWaGTE7w9/EAn+Dk&#10;ZH7Og9/ZYh4QPw0TFF+GByAFxbcik/kJiowSoMOXjQZf1WceEj+8yYTn8ERsvvwx6odJzxw7LVP/&#10;bZSM/mY/GfedgRmxMd/qJ5N+MlxOHq37KwYaEwAdLq2QL157izT7/vXy6f97Y8as2TdayF0v9ohD&#10;d01SAHIvBSBHUgBSNVXN3ZgjT01sJy9O75wxe/71jtLxja5ScaLS9yoh5u8w0fm2224zw1lkX8jW&#10;AD/8Wjc/bgmwACh8uSK/vs6QFhkfhqiYO8RvZvH7WgAP9zGTl/kiUf5+5plnDCzx/UT8z+RmhtGY&#10;/8MXPDIXiIwTmSV+EJPjsg/ZIr4Xif+ZbI2fYSkApW71BaAjZRXy5Z/fLp/+0X/K/7j61xmzZlde&#10;K/e9XPMv91spALmXApAjKQA1vJjkyts2/GQDwc2KeRw8bbOcbzEOfrMrf/MtxXzTMPvU1ikRAAly&#10;wR/hq6qqMkGVsskA2PkkHJNvOuZNIsomUAaP25j1yGtPS7Obm8ln7vqbjNmlf/xr+fz9X5b9pYm5&#10;Plbcd8ztAT6od4CDb5m2mSCyPlwvfv4lOBcHCOKNLn4egf1sNofX11u1amW+DBLxijxDZGzH/8FX&#10;5hk+Y+4QxqRn254ow34bNj80Gs4IWSkApW6pANDf33CH/MWP/0v+qvlvMmbNvvMfcn/HPgpAWSAF&#10;IEdSAGpYMb+idevWJsjwdM8TN68+AyLM0ejSpYsBHACGJ3ZghImyDEUwVEKWgOESYCUsgIdyGeq4&#10;5ZZbzFtFqMqDHya28ttVZBj4MUsyD7yFRIDj94eYb0LgJBiSCWgKenbqS/IXd31RvvTwNzJmlz/w&#10;Nbni8e/IwTL39xjf6UPbqWlC9IWUAlDqpgDkzhSAVGlJAahhxc8qBF9BXrJkiRmOYL4HT/JMbkX8&#10;3bFjR/OFdAAQ2wA0TE4lY0DmICwmzjLcwe/6MF/E/kbb6dOn45NkOQ6TWxlGAYDYhjkkgBXBkwxA&#10;U9HFBkB1BaoLKQWg1E0ByJ0pAKnSkgJQ5kT2hfkX9sc2EQAE4DAplR/nRHRA/Dp027Ztza/nM+cj&#10;OGE2LCCG/S0AWXETMVmW74MhU4R43Zq3jxhyIxPFMRgqawq62ACoIaUAlLopALkzBSBVWlIAyozI&#10;0jCx1cIG8zrsvByyNAxnAUcMk7ENGRteaWYdQ1UMadU0P4OsEQBkh8DYz/4wIvszxMXw2ooVK8yy&#10;YAfHEBlfrMcX7iG2z8nJMd9FA3zxN8sQ8ARQ8S3F/Np58IdG8ZEhPb7h2L7aXZuAQOazWPHFfUAf&#10;v7DOPJjwd+AgsmnMj7H+hKUA5E4KQKmbApA7UwBSpaX6ABCTJ8kqMPxixTwDAinLGaIhwNobhS94&#10;Yz4CX+dfk8h0sF9UEOetE9aF5zJwDI5XU8BrDKIOyb4wvBXM4nANmItD4EecI5ADFAAADFPZ+uV7&#10;Wfh+FqAAUOL6BDsp5g2R5bGTmTkOc4i4JoghMd4wYk4RbxLxBpKtUzJBvPljrzXzhZhTBLDxq+ns&#10;x/ZAFcNyvIXEcQA1MlNcc4bvOD4Td3k7CRjjraKaBCz96le/MvOSEOfDMXlLib+ZME5dBNsf7fbm&#10;m282Zdc050UByJ0UgFI3BSB3pgCkSku1AVBVVZWZbMtvEdlvpOUNJkRwIyjx9hBDNXPmzDFBlGEX&#10;MgVsz7fK2jdSggKc+vfvb17l5feGmAdjRbaAZazjuPwkACJYk00gI0DZUT/u2BgE/Fx33XUGaKg3&#10;siQADhkg6pSsD+fNeiYtA4N8Pwv1xeRn/mebxYsXm46J+gduLBzwFhnf+sur1R06dDCTmhFZJFs2&#10;8MWxAVW+DA/g4Vt/8YV1wUwOWZYgqFH3ZH0AWG5KBABx/blmwBVZGdqAFT526dLF/5Qs5iNxrgz7&#10;cX0RcMX+QBVZLCCQbJAFHeYz4SfL+RK/mn62QQHInRSAUjcFIHemAKRKS7UBEE/gBEaCM+Jpn+8Z&#10;QQAJQZjAa7MH/A+82DktmzZtMsHVDr8gbiZesSXoIzI9DAURRMlokFWwr/WSjSCYkhWhHJvpIADz&#10;Q4+NUWS8yGJxvpwnwZwhKzv5mQwKQ0vUS1hkcFgHIFgBCYCAvQbApf0tKf4P/po3x2Z/C5VW7Gv9&#10;AWBqEsNjzBeiDCsAjevJkBrXCwGpZI6syBgBLGFxPYE1IIcME4CHAB3O6fnnnzfAxZtygBji3Clr&#10;+/btxg8gz9ZdWApA7qQAlLopALkzBSBVWqoNgAiYwWEsJskCJIjvFSHDA4gw/4P5JAAMAc2WBxzx&#10;dA8IWfG0TuYo+OONZDrIfvC9J8HMAdkJsgIMgfBdJlZsR0bBBv2LWUBRTUNAF0pcR64B19KCGRAV&#10;zBSxjf1CPr7PBnCxoq2QqQmKGxqQAZqqqqoMUJOhor0BTE8//bS/ZQwKAS+G/mgrtEH2AYpYHjU/&#10;CD03rUPWAFBRRbSPQbVeeUC+Pz1Prp61K2P2gxl58oe3CuoI0SLnqs5mDQCdLovNV6tNjQmASiuO&#10;ZQ0AtezUt04AKt66RgHIsRSAHKk2ALLiCdtmf+ycHYIfYEPGgIwGwZEv2ANYghNuARrmjliRTSIY&#10;AjdWDMcAUMxHYRjFiswAE2wZQglmfPguHeCrpif/KDFkRoaDIbqmZAAJGaSodZ/UgCuuCdkdYAVo&#10;pQ4xIOXee+81EMJntrvnnntM9g+76667DKiyD/OBuIb4yvb2+4aYbA0Mk/nhV9Bvuukm0xbIDvJd&#10;SexPFothPeY88cV8zEECstmHHw799a9/bdocGaFgPRw5dEQeHvmE/OU9l0eCSUPZ5Q9eIV9tc6Ws&#10;3bJeDhQeSKpfa/s8O1iQLz+Ztk2aDdkinxqeOeP4/zTpI+NXwb7qvmL7Cgtk97ZdMrnFCA9C+kfC&#10;SUPY2G/3lwk/Hip5m3ZKwf6CaF/z90nhvkJ5ZO7N8ouJ34wEk4Yyjv/w3N969Vpg/Iry98D+Qvlw&#10;y0fypetvk89e9ctIMGkoa/a9n8kdbTvL4eJDkb5ihYeK5cMls2Voi8/J8AwC0OCffEpeb/nvss/r&#10;s/K9uBHlayaMvrGmB7RUpADkSHUBEMMUfFsscGOBg4xDcFgLkQViHgdws2PHDrOMCboMbwWHTHia&#10;IHjZN5AQbzgxBMJQF8HNZjT4tlo7F8TOD0ELFiww81XqejIJiswTwzWAkFr9jWt1++23m/+5TkxU&#10;JsNDVoYhMbI2DFXxP9eFfahn5joxdEUmB6BhOe2BbbnG7A8Ms5y/mfvF/CY+A9lkhBj2xIAkvqiR&#10;/dmH/zEmVjMvjWE/PrOvtRPHq+SJ8c/JZ+/+20gwaSgjA/S1x78juQU7zXkGfQzasYpy+dnsPLl0&#10;xFb5/JiPMmaf9o7/oxk7pczzqSLkY9wqK+TIgcMy5ZqRGc8ATbxqmBTvLZIKz6dIXz2rKK+UNvN/&#10;LzdM+EYkmDSUcfzH5v/O86lmX2kjezxg46cwMp4B+u518ufnu0nV8WORvmKVXmDe9f5bMrT55zKa&#10;ARp01WUy84HrpDzUD2Ta6AuBl08qBSBHqg2AGM7gq/UZdiDrQiaHJ3qCDfM8ACOW8Wo0Q1IEIjJF&#10;ZGeAF57mMYCGOSYEQsAJ+GHuBlkDAiWQw2vXDKMwh4j5H3yhHzDFl/PZ4RJ+C4nMAQGRL+5TuRdZ&#10;PMCX6wN8YFwnKyC0qqoqcjiS7GBwgjLlcA3J7NRHbE/Z6aqxDYHdOD9fLhm+JRJMGso+NWKLXPXG&#10;rjqHwM6fOJc1Q2BnyqMnwQf11KI7smII7MlFt9c5BFZWebxRDYGVfLQ2K4bA5jzyCx0CU6Wm2gCI&#10;J2yyOjyNE7iYy0E2hsDGBeHtLYYleAPIlkEgBFqY2wEY2e+TYTgrOIEWgGEbgMkOqyGomd85YhIt&#10;EGVFGhEf2Cc4p0jVeATQ8ETUUGpsk6B/MW9vowEgnQSdutV3DpBOgk7ddA6QKi3VBkAXUszPIFtk&#10;h9FUKtdSAErdFIDcmQKQO1MAUqWlhgKgVObrXEzaXlgss9d8JDkbdmTMOP6e4sTr8k1FCkCpmwKQ&#10;O1MAcmcKQKq01FAApIpW29dypNmNbeQzt7bPmHH8vvNW+R41HSkApW4KQO5MAcidKQCp0pICUGb1&#10;0pTFcsktz8nld3fKmHH8IQvf8z1qOlIASt0UgNyZApA7UwBSpSUFoMwKALo0wwDE8RWA3JgCkDtT&#10;AHJrCkDZIwUgR1IAyqwaGwCdXD9fjs8fLMcXj8yMLRohx3OGyLmj1X8qJCwFoNRNAcidKQC5MwUg&#10;VVpSAMqsGhsAlfa+Uw7e+UU51PKKzNj9X5ODf/47Ob099iOvtUkBKHVTAHJnCkDuTAFIlZYUgDKr&#10;xgZAZUMekKIHvinFT/xrZuzxH0rRQ/8kp3cmviOqJikApW4KQO5MAcidKQCp0pICUGalAJSiKQA5&#10;NQUgd6YA5M4UgFRpSQEos1IAStEUgJyaApA7UwByZwpAqrSkAJRZKQClaApATk0ByJ0pALkzBSBV&#10;WlIAyqwUgFI0BSCnpgDkzhSA3JkCkCotKQBlVgpAKZoCkFNTAHJnCkDuTAFIlZYUgDIrBaAUTQHI&#10;qSkAuTMFIHemAKRKSwpAmZUCUIqmAOTUFIDcmQKQO1MAUqWlugCIxp+fny+5ublSWVnpL42Ji7Jj&#10;xw4pLCz0l8RUVlYm27dvl6KiIn9JdVVVVZl9CwoK/CUJ7d+/3+x/7Ngxf0lM1o+TJ0/6Sxq/FIBS&#10;NAUgp6YA5M4UgNyZApAqLdUGQOXl5TJ06FAZOHCgjBw5Urp27cpFMOuAkW7dupnl3bt3l3nz5pnl&#10;27Ztk1dffVVGjRolXbp0keXLuWbJApjYZ8SIEdKjRw+ZNWuWv0ZMOayjXMrft2+fWT5lyhTp3bu3&#10;DB8+XHr16iXFxcVmeWOXAlCKpgDk1BSA3JkCkDtTAFKlpdoAaOnSpdK/f385fz7WqBYsWCB9+/Y1&#10;nwcMGCAzZ840y4GRF154wcAPcPLWW2+Z5Tt37pT27dsnwQo30+DBgw3QoNLSUrPNnj175MCBA/Lc&#10;c8/F/QGMALAPPvhAXnzxRdMI0NixY2XMmDHm78auDlOXZAUADVtcN1Cg8qEPZgUAnd21zveoZj03&#10;rUPWAFBxZYnvVc26cX5+owGg8yfOZQ0AnSk/5XtVs55adEdWANCTi26vE4DKKo9nDQC17NS3TgAq&#10;+WhtVgDQnEd+oQCkSk21AVBVVZWcOpXoXCZOnCiTJk2S06dPS8eOHQ3gWJElAmrIEtmhr7Nnz5ps&#10;EABjxfAV+9pMEgKmVq5cKWvWrDFZHqtdu3ZJz549ZcKECSajZLV+/XqTXbJgVh+dOHFCjhw5IkeP&#10;Hs0aq6osl7Zj58plv2sXCSYNZRy/1xtvGX+i/Iyb92Ra0v8+KX7wW9Fw0hDmAVDxw/8sRzYslaPl&#10;ldF+ena84rg8Pq6tfPbuv40Ek4YyAOhrHgBt27tdystqrt/y0qPys9l5cumIrZFg0lD2ae/4/3d6&#10;rhzxfCoN+Ri3slIpLiiSKdeMzDgATbxqmBzcdUBKPZ8iffWs9GiZPDb/d3LDhG9EgklDGcd/dP4t&#10;nk81+1peViZ5e/Llyz+/PfMA9N3r5E/tu8qxyopIX7GyikrZ+e5iGZphABp01WUy44HrTNuM8jNT&#10;RswJTx1JRwpAjlQbAFkBD8APw0/8jXXq1MlkbaxYxzYMaR0+fNgsA1D4vGHDBvMZsW/nzp3NXB6r&#10;YcOGyYoVK+S9994zIGXFMBtANG7cOANBVps2bTLDY+fOnfOX1K2KigpTHnOOssVKS4rkiREz5VO/&#10;bx8JJg1lHL/L1AXGnyg/Y1Yo+w4WyaE+d0vJQ9+OhpMGsR9KySNXyv5358m+QyURfsastPioPDLq&#10;SfnLey6PBJOGsssfvEK+2uZKWf/RRjl04FCkr4WeFe0vkH+fuUMuGxkNJg1ln/GO/8Np241f+wur&#10;+4oVHtgve3fskcktRngQ0j8SThrCxn67v0z48VDZtTlP9h/cH+2r1273Fx6QR968WX4x8ZuRYNJQ&#10;xvEffvO3Uli43/gV5e+hgwdk09Zt8qXrb5PPXvXLSDBpKGv2vZ/JHW07y9GS4khfsQPFh2XTW3Nl&#10;aIvPyfAMAtDgn3xKXm/571J48KAUFEbXbSaMmGPj4SeRApAj1QVAzMEBUBYuXOgvSWR2gBZ05swZ&#10;k9V55513zPLNmzeb5RBwu3btZO/eveazFfCyZMkS8zeQ9PLLL8uWLVtMRomhNJt1WrVqlQEghtTI&#10;+FjNnTtX+vXr539q3MqWIbChi973PapdOgSWmtkhsKKKuuesNaYhsHNVZ7NmCOx0Wd0vRTy1MEuG&#10;wBbWPQRWWnFMh8BSNB0CU6Wl2gDo3XfflT/96U8GNsjOLFu2zPwPAAEnHTp0kEWLFpnsD5DE8pyc&#10;HJPhAXCYP0TmBsghW8RQF8Nja9eulZdeeslAFUNbgwYNMhBFRodtKI9yyTKtW7fOABETo8ePH2/K&#10;B5jwuylIJ0GnaDoJ2qnpJGh3xvF1ErQb00nQqrRUGwAx1PTmm2+aDAwToHlDi6yPzdAw6ZlszNtv&#10;v500V4g5PywnI2SHqUgHAkw2G8QQGNtQNsNiVswR4s0x1lG+FeOoQBX+7N6921/a+KUAlKIpADk1&#10;BSB3pgDkzhSAVGmpNgC6kOINL4CmrpvpYpMCUIqmAOTUFIDcmQKQO1MAUqWlhgIgVbQUgFI0BSCn&#10;pgDkzhSA3JkCkCotKQBlVgpAKZoCkFNTAHJnCkDuTAFIlZYUgDIrBaAUTQHIqSkAuTMFIHemAKRK&#10;SwpAmZUCUIqmAOTUFIDcmQKQO1MAUqUlBaDMSgEoRVMAcmoKQO5MAcidKQCp0pICUGalAJSiKQA5&#10;NQUgd6YA5M4UgFRpSQEos1IAStEUgJyaApA7UwByZwpAqrSkAJRZKQClaApATk0ByJ0pALkzBSBV&#10;WlIAyqwUgFI0BSCnpgDkzhSA3JkCkCotKQBlVgpAKZoCkFNTAHJnCkDuTAFIlZYUgDIrBaAUTQHI&#10;qSkAuTMFIHemAKRKSwpAmZUCUIqmAOTUFIDcmQKQO1MAUqUlBaDMSgEoRVMAcmoKQO5MAcidKQCp&#10;0tInBSBujqgbpK6bRhWTAlCKpgDk1BSA3JkCkDtTAFKlpfoA0Nq1a6V3795SUFDgLxHZvHmz9OrV&#10;S0aOHCmDBw+WWbNmyblz5+TYsWPy2muvycCBA2Xo0KFSWFjo75HQqVOnZPr06TJgwACz3bZt2/w1&#10;Ijt37jTlsW7q1Kly8uRJs/zDDz8027J89uzZcvbsWbO8sUsBKEVTAHJqCkDuTAHInSkAqdJSbQBE&#10;pU+ZMkX69u0rbdq0SQKVuXPnysyZM+XEiRNmu6qqKnOjjBgxQkaPHi0lJSWSk5MjXbp0MeuDYj+A&#10;qqioSNasWSMvvfSSHD16VCorK6VDhw6ycuVKKS4uNsAzY8YMOXjwoLzwwgsGgvC1e/fusmDBAr+0&#10;xi0FoBRNAcipKQC5MwUgd6YApEpLtQHQmTNnpLS01IDJK6+8kgRAr7/+usnUvPHGG+bv/Px8qaio&#10;kOeffz6eKSLTA9xwDCvK7Nixo6xfv95fItKjRw95//335YMPPjDHsdqyZYuBHSCIzI/VqlWrpGvX&#10;rnXemI1BHaYuyQoAGra4bqBA5UMfzAoAOrtrne9RzXpuWoesAaDiyhLfq5p14/z8RgNA50+cyxoA&#10;OlN+yveqZj216I6sAKAnF91eJwCVVR7PGgBq2alvnf1syUdrswKA5jzyCwUgVWqqDYCsACCgJQhA&#10;QMicOXNk37598t5770nnzp1l6dKlBmbI5iBuHDI9GzZsMJ9RVVWVvPrqq7Jr1y5/iZhhtOXLl8vq&#10;1atlyJAh/lIxw2dkn8aNGyeTJ0/2lybAiCG3+ooGxHmSWcoWqyw7Kk+Pni2f+n37SDBpKOP4PWYs&#10;Mf5E+Wmt6Ii3vt+9UvzQt6PhpEHsh1L88D9L8dpFnj9lkX5ilaUV8tjYZ+Qv77k8Ekwayi5/8Ar5&#10;WpsrZXPeVjly+Eikr9jRkmK5btZOuWzE1kgwaSj79Mit8q+v75Aiz6eSkI9xO1wiB/bsl8ktRngQ&#10;0j8SThrCxn67v0y8apgU5hZIyZGSaF89O1x8WB6dd4vcMPEbkWDSUMbxH5l3s1evNft65Mhh2ZG3&#10;W77889vls1f9MhJMGsqafe86+WO7LlJRVhrpK3a4tEy2rVwgQ1v8pQzPIAANuupTMr31f3ht83Ck&#10;n5kyYk5ZWZkfhdKXApAj1QeAqjxo6dSpk+Tm5prP589Xp+zhw4cbA4RsBoj5O+EMENASzgABMzYD&#10;BBxZ1ZQBYogs1QwQc5P2799vhtOyxcq9TvupUbOyAoC6vb7I+BPlp7UDXiAp6ntPVgDQwfdy5EDJ&#10;kUg/sXIPjh4d/VTWANAHOzZJSVHN9Vty6KBc+0Zu1gDQAc+nQyEf41Z0SAry9mUNAOVv2yuHig9F&#10;++pZ0cEiefTNLAGgN2/26rVmX0uKi+SjHTuzBoDufO5VKTt6ONJXjIeircvnZwcAtbpWDnr1F+Vn&#10;poyYYxMCn0QKQI5UFwBVefCTl5cnzzzzjMn6ABJcDCY4k/E57BE3mSGgZseOHWb+Dxkd6HfevHkG&#10;VCjjyJEjZn/+Zg5Qz549zXHJHjHvh6E2ymauz4oVK8z8IKCHITa2a9eunWzcuFEOHDgg3bp1k4UL&#10;F/oeNm7pEFiKpkNgTk2HwNyZDoG5Mx0CU6WlugCIN8AGDRpkoKNfv35mqArxthawM2zYMGN2mKu8&#10;vFzGjx9v9iEjBLCg3bt3y2OPPWaySMwNIqvDJGe2A5ys+JthMNZNmzbNbIvIDrEty5mAncrwVzZL&#10;J0GnaDoJ2qnpJGh3xvF1ErQb00nQqrRUFwBdKDGfh6wNb42pElIAStEUgJyaApA7UwByZwpAqrTU&#10;UADEfKBU5uxcLFIAStEUgJyaApA7UwByZwpAqrTUUACkipYCUIqmAOTUFIDcmQKQO1MAUqUlBaDM&#10;SgEoRVMAcmoKQO5MAcidKQCp0pICUGalAJSiKQA5NQUgd6YA5M4UgFRpSQEos1IAStEUgJyaApA7&#10;UwByZwpAqrSkAJRZKQClaApATk0ByJ0pALkzBSBVWlIAyqwUgFI0BSCnpgDkzhSA3JkCkCotKQBl&#10;VgpAKZoCkFNTAHJnCkDuTAFIlZYUgDIrBaAUTQHIqSkAuTMFIHemAKRKSwpAmZUCUIqmAOTUFIDc&#10;mQKQO1MAUqUlBaDMSgEoRVMAcmoKQO5MAcidKQCp0pICUGalAJSiKQA5NQUgd6YA5M4UgFRpSQEo&#10;s1IAStEUgJyaApA7UwByZwpAqrSkAJRZKQClaApATk0ByJ0pALkzBSBVWvqkAFRVVSXnzp3zPyXE&#10;8rpunBMnTsjZs2f9TwlRHvuHdebMGbNPU5ICUIqmAOTUFIDcmQKQO1MAUqWlugDo1KlTsnTpUnn5&#10;5Zdl7969/lKRiooKGT16tAwYMEB69+4tGzduNMtLSkpkyJAhZnnfvn0lNzfXLA/q2LFjMnbsWOnf&#10;v7/Zd+3atf4akQ8++ED69Olj9h81apRUVlaa5atWrTLbss/EiRPl5MmTZnljlwJQiqYA5NQUgNyZ&#10;ApA7UwBSpaXaAIhKnzx5sgwdOlSefvpp2bZtm1nODfHaa6/JsGHDzDYffvihvPTSS3Lw4EGzjH2q&#10;qqpkxYoV0rFjRwNLQU2aNEkGDRpkQIjjP//881JcXCylpaXmbyCIckeOHGm2zc/PN8t37dplgAhA&#10;mjVrll9a41aHqUuyAoCGLnrf96h2ZQsAnclLQHNNem5ah6wBoKKKYt+rmtWYAOhc1dmsAaDTZXU/&#10;DDUmACqtOJY1ANSyU986Aah46xoFIMdSAHKk2gCIoSgyLQw7de7cOQ5AfO7QoYOBFyuyM2+88Ya8&#10;8sorsn//frPs9OnTJnO0ZcsW8xnZZUCOVa9evWT16tWyfv166dq1q79UzPG6d+8uU6dONVklK7bt&#10;0qWLnD9f/8bOUBt+cz7ZYmdOn5L2E3Lkst+1iwSThjKOP2DeKuNPlJ9xO3Vajg5qJUUPfisaThrC&#10;fAA6tnWV8SfST8/OnD4jT096Xj57999GgklDmQWgvUX5Jpsa5St2yrOfz90tl2YBAP14Zp6cCPmX&#10;ZKdOSuXhCplyzcisAKDyg2XGp0hfPTt18pQ8vuDWrACgNgt+H+mjNdrIgaKS7ACg7/6H3PNST6/P&#10;rqXdev15wYaVWQBAl8kbD13vtdvs6uOJOcS8TyoFIEeqDYCsyLqQybEAxGeAiMyMFdmaCRMmGJg5&#10;evSoWQag8HnDhg3mM6qqqjKQlJeX5y8RGTFihCxfvtyATRB0CgoKTLZn3LhxJhNkBVABRlFzj2pS&#10;WVmZ7Ny5U3bv3p01dvhgobQZNl0+fevzkWDSUMbxO0+aZ/yJ8jNme2TXvv1ysPddUvLwP0XDSYPY&#10;D6XkkSslf8Vs2VVwMMLPmJUcKJYHRzwun7v37yLBpKHs8gevkK+2uVLe/3CNFOQXRPq6x7PCvbvl&#10;pzO2y6dGRoNJQ9lnvOP/cNp249fePdV9xfbk75WdW3JlUvPhHoT0j4SThrCx3+4vE348VLZv2CZ7&#10;9+2N9tVrt3v35MvDc38rv5j4zUgwaSjj+A/N/W/Zs2ev8SvK34J9+bL+g03ypetvk89e9ctIMGko&#10;a/b9n8ltT3eU4kMHIn3F8g8ckg2L3pChLT4nwzMIQIN/8mmZdv9PZc++fbJ7T3TdZsKIOZ9kjq2V&#10;ApAj1QeAoNhOnTqZi4l4SgGI7LwfROZmwYIFBm72eA0QVXmw88ILL8iOHTvMZwQUUdb77yeGXMjm&#10;rFu3TjZv3mzWWZElAnRmz55t5hNZLVu2zCyvKzUbFNtybP7PJntx8qKsGAIbvGB1pH9BO+9ZtgyB&#10;ncp93/gT5ae1tlNezJohsAOlByN9DFo2DYHVVbenK09lzRDYiSOxFy5qs2waAjv/ce390OHS8qwZ&#10;Arvv5d519puHNr+XNUNg58+fi/QxU2br7pNKAciR6gIg5uUAIo8//rgsWrRIDh8+bJbPnDlTunXr&#10;ZjI5OTk5BoCY6zN+/HgzgZn5OtOmTTMZHFKBRUVFMm/ePJM9mj9/vrz66qsGqBYvXmyySSwHtBge&#10;YzvK7dmzpymbjBJzgJhTBEwBWWSMmoJ0EnSKlsIcoGyaBH2ovMj3qmY1pjlAZ4+fyRoAOlXatCZB&#10;Hy2vbFSToHUOkHspADlSXQDE8BVDVIMHDzYTnFeuXGmW80o6cDJ8+HDzRteBAwfMciCGCcos520t&#10;OxzGG2RPPPGEgR6GroApthkzZowZ6rIqLCw0Q14ci/IhaMR+vHXGPm+//bZZ1hSkAJSi6VtgTk3f&#10;AnNn9QUgfQssdVMAUqWlugDoQgmwIYNzISaENSUpAKVoCkBOTQHInSkAuTMFIFVaaigAivrCQ5UC&#10;UMqmAOTUFIDcmQKQO1MAUqWlhgIgVbQUgFI0BSCnpgDkzhSA3JkCkCotKQBlVgpAKZoCkFNTAHJn&#10;CkDuTAFIlZYUgDIrBaAUTQHIqSkAuTMFIHemAKRKSwpAmZUCUIqmAOTUFIDcmQKQO1MAUqUlBaDM&#10;SgEoRVMAcmoKQO5MAcidKQCp0pICUGalAJSiKQA5NQUgd6YA5M4UgFRpSQEos1IAStEUgJyaApA7&#10;UwByZwpAqrSkAJRZKQClaApATk0ByJ0pALkzBSBVWlIAyqwUgFI0BSCnpgDkzhSA3JkCkCotKQBl&#10;VgpAKZoCkFNTAHJnCkDuTAFIlZYUgDIrBaAUTQHIqSkAuTMFIHemAKRKSwpAmZUCUIqmAOTUFIDc&#10;mQKQO1MAUqUlBaDMSgEoRVMAcmoKQO5MAcidKQCp0lK6AHT+/HkpKyuTw4cPS0lJiZSXlyfdKMeO&#10;HTPrart5Tp48afYN/1I8F5vlHCMsyqyoqPA/NX4pAKVoCkBOTQHInSkAuTMFIFVaSheA3nvvPenY&#10;saOMGTNGhg4dKrNnz5bTp0+bdcuXL5cePXrIwIEDZdCgQXL06FGzPKgPPvjAbDN48GDp3bu3FBQU&#10;mOWrVq2K7ztgwAADQqiyslJGjBhhlvXs2VMWLlxoljd2KQClaApATk0ByJ0pALkzBSBVWkoXgObO&#10;nWsghOxNMFOTn58v7dq1kz179si5c+cMII0ePdpfGxOZoxdffFHWrl1rbi7K6t+/v+zdu1deeOEF&#10;2blzpylzwoQJMnz4cLPP66+/buCH4xUVFcnzzz8v27dvN+saszpMXZIVADR00fu+R7WrfOiDWQFA&#10;Z3et8z2qWc9N65A1AFRUUex7VbNunJ/faADoXNXZrAGg02Unfa9q1lML78gKAALE6gKg0opjWQNA&#10;LTv1rROASj5amxUANOeRXygAqVJTugA0depUk6mZPHmygRQyN2jp0qUmo2O1detWkyk6deqUv0Rk&#10;06ZN8vLLL8czRgBNly5dZPr06dKnTx+zDOXm5pp9ufjdu3c3WScrsk6zZs3yP9UtjkUWiaG5bLFT&#10;J6qk3fj5ctnv2kWCSUMZx+87Z7nxJ8rPuB2vkiMDW0rxg9+KhpOGMA+Aih/+ZynftFyOVZ2I9tOz&#10;UydOypMT2sln7/7bSDBpKAOAvuYBUN7+XVLl1V+Ur1iVZ9fP2SWXjtgaCSYNZZ/2jv+jGTulMuRf&#10;kh0/JqWHjsqUa0ZmHIAmXjVMjhQcNj5F+urZ8WPHpU3O7+WGCd+IBJOGMo7/WM7vIn20VuX1dfv2&#10;H5Qv//z2zAPQd6+Tu1/sISdr6ReOnzghe9a+LUObfy6jADToqstk5oM/k8pa2kEmjJhzwqujTyoF&#10;IEdKF4C2bdsm69evNxeX4SsyOps3b5a3335bhg0b5m8lsnv3bnn11VeTGsGGDRsMPNm5P6WlpdKr&#10;V6+kjA/at2+f2ZeMEcNegJMV286YMcP/VLcoY9euXSYzlS125NB+aTNsunz61ucjwaShjOO/Mnm+&#10;8SfKz5jtld2FB+Rg77uk5OF/ioaTBrEfSskjV8q+lXM8fw5F+BmzwwdL5KERj8vn7v27SDBpKLv8&#10;wSvkq22ulDWb10lhQWGkr3s925+/R346Y7t8amQ0mDSUfcY7/g+nbTd+5e+t7iu2tyBf8rbulEnN&#10;h3sQ0j8SThrCxn67v0z48VDJ/WCH5BfmR/vqtdt9ewvk4bm/lV9M/GYkmDSUcfyH5v63V6/7jF9R&#10;/hYWFsjGTVvkS9ffJp+96peRYNJQ1uz7P5Pbn+kkJUUHI33FCg4WycbFs2Roi8/J8AwC0OCffFqm&#10;3f9Tr20WyJ690XWbCSPm8ID/SaUA5EjpABDgEp6IzJydnJwc2bhxo3Tu3NlfKvLuu+/KK6+84n+K&#10;KS8vT9q3bx8vg8/sQ/aI/+2Q2rp166RTp04me9O3b19ZsGCBWY4AqEWLFvmfGq90DlCK1kjnAB0q&#10;r7sTbExzgM4eP5M1Q2CnSpvWHKCj5ZU6ByhF0zlAqrSUDgBVVVWZOTvjx483WZ8lS5YYcDl48KB5&#10;swvgYTiLDBHLGR5j3aRJk8yk5jNnzpj9R40aZYCJ7A/DWWSJunXrJlOmTDFZIrI/ixcvNscEpOy8&#10;oXnz5pljkNVp7FIAStF0ErRT00nQ7qy+AKSToFM3BSBVWkoHgBDDVvPnzzdQA+wUFhb6a8RADste&#10;e+01Wb16tVnGMFnbtm3NvB7E+OicOXPMNgCUzfocOXLEDG2x3M4rsgKogC4ACaBqClIAStEUgJya&#10;ApA7UwByZwpAqrSULgClKgBpzZo15s0wVUIKQCmaApBTUwByZwpA7kwBSJWWGgqAor7UUKUAlLIp&#10;ADk1BSB3pgDkzhSAVGmpoQBIFS0FoBRNAcipKQC5MwUgd6YApEpLCkCZlQJQiqYA5NQUgNyZApA7&#10;UwBSpSUFoMxKAShFUwByagpA7kwByJ0pAKnSkgJQZqUAlKIpADk1BSB3pgDkzhSAVGlJASizUgBK&#10;0RSAnJoCkDtTAHJnCkCqtKQAlFkpAKVoCkBOTQHInSkAuTMFIFVaUgDKrBSAUjQFIKemAOTOFIDc&#10;mQKQKi0pAGVWCkApmgKQU1MAcmcKQO5MAUiVlhSAMisFoBRNAcipKQC5MwUgd6YApEpLCkCZlQJQ&#10;iqYA5NQUgNyZApA7UwBSpSUFoMxKAShFUwByagpA7kwByJ0pAKnSkgJQZqUAlKIpADk1BSB3pgDk&#10;zhSAVGlJASizUgBK0RSAnJoCkDtTAHJnCkCqtNSYAOidd96RUaNGybhx42Tv3r3+0sYtBaAUTQHI&#10;qSkAuTMFIHemAKRKS40FgICfjh07ytatW2XZsmXy8ssvy+HDh/21jVcKQCmaApBTUwByZwpA7kwB&#10;SJWWGgsA9ejRQ5YsWeJ/EunVq5csWLDA/9R49dLUJdLs5mfli3d1zJhx/KGL3vc9ql3lAFDrrxsQ&#10;yYi1+YEUPfgtObtrne9RzXp22kvy6T//T/lfD309Y/bF1l+Rr7W5Uooqin2vatYN8/Kl2bAt8lce&#10;iGTKLvUA7Mf1AKDzJ87J1GtGyaiv95VxVw7IiI3+Rl+ZdNVwOVN+yveqZj3pgcf146+QX0/5XsaM&#10;4z+x8NY6Aais8rh8+ee3y6d/9J/yP67+dcas2T9fWy8AKvlorQy++i9k6E//yoOgv86IDfhRMw+A&#10;fq4ApEpNjQGAzp07J926dZNNmzb5S0QmTpwoM2bM8D/VrZMnT8rRo0elrKwsa6zqWIU8NXq2NPvN&#10;0/LXd76YMeP4PWYuNf5E+WmttKJSivvcJYfu/6oceuQ7mbGHr5RDrf6PHNmwxPPnWKSfWJUXRB4Z&#10;85Q0u/Ov5G9a/WPG7K/v+5LJBG3P3yEV5TXXb4Vn/zYzV5oN2SR/MWJzxozjf2/qdikN+Zdk5WVS&#10;UlgsE348VIZ/pZeM8kAkEzbiq71k3A8GSdHuQ1JWEeGnb+Vl5fLQ3Jvk2nH/KDdO+HbGjOM/OPc3&#10;kT5aq6gol117C+SL/36LNPuX6z0IujFj1uyb18gdz74ixysrI33FyiuPyc53F8vAH10qgzwIGtz8&#10;sxmxfv/STKbdd42Uem0zys9MGTHn2LFjfhRKXwpAjtQYAIgnkK5du8q7777rLxEZPHiwzJ492/9U&#10;tyoqKmTPnj2yb9++rLEDhYWy/qNcWbRmkyxdtzljxvE/3L7T+BPlp7X8gkI5sGWtHNq43LOVmbEP&#10;+H+5FOzKNf5E+YkdKDzg1e0GWbx+qby14e2M2dINy2SZ5+/uvbuloKAg0les0LNVOwtk0fZCWbIj&#10;c8bxV+TW7KexAq8t7M2X3FXbZMfbH8mO5Rm0ldskf0++8SnSV88K9hXI+rz3ZHXu2/Je7oqMGcfH&#10;D/yJ8hOjjezZs1eWvrtGFq16TxZn0BaueFfe37hJDuyv+T4rKNwve3bukG2rFsv2d5bI9nczY9tW&#10;LZLcde947aD2PqyhjZhTUlLiR6H0pQDkSI0BgND06dOld+/epiHk5+dL+/btJS8vz1+rUqlUKlXT&#10;lAKQIzUWACKDw9tf/fr1M/N/li+nLahUKpVK1bSlAORIjQWArBhPPXWq7kmPKpVKpVI1BSkAOVJj&#10;AyCVSqVSqS4mKQA5kgKQSqVSqVTZKwUgR1IAUqlUKpUqe6UA5EgKQCqVSqVSZa8UgBxJAUilUqlU&#10;quyVApAjKQCpVCqVSpW9UgByJAUglUqlUqmyVwpAjqQApFKpVCpV9koByJEUgFQqlUqlyl4pADmS&#10;ApBKpVKpVNkrBSBHUgBSqVQqlSp7pQDkSApAKpVKpVJlrxSAHEkBSKVSqVSq7JUCkCMpAKlUKpVK&#10;lb1SAHIkBSCVSqVSqbJXCkCOpACkUqlUKlX2SgHIkRSAVCqVSqXKXikAOZICkEqlUqlU2SsFIEdS&#10;AFKpVCqVKnulAORICkAqlUqlUmWvFIAcSQFIpVKpVKrslQKQIykAqVQqlUqVvVIAciQFoItD586d&#10;k5KSEtm9e7exvLw82b9/v1l37NgxqaioMH9b8bmqqsr8XVlZKfn5+bJr1y6zL/+fOHHCrLtQKisr&#10;k71795qy8a2oqEjOnz8vR48elT179sSPu2/fPvn444/l1KlTxn/rk/X1QovjUG8cMyjq88iRI+Z/&#10;K+qEbYOi4yooKDB+YqWlpf4aN6L84LXEb5ZRh8Frjji3AwcOxH1z1Q+cOXPG1EuwrhDXlzo8e/as&#10;vyTmU3Fxsf8pVn9sExTnF152IYR/1BV+4TNtj7+t7DK73enTp/01sXNhWfBcLqRo39yHiPO3f1ux&#10;jPuY+sOPcHt1Ic6Z+zTqnPHP3psnT570lyZEPdIeuedd1VlTkgKQIykANW6VV52Uo8eqPDsRtyOV&#10;VXLsZKJzRnRUzz77rPTr10/Gjx8vo0aNkjfffNOsmz17trRs2TIp8IwdO1YWL15s/h45cqS0a9dO&#10;JkyYIOPGjTPrCJx1yuuEz1dVyPnjZZ6VJ+yY10GfTgAUgaV79+7SqVMncwx8W758uenUO3bsaNbh&#10;85gxY2T69OkmAK1cuVIef/xxee2112TQoEFmXzrU+uj8x16w8nw6erzU/G8t9rlUzp1PBGrujzvv&#10;vFMWLFjgL4lp+PDh8sQTT5hgY4Uvd911lxQWFvpLxPj79NNPG/9Hjx5tzgff66Oz5z+WIyfPydFT&#10;ycayUu//cIgjID/11FOmLmxQISB26dJFXn31VVO3r7zyivGF4LVu3Tp57LHHTH3jO9tMmzat3gHp&#10;/JlzcrL0hJwqO5lspSfl/NkEOBAE77nnHpkxY4a/JKaJEyfKww8/LAcPHvSXiLzxxhvyhz/8QXbu&#10;3Gk+A2ycD+CLAIGuXbvKu+++az7XpaozHtyfKpXKU2VJxrIz55LvkcOHD5uyuab43KFDBykvL/fX&#10;imlfLKO/pB5plxY0APhu3bolXfu6VHXylBwpq5Cj5ZVxO1JeIaUVx6oBDO2Pa8Ry7r/JkycnbcN9&#10;OXXqVPnggw+MX1z3VHXmxHE5WX5ETlYcTTZvGevC2rRpk9x6662ydOnSJF/eeecd6dGjh/GXNo8/&#10;a9eu9deK5OTkSK9evcz9PGTIENMn1ffevVilAORICkCNW7/oNFq+dN8r8vWHesTti3d1lIdHzPa3&#10;iIlA8tJLLyUFbKtZs2YZABo8eHC84yQoLly40PwNYNBppaqPT1bJkVd+LcVtr5aS9j+NW9Fj35fj&#10;8wf5W8UAiCC9YcMGf0lMBB+AgafEsPBn4MCB/icxf7/++uv+p9pVVF4s32/3/+TrT3xPvv30D+P2&#10;jSe/L9966geSV7Tb3zLWybdt29YEPLIo6L333pMXXnhBXn75ZfMki8hI9OzZU/r37y8zZ840yxCw&#10;MWnSJP+TyJo1awxMRj0Vh7Wh5KT8r9e2yz9M2CFfmZgwlv3L9J1SeSYBGYiy8QHDb8RxOnfuLFu3&#10;bjWfyeQ999xzBi5Xr15tApUVAAzUsU19VLBsj4z77kCZ/P9GxG3ST4bLhB8MkZJNRf5WYmCGY1Jf&#10;9DeIQM3n559/Pg7TZA169+4tAwYMSKoz2ifLCLLAuv27Purw9oNy09R/kTtmtEiyX03+rizZM8vf&#10;KiYAiOtsAYhrHAQgzoNlABsBHHhbtGiRWcd2AGQqANRx+AT5wv/7tfzDDXfE7fJrfyff+30rqTye&#10;nNGcP3++AR/OG6gAHoN1AEwARRs3bjT3UjoAtHpwexn20y/I2F99JcmG/dvnZfXA58wDTVD4wbWg&#10;f7DH47pyTcl6Wq1fv95sw4PL22+/bdpjMIPHAwFgCUSqoqUA5EgKQI1bVz07SD71+3by+T92iFuz&#10;37aVP/ef5m8RE9eYIMRT2bx580xQ2bJli1kHOPCZbIV9SqeztZ072Q4CA50wAeitt96qVwD/+ORx&#10;Odzu3+TQg9/2oOd7cTt4zz/IsTcSgRcA4umZJ0GOQRaAQMIx6BiHDRsW95msBVq2bJnJaJHFwj8C&#10;E1mu+uhg2SH5h0e+JZ+//+/li62/GrcvtPwH+ZtWX5EdB2PZB0TnzfGBC/zbvn27+Z+OnmBN0ERL&#10;liwxAQiIAEAADMQywJL6J9DPmTNHpkyZkjS0UpPWFJ2QS4dvkb8YuVX+clTCWPaPE7dLRQCAKG/o&#10;0KHGr1WrVpmAiMgKEZgBRK4d9cnxEQAEYJJdwT+yKpRhfa9LexfmybD/3V3GfKtf3EZ/s6+M/Eov&#10;KdqQyBBu27bNHJ+6pG527NhhQBFf+/TpE4cGjg94AyCAmR1OZGiROifDQTYhmDGqS08vulP+fdw/&#10;yn9N+uckazHmf8v8vKneFomgzrUEHiwA8cAQzgCxjIcJriltAhACjGirZI9SAaC2fUfKJd+6Rv7i&#10;x/8Vt2b/8nP5+xtul4pjyRkXgJ8sD9DDtQUQgwDE/cp1pU65l9IBoOU9H5U+37tEhrT4XJL1+W4z&#10;Wd794aTjATi0f+qHuuC4CD/wz25LNhHw4R5HXH/u8WBZ/A0Mv//++/4SVVgKQI6kANS41aL9UPnc&#10;HS/I5Xd3ihtAdO+g6f4WMRE02rdvb8CBbMDmzZvj80EILMAFnSaBBzBimQUgAIDAyH6sy83NTZr/&#10;UJMMAL1wnRQ9+l0pfuJf43ao5RVybHZvf6sEANGBcwyyF2RWuOnpGIEc67PNTgAcBG/8YR0QxxCP&#10;7Whr06GyIrni8e/I5Q98Tb708Dfi9ncPXiH/+6GvS+6hRDqeoE3wRQwP3XvvvaazJ1tBsLQZIOqN&#10;YTvmYfA3EILw68knnzRPywR9sknBp+PatLb4hHzWg5+/Gv2RfH5Mwlj2fybvSAIgyiQ4A1l2+Abf&#10;ACMACLilngBIntq578kWPProowYgGebET7Jb9VX+4l0ywoOdcd8ZGLexVw6Q0V/vK8UbE5ACAFEn&#10;BDpAluEw6oc2BDTYdggkEegZ5qLOg8OOZN/IUpJBSEXPLrlLrh//f+Q3U76fZNeO+4os2JWcMSQr&#10;YQGI+SvUZ3CuDfX64osvGsjp27evAUd7bhYIUgGgdgNGyyXf+Q/5q+a/idtnfvSf8rX/+mM1AKIu&#10;LAABiVFDYEDRJwGglX2ekP7/eokMv/YLSdb/h81kZa82ScfjIYV2wz1K2xoxYkTcN5udwgeuN8sA&#10;H+qPOmJoPVgWYpiTNhFeropJAciRFIAat+oLQAQZgmLU0z2wY4ePeMrlKZs0NZkexBOehaFUlCoA&#10;2eyOFU+X+BEFDAQE5g9YEXjCc3JqUqoARJYC0aHbuQrcMwRLgIdgyXAIYAFIAJrADiIYYAgYIbBb&#10;oKpLqQAQQYj5PAQlYPWRRx4xsIsAIDJXVtQb15z6JnhbAcFk1Tin+igVAKJNcZ3JCNg65PoCQGR6&#10;APQ2bdqYuiFgAh+0CZspwyfaAvCdilIBIDvnjEwQmTx8CA7LUIdkQllPm7DzlObOnWvOj3X1mhvn&#10;K1UAspDBvRrMsiDW8aAAAFnYTFX1BaAqD1CpG66HhRvmnnGNAFRgJvggQp0888wz5j7mIYL2F/SP&#10;vonsdH2HXi9GKQA5kgJQ49Z32vSVZr98Qi695bm4NfvFY/L7nrGga0UnRICk82SSIh0VGQDEPBWy&#10;J1aAzy9/+UuTZUEEc4Io+61YscJYfUDj4xPHPOD5v3Lwnr830GPtwO2fl8rXX/G3igEQHSoZlKAI&#10;SHScpNU5NusZdqDzZH4SwMP8AfwFRggKpNvr0oHSg/KF+78sl/7xr+Uzd/1N3C770+fl03/+n/LR&#10;gR3+lmLS8px7WHTa+Eyg5KmW+sMvjk+AxO8PP/zQwA9QZMWwE5N86zNct/pQlVwy8ENpNnizNBsS&#10;MG/ZF8Z+JOU+AHFtqQuOx/GBBjI5zDXi3iaLRhaPYzPEyXKCN3XKOjvpGZ/wrb5ZoN3zcmXA/9dZ&#10;hn25R9yGfqm7DP6fXeTQ2sTbZmTpgO/wsCkZKpYDr0Ab8GbrkGvPXBKb8QFECJJ22La+emT+zfLj&#10;EV/wgOcfk+wHw/4/mZNLm48FYuaZkYECHhhyow4ZLubaApJkpgj4gAj1BSjRdyI+A3JMlk8FgB7r&#10;Plgu+fIPpdmV1ybs683lr1vcJGWVMQglS0ZmhGvGZGOEr8AWGVOuIZkffONaA+xk9ciycG9wr9Z3&#10;yHDZqy2l2xWXSP8fNEuybl9rJm91vi8OLQAfmTBAyA5xAf9koXhIAMbIkHHt8BmoJWPE/kAv25IR&#10;xTfqlbqjXm35qupSAHIkBaDGranvbJKBOe/KsEXvx63fvHdk8YeJeSyITp0OiTkopKWZD2LfRiIY&#10;Bp+s6fzpWO0TGUMnbM9+PGXSAdq5L7Xq7Bk58e4MqXp7vFQtnxi340tGy5ldiQnPHI+3RMLBAzBi&#10;Xog9Nr7TodLh0mZZhi+sJ0jYQF6Xjp+qktHLX5NhS0fL8GVj4jbsLe/zW2PMG2FWQEF4cjaiQyKD&#10;QmAGGMKZNYbxqFOyHWRArNie4BR+XT5KRVVnpf+WIzJo6xEZHLAB3rLRO0rl9PlYwCDAhedPUEdc&#10;QwCNoEgdce2oQ3tdqW/OwWZZqG/aiM3Q1KWKfeWyeeR6+ei1D5Js65iNUlWSyGAAOhwHn4IiWLIc&#10;mMb/8Kvt9E0MeyJAgHq2Q4711ap9C2XGttEyZ8eEJJv+0SjJL0/cI7RxgnSwXROQ8Yu6C86Zo76s&#10;31bsB6DTLuqrVRu3SJ/XpsugqXPi1n/SLBk9a4GcOh1ry9y3ZF+5V4OAwPGAB3zjf+uLXc59Ye/V&#10;qJcIorR/w3LZOLGPbJ4+OMlYxjoLi2SZGM4KirYEYFvR5mhrHN9eQyuuJW3T3tf1bW8XsxSAHEkB&#10;SKVSqVSq7JUCkCMpAKlUKpVKlb1SAHIkBSCVSqVSqbJXCkCOpACkUqlUKlX2SgHIkRSAVCqVSqXK&#10;XikAOZICkEqlUqlU2SsFIEdSAFKpVCqVKnulAORICkAqlUqlUmWvFIAcSQFIpVKpVKrslQKQIykA&#10;qVQqlUqVvVIAciQFIJVKpVKpslcKQI6kAKRSqVQqVfZKAciRFIBUKpVKpcpeKQA5kgKQSqVSqVTZ&#10;KwUgRwKAioqKYrWsUqlUKpUqq1RVVaUA5EK5ubmyf/9+OXHihJw8eVJNTU1NTU0ti6y0tFS8WK0A&#10;dKG1ffv213bs2LHMo8u31dTU1NTU1LLLPPjBunbo0EEBSKVSqVQqlSp71KzZ/w86GqEYnsUxQQAA&#10;AABJRU5ErkJgglBLAwQUAAYACAAAACEAIf7apt4AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QUvDQBCF74L/YRnBm92kUasxm1KKeioFW0G8TZNpEpqdDdltkv57x5Me33vDe99ky8m2aqDeN44N&#10;xLMIFHHhyoYrA5/7t7snUD4gl9g6JgMX8rDMr68yTEs38gcNu1ApKWGfooE6hC7V2hc1WfQz1xFL&#10;dnS9xSCyr3TZ4yjlttXzKHrUFhuWhRo7WtdUnHZna+B9xHGVxK/D5nRcX773D9uvTUzG3N5MqxdQ&#10;gabwdwy/+IIOuTAd3JlLr1oD8kgQN05ASfo8vxfjYCBZLBLQeab/8+c/AAAA//8DAFBLAwQUAAYA&#10;CAAAACEAqiYOvrwAAAAhAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHOEj0FqwzAQRfeF&#10;3EHMPpadRSjFsjeh4G1IDjBIY1nEGglJLfXtI8gmgUCX8z//PaYf//wqfillF1hB17QgiHUwjq2C&#10;6+V7/wkiF2SDa2BSsFGGcdh99GdasdRRXlzMolI4K1hKiV9SZr2Qx9yESFybOSSPpZ7Jyoj6hpbk&#10;oW2PMj0zYHhhiskoSJPpQFy2WM3/s8M8O02noH88cXmjkM5XdwVislQUeDIOH2HXRLYgh16+PDbc&#10;AQAA//8DAFBLAQItABQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;OwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPtVSYuyAwAAQwsAAA4AAAAAAAAAAAAAAAAA&#10;OgIAAGRycy9lMm9Eb2MueG1sUEsBAi0ACgAAAAAAAAAhAJtIqZiodAAAqHQAABQAAAAAAAAAAAAA&#10;AAAAGAYAAGRycy9tZWRpYS9pbWFnZTEucG5nUEsBAi0AFAAGAAgAAAAhACH+2qbeAAAABwEAAA8A&#10;AAAAAAAAAAAAAAAA8noAAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQCqJg6+vAAAACEB&#10;AAAZAAAAAAAAAAAAAAAAAP17AABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAGAAYA&#10;fAEAAPB8AAAAAA==&#10;">
                 <v:group id="Grupo 1" o:spid="_x0000_s1027" style="position:absolute;top:952;width:52812;height:25533" coordsize="52812,25533" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCFBv3cygAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq96SYWtyV1FZG29CCCsVB6e2SfSTD7NmS3Sfz3XUHwOMzMN8xyPdpG9NT52rGGdJaA&#10;IC6cqbnU8H38mL6C8AHZYOOYNFzIw3r1MFliZtzAB+rzUIoIYZ+hhiqENpPSFxVZ9DPXEkfv5DqL&#10;IcqulKbDIcJtI+dJoqTFmuNChS1tKyrO+Z/V8DngsHlO3/vd+bS9/B4X+59dSlo/PY6bNxCBxnAP&#10;39pfRoN6UYtEzRVcH8U3IFf/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIUG/dzKAAAA&#10;4QAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
                   <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                     <v:stroke joinstyle="miter"/>
                     <v:formulas>
                       <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                       <v:f eqn="sum @0 1 0"/>
                       <v:f eqn="sum 0 0 @1"/>
                       <v:f eqn="prod @2 1 2"/>
                       <v:f eqn="prod @3 21600 pixelWidth"/>
                       <v:f eqn="prod @3 21600 pixelHeight"/>
                       <v:f eqn="sum @0 0 1"/>
                       <v:f eqn="prod @6 1 2"/>
                       <v:f eqn="prod @7 21600 pixelWidth"/>
                       <v:f eqn="sum @8 21600 0"/>
                       <v:f eqn="prod @7 21600 pixelHeight"/>
                       <v:f eqn="sum @10 21600 0"/>
                     </v:formulas>
                     <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                     <o:lock v:ext="edit" aspectratio="t"/>
                   </v:shapetype>
                   <v:shape id="Imagen 2" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;width:52812;height:25533;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDMZ3V6xgAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/PS8Mw&#10;FL4L/g/hCd5c4tQyumVjDAZeRNftsttb8tYWm5eSpGv9781B8Pjx/V5tJteJG4XYetbwPFMgiI23&#10;LdcaTsf90wJETMgWO8+k4YcibNb3dyssrR/5QLcq1SKHcCxRQ5NSX0oZTUMO48z3xJm7+uAwZRhq&#10;aQOOOdx1cq5UIR22nBsa7GnXkPmuBqfBmMEMrrqEy2H82n0q//axbc9aPz5M2yWIRFP6F/+5362G&#10;Qr0Wi0K95M35Ur4Dcv0LAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzGd1esYAAADiAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
-                    <v:imagedata r:id="rId18" o:title=""/>
+                    <v:imagedata r:id="rId19" o:title=""/>
                   </v:shape>
                   <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                     <v:stroke joinstyle="miter"/>
                     <v:path gradientshapeok="t" o:connecttype="rect"/>
                   </v:shapetype>
                   <v:shape id="Cuadro de texto 2" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:10287;top:2000;width:32575;height:3048;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDbrlL2xAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvBb9DeEJvNdFDla1RqlAovYh/8PzcvG62bl6WJHVXP70pFDwOM/MbZr7sXSMuFGLtWcN4pEAQ&#10;l97UXGk47D9eZiBiQjbYeCYNV4qwXAye5lgY3/GWLrtUiQzhWKAGm1JbSBlLSw7jyLfE2fv2wWHK&#10;MlTSBOwy3DVyotSrdFhzXrDY0tpSed79Og3H6odW9Ve4qY1U3Xnmt4fT1Gr9POzf30Ak6tMj/N/+&#10;NBom4yn8nclHQC7uAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANuuUvbEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" fillcolor="white [3212]" stroked="f">
                     <v:textbox>
                       <w:txbxContent>
                         <w:p w14:paraId="48B38040" w14:textId="1F4CB091" w:rsidR="00D04A7B" w:rsidRPr="00D04A7B" w:rsidRDefault="00D04A7B" w:rsidP="00D04A7B">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00D04A7B">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
-                            <w:t>Vehículos ligeros producidos en Ene-</w:t>
-[...21 lines deleted...]
-                            <w:t xml:space="preserve"> 2023</w:t>
+                            <w:t>Vehículos ligeros producidos en Ene-Ago 2023</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:shape>
                 </v:group>
                 <v:shape id="Cuadro de texto 2" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:1143;width:50673;height:3048;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA41OH6wgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIK3mtiDldUoKgilF9FKz6+b52Z187Ikqbv665tCocdhZr5hFqveNeJGIdaeNUzGCgRx&#10;6U3NlYbTx+55BiImZIONZ9Jwpwir5eBpgYXxHR/odkyVyBCOBWqwKbWFlLG05DCOfUucvbMPDlOW&#10;oZImYJfhrpEvSk2lw5rzgsWWtpbK6/HbafisLrSp38ND7aXqrjN/OH29Wq1Hw349B5GoT//hv/ab&#10;0TCF3yv5BsjlDwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA41OH6wgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" fillcolor="white [3212]" stroked="f">
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w14:paraId="7F9726B3" w14:textId="50FF52C9" w:rsidR="006A7B79" w:rsidRPr="00D04A7B" w:rsidRDefault="006A7B79" w:rsidP="006A7B79">
                         <w:pPr>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                             <w:b/>
                             <w:bCs/>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                             <w:b/>
                             <w:bCs/>
@@ -2571,51 +2532,50 @@
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fNDc0MDUwZDAtZWU0My00ZDYwLWEyM2EtNGIwYTJjYWY1NDA4IiwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjp0cnVlLCJjaXRlcHJvY1RleHQiOiIoSW5zdGl0dXRvIE5hY2lvbmFsIGRlIEVzdGFkw61zdGljYSB5IEdlb2dyYWbDrWEsIDIwMjMpIiwibWFudWFsT3ZlcnJpZGVUZXh0IjoiKENoaWh1YWh1YSBHb2JpZXJubyBkZWwgRXN0YWRvLCAyMDIyKS4ifSwiY2l0YXRpb25JdGVtcyI6W3siaWQiOiJhYTViMTMyYy1jYjk1LTNlYjEtOTBlNS0xZjE4NWUxMTdmMjUiLCJpdGVtRGF0YSI6eyJ0eXBlIjoicmVwb3J0IiwiaWQiOiJhYTViMTMyYy1jYjk1LTNlYjEtOTBlNS0xZjE4NWUxMTdmMjUiLCJ0aXRsZSI6IlJFR0lTVFJPIEFETUlOSVNUUkFUSVZPIERFIExBIElORFVTVFJJQSBBVVRPTU9UUklaIERFIFZFSMONQ1VMT1MgTElHRVJPUyIsImF1dGhvciI6W3siZmFtaWx5IjoiSW5zdGl0dXRvIE5hY2lvbmFsIGRlIEVzdGFkw61zdGljYSB5IEdlb2dyYWbDrWEiLCJnaXZlbiI6IiIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifV0sIlVSTCI6Imh0dHBzOi8vd3d3LmluZWdpLm9yZy5teC9kYXRvc3ByaW1hcmlvcy9pYXZsLyIsImlzc3VlZCI6eyJkYXRlLXBhcnRzIjpbWzIwMjMsOCw3XV19LCJudW1iZXItb2YtcGFnZXMiOiIxLTMiLCJjb250YWluZXItdGl0bGUtc2hvcnQiOiIifSwiaXNUZW1wb3JhcnkiOmZhbHNlLCJzdXBwcmVzcy1hdXRob3IiOmZhbHNlLCJjb21wb3NpdGUiOmZhbHNlLCJhdXRob3Itb25seSI6ZmFsc2V9XX0="/>
           <w:id w:val="-453097431"/>
           <w:placeholder>
             <w:docPart w:val="5E99FE3528CF47BE81CE55596B9C98F9"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C506FB" w:rsidRPr="006C7068">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es"/>
             </w:rPr>
             <w:t>(Chihuahua Gobierno del Estado, 2022).</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D7739AE" w14:textId="77777777" w:rsidR="00DE4D4F" w:rsidRDefault="00DE4D4F" w:rsidP="006C7068">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
@@ -2765,55 +2725,51 @@
                               <w:t xml:space="preserve"> Sistema de refrigeración automotriz </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="4F82B5D9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-              <v:shape id="Cuadro de texto 1" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:88.9pt;margin-top:98.1pt;width:291.75pt;height:20.05pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFK/I5HgIAAEIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2jAQvVfqf7B8Lwks264QYUVZUVVC&#10;uyux1Z6N4xBLjscdGxL66zt2CLTbnqpenIlnPB/vvZnfd41hR4Vegy34eJRzpqyEUtt9wb+9rD/c&#10;ceaDsKUwYFXBT8rz+8X7d/PWzdQEajClQkZJrJ+1ruB1CG6WZV7WqhF+BE5ZclaAjQj0i/usRNFS&#10;9sZkkzz/mLWApUOQynu6feidfJHyV5WS4amqvArMFJx6C+nEdO7imS3mYrZH4Wotz22If+iiEdpS&#10;0UuqBxEEO6D+I1WjJYKHKowkNBlUlZYqzUDTjPM302xr4VSahcDx7gKT/39p5eNx656Rhe4zdERg&#10;BKR1fubpMs7TVdjEL3XKyE8Qni6wqS4wSZc3n/Lbm5yIluSb3E6n05Qmu7526MMXBQ2LRsGRaElo&#10;iePGB6pIoUNILObB6HKtjYk/0bEyyI6CKGxrHVTskV78FmVsjLUQX/XueJNdR4lW6HYd0yU1OYy5&#10;g/JE0yP0wvBOrjXV2wgfngWSEmhgUnd4oqMy0BYczhZnNeCPv93HeCKIvJy1pKyC++8HgYoz89US&#10;dVGGg4GDsRsMe2hWQJOOaW+cTCY9wGAGs0JoXkn0y1iFXMJKqlXwMJir0Oublkaq5TIFkdicCBu7&#10;dTKmHnB96V4FujMrgfh8hEFzYvaGnD62R3l5CFDpxFzEtUfxDDcJNdFzXqq4Cb/+p6jr6i9+AgAA&#10;//8DAFBLAwQUAAYACAAAACEAzKy9veAAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j8g7VIXFDrNJEcGuJU0MINDi1Vz25skoh4HdlOk/49ywluM5rR7NtyM9ueXYwPnUMJq2UCzGDt&#10;dIeNhOPn2+IRWIgKteodGglXE2BT3d6UqtBuwr25HGLDaARDoSS0MQ4F56FujVVh6QaDlH05b1Uk&#10;6xuuvZpo3PY8TRLBreqQLrRqMNvW1N+H0UoQOz9Oe9w+7I6v7+pjaNLTy/Uk5f3d/PwELJo5/pXh&#10;F5/QoSKmsxtRB9aTz3NCjyTWIgVGjVysMmBnCWkmMuBVyf//UP0AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEABSvyOR4CAABCBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAzKy9veAAAAALAQAADwAAAAAAAAAAAAAAAAB4BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#10;" stroked="f">
+              <v:shape w14:anchorId="4F82B5D9" id="Cuadro de texto 1" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:88.9pt;margin-top:98.1pt;width:291.75pt;height:20.05pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFK/I5HgIAAEIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2jAQvVfqf7B8Lwks264QYUVZUVVC&#10;uyux1Z6N4xBLjscdGxL66zt2CLTbnqpenIlnPB/vvZnfd41hR4Vegy34eJRzpqyEUtt9wb+9rD/c&#10;ceaDsKUwYFXBT8rz+8X7d/PWzdQEajClQkZJrJ+1ruB1CG6WZV7WqhF+BE5ZclaAjQj0i/usRNFS&#10;9sZkkzz/mLWApUOQynu6feidfJHyV5WS4amqvArMFJx6C+nEdO7imS3mYrZH4Wotz22If+iiEdpS&#10;0UuqBxEEO6D+I1WjJYKHKowkNBlUlZYqzUDTjPM302xr4VSahcDx7gKT/39p5eNx656Rhe4zdERg&#10;BKR1fubpMs7TVdjEL3XKyE8Qni6wqS4wSZc3n/Lbm5yIluSb3E6n05Qmu7526MMXBQ2LRsGRaElo&#10;iePGB6pIoUNILObB6HKtjYk/0bEyyI6CKGxrHVTskV78FmVsjLUQX/XueJNdR4lW6HYd0yU1OYy5&#10;g/JE0yP0wvBOrjXV2wgfngWSEmhgUnd4oqMy0BYczhZnNeCPv93HeCKIvJy1pKyC++8HgYoz89US&#10;dVGGg4GDsRsMe2hWQJOOaW+cTCY9wGAGs0JoXkn0y1iFXMJKqlXwMJir0Oublkaq5TIFkdicCBu7&#10;dTKmHnB96V4FujMrgfh8hEFzYvaGnD62R3l5CFDpxFzEtUfxDDcJNdFzXqq4Cb/+p6jr6i9+AgAA&#10;//8DAFBLAwQUAAYACAAAACEAzKy9veAAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j8g7VIXFDrNJEcGuJU0MINDi1Vz25skoh4HdlOk/49ywluM5rR7NtyM9ueXYwPnUMJq2UCzGDt&#10;dIeNhOPn2+IRWIgKteodGglXE2BT3d6UqtBuwr25HGLDaARDoSS0MQ4F56FujVVh6QaDlH05b1Uk&#10;6xuuvZpo3PY8TRLBreqQLrRqMNvW1N+H0UoQOz9Oe9w+7I6v7+pjaNLTy/Uk5f3d/PwELJo5/pXh&#10;F5/QoSKmsxtRB9aTz3NCjyTWIgVGjVysMmBnCWkmMuBVyf//UP0AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEABSvyOR4CAABCBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAzKy9veAAAAALAQAADwAAAAAAAAAAAAAAAAB4BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#10;" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="217A0E94" w14:textId="07B4DF33" w:rsidR="003240A4" w:rsidRPr="006934B3" w:rsidRDefault="003240A4" w:rsidP="003240A4">
                       <w:pPr>
                         <w:pStyle w:val="Descripcin"/>
                         <w:rPr>
                           <w:noProof/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:t xml:space="preserve">Figura No. </w:t>
                       </w:r>
                       <w:r w:rsidR="009927ED">
                         <w:fldChar w:fldCharType="begin"/>
                       </w:r>
                       <w:r w:rsidR="009927ED">
                         <w:instrText xml:space="preserve"> SEQ Figura_No. \* ARABIC </w:instrText>
                       </w:r>
                       <w:r w:rsidR="009927ED">
                         <w:fldChar w:fldCharType="separate"/>
                       </w:r>
                       <w:r w:rsidR="00B15FF1">
                         <w:rPr>
                           <w:noProof/>
@@ -2853,51 +2809,50 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003240A4" w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fMTU2YzZjMWQtZjZhMi00MTczLTlmYzctMTRiMjEyY2QzM2MxIiwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjp0cnVlLCJjaXRlcHJvY1RleHQiOiIoQ2FicmVyYSAmIzM4OyBUaWdyZSwgMjAxNikiLCJtYW51YWxPdmVycmlkZVRleHQiOiIoQ2FicmVyYSAmIFRpZ3JlLCAyMDE2KS4ifSwiY2l0YXRpb25JdGVtcyI6W3siaWQiOiI2YjhiMWI4NS1jNGZiLTMxMDYtOWFiOC0wNmYwZDQ2MjE2NDkiLCJpdGVtRGF0YSI6eyJ0eXBlIjoicmVwb3J0IiwiaWQiOiI2YjhiMWI4NS1jNGZiLTMxMDYtOWFiOC0wNmYwZDQ2MjE2NDkiLCJ0aXRsZSI6IkRJU0XDkU8gWSBDT05TVFJVQ0NJw5NOIERFIExPUyBTSVNURU1BUyBERSBSRUZSSUdFUkFDScOTTiBERSBVTiBWRUjDjUNVTE8gRk9STVVMQSBTQUUgRUzDiUNUUklDTyIsImF1dGhvciI6W3siZmFtaWx5IjoiQ2FicmVyYSIsImdpdmVuIjoiRnJhbmtsaW4gQWxiZXJ0byIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6IlRpZ3JlIiwiZ2l2ZW4iOiJFZGlzb24gTWF1cmljaW8iLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn1dLCJpc3N1ZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDE2LDEyXV19LCJwdWJsaXNoZXItcGxhY2UiOiJDdWVuY2EiLCJudW1iZXItb2YtcGFnZXMiOiIxMS0xNCIsImNvbnRhaW5lci10aXRsZS1zaG9ydCI6IiJ9LCJpc1RlbXBvcmFyeSI6ZmFsc2UsInN1cHByZXNzLWF1dGhvciI6ZmFsc2UsImNvbXBvc2l0ZSI6ZmFsc2UsImF1dGhvci1vbmx5IjpmYWxzZX1dfQ=="/>
           <w:id w:val="-1811629681"/>
           <w:placeholder>
             <w:docPart w:val="4852E3115F604C97A45E7B34BA2A9077"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="006C7068">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>(Cabrera &amp; Tigre, 2016).</w:t>
           </w:r>
           <w:r w:rsidR="005C5986" w:rsidRPr="006C7068">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
               <w:color w:val="FF0000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="151966F6" w14:textId="1DDB64E9" w:rsidR="00C506FB" w:rsidRPr="006C7068" w:rsidRDefault="00C506FB" w:rsidP="006C7068">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -2920,51 +2875,51 @@
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="321B5586" wp14:editId="0C901FB8">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1386840</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>215900</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3661322" cy="2600325"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="646346028" name="Imagen 1" descr="Circuito de refrigeración por agua del motor"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="Circuito de refrigeración por agua del motor"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId19" cstate="print">
+                    <a:blip r:embed="rId20" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="7120"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3666734" cy="2604169"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
@@ -3169,57 +3124,51 @@
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="7C0DAEC9" w14:textId="5A6E0A7D" w:rsidR="003240A4" w:rsidRPr="00732ECF" w:rsidRDefault="00950440" w:rsidP="003240A4">
                             <w:pPr>
                               <w:pStyle w:val="Descripcin"/>
                               <w:rPr>
                                 <w:noProof/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="es-419"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:lang w:val="es-419"/>
                               </w:rPr>
                               <w:t>Fuente</w:t>
                             </w:r>
                             <w:r w:rsidR="003240A4">
                               <w:rPr>
                                 <w:lang w:val="es-419"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">: </w:t>
-[...5 lines deleted...]
-                              <w:t>A</w:t>
+                              <w:t>: A</w:t>
                             </w:r>
                             <w:r w:rsidR="00767D85">
                               <w:rPr>
                                 <w:lang w:val="es-419"/>
                               </w:rPr>
                               <w:t>utodoc club</w:t>
                             </w:r>
                             <w:r w:rsidR="003240A4">
                               <w:rPr>
                                 <w:lang w:val="es-419"/>
                               </w:rPr>
                               <w:t>, 202</w:t>
                             </w:r>
                             <w:r w:rsidR="00001D12">
                               <w:rPr>
                                 <w:lang w:val="es-419"/>
                               </w:rPr>
                               <w:t>0</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
@@ -3240,130 +3189,108 @@
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="481264F7" id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:82.45pt;margin-top:1.85pt;width:291.75pt;height:20pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9h44THgIAAEIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadJCYRU1XZWuipBW&#10;uyt10Z5dx2ksOR4zdpuUX8/YaVpYOCEuzsQzno/33ixu+9awo0KvwZZ8Osk5U1ZCpe2+5N+eN+9u&#10;OPNB2EoYsKrkJ+X57fLtm0XnCjWDBkylkFES64vOlbwJwRVZ5mWjWuEn4JQlZw3YikC/uM8qFB1l&#10;b002y/OPWQdYOQSpvKfbu8HJlyl/XSsZHuvaq8BMyam3kE5M5y6e2XIhij0K12h5bkP8Qxet0JaK&#10;XlLdiSDYAfUfqVotETzUYSKhzaCutVRpBppmmr+aZtsIp9IsBI53F5j8/0srH45b94Qs9J+hJwIj&#10;IJ3zhafLOE9fYxu/1CkjP0F4usCm+sAkXb7/lM9nszlnknyz+Yc8T7hm19cOffiioGXRKDkSLQkt&#10;cbz3gSpS6BgSi3kwutpoY+JPdKwNsqMgCrtGBxV7pBe/RRkbYy3EV4M73mTXUaIV+l3PdEUdj2Pu&#10;oDrR9AiDMLyTG0317oUPTwJJCTQwqTs80lEb6EoOZ4uzBvDH3+5jPBFEXs46UlbJ/feDQMWZ+WqJ&#10;uijD0cDR2I2GPbRroEmntDdOJpMeYDCjWSO0LyT6VaxCLmEl1Sp5GM11GPRNSyPVapWCSGxOhHu7&#10;dTKmHnF97l8EujMrgfh8gFFzonhFzhA7oLw6BKh1Yi7iOqB4hpuEmug5L1XchF//U9R19Zc/AQAA&#10;//8DAFBLAwQUAAYACAAAACEAEFLjx90AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j8g7VIXBB1KFFaQpwKWriVQ0vV8zY2SUS8jmynSf+e5QTH2RnNvilWk+3E2fjQOlLwMEtAGKqc&#10;bqlWcPh8v1+CCBFJY+fIKLiYAKvy+qrAXLuRdua8j7XgEgo5Kmhi7HMpQ9UYi2HmekPsfTlvMbL0&#10;tdQeRy63nZwnSSYttsQfGuzNujHV936wCrKNH8Ydre82h7ctfvT1/Ph6OSp1ezO9PIOIZop/YfjF&#10;Z3QomenkBtJBdKyz9ImjCh4XINhfpMsUxElBygdZFvL/gPIHAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEA/YeOEx4CAABCBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAEFLjx90AAAAIAQAADwAAAAAAAAAAAAAAAAB4BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="7C0DAEC9" w14:textId="5A6E0A7D" w:rsidR="003240A4" w:rsidRPr="00732ECF" w:rsidRDefault="00950440" w:rsidP="003240A4">
                       <w:pPr>
                         <w:pStyle w:val="Descripcin"/>
                         <w:rPr>
                           <w:noProof/>
                           <w:szCs w:val="22"/>
                           <w:lang w:val="es-419"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:lang w:val="es-419"/>
                         </w:rPr>
                         <w:t>Fuente</w:t>
                       </w:r>
                       <w:r w:rsidR="003240A4">
                         <w:rPr>
                           <w:lang w:val="es-419"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">: </w:t>
-[...6 lines deleted...]
-                        <w:t>A</w:t>
+                        <w:t>: A</w:t>
                       </w:r>
                       <w:r w:rsidR="00767D85">
                         <w:rPr>
                           <w:lang w:val="es-419"/>
                         </w:rPr>
-                        <w:t>utodoc</w:t>
-[...6 lines deleted...]
-                        <w:t xml:space="preserve"> club</w:t>
+                        <w:t>utodoc club</w:t>
                       </w:r>
                       <w:r w:rsidR="003240A4">
                         <w:rPr>
                           <w:lang w:val="es-419"/>
                         </w:rPr>
                         <w:t>, 202</w:t>
                       </w:r>
                       <w:r w:rsidR="00001D12">
                         <w:rPr>
                           <w:lang w:val="es-419"/>
                         </w:rPr>
                         <w:t>0</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E2C1ED4" w14:textId="77777777" w:rsidR="00DE4D4F" w:rsidRDefault="00DE4D4F" w:rsidP="006C7068">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D916418" w14:textId="6DB404E1" w:rsidR="003240A4" w:rsidRPr="006C7068" w:rsidRDefault="003240A4" w:rsidP="006C7068">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">La temperatura ideal del motor se determina según el tamaño, modelo y tipo de vehículo; para ello, es necesario conocer la manera de la que está estructurado el sistema de refrigeración y que componentes lo conforman. El usuario debe saber cómo este sistema controla la temperatura en el motor y de igual manera, debe saber que hacer para evitar </w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">desgaste y averías importantes en el funcionamiento del vehículo ocasionadas por altas temperaturas y mal funcionamiento del sistema. </w:t>
+        <w:t xml:space="preserve">La temperatura ideal del motor se determina según el tamaño, modelo y tipo de vehículo; para ello, es necesario conocer la manera de la que está estructurado el sistema de refrigeración y que componentes lo conforman. El usuario debe saber cómo este sistema controla la temperatura en el motor y de igual manera, debe saber que hacer para evitar desgaste y averías importantes en el funcionamiento del vehículo ocasionadas por altas temperaturas y mal funcionamiento del sistema. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DB9C2F6" w14:textId="1D19D80E" w:rsidR="003240A4" w:rsidRPr="006C7068" w:rsidRDefault="003240A4" w:rsidP="006C7068">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Como ya se mencionó, cada motor requiere de un sistema de refrigeración que se adapte a sus necesidades, regularmente sus componentes básicos se componen de: radiador, encargado de reducir la temperatura del refrigerante a través del aire circulante que pasa por él; ventilador, encargado del paso constante de aire al radiador; termostato, encargado de distribuir el flujo de refrigerante; depósito, encargado de mantener el refrigerante limpio y en buen estado; bomba, encargado de circular el refrigerante por todo el sistema de refrigeración; líquido refrigerante, es el que circula por todo el sistema ayudando a disminuir la temperatura del motor; líneas de succión/descarga, encargadas de la distribución del refrigerante del motor al radiador y viceversa, el material del cual están fabricadas es comúnmente de aluminio, ensambladas a mangueras de caucho flexible, diodos, switches y conectores </w:t>
       </w:r>
       <w:r w:rsidR="00D8142C" w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3565,57 +3492,51 @@
                             <w:r w:rsidR="009927ED">
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                             <w:r w:rsidR="006A7B79">
                               <w:t>:</w:t>
                             </w:r>
                             <w:r>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00290B7D">
                               <w:rPr>
                                 <w:lang w:val="es-MX"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Manguera de montaje de línea de succión y descarga de </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:lang w:val="es-MX"/>
                               </w:rPr>
                               <w:t xml:space="preserve">sistema de refrigeración </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00290B7D">
                               <w:rPr>
                                 <w:lang w:val="es-MX"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Ford E-350 </w:t>
-[...5 lines deleted...]
-                              <w:t>Econoline 2007</w:t>
+                              <w:t>Ford E-350 Econoline 2007</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="3A51890B" w14:textId="77777777" w:rsidR="003240A4" w:rsidRPr="00032111" w:rsidRDefault="003240A4" w:rsidP="003240A4">
                             <w:pPr>
                               <w:pStyle w:val="Descripcin"/>
                               <w:rPr>
                                 <w:noProof/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
@@ -3658,57 +3579,51 @@
                       <w:r w:rsidR="009927ED">
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                       <w:r w:rsidR="006A7B79">
                         <w:t>:</w:t>
                       </w:r>
                       <w:r>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00290B7D">
                         <w:rPr>
                           <w:lang w:val="es-MX"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Manguera de montaje de línea de succión y descarga de </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:lang w:val="es-MX"/>
                         </w:rPr>
                         <w:t xml:space="preserve">sistema de refrigeración </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00290B7D">
                         <w:rPr>
                           <w:lang w:val="es-MX"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Ford E-350 </w:t>
-[...5 lines deleted...]
-                        <w:t>Econoline 2007</w:t>
+                        <w:t>Ford E-350 Econoline 2007</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3A51890B" w14:textId="77777777" w:rsidR="003240A4" w:rsidRPr="00032111" w:rsidRDefault="003240A4" w:rsidP="003240A4">
                       <w:pPr>
                         <w:pStyle w:val="Descripcin"/>
                         <w:rPr>
                           <w:noProof/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B2DD117" w14:textId="4AD4054C" w:rsidR="003240A4" w:rsidRPr="006C7068" w:rsidRDefault="00DE4D4F" w:rsidP="006C7068">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -3727,51 +3642,51 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="009D6B24" wp14:editId="0B7E71E0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>910590</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>128270</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3742690" cy="2143125"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:wrapNone/>
             <wp:docPr id="1322751676" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1322751676" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20">
+                    <a:blip r:embed="rId21">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3763465" cy="2155021"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -3827,83 +3742,50 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CB294CC" w14:textId="77777777" w:rsidR="003240A4" w:rsidRPr="006C7068" w:rsidRDefault="003240A4" w:rsidP="006C7068">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A032BD3" w14:textId="2E37CDE9" w:rsidR="003240A4" w:rsidRPr="006C7068" w:rsidRDefault="003240A4" w:rsidP="006C7068">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66B5360F" w14:textId="1BE42008" w:rsidR="003240A4" w:rsidRPr="006C7068" w:rsidRDefault="003240A4" w:rsidP="006C7068">
-      <w:pPr>
-[...31 lines deleted...]
-    <w:p w14:paraId="216F87B0" w14:textId="2F8CCC46" w:rsidR="00DE4D4F" w:rsidRDefault="00DE4D4F" w:rsidP="006C7068">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27819786" w14:textId="1BD3B2BD" w:rsidR="00DE4D4F" w:rsidRDefault="00DE4D4F" w:rsidP="006C7068">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3301EC5C" w14:textId="237CAFEA" w:rsidR="00DE4D4F" w:rsidRDefault="00DE4D4F" w:rsidP="006C7068">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -4164,51 +4046,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Para desarrollar e implementar la propuesta del Sistema de Solución Inmediata (SSI) en el área de subensamble y reducir tiempos muertos que mejoren la eficiencia y optimización de los procesos productivos en fase 1, es necesario aplicar metodologías y herramientas de detección y control que ayuden a medir el nivel de riesgo del problema encontrando una solución efectiva en el flujo constante de material.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B62A273" w14:textId="338F7DE7" w:rsidR="003240A4" w:rsidRPr="006C7068" w:rsidRDefault="00767D85" w:rsidP="006C7068">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="2582219F" w14:textId="2A29F0F5" w:rsidR="0067657E" w:rsidRPr="00DE4D4F" w:rsidRDefault="00994BF7" w:rsidP="00DE4D4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE4D4F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Metodología</w:t>
       </w:r>
@@ -5504,51 +5386,51 @@
       </w:pPr>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="195EBF9F" wp14:editId="61C02760">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1040765</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>128905</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3863975" cy="2038350"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="611846290" name="Gráfico 1"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId21"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId22"/>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="79B9F7DA" w14:textId="04A1FFC2" w:rsidR="00767D85" w:rsidRPr="006C7068" w:rsidRDefault="00767D85" w:rsidP="006C7068">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6850D5F0" w14:textId="11421898" w:rsidR="00767D85" w:rsidRPr="006C7068" w:rsidRDefault="00767D85" w:rsidP="006C7068">
       <w:pPr>
@@ -6657,51 +6539,50 @@
         <w:t>Actualmente, el sistema ANDON se integra en luces de colores conectadas a unos interruptores, a veces este sistema tiene alerta auditiva como campanas, chicharras o melodías características para avisar al personal de problemas en la línea de producción. El SSI integra todas las ventajas del sistema ANDON como las alertas visuales y auditivas que solo puede ser activada al presentar un posible problema cuya solución tome más tiempo de lo habitual para solucionarse</w:t>
       </w:r>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fNTI0MzFhNWQtOTZjYS00NjYyLWEwMjctZDk2Y2NjOTA4MTU4IiwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjp0cnVlLCJjaXRlcHJvY1RleHQiOiIoRHVyw6FuLCAyMDE2KSIsIm1hbnVhbE92ZXJyaWRlVGV4dCI6IihTYWZldHlDdWx0dXJlLCAyMDI0KS4ifSwiY2l0YXRpb25JdGVtcyI6W3siaWQiOiJjYjAxNTE2Mi1kNTU0LTNjODEtYjA2OS0wN2FjNDNiYzRlODQiLCJpdGVtRGF0YSI6eyJ0eXBlIjoicmVwb3J0IiwiaWQiOiJjYjAxNTE2Mi1kNTU0LTNjODEtYjA2OS0wN2FjNDNiYzRlODQiLCJ0aXRsZSI6IkRlc2Fycm9sbG8geSBlc3RydWN0dXJhIGRlIGxhIGluZHVzdHJpYSBhdXRvbW90cml6IGVuIE3DqXhpY28iLCJhdXRob3IiOlt7ImZhbWlseSI6IkR1csOhbiIsImdpdmVuIjoiQ2xlbWVudGUgUnVpeiIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifV0sImFjY2Vzc2VkIjp7ImRhdGUtcGFydHMiOltbMjAyNCwyLDI4XV19LCJVUkwiOiJodHRwczovL2xpYnJhcnkuZmVzLmRlL3BkZi1maWxlcy9idWVyb3MvbWV4aWtvLzEzMDE2LnBkZiIsImlzc3VlZCI6eyJkYXRlLXBhcnRzIjpbWzIwMTYsOF1dfSwibnVtYmVyLW9mLXBhZ2VzIjoiMy01IiwiYWJzdHJhY3QiOiJTZXB0aWVtYnJlIDIwMTYgTGEgaW5kdXN0cmlhIGF1dG9tb3RyaXogc2UgaGEgY29udmVydGlkbyBlbiBlbCBwYXJhZGlnbWEgZGVsIHByb2Nlc28gZGUgaW5kdXN0cmlhbGl6YWNpw7NuIGVuIE3DqXhpY28uIFN1IGRlc2Fycm9sbG8gbm8gc8OzbG8gaGEgc2lkbyBlbCBkZSBzdXMgY2FwYWNpZGFkZXMgZGUgcHJvZHVjY2nDs24sIHNpbm8gcXVlIGhhIGRhZG8gbHVnYXIgYSB1biBwcm9jZXNvIGRlIGFkYXB0YWNpw7NuIGluc3RpdHVjaW9uYWwsIGNvbmp1Z2FuZG8gZGl2ZXJzb3MgaW5zdHJ1bWVudG9zIGRlIHBvbMOtdGljYSBpbmR1c3RyaWFsLCB5IGhhIGFiaWVydG8gcGFzbyBhIHVuYSBudWV2YSBpbnRlcnJlbGFjacOzbiBkZSBNw6l4aWNvIGNvbiBlbCBtdW5kbywgYWwgY29udmVydGlyc2UgZW4gZWwgcHJvdG90aXBvIGRlbCBkZXNhcnJvbGxvIGRlIGNhcGFjaWRhZGVzIHTDqWNuaWNhcyBkZSBsYSBlY29ub23DrWEgbWV4aWNhbmEuIExhIGluZHVzdHJpYSBhY3R1YWwgZGVyaXZhIGRlIHVuIGZ1ZXJ0ZSBwcm9jZXNvIGRlIGludmVyc2nDs24gZXh0cmFuamVyYSBlbiBsYSBpbmR1c3RyaWEgdGVybWluYWwsIGxhIGN1YWwgaGEgYWJpZXJ0byBsYSBwdWVydGEgYWwgZGVzYXJyb2xsbyBkZSB1bmEgYW1wbGlhIHJlZCBkZSBwcm92ZWVkb3JlcywgYXRyYcOtZG9zIHBvciBsYSBhbHRhIGNhcGFjaXRhY2nDs24gZGUgbGEgbWFubyBkZSBvYnJhIHkgbG9zIGJham9zIHNhbGFyaW9zLCBkYW5kbyBsdWdhciBhIGxhIGZyYXNlIFwiRGV0cm9pdCBob3kgZXN0w6EgZW4gTcOpeGljb1wiLiBFc3RlIGRlc2Fycm9sbG8gaGEgbG9ncmFkbyBlc2NhbGFyIHN1IG5pdmVsIHRlY25vbMOzZ2ljbyBpbXB1bHNhZG8gcG9yIGVsIGVzdGFibGVjaW1pZW50byBkZSBjZW50cm9zIGRlIGRpc2XDsW8sIGxvIHF1ZSBoYSBjb250cmlidWlkbyBhIHVuYSByZWQgZGUgcHJvZHVjY2nDs24gbcOhcyBzb2Zpc3RpY2FkYSwgcXVlIHZhIGRlc2RlIGVsIGVuc2FtYmxhamUgaGFzdGEgbGEgY29uc3RydWNjacOzbiBkZSBwcm90b3RpcG9zLiBFbCByZXRvIGVzIHBhc2FyIGRlIHVuYSBpbmR1c3RyaWEgYmFzYWRhIGVuIGxvcyBjb21idXN0aWJsZXMgZsOzc2lsZXMgeSBiYWpvcyBzYWxhcmlvcyBoYWNpYSB1bmEgaW5kdXN0cmlhIGZ1bmRhbWVudGFkYSBlbiB2ZWjDrWN1bG9zIGjDrWJyaWRvcyB5IGVsw6ljdHJpY29zIGNvbiBhbHRvcyBzYWxhcmlvcywgcXVlIHBlcm1pdGFuIHVuIGRlc2Fycm9sbG8gbcOhcyBzdXN0ZW50YWJsZSBlbiBlbCBtZWRpYW5vIHkgbGFyZ28gcGxhem8uIiwiY29udGFpbmVyLXRpdGxlLXNob3J0IjoiIn0sImlzVGVtcG9yYXJ5IjpmYWxzZX1dfQ=="/>
           <w:id w:val="-138575457"/>
           <w:placeholder>
             <w:docPart w:val="44D80FCD819E4209AF25F2BBE8824D8E"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C506FB" w:rsidRPr="006C7068">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>(</w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidR="00C506FB" w:rsidRPr="006C7068">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>SafetyCulture</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidR="00C506FB" w:rsidRPr="006C7068">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:color w:val="000000"/>
@@ -7945,51 +7826,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2018). Tiempos muertos: Cómo gestionar las paradas productivas según la ley de Pareto. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Altertecnia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Recuperado el 9 de abril de 2024, de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="006C7068">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://altertecnia.com/tiempos-muertos-gestionar-paradas-ley-de-pareto/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A1CFB01" w14:textId="0C40D57F" w:rsidR="00D04A7B" w:rsidRPr="006C7068" w:rsidRDefault="00D04A7B" w:rsidP="006C7068">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-20" w:hanging="720"/>
         <w:jc w:val="both"/>
@@ -7998,133 +7879,113 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Autodoc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Club. (2020). Sistema de refrigeración del motor: Funcionamiento, componentes, problemas. Recuperado el 19 de julio de 2024, de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="006C7068">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://surl.li/zvqcoh</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C611491" w14:textId="00422767" w:rsidR="006A555E" w:rsidRPr="006C7068" w:rsidRDefault="006A555E" w:rsidP="006C7068">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-20" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">A-Premium. (2024). </w:t>
+        <w:t xml:space="preserve">A-Premium. (2024). Heater </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Heater</w:t>
+        <w:t>core</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">. A-Premium. Recuperado el 26 de septiembre de 2024, de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="006C7068">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://acortar.link/RSkpL1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D0AD3F1" w14:textId="062E0AAC" w:rsidR="00D04A7B" w:rsidRPr="006C7068" w:rsidRDefault="00D04A7B" w:rsidP="006C7068">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-20" w:hanging="720"/>
         <w:jc w:val="both"/>
@@ -8162,51 +8023,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Universitat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Oberta de Catalunya. Recuperado el 29 de julio de 2024, de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="006C7068">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://surl.li/lbuckm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B8814F6" w14:textId="77777777" w:rsidR="00D04A7B" w:rsidRPr="006C7068" w:rsidRDefault="00D04A7B" w:rsidP="006C7068">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-20" w:hanging="720"/>
         <w:jc w:val="both"/>
@@ -8226,337 +8087,326 @@
         </w:rPr>
         <w:t>Cabrera, F., &amp; Tigre, E. (2016). Diseño y construcción de los sistemas de refrigeración de un vehículo formula SAE eléctrico.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F1AA437" w14:textId="489BFA73" w:rsidR="00D04A7B" w:rsidRPr="006C7068" w:rsidRDefault="00D04A7B" w:rsidP="006C7068">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-20" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Chihuahua Gobierno del Estado. (2022). Ocupa Chihuahua 1° lugar nacional de ocupación en la industria de manufactura automotriz. Chihuahua Gobierno del Estado. Recuperado el 4 de marzo de 2024, de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="006C7068">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://surl.li/jwzbyu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69B3C134" w14:textId="41D8AFCB" w:rsidR="00D04A7B" w:rsidRPr="006C7068" w:rsidRDefault="00D04A7B" w:rsidP="006C7068">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-20" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Durán, C. (2016). Desarrollo y estructura de la industria automotriz en México. Recuperado el 4 de marzo de 2024, de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="006C7068">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://library.fes.de/pdf-files/bueros/mexiko/13016.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="351B8F0C" w14:textId="66705B00" w:rsidR="00D04A7B" w:rsidRPr="006C7068" w:rsidRDefault="00D04A7B" w:rsidP="006C7068">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-20" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">González, D. (2016). Mantenimiento mecánico preventivo del vehículo. Paraninfo. Recuperado el 10 de mayo de 2024, de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="006C7068">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://acortar.link/ZrofLh</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54A094F8" w14:textId="77777777" w:rsidR="00D04A7B" w:rsidRPr="006C7068" w:rsidRDefault="00D04A7B" w:rsidP="006C7068">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-20" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Harry, M., &amp; Schroeder, R. (2006). Six Sigma: The breakthrough management strategy revolutionizing the world's top corporations. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Random</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006C7068">
+        <w:t>Random House.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5819BFF9" w14:textId="2392B21C" w:rsidR="00D04A7B" w:rsidRPr="006C7068" w:rsidRDefault="00D04A7B" w:rsidP="006C7068">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="-20" w:hanging="720"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> House.</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Instituto Nacional de Estadística y Geografía. (2024). Directorio Nacional de Unidades Económicas. DENUE. Instituto Nacional de Estadística y Geografía. Recuperado el 4 de marzo de 2024, de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="006C7068">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.inegi.org.mx/app/mapa/denue/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F73F4BE" w14:textId="6174A581" w:rsidR="00D04A7B" w:rsidRPr="006C7068" w:rsidRDefault="00D04A7B" w:rsidP="006C7068">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-20" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Instituto Nacional de Estadística y Geografía. (2024). Industria manufacturera. Cuéntame de México. Instituto Nacional de Estadística y Geografía. Recuperado el 8 de abril de 2024, de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="006C7068">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://cuentame.inegi.org.mx/economia/secundario/manufacturera/default.aspx?tema=e</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ECA22A5" w14:textId="2B8D9945" w:rsidR="00D04A7B" w:rsidRPr="006C7068" w:rsidRDefault="00D04A7B" w:rsidP="006C7068">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-20" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Instituto Nacional de Estadística y Geografía. (2023). Registro administrativo de la industria automotriz de vehículos ligeros. Instituto Nacional de Estadística y Geografía. Recuperado el 4 de marzo de 2024, de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="006C7068">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.inegi.org.mx/datosprimarios/iavl/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="222C19F2" w14:textId="2FCB95D7" w:rsidR="00D04A7B" w:rsidRPr="006C7068" w:rsidRDefault="00D04A7B" w:rsidP="006C7068">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-20" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Instituto Nacional de Estadística y Geografía. (2024). Tabulados interactivos-genéricos. Instituto Nacional de Estadística y Geografía. Recuperado el 8 de abril de 2024, de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="006C7068">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.inegi.org.mx/app/tabulados/interactivos/?px=RAIAVL_8_9&amp;bd=RAIAVL</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DF703B8" w14:textId="77777777" w:rsidR="00D04A7B" w:rsidRPr="006C7068" w:rsidRDefault="00D04A7B" w:rsidP="006C7068">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-20" w:hanging="720"/>
         <w:jc w:val="both"/>
@@ -8657,124 +8507,93 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Universidad </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tecnologica</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Centroamericana, San Pedro Sula, Honduras. Recuperado el 26 de septiembre de 2024, de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="006C7068">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://laccei.org/LACCEI2012-Panama/RefereedPapers/RP147.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B205592" w14:textId="006BE30C" w:rsidR="00D04A7B" w:rsidRPr="006C7068" w:rsidRDefault="00D04A7B" w:rsidP="006C7068">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-20" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Pries</w:t>
-[...31 lines deleted...]
-      <w:hyperlink r:id="rId34" w:history="1">
+        <w:t xml:space="preserve">Pries, L. (2019). Homenaje a Rainer Dombois. Sociología del trabajo, 94(1). </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidRPr="006C7068">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.5209/STRA.63322</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67C1F045" w14:textId="4AAB1F29" w:rsidR="00BF7652" w:rsidRPr="006C7068" w:rsidRDefault="00D04A7B" w:rsidP="006C7068">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-20" w:hanging="720"/>
         <w:jc w:val="both"/>
@@ -8782,101 +8601,101 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SafetyCulture</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2024). Sistema Andon: Cómo funciona el sistema. Recuperado el 8 de abril de 2024, de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidRPr="006C7068">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://safetyculture.com/es/temas/sistema-andon/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006C7068">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00BF7652" w:rsidRPr="006C7068" w:rsidSect="006C7068">
-      <w:headerReference w:type="even" r:id="rId36"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId41"/>
+      <w:headerReference w:type="even" r:id="rId37"/>
+      <w:headerReference w:type="default" r:id="rId38"/>
+      <w:footerReference w:type="even" r:id="rId39"/>
+      <w:footerReference w:type="default" r:id="rId40"/>
+      <w:headerReference w:type="first" r:id="rId41"/>
+      <w:footerReference w:type="first" r:id="rId42"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1418" w:left="1701" w:header="142" w:footer="117" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D5F05F1" w14:textId="77777777" w:rsidR="00564255" w:rsidRDefault="00564255" w:rsidP="006C02DA">
+    <w:p w14:paraId="4BE1125B" w14:textId="77777777" w:rsidR="004D1FF0" w:rsidRDefault="004D1FF0" w:rsidP="006C02DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="763F636E" w14:textId="77777777" w:rsidR="00564255" w:rsidRDefault="00564255" w:rsidP="006C02DA">
+    <w:p w14:paraId="0D03E511" w14:textId="77777777" w:rsidR="004D1FF0" w:rsidRDefault="004D1FF0" w:rsidP="006C02DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -8948,96 +8767,80 @@
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="313868AF" w14:textId="77777777" w:rsidR="00B15FF1" w:rsidRDefault="00B15FF1">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="18C3E456" w14:textId="30618055" w:rsidR="003C59E4" w:rsidRDefault="003C59E4" w:rsidP="003C59E4">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="006A2EA3">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:t xml:space="preserve">Vol. 11 Núm. 22 (2024): Julio - </w:t>
-[...15 lines deleted...]
-      <w:t xml:space="preserve"> 2024</w:t>
+      <w:t>Vol. 11 Núm. 22 (2024): Julio - Diciembre 2024</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5E443F8B" w14:textId="77777777" w:rsidR="00B15FF1" w:rsidRDefault="00B15FF1">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74BB7B45" w14:textId="77777777" w:rsidR="00564255" w:rsidRDefault="00564255" w:rsidP="006C02DA">
+    <w:p w14:paraId="6BFA6AEE" w14:textId="77777777" w:rsidR="004D1FF0" w:rsidRDefault="004D1FF0" w:rsidP="006C02DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F1C9B36" w14:textId="77777777" w:rsidR="00564255" w:rsidRDefault="00564255" w:rsidP="006C02DA">
+    <w:p w14:paraId="6DE6118B" w14:textId="77777777" w:rsidR="004D1FF0" w:rsidRDefault="004D1FF0" w:rsidP="006C02DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4B3F986B" w14:textId="77777777" w:rsidR="00B15FF1" w:rsidRDefault="00B15FF1">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3A99D2C8" w14:textId="005C2B67" w:rsidR="006C02DA" w:rsidRDefault="006C02DA" w:rsidP="006C02DA">
     <w:pPr>
@@ -10723,57 +10526,57 @@
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="99230155">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1728651937">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="95172559">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1411003902">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1521702294">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1488738890">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="20"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D0317"/>
     <w:rsid w:val="0000123E"/>
     <w:rsid w:val="00001D12"/>
     <w:rsid w:val="00002F8E"/>
     <w:rsid w:val="00005E25"/>
     <w:rsid w:val="00013046"/>
     <w:rsid w:val="00013B79"/>
@@ -10820,50 +10623,51 @@
     <w:rsid w:val="00392286"/>
     <w:rsid w:val="003A2A82"/>
     <w:rsid w:val="003A4D80"/>
     <w:rsid w:val="003C59E4"/>
     <w:rsid w:val="003D0996"/>
     <w:rsid w:val="003D1920"/>
     <w:rsid w:val="003D35EC"/>
     <w:rsid w:val="003D552D"/>
     <w:rsid w:val="003D7D9E"/>
     <w:rsid w:val="003E542B"/>
     <w:rsid w:val="003F65D6"/>
     <w:rsid w:val="00417BD7"/>
     <w:rsid w:val="00426E1F"/>
     <w:rsid w:val="004300C4"/>
     <w:rsid w:val="00434069"/>
     <w:rsid w:val="004413DB"/>
     <w:rsid w:val="00471D92"/>
     <w:rsid w:val="00474F8B"/>
     <w:rsid w:val="004766AC"/>
     <w:rsid w:val="004779E6"/>
     <w:rsid w:val="00482EE6"/>
     <w:rsid w:val="004A37B9"/>
     <w:rsid w:val="004A6609"/>
     <w:rsid w:val="004B442D"/>
     <w:rsid w:val="004B587B"/>
+    <w:rsid w:val="004D1FF0"/>
     <w:rsid w:val="004D43F0"/>
     <w:rsid w:val="00513CB2"/>
     <w:rsid w:val="00513EC6"/>
     <w:rsid w:val="00564255"/>
     <w:rsid w:val="00567DC7"/>
     <w:rsid w:val="0057118B"/>
     <w:rsid w:val="005A7E1A"/>
     <w:rsid w:val="005B7872"/>
     <w:rsid w:val="005C5986"/>
     <w:rsid w:val="005C5A9C"/>
     <w:rsid w:val="005F1447"/>
     <w:rsid w:val="006165C0"/>
     <w:rsid w:val="00616B8F"/>
     <w:rsid w:val="006239F1"/>
     <w:rsid w:val="00637612"/>
     <w:rsid w:val="00640A1F"/>
     <w:rsid w:val="0067373A"/>
     <w:rsid w:val="0067657E"/>
     <w:rsid w:val="00681C5E"/>
     <w:rsid w:val="00697A5A"/>
     <w:rsid w:val="006A08A9"/>
     <w:rsid w:val="006A4CEB"/>
     <w:rsid w:val="006A555E"/>
     <w:rsid w:val="006A7B79"/>
     <w:rsid w:val="006B5318"/>
@@ -10889,63 +10693,65 @@
     <w:rsid w:val="007E363F"/>
     <w:rsid w:val="007E58F4"/>
     <w:rsid w:val="007F68BB"/>
     <w:rsid w:val="00802D2F"/>
     <w:rsid w:val="0080593C"/>
     <w:rsid w:val="00820451"/>
     <w:rsid w:val="00831ECE"/>
     <w:rsid w:val="00840637"/>
     <w:rsid w:val="00840FD9"/>
     <w:rsid w:val="008760CC"/>
     <w:rsid w:val="00893B6D"/>
     <w:rsid w:val="008B0531"/>
     <w:rsid w:val="008B61DF"/>
     <w:rsid w:val="008B6A85"/>
     <w:rsid w:val="008C43EC"/>
     <w:rsid w:val="008C7DC0"/>
     <w:rsid w:val="008D0680"/>
     <w:rsid w:val="008D0EF0"/>
     <w:rsid w:val="008E210F"/>
     <w:rsid w:val="008F0D31"/>
     <w:rsid w:val="00903DC7"/>
     <w:rsid w:val="00913AEA"/>
     <w:rsid w:val="00916FFD"/>
     <w:rsid w:val="00950440"/>
     <w:rsid w:val="00965F15"/>
+    <w:rsid w:val="0097436F"/>
     <w:rsid w:val="00981DCE"/>
     <w:rsid w:val="009927ED"/>
     <w:rsid w:val="00994BF7"/>
     <w:rsid w:val="009A0313"/>
     <w:rsid w:val="009C03B4"/>
     <w:rsid w:val="009C1F70"/>
     <w:rsid w:val="009D7FBF"/>
     <w:rsid w:val="009E50D7"/>
     <w:rsid w:val="00A23996"/>
     <w:rsid w:val="00A67630"/>
     <w:rsid w:val="00A717FC"/>
     <w:rsid w:val="00A752BC"/>
     <w:rsid w:val="00A8139B"/>
+    <w:rsid w:val="00A877BA"/>
     <w:rsid w:val="00A975A3"/>
     <w:rsid w:val="00AA7045"/>
     <w:rsid w:val="00AB253A"/>
     <w:rsid w:val="00AC64D6"/>
     <w:rsid w:val="00AD0AA8"/>
     <w:rsid w:val="00AD3B2A"/>
     <w:rsid w:val="00AF1F0C"/>
     <w:rsid w:val="00B0367A"/>
     <w:rsid w:val="00B03B9F"/>
     <w:rsid w:val="00B11B88"/>
     <w:rsid w:val="00B13F1F"/>
     <w:rsid w:val="00B15FF1"/>
     <w:rsid w:val="00B362B2"/>
     <w:rsid w:val="00B451E5"/>
     <w:rsid w:val="00B5469A"/>
     <w:rsid w:val="00B706BC"/>
     <w:rsid w:val="00B75D77"/>
     <w:rsid w:val="00B82664"/>
     <w:rsid w:val="00B9091F"/>
     <w:rsid w:val="00B90C43"/>
     <w:rsid w:val="00B9600B"/>
     <w:rsid w:val="00BA3B9F"/>
     <w:rsid w:val="00BD2B7D"/>
     <w:rsid w:val="00BD49B1"/>
     <w:rsid w:val="00BD5A7F"/>
@@ -10969,94 +10775,96 @@
     <w:rsid w:val="00CC6300"/>
     <w:rsid w:val="00CD0393"/>
     <w:rsid w:val="00CE3A90"/>
     <w:rsid w:val="00D04A7B"/>
     <w:rsid w:val="00D0557F"/>
     <w:rsid w:val="00D11E3E"/>
     <w:rsid w:val="00D11F95"/>
     <w:rsid w:val="00D2567D"/>
     <w:rsid w:val="00D26AC9"/>
     <w:rsid w:val="00D52B6A"/>
     <w:rsid w:val="00D52D3A"/>
     <w:rsid w:val="00D67154"/>
     <w:rsid w:val="00D72C81"/>
     <w:rsid w:val="00D74CF3"/>
     <w:rsid w:val="00D8142C"/>
     <w:rsid w:val="00DB4BDE"/>
     <w:rsid w:val="00DC076C"/>
     <w:rsid w:val="00DC3B9E"/>
     <w:rsid w:val="00DD4AF5"/>
     <w:rsid w:val="00DD7333"/>
     <w:rsid w:val="00DE4D4F"/>
     <w:rsid w:val="00E0124E"/>
     <w:rsid w:val="00E0729A"/>
     <w:rsid w:val="00E21254"/>
     <w:rsid w:val="00E2373D"/>
+    <w:rsid w:val="00E41DAB"/>
     <w:rsid w:val="00E56B59"/>
     <w:rsid w:val="00E64A5E"/>
     <w:rsid w:val="00E6580E"/>
     <w:rsid w:val="00E7581B"/>
     <w:rsid w:val="00E75F35"/>
     <w:rsid w:val="00E77011"/>
     <w:rsid w:val="00E86857"/>
     <w:rsid w:val="00E979BF"/>
     <w:rsid w:val="00EC5D2A"/>
     <w:rsid w:val="00EC7B19"/>
     <w:rsid w:val="00F07728"/>
     <w:rsid w:val="00F077A0"/>
     <w:rsid w:val="00F10434"/>
     <w:rsid w:val="00F25B2C"/>
     <w:rsid w:val="00F26736"/>
     <w:rsid w:val="00F304BB"/>
     <w:rsid w:val="00F33731"/>
     <w:rsid w:val="00F46995"/>
     <w:rsid w:val="00F5291F"/>
+    <w:rsid w:val="00F818A4"/>
     <w:rsid w:val="00F83F5C"/>
     <w:rsid w:val="00FB3F1C"/>
     <w:rsid w:val="00FB6026"/>
     <w:rsid w:val="00FE3A04"/>
     <w:rsid w:val="00FE4794"/>
     <w:rsid w:val="05F8FEB1"/>
     <w:rsid w:val="5FAD4A31"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1231C50C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1A2FC2EE-78CC-465D-BFA2-6034B634045F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-MX" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -11468,51 +11276,51 @@
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007E363F"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-MX"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="007E363F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pa3">
     <w:name w:val="Pa3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="000603FB"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="201" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light"/>
       <w:sz w:val="24"/>
@@ -11709,50 +11517,62 @@
   </w:style>
   <w:style w:type="character" w:styleId="nfasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00B451E5"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="url">
     <w:name w:val="url"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="00B451E5"/>
   </w:style>
   <w:style w:type="character" w:styleId="Textodelmarcadordeposicin">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004300C4"/>
     <w:rPr>
       <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0097436F"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="10109368">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="16739470">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -15996,61 +15816,61 @@
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2122912387">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:karla.gomez@uacj.mx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://surl.li/jwzbyu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5209/STRA.63322" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4692-755X" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inegi.org.mx/app/mapa/denue/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alejandra.flores@uacj.mx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acortar.link/RSkpL1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inegi.org.mx/app/tabulados/interactivos/?px=RAIAVL_8_9&amp;bd=RAIAVL" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:margarita.portillo@uacj.mx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://surl.li/zvqcoh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acortar.link/ZrofLh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-5221-5403" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inegi.org.mx/datosprimarios/iavl/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fercardiel00013@gmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6584-2597" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://altertecnia.com/tiempos-muertos-gestionar-paradas-ley-de-pareto/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.fes.de/pdf-files/bueros/mexiko/13016.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cuentame.inegi.org.mx/economia/secundario/manufacturera/default.aspx?tema=e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://safetyculture.com/es/temas/sistema-andon/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2002-1330" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://surl.li/lbuckm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laccei.org/LACCEI2012-Panama/RefereedPapers/RP147.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2002-1330" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://surl.li/lbuckm" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laccei.org/LACCEI2012-Panama/RefereedPapers/RP147.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:margarita.portillo@uacj.mx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acortar.link/ZrofLh" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-5221-5403" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://surl.li/zvqcoh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inegi.org.mx/datosprimarios/iavl/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6584-2597" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://altertecnia.com/tiempos-muertos-gestionar-paradas-ley-de-pareto/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.fes.de/pdf-files/bueros/mexiko/13016.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://safetyculture.com/es/temas/sistema-andon/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fercardiel00013@gmail.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cuentame.inegi.org.mx/economia/secundario/manufacturera/default.aspx?tema=e" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:karla.gomez@uacj.mx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://surl.li/jwzbyu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inegi.org.mx/app/mapa/denue/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5209/STRA.63322" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/ctes.v11i22.854" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alejandra.flores@uacj.mx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4692-755X" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acortar.link/RSkpL1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inegi.org.mx/app/tabulados/interactivos/?px=RAIAVL_8_9&amp;bd=RAIAVL" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-ES"/>
+  <c:lang val="es-MX"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.4191024569335759"/>
           <c:y val="3.9589718559564738E-2"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
@@ -16564,58 +16384,58 @@
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="es-MX"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:pattFill prst="dkDnDiag">
       <a:fgClr>
         <a:schemeClr val="lt1"/>
       </a:fgClr>
       <a:bgClr>
         <a:schemeClr val="dk1">
           <a:lumMod val="10000"/>
           <a:lumOff val="90000"/>
         </a:schemeClr>
       </a:bgClr>
     </a:pattFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="dk1">
           <a:lumMod val="15000"/>
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
@@ -17491,63 +17311,66 @@
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004779E6"/>
     <w:rsid w:val="000805FD"/>
     <w:rsid w:val="000F66D5"/>
     <w:rsid w:val="00130B52"/>
     <w:rsid w:val="002F58CC"/>
     <w:rsid w:val="00312B56"/>
     <w:rsid w:val="00333480"/>
     <w:rsid w:val="003F65D6"/>
     <w:rsid w:val="004779E6"/>
     <w:rsid w:val="005A6C35"/>
     <w:rsid w:val="006F5E18"/>
     <w:rsid w:val="00785D10"/>
     <w:rsid w:val="00787674"/>
+    <w:rsid w:val="007A5853"/>
     <w:rsid w:val="007C7D97"/>
     <w:rsid w:val="00867ED4"/>
     <w:rsid w:val="008B4654"/>
     <w:rsid w:val="008B6A85"/>
     <w:rsid w:val="008F4BFC"/>
     <w:rsid w:val="00903DC7"/>
     <w:rsid w:val="009A1ED4"/>
     <w:rsid w:val="009A4508"/>
     <w:rsid w:val="00A308E0"/>
     <w:rsid w:val="00A975A3"/>
     <w:rsid w:val="00AE2548"/>
     <w:rsid w:val="00AF1F0C"/>
     <w:rsid w:val="00BD5A7F"/>
+    <w:rsid w:val="00CC5B1F"/>
+    <w:rsid w:val="00E41DAB"/>
     <w:rsid w:val="00E6580E"/>
     <w:rsid w:val="00E7581B"/>
     <w:rsid w:val="00E97D21"/>
     <w:rsid w:val="00F46995"/>
     <w:rsid w:val="00FD6CFC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
@@ -18343,80 +18166,80 @@
     <we:property name="MENDELEY_CITATIONS_STYLE" value="{&quot;id&quot;:&quot;https://www.zotero.org/styles/apa&quot;,&quot;title&quot;:&quot;American Psychological Association 7th edition&quot;,&quot;format&quot;:&quot;author-date&quot;,&quot;defaultLocale&quot;:null,&quot;isLocaleCodeValid&quot;:true}"/>
   </we:properties>
   <we:bindings/>
   <we:snapshot xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </we:webextension>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{926A5404-A98B-405F-8DC2-8153A4E1801C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>16</Pages>
-  <Words>4927</Words>
-  <Characters>27102</Characters>
+  <Words>4942</Words>
+  <Characters>27187</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>225</Lines>
-  <Paragraphs>63</Paragraphs>
+  <Lines>226</Lines>
+  <Paragraphs>64</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>31966</CharactersWithSpaces>
+  <CharactersWithSpaces>32065</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ana María Ramírez Pareja</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>