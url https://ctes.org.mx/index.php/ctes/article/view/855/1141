--- v0 (2025-10-13)
+++ v1 (2026-07-27)
@@ -13,92 +13,146 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4AB6C53C" w14:textId="77777777" w:rsidR="00FE69AE" w:rsidRDefault="00FE69AE" w:rsidP="00FE69AE">
+    <w:p w14:paraId="08BC9014" w14:textId="77777777" w:rsidR="00AD2F14" w:rsidRDefault="00AD2F14" w:rsidP="00FE69AE">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="498303B8" w14:textId="6FA68629" w:rsidR="00AD2F14" w:rsidRDefault="00AD2F14" w:rsidP="00AD2F14">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2F14">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD2F14">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00AD2F14">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="es-MX"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/ctes.v11i22.855</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5A41F9A8" w14:textId="77777777" w:rsidR="00AD2F14" w:rsidRPr="00AD2F14" w:rsidRDefault="00AD2F14" w:rsidP="00AD2F14">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AB6C53C" w14:textId="44F015D9" w:rsidR="00FE69AE" w:rsidRDefault="00FE69AE" w:rsidP="00FE69AE">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="60B97DB1" wp14:editId="4717D98D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>13335</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-891540</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7772400" cy="1266825"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="2086889291" name="Imagen 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7">
+                    <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7772400" cy="1266825"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -182,51 +236,131 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Analysis Of </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Process To Obtain The Socially Responsible Company Label, Case Study: Companies In The Logistics Industry Ciudad Juarez Chihuahua, Mexico.</w:t>
+        <w:t xml:space="preserve"> Process </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0090442A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>To</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0090442A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Obtain </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0090442A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0090442A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Socially Responsible Company Label, Case Study: Companies </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0090442A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0090442A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0090442A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0090442A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Logistics Industry Ciudad Juarez Chihuahua, Mexico.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36F241E8" w14:textId="77777777" w:rsidR="009D22F7" w:rsidRPr="0090442A" w:rsidRDefault="009D22F7" w:rsidP="00563B9F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13DFF3BD" w14:textId="500ABB96" w:rsidR="00294E1E" w:rsidRPr="0090442A" w:rsidRDefault="00C237DF" w:rsidP="00294E1E">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
@@ -249,51 +383,51 @@
         <w:t xml:space="preserve">Gallegos Padilla                                                                          </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="515B2426" w14:textId="0A810D17" w:rsidR="00294E1E" w:rsidRPr="0090442A" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tecnológico Nacional de México/I. T. De Ciudad Juárez </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D230FE1" w14:textId="121D8868" w:rsidR="0090442A" w:rsidRPr="0090442A" w:rsidRDefault="0090442A" w:rsidP="00294E1E">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="0090442A">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="FF0000"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Judithgp@itcj.edu.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="676D2749" w14:textId="173F2960" w:rsidR="00294E1E" w:rsidRPr="0090442A" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> https://orcid.org/0009-0002-2595-7944                                                                                                                       </w:t>
       </w:r>
     </w:p>
@@ -318,181 +452,163 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Jorge Arturo</w:t>
       </w:r>
       <w:r w:rsidR="00294E1E" w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00294E1E" w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Pinedo </w:t>
-[...11 lines deleted...]
-      <w:r w:rsidR="00294E1E" w:rsidRPr="0090442A">
+        <w:t xml:space="preserve">Pinedo Gaucin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F1F91BF" w14:textId="7BF7CA81" w:rsidR="00294E1E" w:rsidRPr="0090442A" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090442A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tecnológico Nacional de México/I. T. De Ciudad Juárez </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73A680DE" w14:textId="768B3ABE" w:rsidR="00294E1E" w:rsidRPr="0090442A" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090442A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jorge.pg01@cdjuarez.tecnm.mx                                                                                                             </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5927355C" w14:textId="27E768A6" w:rsidR="00294E1E" w:rsidRPr="0090442A" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090442A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://orcid.org/0009-0004-9427-2783 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CF213F2" w14:textId="77777777" w:rsidR="00C66B8E" w:rsidRPr="0090442A" w:rsidRDefault="00C66B8E" w:rsidP="00C66B8E">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DF3FD8E" w14:textId="463958DA" w:rsidR="00C66B8E" w:rsidRPr="0090442A" w:rsidRDefault="00C66B8E" w:rsidP="00C66B8E">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="5F1F91BF" w14:textId="7BF7CA81" w:rsidR="00294E1E" w:rsidRPr="0090442A" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:r w:rsidR="00C237DF" w:rsidRPr="0090442A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">María del Rosario </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0090442A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Valadez Aranda </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AFAC3D9" w14:textId="77777777" w:rsidR="00C66B8E" w:rsidRPr="0090442A" w:rsidRDefault="00C66B8E" w:rsidP="00C66B8E">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Tecnológico Nacional de México/I. T. De Ciudad Juárez </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="73A680DE" w14:textId="768B3ABE" w:rsidR="00294E1E" w:rsidRPr="0090442A" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+        <w:t>Tecnológico Nacional de México/I. T. De Ciudad Juárez</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40A8146A" w14:textId="77777777" w:rsidR="00C66B8E" w:rsidRPr="0090442A" w:rsidRDefault="00C66B8E" w:rsidP="00C66B8E">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0090442A">
-[...86 lines deleted...]
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="0090442A">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>rosariovaladez@hotmail.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5886100E" w14:textId="77777777" w:rsidR="00C66B8E" w:rsidRPr="0090442A" w:rsidRDefault="00C66B8E" w:rsidP="00C66B8E">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">https://orcid.org/0000-0003-4455-3072 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A496532" w14:textId="77777777" w:rsidR="00C66B8E" w:rsidRPr="0090442A" w:rsidRDefault="00C66B8E" w:rsidP="00C66B8E">
       <w:pPr>
@@ -695,70 +811,70 @@
         </w:rPr>
         <w:t>más</w:t>
       </w:r>
       <w:r w:rsidR="008B03FC" w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> rentables y eficientes; es una iniciativa de carácter voluntario que se enfoca en el bienestar de sus trabajadores, reducir el impacto ambiental de sus operaciones y </w:t>
       </w:r>
       <w:r w:rsidR="00C5449E" w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>fomentar el desarrollo de la sociedad.</w:t>
       </w:r>
       <w:r w:rsidR="00E930A2" w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C5449E" w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>La creación de un marco conceptual y de valor que respaldar</w:t>
+        <w:t xml:space="preserve">La creación de un </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5449E" w:rsidRPr="0090442A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>marco conceptual y de valor que respaldar</w:t>
       </w:r>
       <w:r w:rsidR="007F061E" w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>á</w:t>
       </w:r>
       <w:r w:rsidR="00C5449E" w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> los lineamientos y acciones necesarios para apoyar a las organizaciones a elaborar y adoptar este nuevo enfoque de responsabilidad </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">social fue crucial para </w:t>
+        <w:t xml:space="preserve"> los lineamientos y acciones necesarios para apoyar a las organizaciones a elaborar y adoptar este nuevo enfoque de responsabilidad social fue crucial para </w:t>
       </w:r>
       <w:r w:rsidR="0074033B" w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">el </w:t>
       </w:r>
       <w:r w:rsidR="00C5449E" w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>inicio del programa de RSE a través del Centro Mexicano para la Filantropía (C</w:t>
       </w:r>
       <w:r w:rsidR="000B19F0" w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>emefi</w:t>
       </w:r>
       <w:r w:rsidR="00C5449E" w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
@@ -1050,59 +1166,73 @@
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005B34B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Junio</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005B34B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024                                   </w:t>
       </w:r>
       <w:r w:rsidRPr="005B34B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Fecha Aceptación:</w:t>
       </w:r>
       <w:r w:rsidRPr="005B34B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Octubre 2024</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005B34B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
+        <w:t>Octubre</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005B34B6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B34B6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00FE69AE">
+      <w:r w:rsidR="00CB084E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:pict w14:anchorId="23176F0D">
           <v:rect id="_x0000_i1025" style="width:446.5pt;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DD830FF" w14:textId="77777777" w:rsidR="00477E1B" w:rsidRDefault="00477E1B" w:rsidP="0090442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61AE2466" w14:textId="2846C3F4" w:rsidR="00B07EDD" w:rsidRPr="0090442A" w:rsidRDefault="00B07EDD" w:rsidP="0090442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -1195,51 +1325,58 @@
         </w:rPr>
         <w:t>La</w:t>
       </w:r>
       <w:r w:rsidR="00930345" w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> ESR</w:t>
       </w:r>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> es </w:t>
       </w:r>
       <w:r w:rsidR="00930345" w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">el producto de </w:t>
       </w:r>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>una combinación de atributos morales, éticos, medioambientales y jurídicos; es una decisión que se toma voluntariamente y no por imposición. Cuando las empresas cumplen sus objetivos, son capaces de proporcionar beneficios a sus proveedores, empleados, el medio ambiente, los trabajadores y las personas que dependen de ellas. Es una idea excelente para comunicar al público una imagen corporativa positiva.</w:t>
+        <w:t xml:space="preserve">una combinación de atributos morales, éticos, medioambientales y jurídicos; es una decisión que se toma voluntariamente y no por imposición. Cuando las empresas cumplen sus objetivos, son capaces de proporcionar beneficios a sus proveedores, empleados, el medio ambiente, los </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0090442A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>trabajadores y las personas que dependen de ellas. Es una idea excelente para comunicar al público una imagen corporativa positiva.</w:t>
       </w:r>
       <w:r w:rsidR="00EE1A57" w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Paredes, A.</w:t>
       </w:r>
       <w:r w:rsidR="00BE7DDF" w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00EE1A57" w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2022)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="251AA286" w14:textId="77777777" w:rsidR="009125AC" w:rsidRPr="0090442A" w:rsidRDefault="009125AC" w:rsidP="0090442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -1740,88 +1877,88 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00811769" w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ESR.</w:t>
       </w:r>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00811769" w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Estos </w:t>
       </w:r>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">son revisados y aprobados anualmente por un Comité de Expertos en los distintos rubros de la </w:t>
+        <w:t xml:space="preserve">son revisados y aprobados anualmente por un Comité de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0090442A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Expertos en los distintos rubros de la </w:t>
       </w:r>
       <w:r w:rsidR="00811769" w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ESR</w:t>
       </w:r>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>, respaldados por pruebas documentales</w:t>
       </w:r>
       <w:r w:rsidR="00811769" w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> y a través de</w:t>
       </w:r>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> una evaluación diferenciada según el tamaño de la empresa y las etapas de madurez</w:t>
       </w:r>
       <w:r w:rsidR="00811769" w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">las mismas, como resultado de </w:t>
+        <w:t xml:space="preserve"> de las mismas, como resultado de </w:t>
       </w:r>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>una verificación externa.</w:t>
       </w:r>
       <w:r w:rsidR="00BE7DDF" w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Distintivo ESR® – Centro Mexicano para la Filantropía, n.d.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66539ACC" w14:textId="77777777" w:rsidR="00BA2AD0" w:rsidRPr="0090442A" w:rsidRDefault="00BA2AD0" w:rsidP="0090442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="57" w:right="57" w:firstLine="651"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E422CC" w14:textId="77777777" w:rsidR="003E6237" w:rsidRPr="0090442A" w:rsidRDefault="0077406E" w:rsidP="0090442A">
@@ -1996,51 +2133,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="48402039" wp14:editId="75652D5F">
             <wp:extent cx="4341302" cy="2927685"/>
             <wp:effectExtent l="19050" t="19050" r="21590" b="25400"/>
             <wp:docPr id="1136415096" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1136415096" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10"/>
+                    <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4368219" cy="2945837"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
@@ -2213,51 +2350,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E7A9D32" wp14:editId="5ACBE5D1">
             <wp:extent cx="5638800" cy="4450080"/>
             <wp:effectExtent l="19050" t="19050" r="19050" b="26670"/>
             <wp:docPr id="690975793" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="690975793" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11"/>
+                    <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5650257" cy="4459122"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
@@ -2474,51 +2611,50 @@
     <w:p w14:paraId="7FE7AB76" w14:textId="77777777" w:rsidR="004E0F90" w:rsidRPr="0090442A" w:rsidRDefault="004E0F90" w:rsidP="0090442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62276054" w14:textId="2D0EF55A" w:rsidR="006904C9" w:rsidRPr="0090442A" w:rsidRDefault="006904C9" w:rsidP="0090442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Para obtener </w:t>
       </w:r>
       <w:r w:rsidR="007842E4" w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>el distintivo</w:t>
       </w:r>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> las empresas deben de realizar una evaluación autocr</w:t>
       </w:r>
       <w:r w:rsidR="007842E4" w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
@@ -2604,51 +2740,51 @@
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="228D944B" wp14:editId="2DE27304">
             <wp:extent cx="5934075" cy="2529840"/>
             <wp:effectExtent l="19050" t="19050" r="28575" b="22860"/>
             <wp:docPr id="208135847" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12">
+                    <a:blip r:embed="rId13">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5934075" cy="2529840"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
@@ -2823,51 +2959,51 @@
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5DE332AB" wp14:editId="6B1D791D">
             <wp:extent cx="5876925" cy="2273935"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:docPr id="588674919" name="Imagen 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13" cstate="print">
+                    <a:blip r:embed="rId14" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5940852" cy="2298670"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -2897,51 +3033,50 @@
     <w:p w14:paraId="683A7724" w14:textId="64A60E14" w:rsidR="001A43AF" w:rsidRPr="0090442A" w:rsidRDefault="001A43AF" w:rsidP="0090442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6352B06D" w14:textId="5E09A959" w:rsidR="00B82902" w:rsidRPr="0090442A" w:rsidRDefault="00B82902" w:rsidP="0090442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Estos aliados deben estar relacionados con el Cemefi y son conocidos como Donatarias Autorizadas. El reconocimiento, liderazgo y la habilidad de convocatoria en su área de influencia los </w:t>
       </w:r>
       <w:r w:rsidR="00515849" w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>identifican</w:t>
       </w:r>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, así como </w:t>
       </w:r>
       <w:r w:rsidR="00D420FE" w:rsidRPr="0090442A">
         <w:rPr>
@@ -3046,51 +3181,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="249FF846" wp14:editId="09F5B926">
             <wp:extent cx="5657850" cy="3782603"/>
             <wp:effectExtent l="19050" t="19050" r="19050" b="27940"/>
             <wp:docPr id="1182916930" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1182916930" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14"/>
+                    <a:blip r:embed="rId15"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5746383" cy="3841792"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
@@ -3235,51 +3370,50 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E6E8A1B" w14:textId="0DAD0D20" w:rsidR="00E41FA0" w:rsidRPr="0090442A" w:rsidRDefault="00E41FA0" w:rsidP="0090442A">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Trabaja bajo un código de ética, difunde sus principios y combate prácticas de corrupción tanto interna como externamente.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19A914D0" w14:textId="77777777" w:rsidR="00E41FA0" w:rsidRPr="0090442A" w:rsidRDefault="00E41FA0" w:rsidP="0090442A">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F1166FF" w14:textId="5E535BDF" w:rsidR="00E41FA0" w:rsidRPr="0090442A" w:rsidRDefault="00E41FA0" w:rsidP="0090442A">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
@@ -3749,86 +3883,85 @@
     <w:p w14:paraId="05FCA0E2" w14:textId="77777777" w:rsidR="00140931" w:rsidRPr="0090442A" w:rsidRDefault="00140931" w:rsidP="0090442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5484FD39" w14:textId="59160D7D" w:rsidR="008A22B6" w:rsidRPr="0090442A" w:rsidRDefault="00140931" w:rsidP="0090442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Tabla 3 Compañías Transportistas con Distintivo ESR en Ciudad Juárez</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EB9BFDD" w14:textId="475E0E76" w:rsidR="008A22B6" w:rsidRPr="0090442A" w:rsidRDefault="008A22B6" w:rsidP="0090442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C42BE9D" wp14:editId="505E518C">
             <wp:extent cx="4848225" cy="3983041"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1049466911" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1049466911" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15"/>
+                    <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4883895" cy="4012345"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="53103AD5" w14:textId="77777777" w:rsidR="00140931" w:rsidRPr="0090442A" w:rsidRDefault="00140931" w:rsidP="0090442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="57" w:right="57"/>
         <w:jc w:val="center"/>
@@ -4039,80 +4172,79 @@
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2931E8DD" w14:textId="7ABF2E70" w:rsidR="00432B56" w:rsidRPr="0090442A" w:rsidRDefault="00432B56" w:rsidP="0090442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Figura 3 Porcentaje de empresas transportistas con/sin distintivo ESR</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BD2D9CD" w14:textId="1525DEF3" w:rsidR="00432B56" w:rsidRPr="0090442A" w:rsidRDefault="00432B56" w:rsidP="0090442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="57" w:right="57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68E6BA29" wp14:editId="11960573">
             <wp:extent cx="5781675" cy="2514600"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:docPr id="874043548" name="Gráfico 874043548"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId16"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId17"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="5214F422" w14:textId="4D6B4140" w:rsidR="00432B56" w:rsidRPr="0090442A" w:rsidRDefault="00432B56" w:rsidP="0090442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="57" w:right="57"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Elaboración propia Fuente: Cemefi</w:t>
       </w:r>
@@ -4202,51 +4334,51 @@
         <w:lastRenderedPageBreak/>
         <w:t>Figura 4 Infografía de empresa transportista con distintivo ESR</w:t>
       </w:r>
       <w:r w:rsidR="000B710D" w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6248E6DA" wp14:editId="5D992127">
             <wp:extent cx="5686258" cy="5095875"/>
             <wp:effectExtent l="19050" t="19050" r="10160" b="9525"/>
             <wp:docPr id="12" name="Imagen 12"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="12" name="Imagen 12"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17" cstate="print">
+                    <a:blip r:embed="rId18" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5766567" cy="5167845"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -4521,51 +4653,51 @@
       </w:pPr>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="54E8BEA3" wp14:editId="5560C5C0">
             <wp:extent cx="4981055" cy="2962275"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1065841132" name="Imagen 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 5"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18">
+                    <a:blip r:embed="rId19">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5033126" cy="2993242"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -4863,51 +4995,51 @@
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A0FFA64" wp14:editId="4C28666A">
             <wp:extent cx="4686300" cy="1796415"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2009646742" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2009646742" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19"/>
+                    <a:blip r:embed="rId20"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4735239" cy="1815175"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E3CF3C4" w14:textId="44EDD36A" w:rsidR="001D5AC9" w:rsidRPr="0090442A" w:rsidRDefault="001D5AC9" w:rsidP="0090442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -4989,51 +5121,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5854B5DF" wp14:editId="468332C1">
             <wp:extent cx="5000136" cy="5095875"/>
             <wp:effectExtent l="19050" t="19050" r="10160" b="9525"/>
             <wp:docPr id="3" name="Imagen 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="SACSA Agencia Aduanal.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId20" cstate="print">
+                    <a:blip r:embed="rId21" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="1928" b="15060"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5055933" cy="5152740"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
@@ -5252,51 +5384,51 @@
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D74D59F" wp14:editId="1E5D92CE">
             <wp:extent cx="5600700" cy="2496773"/>
             <wp:effectExtent l="19050" t="19050" r="19050" b="18415"/>
             <wp:docPr id="284031589" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="284031589" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21"/>
+                    <a:blip r:embed="rId22"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5650293" cy="2518881"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
@@ -5669,51 +5801,51 @@
       </w:pPr>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="28C2B3D9" wp14:editId="39261D1F">
             <wp:extent cx="5541793" cy="2390775"/>
             <wp:effectExtent l="0" t="0" r="1905" b="0"/>
             <wp:docPr id="31" name="Imagen 31"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22" cstate="print">
+                    <a:blip r:embed="rId23" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5655225" cy="2439711"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -6678,51 +6810,51 @@
       </w:r>
       <w:r w:rsidR="00FA6780" w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2A810A06" wp14:editId="3CA9762C">
             <wp:extent cx="5324475" cy="1732915"/>
             <wp:effectExtent l="0" t="0" r="9525" b="635"/>
             <wp:docPr id="280985407" name="Imagen 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23">
+                    <a:blip r:embed="rId24">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5427455" cy="1766431"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -6751,51 +6883,51 @@
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DB4893" w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>secretaria</w:t>
       </w:r>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> de Economía</w:t>
       </w:r>
       <w:r w:rsidR="0055463B" w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidR="0055463B" w:rsidRPr="0090442A">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
             <w:b/>
           </w:rPr>
           <w:t>https://www.gob.mx/se/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6CA5C835" w14:textId="77777777" w:rsidR="000B710D" w:rsidRPr="0090442A" w:rsidRDefault="000B710D" w:rsidP="0090442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06102E93" w14:textId="20509507" w:rsidR="0055463B" w:rsidRPr="0090442A" w:rsidRDefault="0055463B" w:rsidP="0090442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -6823,101 +6955,101 @@
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5EE04260" wp14:editId="78C800DB">
             <wp:extent cx="5343525" cy="1981200"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:docPr id="14" name="Imagen 14" descr="https://consultarse.org/wp-content/uploads/2020/02/grandes-empresas-distintivo-ESR-2020.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Imagen 14"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25">
+                    <a:blip r:embed="rId26">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5461745" cy="2025032"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="340662AC" w14:textId="6B6CA16E" w:rsidR="0055463B" w:rsidRPr="0090442A" w:rsidRDefault="00FA6780" w:rsidP="0090442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0055463B" w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Fuente: secretaria de Economía </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidR="0055463B" w:rsidRPr="0090442A">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
             <w:b/>
           </w:rPr>
           <w:t>https://www.gob.mx/se/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="09110467" w14:textId="77777777" w:rsidR="0055463B" w:rsidRPr="0090442A" w:rsidRDefault="0055463B" w:rsidP="0090442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="303C934F" w14:textId="74042C29" w:rsidR="00FA6780" w:rsidRPr="0090442A" w:rsidRDefault="00FA6780" w:rsidP="0090442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -6952,94 +7084,94 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="63128C67" wp14:editId="61DE4A9B">
             <wp:extent cx="5324475" cy="2066925"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="1233977072" name="Imagen 1233977072" descr="https://i0.wp.com/consultarse.org/wp-content/uploads/2020/02/microypeque%C3%B1as-Dstitntivo-ESR-2020.jpg?resize=445%2C278&amp;ssl=1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Imagen 25"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27">
+                    <a:blip r:embed="rId28">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5353134" cy="2078050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="73E2CCD8" w14:textId="7A72C7D4" w:rsidR="0055463B" w:rsidRPr="0090442A" w:rsidRDefault="0055463B" w:rsidP="0090442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Fuente: secretaria de Economía </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="0090442A">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
             <w:b/>
           </w:rPr>
           <w:t>https://www.gob.mx/se/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5ED96730" w14:textId="77777777" w:rsidR="0055463B" w:rsidRPr="0090442A" w:rsidRDefault="0055463B" w:rsidP="0090442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56FDD649" w14:textId="7FA903AF" w:rsidR="00FA6780" w:rsidRPr="0090442A" w:rsidRDefault="00FA6780" w:rsidP="0090442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -8074,51 +8206,51 @@
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Retrieved July 14, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A7C8B04" w14:textId="77777777" w:rsidR="000C5D93" w:rsidRPr="0090442A" w:rsidRDefault="000C5D93" w:rsidP="0090442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">2024, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="0090442A">
           <w:rPr>
             <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.gob.mx/se/articulos/responsabilidad-social-empresarial-</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>32705</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D8C587A" w14:textId="77777777" w:rsidR="000C5D93" w:rsidRPr="0090442A" w:rsidRDefault="000C5D93" w:rsidP="0090442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
@@ -8138,78 +8270,78 @@
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(n.d.). Cemefi.org. Retrieved </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C2B3355" w14:textId="6287C846" w:rsidR="000C5D93" w:rsidRPr="0090442A" w:rsidRDefault="000C5D93" w:rsidP="0090442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">October 6, 2024, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="0090442A">
           <w:rPr>
             <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.cemefi.org/distintivo-esr/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="23FE577B" w14:textId="77777777" w:rsidR="000C5D93" w:rsidRPr="0090442A" w:rsidRDefault="000C5D93" w:rsidP="0090442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Distintivo ESR. (2019, January 23). Distintivo ESR. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="0090442A">
           <w:rPr>
             <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://www.distintivoesr.com/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0E585412" w14:textId="77777777" w:rsidR="003E08CE" w:rsidRPr="0090442A" w:rsidRDefault="003E08CE" w:rsidP="0090442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">FECHAC. (2021). Fundación del Empresario Chihuahuense. Obtenido de </w:t>
       </w:r>
@@ -8226,51 +8358,51 @@
       </w:pPr>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>https://fechac.org.mx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="591228A9" w14:textId="705BF318" w:rsidR="000C5D93" w:rsidRPr="0090442A" w:rsidRDefault="000C5D93" w:rsidP="0090442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Fletes México. (n.d.). Fletes-mexico.com., from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="0090442A">
           <w:rPr>
             <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://www.fletes-mexico.com/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7E28C032" w14:textId="77777777" w:rsidR="003E08CE" w:rsidRPr="0090442A" w:rsidRDefault="003E08CE" w:rsidP="0090442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Gaytán-Ramírez, M. del C., Flores-Villanueva, C. A., &amp; González-Cisneros, I. D. (2019). </w:t>
       </w:r>
@@ -8288,51 +8420,51 @@
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Perfil de las empresas socialmente responsables en México. Vinculatégica EFAN, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C78D681" w14:textId="07FE41B1" w:rsidR="003E08CE" w:rsidRPr="0090442A" w:rsidRDefault="003E08CE" w:rsidP="0090442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">5(1), 69–79. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidR="00DB6AEB" w:rsidRPr="0090442A">
           <w:rPr>
             <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://doi.org/10.29105/vtga5.1-830</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="402AE0D1" w14:textId="77777777" w:rsidR="00DB6AEB" w:rsidRPr="0090442A" w:rsidRDefault="00DB6AEB" w:rsidP="0090442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">Huerta-Estévez, A., &amp; Andrade-Estrada, M. G. (2021). </w:t>
@@ -8411,51 +8543,51 @@
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">la Filantropía, C. M. P., &amp; (Cemefi), A. C. (n.d.). Empresas con Distintivo ESR®. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="357EECC5" w14:textId="54FBE6CC" w:rsidR="00DA216A" w:rsidRPr="0090442A" w:rsidRDefault="00DA216A" w:rsidP="0090442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Cemefi.org., from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidR="00DB6AEB" w:rsidRPr="0090442A">
           <w:rPr>
             <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://www.cemefi.org/resultadosesr/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="53DDFCE9" w14:textId="77777777" w:rsidR="00DB6AEB" w:rsidRPr="0090442A" w:rsidRDefault="00DB6AEB" w:rsidP="0090442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Lara Manjarrez, I. A. (2021). Responsabilidad social empresarial para la competitividad de </w:t>
       </w:r>
@@ -8472,51 +8604,51 @@
       </w:pPr>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">las organizaciones en México. Mercados y Negocios, 43, 97–118.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="546F6521" w14:textId="77777777" w:rsidR="00DB6AEB" w:rsidRPr="0090442A" w:rsidRDefault="00DB6AEB" w:rsidP="0090442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidRPr="0090442A">
           <w:rPr>
             <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://doi.org/10.32870/myn.v0i43.7546</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4CEA171F" w14:textId="77777777" w:rsidR="009B4B87" w:rsidRPr="0090442A" w:rsidRDefault="009B4B87" w:rsidP="0090442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Mendizábal Bermúdez, Gabriela. </w:t>
@@ -8542,51 +8674,51 @@
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">México de frente a los trabajadores. Revista latinoamericana de derecho social, (16), </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54581568" w14:textId="6BAA0A2E" w:rsidR="009B4B87" w:rsidRPr="0090442A" w:rsidRDefault="009B4B87" w:rsidP="0090442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">123-145. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidRPr="0090442A">
           <w:rPr>
             <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
             <w:bCs/>
           </w:rPr>
           <w:t>http://www.scielo.org.mx/scielo.php?script=sci_arttext&amp;pid=S1870-</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="226CFAB7" w14:textId="313EE15A" w:rsidR="001C5AF4" w:rsidRPr="0090442A" w:rsidRDefault="009B4B87" w:rsidP="0090442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>46702013000100123&amp;lng=es&amp;tlng=es.</w:t>
@@ -8614,51 +8746,51 @@
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">SIMEAM. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74B54E3C" w14:textId="5268F9DF" w:rsidR="003E08CE" w:rsidRPr="0090442A" w:rsidRDefault="000C5D93" w:rsidP="0090442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidR="003E08CE" w:rsidRPr="0090442A">
           <w:rPr>
             <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://consultoraambiental.mx/2022/10/18/que-es-y-como-obtener-el-distintivo-esr/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3279EB03" w14:textId="77777777" w:rsidR="003E08CE" w:rsidRPr="0090442A" w:rsidRDefault="003E08CE" w:rsidP="0090442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">PERSÉ - Centro de Responsabilidad Social para el Desarrollo Sostenible. (2022, January </w:t>
@@ -8695,51 +8827,51 @@
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">sitio realizado con WordPress; PERSÉ - Centro de Responsabilidad Social para el </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="776EDB88" w14:textId="0841C2CE" w:rsidR="003E08CE" w:rsidRPr="0090442A" w:rsidRDefault="003E08CE" w:rsidP="0090442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Desarrollo Sostenible. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidR="00DB6AEB" w:rsidRPr="0090442A">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>https://centroperse.org/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="34A4842B" w14:textId="77777777" w:rsidR="00DB6AEB" w:rsidRPr="0090442A" w:rsidRDefault="00DB6AEB" w:rsidP="0090442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D17009B" w14:textId="77777777" w:rsidR="00AD6F53" w:rsidRPr="0090442A" w:rsidRDefault="00AD6F53" w:rsidP="0090442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
@@ -8790,51 +8922,51 @@
     <w:p w14:paraId="4AB9F447" w14:textId="7C9B88E4" w:rsidR="00533CD9" w:rsidRPr="0090442A" w:rsidRDefault="009D28CE" w:rsidP="0090442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">SACSA - certificaciones. </w:t>
       </w:r>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(n.d.). Aasacsa.com., from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidR="00533CD9" w:rsidRPr="0090442A">
           <w:rPr>
             <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://aasacsa.com/about-us-03.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3436B733" w14:textId="77777777" w:rsidR="00AD6F53" w:rsidRPr="0090442A" w:rsidRDefault="00AD6F53" w:rsidP="0090442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:val="es-MX"/>
@@ -8920,95 +9052,94 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>https://www.responsabilidadsocial.net/universidades-modelos-de-</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5165BFF1" w14:textId="0C7E7036" w:rsidR="005A4EE2" w:rsidRPr="0090442A" w:rsidRDefault="007D3C65" w:rsidP="0090442A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090442A">
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica Neue" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">            responsabilidad-social/</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005A4EE2" w:rsidRPr="0090442A" w:rsidSect="0090442A">
-      <w:headerReference w:type="even" r:id="rId40"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId45"/>
+      <w:headerReference w:type="even" r:id="rId41"/>
+      <w:headerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="even" r:id="rId43"/>
+      <w:footerReference w:type="default" r:id="rId44"/>
+      <w:headerReference w:type="first" r:id="rId45"/>
+      <w:footerReference w:type="first" r:id="rId46"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1134" w:left="1701" w:header="142" w:footer="117" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="482DCF0E" w14:textId="77777777" w:rsidR="003A5A1C" w:rsidRDefault="003A5A1C" w:rsidP="00563B9F">
+    <w:p w14:paraId="0782C111" w14:textId="77777777" w:rsidR="00CB084E" w:rsidRDefault="00CB084E" w:rsidP="00563B9F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="181DD236" w14:textId="77777777" w:rsidR="003A5A1C" w:rsidRDefault="003A5A1C" w:rsidP="00563B9F">
+    <w:p w14:paraId="2318C2D9" w14:textId="77777777" w:rsidR="00CB084E" w:rsidRDefault="00CB084E" w:rsidP="00563B9F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica Neue">
-    <w:altName w:val="Sylfaen"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E50002FF" w:usb1="500079DB" w:usb2="00000010" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
@@ -9077,58 +9208,58 @@
       </w:rPr>
       <w:t xml:space="preserve"> 2024</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="63A82C49" w14:textId="77777777" w:rsidR="00FE69AE" w:rsidRDefault="00FE69AE">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="76CB280F" w14:textId="77777777" w:rsidR="00FE69AE" w:rsidRDefault="00FE69AE">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F215534" w14:textId="77777777" w:rsidR="003A5A1C" w:rsidRDefault="003A5A1C" w:rsidP="00563B9F">
+    <w:p w14:paraId="3EB982DD" w14:textId="77777777" w:rsidR="00CB084E" w:rsidRDefault="00CB084E" w:rsidP="00563B9F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="73A650E5" w14:textId="77777777" w:rsidR="003A5A1C" w:rsidRDefault="003A5A1C" w:rsidP="00563B9F">
+    <w:p w14:paraId="7E27BEF6" w14:textId="77777777" w:rsidR="00CB084E" w:rsidRDefault="00CB084E" w:rsidP="00563B9F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4D43AC5F" w14:textId="77777777" w:rsidR="00FE69AE" w:rsidRDefault="00FE69AE">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6EDD26A6" w14:textId="77777777" w:rsidR="00FE69AE" w:rsidRDefault="00FE69AE">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
@@ -10262,51 +10393,51 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1587686900">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="841626884">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="516622659">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="970864497">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B07EDD"/>
     <w:rsid w:val="00006E09"/>
     <w:rsid w:val="000104AA"/>
     <w:rsid w:val="000112EC"/>
     <w:rsid w:val="000118DF"/>
     <w:rsid w:val="000209F0"/>
     <w:rsid w:val="0002450B"/>
@@ -10434,126 +10565,129 @@
     <w:rsid w:val="00904014"/>
     <w:rsid w:val="0090442A"/>
     <w:rsid w:val="0090671D"/>
     <w:rsid w:val="00907578"/>
     <w:rsid w:val="009104F4"/>
     <w:rsid w:val="009125AC"/>
     <w:rsid w:val="00917773"/>
     <w:rsid w:val="00930345"/>
     <w:rsid w:val="00944551"/>
     <w:rsid w:val="00951211"/>
     <w:rsid w:val="00983A55"/>
     <w:rsid w:val="0098467E"/>
     <w:rsid w:val="009B4B87"/>
     <w:rsid w:val="009B5C20"/>
     <w:rsid w:val="009D1EFB"/>
     <w:rsid w:val="009D22F7"/>
     <w:rsid w:val="009D28CE"/>
     <w:rsid w:val="009D41CC"/>
     <w:rsid w:val="009E6EF5"/>
     <w:rsid w:val="00A0013E"/>
     <w:rsid w:val="00A03543"/>
     <w:rsid w:val="00A51C7B"/>
     <w:rsid w:val="00A62519"/>
     <w:rsid w:val="00A71506"/>
     <w:rsid w:val="00AC3B82"/>
+    <w:rsid w:val="00AD2F14"/>
     <w:rsid w:val="00AD6F53"/>
     <w:rsid w:val="00B07EDD"/>
     <w:rsid w:val="00B16210"/>
     <w:rsid w:val="00B40499"/>
     <w:rsid w:val="00B40CD7"/>
     <w:rsid w:val="00B45306"/>
     <w:rsid w:val="00B76B72"/>
     <w:rsid w:val="00B82902"/>
     <w:rsid w:val="00BA2AD0"/>
     <w:rsid w:val="00BB368B"/>
     <w:rsid w:val="00BB4C63"/>
     <w:rsid w:val="00BB75B2"/>
     <w:rsid w:val="00BC46A4"/>
     <w:rsid w:val="00BE0C58"/>
     <w:rsid w:val="00BE7DDF"/>
     <w:rsid w:val="00C05A05"/>
     <w:rsid w:val="00C237DF"/>
     <w:rsid w:val="00C3105F"/>
     <w:rsid w:val="00C5449E"/>
     <w:rsid w:val="00C65955"/>
     <w:rsid w:val="00C66B8E"/>
     <w:rsid w:val="00C96FD3"/>
+    <w:rsid w:val="00CB084E"/>
     <w:rsid w:val="00CB32E0"/>
     <w:rsid w:val="00D0416C"/>
     <w:rsid w:val="00D118C9"/>
     <w:rsid w:val="00D27452"/>
     <w:rsid w:val="00D3023A"/>
     <w:rsid w:val="00D34B90"/>
     <w:rsid w:val="00D420FE"/>
     <w:rsid w:val="00D46ABB"/>
     <w:rsid w:val="00D72C47"/>
     <w:rsid w:val="00D87086"/>
     <w:rsid w:val="00DA216A"/>
     <w:rsid w:val="00DA54BD"/>
     <w:rsid w:val="00DB4893"/>
     <w:rsid w:val="00DB6AEB"/>
     <w:rsid w:val="00DD612D"/>
     <w:rsid w:val="00DE1AC1"/>
     <w:rsid w:val="00DE2E76"/>
     <w:rsid w:val="00E00BB0"/>
     <w:rsid w:val="00E11FA5"/>
     <w:rsid w:val="00E155FC"/>
     <w:rsid w:val="00E358C9"/>
+    <w:rsid w:val="00E41DAB"/>
     <w:rsid w:val="00E41FA0"/>
     <w:rsid w:val="00E466B0"/>
     <w:rsid w:val="00E827B2"/>
     <w:rsid w:val="00E930A2"/>
     <w:rsid w:val="00EB3CD4"/>
     <w:rsid w:val="00EB3E76"/>
     <w:rsid w:val="00EE1A57"/>
     <w:rsid w:val="00EF31D9"/>
     <w:rsid w:val="00F160BB"/>
     <w:rsid w:val="00F50781"/>
     <w:rsid w:val="00F625AD"/>
     <w:rsid w:val="00F75157"/>
     <w:rsid w:val="00FA6780"/>
     <w:rsid w:val="00FC5E63"/>
     <w:rsid w:val="00FE69AE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2FA5E3B4"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{EA9F94C9-C302-0641-B161-895FF3D5BB18}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-MX" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
@@ -10926,51 +11060,50 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B07EDD"/>
     <w:rPr>
       <w:lang w:val="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
@@ -11832,61 +11965,61 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1938438560">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gob.mx/se/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aasacsa.com/about-us-03.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cemefi.org/resultadosesr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gob.mx/se/articulos/responsabilidad-social-empresarial-" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gob.mx/se/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fletes-mexico.com/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://consultoraambiental.mx/2022/10/18/que-es-y-como-obtener-el-distintivo-esr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gob.mx/se/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scielo.org.mx/scielo.php?script=sci_arttext&amp;pid=S1870-" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.distintivoesr.com/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rosariovaladez@hotmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cemefi.org/distintivo-esr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32870/myn.v0i43.7546" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Judithgp@itcj.edu.mx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29105/vtga5.1-830" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centroperse.org/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centroperse.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29105/vtga5.1-830" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/ctes.v11i22.855" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gob.mx/se/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.distintivoesr.com/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scielo.org.mx/scielo.php?script=sci_arttext&amp;pid=S1870-" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aasacsa.com/about-us-03.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32870/myn.v0i43.7546" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rosariovaladez@hotmail.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cemefi.org/distintivo-esr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Judithgp@itcj.edu.mx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gob.mx/se/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gob.mx/se/articulos/responsabilidad-social-empresarial-" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cemefi.org/resultadosesr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gob.mx/se/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fletes-mexico.com/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://consultoraambiental.mx/2022/10/18/que-es-y-como-obtener-el-distintivo-esr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-ES"/>
+  <c:lang val="es-MX"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="1600" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
@@ -12664,72 +12797,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>21</Pages>
-  <Words>4201</Words>
-  <Characters>23108</Characters>
+  <Words>4217</Words>
+  <Characters>23196</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>192</Lines>
+  <Lines>193</Lines>
   <Paragraphs>54</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27255</CharactersWithSpaces>
+  <CharactersWithSpaces>27359</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>