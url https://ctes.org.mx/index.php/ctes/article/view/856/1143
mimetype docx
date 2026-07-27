--- v0 (2025-10-13)
+++ v1 (2026-07-27)
@@ -9,72 +9,126 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="490E6642" w14:textId="77777777" w:rsidR="001108DE" w:rsidRDefault="001108DE" w:rsidP="009D26DC">
+    <w:p w14:paraId="7B10EFD4" w14:textId="77777777" w:rsidR="00457CB8" w:rsidRDefault="00457CB8" w:rsidP="00457CB8">
       <w:pPr>
         <w:pStyle w:val="Piedepgina"/>
-        <w:jc w:val="center"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="50F9D677" w14:textId="5936FEDC" w:rsidR="009D26DC" w:rsidRDefault="00D95DDE" w:rsidP="00D95DDE">
+        <w:jc w:val="right"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12C55D8A" w14:textId="6305B70C" w:rsidR="00457CB8" w:rsidRDefault="00457CB8" w:rsidP="00457CB8">
       <w:pPr>
         <w:pStyle w:val="Piedepgina"/>
-        <w:jc w:val="center"/>
+        <w:ind w:left="4419"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                                                         </w:t>
-      </w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00457CB8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00457CB8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00457CB8">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.23913/ctes.v11i22.856</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37E527C3" w14:textId="77777777" w:rsidR="00457CB8" w:rsidRPr="00457CB8" w:rsidRDefault="00457CB8" w:rsidP="00457CB8">
+      <w:pPr>
+        <w:pStyle w:val="Piedepgina"/>
+        <w:ind w:left="4419"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50F9D677" w14:textId="53CDA1CF" w:rsidR="009D26DC" w:rsidRDefault="00D95DDE" w:rsidP="00457CB8">
+      <w:pPr>
+        <w:pStyle w:val="Piedepgina"/>
+        <w:ind w:left="6480"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
       <w:r w:rsidRPr="004B68B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Artículos científicos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001108DE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C4B1B44" wp14:editId="6EE2D1BE">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
@@ -731,67 +785,51 @@
     </w:p>
     <w:p w14:paraId="4ED77EC4" w14:textId="77777777" w:rsidR="006B2D05" w:rsidRDefault="006B2D05" w:rsidP="006B2D05">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="4"/>
         <w:ind w:right="940"/>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B0EAEDF" w14:textId="5624D864" w:rsidR="009D7945" w:rsidRPr="00846D27" w:rsidRDefault="009D7945" w:rsidP="006B2D05">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="4"/>
         <w:ind w:right="940"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00846D27">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Verónica </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Villalpando</w:t>
+        <w:t>Verónica Sansabas Villalpando</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="351D2DC5" w14:textId="77777777" w:rsidR="009D7945" w:rsidRDefault="009D7945" w:rsidP="009D7945">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="254"/>
         </w:tabs>
         <w:spacing w:line="292" w:lineRule="exact"/>
         <w:ind w:left="254" w:right="945" w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Carlito" w:hAnsi="Carlito"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Carlito" w:hAnsi="Carlito"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Tecnológico Nacional de México / Instituto Tecnológico de Ciudad Juárez</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B71BD20" w14:textId="128C021E" w:rsidR="009D7945" w:rsidRPr="00846D27" w:rsidRDefault="009D7945" w:rsidP="009D7945">
@@ -1093,51 +1131,61 @@
       <w:r w:rsidR="00432842" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>trador de ven</w:t>
       </w:r>
       <w:r w:rsidR="00B45DA7" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tas. De ahí surge la necesidad del presente estudio, para dar solución a la problemática en </w:t>
       </w:r>
       <w:r w:rsidR="00432842" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>una empresa del ramo ferretero</w:t>
+        <w:t xml:space="preserve">una empresa del ramo </w:t>
+      </w:r>
+      <w:r w:rsidR="00432842" w:rsidRPr="00C64489">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ferretero</w:t>
       </w:r>
       <w:r w:rsidR="00B45DA7" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, donde al no tener identificado el material, no contar el mismo con un espacio asignado y desconocer si se tenía la mercancía</w:t>
       </w:r>
       <w:r w:rsidR="00B45DA7" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> en existencia generaba </w:t>
       </w:r>
       <w:r w:rsidR="00B45DA7" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -1148,51 +1196,50 @@
       <w:r w:rsidR="00467137" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00B45DA7" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00467137" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Se planteo como objetivo el </w:t>
       </w:r>
       <w:r w:rsidR="00467137" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">implementar </w:t>
       </w:r>
       <w:r w:rsidR="00A21AA9" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">una gestión eficiente de inventarios y por ende </w:t>
       </w:r>
       <w:r w:rsidR="00467137" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1875,54 +1922,74 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024                                   </w:t>
       </w:r>
       <w:r w:rsidRPr="00846D27">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Fecha Aceptación:</w:t>
       </w:r>
       <w:r w:rsidRPr="00846D27">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Octubre 2024</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="50823574" w14:textId="77777777" w:rsidR="00846D27" w:rsidRPr="00846D27" w:rsidRDefault="00C67239" w:rsidP="00C64489">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00846D27">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Octubre</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00846D27">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50823574" w14:textId="77777777" w:rsidR="00846D27" w:rsidRPr="00846D27" w:rsidRDefault="008E71AE" w:rsidP="00C64489">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="1088"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:pict w14:anchorId="7F11FDA2">
           <v:rect id="_x0000_i1025" style="width:441.9pt;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F35B542" w14:textId="77777777" w:rsidR="00846D27" w:rsidRPr="00C64489" w:rsidRDefault="00846D27" w:rsidP="00C64489">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
@@ -2225,75 +2292,51 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> sus servicios en la proveeduría de tornillería y productos ferreteros al sector público y privado</w:t>
       </w:r>
       <w:r w:rsidR="008C626F" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00323917" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>dado que es un negocio comercial, la gestión del inventario resulta importante (García-Pacheco y San Andrés-</w:t>
-[...23 lines deleted...]
-        <w:t>, 2021).</w:t>
+        <w:t>dado que es un negocio comercial, la gestión del inventario resulta importante (García-Pacheco y San Andrés-Laz, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15D51315" w14:textId="77777777" w:rsidR="00C64489" w:rsidRPr="00C64489" w:rsidRDefault="00C64489" w:rsidP="00C64489">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03440878" w14:textId="76F5DA80" w:rsidR="00BF2F68" w:rsidRPr="00C64489" w:rsidRDefault="001A3CDE" w:rsidP="00C64489">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
@@ -2363,67 +2406,57 @@
       </w:r>
       <w:r w:rsidR="00B56D74" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> siendo una manera simple de eficientizar el proceso de despacho en el mostrador de </w:t>
       </w:r>
       <w:r w:rsidR="006A3FB9" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ventas.</w:t>
       </w:r>
       <w:r w:rsidR="00B56D74" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> La necesidad de conocer la existencia física real de los materiales con que cuenta la empresa, para mejora de la gestión del almacén y facilitar la atención de los clientes dio origen al proyecto “entre menor es el tiempo de espera, más alto es el nivel del servicio” (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006A3FB9" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Bowersox</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">Bowersox, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00424BD3" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>et.al</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00424BD3" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="006A3FB9" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3443,69 +3476,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006E1588" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">pero requieren de una inversión </w:t>
       </w:r>
       <w:r w:rsidR="00454348" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>considerable. (Lara</w:t>
       </w:r>
       <w:r w:rsidR="00951001" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> y </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> y Lung, </w:t>
       </w:r>
       <w:r w:rsidR="00454348" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">2020). </w:t>
       </w:r>
       <w:r w:rsidR="002464AA" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Los hay </w:t>
       </w:r>
       <w:r w:rsidR="00B372B2" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">inclusive </w:t>
       </w:r>
@@ -3856,69 +3871,51 @@
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Carlito" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="458543D8" w14:textId="69ED9BD2" w:rsidR="00297C82" w:rsidRPr="00C64489" w:rsidRDefault="00192792" w:rsidP="00C64489">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="283"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Carlito" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C64489">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Carlito" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>Se define servicio como el encontrar y satisfacer las necesidades y demandas del cliente (</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, 2023). </w:t>
+        <w:t xml:space="preserve">Se define servicio como el encontrar y satisfacer las necesidades y demandas del cliente (Cai, 2023). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24E34766" w14:textId="61D89895" w:rsidR="00297C82" w:rsidRDefault="00297C82" w:rsidP="00C64489">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="283"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Cuanto menor sea el tiempo que tarde el cliente en realizar el pedido y recibir los productos, mejor; el tiempo de espera es un factor que afecta la calidad del servicio. He ahí la importancia de dar un servicio oportuno, contar con el material en cantidad y calidad requerida, </w:t>
       </w:r>
       <w:r w:rsidR="008128A3" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-MX"/>
@@ -4031,92 +4028,74 @@
         </w:rPr>
         <w:t>examin</w:t>
       </w:r>
       <w:r w:rsidR="00CB7DA8" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ó </w:t>
       </w:r>
       <w:r w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>la distribución del almacén</w:t>
       </w:r>
       <w:r w:rsidR="00CB7DA8" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> y analizó el proceso implementado para llevar a cabo el servicio de venta, identificando oportunidades de mejora (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> y analizó el proceso implementado para llevar a cabo el servicio de venta, identificando oportunidades de mejora (Krajewski </w:t>
+      </w:r>
+      <w:r w:rsidR="0085085E" w:rsidRPr="00C64489">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
       <w:r w:rsidR="00CB7DA8" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Krajewski</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">t al., </w:t>
       </w:r>
       <w:r w:rsidR="0085085E" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>e</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>2022)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Posteriormente se identificó y </w:t>
       </w:r>
       <w:r w:rsidR="00F026BA" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">se </w:t>
       </w:r>
       <w:r w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>cont</w:t>
@@ -4137,69 +4116,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> el inventario de mercancía dentro del depósito percatándose que existían discrepancias entre lo físico y lo </w:t>
       </w:r>
       <w:r w:rsidR="008D6832" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>virtual, siendo un problema el desconocer las existencias reales, un inventario adecuado ayuda a proporcionar un buen servicio al cliente</w:t>
       </w:r>
       <w:r w:rsidR="003007D5" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, así como su satisfacción</w:t>
       </w:r>
       <w:r w:rsidR="008D6832" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...17 lines deleted...]
-        <w:t>, 1987</w:t>
+        <w:t xml:space="preserve"> (Monks, 1987</w:t>
       </w:r>
       <w:r w:rsidR="003007D5" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="000735A6" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Morales et al., 2021</w:t>
       </w:r>
       <w:r w:rsidR="008D6832" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
@@ -4591,159 +4552,155 @@
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="3091" w:tblpY="144"/>
         <w:tblW w:w="4522" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1623"/>
         <w:gridCol w:w="2899"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EE6AD7" w:rsidRPr="00C64489" w14:paraId="475D1A31" w14:textId="77777777" w:rsidTr="00546E2E">
         <w:trPr>
           <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="68FD55F7" w14:textId="77777777" w:rsidR="00EE6AD7" w:rsidRPr="00C64489" w:rsidRDefault="00EE6AD7" w:rsidP="00C64489">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C64489">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>Codificación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2899" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="59D7D040" w14:textId="77777777" w:rsidR="00EE6AD7" w:rsidRPr="00C64489" w:rsidRDefault="00EE6AD7" w:rsidP="00C64489">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C64489">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>Descripción</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE6AD7" w:rsidRPr="00C64489" w14:paraId="2EAA2CFA" w14:textId="77777777" w:rsidTr="00546E2E">
         <w:trPr>
           <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="59C295B4" w14:textId="77777777" w:rsidR="00EE6AD7" w:rsidRPr="00C64489" w:rsidRDefault="00EE6AD7" w:rsidP="00C64489">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C64489">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>008105080020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2899" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="18F5F44F" w14:textId="77777777" w:rsidR="00EE6AD7" w:rsidRPr="00C64489" w:rsidRDefault="00EE6AD7" w:rsidP="00C64489">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="it-IT" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C64489">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="it-IT" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>TORN HEX CL8.8 NGO SI M5-0.80 X 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -10830,62 +10787,52 @@
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
       <w:r w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a experiencia positiva en el comprador al darle valor a su tiempo</w:t>
       </w:r>
       <w:r w:rsidR="00675F7A" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, dando un efectivo servicio al cliente</w:t>
       </w:r>
       <w:r w:rsidR="009D54A1" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> (Bowersox</w:t>
+      </w:r>
       <w:r w:rsidR="00F92C4B" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> et al.,</w:t>
       </w:r>
       <w:r w:rsidR="009D54A1" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20</w:t>
       </w:r>
       <w:r w:rsidR="00F92C4B" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="009D54A1" w:rsidRPr="00C64489">
@@ -11075,69 +11022,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00094E05" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Un cliente conforme se inclinará a compartir opiniones positivas sobre la empresa, la recomendará a su círculo y tendrá gran predisposición a reg</w:t>
       </w:r>
       <w:r w:rsidR="006D689B" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00094E05" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>esar (</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, 2019). </w:t>
+        <w:t xml:space="preserve">esar (Haciyev, 2019). </w:t>
       </w:r>
       <w:r w:rsidR="00981B96" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Se concluye aceptando la </w:t>
       </w:r>
       <w:r w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>hipótesis alternativa</w:t>
       </w:r>
       <w:r w:rsidR="00981B96" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ya que al disminuir el tiempo de la localización de los productos al asignarles localidades fijas a todos los materiales del almacén se redu</w:t>
       </w:r>
@@ -12229,96 +12158,120 @@
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C64489">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Cai, L. (2023). </w:t>
       </w:r>
       <w:r w:rsidRPr="00C64489">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Selling in Customer Service. Integrating and Coordinating Service And Selling</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C43993" w:rsidRPr="00C64489">
+        <w:t xml:space="preserve">Selling in Customer Service. Integrating and Coordinating Service </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C64489">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-      </w:r>
+        <w:t>And</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C64489">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00192792" w:rsidRPr="00C64489">
+        <w:t xml:space="preserve"> Selling</w:t>
+      </w:r>
+      <w:r w:rsidR="00C43993" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C43993" w:rsidRPr="00C64489">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Routledge.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C64489">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00192792" w:rsidRPr="00C64489">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="017580BA" w14:textId="138CA56B" w:rsidR="009D54A1" w:rsidRPr="00C64489" w:rsidRDefault="009D54A1" w:rsidP="00C64489">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="283" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
         <w:t>Chopra</w:t>
       </w:r>
       <w:r w:rsidR="00F92C4B" w:rsidRPr="00C64489">
         <w:rPr>
@@ -12803,63 +12756,52 @@
       <w:r w:rsidR="004A3448" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">y </w:t>
       </w:r>
       <w:r w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>San Andrés</w:t>
       </w:r>
       <w:r w:rsidR="008C626F" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>-</w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>-Laz</w:t>
+      </w:r>
       <w:r w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>, E., (2021)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -13147,89 +13089,71 @@
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="283" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t>Annals of Spiru Haret University. Economic Series, 19(4), 113-126. https://doi.org/10.26458/1946</w:t>
       </w:r>
       <w:r w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:cr/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="000D69B1" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Krajewski</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Krajewski, L., </w:t>
+      </w:r>
+      <w:r w:rsidR="003A6210" w:rsidRPr="00C64489">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Malhotra, M. y </w:t>
+      </w:r>
       <w:r w:rsidR="000D69B1" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">, L., </w:t>
-[...22 lines deleted...]
-        <w:t>, L.,</w:t>
+        <w:t>Ritzman, L.,</w:t>
       </w:r>
       <w:r w:rsidR="003A6210" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000D69B1" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">(2022). </w:t>
       </w:r>
       <w:r w:rsidR="000D69B1" w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Operations Management: Processes and Supply Chains</w:t>
       </w:r>
       <w:r w:rsidR="000D69B1" w:rsidRPr="00C64489">
@@ -13266,82 +13190,84 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Lara,C</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> y </w:t>
-[...19 lines deleted...]
-        <w:t>, A. (2020).</w:t>
+        <w:t xml:space="preserve"> y Lung, A. (2020</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C64489">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
       <w:r w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Una empresa comercializadora de equipos industriales: </w:t>
+        <w:t>Una</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C64489">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> empresa comercializadora de equipos industriales: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Aptein</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C64489">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> A.A.C. (</w:t>
       </w:r>
@@ -13748,58 +13674,58 @@
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="283" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003947E8" w:rsidRPr="00C64489" w:rsidSect="00C64489">
       <w:headerReference w:type="default" r:id="rId20"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="1347" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5AE223A7" w14:textId="77777777" w:rsidR="00C87167" w:rsidRDefault="00C87167">
+    <w:p w14:paraId="7118A951" w14:textId="77777777" w:rsidR="008E71AE" w:rsidRDefault="008E71AE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0458FE76" w14:textId="77777777" w:rsidR="00C87167" w:rsidRDefault="00C87167">
+    <w:p w14:paraId="44DFAE27" w14:textId="77777777" w:rsidR="008E71AE" w:rsidRDefault="008E71AE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Carlito">
@@ -13873,58 +13799,58 @@
       <w:t xml:space="preserve">Vol. 11 Núm. 22 (2024): Julio - </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="006A2EA3">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>Diciembre</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="006A2EA3">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t xml:space="preserve"> 2024</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D54331C" w14:textId="77777777" w:rsidR="00C87167" w:rsidRDefault="00C87167">
+    <w:p w14:paraId="68AE5AD9" w14:textId="77777777" w:rsidR="008E71AE" w:rsidRDefault="008E71AE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="78FFC6C5" w14:textId="77777777" w:rsidR="00C87167" w:rsidRDefault="00C87167">
+    <w:p w14:paraId="47621758" w14:textId="77777777" w:rsidR="008E71AE" w:rsidRDefault="008E71AE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5E4E44CE" w14:textId="77777777" w:rsidR="009F008F" w:rsidRDefault="009F008F">
     <w:pPr>
       <w:pStyle w:val="Textoindependiente"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
@@ -14660,51 +14586,50 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30CD66F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8932A6E0"/>
     <w:lvl w:ilvl="0" w:tplc="873C7412">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="831" w:hanging="360"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Carlito" w:eastAsia="Carlito" w:hAnsi="Carlito" w:cs="Carlito" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-2"/>
         <w:w w:val="100"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4BD8123E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="967" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
@@ -16263,51 +16188,51 @@
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1242135580">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1403723536">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="220605681">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1524784404">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1047487031">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1396930094">
     <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="30"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009F008F"/>
@@ -16361,50 +16286,51 @@
     <w:rsid w:val="002F2BA1"/>
     <w:rsid w:val="003007D5"/>
     <w:rsid w:val="0030307E"/>
     <w:rsid w:val="00305754"/>
     <w:rsid w:val="00323917"/>
     <w:rsid w:val="0032474E"/>
     <w:rsid w:val="00325945"/>
     <w:rsid w:val="00333480"/>
     <w:rsid w:val="003544DA"/>
     <w:rsid w:val="0037221D"/>
     <w:rsid w:val="00393C52"/>
     <w:rsid w:val="00394265"/>
     <w:rsid w:val="003947E8"/>
     <w:rsid w:val="00394916"/>
     <w:rsid w:val="00395D6D"/>
     <w:rsid w:val="003A6210"/>
     <w:rsid w:val="003D1248"/>
     <w:rsid w:val="003D6406"/>
     <w:rsid w:val="003D7D16"/>
     <w:rsid w:val="00402B83"/>
     <w:rsid w:val="0040604C"/>
     <w:rsid w:val="00424BD3"/>
     <w:rsid w:val="00432842"/>
     <w:rsid w:val="00452832"/>
     <w:rsid w:val="00454348"/>
+    <w:rsid w:val="00457CB8"/>
     <w:rsid w:val="0046215B"/>
     <w:rsid w:val="00467137"/>
     <w:rsid w:val="004808E4"/>
     <w:rsid w:val="00483A2C"/>
     <w:rsid w:val="004852CC"/>
     <w:rsid w:val="00491BBA"/>
     <w:rsid w:val="004A3448"/>
     <w:rsid w:val="004B6D08"/>
     <w:rsid w:val="004C415D"/>
     <w:rsid w:val="004C5761"/>
     <w:rsid w:val="004C6931"/>
     <w:rsid w:val="004D3923"/>
     <w:rsid w:val="004E38B7"/>
     <w:rsid w:val="004F4BC5"/>
     <w:rsid w:val="005004B1"/>
     <w:rsid w:val="005057BC"/>
     <w:rsid w:val="005077CE"/>
     <w:rsid w:val="00522A03"/>
     <w:rsid w:val="00546E2E"/>
     <w:rsid w:val="00565F9D"/>
     <w:rsid w:val="00567636"/>
     <w:rsid w:val="00570605"/>
     <w:rsid w:val="00573C61"/>
     <w:rsid w:val="005811F5"/>
     <w:rsid w:val="005A78EA"/>
@@ -16431,50 +16357,51 @@
     <w:rsid w:val="006D689B"/>
     <w:rsid w:val="006E1588"/>
     <w:rsid w:val="00700AFF"/>
     <w:rsid w:val="00730958"/>
     <w:rsid w:val="00771B34"/>
     <w:rsid w:val="00796E25"/>
     <w:rsid w:val="007A208E"/>
     <w:rsid w:val="007A45D5"/>
     <w:rsid w:val="007D18BF"/>
     <w:rsid w:val="007F19F9"/>
     <w:rsid w:val="008128A3"/>
     <w:rsid w:val="008209DC"/>
     <w:rsid w:val="00822E2E"/>
     <w:rsid w:val="00846D27"/>
     <w:rsid w:val="0085085E"/>
     <w:rsid w:val="00854AE0"/>
     <w:rsid w:val="00894030"/>
     <w:rsid w:val="00896E4F"/>
     <w:rsid w:val="008A6DEB"/>
     <w:rsid w:val="008B18DF"/>
     <w:rsid w:val="008B33D2"/>
     <w:rsid w:val="008C1E94"/>
     <w:rsid w:val="008C626F"/>
     <w:rsid w:val="008D6832"/>
     <w:rsid w:val="008E39EB"/>
+    <w:rsid w:val="008E71AE"/>
     <w:rsid w:val="00915799"/>
     <w:rsid w:val="00942289"/>
     <w:rsid w:val="00951001"/>
     <w:rsid w:val="0095436E"/>
     <w:rsid w:val="00973DDF"/>
     <w:rsid w:val="00981B96"/>
     <w:rsid w:val="00985652"/>
     <w:rsid w:val="009947DB"/>
     <w:rsid w:val="009A4198"/>
     <w:rsid w:val="009D26DC"/>
     <w:rsid w:val="009D54A1"/>
     <w:rsid w:val="009D7945"/>
     <w:rsid w:val="009E2791"/>
     <w:rsid w:val="009F008F"/>
     <w:rsid w:val="00A21AA9"/>
     <w:rsid w:val="00A64528"/>
     <w:rsid w:val="00A83039"/>
     <w:rsid w:val="00A96A06"/>
     <w:rsid w:val="00AA39F5"/>
     <w:rsid w:val="00AD7186"/>
     <w:rsid w:val="00AD7FA2"/>
     <w:rsid w:val="00AE1267"/>
     <w:rsid w:val="00B05843"/>
     <w:rsid w:val="00B20457"/>
     <w:rsid w:val="00B24FA7"/>
@@ -16511,91 +16438,92 @@
     <w:rsid w:val="00CB7DA8"/>
     <w:rsid w:val="00CC531A"/>
     <w:rsid w:val="00CF5C71"/>
     <w:rsid w:val="00CF778C"/>
     <w:rsid w:val="00D02318"/>
     <w:rsid w:val="00D1242E"/>
     <w:rsid w:val="00D172AB"/>
     <w:rsid w:val="00D20FBB"/>
     <w:rsid w:val="00D3172D"/>
     <w:rsid w:val="00D33EB3"/>
     <w:rsid w:val="00D4700C"/>
     <w:rsid w:val="00D546DA"/>
     <w:rsid w:val="00D578F2"/>
     <w:rsid w:val="00D82DFA"/>
     <w:rsid w:val="00D927BB"/>
     <w:rsid w:val="00D95DDE"/>
     <w:rsid w:val="00DC06C3"/>
     <w:rsid w:val="00DF6987"/>
     <w:rsid w:val="00DF7A1E"/>
     <w:rsid w:val="00E11CEB"/>
     <w:rsid w:val="00E13C2B"/>
     <w:rsid w:val="00E17673"/>
     <w:rsid w:val="00E20321"/>
     <w:rsid w:val="00E32B00"/>
     <w:rsid w:val="00E36A35"/>
+    <w:rsid w:val="00E41DAB"/>
     <w:rsid w:val="00E47126"/>
     <w:rsid w:val="00E61B21"/>
     <w:rsid w:val="00E71DDA"/>
     <w:rsid w:val="00E753B3"/>
     <w:rsid w:val="00E7649A"/>
     <w:rsid w:val="00E91CEF"/>
     <w:rsid w:val="00EB2364"/>
     <w:rsid w:val="00EE6AD7"/>
     <w:rsid w:val="00EF1033"/>
     <w:rsid w:val="00F01808"/>
     <w:rsid w:val="00F026BA"/>
     <w:rsid w:val="00F0601D"/>
     <w:rsid w:val="00F1472A"/>
     <w:rsid w:val="00F452AA"/>
     <w:rsid w:val="00F54441"/>
     <w:rsid w:val="00F678A9"/>
     <w:rsid w:val="00F75B32"/>
     <w:rsid w:val="00F92C4B"/>
     <w:rsid w:val="00F93872"/>
     <w:rsid w:val="00F9541A"/>
     <w:rsid w:val="00FB3E83"/>
     <w:rsid w:val="00FE0925"/>
     <w:rsid w:val="00FE6755"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1027"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="226F48BB"/>
   <w15:docId w15:val="{BCAA8D5E-5C88-475A-8EC9-DF5FB50DB1A2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
@@ -17009,51 +16937,50 @@
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="147"/>
       <w:ind w:left="140"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textoindependiente">
     <w:name w:val="Body Text"/>
@@ -18740,85 +18667,85 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59D0BB9E-2F2B-49C5-9884-14EE69DDC8B5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
-  <Words>3742</Words>
-  <Characters>20582</Characters>
+  <Words>3731</Words>
+  <Characters>20521</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>171</Lines>
   <Paragraphs>48</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24276</CharactersWithSpaces>
+  <CharactersWithSpaces>24204</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>laura tec</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2024-08-07T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>PDFium</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">