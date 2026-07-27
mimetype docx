--- v0 (2025-10-13)
+++ v1 (2026-07-27)
@@ -11,93 +11,157 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="28583E57" w14:textId="0A3E4D48" w:rsidR="004D129F" w:rsidRDefault="004D129F" w:rsidP="004D129F">
+    <w:p w14:paraId="6A30D3DF" w14:textId="77777777" w:rsidR="008B6E55" w:rsidRPr="008B6E55" w:rsidRDefault="008B6E55" w:rsidP="004D129F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3413C624" w14:textId="04744D8F" w:rsidR="008B6E55" w:rsidRPr="008B6E55" w:rsidRDefault="008B6E55" w:rsidP="008B6E55">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B6E55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B6E55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="008B6E55">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/ctes.v11i22.857</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6580F9EC" w14:textId="77777777" w:rsidR="008B6E55" w:rsidRDefault="008B6E55" w:rsidP="008B6E55">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28583E57" w14:textId="6E3CF870" w:rsidR="004D129F" w:rsidRDefault="004D129F" w:rsidP="004D129F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="132775BC" wp14:editId="7D6C6017">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>22860</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-762635</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7772400" cy="1266825"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="2086889291" name="Imagen 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8">
+                    <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7772400" cy="1266825"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -253,72 +317,72 @@
         <w:t>Tecnológico Nacional de México</w:t>
       </w:r>
       <w:r w:rsidR="00142AE2" w:rsidRPr="0058382B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">/ IT </w:t>
       </w:r>
       <w:r w:rsidRPr="0058382B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Ciudad Juárez</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00F99C65" w14:textId="624FA048" w:rsidR="000722A4" w:rsidRPr="0058382B" w:rsidRDefault="0014363B" w:rsidP="00B26786">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="0058382B">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="FF0000"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>m23110399@cdjuarez.tecnm.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2E768665" w14:textId="69D90DF2" w:rsidR="001461B6" w:rsidRPr="0058382B" w:rsidRDefault="001461B6" w:rsidP="00B26786">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="0058382B">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0002-3416-8253</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="75408AA0" w14:textId="77777777" w:rsidR="0058382B" w:rsidRPr="0058382B" w:rsidRDefault="0058382B" w:rsidP="00B26786">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B8B625E" w14:textId="53E437E1" w:rsidR="00FB3F11" w:rsidRPr="0058382B" w:rsidRDefault="00FB3F11" w:rsidP="00B26786">
       <w:pPr>
@@ -364,72 +428,72 @@
         <w:t>Tecnológico Nacional de México/ IT</w:t>
       </w:r>
       <w:r w:rsidR="00735C3F" w:rsidRPr="0058382B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0058382B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Ciudad Juárez</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2183F3DB" w14:textId="41F43B02" w:rsidR="00FB3F11" w:rsidRPr="0058382B" w:rsidRDefault="00846607" w:rsidP="00B26786">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="0058382B">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="FF0000"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>dsandoval@itcj.edu.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3CF70A82" w14:textId="1544A142" w:rsidR="00FB3F11" w:rsidRPr="0058382B" w:rsidRDefault="00FB3F11" w:rsidP="00B26786">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="0058382B">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0002-2536-1844</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="20916FEC" w14:textId="77777777" w:rsidR="0058382B" w:rsidRPr="0058382B" w:rsidRDefault="0058382B" w:rsidP="00B26786">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21172115" w14:textId="48131ECD" w:rsidR="003B70F0" w:rsidRPr="0058382B" w:rsidRDefault="000C6E4E" w:rsidP="00B26786">
       <w:pPr>
@@ -479,72 +543,72 @@
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0058382B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Tecnológico Nacional de México/ IT Ciudad Juárez</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78CDAD1F" w14:textId="77DB46F2" w:rsidR="003B70F0" w:rsidRPr="0058382B" w:rsidRDefault="004E6262" w:rsidP="00B26786">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="0058382B">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="FF0000"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>fzorrilla@itcj.edu.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2EEC0D16" w14:textId="3C18F8F3" w:rsidR="003B70F0" w:rsidRPr="0058382B" w:rsidRDefault="003B70F0" w:rsidP="00B26786">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="0058382B">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0003-0553-9841</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="62C0BFEE" w14:textId="77777777" w:rsidR="0058382B" w:rsidRPr="0058382B" w:rsidRDefault="0058382B" w:rsidP="00F274DC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EB3DA23" w14:textId="067F7539" w:rsidR="00F274DC" w:rsidRPr="0058382B" w:rsidRDefault="00F274DC" w:rsidP="00F274DC">
       <w:pPr>
@@ -578,75 +642,75 @@
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0058382B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Tecnológico Nacional de México/ IT Ciudad Juárez</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="113DA153" w14:textId="287ACAEB" w:rsidR="00F274DC" w:rsidRPr="0058382B" w:rsidRDefault="001D0BA1" w:rsidP="00F274DC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="0058382B">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="FF0000"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>ltarango@itcj.edu.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7718CABF" w14:textId="0FCB9C1B" w:rsidR="001D0BA1" w:rsidRPr="0058382B" w:rsidRDefault="001D0BA1" w:rsidP="00F274DC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="0058382B">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0003-4194-9709</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="590C1763" w14:textId="11E41C27" w:rsidR="00F274DC" w:rsidRPr="0058382B" w:rsidRDefault="00F274DC" w:rsidP="00F274DC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0058382B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -675,58 +739,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Resumen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C5C25D1" w14:textId="77777777" w:rsidR="009F12A9" w:rsidRPr="006613CA" w:rsidRDefault="009F12A9" w:rsidP="006613CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">La industria manufacturera genera altos ingresos en México, los procesos de producción deben de asegurarse de ofrecer productos de calidad y que cumplan con los requerimientos gubernamentales correspondientes a la categoría del producto ofrecido, es necesario que durante los procesos de manufactura se realicen diversos tipos de pruebas. Entre las pruebas realizadas existen las pruebas de tipo eléctrico en las que el objetivo principal es asegurar que no exista riesgo de choque eléctrico al momento de hacer uso del producto adquirido. El objetivo de este artículo fue el de estudiar el impacto producido al rediseñar y automatizar una estación de prueba eléctrica, siguiendo una metodología de investigación cuantitativa, correlacional, </w:t>
+        <w:t xml:space="preserve">La industria manufacturera genera altos ingresos en México, los procesos de producción deben de asegurarse de ofrecer productos de calidad y que cumplan con los requerimientos gubernamentales correspondientes a la categoría del producto ofrecido, es necesario que durante los procesos de manufactura se realicen diversos tipos de pruebas. Entre las pruebas realizadas existen las pruebas de tipo eléctrico en las que el objetivo principal es asegurar que no </w:t>
       </w:r>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>longitudinal y no experimental. Durante la investigación se observó que las afectaciones musculoesqueléticas se redujeron al disminuir la cantidad de pasos y al incrementar el lapso entre los mismos. Así como la reducción de tiempo de ciclo y la reducción de fallas relacionadas al reporte de datos ocasionados por la intervención humana, se recomienda la implementación de sistemas automáticos siempre que sea posible, dichos sistemas permiten ofrecer productos de calidad y reducir el factor humano en los procesos productivos. Se concluye que el rediseño y automatización de las estaciones de prueba resulta beneficioso para asegurar la calidad de los productos manufacturados, así como la reducción de fallas y la reducción de tiempo de ciclo, lo que permite tener procesos productivos estables.</w:t>
+        <w:t>exista riesgo de choque eléctrico al momento de hacer uso del producto adquirido. El objetivo de este artículo fue el de estudiar el impacto producido al rediseñar y automatizar una estación de prueba eléctrica, siguiendo una metodología de investigación cuantitativa, correlacional, longitudinal y no experimental. Durante la investigación se observó que las afectaciones musculoesqueléticas se redujeron al disminuir la cantidad de pasos y al incrementar el lapso entre los mismos. Así como la reducción de tiempo de ciclo y la reducción de fallas relacionadas al reporte de datos ocasionados por la intervención humana, se recomienda la implementación de sistemas automáticos siempre que sea posible, dichos sistemas permiten ofrecer productos de calidad y reducir el factor humano en los procesos productivos. Se concluye que el rediseño y automatización de las estaciones de prueba resulta beneficioso para asegurar la calidad de los productos manufacturados, así como la reducción de fallas y la reducción de tiempo de ciclo, lo que permite tener procesos productivos estables.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CCC347E" w14:textId="619E98E3" w:rsidR="000722A4" w:rsidRPr="006613CA" w:rsidRDefault="000722A4" w:rsidP="006613CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Palabras clave</w:t>
       </w:r>
       <w:r w:rsidR="003615EC" w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">: seguridad, riesgo eléctrico, ergonomía, </w:t>
       </w:r>
       <w:r w:rsidR="00DF7FDD" w:rsidRPr="006613CA">
@@ -953,82 +1017,82 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Fecha Recepción:</w:t>
       </w:r>
       <w:r w:rsidR="00BD2873" w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Junio 2024                                   </w:t>
       </w:r>
       <w:r w:rsidR="00BD2873" w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Fecha Aceptación:</w:t>
       </w:r>
       <w:r w:rsidR="00BD2873" w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Octubre 2024</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64C3B66F" w14:textId="77777777" w:rsidR="00BD2873" w:rsidRPr="00BD2873" w:rsidRDefault="004D129F" w:rsidP="006613CA">
+    <w:p w14:paraId="64C3B66F" w14:textId="77777777" w:rsidR="00BD2873" w:rsidRPr="00BD2873" w:rsidRDefault="00B47389" w:rsidP="006613CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:pict w14:anchorId="60C33F98">
           <v:rect id="_x0000_i1025" style="width:508pt;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="433AA22E" w14:textId="77777777" w:rsidR="00BD2873" w:rsidRPr="00BD2873" w:rsidRDefault="00BD2873" w:rsidP="006613CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:sectPr w:rsidR="00BD2873" w:rsidRPr="00BD2873" w:rsidSect="00BD2873">
-          <w:headerReference w:type="even" r:id="rId17"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId22"/>
+          <w:headerReference w:type="even" r:id="rId18"/>
+          <w:headerReference w:type="default" r:id="rId19"/>
+          <w:footerReference w:type="even" r:id="rId20"/>
+          <w:footerReference w:type="default" r:id="rId21"/>
+          <w:headerReference w:type="first" r:id="rId22"/>
+          <w:footerReference w:type="first" r:id="rId23"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1240" w:right="1325" w:bottom="1560" w:left="1560" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A965714" w14:textId="39D4F8CB" w:rsidR="000722A4" w:rsidRPr="006613CA" w:rsidRDefault="000722A4" w:rsidP="006613CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Introducción</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6831CF5C" w14:textId="4A19B35B" w:rsidR="00FA5895" w:rsidRPr="006613CA" w:rsidRDefault="003E02F4" w:rsidP="006613CA">
@@ -1204,55 +1268,63 @@
       </w:r>
       <w:r w:rsidR="0040585C" w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">os productos </w:t>
       </w:r>
       <w:r w:rsidR="00E92D45" w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>se somete</w:t>
       </w:r>
       <w:r w:rsidR="0040585C" w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00E92D45" w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> a altos niveles de voltaje y corriente para verificar la integridad de sus conexiones eléctricas, así como la de sus componentes (</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00CD4FB7" w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Velayutham, Y</w:t>
+        <w:t>Velayutham</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CD4FB7" w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, Y</w:t>
       </w:r>
       <w:r w:rsidR="00E92D45" w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2019). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78BAB113" w14:textId="77777777" w:rsidR="006613CA" w:rsidRDefault="006613CA" w:rsidP="006613CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="706"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C6E1746" w14:textId="26ED4D49" w:rsidR="000722A4" w:rsidRPr="006613CA" w:rsidRDefault="001B2D02" w:rsidP="006613CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="706"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -1751,51 +1823,65 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1A275EB5" w14:textId="77777777" w:rsidR="006613CA" w:rsidRDefault="006613CA" w:rsidP="006613CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="489D2EE7" w14:textId="4A903AAA" w:rsidR="00B856E8" w:rsidRDefault="00B856E8" w:rsidP="006613CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Considerando que el equipo médico que se manufactura tiene que cubrir con los requerimientos de los diferentes organismos médicos en todo el mundo, es importante atender el estándar IEC60601, el cual establece una serie de normas internacionales armonizadas relativas a la seguridad y a las prestaciones básicas de los equipos electro médicos. Para que los equipos electromédicos puedan ser comercializados, deben cumplir los requisitos de las normativas IEC 60601. El apego al estándar es independiente de si el equipo electro médico está destinado a ser utilizado por un operador común o por personal entrenado.</w:t>
+        <w:t xml:space="preserve">Considerando que el equipo médico que se manufactura tiene que cubrir con los requerimientos de los diferentes organismos médicos en todo el mundo, es importante atender el estándar IEC60601, el cual establece una serie de normas internacionales armonizadas relativas a la seguridad y a las prestaciones básicas de los equipos electro médicos. Para que los equipos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>electromédicos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> puedan ser comercializados, deben cumplir los requisitos de las normativas IEC 60601. El apego al estándar es independiente de si el equipo electro médico está destinado a ser utilizado por un operador común o por personal entrenado.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D9E3910" w14:textId="77777777" w:rsidR="006613CA" w:rsidRPr="006613CA" w:rsidRDefault="006613CA" w:rsidP="006613CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D640588" w14:textId="707B007E" w:rsidR="00B856E8" w:rsidRDefault="00B856E8" w:rsidP="006613CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>E</w:t>
@@ -2125,51 +2211,65 @@
     <w:p w14:paraId="7EBF6F26" w14:textId="77777777" w:rsidR="006613CA" w:rsidRPr="006613CA" w:rsidRDefault="006613CA" w:rsidP="006613CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="706"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="789A1027" w14:textId="26900E5D" w:rsidR="006E46F3" w:rsidRDefault="006E46F3" w:rsidP="006613CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="706"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>El diseño de ingeniería consta de varias fases en las que múltiples disciplinas trabajan en conjunto en el desarrollo de productos y bienes industriales, según mencionan Formentini et al. (2022).</w:t>
+        <w:t xml:space="preserve">El diseño de ingeniería consta de varias fases en las que múltiples disciplinas trabajan en conjunto en el desarrollo de productos y bienes industriales, según mencionan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Formentini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et al. (2022).</w:t>
       </w:r>
       <w:r w:rsidR="0058423B" w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Es importante identificar las estrategias adecuadas, así como la teoría, las cuales en conjunto fortalecerán el proceso de diseño, ya sea mediante la reestructuración de las metodologías existentes o a través de la formulación de propuestas nuevas.</w:t>
       </w:r>
       <w:r w:rsidR="0058423B" w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Se conoce como manufactura a los procesos en los cuales las materias primas se transforman para producir artículos finales (</w:t>
       </w:r>
@@ -2550,248 +2650,370 @@
         </w:rPr>
         <w:t>lado,</w:t>
       </w:r>
       <w:r w:rsidR="007F374D" w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DC104A" w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Jamal (1994), afirma que la programación mediante el uso de lenguajes gráficos integra una manera nueva de interacción entre la maquinaria y el ser humano. A diferencia de los lenguajes de programación basados en texto, el uso de lenguajes gráficos permite a los programadores visualizar un proceso u algoritmo, lo cual permite expresar las ideas en una manera más intuitiva.</w:t>
       </w:r>
       <w:r w:rsidR="00AC7260" w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DC104A" w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Por otro lado, Kehtarnavaz &amp; Kim (2005), señalan que LabVIEW® incluye un ambiente de programación gráfico, el cual permite diseñar y analizar señales digitales en un periodo de tiempo más corto, en comparación con los lenguajes de programación basados en texto. Las ejecuciones de tareas en los VI (</w:t>
+        <w:t xml:space="preserve">Por otro lado, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DC104A" w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kehtarnavaz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DC104A" w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Kim (2005), señalan que LabVIEW® incluye un ambiente de programación gráfico, el cual permite diseñar y analizar señales digitales en un periodo de tiempo más corto, en comparación con los lenguajes de programación basados en texto. Las ejecuciones de tareas en los VI (</w:t>
       </w:r>
       <w:r w:rsidR="00DC104A" w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Virtual </w:t>
       </w:r>
       <w:r w:rsidR="00DC104A" w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Instruments </w:t>
       </w:r>
       <w:r w:rsidR="00DC104A" w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>por sus siglas en inglés) están basadas en el flujo de datos.</w:t>
       </w:r>
       <w:r w:rsidR="00AC7260" w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00DC104A" w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>National Instruments Corp.</w:t>
-[...30 lines deleted...]
-      </w:r>
+        <w:t>National</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00DC104A" w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Graphical system design GSD</w:t>
+        <w:t xml:space="preserve"> Instruments Corp.</w:t>
       </w:r>
       <w:r w:rsidR="00DC104A" w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">, por sus siglas en inglés) </w:t>
-[...5 lines deleted...]
-        <w:t>son</w:t>
+        <w:t xml:space="preserve"> (202</w:t>
+      </w:r>
+      <w:r w:rsidR="007F07D0" w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00DC104A" w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> una </w:t>
-[...5 lines deleted...]
-        <w:t>alternativa</w:t>
+        <w:t>) define LabVIEW® como una herramienta de uso general, la cual está enfocada en la realización de pruebas y de mediciones. Se basa en la programación gráfica de alto nivel, en la cual muchas de las acciones ya están preestablecidas y basta con diseñar un diagrama de flujo de datos para que la tarea sea ejecutada, lo cual permite ahorrar tiempo en el desarrollo de aplicaciones. Por su manera de gestionar los datos, permite asimilar mejor los modelos físicos y plasmarlos en un código de programación, lo cual, en combinación con la capacidad de realizar tareas en paralelo, permite aumentar el rendimiento sin la necesidad de codificación compleja. Además de sus características para el diseño y ejecución de aplicaciones de prueba, cuenta con la capacidad de revisar cada etapa de código, lo que permite una manera de depuración de errores más intuitiva.</w:t>
+      </w:r>
+      <w:r w:rsidR="006C00A2" w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DC104A" w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> actual de diseñar sistemas integrales, ya que permiten a las compañías diseñar de manera rápida, lo cual reduce los tiempos de mercadeo, permite optimizar la escalabilidad del sistema e incrementar el desempeño a un bajo costo.</w:t>
-[...27 lines deleted...]
-      <w:r w:rsidRPr="006613CA">
+        <w:t>Por otro lado, Jerome (2010) menciona que los sistemas de control gráficos (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DC104A" w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">interlocking, </w:t>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="006613CA">
+        <w:t>Graphical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DC104A" w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DC104A" w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>system</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DC104A" w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DC104A" w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>design</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DC104A" w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> GSD</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC104A" w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés) </w:t>
+      </w:r>
+      <w:r w:rsidR="00B370D3" w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>son</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC104A" w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> una </w:t>
+      </w:r>
+      <w:r w:rsidR="00B370D3" w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>alternativa</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC104A" w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> actual de diseñar sistemas integrales, ya que permiten a las compañías diseñar de manera rápida, lo cual reduce los tiempos de mercadeo, permite optimizar la escalabilidad del sistema e incrementar el desempeño a un bajo costo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69EC2061" w14:textId="77777777" w:rsidR="006613CA" w:rsidRPr="006613CA" w:rsidRDefault="006613CA" w:rsidP="006613CA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="706"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B3A1803" w14:textId="47BFED00" w:rsidR="00296A0C" w:rsidRDefault="00296A0C" w:rsidP="006613CA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="706"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desde otra perspectiva, Kuang y He (2022) muestran los beneficios en la automatización de un proceso, en el cual no solo se elimina la influencia del factor humano en las pruebas de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>interlocking</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>también aseguran la calidad y la eficiencia de las pruebas. Se muestra el propósito de la automatización de las pruebas, el cual consiste en mejorar la eficacia y reducir los tiempos de prueba asegurando que la prueba cubre todos los parámetros. Para generar secuencias de prueba eficientes, es necesario conocer las características del producto a probar.</w:t>
+      </w:r>
+      <w:r w:rsidR="004B7215" w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por otro lado, Salazar y Cuervo (2013) se refieren a los conceptos y aplicaciones para confirmar la seguridad eléctrica para equipos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>electromédicos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, mostrando las complicaciones ocasionadas al entrar en contacto el cuerpo humano con la electricidad, indicando que los accidentes eléctricos producidos por equipo médico pueden llegar a dañar tejido u órganos y en casos severos provocar la muerte. También explican que para reducir estos efectos la norma IEC 60601-1 exige que el flujo de corriente que puede llegar a los pacientes o al operario del equipo electro médico sea minimizado. La selección del </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>software</w:t>
       </w:r>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> de prueba es debido a sus características, las cuales permiten la adquisición de datos de manera continua a alta velocidad, además de una buena sincronización entre el objeto de prueba y la medición real.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6360A06F" w14:textId="77777777" w:rsidR="006613CA" w:rsidRPr="006613CA" w:rsidRDefault="006613CA" w:rsidP="006613CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="706"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EB7E47D" w14:textId="5801F210" w:rsidR="00296A0C" w:rsidRDefault="00296A0C" w:rsidP="006613CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="706"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Por otro lado, Gudeppu et. al. (2020) examinan las estrictas regulaciones y estándares que son aplicadas a dispositivos electromédicos debido a los efectos adversos que pueden ser ocasionados a corto y largo plazo por su uso continuo. Se hace referencia a que las regulaciones y estándares son aplicables durante la manufactura, </w:t>
+        <w:t xml:space="preserve">Por otro lado, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Gudeppu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et. al. (2020) examinan las estrictas regulaciones y estándares que son aplicadas a dispositivos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>electromédicos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> debido a los efectos adversos que pueden ser ocasionados a corto y largo plazo por su uso continuo. Se hace referencia a que las regulaciones y estándares son aplicables durante la manufactura, </w:t>
       </w:r>
       <w:r w:rsidR="00BF164D" w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>precomercialización</w:t>
       </w:r>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> y post</w:t>
       </w:r>
       <w:r w:rsidR="006665EF" w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>comercialización.</w:t>
       </w:r>
@@ -3445,51 +3667,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2D9F449E" wp14:editId="424F9C01">
             <wp:extent cx="5867400" cy="1562100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1076746922" name="Imagen 1" descr="Interfaz de usuario gráfica, Aplicación&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1076746922" name="Imagen 1" descr="Interfaz de usuario gráfica, Aplicación&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23"/>
+                    <a:blip r:embed="rId24"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5916353" cy="1575133"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="6229CE37" w14:textId="11611309" w:rsidR="00A05E7D" w:rsidRDefault="00857515" w:rsidP="006613CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -3540,77 +3762,105 @@
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
       <w:r w:rsidR="00D06CD8" w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A05E7D" w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">OMNIA II </w:t>
       </w:r>
       <w:r w:rsidR="00FA5D09" w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>[Fotografía]</w:t>
       </w:r>
       <w:r w:rsidR="00470457" w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Associated Research,</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00470457" w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Associated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00470457" w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00470457" w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00470457" w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00D06CD8" w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00470457" w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
       <w:r w:rsidR="00D14CFF" w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A05E7D" w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidR="006613CA" w:rsidRPr="009176AA">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://par.arisafety.com/ar_omnia_manual</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00697A97" w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6473CAB0" w14:textId="77777777" w:rsidR="006613CA" w:rsidRDefault="006613CA" w:rsidP="006613CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -3659,94 +3909,122 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="01F3DAE5" wp14:editId="6E003097">
             <wp:extent cx="5924550" cy="1323975"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="667081319" name="Imagen 1" descr="Un horno de microondas&#10;&#10;Descripción generada automáticamente con confianza baja"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="667081319" name="Imagen 1" descr="Un horno de microondas&#10;&#10;Descripción generada automáticamente con confianza baja"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25"/>
+                    <a:blip r:embed="rId26"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6008516" cy="1342739"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C3C7950" w14:textId="425BAF17" w:rsidR="00A05E7D" w:rsidRDefault="00A05E7D" w:rsidP="006613CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nota.</w:t>
       </w:r>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ilustración representativa de la sección frontal del instrumento de medición utilizado. Tomado del Manual de Servicio y Operación del OMNIA II [Fotografía] Associated Research, 2024, </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId26" w:history="1">
+        <w:t xml:space="preserve"> Ilustración representativa de la sección frontal del instrumento de medición utilizado. Tomado del Manual de Servicio y Operación del OMNIA II [Fotografía] </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Associated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2024, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidR="006613CA" w:rsidRPr="009176AA">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://par.arisafety.com/ar_omnia_manual</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EDD1114" w14:textId="77777777" w:rsidR="006613CA" w:rsidRDefault="006613CA" w:rsidP="006613CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="706"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -3821,51 +4099,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B9A170A" wp14:editId="6DC88962">
             <wp:extent cx="5895975" cy="857250"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:docPr id="1197524545" name="Imagen 1" descr="Interfaz de usuario gráfica, Aplicación&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1197524545" name="Imagen 1" descr="Interfaz de usuario gráfica, Aplicación&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27"/>
+                    <a:blip r:embed="rId28"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6067741" cy="882224"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E4644A3" w14:textId="22388CB3" w:rsidR="003962A0" w:rsidRDefault="003962A0" w:rsidP="006613CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -3874,53 +4152,81 @@
       </w:pPr>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nota.</w:t>
       </w:r>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ilustración representativa de la sección posterior del instrumento de medición utilizado. Tomado de Manual de Servicio y Operación</w:t>
       </w:r>
       <w:r w:rsidR="005D3947" w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> del Modelo SC6540</w:t>
       </w:r>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> [Fotografía] Associated Research, 2024, </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId28" w:history="1">
+        <w:t xml:space="preserve"> [Fotografía] </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Associated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2024, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidR="006613CA" w:rsidRPr="009176AA">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://par.arisafety.com/ar_sc6540_manual</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D1A8A61" w14:textId="77777777" w:rsidR="006613CA" w:rsidRPr="006613CA" w:rsidRDefault="006613CA" w:rsidP="006613CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4EE00A64" w14:textId="2D518DBA" w:rsidR="003962A0" w:rsidRPr="006613CA" w:rsidRDefault="003962A0" w:rsidP="006613CA">
@@ -3968,94 +4274,122 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="363AA3E1" wp14:editId="6139230B">
             <wp:extent cx="5848350" cy="990600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1983362046" name="Imagen 1" descr="Imagen que contiene Texto&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1983362046" name="Imagen 1" descr="Imagen que contiene Texto&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29"/>
+                    <a:blip r:embed="rId30"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5983179" cy="1013437"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="56AE446C" w14:textId="50AAA052" w:rsidR="00285B69" w:rsidRDefault="00285B69" w:rsidP="006613CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nota.</w:t>
       </w:r>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ilustración representativa de la sección posterior del instrumento de medición utilizado. Tomado de Manual de Servicio y Operación del Modelo SC6540 [Fotografía] Associated Research, 2024, </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId30" w:history="1">
+        <w:t xml:space="preserve"> Ilustración representativa de la sección posterior del instrumento de medición utilizado. Tomado de Manual de Servicio y Operación del Modelo SC6540 [Fotografía] </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Associated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2024, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidR="006613CA" w:rsidRPr="009176AA">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://par.arisafety.com/ar_sc6540_manual</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A4BC6E7" w14:textId="77777777" w:rsidR="006613CA" w:rsidRPr="006613CA" w:rsidRDefault="006613CA" w:rsidP="006613CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E7A1B13" w14:textId="0BEE8438" w:rsidR="00487C6C" w:rsidRDefault="00A77C78" w:rsidP="006613CA">
@@ -4091,51 +4425,65 @@
         </w:rPr>
         <w:t xml:space="preserve">con la intención de permitir la </w:t>
       </w:r>
       <w:r w:rsidR="00AB42A1" w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">automatización en la </w:t>
       </w:r>
       <w:r w:rsidR="00285B69" w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="00AB42A1" w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">igura 5 se muestra una conexión la cual permite la </w:t>
       </w:r>
       <w:r w:rsidR="00A46EB3" w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>realización de las pruebas de Ground Bond y AC Withstand.</w:t>
+        <w:t xml:space="preserve">realización de las pruebas de Ground Bond y AC </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A46EB3" w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Withstand</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A46EB3" w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74660225" w14:textId="77777777" w:rsidR="006613CA" w:rsidRPr="006613CA" w:rsidRDefault="006613CA" w:rsidP="006613CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="706"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CFA01A9" w14:textId="19DCEA33" w:rsidR="00A05E7D" w:rsidRPr="006613CA" w:rsidRDefault="00A05E7D" w:rsidP="006613CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -4180,51 +4528,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C048EF7" wp14:editId="14EA97C6">
             <wp:extent cx="5895975" cy="1800152"/>
             <wp:effectExtent l="38100" t="38100" r="28575" b="29210"/>
             <wp:docPr id="903571123" name="Imagen 1" descr="Diagrama&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="903571123" name="Imagen 1" descr="Diagrama&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId31"/>
+                    <a:blip r:embed="rId32"/>
                     <a:srcRect b="8358"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6002808" cy="1832770"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="38100" cap="sq" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:miter lim="800000"/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                       <a:extLst>
                         <a:ext uri="{C807C97D-BFC1-408E-A445-0C87EB9F89A2}">
                           <ask:lineSketchStyleProps xmlns:ask="http://schemas.microsoft.com/office/drawing/2018/sketchyshapes" sd="0">
                             <a:custGeom>
                               <a:avLst/>
                               <a:gdLst/>
@@ -4298,53 +4646,81 @@
         </w:rPr>
         <w:t>instrumento</w:t>
       </w:r>
       <w:r w:rsidR="00644665" w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> de medición utilizado</w:t>
       </w:r>
       <w:r w:rsidR="00644665" w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Tomado del Manual de Servicio y Operación del OMNIA II [Fotografía] Associated Research, 2024, </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId32" w:history="1">
+        <w:t xml:space="preserve">. Tomado del Manual de Servicio y Operación del OMNIA II [Fotografía] </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Associated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2024, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidR="006613CA" w:rsidRPr="009176AA">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://par.arisafety.com/ar_omnia_manual</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C8469CC" w14:textId="77777777" w:rsidR="006613CA" w:rsidRDefault="00487C6C" w:rsidP="006613CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
@@ -4509,51 +4885,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1ACEE667" wp14:editId="4C667076">
             <wp:extent cx="5675397" cy="1924050"/>
             <wp:effectExtent l="38100" t="38100" r="40005" b="38100"/>
             <wp:docPr id="514402429" name="Imagen 1" descr="Diagrama&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="514402429" name="Imagen 1" descr="Diagrama&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId33"/>
+                    <a:blip r:embed="rId34"/>
                     <a:srcRect l="5647" b="7375"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5765948" cy="1954748"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="38100" cap="sq" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:miter lim="800000"/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                       <a:extLst>
                         <a:ext uri="{C807C97D-BFC1-408E-A445-0C87EB9F89A2}">
                           <ask:lineSketchStyleProps xmlns:ask="http://schemas.microsoft.com/office/drawing/2018/sketchyshapes" sd="0">
                             <a:custGeom>
                               <a:avLst/>
                               <a:gdLst/>
@@ -4579,189 +4955,249 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="107925A6" w14:textId="2B46C086" w:rsidR="00C120B2" w:rsidRDefault="00C120B2" w:rsidP="006613CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nota.</w:t>
       </w:r>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ilustración representativa de la conexión entre los instrumentos de medición utilizados para mediciones de fuga de corriente. Tomado del Manual de Servicio y Operación del OMNIA II [Fotografía] Associated Research, 2024, </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId34" w:history="1">
+        <w:t xml:space="preserve"> Ilustración representativa de la conexión entre los instrumentos de medición utilizados para mediciones de fuga de corriente. Tomado del Manual de Servicio y Operación del OMNIA II [Fotografía] </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Associated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2024, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidR="006613CA" w:rsidRPr="009176AA">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://par.arisafety.com/ar_omnia_manual</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A13B1E7" w14:textId="77777777" w:rsidR="006613CA" w:rsidRDefault="006613CA" w:rsidP="006613CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="700"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A48C947" w14:textId="1D54D247" w:rsidR="00300EDE" w:rsidRDefault="00300EDE" w:rsidP="006613CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="700"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>A continuación, se describen los diferentes tipos de prueba y los parámetros considerados por defecto para cada tipo de prueba los cuales están sujetos a cambios basados en los productos a probar, dichos cambios son requeridos por el cliente y deben de ser acordes a las regulaciones aplicables. Véase l</w:t>
       </w:r>
       <w:r w:rsidR="00FB27B5" w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Figura 7 como ejemplo de los parámetros mostrados por el equipo de medición para la prueba de AC-Withstand.</w:t>
+        <w:t xml:space="preserve"> Figura 7 como ejemplo de los parámetros mostrados por el equipo de medición para la prueba de AC-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Withstand</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="251DC902" w14:textId="77777777" w:rsidR="006613CA" w:rsidRPr="006613CA" w:rsidRDefault="006613CA" w:rsidP="006613CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="700"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BE6CA9D" w14:textId="5FD6E223" w:rsidR="00501AA0" w:rsidRPr="006613CA" w:rsidRDefault="00501AA0" w:rsidP="006613CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Figura 7</w:t>
       </w:r>
       <w:r w:rsidR="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Parámetros de Prueba para AC-With</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00951861" w:rsidRPr="006613CA">
+        <w:t>Parámetros de Prueba para AC-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>stand.</w:t>
+        <w:t>With</w:t>
+      </w:r>
+      <w:r w:rsidR="00951861" w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>stand</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00951861" w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="255E71C6" w14:textId="77777777" w:rsidR="00300EDE" w:rsidRPr="006613CA" w:rsidRDefault="00300EDE" w:rsidP="006613CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E4D2D2D" wp14:editId="2758D27A">
             <wp:extent cx="5838825" cy="1617766"/>
             <wp:effectExtent l="38100" t="38100" r="28575" b="40005"/>
             <wp:docPr id="181245705" name="Imagen 1" descr="Interfaz de usuario gráfica, Aplicación&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="181245705" name="Imagen 1" descr="Interfaz de usuario gráfica, Aplicación&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId35"/>
+                    <a:blip r:embed="rId36"/>
                     <a:srcRect r="16540" b="2711"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5974403" cy="1655331"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="38100" cap="sq" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:miter lim="800000"/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                       <a:extLst>
                         <a:ext uri="{C807C97D-BFC1-408E-A445-0C87EB9F89A2}">
                           <ask:lineSketchStyleProps xmlns:ask="http://schemas.microsoft.com/office/drawing/2018/sketchyshapes" sd="0">
                             <a:custGeom>
                               <a:avLst/>
                               <a:gdLst/>
@@ -4787,53 +5223,95 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F7466AE" w14:textId="652153F9" w:rsidR="00951861" w:rsidRDefault="00951861" w:rsidP="006613CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nota.</w:t>
       </w:r>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ilustración representativa de los parámetros configurables para la prueba de AC-Withstand. Tomado del Manual de Servicio y Operación del OMNIA II [Fotografía] Associated Research, 2024, </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId36" w:history="1">
+        <w:t xml:space="preserve"> Ilustración representativa de los parámetros configurables para la prueba de AC-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Withstand</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Tomado del Manual de Servicio y Operación del OMNIA II [Fotografía] </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Associated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2024, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidR="006613CA" w:rsidRPr="009176AA">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://par.arisafety.com/ar_omnia_manual</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76A0C188" w14:textId="77777777" w:rsidR="006613CA" w:rsidRPr="006613CA" w:rsidRDefault="006613CA" w:rsidP="006613CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2875A6AC" w14:textId="05534BC9" w:rsidR="00300EDE" w:rsidRDefault="00300EDE" w:rsidP="006613CA">
@@ -4925,51 +5403,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="03373D4F" wp14:editId="1E2266D2">
             <wp:extent cx="5905500" cy="1898985"/>
             <wp:effectExtent l="38100" t="38100" r="38100" b="44450"/>
             <wp:docPr id="154947269" name="Imagen 1" descr="Captura de pantalla de computadora&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="154947269" name="Imagen 1" descr="Captura de pantalla de computadora&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId37"/>
+                    <a:blip r:embed="rId38"/>
                     <a:srcRect r="16154" b="-16"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5964006" cy="1917798"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="38100" cap="sq" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:miter lim="800000"/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                       <a:extLst>
                         <a:ext uri="{C807C97D-BFC1-408E-A445-0C87EB9F89A2}">
                           <ask:lineSketchStyleProps xmlns:ask="http://schemas.microsoft.com/office/drawing/2018/sketchyshapes" sd="0">
                             <a:custGeom>
                               <a:avLst/>
                               <a:gdLst/>
@@ -4995,103 +5473,145 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="208906E7" w14:textId="4125E271" w:rsidR="0061714F" w:rsidRDefault="0061714F" w:rsidP="006613CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nota.</w:t>
       </w:r>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ilustración representativa de los parámetros configurables para la prueba de AC Ground Bond. Tomado del Manual de Servicio y Operación del OMNIA II [Fotografía] Associated Research, 2024, </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId38" w:history="1">
+        <w:t xml:space="preserve"> Ilustración representativa de los parámetros configurables para la prueba de AC Ground Bond. Tomado del Manual de Servicio y Operación del OMNIA II [Fotografía] </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Associated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2024, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidR="006613CA" w:rsidRPr="009176AA">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://par.arisafety.com/ar_omnia_manual</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65527634" w14:textId="77777777" w:rsidR="006613CA" w:rsidRPr="006613CA" w:rsidRDefault="006613CA" w:rsidP="006613CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B5FA3CC" w14:textId="721D8D6A" w:rsidR="00300EDE" w:rsidRDefault="00300EDE" w:rsidP="006613CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="700"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>En la Figura</w:t>
       </w:r>
       <w:r w:rsidR="009A2DA6" w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9</w:t>
       </w:r>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> se pueden observar los parámetros mostrados por el equipo de medición para la prueba de DC Continuity.</w:t>
+        <w:t xml:space="preserve"> se pueden observar los parámetros mostrados por el equipo de medición para la prueba de DC </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Continuity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66423639" w14:textId="77777777" w:rsidR="006613CA" w:rsidRPr="006613CA" w:rsidRDefault="006613CA" w:rsidP="006613CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="700"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29A2E262" w14:textId="19A70C56" w:rsidR="009A2DA6" w:rsidRPr="006613CA" w:rsidRDefault="009A2DA6" w:rsidP="006613CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -5108,83 +5628,93 @@
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 9</w:t>
       </w:r>
       <w:r w:rsidR="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000B5361" w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Parámetros de Prueba para DC Continuity</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Parámetros de Prueba para DC </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000B5361" w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Continuity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="2F1B96D0" w14:textId="77777777" w:rsidR="00300EDE" w:rsidRPr="006613CA" w:rsidRDefault="00300EDE" w:rsidP="006613CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2261F673" wp14:editId="3DC4C521">
             <wp:extent cx="5886450" cy="1809647"/>
             <wp:effectExtent l="38100" t="38100" r="38100" b="38735"/>
             <wp:docPr id="204491591" name="Imagen 1" descr="Imagen que contiene Interfaz de usuario gráfica&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="204491591" name="Imagen 1" descr="Imagen que contiene Interfaz de usuario gráfica&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId39"/>
+                    <a:blip r:embed="rId40"/>
                     <a:srcRect r="15251"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5977653" cy="1837685"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="38100" cap="sq" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:miter lim="800000"/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                       <a:extLst>
                         <a:ext uri="{C807C97D-BFC1-408E-A445-0C87EB9F89A2}">
                           <ask:lineSketchStyleProps xmlns:ask="http://schemas.microsoft.com/office/drawing/2018/sketchyshapes" sd="0">
                             <a:custGeom>
                               <a:avLst/>
                               <a:gdLst/>
@@ -5210,53 +5740,95 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="767666D2" w14:textId="085AB100" w:rsidR="000B5361" w:rsidRDefault="000B5361" w:rsidP="006613CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nota.</w:t>
       </w:r>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ilustración representativa de los parámetros configurables para la prueba de DC Continuity. Tomado del Manual de Servicio y Operación del OMNIA II [Fotografía] Associated Research, 2024, </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId40" w:history="1">
+        <w:t xml:space="preserve"> Ilustración representativa de los parámetros configurables para la prueba de DC </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Continuity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Tomado del Manual de Servicio y Operación del OMNIA II [Fotografía] </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Associated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2024, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidR="006613CA" w:rsidRPr="009176AA">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://par.arisafety.com/ar_omnia_manual</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="538A1023" w14:textId="77777777" w:rsidR="006613CA" w:rsidRPr="006613CA" w:rsidRDefault="006613CA" w:rsidP="006613CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="690FED33" w14:textId="54CAD11C" w:rsidR="00300EDE" w:rsidRDefault="00300EDE" w:rsidP="006613CA">
@@ -5394,51 +5966,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7CD45898" wp14:editId="284DD178">
             <wp:extent cx="5667375" cy="1881918"/>
             <wp:effectExtent l="38100" t="38100" r="28575" b="42545"/>
             <wp:docPr id="851036652" name="Imagen 1" descr="Una captura de pantalla de azul&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="851036652" name="Imagen 1" descr="Una captura de pantalla de azul&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41"/>
+                    <a:blip r:embed="rId42"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5773294" cy="1917090"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="38100" cap="sq" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:miter lim="800000"/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                       <a:extLst>
                         <a:ext uri="{C807C97D-BFC1-408E-A445-0C87EB9F89A2}">
                           <ask:lineSketchStyleProps xmlns:ask="http://schemas.microsoft.com/office/drawing/2018/sketchyshapes" sd="0">
                             <a:custGeom>
                               <a:avLst/>
@@ -5460,53 +6032,81 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="3507DC81" w14:textId="5C3EC1AC" w:rsidR="000B5361" w:rsidRDefault="000B5361" w:rsidP="006613CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nota.</w:t>
       </w:r>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ilustración representativa de los parámetros configurables para la prueba de Fuga de Corriente. Tomado del Manual de Servicio y Operación del OMNIA II [Fotografía] Associated Research, 2024, </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId42" w:history="1">
+        <w:t xml:space="preserve"> Ilustración representativa de los parámetros configurables para la prueba de Fuga de Corriente. Tomado del Manual de Servicio y Operación del OMNIA II [Fotografía] </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Associated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2024, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidR="006613CA" w:rsidRPr="009176AA">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://par.arisafety.com/ar_omnia_manual</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="751CE647" w14:textId="77777777" w:rsidR="006613CA" w:rsidRPr="006613CA" w:rsidRDefault="006613CA" w:rsidP="006613CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7737043A" w14:textId="0E806314" w:rsidR="00300EDE" w:rsidRPr="006613CA" w:rsidRDefault="00300EDE" w:rsidP="006613CA">
@@ -5624,51 +6224,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="375FD816" wp14:editId="79BFB039">
             <wp:extent cx="5819775" cy="1506855"/>
             <wp:effectExtent l="38100" t="38100" r="47625" b="36195"/>
             <wp:docPr id="1169554146" name="Imagen 1" descr="Diagrama, Esquemático&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1169554146" name="Imagen 1" descr="Diagrama, Esquemático&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId43"/>
+                    <a:blip r:embed="rId44"/>
                     <a:srcRect t="25462" b="20854"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5882096" cy="1522991"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="38100" cap="sq" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:miter lim="800000"/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                       <a:extLst>
                         <a:ext uri="{C807C97D-BFC1-408E-A445-0C87EB9F89A2}">
                           <ask:lineSketchStyleProps xmlns:ask="http://schemas.microsoft.com/office/drawing/2018/sketchyshapes" sd="0">
                             <a:custGeom>
                               <a:avLst/>
                               <a:gdLst/>
@@ -5718,53 +6318,81 @@
         </w:rPr>
         <w:t xml:space="preserve"> Ilustración representativa de los parámetros configurables para la prueba de Fuga de Corriente S1 </w:t>
       </w:r>
       <w:r w:rsidR="0087012E" w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>representa</w:t>
       </w:r>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Neutro</w:t>
       </w:r>
       <w:r w:rsidR="00BB1633" w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, S2 representa sentido invertido, S3 representa GND.</w:t>
       </w:r>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Tomado del Manual de Servicio y Operación del OMNIA II [Fotografía] Associated Research, 2024, </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId44" w:history="1">
+        <w:t xml:space="preserve"> Tomado del Manual de Servicio y Operación del OMNIA II [Fotografía] </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Associated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006613CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2024, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidR="006613CA" w:rsidRPr="009176AA">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://par.arisafety.com/ar_omnia_manual</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006613CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="106054DC" w14:textId="77777777" w:rsidR="006613CA" w:rsidRPr="006613CA" w:rsidRDefault="006613CA" w:rsidP="006613CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EF6A48C" w14:textId="691DBCB3" w:rsidR="00964D2A" w:rsidRPr="006613CA" w:rsidRDefault="00964D2A" w:rsidP="006613CA">
@@ -7074,56 +7702,65 @@
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>PanelShop</w:t>
           </w:r>
           <w:r w:rsidR="009522A9" w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>.https://info.panelshop.com/blog/electrical-testing-15-terms-you-should-know</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="40036DD8" w14:textId="5481EEAF" w:rsidR="0055264D" w:rsidRPr="006613CA" w:rsidRDefault="0055264D" w:rsidP="006613CA">
           <w:pPr>
             <w:pStyle w:val="Bibliografa"/>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:ind w:left="720" w:hanging="720"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
+          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve">Elmogahzy, Y. E. (2020). Engineering design in the textile and garment industry. </w:t>
+            <w:t>Elmogahzy</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="006613CA">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, Y. E. (2020). Engineering design in the textile and garment industry. </w:t>
           </w:r>
           <w:r w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:i/>
               <w:iCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>Engineering Textiles</w:t>
           </w:r>
           <w:r w:rsidR="00A5656F" w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:i/>
               <w:iCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00A5656F" w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:i/>
               <w:iCs/>
               <w:lang w:val="en"/>
@@ -7157,147 +7794,222 @@
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> 85-117. </w:t>
           </w:r>
           <w:r w:rsidR="00AF4117" w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>https://doi.org/10.1016/B978-0-08-102488-1.00005-8</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="4F7264B0" w14:textId="08D72810" w:rsidR="0055264D" w:rsidRPr="006613CA" w:rsidRDefault="0055264D" w:rsidP="006613CA">
           <w:pPr>
             <w:pStyle w:val="Bibliografa"/>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:ind w:left="720" w:hanging="720"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
+          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve">Formentini, G., Bouissiere, F., Cuiller, C., Dereux, P. E., &amp; Favi, C. (2022). Conceptual Design for Assembly methodology formalization: systems installation analysis and manufacturing information integration in the design and development of aircraft architectures. </w:t>
+            <w:t>Formentini</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="006613CA">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, G., </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="006613CA">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Bouissiere</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="006613CA">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, F., </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="006613CA">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Cuiller</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="006613CA">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, C., </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="006613CA">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Dereux</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="006613CA">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, P. E., &amp; Favi, C. (2022). Conceptual Design for Assembly methodology formalization: systems installation analysis and manufacturing information integration in the design and development of aircraft architectures. </w:t>
           </w:r>
           <w:r w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:i/>
               <w:iCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>Journal of Industrial Information Integration</w:t>
           </w:r>
           <w:r w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
           <w:r w:rsidR="00956274" w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> Volumen 26</w:t>
           </w:r>
           <w:r w:rsidR="00A579CA" w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>. https://doi.org/10.1016/j.jii.2022.100327</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="3C45744D" w14:textId="6F423CDE" w:rsidR="0055264D" w:rsidRPr="006613CA" w:rsidRDefault="001E641F" w:rsidP="006613CA">
           <w:pPr>
             <w:pStyle w:val="Bibliografa"/>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:ind w:left="720" w:hanging="720"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
+          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>Bakthavachalam</w:t>
           </w:r>
+          <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidR="0055264D" w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">, </w:t>
           </w:r>
           <w:r w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>P</w:t>
           </w:r>
           <w:r w:rsidR="0055264D" w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">., Chockalingam, </w:t>
           </w:r>
           <w:r w:rsidR="008B7BD9" w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>L</w:t>
           </w:r>
           <w:r w:rsidR="00646B34" w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
           <w:r w:rsidR="0055264D" w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve"> &amp; Timiri Shanmugam, P. S. (2020). Medical device regulations. </w:t>
+            <w:t xml:space="preserve"> &amp; </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="0055264D" w:rsidRPr="006613CA">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Timiri</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="0055264D" w:rsidRPr="006613CA">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Shanmugam, P. S. (2020). Medical device regulations. </w:t>
           </w:r>
           <w:r w:rsidR="0055264D" w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:i/>
               <w:iCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>Trends in Development of Medical Devices</w:t>
           </w:r>
           <w:r w:rsidR="0055264D" w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">, 135-152. </w:t>
           </w:r>
           <w:r w:rsidR="00A0638F" w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>https://doi.org/10.1016/C2019-0-00425-6</w:t>
           </w:r>
         </w:p>
@@ -7381,56 +8093,65 @@
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="004D03B1" w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>PHI Learning Private Limited.</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="38D82D2C" w14:textId="1C84A98C" w:rsidR="0055264D" w:rsidRPr="006613CA" w:rsidRDefault="0055264D" w:rsidP="006613CA">
           <w:pPr>
             <w:pStyle w:val="Bibliografa"/>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:ind w:left="720" w:hanging="720"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
+          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve">Kallambettu, J., &amp; Viswanathan, V. (2018). Application of functional safety to electrical power equipment and systems in process industries. </w:t>
+            <w:t>Kallambettu</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="006613CA">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, J., &amp; Viswanathan, V. (2018). Application of functional safety to electrical power equipment and systems in process industries. </w:t>
           </w:r>
           <w:r w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:i/>
               <w:iCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>Journal of Loss Prevention in the Process Industries</w:t>
           </w:r>
           <w:r w:rsidR="00F149F5" w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:i/>
               <w:iCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
           <w:r w:rsidR="00AA6EC4" w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:i/>
               <w:iCs/>
               <w:lang w:val="en-US"/>
@@ -7448,56 +8169,65 @@
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> 155-161.</w:t>
           </w:r>
           <w:r w:rsidR="00CE4706" w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> https://doi.org/10.1016/j.jlp.2018.07.009</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="5849B265" w14:textId="5402A276" w:rsidR="0055264D" w:rsidRPr="006613CA" w:rsidRDefault="0055264D" w:rsidP="006613CA">
           <w:pPr>
             <w:pStyle w:val="Bibliografa"/>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:ind w:left="720" w:hanging="720"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
+          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve">Kehtarnavaz, N., &amp; Kim, N. (2005). LabVIEW Programming Environment. </w:t>
+            <w:t>Kehtarnavaz</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="006613CA">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, N., &amp; Kim, N. (2005). LabVIEW Programming Environment. </w:t>
           </w:r>
           <w:r w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:i/>
               <w:iCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>Digital Signal Processing System-Level Design Using LabVIEW</w:t>
           </w:r>
           <w:r w:rsidR="00E53120" w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> (pp. </w:t>
           </w:r>
           <w:r w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>5-14</w:t>
           </w:r>
           <w:r w:rsidR="00E53120" w:rsidRPr="006613CA">
@@ -7562,59 +8292,70 @@
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>https://doi.org/10.1088/1742-6596/2246/1/012072</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="12CDE79F" w14:textId="650E461D" w:rsidR="0055264D" w:rsidRPr="006613CA" w:rsidRDefault="0055264D" w:rsidP="006613CA">
           <w:pPr>
             <w:pStyle w:val="Bibliografa"/>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:ind w:left="720" w:hanging="720"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:i/>
               <w:iCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">Wall y </w:t>
           </w:r>
+          <w:proofErr w:type="spellStart"/>
           <w:proofErr w:type="gramStart"/>
           <w:r w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:i/>
               <w:iCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>Melzack.</w:t>
+            <w:t>Melzack</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="006613CA">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:i/>
+              <w:iCs/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>.</w:t>
           </w:r>
           <w:r w:rsidR="00561F82" w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:i/>
               <w:iCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>(</w:t>
           </w:r>
           <w:proofErr w:type="gramEnd"/>
           <w:r w:rsidR="00561F82" w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:i/>
               <w:iCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>2007)</w:t>
           </w:r>
           <w:r w:rsidR="00F7645F" w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:i/>
               <w:iCs/>
@@ -7644,51 +8385,65 @@
           </w:r>
           <w:r w:rsidR="00F7645F" w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
             <w:t>Lesión por esfuerzos repetitivos</w:t>
           </w:r>
           <w:r w:rsidR="00F7645F" w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:i/>
               <w:iCs/>
             </w:rPr>
             <w:t xml:space="preserve">. </w:t>
           </w:r>
           <w:r w:rsidR="00F7645F" w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
             <w:t xml:space="preserve">En </w:t>
           </w:r>
           <w:r w:rsidR="00357A39" w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
-            <w:t>McMahon, S. y Koltzenburg, M</w:t>
+            <w:t xml:space="preserve">McMahon, S. y </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00357A39" w:rsidRPr="006613CA">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            </w:rPr>
+            <w:t>Koltzenburg</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="00357A39" w:rsidRPr="006613CA">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            </w:rPr>
+            <w:t>, M</w:t>
           </w:r>
           <w:r w:rsidR="00357A39" w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:i/>
               <w:iCs/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
           <w:r w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:i/>
               <w:iCs/>
             </w:rPr>
             <w:t xml:space="preserve"> Tratado del Dolor</w:t>
           </w:r>
           <w:r w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="009618DA" w:rsidRPr="006613CA">
             <w:rPr>
@@ -7716,99 +8471,125 @@
           </w:r>
           <w:r w:rsidR="00241919" w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00241919" w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>Elsevier</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="06D07AD9" w14:textId="2AD0C228" w:rsidR="0055264D" w:rsidRPr="006613CA" w:rsidRDefault="00332BC0" w:rsidP="006613CA">
           <w:pPr>
             <w:pStyle w:val="Bibliografa"/>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:ind w:left="720" w:hanging="720"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
           </w:pPr>
+          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>Velayutham, Y.</w:t>
+            <w:t>Velayutham</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="006613CA">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>, Y.</w:t>
           </w:r>
           <w:r w:rsidR="00FD62C8" w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="0055264D" w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:i/>
               <w:iCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>Medical Electrical Equipment Safety and Regulation</w:t>
           </w:r>
           <w:r w:rsidR="0055264D" w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>. (D</w:t>
+            <w:t>. (</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="0055264D" w:rsidRPr="006613CA">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>D</w:t>
           </w:r>
           <w:r w:rsidR="00FD62C8" w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>iciembre</w:t>
           </w:r>
+          <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidR="0055264D" w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> de 2019). </w:t>
           </w:r>
+          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidR="0055264D" w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
-            <w:t>Talema Group.</w:t>
+            <w:t>Talema</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="0055264D" w:rsidRPr="006613CA">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Group.</w:t>
           </w:r>
           <w:r w:rsidR="00070B32" w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
             <w:t>https://talema.com/medical-electrical-equipment-safety-regulation/</w:t>
           </w:r>
           <w:r w:rsidR="0055264D" w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="1E256545" w14:textId="2AEB1E4B" w:rsidR="0055264D" w:rsidRPr="006613CA" w:rsidRDefault="0055264D" w:rsidP="006613CA">
           <w:pPr>
             <w:pStyle w:val="Bibliografa"/>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:ind w:left="720" w:hanging="720"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
@@ -7869,62 +8650,64 @@
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>https://www.unleashedsoftware.com/blog/automation-in-manufacturing#:~:text=Automation%20in%20manufacturing%20refers%20to,the%20risk%20of%20human%20error</w:t>
           </w:r>
           <w:r w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">. </w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="404EBA17" w14:textId="0AA49934" w:rsidR="0050696E" w:rsidRPr="006613CA" w:rsidRDefault="0055264D" w:rsidP="006613CA">
           <w:pPr>
             <w:pStyle w:val="Bibliografa"/>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:ind w:left="720" w:hanging="720"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
+          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
             <w:t>N</w:t>
           </w:r>
           <w:r w:rsidR="00421404" w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
             <w:t>ational</w:t>
           </w:r>
+          <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
             <w:t xml:space="preserve"> I</w:t>
           </w:r>
           <w:r w:rsidR="00421404" w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
             <w:t>nstruments</w:t>
           </w:r>
           <w:r w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
             <w:t xml:space="preserve"> C</w:t>
           </w:r>
           <w:r w:rsidR="00421404" w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
             <w:t>orp</w:t>
           </w:r>
           <w:r w:rsidRPr="006613CA">
@@ -8099,109 +8882,159 @@
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
           <w:r w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
             <w:t xml:space="preserve"> https://e-management.mx/2012/03/26/pruebas-electricas-y-dielectricas/ </w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="507D2BAD" w14:textId="3CC0D49E" w:rsidR="0055264D" w:rsidRPr="006613CA" w:rsidRDefault="0055264D" w:rsidP="006613CA">
           <w:pPr>
             <w:pStyle w:val="Bibliografa"/>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:ind w:left="720" w:hanging="720"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
-            <w:t>Salazar Gómez, A. J., &amp; Cuervo Ramirez, D. K. (2013). Protocolo de pruebas de seguridad eléctrica para equipos</w:t>
+            <w:t xml:space="preserve">Salazar Gómez, A. J., &amp; Cuervo </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="006613CA">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            </w:rPr>
+            <w:t>Ramirez</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="006613CA">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            </w:rPr>
+            <w:t>, D. K. (2013). Protocolo de pruebas de seguridad eléctrica para equipos</w:t>
           </w:r>
           <w:r w:rsidR="00C7729D" w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
-            <w:t xml:space="preserve"> electromédicos</w:t>
-          </w:r>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00C7729D" w:rsidRPr="006613CA">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            </w:rPr>
+            <w:t>electromédicos</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
             <w:t xml:space="preserve">. </w:t>
           </w:r>
           <w:r w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:i/>
               <w:iCs/>
             </w:rPr>
             <w:t xml:space="preserve">Revista de Ingeniería. </w:t>
           </w:r>
           <w:r w:rsidR="00D3431D" w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
             <w:t>Volumen 38.</w:t>
           </w:r>
           <w:r w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
             <w:t xml:space="preserve"> 27-32.</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="6D0175F2" w14:textId="77777777" w:rsidR="0055264D" w:rsidRPr="006613CA" w:rsidRDefault="0055264D" w:rsidP="006613CA">
           <w:pPr>
             <w:pStyle w:val="Bibliografa"/>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:ind w:left="720" w:hanging="720"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
             <w:t xml:space="preserve">Sampieri, R. H. (2014). </w:t>
           </w:r>
+          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:i/>
               <w:iCs/>
             </w:rPr>
-            <w:t>Metodologia de la investigacion.</w:t>
+            <w:t>Metodologia</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="006613CA">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:i/>
+              <w:iCs/>
+            </w:rPr>
+            <w:t xml:space="preserve"> de la </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="006613CA">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:i/>
+              <w:iCs/>
+            </w:rPr>
+            <w:t>investigacion</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="006613CA">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:i/>
+              <w:iCs/>
+            </w:rPr>
+            <w:t>.</w:t>
           </w:r>
           <w:r w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>McGrawHill. (Book)</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="3C001669" w14:textId="0B44B4CF" w:rsidR="0055264D" w:rsidRPr="006613CA" w:rsidRDefault="00AC0AEC" w:rsidP="006613CA">
           <w:pPr>
             <w:pStyle w:val="Bibliografa"/>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:ind w:left="720" w:hanging="720"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
@@ -8328,61 +9161,61 @@
             <w:t xml:space="preserve"> https://doi.org/10.1016/B978-0-12-809568-3.00015-2</w:t>
           </w:r>
           <w:r w:rsidRPr="006613CA">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sectPr w:rsidR="0055264D" w:rsidRPr="006613CA">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A2B31E0" w14:textId="77777777" w:rsidR="004D129F" w:rsidRDefault="004D129F" w:rsidP="004D129F">
+    <w:p w14:paraId="0769AE8A" w14:textId="77777777" w:rsidR="00B47389" w:rsidRDefault="00B47389" w:rsidP="004D129F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0ADCF102" w14:textId="77777777" w:rsidR="004D129F" w:rsidRDefault="004D129F" w:rsidP="004D129F">
+    <w:p w14:paraId="140E8DDD" w14:textId="77777777" w:rsidR="00B47389" w:rsidRDefault="00B47389" w:rsidP="004D129F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -8445,61 +9278,61 @@
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="006A2EA3">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t xml:space="preserve"> 2024</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="13E7E62D" w14:textId="77777777" w:rsidR="004D129F" w:rsidRDefault="004D129F">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="10DD3745" w14:textId="77777777" w:rsidR="004D129F" w:rsidRDefault="004D129F" w:rsidP="004D129F">
+    <w:p w14:paraId="2AC7BA2A" w14:textId="77777777" w:rsidR="00B47389" w:rsidRDefault="00B47389" w:rsidP="004D129F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70DA7ABE" w14:textId="77777777" w:rsidR="004D129F" w:rsidRDefault="004D129F" w:rsidP="004D129F">
+    <w:p w14:paraId="1767259F" w14:textId="77777777" w:rsidR="00B47389" w:rsidRDefault="00B47389" w:rsidP="004D129F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="535E9C9A" w14:textId="77777777" w:rsidR="004D129F" w:rsidRDefault="004D129F">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="005314C1" w14:textId="77777777" w:rsidR="004D129F" w:rsidRDefault="004D129F">
     <w:pPr>
@@ -8594,51 +9427,51 @@
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="389378922">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000722A4"/>
     <w:rsid w:val="0000562F"/>
     <w:rsid w:val="00007457"/>
     <w:rsid w:val="000107C3"/>
     <w:rsid w:val="00015453"/>
@@ -8881,50 +9714,51 @@
     <w:rsid w:val="007E7F2D"/>
     <w:rsid w:val="007F07D0"/>
     <w:rsid w:val="007F374D"/>
     <w:rsid w:val="0080057C"/>
     <w:rsid w:val="00803D3E"/>
     <w:rsid w:val="00817ABB"/>
     <w:rsid w:val="00825623"/>
     <w:rsid w:val="008376D9"/>
     <w:rsid w:val="00841328"/>
     <w:rsid w:val="00841D80"/>
     <w:rsid w:val="008443D9"/>
     <w:rsid w:val="00845B0B"/>
     <w:rsid w:val="00846607"/>
     <w:rsid w:val="00847FDA"/>
     <w:rsid w:val="00852476"/>
     <w:rsid w:val="00855170"/>
     <w:rsid w:val="00857515"/>
     <w:rsid w:val="008614B1"/>
     <w:rsid w:val="0086620D"/>
     <w:rsid w:val="0087012E"/>
     <w:rsid w:val="00887476"/>
     <w:rsid w:val="008930F8"/>
     <w:rsid w:val="008B08C9"/>
     <w:rsid w:val="008B449F"/>
     <w:rsid w:val="008B658E"/>
+    <w:rsid w:val="008B6E55"/>
     <w:rsid w:val="008B7BD9"/>
     <w:rsid w:val="008C0A3A"/>
     <w:rsid w:val="008E4D2C"/>
     <w:rsid w:val="008E63B7"/>
     <w:rsid w:val="008F46D2"/>
     <w:rsid w:val="008F5C8F"/>
     <w:rsid w:val="0090092A"/>
     <w:rsid w:val="009057A0"/>
     <w:rsid w:val="00914DC0"/>
     <w:rsid w:val="009209C7"/>
     <w:rsid w:val="009330F9"/>
     <w:rsid w:val="00940D44"/>
     <w:rsid w:val="00951861"/>
     <w:rsid w:val="009522A9"/>
     <w:rsid w:val="00956274"/>
     <w:rsid w:val="009618DA"/>
     <w:rsid w:val="00964D2A"/>
     <w:rsid w:val="0097192E"/>
     <w:rsid w:val="00976DC6"/>
     <w:rsid w:val="00987F09"/>
     <w:rsid w:val="0099093E"/>
     <w:rsid w:val="00992373"/>
     <w:rsid w:val="009A05E1"/>
     <w:rsid w:val="009A0DC2"/>
     <w:rsid w:val="009A2DA6"/>
@@ -8970,50 +9804,51 @@
     <w:rsid w:val="00AB56FF"/>
     <w:rsid w:val="00AC0A56"/>
     <w:rsid w:val="00AC0AEC"/>
     <w:rsid w:val="00AC7260"/>
     <w:rsid w:val="00AD5921"/>
     <w:rsid w:val="00AE69D2"/>
     <w:rsid w:val="00AE731F"/>
     <w:rsid w:val="00AF0DC3"/>
     <w:rsid w:val="00AF12CC"/>
     <w:rsid w:val="00AF4117"/>
     <w:rsid w:val="00AF6948"/>
     <w:rsid w:val="00B00D66"/>
     <w:rsid w:val="00B04D6B"/>
     <w:rsid w:val="00B06393"/>
     <w:rsid w:val="00B110A0"/>
     <w:rsid w:val="00B126AD"/>
     <w:rsid w:val="00B156EA"/>
     <w:rsid w:val="00B21FD5"/>
     <w:rsid w:val="00B223B0"/>
     <w:rsid w:val="00B2455E"/>
     <w:rsid w:val="00B26786"/>
     <w:rsid w:val="00B26F4E"/>
     <w:rsid w:val="00B306E0"/>
     <w:rsid w:val="00B370D3"/>
     <w:rsid w:val="00B41E08"/>
+    <w:rsid w:val="00B47389"/>
     <w:rsid w:val="00B509A1"/>
     <w:rsid w:val="00B51A75"/>
     <w:rsid w:val="00B62F80"/>
     <w:rsid w:val="00B6789F"/>
     <w:rsid w:val="00B7350A"/>
     <w:rsid w:val="00B7372D"/>
     <w:rsid w:val="00B73985"/>
     <w:rsid w:val="00B73D25"/>
     <w:rsid w:val="00B856E8"/>
     <w:rsid w:val="00B92EEE"/>
     <w:rsid w:val="00B942AF"/>
     <w:rsid w:val="00B959E5"/>
     <w:rsid w:val="00BB1633"/>
     <w:rsid w:val="00BB5150"/>
     <w:rsid w:val="00BC054A"/>
     <w:rsid w:val="00BD1F30"/>
     <w:rsid w:val="00BD2873"/>
     <w:rsid w:val="00BD2EAF"/>
     <w:rsid w:val="00BE5396"/>
     <w:rsid w:val="00BE550F"/>
     <w:rsid w:val="00BE7086"/>
     <w:rsid w:val="00BF164D"/>
     <w:rsid w:val="00BF2B2F"/>
     <w:rsid w:val="00BF4957"/>
     <w:rsid w:val="00BF6E5C"/>
@@ -9062,50 +9897,51 @@
     <w:rsid w:val="00D26404"/>
     <w:rsid w:val="00D3123F"/>
     <w:rsid w:val="00D3431D"/>
     <w:rsid w:val="00D34975"/>
     <w:rsid w:val="00D45B4E"/>
     <w:rsid w:val="00D54747"/>
     <w:rsid w:val="00D65EE8"/>
     <w:rsid w:val="00D735AD"/>
     <w:rsid w:val="00D8423C"/>
     <w:rsid w:val="00D85C5B"/>
     <w:rsid w:val="00D93A92"/>
     <w:rsid w:val="00D9493C"/>
     <w:rsid w:val="00DB3FC2"/>
     <w:rsid w:val="00DC104A"/>
     <w:rsid w:val="00DC4296"/>
     <w:rsid w:val="00DD05E9"/>
     <w:rsid w:val="00DF5D6F"/>
     <w:rsid w:val="00DF7FDD"/>
     <w:rsid w:val="00E110E0"/>
     <w:rsid w:val="00E14AF2"/>
     <w:rsid w:val="00E21871"/>
     <w:rsid w:val="00E230EB"/>
     <w:rsid w:val="00E2381E"/>
     <w:rsid w:val="00E26F44"/>
     <w:rsid w:val="00E31E3C"/>
+    <w:rsid w:val="00E41DAB"/>
     <w:rsid w:val="00E53120"/>
     <w:rsid w:val="00E646F4"/>
     <w:rsid w:val="00E65593"/>
     <w:rsid w:val="00E67DF9"/>
     <w:rsid w:val="00E7343F"/>
     <w:rsid w:val="00E74DD0"/>
     <w:rsid w:val="00E7578F"/>
     <w:rsid w:val="00E831DE"/>
     <w:rsid w:val="00E835DD"/>
     <w:rsid w:val="00E92D45"/>
     <w:rsid w:val="00E950DC"/>
     <w:rsid w:val="00E97955"/>
     <w:rsid w:val="00EA1BE8"/>
     <w:rsid w:val="00ED0899"/>
     <w:rsid w:val="00ED17EE"/>
     <w:rsid w:val="00ED48A5"/>
     <w:rsid w:val="00ED59E6"/>
     <w:rsid w:val="00ED61B1"/>
     <w:rsid w:val="00EE20B2"/>
     <w:rsid w:val="00EE5DA2"/>
     <w:rsid w:val="00EF05C5"/>
     <w:rsid w:val="00EF0DC3"/>
     <w:rsid w:val="00EF5895"/>
     <w:rsid w:val="00EF7BBE"/>
     <w:rsid w:val="00F03E51"/>
@@ -9135,51 +9971,51 @@
     <w:rsid w:val="00FB28EE"/>
     <w:rsid w:val="00FB3F11"/>
     <w:rsid w:val="00FC21ED"/>
     <w:rsid w:val="00FD41D5"/>
     <w:rsid w:val="00FD4D36"/>
     <w:rsid w:val="00FD62C8"/>
     <w:rsid w:val="00FE278F"/>
     <w:rsid w:val="00FF4EE0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1027"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="680426B5"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{17739B57-8906-43DF-A264-3155A09A2281}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-MX" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
@@ -9750,51 +10586,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo9Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000722A4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
@@ -10527,51 +11362,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2136177023">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fzorrilla@itcj.edu.mx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://par.arisafety.com/ar_omnia_manual" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://par.arisafety.com/ar_omnia_manual" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://par.arisafety.com/ar_omnia_manual" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4194-9709" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dsandoval@itcj.edu.mx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://par.arisafety.com/ar_omnia_manual" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://par.arisafety.com/ar_omnia_manual" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://par.arisafety.com/ar_omnia_manual" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ltarango@itcj.edu.mx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://par.arisafety.com/ar_sc6540_manual" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://par.arisafety.com/ar_omnia_manual" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3416-8253" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://par.arisafety.com/ar_omnia_manual" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m23110399@cdjuarez.tecnm.mx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0553-9841" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://par.arisafety.com/ar_sc6540_manual" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2536-1844" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://par.arisafety.com/ar_omnia_manual" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2536-1844" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://par.arisafety.com/ar_omnia_manual" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ltarango@itcj.edu.mx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://par.arisafety.com/ar_sc6540_manual" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3416-8253" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://par.arisafety.com/ar_omnia_manual" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://par.arisafety.com/ar_omnia_manual" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0553-9841" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m23110399@cdjuarez.tecnm.mx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://par.arisafety.com/ar_sc6540_manual" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fzorrilla@itcj.edu.mx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://par.arisafety.com/ar_omnia_manual" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://par.arisafety.com/ar_omnia_manual" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://par.arisafety.com/ar_omnia_manual" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/ctes.v11i22.857" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dsandoval@itcj.edu.mx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4194-9709" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://par.arisafety.com/ar_omnia_manual" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://par.arisafety.com/ar_omnia_manual" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://par.arisafety.com/ar_omnia_manual" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -10860,72 +11695,72 @@
     <b:Title>Manual de Servicio y Operacion [Fotografia]</b:Title>
     <b:Year>2024</b:Year>
     <b:Author>
       <b:Author>
         <b:Corporate>ASSOCIATED RESEARCH</b:Corporate>
       </b:Author>
     </b:Author>
     <b:InternetSiteTitle>ASSOCIATED RESEARCH</b:InternetSiteTitle>
     <b:Month>Agosto</b:Month>
     <b:URL>https://par.arisafety.com/ar_omnia_manual</b:URL>
     <b:RefOrder>1</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC5C5893-121B-4986-9A4B-9F0A5B63EB95}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>18</Pages>
-  <Words>6076</Words>
-  <Characters>33421</Characters>
+  <Words>6092</Words>
+  <Characters>33509</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>278</Lines>
-  <Paragraphs>78</Paragraphs>
+  <Lines>279</Lines>
+  <Paragraphs>79</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>39419</CharactersWithSpaces>
+  <CharactersWithSpaces>39522</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Rafael Eduardo Rivera</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>