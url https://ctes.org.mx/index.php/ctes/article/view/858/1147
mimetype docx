--- v0 (2025-10-13)
+++ v1 (2026-07-27)
@@ -3,93 +3,169 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2B49B48B" w14:textId="4C701F68" w:rsidR="00EB0233" w:rsidRPr="00C85A7C" w:rsidRDefault="00D47E30" w:rsidP="00C85A7C">
+    <w:p w14:paraId="65A2BBF9" w14:textId="77777777" w:rsidR="00564353" w:rsidRDefault="00564353" w:rsidP="00564353">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D074978" w14:textId="610DB341" w:rsidR="00564353" w:rsidRPr="00564353" w:rsidRDefault="00564353" w:rsidP="00564353">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564353">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564353">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidRPr="00564353">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/ctes.v11i22.858</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="132BEE56" w14:textId="77777777" w:rsidR="00564353" w:rsidRDefault="00564353" w:rsidP="00C85A7C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B49B48B" w14:textId="1B9A8D50" w:rsidR="00EB0233" w:rsidRPr="00C85A7C" w:rsidRDefault="00D47E30" w:rsidP="00C85A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="65A52C0A" wp14:editId="7F949F56">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-885825</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7734300" cy="1123950"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="2086889291" name="Imagen 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2086889291" name="Imagen 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6">
+                    <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7734300" cy="1123950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -201,51 +277,51 @@
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Escuela Normal Rural Gral. Matías Ramos Santos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E51E68A" w14:textId="258D5337" w:rsidR="00EC5006" w:rsidRPr="00C85A7C" w:rsidRDefault="00EC5006" w:rsidP="00C85A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00C85A7C">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>alex07fed@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="675D1BBC" w14:textId="77777777" w:rsidR="000F592A" w:rsidRPr="00C85A7C" w:rsidRDefault="000F592A" w:rsidP="00C85A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
@@ -286,51 +362,51 @@
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Escuela Normal Rural Gral. Matías Ramos Santos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F6E6965" w14:textId="6A656F62" w:rsidR="00EC5006" w:rsidRPr="00C85A7C" w:rsidRDefault="0053669D" w:rsidP="00C85A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00C85A7C">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>candimarcerocha@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1A81AA68" w14:textId="77777777" w:rsidR="000F592A" w:rsidRPr="00C85A7C" w:rsidRDefault="000F592A" w:rsidP="00C85A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
@@ -662,86 +738,95 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">This study aims to investigate, at first, how future teachers access and use the internet, with the goal of determining the most relevant courses of action to incorporate the use of AI in teacher training. </w:t>
       </w:r>
       <w:r w:rsidR="00FB12BD" w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>The study is exploratory, quantitative, non-experimental, and cross-sectional, as the instrument is applied at a single moment. Among the initial results, it can be pointed out that the most commonly used personal device is the smartphone, while for professional use, it is the laptop. Additionally, 90.8% have internet access at home, and it was identified that 36.7% do not share content, 33.5% share photographs and 12.3% share videos.</w:t>
+        <w:t xml:space="preserve">The study is exploratory, quantitative, non-experimental, and cross-sectional, as the instrument is applied at a single moment. Among the initial results, it can be pointed out that the most commonly used personal device is the smartphone, while for professional use, it is the laptop. Additionally, 90.8% have internet </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB12BD" w:rsidRPr="00C85A7C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>access at home, and it was identified that 36.7% do not share content, 33.5% share photographs and 12.3% share videos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51AF5802" w14:textId="77777777" w:rsidR="00C85A7C" w:rsidRPr="00C85A7C" w:rsidRDefault="00C85A7C" w:rsidP="00C85A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C41D719" w14:textId="35862FDF" w:rsidR="000F592A" w:rsidRDefault="000F592A" w:rsidP="00C85A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Keywords:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00692794" w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
@@ -1295,142 +1380,102 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Robles, De la Cruz y Terrones (2020) señalan que los estudiantes de las escuelas normales poseen limitantes en la conexión y en el acceso a recursos digitales; mientras que Marcelo, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Yot</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> y Zorrilla (2020) indican que los futuros docentes poseen un acceso amplio a las tecnologías digitales, y reconocen que se emplean poco para el proceso educativo.</w:t>
+        <w:t>, Zidan y Zorrilla (2020) indican que los futuros docentes poseen un acceso amplio a las tecnologías digitales, y reconocen que se emplean poco para el proceso educativo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54B7E616" w14:textId="77777777" w:rsidR="00C85A7C" w:rsidRPr="00C85A7C" w:rsidRDefault="00C85A7C" w:rsidP="00C85A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BC2593E" w14:textId="17C748CA" w:rsidR="00AE51D2" w:rsidRDefault="00AE51D2" w:rsidP="00C85A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>A su vez Pérez y Rodríguez (2022) plantean que las dificultades son el acceso a internet y la calidad del mismo, además de que el uso de internet en las actividades académicas es útil para la elaboración de documentos y revisión de material. Gómez y Martínez (2022) coincide que el dispositivo más utilizado es el smartphone y que a partir de que los ciudadanos se encuentran en educación superior existe mayor interés por cursar talleres en línea y desarrollar sus habilidades digitales. Por último</w:t>
       </w:r>
       <w:r w:rsidR="002E01B3" w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> en este recorrido de investigaciones se tiene que Chanto y </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (2022) demuestran que los hogares del sector rural cuentan con una conexión de mala calidad. </w:t>
+        <w:t xml:space="preserve"> en este recorrido de investigaciones se tiene que Chanto y Loaiciga (2022) demuestran que los hogares del sector rural cuentan con una conexión de mala calidad. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="395D9CAE" w14:textId="77777777" w:rsidR="00C85A7C" w:rsidRPr="00C85A7C" w:rsidRDefault="00C85A7C" w:rsidP="00C85A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13C2AE3A" w14:textId="2E6E267D" w:rsidR="00826001" w:rsidRDefault="002E01B3" w:rsidP="00C85A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
@@ -1473,51 +1518,61 @@
       <w:r w:rsidR="001142B5" w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> Encuesta Nacional sobre Disponibilidad y Uso de Tecnologías de la Información en los Hogares (ENDUTIH) 2022, presenta la información</w:t>
       </w:r>
       <w:r w:rsidR="001A53D1" w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> de</w:t>
       </w:r>
       <w:r w:rsidR="001142B5" w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> que el 78.6 % de la población mexicana de 6 años o más ha usado Internet</w:t>
+        <w:t xml:space="preserve"> que el 78.6 % de la población mexicana de 6 años </w:t>
+      </w:r>
+      <w:r w:rsidR="001142B5" w:rsidRPr="00C85A7C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>o más ha usado Internet</w:t>
       </w:r>
       <w:r w:rsidR="00826001" w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> siendo</w:t>
       </w:r>
       <w:r w:rsidR="001142B5" w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00826001" w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
@@ -1551,51 +1606,50 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B73604B" w14:textId="2D993620" w:rsidR="001142B5" w:rsidRDefault="00826001" w:rsidP="00C85A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>En la misma encuesta</w:t>
       </w:r>
       <w:r w:rsidR="008C26CC" w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> se estima que el </w:t>
       </w:r>
       <w:r w:rsidR="001142B5" w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">68.5 % de los hogares en México contó con acceso a internet, de los cuales el 97.0 % utilizó un smartphone como medio más frecuente </w:t>
       </w:r>
       <w:r w:rsidR="00D151EC" w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1683,71 +1737,51 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">(88%), el acceso a redes sociales el 79% de las cuales WhatsApp y Facebook son las más utilizadas seguidas por Instagram (81%), YouTube (63%), </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00064527" w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Tik</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00064527" w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (62%) y X (62%), las actividades realizadas se focalizan en cuatro: contacto social (83%), acceso a información (79%), acceso a contenidos de entretenimiento (63%) y adquisición de productos (37%).</w:t>
+        <w:t xml:space="preserve"> Tok (62%) y X (62%), las actividades realizadas se focalizan en cuatro: contacto social (83%), acceso a información (79%), acceso a contenidos de entretenimiento (63%) y adquisición de productos (37%).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="431102A6" w14:textId="77777777" w:rsidR="00C85A7C" w:rsidRPr="00C85A7C" w:rsidRDefault="00C85A7C" w:rsidP="00C85A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EF14DA9" w14:textId="1167A558" w:rsidR="00D42467" w:rsidRPr="00C85A7C" w:rsidRDefault="00826001" w:rsidP="00C85A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
@@ -2076,51 +2110,61 @@
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>, de los cuales e</w:t>
       </w:r>
       <w:r w:rsidR="00C208A0" w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>l 62% son mujeres, el 37.7% hombres.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> En cuanto a su estado civil predomina la soltería con el 97.8%. Al momento de aplicar el formulario viven el 70.6% en el medio rural y el 29.4% en el urbano. En cuanto a su n</w:t>
+        <w:t xml:space="preserve"> En cuanto a su estado civil predomina la soltería con el 97.8%. Al </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C85A7C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>momento de aplicar el formulario viven el 70.6% en el medio rural y el 29.4% en el urbano. En cuanto a su n</w:t>
       </w:r>
       <w:r w:rsidR="00C208A0" w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>ivel socioeconómico</w:t>
       </w:r>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> ellos se valoran en</w:t>
       </w:r>
       <w:r w:rsidR="00C208A0" w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
@@ -2133,51 +2177,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>o y el restante medio alto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16260B3A" w14:textId="4B126F3F" w:rsidR="00C208A0" w:rsidRPr="00C85A7C" w:rsidRDefault="00A335C5" w:rsidP="00C85A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">En cuanto al </w:t>
       </w:r>
       <w:r w:rsidR="00C208A0" w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>uso de las herramientas tecnológicas el 46.8% lo usan varias veces por semana, el 40.8% de forma diaria y una vez por semana el 12.3%</w:t>
       </w:r>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> para el trabajo docente. </w:t>
       </w:r>
       <w:r w:rsidR="00C208A0" w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
@@ -3062,50 +3105,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E4AD72B" w14:textId="749F536C" w:rsidR="00C208A0" w:rsidRDefault="00A323F9" w:rsidP="00C85A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Para finalizar, e</w:t>
       </w:r>
       <w:r w:rsidR="00C208A0" w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>l 94% se comunica por medio de alguna plataforma con sus docentes.</w:t>
       </w:r>
       <w:r w:rsidR="00C208A0" w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C208A0" w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
@@ -3149,104 +3193,83 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31E69A1C" w14:textId="6AEB7F09" w:rsidR="009B7646" w:rsidRPr="00C85A7C" w:rsidRDefault="009B7646" w:rsidP="00C85A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Discusión</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C8C154D" w14:textId="77777777" w:rsidR="004F24FD" w:rsidRDefault="004F24FD" w:rsidP="00C85A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Se puede observar que el aparato más utilizado es el smatphone lo cual coincide con otros estudios (Peregrina y Méndez, 2020, Gómez y Martínez 2022, ENDUTIH 2022). El 90.8% de los futuros docentes tienen acceso a internet en su casa, siendo una tendencia similar a la de Zidan y Zorrilla (2020) y  que rebasa el 78.6% planteado por la ENDUTIH 2022. La respuesta del 41.1% indica que la conexión a internet es rápida, en la misma proporción es lenta por lo que</w:t>
       </w:r>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> se difiere con Chanto y </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (2022) quien señala que los estudiantes tienen mala conexión. Los estudiantes reconocen que el 49.1% presenta problemas con su conexión a internet a menudo lo cual es similar a los planteado por el 20° Estudio sobre los hábitos de usuarios de internet en México 2024. El estudio de Matamala y Hinostroza (2020) coincide con los resultados de la presente investigación reconociendo que se les dedica más tiempo a las actividades culturales que académicas.</w:t>
+        <w:t xml:space="preserve"> se difiere con Chanto y Loaiciga (2022) quien señala que los estudiantes tienen mala conexión. Los estudiantes reconocen que el 49.1% presenta problemas con su conexión a internet a menudo lo cual es similar a los planteado por el 20° Estudio sobre los hábitos de usuarios de internet en México 2024. El estudio de Matamala y Hinostroza (2020) coincide con los resultados de la presente investigación reconociendo que se les dedica más tiempo a las actividades culturales que académicas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09C96A49" w14:textId="77777777" w:rsidR="00C85A7C" w:rsidRPr="00C85A7C" w:rsidRDefault="00C85A7C" w:rsidP="00C85A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4519F441" w14:textId="2FC7340E" w:rsidR="004F24FD" w:rsidRPr="00C85A7C" w:rsidRDefault="004F24FD" w:rsidP="00C85A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
@@ -3673,91 +3696,90 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="533C84F5" w14:textId="11AFA13A" w:rsidR="00D42467" w:rsidRPr="00C85A7C" w:rsidRDefault="00D42467" w:rsidP="00C85A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Referencias</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21A99659" w14:textId="77777777" w:rsidR="00997BCB" w:rsidRPr="00C85A7C" w:rsidRDefault="00997BCB" w:rsidP="00C85A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Apolo-Buenaño, D. E., Hermann-Acosta, E. A., García-Herrera, D. G., y </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sotaminga-Cinilin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, M. J. (2023). Usos de Internet con fines educativos: perspectivas para su fortalecimiento. Revista Conrado, 19(90), 233-236. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00C85A7C">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://www.scielo.sld.cu/pdf/rc/v19n90/1990-8644-rc-19-90-233.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="01F99D77" w14:textId="77777777" w:rsidR="00997BCB" w:rsidRPr="00C85A7C" w:rsidRDefault="00997BCB" w:rsidP="00C85A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
@@ -3837,145 +3859,125 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>(151), 181-183.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77F28BCD" w14:textId="77777777" w:rsidR="00997BCB" w:rsidRPr="00C85A7C" w:rsidRDefault="00997BCB" w:rsidP="00C85A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chanto, Espinoza, L. C., y </w:t>
-[...19 lines deleted...]
-        <w:t>, Gutiérrez, J. L. (2022). La conectividad y la educación superior en el contexto de la pandemia COVID-19, percepciones por estudiantes de universidades públicas (UNA-UCR–UNED-UTN). </w:t>
+        <w:t>Chanto, Espinoza, L. C., y Loaiciga, Gutiérrez, J. L. (2022). La conectividad y la educación superior en el contexto de la pandemia COVID-19, percepciones por estudiantes de universidades públicas (UNA-UCR–UNED-UTN). </w:t>
       </w:r>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Revista Latinoamericana de Derechos Humanos</w:t>
       </w:r>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>33</w:t>
       </w:r>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 155-180. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00C85A7C">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://www.revistas.una.ac.cr/index.php/derechoshumanos/article/view/16397</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2EEA3C3F" w14:textId="77777777" w:rsidR="00997BCB" w:rsidRPr="00C85A7C" w:rsidRDefault="00997BCB" w:rsidP="00C85A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fernández-Prados, J. S. y Lozano-Díaz, A. (2021). El reto de la ciudadanía digital activa en la educación superior europea: análisis del ciberactivismo entre los estudiantes universitarios. EDMETIC, Revista de Educación Mediática y TIC, 10(1), 118-134. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00C85A7C">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.21071/edmetic.v10i1.12799</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6B1611A1" w14:textId="77777777" w:rsidR="00997BCB" w:rsidRPr="00C85A7C" w:rsidRDefault="00997BCB" w:rsidP="00C85A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
@@ -4004,132 +4006,132 @@
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 422-440. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00C85A7C">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://www.redalyc.org/journal/1941/194168388023/html/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="48AF3809" w14:textId="77777777" w:rsidR="00997BCB" w:rsidRPr="00C85A7C" w:rsidRDefault="00997BCB" w:rsidP="00C85A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">García-Ruiz, R., y Pérez Escoda, A. (2021). La competencia digital docente como clave para fortalecer el uso responsable de Internet. Campus Virtuales, 10(1), 59-71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00C85A7C">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.revistacampusvirtuales.es</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="05059680" w14:textId="77777777" w:rsidR="00997BCB" w:rsidRPr="00C85A7C" w:rsidRDefault="00997BCB" w:rsidP="00C85A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gómez Navarro, D. A. y Martínez Domínguez, M. (2022). Usos del internet por jóvenes estudiantes durante la pandemia de la covid-19 en México. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Paakat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: Revista de Tecnología y Sociedad, 12(22). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00C85A7C">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://dx.doi.org/10.32870/Pk.a12n22.724</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="426B6F30" w14:textId="77777777" w:rsidR="00997BCB" w:rsidRPr="00C85A7C" w:rsidRDefault="00997BCB" w:rsidP="00C85A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
@@ -4157,71 +4159,51 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcelo, C., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Yot</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">, C., </w:t>
-[...19 lines deleted...]
-        <w:t>, E. R., y Zorrilla-</w:t>
+        <w:t>, C., Zidan, E. R., y Zorrilla-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Salgador</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, J. P. (2020). Factores Determinantes Del Uso De Dispositivos Móviles En La Formación Inicial Docente De Uruguay. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -4252,51 +4234,51 @@
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>36</w:t>
       </w:r>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, e216356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00C85A7C">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://www.redalyc.org/journal/3993/399362880095/movil/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="315A71F8" w14:textId="77777777" w:rsidR="00997BCB" w:rsidRPr="00C85A7C" w:rsidRDefault="00997BCB" w:rsidP="00C85A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C85A7C">
@@ -4326,51 +4308,51 @@
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>57</w:t>
       </w:r>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00C85A7C">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://www.scielo.cl/pdf/pel/v57n1/0719-0409-pel-57-01-00107.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="036AF5D4" w14:textId="26EC66C7" w:rsidR="003217F7" w:rsidRPr="00C85A7C" w:rsidRDefault="003217F7" w:rsidP="00C85A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C85A7C">
@@ -4397,51 +4379,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Muñoz-Guevara, E., Velázquez-García, G. y Barragán-López, J. F. (2021). Análisis sobre la evolución tecnológica hacia la Educación 4.0 y la virtualización de la Educación Superior. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Transdigital</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2(4), 1–14. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00C85A7C">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.56162/transdigital86</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3B6607B5" w14:textId="77777777" w:rsidR="00997BCB" w:rsidRPr="00C85A7C" w:rsidRDefault="00997BCB" w:rsidP="00C85A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
@@ -4470,157 +4452,139 @@
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(14), 135-147. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00C85A7C">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://posgradofeg.ens.uabc.mx/especialidad/pdf/Saul-Mendez/2020.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5442759B" w14:textId="77777777" w:rsidR="00997BCB" w:rsidRPr="00C85A7C" w:rsidRDefault="00997BCB" w:rsidP="00C85A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Pérez García, E., A. y Rodríguez Sánchez, J., J. (2022). Análisis del uso de espacios virtuales en educación superior. Apertura, 14(1), pp. 66-79. http://dx.doi.org/10.32870/ </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ap.v</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>14n1.2104</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14A6A6C2" w14:textId="77777777" w:rsidR="00997BCB" w:rsidRPr="00C85A7C" w:rsidRDefault="00997BCB" w:rsidP="00C85A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Ramírez-Gil E, Reyes-Castillo G, Rojas-Solís JL, y Fragoso-Luzuriaga R. (2022) Estrés académico, procrastinación y usos del Internet en universitarios durante la pandemia por covid-19. </w:t>
+        <w:t xml:space="preserve">Ramírez-Gil E, Reyes-Castillo G, Rojas-Solís JL, y Fragoso-Luzuriaga R. (2022) Estrés académico, procrastinación y usos del Internet en universitarios durante la pandemia por covid-19. Rev </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Rev</w:t>
+        <w:t>Cienc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Salud. 2022;20(3): 1-26. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00C85A7C">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.12804/revistas. urosario.edu.co/</w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00C85A7C">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>revsalud</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00C85A7C">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
@@ -4629,51 +4593,51 @@
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>/a.11664</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="58582615" w14:textId="77777777" w:rsidR="00997BCB" w:rsidRPr="00C85A7C" w:rsidRDefault="00997BCB" w:rsidP="00C85A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Robles-Francia, V. H., De la Cruz-Caballero, A., M. y Terrones Cordero, A. (2020). El uso de las TIC y la lectura en la educación pública superior mexicana. Investigación Bibliotecológica: archivonomía, bibliotecología e información 34 (83): 55-69. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00C85A7C">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://dx.doi.org/10.22201/iibi.24488321xe.2020.83.5813</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="48B9EA04" w14:textId="77777777" w:rsidR="00997BCB" w:rsidRPr="00C85A7C" w:rsidRDefault="00997BCB" w:rsidP="00C85A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
@@ -4723,51 +4687,51 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>(2), 1012-1020.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F5374FF" w14:textId="77777777" w:rsidR="00997BCB" w:rsidRPr="00C85A7C" w:rsidRDefault="00997BCB" w:rsidP="00C85A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Santamaría, R. (2009). Los usos de Internet en México, presencia de brechas y el impacto en los jóvenes universitarios. En Memorias del X Congreso Nacional de Investigación Educativa: México. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00C85A7C">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>https://www.comie.org.mx/congreso/memoriaelectronica/v10/pdf/area_tematica_07/ponencias/1777-F.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="11F1B7CC" w14:textId="77777777" w:rsidR="00900874" w:rsidRPr="00C85A7C" w:rsidRDefault="00900874" w:rsidP="00C85A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C85A7C">
@@ -4791,74 +4755,74 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C85A7C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024. B@UNAM noticias de innovación educativa. https://boletin1020.bunam.unam.mx/pdf/222.pdf</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="546B9B20" w14:textId="77777777" w:rsidR="00997BCB" w:rsidRPr="00C85A7C" w:rsidRDefault="00997BCB" w:rsidP="00C85A7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00997BCB" w:rsidRPr="00C85A7C" w:rsidSect="00571B11">
-      <w:footerReference w:type="default" r:id="rId22"/>
+      <w:footerReference w:type="default" r:id="rId23"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="5"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="053F413A" w14:textId="77777777" w:rsidR="0021213C" w:rsidRDefault="0021213C" w:rsidP="00571B11">
+    <w:p w14:paraId="71747121" w14:textId="77777777" w:rsidR="0080070B" w:rsidRDefault="0080070B" w:rsidP="00571B11">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="708B5C56" w14:textId="77777777" w:rsidR="0021213C" w:rsidRDefault="0021213C" w:rsidP="00571B11">
+    <w:p w14:paraId="74A6D4D2" w14:textId="77777777" w:rsidR="0080070B" w:rsidRDefault="0080070B" w:rsidP="00571B11">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4942,61 +4906,61 @@
         <w:rFonts w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:t>Diciembre</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="00563B9F">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve"> 2024                          CTES</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="26A0650F" w14:textId="77777777" w:rsidR="00571B11" w:rsidRDefault="00571B11">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29582DA9" w14:textId="77777777" w:rsidR="0021213C" w:rsidRDefault="0021213C" w:rsidP="00571B11">
+    <w:p w14:paraId="64957D46" w14:textId="77777777" w:rsidR="0080070B" w:rsidRDefault="0080070B" w:rsidP="00571B11">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="43AC4DC4" w14:textId="77777777" w:rsidR="0021213C" w:rsidRDefault="0021213C" w:rsidP="00571B11">
+    <w:p w14:paraId="04B376C4" w14:textId="77777777" w:rsidR="0080070B" w:rsidRDefault="0080070B" w:rsidP="00571B11">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
@@ -5020,102 +4984,105 @@
     <w:rsid w:val="00064527"/>
     <w:rsid w:val="00064E97"/>
     <w:rsid w:val="00095752"/>
     <w:rsid w:val="000B11A2"/>
     <w:rsid w:val="000C3444"/>
     <w:rsid w:val="000C4DAA"/>
     <w:rsid w:val="000C6FE9"/>
     <w:rsid w:val="000F592A"/>
     <w:rsid w:val="001142B5"/>
     <w:rsid w:val="001A53D1"/>
     <w:rsid w:val="001A74F3"/>
     <w:rsid w:val="0021213C"/>
     <w:rsid w:val="002E01B3"/>
     <w:rsid w:val="00310A1D"/>
     <w:rsid w:val="003217F7"/>
     <w:rsid w:val="00342431"/>
     <w:rsid w:val="003A6ACC"/>
     <w:rsid w:val="004226F6"/>
     <w:rsid w:val="0049191D"/>
     <w:rsid w:val="004F24FD"/>
     <w:rsid w:val="004F290D"/>
     <w:rsid w:val="0050482D"/>
     <w:rsid w:val="00523403"/>
     <w:rsid w:val="0053669D"/>
     <w:rsid w:val="00541265"/>
+    <w:rsid w:val="00564353"/>
     <w:rsid w:val="00571B11"/>
     <w:rsid w:val="00581B10"/>
     <w:rsid w:val="005A027D"/>
     <w:rsid w:val="005B32EE"/>
     <w:rsid w:val="005E3FF2"/>
     <w:rsid w:val="005E5B61"/>
     <w:rsid w:val="00611B70"/>
     <w:rsid w:val="00664410"/>
     <w:rsid w:val="006768D2"/>
     <w:rsid w:val="00690C79"/>
     <w:rsid w:val="0069240B"/>
     <w:rsid w:val="00692794"/>
     <w:rsid w:val="006B211C"/>
     <w:rsid w:val="00711D88"/>
     <w:rsid w:val="007E3D88"/>
+    <w:rsid w:val="0080070B"/>
     <w:rsid w:val="00826001"/>
     <w:rsid w:val="00845E89"/>
     <w:rsid w:val="008B01E1"/>
     <w:rsid w:val="008C26CC"/>
     <w:rsid w:val="00900874"/>
     <w:rsid w:val="0095566C"/>
     <w:rsid w:val="0096640A"/>
     <w:rsid w:val="00997BCB"/>
     <w:rsid w:val="009B7646"/>
     <w:rsid w:val="009E1B81"/>
     <w:rsid w:val="009F2764"/>
     <w:rsid w:val="00A03414"/>
     <w:rsid w:val="00A30214"/>
     <w:rsid w:val="00A323F9"/>
     <w:rsid w:val="00A335C5"/>
     <w:rsid w:val="00A418A0"/>
     <w:rsid w:val="00A55A82"/>
     <w:rsid w:val="00AE51D2"/>
     <w:rsid w:val="00B4099B"/>
     <w:rsid w:val="00B42B0C"/>
     <w:rsid w:val="00B55F49"/>
     <w:rsid w:val="00B801AB"/>
     <w:rsid w:val="00B915CB"/>
     <w:rsid w:val="00BE35C3"/>
     <w:rsid w:val="00C01669"/>
     <w:rsid w:val="00C208A0"/>
     <w:rsid w:val="00C23DE8"/>
     <w:rsid w:val="00C85A7C"/>
     <w:rsid w:val="00C86818"/>
     <w:rsid w:val="00D1073C"/>
     <w:rsid w:val="00D12446"/>
     <w:rsid w:val="00D151EC"/>
     <w:rsid w:val="00D25396"/>
     <w:rsid w:val="00D42467"/>
     <w:rsid w:val="00D47AE0"/>
     <w:rsid w:val="00D47E30"/>
     <w:rsid w:val="00D65345"/>
+    <w:rsid w:val="00E41DAB"/>
     <w:rsid w:val="00E75BB2"/>
     <w:rsid w:val="00E81EDC"/>
     <w:rsid w:val="00E86283"/>
     <w:rsid w:val="00EB0233"/>
     <w:rsid w:val="00EB3FBD"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00F82862"/>
     <w:rsid w:val="00FB12BD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -5530,74 +5497,96 @@
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00541265"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo2Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00564353"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Ttulo3Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="000B11A2"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
       <w:lang w:eastAsia="es-MX"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Car">
     <w:name w:val="Título 3 Car"/>
@@ -5677,50 +5666,64 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00571B11"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00571B11"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00571B11"/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
+    <w:name w:val="Título 2 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00564353"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="299305136">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="733356090">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -5729,51 +5732,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1923441518">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:candimarcerocha@gmail.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revistacampusvirtuales.es" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://posgradofeg.ens.uabc.mx/especialidad/pdf/Saul-Mendez/2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comie.org.mx/congreso/memoriaelectronica/v10/pdf/area_tematica_07/ponencias/1777-F.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alex07fed@gmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redalyc.org/journal/1941/194168388023/html/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.56162/transdigital86" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.cl/pdf/pel/v57n1/0719-0409-pel-57-01-00107.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.22201/iibi.24488321xe.2020.83.5813" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21071/edmetic.v10i1.12799" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redalyc.org/journal/3993/399362880095/movil/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revistas.una.ac.cr/index.php/derechoshumanos/article/view/16397" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12804/revistas.%20urosario.edu.co/revsalud/a.11664" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scielo.sld.cu/pdf/rc/v19n90/1990-8644-rc-19-90-233.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.32870/Pk.a12n22.724" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alex07fed@gmail.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redalyc.org/journal/1941/194168388023/html/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.56162/transdigital86" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.22201/iibi.24488321xe.2020.83.5813" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21071/edmetic.v10i1.12799" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.cl/pdf/pel/v57n1/0719-0409-pel-57-01-00107.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redalyc.org/journal/3993/399362880095/movil/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12804/revistas.%20urosario.edu.co/revsalud/a.11664" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/ctes.v11i22.858" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revistas.una.ac.cr/index.php/derechoshumanos/article/view/16397" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.32870/Pk.a12n22.724" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scielo.sld.cu/pdf/rc/v19n90/1990-8644-rc-19-90-233.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://posgradofeg.ens.uabc.mx/especialidad/pdf/Saul-Mendez/2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:candimarcerocha@gmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revistacampusvirtuales.es" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comie.org.mx/congreso/memoriaelectronica/v10/pdf/area_tematica_07/ponencias/1777-F.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6029,72 +6032,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>3127</Words>
-  <Characters>17203</Characters>
+  <Words>3143</Words>
+  <Characters>17291</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>143</Lines>
+  <Lines>144</Lines>
   <Paragraphs>40</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20290</CharactersWithSpaces>
+  <CharactersWithSpaces>20394</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Alejandro Rincón</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>