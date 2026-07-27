--- v0 (2025-10-13)
+++ v1 (2026-07-27)
@@ -5,51 +5,124 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7B8D9072" w14:textId="77777777" w:rsidR="00EA1B30" w:rsidRDefault="00EA1B30" w:rsidP="00A459B4">
+    <w:p w14:paraId="2A065DB1" w14:textId="77777777" w:rsidR="00221069" w:rsidRDefault="00221069" w:rsidP="00221069">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B8D9072" w14:textId="686C9E6B" w:rsidR="00EA1B30" w:rsidRPr="00221069" w:rsidRDefault="00221069" w:rsidP="00221069">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00221069">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00221069">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00221069">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:bCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="es-MX"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/ctes.v11i22.859</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2B7BDAF5" w14:textId="77777777" w:rsidR="00221069" w:rsidRDefault="00221069" w:rsidP="00A459B4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52B87E95" w14:textId="7F7661A9" w:rsidR="0038346F" w:rsidRPr="00A459B4" w:rsidRDefault="00EA1B30" w:rsidP="00A459B4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
@@ -64,51 +137,51 @@
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F2C55BA" wp14:editId="2F3AD7D2">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-658495</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-895350</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7496175" cy="1114425"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="2086889291" name="Imagen 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2086889291" name="Imagen 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7">
+                    <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7496175" cy="1114425"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -172,264 +245,251 @@
         <w:t>ostenibilidad</w:t>
       </w:r>
       <w:r w:rsidR="0038346F" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67CEA48E" w14:textId="5DDCF642" w:rsidR="00A459B4" w:rsidRPr="00A459B4" w:rsidRDefault="00A459B4" w:rsidP="00A459B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>The</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>adaptation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>adaptation</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>of</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> industrial </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> industrial </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>engineers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>engineers</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>to</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>the</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>challenges</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>challenges</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A459B4">
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>of</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>sustainability</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>sustainability</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="756B14DE" w14:textId="77777777" w:rsidR="00A459B4" w:rsidRPr="00A459B4" w:rsidRDefault="00A459B4" w:rsidP="00A459B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0332ED39" w14:textId="77777777" w:rsidR="00A459B4" w:rsidRPr="00A459B4" w:rsidRDefault="00A459B4" w:rsidP="00A459B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -440,128 +500,108 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0ADCF77E" w14:textId="43F74866" w:rsidR="00117C00" w:rsidRPr="00A459B4" w:rsidRDefault="00117C00" w:rsidP="00A459B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cristina </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Guerrero</w:t>
+        <w:t>Cristina Zapien Guerrero</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A0F5CB0" w14:textId="77777777" w:rsidR="00117C00" w:rsidRPr="00A459B4" w:rsidRDefault="00117C00" w:rsidP="00A459B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Universidad Autónoma de Ciudad Juárez</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A63A375" w14:textId="0FFCFE15" w:rsidR="00117C00" w:rsidRPr="00A459B4" w:rsidRDefault="00117C00" w:rsidP="00A459B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00A459B4">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>cristina.zapien@uacj.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7B8278F8" w14:textId="77777777" w:rsidR="00117C00" w:rsidRPr="00A459B4" w:rsidRDefault="00117C00" w:rsidP="00A459B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00A459B4">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0002-4063-3027</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5767CE82" w14:textId="77777777" w:rsidR="00117C00" w:rsidRPr="00A459B4" w:rsidRDefault="00117C00" w:rsidP="00A459B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3497448F" w14:textId="77777777" w:rsidR="00A459B4" w:rsidRDefault="00A459B4" w:rsidP="00A459B4">
@@ -802,84 +842,102 @@
         </w:rPr>
         <w:t xml:space="preserve">se </w:t>
       </w:r>
       <w:r w:rsidR="006B7DFA" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>observa</w:t>
       </w:r>
       <w:r w:rsidR="00796C23" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="006B7DFA" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> los antecedentes y perfiles de un ingeniero industrial así como su adaptación a los objetivos de desarrollo </w:t>
+        <w:t xml:space="preserve"> los antecedentes y perfiles de un ingeniero </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="006B7DFA" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">sostenible </w:t>
-[...15 lines deleted...]
-        <w:t>(</w:t>
+        <w:t>industrial</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="006B7DFA" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> así como su adaptación a los objetivos de desarrollo </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006B7DFA" w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sostenible </w:t>
+      </w:r>
+      <w:r w:rsidR="000251A1" w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B7DFA" w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006B7DFA" w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>ODS), se</w:t>
       </w:r>
       <w:r w:rsidR="00796C23" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> enunciaron competencias que se deben de incluir en la </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00796C23" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>currícula</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00796C23" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1084,84 +1142,93 @@
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Sustainability is that which guarantees present needs without compromising the needs of future generations, ensuring a balance between economic growth, respect for the environment and social welfare through technologies. When we add technology as an inherent variant implies the adaptation of university careers such as engineering according to the National Association of Faculties and Schools of Engineering in its publication “Industrial Engineering in Mexico 2030: Scenarios of the future” frames its scenario of tendency towards sustainable awareness with a desirable scenario to the commitment of sustainable development and in the future to be innovative with the ability to generate new products with a culture of sustainable development by applying new manufacturing practices, lean manufacturing and clean production adaptive to industrial revolutions such as Industry 5.0.</w:t>
       </w:r>
       <w:r w:rsidR="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Through this research, the background and profiles of an industrial engineer are observed as well as their adaptation to the Sustainable Development Goals (SDGs), competencies that should be included in the curriculum were enunciated and affinity initiatives of higher education schools and their implementation projects in Mexico were identified.</w:t>
+        <w:t xml:space="preserve">Through this research, the background and profiles of an industrial engineer are observed as well as their adaptation to the Sustainable Development Goals </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(SDGs), competencies that should be included in the curriculum were enunciated and affinity initiatives of higher education schools and their implementation projects in Mexico were identified.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AE08A9F" w14:textId="77777777" w:rsidR="00A459B4" w:rsidRPr="00A459B4" w:rsidRDefault="00A459B4" w:rsidP="00A459B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57A60486" w14:textId="77777777" w:rsidR="00B92CD9" w:rsidRPr="00A459B4" w:rsidRDefault="00B92CD9" w:rsidP="00A459B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Key words:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Higher Education, Industrial Engineering, Sustainability, Industry 5.0</w:t>
       </w:r>
       <w:r w:rsidR="00DE32BC" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17086F42" w14:textId="77777777" w:rsidR="007759F5" w:rsidRPr="00A459B4" w:rsidRDefault="007759F5" w:rsidP="00A459B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -1316,69 +1383,51 @@
       </w:r>
       <w:r w:rsidR="00823579" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00823579" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Skobelev</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00823579" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; </w:t>
-[...17 lines deleted...]
-        <w:t>, 2017).</w:t>
+        <w:t xml:space="preserve"> &amp; Borovik, 2017).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BBB8F88" w14:textId="77777777" w:rsidR="00A459B4" w:rsidRPr="00A459B4" w:rsidRDefault="00A459B4" w:rsidP="00A459B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="769B52AA" w14:textId="77777777" w:rsidR="00E00082" w:rsidRDefault="009600E0" w:rsidP="00A459B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A459B4">
@@ -1407,550 +1456,478 @@
       </w:r>
       <w:r w:rsidR="00E00082" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E00082" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Broo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E00082" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>, Kaynak &amp; Sait, 2022)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62C14F94" w14:textId="77777777" w:rsidR="00A459B4" w:rsidRPr="00A459B4" w:rsidRDefault="00A459B4" w:rsidP="00A459B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FBF4529" w14:textId="77777777" w:rsidR="00E00082" w:rsidRDefault="00E00082" w:rsidP="00A459B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Desde un enfoque multidisciplinario, un ingeniero industrial realiza una diversidad de tareas y funciones en la empresa</w:t>
+      </w:r>
+      <w:r w:rsidR="009600E0" w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sea de ámbito industrial o no</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF30A2" w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Zhuang &amp; Newland, 2017)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Mesquita et al. (2015) mencionan que las áreas de formación específicas para un ingeniero industrial comprenden funci</w:t>
+      </w:r>
+      <w:r w:rsidR="003B7E77" w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ones de la administración de los sistemas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>produc</w:t>
+      </w:r>
+      <w:r w:rsidR="003B7E77" w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tivos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, la automatización, aseguramiento y control de calidad, ingeniería económica, investigación de operaciones, </w:t>
+      </w:r>
+      <w:r w:rsidR="003B7E77" w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>administración</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de información, factores humanos y ergonómicos, </w:t>
+      </w:r>
+      <w:r w:rsidR="003B7E77" w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">control y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>logística, mantenimient</w:t>
+      </w:r>
+      <w:r w:rsidR="003B7E77" w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>o, administración y diseño de proyectos y productos entre otros</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CA296BD" w14:textId="77777777" w:rsidR="00A459B4" w:rsidRPr="00A459B4" w:rsidRDefault="00A459B4" w:rsidP="00A459B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27CD040C" w14:textId="77777777" w:rsidR="004D6E81" w:rsidRDefault="003B7E77" w:rsidP="00A459B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>En el ámbito académico, y en lo especí</w:t>
+      </w:r>
+      <w:r w:rsidR="004D6E81" w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fico al currículo universitario de México la subsecretaría de Educación Superior (SES) es el área de la Secretaría de Educación Pública encargada de impulsar una educación de calidad que permita la formación de profesionistas competitivos y comprometidos con el desarrollo regional y nacional, y que contribuya a la edificación de una sociedad más justa</w:t>
+      </w:r>
+      <w:r w:rsidR="008C5405" w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Ferrer, 2018)</w:t>
+      </w:r>
+      <w:r w:rsidR="004D6E81" w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43DA83FC" w14:textId="77777777" w:rsidR="00A459B4" w:rsidRPr="00A459B4" w:rsidRDefault="00A459B4" w:rsidP="00A459B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F210524" w14:textId="050134FC" w:rsidR="00BF30A2" w:rsidRDefault="004D6E81" w:rsidP="00A459B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Las industrias y su adaptación frente a la sostenibilidad establecen entonces una simbiosis natural que debe existir entre la universidad y la sociedad, donde todos los procesos educativos en particular la ingeniería industrial buscara responder eficazmente a sus expectativas y demandas a estas grandes transformaciones. De tal forma que la presente inv</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF30A2" w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>estigación tiene</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> como objetivo la </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF30A2" w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">investigación documental de la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>alineación de competencias</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF30A2" w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de un ingeniero industrial</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con los objetivos </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF30A2" w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de desarrollo sostenible. Como primer</w:t>
+      </w:r>
+      <w:r w:rsidR="008C5405" w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> capítulo</w:t>
+      </w:r>
+      <w:r w:rsidR="00117C00" w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se presenta la metodología</w:t>
+      </w:r>
+      <w:r w:rsidR="008C5405" w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se realizó una </w:t>
+      </w:r>
+      <w:r w:rsidR="00117C00" w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>investigación documental</w:t>
+      </w:r>
+      <w:r w:rsidR="008C5405" w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la formación y competencias del ingeniero </w:t>
+      </w:r>
+      <w:r w:rsidR="00A459B4" w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>industrial, se</w:t>
+      </w:r>
+      <w:r w:rsidR="008C5405" w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00117C00" w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>revisaron los</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF30A2" w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> objetivos de desarrollo sostenible </w:t>
+      </w:r>
+      <w:r w:rsidR="00117C00" w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">definiendo cuales </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF30A2" w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se alinean a la educación del </w:t>
+      </w:r>
+      <w:r w:rsidR="00117C00" w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>programa</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF30A2" w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...79 lines deleted...]
-        <w:t xml:space="preserve"> sea de ámbito industrial o no</w:t>
+      <w:r w:rsidR="00A459B4" w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cuáles</w:t>
       </w:r>
       <w:r w:rsidR="00BF30A2" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Zhuang &amp; </w:t>
+        <w:t xml:space="preserve"> son las competencias a incluir en la </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00BF30A2" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Newland</w:t>
+        <w:t>currícula</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00BF30A2" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, 2017)</w:t>
-[...390 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> y por último cuales han sido los alcances </w:t>
       </w:r>
       <w:r w:rsidR="00117C00" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">de las universidades en México, para concluir la relevancia de la sostenibilidad en la formación del ingeniero industrial. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A372644" w14:textId="77777777" w:rsidR="00A459B4" w:rsidRPr="00A459B4" w:rsidRDefault="00A459B4" w:rsidP="00A459B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30CF2C8A" w14:textId="77777777" w:rsidR="001D7C26" w:rsidRPr="00A459B4" w:rsidRDefault="001D7C26" w:rsidP="00A459B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1968,50 +1945,51 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Metodología</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16EC8AB8" w14:textId="77777777" w:rsidR="009E40DB" w:rsidRDefault="004D4454" w:rsidP="00A459B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>La metodología desarrollada en el presente trabajo de investigación incluye una investigación documental basada inicialmente en</w:t>
       </w:r>
       <w:r w:rsidR="00BA2D74" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> el </w:t>
       </w:r>
       <w:r w:rsidR="005B3316" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>marco teórico de la ingeniería industrial</w:t>
       </w:r>
       <w:r w:rsidR="008C5405" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> y </w:t>
@@ -2056,60 +2034,51 @@
         </w:rPr>
         <w:t>una revisión de</w:t>
       </w:r>
       <w:r w:rsidR="009E40DB" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> los objetivos del desarrollo sostenible </w:t>
       </w:r>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sobre el contexto</w:t>
       </w:r>
       <w:r w:rsidR="009E40DB" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> que </w:t>
-[...8 lines deleted...]
-        <w:t>involucra</w:t>
+        <w:t xml:space="preserve"> que involucra</w:t>
       </w:r>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009E40DB" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>al</w:t>
       </w:r>
       <w:r w:rsidR="00036738" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> perfil del ingeniero industrial</w:t>
       </w:r>
@@ -2214,69 +2183,51 @@
     <w:p w14:paraId="0B7F3A8A" w14:textId="77777777" w:rsidR="009571E5" w:rsidRDefault="009571E5" w:rsidP="00A459B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La relevancia del objeto de estudia radica que en México existe un total de 1248 programas relacionados a la ingeniería industrial ofertados en 1,032 IES con una capacidad de matrícula de estudiantes alrededor de 1,015,939 estudiantes</w:t>
       </w:r>
       <w:r w:rsidR="003E3415" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Roldan, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> &amp; Echeverría, 2019)</w:t>
+        <w:t xml:space="preserve"> (Roldan, Hanel &amp; Echeverría, 2019)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B0D99BF" w14:textId="77777777" w:rsidR="00A459B4" w:rsidRPr="00A459B4" w:rsidRDefault="00A459B4" w:rsidP="00A459B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2AF589B7" w14:textId="77777777" w:rsidR="005B3316" w:rsidRDefault="005B3316" w:rsidP="00A459B4">
@@ -2563,549 +2514,486 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55CEC976" w14:textId="77777777" w:rsidR="005B3316" w:rsidRDefault="005B3316" w:rsidP="00A459B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Actualmente en México casi todas las instituciones públicas de educación superior trabajan bajo el enfoque basado en competencias, respecto de la ingeniería industrial se dividen en básicas y específicas, estas en el entorno sostenido y cambiante del uso de tecnologías deben permitir diseñar, construir, manufacturar y operar bienes con alto valor agregado de tecnología y más eficientes en su función, a los menores costos posibles. Las competencias son un conjunto de atributos que una persona posee y le permiten desarrollar una acción efectiva en determinado ámbito; es la interacción armoniosa de las habilidades, conocimientos, valores, motivaciones, rasgos de personalidad y aptitudes propias de cada persona que determinan el comportamiento que conduce al logro de los objetivos a alcanzar en la organización (</w:t>
+        <w:t xml:space="preserve">Actualmente en México casi todas las instituciones públicas de educación superior trabajan bajo el enfoque basado en competencias, respecto de la ingeniería industrial se dividen en básicas y específicas, estas en el entorno sostenido y cambiante del uso de tecnologías deben permitir diseñar, construir, manufacturar y operar bienes con alto valor agregado de tecnología y más eficientes en su función, a los menores costos posibles. Las competencias son un conjunto de atributos que una persona posee y le permiten desarrollar una acción efectiva en determinado ámbito; es la interacción armoniosa de las habilidades, conocimientos, valores, motivaciones, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">rasgos de personalidad y aptitudes propias de cada persona que determinan el comportamiento que conduce al logro de los objetivos a alcanzar en la organización (Fonck, Grandón &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Fonck</w:t>
+        <w:t>Niñoles</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Grandón &amp; </w:t>
+        <w:t xml:space="preserve">, 2021). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E1EA5D0" w14:textId="77777777" w:rsidR="00A459B4" w:rsidRPr="00A459B4" w:rsidRDefault="00A459B4" w:rsidP="00A459B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7913A2E8" w14:textId="73E3B4C6" w:rsidR="005B3316" w:rsidRDefault="005B3316" w:rsidP="00A459B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las competencias generales imponen habilidades y prácticas transversales apropiadas para la mayoría de las áreas de formación mientras que las competencias específicas garantizan la adquisición de conocimientos en cada área de estudio; por ejemplo, realizar la planeación y programación de la producción de una empresa es una competencia de dominio específico del ingeniero industrial, mientras que la capacidad de trabajar en equipo es una competencia general (Tuning-América Latina, 2007). Por lo </w:t>
+      </w:r>
+      <w:r w:rsidR="00A459B4" w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tanto,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> las competencias que se desarrollan en las universidades son clave en los graduados, ya que les permite tener la capacidad de establecerse y afianzarse en campos profesionales en constante cambio para satisfacer plenamente las exigencias de los contextos sociales tal es el caso del objeto de estudio la adaptación a la industria sostenible. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72DDCD7C" w14:textId="77777777" w:rsidR="00A459B4" w:rsidRPr="00A459B4" w:rsidRDefault="00A459B4" w:rsidP="00A459B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="015DA5D5" w14:textId="77777777" w:rsidR="005B3316" w:rsidRDefault="005B3316" w:rsidP="00A459B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Acorde a (López et al., 2014) algunas competencias específicas del ingeniero industrial en México son las siguientes:</w:t>
+      </w:r>
+      <w:r w:rsidR="002644AB" w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dirige y administra organizaciones prod</w:t>
+      </w:r>
+      <w:r w:rsidR="002644AB" w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uctoras de bienes y servicios; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Analiza y optimiza procesos de produ</w:t>
+      </w:r>
+      <w:r w:rsidR="002644AB" w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cción de bienes y de servicios; Diseña, implementa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, administr</w:t>
+      </w:r>
+      <w:r w:rsidR="002644AB" w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a y mejora sistemas de calidad; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Formula, evalúa y administra proy</w:t>
+      </w:r>
+      <w:r w:rsidR="002644AB" w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ectos productivos de inversión; Diseña e implementa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, sistemas de mantenim</w:t>
+      </w:r>
+      <w:r w:rsidR="002644AB" w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iento para maquinaria y equipo; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Organiza y dirige grup</w:t>
+      </w:r>
+      <w:r w:rsidR="002644AB" w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">os de trabajadores y empleados; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Planea y administra sistemas logísticos para el suministro de insumos al proceso</w:t>
+      </w:r>
+      <w:r w:rsidR="002644AB" w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y de productos a los clientes; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Diseña, impl</w:t>
+      </w:r>
+      <w:r w:rsidR="002644AB" w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ementa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, administra y mejora sistema</w:t>
+      </w:r>
+      <w:r w:rsidR="002644AB" w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s de gestión ambiental; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Conoce, opera y calibra equipos de medición y pruebas</w:t>
+      </w:r>
+      <w:r w:rsidR="002644AB" w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre otros. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DFE2CEC" w14:textId="77777777" w:rsidR="00A459B4" w:rsidRPr="00A459B4" w:rsidRDefault="00A459B4" w:rsidP="00A459B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00AF8020" w14:textId="0BFEF656" w:rsidR="005B3316" w:rsidRDefault="005B3316" w:rsidP="00A459B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Entre las competencias general que se han adaptado en la industria 4.0 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Niñoles</w:t>
+        <w:t>Terrés</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, 2021). </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7E1EA5D0" w14:textId="77777777" w:rsidR="00A459B4" w:rsidRPr="00A459B4" w:rsidRDefault="00A459B4" w:rsidP="00A459B4">
+        <w:t xml:space="preserve"> et al.,</w:t>
+      </w:r>
+      <w:r w:rsidR="002644AB" w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2017) mencionan creatividad, aprendizaje, comunicación, trabajo en equipo multidisciplinarios, liderazgo, toma de decisiones, adaptabilidad y </w:t>
+      </w:r>
+      <w:r w:rsidR="00A459B4" w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>resiliencia,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> así como la capacidad para analizar y valorar el impacto social y medioambiental de las soluciones técnicas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13ADB2D9" w14:textId="77777777" w:rsidR="00A459B4" w:rsidRPr="00A459B4" w:rsidRDefault="00A459B4" w:rsidP="00A459B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7913A2E8" w14:textId="73E3B4C6" w:rsidR="005B3316" w:rsidRDefault="005B3316" w:rsidP="00A459B4">
+    <w:p w14:paraId="67D2F163" w14:textId="77777777" w:rsidR="005B3316" w:rsidRDefault="005B3316" w:rsidP="00A459B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Las competencias generales imponen habilidades y prácticas transversales apropiadas para la mayoría de las áreas de formación mientras que las competencias específicas garantizan la adquisición de conocimientos en cada área de estudio; por ejemplo, realizar la planeación y programación de la producción de una empresa es una competencia de dominio específico del ingeniero industrial, mientras que la capacidad de trabajar en equipo es una competencia general (</w:t>
-[...340 lines deleted...]
-        </w:rPr>
         <w:t>Con respecto a las competencias específicas, el </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:anchor="B7" w:history="1">
+      <w:hyperlink r:id="rId11" w:anchor="B7" w:history="1">
         <w:r w:rsidRPr="00A459B4">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Foro</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> económico Mundial (2018) menciona que éstas deberán estar enfocadas en las tecnologías emergentes como: inteligencia artificial y robótica, internet de las cosas, realidad virtual y aumentada, manufactura aditiva, cadena de bloques y tecnología de registros distribuidos, materiales avanzados y nanomateriales, captura-almacenamiento y transmisión de energía, nuevas tecnologías informáticas, biotecnologías, geoingeniería, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>neurotecnología</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> y tecnologías espaciales. Completando </w:t>
+        <w:t xml:space="preserve"> y tecnologías espaciales. Completando Coskun, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Coskun</w:t>
+        <w:t>Kayıkcı</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> (2019) mencionan; </w:t>
+        <w:t xml:space="preserve"> &amp; Gencay (2019) mencionan; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>big</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> data y análisis de datos, nuevas interfaces hombre-máquina, tecnologías de transferencia digital a física, comunicación y redes de datos, sistemas de posicionamiento global, sistemas de radiofrecuencia (RFID, por sus siglas en inglés), sistemas de planeación de recursos empresariales (ERP), la consigna electrónica (</w:t>
       </w:r>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
@@ -3155,60 +3043,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Las competencias deben de adaptarse al nuevo modelo industrial</w:t>
       </w:r>
       <w:r w:rsidR="00B47760" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, I</w:t>
       </w:r>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ndustria 5.0, definido como una visión humanizada de las transformaciones tecnológicas en la industria, equilibrando las </w:t>
-[...8 lines deleted...]
-        <w:t>necesidades actuales y futuras de los trabajadores y la sociedad con la optimización sostenible del consumo de energía, el procesamiento de materiales y los ciclos de vida de los productos</w:t>
+        <w:t>ndustria 5.0, definido como una visión humanizada de las transformaciones tecnológicas en la industria, equilibrando las necesidades actuales y futuras de los trabajadores y la sociedad con la optimización sostenible del consumo de energía, el procesamiento de materiales y los ciclos de vida de los productos</w:t>
       </w:r>
       <w:r w:rsidR="00B47760" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Leng et al., 2022)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70BE830E" w14:textId="77777777" w:rsidR="00A459B4" w:rsidRPr="00A459B4" w:rsidRDefault="00A459B4" w:rsidP="00A459B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
@@ -3296,69 +3175,51 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Logistica</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5.0 (Amador</w:t>
       </w:r>
       <w:r w:rsidR="007B58F6" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, 2024), modelos de producción sostenibles (Reino-</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> et al., 2022), la combinación de software y tecnologías, impulsa la innovación y sostenibilidad de los proyectos, mejorando de manera significativa la industria a nivel mundial tal como menciona Herrera et al., (2024). </w:t>
+        <w:t xml:space="preserve">, 2024), modelos de producción sostenibles (Reino-Cherrez et al., 2022), la combinación de software y tecnologías, impulsa la innovación y sostenibilidad de los proyectos, mejorando de manera significativa la industria a nivel mundial tal como menciona Herrera et al., (2024). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13EF7727" w14:textId="77777777" w:rsidR="00A459B4" w:rsidRPr="00A459B4" w:rsidRDefault="00A459B4" w:rsidP="00A459B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F40A7DB" w14:textId="1F9AAAF7" w:rsidR="009E40DB" w:rsidRPr="00A459B4" w:rsidRDefault="00AD184A" w:rsidP="00A459B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A459B4">
@@ -3480,69 +3341,70 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Figura 1: Objetivos de desarrollo sostenible</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="168C0A64" w14:textId="77777777" w:rsidR="001D7C26" w:rsidRPr="00A459B4" w:rsidRDefault="008D328C" w:rsidP="00A459B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="153E0CB5" wp14:editId="03E6A02F">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="153E0CB5" wp14:editId="51451B94">
             <wp:extent cx="5728232" cy="3933825"/>
             <wp:effectExtent l="19050" t="19050" r="25400" b="9525"/>
             <wp:docPr id="1" name="Imagen 1" descr="La Asamblea General adopta la Agenda 2030 para el Desarrollo Sostenible - Desarrollo  Sostenible"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="La Asamblea General adopta la Agenda 2030 para el Desarrollo Sostenible - Desarrollo  Sostenible"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId11" cstate="print">
+                    <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="5163" b="19128"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5740035" cy="3941931"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
@@ -3600,51 +3462,50 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D2E21A6" w14:textId="77777777" w:rsidR="005B3316" w:rsidRDefault="005B3316" w:rsidP="00A459B4">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">El texto de Agenda del </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>2030  menciona</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> las funciones de las Instituciones de IES en nueve de los objetivos (ODS 2, 3, 4, 7, 8, 9, 13, 14 y 17) y, en alguna medida las universidades de todo el mundo están trabajando en todos ellos (IAU, 2020).</w:t>
@@ -3892,67 +3753,85 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AE6622" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>currícula</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00AE6622" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> cada objetivo</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cada objetivo</w:t>
       </w:r>
       <w:r w:rsidR="00AE6622" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> seleccionado</w:t>
       </w:r>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> son mostrados a continuación </w:t>
+        <w:t xml:space="preserve"> son</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mostrados a continuación </w:t>
       </w:r>
       <w:r w:rsidR="00AE6622" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">su título y objetivo </w:t>
       </w:r>
       <w:r w:rsidR="004D316D" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>son información obtenido por las</w:t>
       </w:r>
       <w:r w:rsidR="00AE6622" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Naciones Unidas </w:t>
       </w:r>
@@ -4176,50 +4055,51 @@
         <w:t xml:space="preserve"> industrial, así como aspiren a instituciones educativas seguras, accesibles e inclusivas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C5F606B" w14:textId="77777777" w:rsidR="00957E76" w:rsidRPr="00A459B4" w:rsidRDefault="00957E76" w:rsidP="00A459B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Innovación en enseñanza</w:t>
       </w:r>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: Promoviendo nuevas metodologías de enseñanza que prioricen hab</w:t>
       </w:r>
       <w:r w:rsidR="009C59A9" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ilidades para la sostenibilidad.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7202D7C3" w14:textId="77777777" w:rsidR="00957E76" w:rsidRDefault="00957E76" w:rsidP="00A459B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
@@ -4519,116 +4399,107 @@
     </w:p>
     <w:p w14:paraId="32CA0923" w14:textId="77777777" w:rsidR="005774EE" w:rsidRPr="00A459B4" w:rsidRDefault="005774EE" w:rsidP="00A459B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Eficiencia energética</w:t>
       </w:r>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00AE6622" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Los ingenieros industriales deben de a</w:t>
       </w:r>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">prender técnicas para reducir el consumo de energía en procesos industriales, incluyendo el uso de tecnologías más eficientes y </w:t>
-[...8 lines deleted...]
-        <w:t>renovables, como la energía solar, eólica y otras fuentes sostenibles.</w:t>
+        <w:t>prender técnicas para reducir el consumo de energía en procesos industriales, incluyendo el uso de tecnologías más eficientes y renovables, como la energía solar, eólica y otras fuentes sostenibles.</w:t>
       </w:r>
       <w:r w:rsidR="00D25E90" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Comprende el concepto de eficiencia y suficiencia energética, y sabe sobre las estrategias y políticas para alcanzarlas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BCD5637" w14:textId="77777777" w:rsidR="005774EE" w:rsidRDefault="005774EE" w:rsidP="00A459B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Auditorías energéticas</w:t>
       </w:r>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00AE6622" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Los ingenieros industriales deben de a</w:t>
       </w:r>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -4725,238 +4596,257 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>la ingeniería industrial también está relacionada con la creación de entornos de trabajo más eficientes, seguros y ergonómicos sin riesgo a la salud. Los programas deberán promover:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="031A4B82" w14:textId="77777777" w:rsidR="00A967B0" w:rsidRPr="00A459B4" w:rsidRDefault="00A967B0" w:rsidP="00A459B4">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Condiciones laborales justas</w:t>
       </w:r>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: Los ingenieros industriales pueden desempeñar un papel en el diseño de lugares de trabajo más seguros y eficientes, lo que contribuye a mejores condiciones </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>laborales</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> así como ergonómicas por ende un mayor bienestar de los trabajadores.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22CF5F78" w14:textId="77777777" w:rsidR="00A967B0" w:rsidRPr="00A459B4" w:rsidRDefault="00A967B0" w:rsidP="00A459B4">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Automatización responsable: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aunque la automatización y la digitalización están transformando la industria, las universidades </w:t>
       </w:r>
       <w:r w:rsidR="00C41787" w:rsidRPr="00A459B4">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>deben de formar</w:t>
       </w:r>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ingenieros para que entiendan cómo estas tecnologías pueden ser implementadas de manera responsable, asegurando que el empleo humano no se vea comprometido y colaboren con entornos de avance tecnológico. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="088E3CA4" w14:textId="77777777" w:rsidR="002644AB" w:rsidRPr="00A459B4" w:rsidRDefault="002644AB" w:rsidP="00A459B4">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53B912FA" w14:textId="77777777" w:rsidR="00957E76" w:rsidRPr="00A459B4" w:rsidRDefault="00A967B0" w:rsidP="00A459B4">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ODS 9: Industria, Innovación e Infraestructura</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E19F1E2" w14:textId="77777777" w:rsidR="00A967B0" w:rsidRPr="00A459B4" w:rsidRDefault="00A967B0" w:rsidP="00A459B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>El ODS</w:t>
       </w:r>
       <w:r w:rsidR="00394D63" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9</w:t>
       </w:r>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> busca “construir infraestructuras resilientes, promover la industrialización </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>inclusiva  y</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> sostenible y fomentar  la innovación”. Este objetivo es especialmente relevante para la ingeniería industrial, ya que se enfoca en la </w:t>
+        <w:t xml:space="preserve"> sostenible y </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fomentar  la</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> innovación”. Este objetivo es especialmente relevante para la ingeniería industrial, ya que se enfoca en la </w:t>
       </w:r>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>promoción de infraestructuras sostenibles</w:t>
       </w:r>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, la </w:t>
       </w:r>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4983,51 +4873,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Las universidades en sus programas deben de:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44616EFA" w14:textId="77777777" w:rsidR="00A967B0" w:rsidRPr="00A459B4" w:rsidRDefault="00A967B0" w:rsidP="00A459B4">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Incorporar manufactura sostenible</w:t>
       </w:r>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: Los planes de estudio incluyan cursos que enseñan a los estudiantes a diseñar procesos de manufactura e</w:t>
       </w:r>
       <w:r w:rsidR="00DA4475" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ficientes en el uso de recursos, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -5048,51 +4938,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> flexible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68EB3AAB" w14:textId="77777777" w:rsidR="00A967B0" w:rsidRPr="00A459B4" w:rsidRDefault="00A967B0" w:rsidP="00A459B4">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fomentar la innovación tecnológica</w:t>
       </w:r>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00394D63" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Investigación y</w:t>
       </w:r>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -5150,79 +5040,79 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> aplicado a la optimización de procesos industriales.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2336A7C3" w14:textId="77777777" w:rsidR="00A967B0" w:rsidRPr="00A459B4" w:rsidRDefault="00A967B0" w:rsidP="00A459B4">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Desarrollar</w:t>
       </w:r>
       <w:r w:rsidR="00394D63" w:rsidRPr="00A459B4">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> infraestructura</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> sostenible</w:t>
       </w:r>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00394D63" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Participar</w:t>
       </w:r>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -5524,130 +5414,129 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2FD65B4F" w14:textId="77777777" w:rsidR="00D61D14" w:rsidRPr="00A459B4" w:rsidRDefault="00D61D14" w:rsidP="00A459B4">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ODS 12: Producción y Consumo Responsables</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D79A769" w14:textId="77777777" w:rsidR="00D61D14" w:rsidRPr="00A459B4" w:rsidRDefault="00D61D14" w:rsidP="00A459B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El ODS 12 busca “garantizar modalidades de consumo y producción sostenibles”. La ingeniería industrial está directamente vinculada con la mejora de los procesos productivos para hacerlos más eficientes y menos dañinos para el medio ambiente. En este sentido, los programas deben de:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F184C72" w14:textId="77777777" w:rsidR="00D61D14" w:rsidRPr="00A459B4" w:rsidRDefault="00D61D14" w:rsidP="00A459B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Promover la economía circular</w:t>
       </w:r>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: Los programas de ingeniería industrial deberá formar profesionales que entiendan cómo los productos pueden diseñarse para ser reciclables, reutilizables o biodegradables, fomentando la economía circular. Esto incluye el diseño de sistemas que minimicen los residuos desde la fase de producción hasta el fin del ciclo del producto, </w:t>
       </w:r>
       <w:r w:rsidR="0063308B" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">conocido como Evaluación del Ciclo de Vida, o ACV, es una técnica sistemática que se utiliza para evaluar el impacto ambiental de un producto, proceso o servicio a lo largo de todo su ciclo de vida. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7239A16E" w14:textId="77777777" w:rsidR="00D61D14" w:rsidRDefault="00D61D14" w:rsidP="00A459B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Optimizar la cadena de suministro</w:t>
       </w:r>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: El análisis de las cadenas de suministro desde una perspectiva de sostenibilidad es otro componente clave. Los estudiantes aprenden a optimizar la logística y la distribución de productos para reducir las huellas de carbono y los costos </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>asociados,</w:t>
       </w:r>
       <w:r w:rsidR="0063308B" w:rsidRPr="00A459B4">
         <w:rPr>
@@ -5671,105 +5560,94 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Green </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0063308B" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Supply</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0063308B" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> Chain</w:t>
+      </w:r>
       <w:r w:rsidR="0063308B" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>; así como la logística inversa es un tipo de gestión de la cadena de suministro que traslada los productos de los clientes a los fabricantes.</w:t>
       </w:r>
       <w:r w:rsidR="0063308B" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D0ED4E9" w14:textId="77777777" w:rsidR="00A459B4" w:rsidRPr="00A459B4" w:rsidRDefault="00A459B4" w:rsidP="00A459B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27F2E802" w14:textId="77777777" w:rsidR="0063308B" w:rsidRPr="00A459B4" w:rsidRDefault="0063308B" w:rsidP="00A459B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ODS 13: Acción por el Clima</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CBB4FB2" w14:textId="77777777" w:rsidR="0063308B" w:rsidRPr="00A459B4" w:rsidRDefault="0063308B" w:rsidP="00A459B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El ODS 1</w:t>
       </w:r>
@@ -5825,177 +5703,178 @@
         </w:rPr>
         <w:t xml:space="preserve"> así como todos los programas de educación superior deben de: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28ED37A2" w14:textId="77777777" w:rsidR="0063308B" w:rsidRPr="00A459B4" w:rsidRDefault="0063308B" w:rsidP="00A459B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Desarrollar</w:t>
       </w:r>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C41787" w:rsidRPr="00A459B4">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>investigaciones</w:t>
       </w:r>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0088416B" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>orientadas al cambio climático</w:t>
       </w:r>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F7BFEC5" w14:textId="77777777" w:rsidR="0063308B" w:rsidRPr="00A459B4" w:rsidRDefault="0063308B" w:rsidP="00A459B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Gestión del carbono</w:t>
       </w:r>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: Los programas de ingeniería industrial deben incluir cursos que enseñan a los estudiantes a medir la huella de carbono y a implementar prácticas para reducir las emisiones en la producción, transporte y distribución de bienes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42E998E4" w14:textId="77777777" w:rsidR="0063308B" w:rsidRPr="00A459B4" w:rsidRDefault="0063308B" w:rsidP="00A459B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sistemas de gestión ambiental</w:t>
       </w:r>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: Los ingenieros industriales </w:t>
       </w:r>
       <w:r w:rsidR="00E53B11" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>deben de a</w:t>
       </w:r>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">prenden a diseñar e implementar </w:t>
       </w:r>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sistemas de gestión ambiental (SGA)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> que garanticen que las operaciones industriales cumplan con las normativas ambientales y minimicen los impactos ecológicos acorde a normas internacionales como ISO 14000.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21443406" w14:textId="77777777" w:rsidR="00A459B4" w:rsidRDefault="00A459B4" w:rsidP="00A459B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -6162,78 +6041,77 @@
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10B4B1FC" w14:textId="77777777" w:rsidR="00C41787" w:rsidRPr="00A459B4" w:rsidRDefault="002644AB" w:rsidP="00A459B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Figura 2: Modelo de competencias del ingeniero industrial ante la adopción de la sostenibilidad alineado a los objetivos de desarrollo sostenible</w:t>
       </w:r>
       <w:r w:rsidR="006C5998" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="54D140D1" wp14:editId="45BA00E8">
             <wp:extent cx="6181725" cy="3658870"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:docPr id="2" name="Imagen 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12"/>
+                    <a:blip r:embed="rId13"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6182534" cy="3659349"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F1CD0E8" w14:textId="77777777" w:rsidR="006C5998" w:rsidRPr="00A459B4" w:rsidRDefault="006C5998" w:rsidP="00A459B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -6341,146 +6219,152 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> y en particular en la ingeniería industrial </w:t>
       </w:r>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>deben de realizar una transformación curricular</w:t>
       </w:r>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> adaptando programas educativos  </w:t>
+        <w:t xml:space="preserve"> adaptando programas </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">educativos  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">para incluir materias relacionadas con la sostenibilidad, como la gestión ambiental, las energías renovables y la responsabilidad social. Ser líderes en investigaciones hacia el aseguramiento de la protección al medio ambiente y cambio climático al mismo tiempo de fomentar un sentido de responsabilidad cívica y ética en los estudiantes, alentándolos a ser agentes de cambio en sus comunidades o futuros empleos </w:t>
+        <w:t>para</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> incluir materias relacionadas con la sostenibilidad, como la gestión ambiental, las energías renovables y la responsabilidad social. Ser líderes en investigaciones hacia el aseguramiento de la protección al medio ambiente y cambio climático al mismo tiempo de fomentar un sentido de responsabilidad cívica y ética en los estudiantes, alentándolos a ser agentes de cambio en sus comunidades o futuros empleos </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DD90888" w14:textId="77777777" w:rsidR="00A459B4" w:rsidRPr="00A459B4" w:rsidRDefault="00A459B4" w:rsidP="00A459B4">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B1F6255" w14:textId="77777777" w:rsidR="00A91CCE" w:rsidRDefault="00A91CCE" w:rsidP="00A459B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">En México, </w:t>
       </w:r>
       <w:r w:rsidR="000F6CC2" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ya se han</w:t>
       </w:r>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> comenzado a integrar los Objetivos de Desarrollo Sostenible (ODS) en sus programas, especialmente en áreas como la ingeniería industrial, adoptando enfoques que promueven la sostenibilidad, la innovación y la responsabilidad social</w:t>
       </w:r>
       <w:r w:rsidR="00EA670D" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004D316D" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Roldan, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> &amp; Echeverría, 2019).</w:t>
+        <w:t>(Roldan, Hanel &amp; Echeverría, 2019).</w:t>
       </w:r>
       <w:r w:rsidR="005D226D" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aquí </w:t>
       </w:r>
       <w:r w:rsidR="0009571D" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>se presentan algunas</w:t>
       </w:r>
@@ -6545,100 +6429,81 @@
       </w:r>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Los estudiantes de Ingeniería Industrial tienen la oportunidad de participar en proyectos de investigación aplicada, centrados en la sostenibilidad industrial, la automatización de procesos y la mejora de la cadena de suministro a través de cursos como producción más limpia</w:t>
       </w:r>
       <w:r w:rsidR="00186B90" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, logística verde, sostenibilidad industrial</w:t>
       </w:r>
       <w:r w:rsidR="009571E5" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0066630A" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Zapien</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Zapien-Guerrero et al, 2021)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Estos proyectos son parte integral de su formación y muchos de ellos están directamente relacionados con el cumplimiento de los ODS, su programa está alineado con las demandas actuales de la industria, centrándose en la optimización de procesos, sostenibilidad y la implementación de nuevas tecnologías</w:t>
+      </w:r>
       <w:r w:rsidR="0066630A" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>-Guerrero et al, 2021)</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (Argüelles, Torres &amp; Noriega, 2022)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Al formar ingenieros industriales conscientes del impacto ambiental y social, la UACJ se asegura de que sus egresados estén bien preparados </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">para enfrentar los desafíos industriales del futuro. A su vez cuenta con un departamento para promover la sostenibilidad en el campo SUSAU Sustentabilidad Ambiental Universitaria. </w:t>
+        <w:t xml:space="preserve">. Al formar ingenieros industriales conscientes del impacto ambiental y social, la UACJ se asegura de que sus egresados estén bien preparados para enfrentar los desafíos industriales del futuro. A su vez cuenta con un departamento para promover la sostenibilidad en el campo SUSAU Sustentabilidad Ambiental Universitaria. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18536AE0" w14:textId="77777777" w:rsidR="002644AB" w:rsidRPr="00A459B4" w:rsidRDefault="002644AB" w:rsidP="00A459B4">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5337D623" w14:textId="77777777" w:rsidR="002644AB" w:rsidRPr="00A459B4" w:rsidRDefault="00A91CCE" w:rsidP="00A459B4">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
@@ -6797,69 +6662,51 @@
         </w:rPr>
         <w:t>Centro de Investigaciones en Ingeniería y Tecnología Industrial (CITEDI): dedica</w:t>
       </w:r>
       <w:r w:rsidR="00186B90" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>da</w:t>
       </w:r>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> a la investigación aplicada en áreas relacionadas con la eficiencia de procesos industriales, la gestión de residuos y la optimización de recursos. Los estudiantes de ingeniería industrial pueden participar en proyectos de investigación relacionados con la optimización de la cadena de suministro, producción limpia y gestión de recursos</w:t>
       </w:r>
       <w:r w:rsidR="0066630A" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Ocampo &amp; </w:t>
-[...17 lines deleted...]
-        <w:t>, 2024)</w:t>
+        <w:t xml:space="preserve"> (Ocampo &amp; Lazaro, 2024)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. La UNAM promueve la energía limpia y la eficiencia energética en sus campus, impulsando a los estudiantes a proponer soluciones innovadoras que puedan ser replicadas en la industria.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="481C5739" w14:textId="77777777" w:rsidR="002644AB" w:rsidRPr="00A459B4" w:rsidRDefault="002644AB" w:rsidP="00A459B4">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="024AFBF4" w14:textId="77777777" w:rsidR="006E415F" w:rsidRPr="00A459B4" w:rsidRDefault="00A91CCE" w:rsidP="00A459B4">
       <w:pPr>
@@ -6973,51 +6820,60 @@
         </w:rPr>
         <w:t xml:space="preserve"> (Gutiérrez et al., 2024)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00186B90" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> También </w:t>
       </w:r>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>promueve la investigación en áreas como la producción limpia, el uso eficiente de recursos energéticos y la reducción de desechos industriales, trabajando en colaboración con organismos nacionales e internacionales</w:t>
+        <w:t xml:space="preserve">promueve la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>investigación en áreas como la producción limpia, el uso eficiente de recursos energéticos y la reducción de desechos industriales, trabajando en colaboración con organismos nacionales e internacionales</w:t>
       </w:r>
       <w:r w:rsidR="003E3415" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (García, 2021)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11B075BE" w14:textId="77777777" w:rsidR="006E415F" w:rsidRPr="00A459B4" w:rsidRDefault="006E415F" w:rsidP="00A459B4">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
@@ -7205,60 +7061,51 @@
       </w:r>
       <w:r w:rsidR="00186B90" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">orporado los ODS en su </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00186B90" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>currícula</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, con un fuerte enfoque en la sostenibilidad, especialmente en su programa de </w:t>
-[...8 lines deleted...]
-        <w:t>ingeniería industrial y de sistemas</w:t>
+        <w:t>, con un fuerte enfoque en la sostenibilidad, especialmente en su programa de ingeniería industrial y de sistemas</w:t>
       </w:r>
       <w:r w:rsidR="00186B90" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A459B4" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>donde ha</w:t>
       </w:r>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> desarrollado programas académicos enfocados en la optimización de procesos industriales sostenibles, incluyendo la gestión eficiente de recursos, el uso de tecnologías limpias y el cuidado del medio ambiente. Al igual que otras instituciones, la UDEM promueve un enfoque integral de sostenibilidad en sus campus, impulsando prácticas como la eficiencia energética y el uso de energías renovables.</w:t>
       </w:r>
@@ -7539,161 +7386,116 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">El impacto del desarrollo sostenible en la educación superior es </w:t>
       </w:r>
       <w:r w:rsidR="005D226D" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>inherente al avance de la sociedad</w:t>
       </w:r>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, las universidades están evolucionando para ser no solo centros de conocimiento, sino también agentes activos en la transformación hacia un mundo más sostenible y alineado a la tendencia de industria 5.0 </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> et al., (2020)</w:t>
+        <w:t>, las universidades están evolucionando para ser no solo centros de conocimiento, sino también agentes activos en la transformación hacia un mundo más sostenible y alineado a la tendencia de industria 5.0 Mian et al., (2020)</w:t>
       </w:r>
       <w:r w:rsidR="005D226D" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Al adoptar e integrar los ODS en sus investigaciones y programas, las IES están moldeando a las generaciones futuras y contribuyendo al logro de estos objetivos (González-Campo, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">. Al adoptar e integrar los ODS en sus investigaciones y programas, las IES están moldeando a las generaciones futuras y contribuyendo al logro de estos objetivos (González-Campo, Ico-Brath, &amp; Murillo-Vargas, 2022). </w:t>
+      </w:r>
+      <w:r w:rsidR="00A91CCE" w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Muchas universidades en México están adoptando los </w:t>
+      </w:r>
+      <w:r w:rsidR="00186B90" w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ODS</w:t>
+      </w:r>
+      <w:r w:rsidR="00A91CCE" w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en sus programas de ingeniería industrial, formando profesionales con una visión integradora que abarca la sostenibilidad, la innovación y la responsabilidad social</w:t>
+      </w:r>
+      <w:r w:rsidR="000F6CC2" w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y ambiental</w:t>
+      </w:r>
       <w:r w:rsidR="005D226D" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Ico-Brath</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">, &amp; Murillo-Vargas, 2022). </w:t>
+        <w:t xml:space="preserve"> (Roldan, Hanel &amp; Echeverría, 2019)</w:t>
       </w:r>
       <w:r w:rsidR="00A91CCE" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Muchas universidades en México están adoptando los </w:t>
-[...7 lines deleted...]
-        <w:t>ODS</w:t>
+        <w:t xml:space="preserve">. Estas instituciones están preparando a sus </w:t>
       </w:r>
       <w:r w:rsidR="00A91CCE" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> en sus programas de ingeniería industrial, formando profesionales con una visión integradora que abarca la sostenibilidad, la innovación y la responsabilidad social</w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve">. Estas instituciones están preparando a sus estudiantes para enfrentar los desafíos globales </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">estudiantes para enfrentar los desafíos globales </w:t>
       </w:r>
       <w:r w:rsidR="005D226D" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">en escenarios hasta el 2030 </w:t>
       </w:r>
       <w:r w:rsidR="00A91CCE" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">y generar soluciones que promuevan una producción y </w:t>
       </w:r>
       <w:r w:rsidR="000F6CC2" w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>consumo responsable</w:t>
       </w:r>
@@ -7900,2489 +7702,2118 @@
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36840529" w14:textId="3BD6F328" w:rsidR="001C101E" w:rsidRPr="00A459B4" w:rsidRDefault="00325537" w:rsidP="00A459B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">Referencias </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01C6CA91" w14:textId="77777777" w:rsidR="00783E9C" w:rsidRPr="00A459B4" w:rsidRDefault="00783E9C" w:rsidP="00A459B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Amador Matute, A. M. (2024). Logística 5.0: Tendencias y Desafíos para la Industria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4255D9E4" w14:textId="77777777" w:rsidR="00783E9C" w:rsidRPr="00A459B4" w:rsidRDefault="00783E9C" w:rsidP="00A459B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Argüelles, C. G. A., Torres, V., &amp; Noriega, S. (2022). Metodología para la integración de prácticas sostenibles en plantas de la Industria 4.0: 4CP22-33. Memorias Científicas y Tecnológicas, 1(1), 63-64.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7294E907" w14:textId="77777777" w:rsidR="00783E9C" w:rsidRPr="00A459B4" w:rsidRDefault="00783E9C" w:rsidP="00A459B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Baca, G., Cruz, M., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Crstóbal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, M., Baca-C, G., Gutiérrez, J., Pacheco, A., Rivera, A., Rivera, I., &amp; Obregón, M. (2014) Introducción a la Ingeniería Industrial. Grupo Editorial Patria, México.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55BCA348" w14:textId="77777777" w:rsidR="00783E9C" w:rsidRPr="00A459B4" w:rsidRDefault="00783E9C" w:rsidP="00A459B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bilbao-Ubillos, J., Camino-Beldarrain, V., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Intxaurburu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Clemente, G., &amp; Velasco-Balmaseda, E. (2023). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Industry 4.0 and potential for reshoring: A typology of technology profiles of manufacturing firms. Computers in Industry, 148, 103904.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40D0F72B" w14:textId="77777777" w:rsidR="00783E9C" w:rsidRPr="00A459B4" w:rsidRDefault="00783E9C" w:rsidP="00A459B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Broo, D. G., Kaynak, O., &amp; Sait, S. M. (2022). Rethinking engineering education at the age of industry 5.0. Journal of Industrial Information Integration, 25, 100311.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BA709AF" w14:textId="77777777" w:rsidR="00783E9C" w:rsidRPr="00A459B4" w:rsidRDefault="00783E9C" w:rsidP="00A459B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Camarán</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M. L., Méndez, L. A. B., &amp; Rueda, M. P. (2019). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>La Responsabilidad social empresarial y los objetivos del desarrollo sostenible (ODS). Revista Científica Teorías, Enfoques y Aplicaciones en las Ciencias Sociales, 11(24), 41-52.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="422B48FA" w14:textId="77777777" w:rsidR="00783E9C" w:rsidRPr="00A459B4" w:rsidRDefault="00783E9C" w:rsidP="00A459B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cañas, H., Mula, J., Díaz-Madroñero, M., &amp; Campuzano-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bolarín</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, F. (2021). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Implementing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>industry</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4.0 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>principles</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Computers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; industrial </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>engineering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 158, 107379.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="119B86D3" w14:textId="77777777" w:rsidR="00783E9C" w:rsidRPr="00A459B4" w:rsidRDefault="00783E9C" w:rsidP="00A459B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cepal, N. U. (2019). La Agenda 2030 y los Objetivos de Desarrollo Sostenible: una oportunidad para América Latina y el Caribe. Objetivos, metas e indicadores mundiales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="169004A0" w14:textId="77777777" w:rsidR="00783E9C" w:rsidRPr="00A459B4" w:rsidRDefault="00783E9C" w:rsidP="00A459B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Coskun, S., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kayıkcı</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Y. y Gencay, E. (2019). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Adapting engineering education to Industry 4.0 Vision. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Technologies, 7(1), 1-10.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E0E3BE7" w14:textId="77777777" w:rsidR="00783E9C" w:rsidRPr="00A459B4" w:rsidRDefault="00783E9C" w:rsidP="00A459B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Elorza López, N., Vázquez Alonso, C. A., González Rodríguez, C., González Villela, V. J., Macedo Chagolla, F., &amp; Sánchez Ruiz, L. A. (2023). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Development of Intelligent Systems in 5.0 Supply Chains using Unmanned Aerial Vehicles. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>LACCEI, 1(8).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="731CD539" w14:textId="77777777" w:rsidR="00783E9C" w:rsidRPr="00A459B4" w:rsidRDefault="00783E9C" w:rsidP="00A459B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ferrer, A. E. E. (2018). </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>¿ Políticas</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> educativas a favor de la calidad de la educación superior? Análisis de un caso. Atenas, 1(41), 181-197.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="342CD069" w14:textId="77777777" w:rsidR="00783E9C" w:rsidRPr="00A459B4" w:rsidRDefault="00783E9C" w:rsidP="00A459B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fonck, M. M., Grandón, J. M., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Niñoles</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, C. (2021). Aprendizaje integral y desarrollo de competencias en el auditor. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>CAPIC REVIEW, 19, 1-14.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36442AC8" w14:textId="77777777" w:rsidR="00783E9C" w:rsidRPr="00A459B4" w:rsidRDefault="00783E9C" w:rsidP="00A459B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Foro Económico Mundial. (2018). Readiness for the Future of Production Report 2018. https://www.weforum.org/reports/readiness-for-the-future-of-production-report-2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7029FDF0" w14:textId="77777777" w:rsidR="00783E9C" w:rsidRPr="00A459B4" w:rsidRDefault="00783E9C" w:rsidP="00A459B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Referencias </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="01C6CA91" w14:textId="77777777" w:rsidR="00783E9C" w:rsidRPr="00A459B4" w:rsidRDefault="00783E9C" w:rsidP="00A459B4">
+        <w:t>García Galindo, A. (2021). The Role of Latin American Universities in the Face of the Environmental Crisis and Climate Change. In Handbook of Climate Change Management: Research, Leadership, Transformation, 1-23.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15FFE4BD" w14:textId="77777777" w:rsidR="00783E9C" w:rsidRPr="00A459B4" w:rsidRDefault="00783E9C" w:rsidP="00A459B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="4255D9E4" w14:textId="77777777" w:rsidR="00783E9C" w:rsidRPr="00A459B4" w:rsidRDefault="00783E9C" w:rsidP="00A459B4">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gil, C. G. (2018). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Objetivos de Desarrollo Sostenible (ODS): una revisión crítica. Papeles de relaciones </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ecosociales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y cambio global, (140), 107-118.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14F6E694" w14:textId="77777777" w:rsidR="00783E9C" w:rsidRPr="00A459B4" w:rsidRDefault="00783E9C" w:rsidP="00A459B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Argüelles, C. G. A., Torres, V., &amp; Noriega, S. (2022). Metodología para la integración de prácticas sostenibles en plantas de la Industria 4.0: 4CP22-33. Memorias Científicas y Tecnológicas, 1(1), 63-64.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7294E907" w14:textId="77777777" w:rsidR="00783E9C" w:rsidRPr="00A459B4" w:rsidRDefault="00783E9C" w:rsidP="00A459B4">
+        <w:t>González-Campo, C. H., Ico-Brath, D., &amp; Murillo-Vargas, G. (2022). Integración de los objetivos de desarrollo sostenible (ODS) para el cumplimiento de la agenda 2030 en las universidades públicas colombianas. Formación universitaria, 15(2), 53-60.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EF86CEB" w14:textId="77777777" w:rsidR="00783E9C" w:rsidRPr="00A459B4" w:rsidRDefault="00783E9C" w:rsidP="00A459B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Baca, G., Cruz, M., </w:t>
+        <w:t>González-Hernández, I. J., &amp; Granillo-Macías, R. (2020). Competencias del ingeniero industrial en la Industria 4.0. Revista electrónica de investigación educativa, 22.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B775333" w14:textId="77777777" w:rsidR="00783E9C" w:rsidRPr="00A459B4" w:rsidRDefault="00783E9C" w:rsidP="00A459B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gutiérrez, S. K. V., Olivares, J. C., Guerrero, A. R., Reyes, E. A., Pichardo, J. F. B., Silva, R. L., &amp; Alonso, C. P. (2024). Economía circular como medio para alcanzar la seguridad alimentaria. South Florida </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Crstóbal</w:t>
+        <w:t>Journal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, M., Baca-C, G., Gutiérrez, J., Pacheco, A., Rivera, A., Rivera, I., &amp; Obregón, M. (2014) Introducción a la Ingeniería Industrial. Grupo Editorial Patria, México.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="55BCA348" w14:textId="77777777" w:rsidR="00783E9C" w:rsidRPr="00A459B4" w:rsidRDefault="00783E9C" w:rsidP="00A459B4">
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Development</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 5(7), 1-15.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BBFD7F2" w14:textId="77777777" w:rsidR="00783E9C" w:rsidRPr="00A459B4" w:rsidRDefault="00783E9C" w:rsidP="00A459B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bilbao-Ubillos, J., Camino-Beldarrain, V., </w:t>
+        <w:t>Herrera, R. G., Ríos, J. C., &amp; Cepeda, M. C. (2024) Educación en Ingeniería Civil y la Industria 5.0. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Transforming Education, 187-198.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79CC21AC" w14:textId="77777777" w:rsidR="00783E9C" w:rsidRPr="00A459B4" w:rsidRDefault="00783E9C" w:rsidP="00A459B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IAU. (2020). Higher Education and the 2030 Agenda: Moving into the ‘Decade of Action and Delivery for the SDGs’. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Paris: International </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Intxaurburu</w:t>
+        <w:t>Association</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">-Clemente, G., &amp; Velasco-Balmaseda, E. (2023). </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A459B4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Universities</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (IAU) / International </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Universities</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bureau.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2734BD9F" w14:textId="77777777" w:rsidR="00783E9C" w:rsidRPr="00A459B4" w:rsidRDefault="00783E9C" w:rsidP="00A459B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Industry 4.0 and potential for reshoring: A typology of technology profiles of manufacturing firms. Computers in Industry, 148, 103904.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="40D0F72B" w14:textId="77777777" w:rsidR="00783E9C" w:rsidRPr="00A459B4" w:rsidRDefault="00783E9C" w:rsidP="00A459B4">
+      </w:pPr>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Leng, J., Sha, W., Wang, B., Zheng, P., Zhuang, C., Liu, Q., ... &amp; Wang, L. (2022). Industry 5.0: Prospect and retrospect. Journal of manufacturing systems, 65, 279-295.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D5B333C" w14:textId="77777777" w:rsidR="00783E9C" w:rsidRPr="00A459B4" w:rsidRDefault="00783E9C" w:rsidP="00A459B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Liboni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, L. B., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cezarino</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, L. O., Jabbour, C. J. C., Oliveira, B. G. y Stefanelli, N. O. (2019). </w:t>
+      </w:r>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Broo, D. G., Kaynak, O., &amp; Sait, S. M. (2022). Rethinking engineering education at the age of industry 5.0. Journal of Industrial Information Integration, 25, 100311.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2BA709AF" w14:textId="77777777" w:rsidR="00783E9C" w:rsidRPr="00A459B4" w:rsidRDefault="00783E9C" w:rsidP="00A459B4">
+        <w:t>Smart industry and the pathways to HRM 4.0: implications for SCM. Supply Chain Management: An International Journal, 24(1), 124-146. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EC960A9" w14:textId="77777777" w:rsidR="00783E9C" w:rsidRPr="00A459B4" w:rsidRDefault="00783E9C" w:rsidP="00A459B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Mendívil, B. C., González, A. A., &amp; Duarte, M. D. P. L. (2024). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ingeniería industrial y de sistemas: Una breve introducción. Editorial Fontamara SA de CV.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E8E0165" w14:textId="77777777" w:rsidR="00783E9C" w:rsidRPr="00A459B4" w:rsidRDefault="00783E9C" w:rsidP="00A459B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mesquita, D., Lima, R. M., Flores, M. A., Marinho-Araujo, C., &amp; Rabelo, M. (2015). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Industrial engineering and management curriculum profile: developing a framework </w:t>
+      </w:r>
+      <w:r w:rsidR="006E415F" w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>of competences, 6 (3), 121-131.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18D85CE8" w14:textId="77777777" w:rsidR="00783E9C" w:rsidRPr="00A459B4" w:rsidRDefault="00783E9C" w:rsidP="00A459B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mian, S. H., Salah, B., Ameen, W., Moiduddin, K., &amp; </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Camarán</w:t>
+        <w:t>Alkhalefah</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, M. L., Méndez, L. A. B., &amp; Rueda, M. P. (2019). </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="422B48FA" w14:textId="77777777" w:rsidR="00783E9C" w:rsidRPr="00A459B4" w:rsidRDefault="00783E9C" w:rsidP="00A459B4">
+        <w:t>, H. (2020). Adapting universities for sustainability education in industry 4.0: Channel of challenges and opportunities. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sustainability</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 12(15), 6100.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F70E242" w14:textId="77777777" w:rsidR="00783E9C" w:rsidRPr="00A459B4" w:rsidRDefault="00783E9C" w:rsidP="00A459B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t>Cañas, H., Mula, J., Díaz-Madroñero, M., &amp; Campuzano-</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ocampo Cantillo, J. J., &amp; Lazaro, L. L. B. (2024). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Transforming education or transforming the fourth Sustainable Development Goal (SDG 4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)?.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> International Review of Education, 70(4), 575-601.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68A4DDBC" w14:textId="77777777" w:rsidR="006E415F" w:rsidRPr="00A459B4" w:rsidRDefault="00783E9C" w:rsidP="00A459B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Pérez, L. R. (2021). Linking Learning to Jobs and Service Delivery in the Public Sector–The Tec de Monterrey Experience. In Reimagining Digital Learn</w:t>
+      </w:r>
+      <w:r w:rsidR="006E415F" w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ing for Sustainable Development, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>147-158</w:t>
+      </w:r>
+      <w:r w:rsidR="006E415F" w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17DB5462" w14:textId="77777777" w:rsidR="00783E9C" w:rsidRPr="00A459B4" w:rsidRDefault="00783E9C" w:rsidP="00A459B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Quintero, W. R. (2022). Digital competences of the industrial engineer in industry 4.0 a systematic vision. Production, 32, 1-15.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5440FA55" w14:textId="77777777" w:rsidR="00783E9C" w:rsidRPr="00A459B4" w:rsidRDefault="00783E9C" w:rsidP="00A459B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Redchuk, A., Walas Mateo, F., Pascal, G., &amp; Tornillo, J. E. (2023). Adoption case of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:t>Bolarín</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>IIoT</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:t xml:space="preserve">, F. (2021). </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and machine learning to improve energy consumption at a process manufacturing firm, under Industry 5.0 model. Big Data and Cognitive Computing, 7(1), 42, 1-10.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BD07AB3" w14:textId="77777777" w:rsidR="00783E9C" w:rsidRPr="00A459B4" w:rsidRDefault="00783E9C" w:rsidP="00A459B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reino-Cherrez, F., Mosquera-Gutierres, J., Tigre-Ortega, F., Peña, M., Córdova, P., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:t>Implementing</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Sucozhañay</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, D., &amp; Naranjo, I. (2022). Model Production Based on Industry 5.0 Pillars for Textile SMEs. In International Conference on Computer Science, Electronics and Industrial Engineering (CSEI) (pp. 602-624). Cham: Springer Nature Switzerland.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68000D7A" w14:textId="77777777" w:rsidR="00783E9C" w:rsidRPr="00A459B4" w:rsidRDefault="00783E9C" w:rsidP="00A459B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Roldan, R., Hanel, M., &amp; Echeverría, J. (2019). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ingeniería industrial en México 2030: Escenarios de futuro. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ANFEI, 1-55. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6511E31A" w14:textId="77777777" w:rsidR="00783E9C" w:rsidRPr="00A459B4" w:rsidRDefault="00783E9C" w:rsidP="00A459B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Silva, J. A. (2020). Societal relevance of a Master of Science degree in environmental studies and sustainability at CIIEMAD-IPN, Mexico. Revista ESPACIOS. ISSN, 798, 1015, 41 (39), 135-148.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A4237DB" w14:textId="77777777" w:rsidR="00783E9C" w:rsidRPr="00A459B4" w:rsidRDefault="00783E9C" w:rsidP="00A459B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Skobelev, P. O., &amp; Borovik, S. Y. (2017). On the way from Industry 4.0 to Industry 5.0: From digital manufacturing to digital society. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Industry</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4.0, 2(6), 307-311.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5965BD79" w14:textId="77777777" w:rsidR="00783E9C" w:rsidRPr="00A459B4" w:rsidRDefault="00783E9C" w:rsidP="00A459B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Terrés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, J. I., Viles, E., Lleó, Á. y Santos, J. (2017). Competencias Profesionales 4.0. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tecnum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Universidad de Navarra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F22C0F8" w14:textId="77777777" w:rsidR="00783E9C" w:rsidRPr="00A459B4" w:rsidRDefault="00783E9C" w:rsidP="00A459B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tuning-América Latina. (2007). Reflexiones y perspectivas de la Educación Superior en América Latina. P. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Beneitone</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, C. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Esquetini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, J. González, M. M. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Maletá</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, G. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Siufi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y R. Wagenaar (Eds.). Publicaciones de la Universidad de Deusto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6351C727" w14:textId="77777777" w:rsidR="00783E9C" w:rsidRPr="00A459B4" w:rsidRDefault="00783E9C" w:rsidP="00A459B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UADY Universidad Autónoma de Yucatán (2004). Plan de Estudios de Nueva Creación de la Licenciatura </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en  Ingeniería</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Industrial Logística, 1-171.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="535213EF" w14:textId="77777777" w:rsidR="00783E9C" w:rsidRPr="00A459B4" w:rsidRDefault="00783E9C" w:rsidP="00A459B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNESCO. (2014). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Unesco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> roadmap for implementing the Global Action </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on Education for Sustainable Development. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Disponible en: https://unesdoc. unesco.org/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ark</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:/48223/pf0000230514</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ED39FD4" w14:textId="77777777" w:rsidR="00783E9C" w:rsidRPr="00A459B4" w:rsidRDefault="00783E9C" w:rsidP="00A459B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>UNESCO. (2017). Educación para los Objetivos de Desarrollo Sostenible. Objetivos de aprendizaje. [Tabla]. Recuperado de: https://unesdoc.unesco.org/ark:/48223/ pf0000247444</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67A73FFC" w14:textId="77777777" w:rsidR="00783E9C" w:rsidRPr="00A459B4" w:rsidRDefault="00783E9C" w:rsidP="00A459B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vázquez Maguirre, M., &amp; García de la Torre, C. (2018). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Diagnosis of sustainability practices in MSMEs in Nuevo León. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Anáhuac </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>journal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 18(1), 27-44.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="164E9AB0" w14:textId="77777777" w:rsidR="00783E9C" w:rsidRPr="00A459B4" w:rsidRDefault="00783E9C" w:rsidP="00A459B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Villanueva Hernández, H., Jáuregui Díaz, J. A., &amp; Avila Sánchez, M. D. J. (2021). La huella hídrica histórica de las principales industrias de Nuevo León, XXXII Congreso de la Asociación Latinoamericana de Sociología. Asociación Latinoamericana de Sociología, Lima, 483-494.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60911A3E" w14:textId="77777777" w:rsidR="00783E9C" w:rsidRPr="00A459B4" w:rsidRDefault="00783E9C" w:rsidP="00A459B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zapien-Guerrero, C., Torres-Argüelles, V., Noriega, S., Hernández-Gómez, A., &amp; Romero, R. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Critical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>industry</w:t>
+        <w:t>Factors</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4.0 </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>principles</w:t>
+        <w:t>on</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Computers</w:t>
+        <w:t>Sustainable</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; industrial </w:t>
+        <w:t xml:space="preserve"> Management in Smart </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>engineering</w:t>
+        <w:t>Manufacturing</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, 158, 107379.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="119B86D3" w14:textId="77777777" w:rsidR="00783E9C" w:rsidRPr="00A459B4" w:rsidRDefault="00783E9C" w:rsidP="00A459B4">
+        <w:t xml:space="preserve"> Plants </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ciudad Juárez. Smart </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Industry</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: The 4.0 Data </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Centric</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Revolution</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 131</w:t>
+      </w:r>
+      <w:r w:rsidR="006E415F" w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-134</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A459B4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39A8A13A" w14:textId="77777777" w:rsidR="00783E9C" w:rsidRPr="00A459B4" w:rsidRDefault="00783E9C" w:rsidP="00A459B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...12 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Zhuang, K. H., &amp; Newland, F. (2017). Engineering the Future: A Conceptual Framework for Evolving Engineering Education. </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Coskun</w:t>
+        <w:t>Proceedings</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, S., </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Kayıkcı</w:t>
+        <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Y. y </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Gencay</w:t>
+        <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, E. (2019). </w:t>
-[...102 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> Canadian </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Fonck</w:t>
+        <w:t>Engineering</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, M. M., Grandón, J. M., &amp; </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Niñoles</w:t>
+        <w:t>Education</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, C. (2021). Aprendizaje integral y desarrollo de competencias en el auditor. </w:t>
-[...21 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t>Foro</w:t>
+        </w:rPr>
+        <w:t>Association</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A459B4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...1787 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (CEEA), 20, 1-6.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00783E9C" w:rsidRPr="00A459B4" w:rsidSect="00A459B4">
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08208CC3" w14:textId="77777777" w:rsidR="00171FE4" w:rsidRDefault="00171FE4" w:rsidP="00DF4D28">
+    <w:p w14:paraId="2712852A" w14:textId="77777777" w:rsidR="00FC61F2" w:rsidRDefault="00FC61F2" w:rsidP="00DF4D28">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0EE6C15E" w14:textId="77777777" w:rsidR="00171FE4" w:rsidRDefault="00171FE4" w:rsidP="00DF4D28">
+    <w:p w14:paraId="5C7817AD" w14:textId="77777777" w:rsidR="00FC61F2" w:rsidRDefault="00FC61F2" w:rsidP="00DF4D28">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
@@ -10452,61 +9883,61 @@
         <w:rFonts w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:t>Diciembre</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="00563B9F">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve"> 2024                          CTES</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6EA029E4" w14:textId="77777777" w:rsidR="00DF4D28" w:rsidRDefault="00DF4D28">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35467B17" w14:textId="77777777" w:rsidR="00171FE4" w:rsidRDefault="00171FE4" w:rsidP="00DF4D28">
+    <w:p w14:paraId="3E43D42C" w14:textId="77777777" w:rsidR="00FC61F2" w:rsidRDefault="00FC61F2" w:rsidP="00DF4D28">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D0BC33B" w14:textId="77777777" w:rsidR="00171FE4" w:rsidRDefault="00171FE4" w:rsidP="00DF4D28">
+    <w:p w14:paraId="762418B1" w14:textId="77777777" w:rsidR="00FC61F2" w:rsidRDefault="00FC61F2" w:rsidP="00DF4D28">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03186475"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="569612B4"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -15873,91 +15304,93 @@
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="916208614">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="67700743">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1321613812">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="471018089">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="2104257343">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="399981041">
     <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="40"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B04071"/>
     <w:rsid w:val="000011E4"/>
     <w:rsid w:val="00020042"/>
     <w:rsid w:val="000251A1"/>
     <w:rsid w:val="00036738"/>
     <w:rsid w:val="00073F18"/>
     <w:rsid w:val="00091A1D"/>
     <w:rsid w:val="00095546"/>
     <w:rsid w:val="0009571D"/>
     <w:rsid w:val="000F0273"/>
     <w:rsid w:val="000F6CC2"/>
     <w:rsid w:val="00114613"/>
     <w:rsid w:val="00117C00"/>
     <w:rsid w:val="001340AF"/>
     <w:rsid w:val="00171FE4"/>
     <w:rsid w:val="00186B90"/>
     <w:rsid w:val="001C101E"/>
     <w:rsid w:val="001D7C26"/>
     <w:rsid w:val="001F6A3A"/>
+    <w:rsid w:val="00221069"/>
     <w:rsid w:val="0023301C"/>
     <w:rsid w:val="002644AB"/>
     <w:rsid w:val="00325537"/>
     <w:rsid w:val="0038346F"/>
     <w:rsid w:val="00394D63"/>
     <w:rsid w:val="003B7E77"/>
     <w:rsid w:val="003E3415"/>
     <w:rsid w:val="004626D8"/>
     <w:rsid w:val="004721F8"/>
     <w:rsid w:val="004D2822"/>
     <w:rsid w:val="004D316D"/>
     <w:rsid w:val="004D4454"/>
     <w:rsid w:val="004D6E81"/>
     <w:rsid w:val="00505835"/>
     <w:rsid w:val="005527F9"/>
     <w:rsid w:val="00556D18"/>
     <w:rsid w:val="005774EE"/>
     <w:rsid w:val="005913B4"/>
     <w:rsid w:val="005935CA"/>
     <w:rsid w:val="005B3316"/>
     <w:rsid w:val="005D1BF4"/>
     <w:rsid w:val="005D226D"/>
     <w:rsid w:val="0063308B"/>
     <w:rsid w:val="006345CB"/>
     <w:rsid w:val="0066630A"/>
@@ -15994,56 +15427,58 @@
     <w:rsid w:val="00AE5B8E"/>
     <w:rsid w:val="00AE6622"/>
     <w:rsid w:val="00B04071"/>
     <w:rsid w:val="00B21667"/>
     <w:rsid w:val="00B3493A"/>
     <w:rsid w:val="00B47760"/>
     <w:rsid w:val="00B76F95"/>
     <w:rsid w:val="00B92CD9"/>
     <w:rsid w:val="00BA2D74"/>
     <w:rsid w:val="00BC2C6A"/>
     <w:rsid w:val="00BF30A2"/>
     <w:rsid w:val="00C41787"/>
     <w:rsid w:val="00C605CC"/>
     <w:rsid w:val="00CE5C82"/>
     <w:rsid w:val="00CE784C"/>
     <w:rsid w:val="00CF0C78"/>
     <w:rsid w:val="00D12446"/>
     <w:rsid w:val="00D25E90"/>
     <w:rsid w:val="00D61D14"/>
     <w:rsid w:val="00DA4475"/>
     <w:rsid w:val="00DB4ECB"/>
     <w:rsid w:val="00DE32BC"/>
     <w:rsid w:val="00DF4D28"/>
     <w:rsid w:val="00DF65F9"/>
     <w:rsid w:val="00E00082"/>
+    <w:rsid w:val="00E41DAB"/>
     <w:rsid w:val="00E53B11"/>
     <w:rsid w:val="00EA1B30"/>
     <w:rsid w:val="00EA670D"/>
     <w:rsid w:val="00EE00C5"/>
     <w:rsid w:val="00F347E5"/>
     <w:rsid w:val="00FA2521"/>
+    <w:rsid w:val="00FC61F2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="328F07C2"/>
@@ -16522,51 +15957,50 @@
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo6Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0023301C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Car">
     <w:name w:val="Título 3 Car"/>
@@ -16578,51 +16012,51 @@
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0023301C"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="0023301C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo6Car">
     <w:name w:val="Título 6 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0023301C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodeglobo">
@@ -16740,50 +16174,62 @@
     <w:link w:val="Encabezado"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DF4D28"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DF4D28"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DF4D28"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00221069"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="21709890">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1960380330">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="600"/>
           <w:marBottom w:val="45"/>
@@ -17401,51 +16847,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2120374307">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cristina.zapien@uacj.mx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.org.mx/scielo.php?pid=S1607-40412020000100130&amp;script=sci_arttext" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4063-3027" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/ctes.v11i22.859" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.org.mx/scielo.php?pid=S1607-40412020000100130&amp;script=sci_arttext" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4063-3027" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cristina.zapien@uacj.mx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -17691,68 +17137,68 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
-  <Words>6551</Words>
-  <Characters>36032</Characters>
+  <Words>6567</Words>
+  <Characters>36119</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>300</Lines>
-  <Paragraphs>84</Paragraphs>
+  <Paragraphs>85</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>42499</CharactersWithSpaces>
+  <CharactersWithSpaces>42601</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Cristina Zapién Guerrero</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>