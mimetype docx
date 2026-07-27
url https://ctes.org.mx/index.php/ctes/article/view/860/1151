--- v0 (2025-10-13)
+++ v1 (2026-07-27)
@@ -16,93 +16,156 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="44FA7712" w14:textId="77777777" w:rsidR="002753F3" w:rsidRDefault="002753F3" w:rsidP="00D84D3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="2178C7DA" w14:textId="3234BB6E" w:rsidR="00DE5875" w:rsidRPr="00DE5875" w:rsidRDefault="00DE5875" w:rsidP="00DE5875">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE5875">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE5875">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidRPr="00DE5875">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+            <w:lang w:eastAsia="es-MX"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/ctes.v11i22.860</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2349522A" w14:textId="77777777" w:rsidR="00DE5875" w:rsidRDefault="00DE5875" w:rsidP="00D84D3B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="67DEA0FB" w14:textId="25122AA3" w:rsidR="002A6E04" w:rsidRPr="00D84D3B" w:rsidRDefault="002753F3" w:rsidP="00D84D3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07EE8859" wp14:editId="56AC24F2">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-885825</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7762875" cy="1143000"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="2086889291" name="Imagen 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2086889291" name="Imagen 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6">
+                    <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7762875" cy="1143000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -220,83 +283,83 @@
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Universidad Autónoma de Sinaloa, México</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B7B71DE" w14:textId="54A8BB9E" w:rsidR="002A6E04" w:rsidRPr="00D84D3B" w:rsidRDefault="00202AC6" w:rsidP="00D84D3B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00D84D3B">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="FF0000"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>delenalosan01@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002A6E04" w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79CC52E6" w14:textId="7C23F703" w:rsidR="002A6E04" w:rsidRPr="00D84D3B" w:rsidRDefault="00202AC6" w:rsidP="00D84D3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00D84D3B">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0002-2365-6446</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2E952822" w14:textId="77777777" w:rsidR="002A6E04" w:rsidRPr="00D84D3B" w:rsidRDefault="002A6E04" w:rsidP="00D84D3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
@@ -647,157 +710,154 @@
     </w:p>
     <w:p w14:paraId="1F581EDC" w14:textId="77777777" w:rsidR="00D84D3B" w:rsidRDefault="00D84D3B" w:rsidP="00D84D3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5283F886" w14:textId="77777777" w:rsidR="00D84D3B" w:rsidRPr="00D84D3B" w:rsidRDefault="00D84D3B" w:rsidP="00D84D3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="629D2CC5" w14:textId="77777777" w:rsidR="00BD6D9D" w:rsidRPr="00D84D3B" w:rsidRDefault="00BD6D9D" w:rsidP="00D84D3B">
+    <w:p w14:paraId="2E011CFB" w14:textId="77777777" w:rsidR="00DE5875" w:rsidRDefault="00DE5875" w:rsidP="00D84D3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D84D3B">
+    </w:p>
+    <w:p w14:paraId="4EB78D6E" w14:textId="77777777" w:rsidR="00DE5875" w:rsidRDefault="00DE5875" w:rsidP="00D84D3B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="629D2CC5" w14:textId="7BC1A3D8" w:rsidR="00BD6D9D" w:rsidRPr="00D84D3B" w:rsidRDefault="00BD6D9D" w:rsidP="00D84D3B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D84D3B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Introducción</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42CB7D7F" w14:textId="77777777" w:rsidR="00BD6D9D" w:rsidRDefault="00BD6D9D" w:rsidP="00D84D3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">El campo de las ciencias de la educación ha experimentado una evolución significativa en las últimas décadas, marcada por la expansión de tecnologías digitales, cambios en las políticas educativas globales y la creciente demanda de una educación equitativa y de calidad. Estos cambios han redefinido las </w:t>
-[...9 lines deleted...]
-        <w:t>competencias profesionales que deben poseer los licenciados en ciencias de la educación, obligando a las instituciones educativas a replantear sus enfoques de enseñanza y formación docente (Álvarez, 2015).</w:t>
+        <w:t>El campo de las ciencias de la educación ha experimentado una evolución significativa en las últimas décadas, marcada por la expansión de tecnologías digitales, cambios en las políticas educativas globales y la creciente demanda de una educación equitativa y de calidad. Estos cambios han redefinido las competencias profesionales que deben poseer los licenciados en ciencias de la educación, obligando a las instituciones educativas a replantear sus enfoques de enseñanza y formación docente (Álvarez, 2015).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17DC1C9B" w14:textId="77777777" w:rsidR="00D84D3B" w:rsidRPr="00D84D3B" w:rsidRDefault="00D84D3B" w:rsidP="00D84D3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="139A5B9D" w14:textId="77777777" w:rsidR="00BD6D9D" w:rsidRDefault="00BD6D9D" w:rsidP="00D84D3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>La pandemia de COVID-19 actuó como catalizador para acelerar el proceso de digitalización en la educación, lo que expuso tanto las fortalezas como las debilidades del sistema educativo global. En este contexto, la inteligencia artificial, los recursos educativos abiertos (OER) y la investigación-acción se han convertido en pilares fundamentales para el desarrollo profesional de los educadores, permitiendo un enfoque más personalizado y flexible de la enseñanza. Sin embargo, persisten desafíos significativos, como la brecha entre la teoría y la práctica, la equidad en el acceso a la tecnología, y la necesidad de competencias interdisciplinarias (</w:t>
-[...19 lines deleted...]
-        <w:t>, 2023; UNESCO, 2023).</w:t>
+        <w:t>La pandemia de COVID-19 actuó como catalizador para acelerar el proceso de digitalización en la educación, lo que expuso tanto las fortalezas como las debilidades del sistema educativo global. En este contexto, la inteligencia artificial, los recursos educativos abiertos (OER) y la investigación-acción se han convertido en pilares fundamentales para el desarrollo profesional de los educadores, permitiendo un enfoque más personalizado y flexible de la enseñanza. Sin embargo, persisten desafíos significativos, como la brecha entre la teoría y la práctica, la equidad en el acceso a la tecnología, y la necesidad de competencias interdisciplinarias (Grassini, 2023; UNESCO, 2023).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D9EDD48" w14:textId="77777777" w:rsidR="00D84D3B" w:rsidRPr="00D84D3B" w:rsidRDefault="00D84D3B" w:rsidP="00D84D3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23B94DC9" w14:textId="77777777" w:rsidR="00DF6515" w:rsidRPr="00D84D3B" w:rsidRDefault="00BD6D9D" w:rsidP="00D84D3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D84D3B">
@@ -932,364 +992,323 @@
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>La obra de autores como Imbernón (1998) y Vicente (2016) destaca el cambio hacia una pedagogía más crítica y reflexiva, que reconoce la importancia del docente como un agente de cambio social. Este enfoque pone énfasis en la necesidad de que los docentes desarrollen competencias no solo en el ámbito pedagógico, sino también en in</w:t>
       </w:r>
       <w:r w:rsidR="00591176" w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>vestigación y gestión educativa (UAS, 2023).</w:t>
       </w:r>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> La investigación-acción, por ejemplo, ha ganado relevancia como una herramienta clave para conectar la teoría con la práctica y fomentar una mejora continua en los procesos educativos (Fernández y </w:t>
-[...19 lines deleted...]
-        <w:t>, 2000).</w:t>
+        <w:t xml:space="preserve"> La investigación-acción, por ejemplo, ha ganado relevancia como una herramienta clave para conectar la teoría con la práctica y fomentar una mejora continua en los procesos educativos (Fernández y Elortegui, 2000).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12A53E1B" w14:textId="77777777" w:rsidR="00D84D3B" w:rsidRPr="00D84D3B" w:rsidRDefault="00D84D3B" w:rsidP="00D84D3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31536ED8" w14:textId="77777777" w:rsidR="0052459D" w:rsidRPr="00D84D3B" w:rsidRDefault="0052459D" w:rsidP="00D84D3B">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00D84D3B">
+    <w:p w14:paraId="528E6CD1" w14:textId="77777777" w:rsidR="00DE5875" w:rsidRDefault="00DE5875" w:rsidP="00D84D3B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Competencias Emergentes en el Siglo XXI</w:t>
-[...138 lines deleted...]
-      <w:r w:rsidRPr="00D84D3B">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="171D79BC" w14:textId="77777777" w:rsidR="00DE5875" w:rsidRDefault="00DE5875" w:rsidP="00D84D3B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Relación entre Teoría y Práctica</w:t>
-[...90 lines deleted...]
-    <w:p w14:paraId="4346988D" w14:textId="77777777" w:rsidR="0052459D" w:rsidRPr="00D84D3B" w:rsidRDefault="0052459D" w:rsidP="00D84D3B">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31536ED8" w14:textId="3CF17B8C" w:rsidR="0052459D" w:rsidRPr="00D84D3B" w:rsidRDefault="0052459D" w:rsidP="00D84D3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Competencias Emergentes en el Siglo XXI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68D022C4" w14:textId="77777777" w:rsidR="0052459D" w:rsidRPr="00D84D3B" w:rsidRDefault="0052459D" w:rsidP="00D84D3B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D84D3B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Las competencias profesionales que deben desarrollar los licenciados en ciencias de la educación han cambiado de manera drástica en los últimos años. La digitalización y el uso de herramientas tecnológicas en la educación requieren que los docentes posean habilidades avanzadas en el manejo de plataformas educativas, la creación de contenido digital y la gestión de datos (UNESCO, 2023). Estas habilidades no solo son importantes para la enseñanza en sí, sino también para la evaluación de los estudiantes, la personalización del aprendizaje y la colaboración en entornos virtuales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13D2B24A" w14:textId="77777777" w:rsidR="00750F2F" w:rsidRDefault="0052459D" w:rsidP="00D84D3B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D84D3B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El uso de la inteligencia artificial (IA) en la educación, en particular, ha generado nuevas oportunidades para mejorar la calidad de la enseñanza y el aprendizaje. Herramientas como los </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D84D3B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>chatbots</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D84D3B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> educativos y los sistemas de tutoría automatizada pueden apoyar a los docentes en la gestión de clases grandes, permitiéndoles concentrarse en tareas más complejas y personalizadas (Grassini, 2023). Sin embargo, la adopción de IA también plantea retos éticos y pedagógicos, como el riesgo de una excesiva dependencia de la tecnología y la posible deshumanización de la enseñanza (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D84D3B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Edutopia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D84D3B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>, 2023).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5144509B" w14:textId="77777777" w:rsidR="00D84D3B" w:rsidRPr="00D84D3B" w:rsidRDefault="00D84D3B" w:rsidP="00D84D3B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="150E88BE" w14:textId="77777777" w:rsidR="0052459D" w:rsidRPr="00D84D3B" w:rsidRDefault="0052459D" w:rsidP="00D84D3B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D84D3B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Relación entre Teoría y Práctica</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69A09BEA" w14:textId="77777777" w:rsidR="0052459D" w:rsidRDefault="0052459D" w:rsidP="00D84D3B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D84D3B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Uno de los mayores desafíos en el campo de las ciencias de la educación ha sido, históricamente, la desconexión entre la teoría y la práctica educativa (Callejas y Corredor, 2002). La investigación académica, a menudo producida en universidades, no siempre encuentra una aplicación directa en las escuelas, lo que genera tensiones entre los investigadores y los docentes en ejercicio (Bolívar, 2006). Esta brecha ha sido objeto de numerosos estudios, que señalan la necesidad de crear mecanismos de comunicación más efectivos entre la academia y las instituciones educativas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EECE215" w14:textId="77777777" w:rsidR="00D84D3B" w:rsidRPr="00D84D3B" w:rsidRDefault="00D84D3B" w:rsidP="00D84D3B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="518A575E" w14:textId="77777777" w:rsidR="00750F2F" w:rsidRDefault="0052459D" w:rsidP="00D84D3B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D84D3B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>La investigación-acción ha surgido como una posible solución a este problema, ya que permite a los docentes involucrarse directamente en la investigación de su propia práctica, identificando problemas específicos en su contexto y desarrollando soluciones basadas en evidencia. Este enfoque no solo mejora la calidad de la enseñanza, sino que también empodera a los docentes, convirtiéndolos en agentes activos en la producción de conocimiento (Fernández y Elortegui, 2000).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3774EFB7" w14:textId="77777777" w:rsidR="00D84D3B" w:rsidRPr="00D84D3B" w:rsidRDefault="00D84D3B" w:rsidP="00D84D3B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4346988D" w14:textId="77777777" w:rsidR="0052459D" w:rsidRPr="00D84D3B" w:rsidRDefault="0052459D" w:rsidP="00D84D3B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D84D3B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
         <w:t>Impacto de la Digitalización y la Inteligencia Artificial</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0657262E" w14:textId="77777777" w:rsidR="0052459D" w:rsidRDefault="0052459D" w:rsidP="00D84D3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>La pandemia de COVID-19 obligó a los sistemas educativos de todo el mundo a adaptarse rápidamente a la enseñanza a distancia, lo que aceleró la adopción de tecnologías digitales en la educación. Según UNESCO (2023), la digitalización ha permitido a muchos países ampliar el acceso a la educación, especialmente en regiones donde las escuelas físicas no son accesibles. Sin embargo, también ha revelado grandes disparidades en el acceso a la tecnología, lo que plantea desafíos para lograr una educación verdaderamente equitativa.</w:t>
       </w:r>
       <w:r w:rsidR="00997A77" w:rsidRPr="00D84D3B">
@@ -1398,154 +1417,114 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">, desarrolladas por </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>OpenAI</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>, han demostrado ser útiles no solo para automatizar tareas administrativas, sino también para apoyar el proceso de enseñanza y aprendizaje de manera más personalizada (</w:t>
+        <w:t xml:space="preserve">, han demostrado ser útiles no solo para automatizar tareas administrativas, sino también para apoyar el proceso de enseñanza y aprendizaje de manera más personalizada (Grassini, 2023). La IA tiene el potencial de transformar la educación al permitir que los docentes analicen grandes cantidades de datos sobre el rendimiento de los estudiantes, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D84D3B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>identifiquen patrones de aprendizaje y adapten sus estrategias pedagógicas en consecuencia (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Grassini</w:t>
+        <w:t>Edutopia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>, 2023). La IA tiene el potencial de transformar la educación al permitir que los docentes analicen grandes cantidades de datos sobre el rendimiento de los estudiantes, identifiquen patrones de aprendizaje y adapten sus estrategias pedagógicas en consecuencia (</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t>, 2023).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="638E7AD4" w14:textId="77777777" w:rsidR="00D84D3B" w:rsidRPr="00D84D3B" w:rsidRDefault="00D84D3B" w:rsidP="00D84D3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="029F4F3F" w14:textId="77777777" w:rsidR="00750F2F" w:rsidRPr="00D84D3B" w:rsidRDefault="0052459D" w:rsidP="00D84D3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sin embargo, los críticos señalan que la adopción masiva de IA en la educación podría llevar a una deshumanización del proceso de aprendizaje, donde los estudiantes se vuelven dependientes de algoritmos en lugar de desarrollar habilidades cognitivas clave, como el pensamiento crítico y la </w:t>
-[...29 lines deleted...]
-        <w:t>, 2023).</w:t>
+        <w:t>Sin embargo, los críticos señalan que la adopción masiva de IA en la educación podría llevar a una deshumanización del proceso de aprendizaje, donde los estudiantes se vuelven dependientes de algoritmos en lugar de desarrollar habilidades cognitivas clave, como el pensamiento crítico y la resolución de problemas. Por lo tanto, es esencial que los docentes mantengan un equilibrio entre el uso de tecnologías avanzadas y la preservación de una pedagogía centrada en el ser humano (Grassini, 2023).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34AFD80A" w14:textId="77777777" w:rsidR="0052459D" w:rsidRPr="00D84D3B" w:rsidRDefault="0052459D" w:rsidP="00D84D3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Recursos Educativos Abiertos (OER) y la Inclusión Educativa</w:t>
       </w:r>
     </w:p>
@@ -1677,225 +1656,225 @@
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44A12A82" w14:textId="77777777" w:rsidR="00792A01" w:rsidRDefault="00792A01" w:rsidP="00D84D3B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">El </w:t>
       </w:r>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Panorama general del campo profesional</w:t>
       </w:r>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">en México, es que los egresados de la licenciatura en Ciencias de la Educación suelen enfrentarse a una situación laboral marcada por la sobreoferta de profesionales en este campo. Según datos del </w:t>
       </w:r>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Observatorio Laboral</w:t>
       </w:r>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> y estudios de </w:t>
       </w:r>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>INEGI</w:t>
       </w:r>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2022), los egresados en esta área encuentran empleo principalmente en los sectores de la enseñanza y la administración educativa. Sin embargo, uno de los principales problemas es la </w:t>
       </w:r>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>subocupación</w:t>
       </w:r>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> y la </w:t>
       </w:r>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>desigualdad salarial</w:t>
       </w:r>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> en comparación con otras profesiones (INEGI, 2022).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="652B8FD4" w14:textId="77777777" w:rsidR="00D84D3B" w:rsidRPr="00D84D3B" w:rsidRDefault="00D84D3B" w:rsidP="00D84D3B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75E8A7FF" w14:textId="77777777" w:rsidR="00792A01" w:rsidRDefault="00792A01" w:rsidP="00D84D3B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">A nivel estatal, en Sinaloa, los egresados de Ciencias de la Educación tienen un mercado de trabajo limitado. La mayor parte de las oportunidades laborales se encuentran en </w:t>
       </w:r>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>educación básica</w:t>
       </w:r>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (primaria y secundaria) y en instituciones privadas, aunque la </w:t>
       </w:r>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>oferta pública</w:t>
       </w:r>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> es competitiva y saturada. Las áreas emergentes como la </w:t>
       </w:r>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>educación a distancia</w:t>
       </w:r>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>y la</w:t>
       </w:r>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>gestión</w:t>
       </w:r>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>educativa</w:t>
       </w:r>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> ofrecen nuevas posibilidades, especialmente debido a la digitalización </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>post-pandemia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Guzmán Sánchez, 2021).</w:t>
       </w:r>
@@ -1905,210 +1884,210 @@
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7981DB9E" w14:textId="77777777" w:rsidR="00792A01" w:rsidRDefault="00792A01" w:rsidP="00D84D3B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>De las h</w:t>
       </w:r>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">abilidades y </w:t>
       </w:r>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">ompetencias </w:t>
       </w:r>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>emandadas, s</w:t>
       </w:r>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">e destaca la importancia de desarrollar competencias digitales y habilidades en </w:t>
       </w:r>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>gestión educativa</w:t>
       </w:r>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> y </w:t>
       </w:r>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>evaluación de programas</w:t>
       </w:r>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, ya que estas áreas están en crecimiento debido a la implementación de nuevas tecnologías y metodologías educativas. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>UNESCO</w:t>
       </w:r>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> y estudios recientes resaltan que la formación en estas habilidades puede aumentar significativamente la empleabilidad de los egresados (González &amp; Rodríguez, 2021).</w:t>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D84D3B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>estudios recientes resaltan que la formación en estas habilidades puede aumentar significativamente la empleabilidad de los egresados (González &amp; Rodríguez, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AA7DCBF" w14:textId="77777777" w:rsidR="00D84D3B" w:rsidRPr="00D84D3B" w:rsidRDefault="00D84D3B" w:rsidP="00D84D3B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05D33184" w14:textId="77777777" w:rsidR="00792A01" w:rsidRPr="00D84D3B" w:rsidRDefault="00792A01" w:rsidP="00D84D3B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Las</w:t>
       </w:r>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Condiciones Laborales y e</w:t>
       </w:r>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">l salario promedio para los egresados en Ciencias de la Educación es inferior al promedio nacional para otras áreas profesionales, situándose entre </w:t>
       </w:r>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>$8,000 y $12,000 pesos mensuales</w:t>
       </w:r>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dependiendo de la región y el tipo de institución. Además, los docentes de educación básica suelen </w:t>
-[...10 lines deleted...]
-          <w:rStyle w:val="Textoennegrita"/>
+        <w:t xml:space="preserve"> dependiendo de la región y el tipo de institución. Además, los docentes de educación básica suelen enfrentarse a contratos temporales o por horas, lo que incrementa la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D84D3B">
+        <w:rPr>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>inestabilidad laboral</w:t>
       </w:r>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (CONAPO, 2020).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="121F44D6" w14:textId="77777777" w:rsidR="0052314D" w:rsidRDefault="00792A01" w:rsidP="00D84D3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
@@ -2555,71 +2534,51 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71308DCD" w14:textId="77777777" w:rsidR="00792A01" w:rsidRDefault="00792A01" w:rsidP="00D84D3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>En este sentido, el desarrollo de capacidades docentes es fundamental. Los educadores deben recibir formación continua en el uso de tecnologías emergentes como la inteligencia artificial y los recursos educativos abiertos, así como en la implementación de nuevas metodologías pedagógicas que fomenten el aprendizaje activo y colaborativo (</w:t>
-[...19 lines deleted...]
-        <w:t>, 2023). El éxito de la transformación digital de la educación dependerá en gran medida de la disposición de los docentes para adoptar estas nuevas herramientas y de su capacidad para integrarlas de manera efectiva en sus prácticas de enseñanza.</w:t>
+        <w:t>En este sentido, el desarrollo de capacidades docentes es fundamental. Los educadores deben recibir formación continua en el uso de tecnologías emergentes como la inteligencia artificial y los recursos educativos abiertos, así como en la implementación de nuevas metodologías pedagógicas que fomenten el aprendizaje activo y colaborativo (Grassini, 2023). El éxito de la transformación digital de la educación dependerá en gran medida de la disposición de los docentes para adoptar estas nuevas herramientas y de su capacidad para integrarlas de manera efectiva en sus prácticas de enseñanza.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6236C175" w14:textId="77777777" w:rsidR="00D84D3B" w:rsidRPr="00D84D3B" w:rsidRDefault="00D84D3B" w:rsidP="00D84D3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6EBCF5B8" w14:textId="77777777" w:rsidR="00792A01" w:rsidRDefault="00792A01" w:rsidP="00D84D3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
@@ -2736,51 +2695,50 @@
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29725FF5" w14:textId="77777777" w:rsidR="00AB490D" w:rsidRDefault="00AB490D" w:rsidP="00D84D3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>El campo profesional de las ciencias de la educación está experimentando una transformación significativa impulsada por la digitalización, la inteligencia artificial y los cambios en las políticas educativas globales. Estas transformaciones han redefinido las competencias que los profesionales de la educación deben poseer, desde habilidades técnicas avanzadas hasta competencias interdisciplinarias y una mayor capacidad para adaptarse a contextos educativos cambiantes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D3B60DD" w14:textId="77777777" w:rsidR="00D84D3B" w:rsidRPr="00D84D3B" w:rsidRDefault="00D84D3B" w:rsidP="00D84D3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23D802B0" w14:textId="77777777" w:rsidR="00AB490D" w:rsidRDefault="00AB490D" w:rsidP="00D84D3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
@@ -3106,131 +3064,70 @@
     </w:p>
     <w:p w14:paraId="149CED8E" w14:textId="77777777" w:rsidR="00D84D3B" w:rsidRDefault="00D84D3B" w:rsidP="00D84D3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DC1A807" w14:textId="77777777" w:rsidR="00D84D3B" w:rsidRDefault="00D84D3B" w:rsidP="00D84D3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FB9BC3E" w14:textId="77777777" w:rsidR="00D84D3B" w:rsidRDefault="00D84D3B" w:rsidP="00D84D3B">
-[...58 lines deleted...]
-    </w:p>
     <w:p w14:paraId="624DE081" w14:textId="77777777" w:rsidR="00D07F8E" w:rsidRPr="00D84D3B" w:rsidRDefault="00D07F8E" w:rsidP="00D84D3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Referencias</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60AAA062" w14:textId="77777777" w:rsidR="00D07F8E" w:rsidRPr="00D84D3B" w:rsidRDefault="00D07F8E" w:rsidP="00D84D3B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="851" w:hanging="491"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Álvarez, M. (2015). </w:t>
       </w:r>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Relación entre la teoría y la práctica educativa: Una ruptura necesaria de superar</w:t>
@@ -3339,51 +3236,51 @@
         <w:ind w:left="851" w:hanging="491"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Consejo Nacional de Población (CONAPO). (2020). </w:t>
       </w:r>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Informe sobre las condiciones laborales de los docentes en México</w:t>
       </w:r>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:tgtFrame="_new" w:history="1">
+      <w:hyperlink r:id="rId10" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="00D84D3B">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://www.conapo.org.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0CABEF92" w14:textId="77777777" w:rsidR="00D07F8E" w:rsidRPr="00D84D3B" w:rsidRDefault="00D07F8E" w:rsidP="00D84D3B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="851" w:hanging="491"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
@@ -3397,51 +3294,51 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The 10 Most Significant Education Studies of 2023</w:t>
       </w:r>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Edutopia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:tgtFrame="_new" w:history="1">
+      <w:hyperlink r:id="rId11" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="00D84D3B">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://www.edutopia.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3B125C47" w14:textId="77777777" w:rsidR="00D07F8E" w:rsidRPr="00D84D3B" w:rsidRDefault="00D07F8E" w:rsidP="00D84D3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="491"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -3604,51 +3501,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Educ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Sci</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">., 13(7), 692. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:tgtFrame="_new" w:history="1">
+      <w:hyperlink r:id="rId12" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="00D84D3B">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://doi.org/10.3390/educsci13070692</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7242BC43" w14:textId="77777777" w:rsidR="00D07F8E" w:rsidRPr="00D84D3B" w:rsidRDefault="00D07F8E" w:rsidP="00D84D3B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="851" w:hanging="491"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -3705,51 +3602,51 @@
         <w:ind w:left="851" w:hanging="491"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Instituto Nacional de Estadística y Geografía (INEGI). (2022). </w:t>
       </w:r>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Informe sobre el panorama laboral en México</w:t>
       </w:r>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:tgtFrame="_new" w:history="1">
+      <w:hyperlink r:id="rId13" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="00D84D3B">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://www.inegi.org.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4016FEF0" w14:textId="77777777" w:rsidR="00F960FA" w:rsidRPr="00D84D3B" w:rsidRDefault="00F960FA" w:rsidP="00D84D3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="491"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -3785,51 +3682,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Organización de las Naciones Unidas para la Educación, la Ciencia y la Cultura (UNESCO) (2023). </w:t>
       </w:r>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Transformation of education in the digital age</w:t>
       </w:r>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. UNESCO Global SIDS Dialogue. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:tgtFrame="_new" w:history="1">
+      <w:hyperlink r:id="rId14" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="00D84D3B">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://unesdoc.unesco.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="052D1E35" w14:textId="77777777" w:rsidR="0067478F" w:rsidRPr="00D84D3B" w:rsidRDefault="006D6572" w:rsidP="00D84D3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="491"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="121212"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
@@ -3999,118 +3896,106 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Universidad Autónoma de Sinaloa (UAS) (2023). </w:t>
       </w:r>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t>Plan de estudios LCE</w:t>
       </w:r>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>. https://face.uas.edu.mx/</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4130AB3E" w14:textId="77777777" w:rsidR="00D07F8E" w:rsidRPr="00D84D3B" w:rsidRDefault="00D07F8E" w:rsidP="00D84D3B">
+    <w:p w14:paraId="03264BC2" w14:textId="60D3ECE6" w:rsidR="00D07F8E" w:rsidRPr="00D84D3B" w:rsidRDefault="00D07F8E" w:rsidP="00DE5875">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="851" w:hanging="491"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Vicente, M. (2016). </w:t>
       </w:r>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>La configuración del campo profesional en ciencias de la educación: Una perspectiva crítica</w:t>
       </w:r>
       <w:r w:rsidRPr="00D84D3B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>. Revista de Ciencias de la Educación, 22(3), 15-22.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03264BC2" w14:textId="77777777" w:rsidR="00D07F8E" w:rsidRPr="00D84D3B" w:rsidRDefault="00D07F8E" w:rsidP="00D84D3B">
-[...11 lines deleted...]
-    </w:p>
     <w:sectPr w:rsidR="00D07F8E" w:rsidRPr="00D84D3B" w:rsidSect="00D84D3B">
-      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="016333B3" w14:textId="77777777" w:rsidR="00987079" w:rsidRDefault="00987079" w:rsidP="00721FAD">
+    <w:p w14:paraId="6501341D" w14:textId="77777777" w:rsidR="005B54A2" w:rsidRDefault="005B54A2" w:rsidP="00721FAD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38205192" w14:textId="77777777" w:rsidR="00987079" w:rsidRDefault="00987079" w:rsidP="00721FAD">
+    <w:p w14:paraId="7C0DA7AE" w14:textId="77777777" w:rsidR="005B54A2" w:rsidRDefault="005B54A2" w:rsidP="00721FAD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4183,138 +4068,141 @@
       <w:t xml:space="preserve"> – </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:t>Diciembre</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="00563B9F">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve"> 2024                          CTES</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="275FE9C6" w14:textId="77777777" w:rsidR="00987079" w:rsidRDefault="00987079" w:rsidP="00721FAD">
+    <w:p w14:paraId="1DF3AE21" w14:textId="77777777" w:rsidR="005B54A2" w:rsidRDefault="005B54A2" w:rsidP="00721FAD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="55D0C5BA" w14:textId="77777777" w:rsidR="00987079" w:rsidRDefault="00987079" w:rsidP="00721FAD">
+    <w:p w14:paraId="51A33E4B" w14:textId="77777777" w:rsidR="005B54A2" w:rsidRDefault="005B54A2" w:rsidP="00721FAD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="40"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002A6E04"/>
     <w:rsid w:val="00071861"/>
     <w:rsid w:val="000B25CD"/>
     <w:rsid w:val="00202AC6"/>
     <w:rsid w:val="00237A8B"/>
     <w:rsid w:val="002753F3"/>
     <w:rsid w:val="002A6E04"/>
     <w:rsid w:val="00350199"/>
     <w:rsid w:val="00443DBA"/>
     <w:rsid w:val="004818EE"/>
     <w:rsid w:val="0052314D"/>
     <w:rsid w:val="0052459D"/>
     <w:rsid w:val="00591176"/>
+    <w:rsid w:val="005B54A2"/>
     <w:rsid w:val="00613992"/>
     <w:rsid w:val="0064501F"/>
     <w:rsid w:val="0067478F"/>
     <w:rsid w:val="006A3108"/>
     <w:rsid w:val="006D6572"/>
     <w:rsid w:val="00701E2F"/>
     <w:rsid w:val="00721FAD"/>
     <w:rsid w:val="00750F2F"/>
     <w:rsid w:val="00792A01"/>
     <w:rsid w:val="007A48FB"/>
     <w:rsid w:val="00802BC7"/>
     <w:rsid w:val="008740FC"/>
     <w:rsid w:val="009712A0"/>
     <w:rsid w:val="00987079"/>
     <w:rsid w:val="00997A77"/>
     <w:rsid w:val="009F29B4"/>
     <w:rsid w:val="00AA4C47"/>
     <w:rsid w:val="00AB490D"/>
     <w:rsid w:val="00B30E8E"/>
     <w:rsid w:val="00BD6D9D"/>
     <w:rsid w:val="00C81DFF"/>
     <w:rsid w:val="00CF6532"/>
     <w:rsid w:val="00D07F8E"/>
     <w:rsid w:val="00D12446"/>
     <w:rsid w:val="00D33B17"/>
     <w:rsid w:val="00D84D3B"/>
     <w:rsid w:val="00DD23BE"/>
+    <w:rsid w:val="00DE5875"/>
     <w:rsid w:val="00DF159B"/>
     <w:rsid w:val="00DF6515"/>
+    <w:rsid w:val="00E41DAB"/>
     <w:rsid w:val="00E57C39"/>
     <w:rsid w:val="00E943C4"/>
     <w:rsid w:val="00F960FA"/>
     <w:rsid w:val="00FD7C66"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -4704,74 +4592,96 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo2Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE5875"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Ttulo4Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00792A01"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-MX"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
@@ -4793,51 +4703,51 @@
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002A6E04"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Car">
     <w:name w:val="Título 4 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00792A01"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-MX"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00792A01"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="nfasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00D07F8E"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mencinsinresolver">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
@@ -4871,77 +4781,91 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00721FAD"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00721FAD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00721FAD"/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
+    <w:name w:val="Título 2 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DE5875"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1928537464">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2365-6446" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unesdoc.unesco.org" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:delenalosan01@gmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inegi.org.mx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/educsci13070692" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edutopia.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.conapo.org.mx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:delenalosan01@gmail.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inegi.org.mx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/educsci13070692" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/ctes.v11i22.860" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edutopia.org" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.conapo.org.mx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2365-6446" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unesdoc.unesco.org" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5163,72 +5087,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>3746</Words>
-  <Characters>20605</Characters>
+  <Words>3761</Words>
+  <Characters>20691</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>171</Lines>
+  <Lines>172</Lines>
   <Paragraphs>48</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24303</CharactersWithSpaces>
+  <CharactersWithSpaces>24404</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dulce Elena</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>