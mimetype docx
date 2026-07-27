--- v0 (2025-10-13)
+++ v1 (2026-07-27)
@@ -5,145 +5,238 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7701CB47" w14:textId="365BCBD4" w:rsidR="00377830" w:rsidRPr="0094490F" w:rsidRDefault="00DC56D6" w:rsidP="0094490F">
+    <w:p w14:paraId="06E07C8C" w14:textId="77777777" w:rsidR="00A164D8" w:rsidRDefault="00A164D8" w:rsidP="0094490F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BAF6A26" w14:textId="16EC663E" w:rsidR="00A164D8" w:rsidRPr="00A164D8" w:rsidRDefault="00A164D8" w:rsidP="00A164D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A164D8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A164D8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00A164D8">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:bCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/ctes.v11i22.861</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="03A31A16" w14:textId="77777777" w:rsidR="00A164D8" w:rsidRDefault="00A164D8" w:rsidP="0094490F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7701CB47" w14:textId="232C6A94" w:rsidR="00377830" w:rsidRPr="0094490F" w:rsidRDefault="00DC56D6" w:rsidP="0094490F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B340C1B" wp14:editId="5D5A1354">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-885825</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7762875" cy="1181100"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="2086889291" name="Imagen 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2086889291" name="Imagen 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7">
+                    <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7762875" cy="1181100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="0094490F">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A164D8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>T</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0094490F" w:rsidRPr="0094490F">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>emores académicos causados por el covid-19 en estudiantes de nutrición.</w:t>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="0094490F" w:rsidRPr="0094490F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>emores</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0094490F" w:rsidRPr="0094490F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> académicos causados por el covid-19 en estudiantes de nutrición.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AE0495F" w14:textId="0266D536" w:rsidR="004660BD" w:rsidRDefault="005F20B2" w:rsidP="0094490F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -254,51 +347,51 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Universidad Autónoma de Yucatán</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C66A720" w14:textId="77777777" w:rsidR="001E593A" w:rsidRPr="0094490F" w:rsidRDefault="004D2E72" w:rsidP="0094490F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="0094490F">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>ppadilla@correo.uady.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="33DF98EC" w14:textId="77777777" w:rsidR="0094490F" w:rsidRPr="0094490F" w:rsidRDefault="0094490F" w:rsidP="0094490F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="492651E3" w14:textId="71325B25" w:rsidR="004D2E72" w:rsidRPr="0094490F" w:rsidRDefault="004D2E72" w:rsidP="0094490F">
@@ -332,51 +425,51 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Universidad Autónoma de Yucatán</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1954713C" w14:textId="77777777" w:rsidR="004D2E72" w:rsidRPr="0094490F" w:rsidRDefault="004660BD" w:rsidP="0094490F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="0094490F">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>barresol@correo.uady.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="575845F0" w14:textId="77777777" w:rsidR="0094490F" w:rsidRPr="0094490F" w:rsidRDefault="0094490F" w:rsidP="0094490F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5788B9C7" w14:textId="23FA6097" w:rsidR="004D2E72" w:rsidRPr="0094490F" w:rsidRDefault="004D2E72" w:rsidP="0094490F">
@@ -416,75 +509,75 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Universidad Autónoma de Yucatán</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0064CE66" w14:textId="77777777" w:rsidR="004D2E72" w:rsidRPr="0094490F" w:rsidRDefault="004660BD" w:rsidP="0094490F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="0094490F">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>humberto.salgado@correo.uady.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="364ED6CD" w14:textId="77777777" w:rsidR="004D2E72" w:rsidRPr="0094490F" w:rsidRDefault="004660BD" w:rsidP="0094490F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="0094490F">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0003-1118-3220</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="099355B6" w14:textId="77777777" w:rsidR="004660BD" w:rsidRPr="0094490F" w:rsidRDefault="004660BD" w:rsidP="0094490F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="744BE3CE" w14:textId="77777777" w:rsidR="004660BD" w:rsidRPr="0094490F" w:rsidRDefault="004660BD" w:rsidP="0094490F">
@@ -746,102 +839,102 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0201D1D3" w14:textId="233D6A3F" w:rsidR="007937E2" w:rsidRPr="0094490F" w:rsidRDefault="007937E2" w:rsidP="0094490F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="0E101A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="0E101A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>The COVID-19 pandemic increased the levels of stress, anxiety, sleep disorders, and psychological distress among university students, which has had significant repercussions on their academic training. This study examined nutrition students' perceptions of the fears that COVID-19 left in their personal and academic lives.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009656EB">
+        <w:t xml:space="preserve">The COVID-19 pandemic increased the levels of stress, anxiety, sleep disorders, and psychological distress among university students, which has had significant repercussions on their academic training. This study examined nutrition students' perceptions of the fears that COVID-19 left in their personal and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="0E101A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0094490F">
+        <w:lastRenderedPageBreak/>
+        <w:t>academic lives.</w:t>
+      </w:r>
+      <w:r w:rsidR="009656EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="0E101A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>An online survey was conducted with 89 nutrition students. The survey consisted of a standardized scale applied online through the Microsoft365 FORMS platform on students' stressors when facing the pandemic caused by COVID-19.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009656EB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="0E101A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0094490F">
+        <w:t>An online survey was conducted with 89 nutrition students. The survey consisted of a standardized scale applied online through the Microsoft365 FORMS platform on students' stressors when facing the pandemic caused by COVID-19.</w:t>
+      </w:r>
+      <w:r w:rsidR="009656EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="0E101A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">The results show that nutrition students perceived the </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="0E101A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>highest frequency of I am afraid that a family member will get sick and die from COVID-19. I am very afraid that COVID-19 will affect my academic situation.</w:t>
+        <w:t>The results show that nutrition students perceived the highest frequency of I am afraid that a family member will get sick and die from COVID-19. I am very afraid that COVID-19 will affect my academic situation.</w:t>
       </w:r>
       <w:r w:rsidR="009656EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="0E101A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="0E101A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>The study's findings underscore the urgent need to address the academic and health-related concerns of students in the wake of the pandemic. Fear and distress, as revealed by the research, are issues that demand serious attention, timely detection, and ongoing follow-up.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ADB30BF" w14:textId="77777777" w:rsidR="007937E2" w:rsidRPr="0094490F" w:rsidRDefault="007937E2" w:rsidP="0094490F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1333,105 +1426,69 @@
         </w:rPr>
         <w:t>. Cada una de las medidas tomadas provocó un cambio radical en toda la población, que requirió de</w:t>
       </w:r>
       <w:r w:rsidR="0070556B" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> la</w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> adaptación a nuevas realidades laborales, educativas y sociales. Además, predominó la ausencia de actividades sociales</w:t>
       </w:r>
       <w:r w:rsidR="00FD78E9" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
+        <w:t xml:space="preserve"> (Orben, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FD78E9" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Orben</w:t>
+        <w:t>Tomova</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00FD78E9" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...35 lines deleted...]
-        <w:t>, 2020).</w:t>
+        <w:t>, Blakemore, 2020).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68F66439" w14:textId="77777777" w:rsidR="009656EB" w:rsidRPr="0094490F" w:rsidRDefault="009656EB" w:rsidP="0094490F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DF1A2C5" w14:textId="77777777" w:rsidR="00FD78E9" w:rsidRDefault="001E593A" w:rsidP="0094490F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0094490F">
@@ -1444,105 +1501,69 @@
       </w:r>
       <w:r w:rsidR="00FD78E9" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FD78E9" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Obschonka</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00FD78E9" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">, Gewirtz, Zhu, 2021; Bhandari y Bhatta, 2020; Wu, Li, Xiang, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00FD78E9" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Gewirtz</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Yuan</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00FD78E9" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Zhu, 2021; Bhandari y </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">, Yuan, Liu et al., </w:t>
+        <w:t xml:space="preserve">, Liu et al., </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00FD78E9" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2020 )</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="0EE7836D" w14:textId="77777777" w:rsidR="009656EB" w:rsidRPr="0094490F" w:rsidRDefault="009656EB" w:rsidP="0094490F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29FE2B19" w14:textId="77777777" w:rsidR="001E593A" w:rsidRPr="0094490F" w:rsidRDefault="001E593A" w:rsidP="0094490F">
       <w:pPr>
@@ -1772,435 +1793,309 @@
       </w:r>
       <w:r w:rsidR="00FA0348" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FA0348" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Seetan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00FA0348" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, Al-</w:t>
+        <w:t xml:space="preserve">, Al-Zubi, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FA0348" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Zubi</w:t>
+        <w:t>Rubbai</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00FA0348" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FA0348" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Rubbai</w:t>
+        <w:t>Athamneh</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00FA0348" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FA0348" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Athamneh</w:t>
+        <w:t>Khamees</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00FA0348" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> et al., 2021; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FA0348" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Khamees</w:t>
+        <w:t>Batais</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00FA0348" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> et al., 2021; </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FA0348" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Batais</w:t>
+        <w:t>Temsah</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00FA0348" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FA0348" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Temsah</w:t>
+        <w:t>Alghofili</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00FA0348" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FA0348" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Alghofili</w:t>
+        <w:t>Alruwayshid</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00FA0348" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FA0348" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Alruwayshid</w:t>
+        <w:t>Alsohime</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00FA0348" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...89 lines deleted...]
-        <w:t xml:space="preserve"> et al., 2021)</w:t>
+        <w:t xml:space="preserve"> et al., 2021; Romic, Silovski, Mance, Pavlek, Petrovic et al., 2021)</w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. El miedo a contraer COVID-19 derivó en trastornos mentales como ansiedad, depresión e incluso suicidio</w:t>
       </w:r>
       <w:r w:rsidR="00CF07BB" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
+        <w:t xml:space="preserve"> (Mulyadi, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00CF07BB" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Mulyadi</w:t>
+        <w:t>Tonapa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00CF07BB" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>, Luneto, Lin y Lee, 2021; Quesada, Cañadas, Gómez, Aguayo, Ortega et al., 2024)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094490F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Es por ello que </w:t>
+      </w:r>
       <w:r w:rsidR="00CF07BB" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Tonapa</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">identificar, atender, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094490F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y mitigar las consecuencias </w:t>
+      </w:r>
       <w:r w:rsidR="00CF07BB" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, Luneto, Lin y Lee, 2021; Quesada, Cañadas, Gómez, Aguayo, Ortega et al., 2024)</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">. Es por ello que </w:t>
+        <w:t>sobre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094490F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la salud mental</w:t>
       </w:r>
       <w:r w:rsidR="00CF07BB" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">identificar, atender, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">y mitigar las consecuencias </w:t>
+        <w:t xml:space="preserve"> en los estudiantes universitarios</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094490F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CF07BB" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>sobre</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> la salud mental</w:t>
+        <w:t>ante el</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094490F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> COVID-19 es fundamental</w:t>
       </w:r>
       <w:r w:rsidR="00CF07BB" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> en los estudiantes universitarios</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">, Yang, Li, Zhang, Cheung et al., 2020). </w:t>
+        <w:t xml:space="preserve"> (Xiang, Yang, Li, Zhang, Cheung et al., 2020). </w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">En este estudio se utilizó una herramienta para detectar la percepción del miedo al COVID-19 en estudiantes de </w:t>
       </w:r>
       <w:r w:rsidR="00E35CCD" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nutrición</w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la Universidad Autónoma de Yucatán</w:t>
       </w:r>
@@ -2259,51 +2154,50 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Materiales y Métodos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14E0666B" w14:textId="77777777" w:rsidR="00E324B1" w:rsidRDefault="001E593A" w:rsidP="0094490F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Estudio comparativo prospectivo realizado en estudiantes de </w:t>
       </w:r>
       <w:r w:rsidR="0070556B" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nutrición</w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la Universidad Autónoma de Yucatán, México. Este estudio </w:t>
       </w:r>
       <w:r w:rsidR="0070556B" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tuvo</w:t>
@@ -2840,51 +2734,50 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Resultados</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ACFF6A0" w14:textId="77777777" w:rsidR="007C6B97" w:rsidRPr="0094490F" w:rsidRDefault="007C6B97" w:rsidP="0094490F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Se incluyeron en el estudio </w:t>
       </w:r>
       <w:r w:rsidR="0018164C" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>89</w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> estudiantes, de los cuales 60 (</w:t>
       </w:r>
       <w:r w:rsidR="0018164C" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>67.4</w:t>
@@ -4158,51 +4051,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="77F76B15" wp14:editId="69D3EA28">
             <wp:extent cx="2997642" cy="2923836"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12"/>
+                    <a:blip r:embed="rId13"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3026815" cy="2952291"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="00DF7F25" w14:textId="77777777" w:rsidR="00465A41" w:rsidRPr="0094490F" w:rsidRDefault="00465A41" w:rsidP="0094490F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -4420,51 +4313,50 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1830DB50" w14:textId="77777777" w:rsidR="004A544E" w:rsidRPr="0094490F" w:rsidRDefault="00CC0291" w:rsidP="009656EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0094490F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Tabla 2</w:t>
             </w:r>
             <w:r w:rsidRPr="0094490F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="004A544E" w:rsidRPr="0094490F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>Fre</w:t>
             </w:r>
             <w:r w:rsidRPr="0094490F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
@@ -10628,50 +10520,51 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1756B805" w14:textId="77777777" w:rsidR="00934458" w:rsidRPr="0094490F" w:rsidRDefault="00934458" w:rsidP="0094490F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0094490F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Mínimo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="233" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74DE5E65" w14:textId="77777777" w:rsidR="00934458" w:rsidRPr="0094490F" w:rsidRDefault="00934458" w:rsidP="0094490F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -11376,51 +11269,50 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4CC9441D" w14:textId="77777777" w:rsidR="00934458" w:rsidRPr="0094490F" w:rsidRDefault="00934458" w:rsidP="0094490F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0094490F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Máximo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="233" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="333333"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="30" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6046E46D" w14:textId="77777777" w:rsidR="00934458" w:rsidRPr="0094490F" w:rsidRDefault="00934458" w:rsidP="0094490F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -13509,51 +13401,50 @@
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="67D11D50" w14:textId="77777777" w:rsidR="00895D1F" w:rsidRPr="0094490F" w:rsidRDefault="00895D1F" w:rsidP="0094490F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0094490F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Tabla 5.</w:t>
             </w:r>
             <w:r w:rsidRPr="0094490F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve"> Percepción del miedo del sexo femenino durante la pandemia de COVID-19.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C5E800B" w14:textId="77777777" w:rsidR="00895D1F" w:rsidRPr="0094490F" w:rsidRDefault="00895D1F" w:rsidP="0094490F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
@@ -15618,83 +15509,84 @@
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56BBFCD9" w14:textId="78B94C0F" w:rsidR="00A9390E" w:rsidRPr="0094490F" w:rsidRDefault="00600783" w:rsidP="0094490F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01CADF2B" wp14:editId="3136C40D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>17145</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5962650" cy="2705100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapThrough wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21448"/>
                 <wp:lineTo x="21531" y="21448"/>
                 <wp:lineTo x="21531" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapThrough>
             <wp:docPr id="5" name="Imagen 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="5" name="Untitled (1).png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId13" cstate="print">
+                    <a:blip r:embed="rId14" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="12083"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5962650" cy="2705100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
@@ -15787,51 +15679,50 @@
         </w:rPr>
         <w:t>in  BioRender.com</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="34944E29" w14:textId="77777777" w:rsidR="00C24B12" w:rsidRDefault="00C24B12" w:rsidP="0094490F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>También se cuestionó a los estudiantes sobre su preocupación por bajar su promedio durante la pandemia por COVID-19. Como se aprecia en la figura 3, el 32% de los estudiantes se preocupó mucho de que bajará su promedio durante el confinamiento.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20776B7B" w14:textId="77777777" w:rsidR="00600783" w:rsidRDefault="00600783" w:rsidP="0094490F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11FC6A63" w14:textId="77777777" w:rsidR="00600783" w:rsidRDefault="00600783" w:rsidP="0094490F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -15935,51 +15826,51 @@
       <w:r w:rsidR="00C24B12" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5ACD9D78" wp14:editId="45B8112B">
             <wp:extent cx="6334125" cy="3162300"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:docPr id="6" name="Imagen 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="6" name="Untitled (2).png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId14" cstate="print">
+                    <a:blip r:embed="rId15" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="14375"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6334125" cy="3162300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
@@ -16059,50 +15950,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="748AC670" w14:textId="328D2195" w:rsidR="00BA60CE" w:rsidRPr="0094490F" w:rsidRDefault="00362AB1" w:rsidP="0094490F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Otro punto importante que se </w:t>
       </w:r>
       <w:r w:rsidR="00000D88" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>observó</w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> fue que el </w:t>
       </w:r>
       <w:r w:rsidR="006C5A6A" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
@@ -16352,51 +16244,50 @@
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B2EBB7F" w14:textId="6C2B0756" w:rsidR="00C24B12" w:rsidRDefault="00C24B12" w:rsidP="0094490F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Figura </w:t>
       </w:r>
       <w:r w:rsidR="00600783">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="006C5A6A" w:rsidRPr="0094490F">
@@ -16481,51 +16372,51 @@
               <wp:posOffset>628650</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="6143625" cy="3159760"/>
             <wp:effectExtent l="0" t="0" r="9525" b="2540"/>
             <wp:wrapThrough wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21487"/>
                 <wp:lineTo x="21567" y="21487"/>
                 <wp:lineTo x="21567" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapThrough>
             <wp:docPr id="7" name="Imagen 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="7" name="Untitled (3).png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId15" cstate="print">
+                    <a:blip r:embed="rId16" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="13125"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6143625" cy="3159760"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
@@ -16690,51 +16581,60 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Durante la pandemia </w:t>
       </w:r>
       <w:r w:rsidR="001F1EFD" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>por</w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> COVID-19, los estudiantes universitarios presentaron percepciones negativas y factores estresantes de tipo familiar y social que desencadeno estrés, miedo y ansiedad. Como resultado, los estudiantes corr</w:t>
+        <w:t xml:space="preserve"> COVID-19, los estudiantes universitarios presentaron percepciones negativas y factores estresantes de tipo familiar y social que desencadeno estrés, miedo y ansiedad. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094490F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Como resultado, los estudiantes corr</w:t>
       </w:r>
       <w:r w:rsidR="001F1EFD" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ieron</w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> el riesgo de sufrir problemas de salud mental, especialmente problemas relacionados con la cuarentena y el encierro. Este estudio tuvo como objetivo identificar la prevalencia de miedos entre los estudiantes de nutrición durante la pandemia de COVID-19. Los resultados mostraron que la mayor frecuencia de miedo percibido por los estudiantes se debe a las siguientes variables: tengo miedo de que un miembro de mi familia se infecte por SARS-COV- 2, tengo miedo de que un miembro de mi familia muera y tengo miedo de que se afecte mi formación académica. Especialmente miedo a no tener prácticas, bajar de calificaciones, no aprobar los cursos y no completar sus estudios. Notablemente, el </w:t>
       </w:r>
       <w:r w:rsidR="006418E3" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>60.7</w:t>
       </w:r>
@@ -16836,338 +16736,211 @@
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="596BDE7D" w14:textId="77777777" w:rsidR="00EC5E44" w:rsidRPr="0094490F" w:rsidRDefault="00EC5E44" w:rsidP="0094490F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Aunque muchos países, incluido México, aún registran muchos contagios y muertes. Cabe destacar que durante la pandemia por COVID-19 surgieron muchos problemas de salud mental en la población</w:t>
       </w:r>
       <w:r w:rsidR="00843DD7" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
+        <w:t xml:space="preserve"> (Peng, Hao, Liu, Chen, Wang et al., 2023).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094490F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> En cuanto a los problemas de salud mental en estudiantes </w:t>
+      </w:r>
+      <w:r w:rsidR="006418E3" w:rsidRPr="0094490F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>universitarios</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094490F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, se observó un aumento en el miedo, el estrés, la ansiedad y la depresión durante la pandemia de COVID-19</w:t>
+      </w:r>
+      <w:r w:rsidR="00843DD7" w:rsidRPr="0094490F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Peng, Hao, Liu, Chen, Wang et al., 2023; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00843DD7" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Peng</w:t>
+        <w:t>Cénat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00843DD7" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, Hao, Liu, Chen, Wang et al., 2023).</w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> (</w:t>
+        <w:t xml:space="preserve">, Farahi, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00843DD7" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Peng</w:t>
+        <w:t>Dalexis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00843DD7" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Hao, Liu, Chen, Wang et al., 2023; </w:t>
+        <w:t xml:space="preserve">, Darius, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00843DD7" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Cénat</w:t>
+        <w:t>Bekarkhanechi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00843DD7" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...70 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> et al., 2022</w:t>
       </w:r>
       <w:r w:rsidR="00082190" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">; Son, </w:t>
+        <w:t xml:space="preserve">; Son, Hedge, Smith, Wang y </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00082190" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Hedge</w:t>
+        <w:t>Sasangohar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00082190" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Smith, Wang y </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> y Zafar, 2022</w:t>
+        <w:t>, 2020; Sohail y Zafar, 2022</w:t>
       </w:r>
       <w:r w:rsidR="00843DD7" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Adicionalmente, alrededor del 60% de los estudiantes encuestados indicó no estar muy preocupado por su situación académica. Sin embargo, las instituciones educativas deben considerar que estos estudiantes tienen niveles de preocupación que pueden impactar su salud mental y</w:t>
       </w:r>
       <w:r w:rsidR="001F1EFD" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, ello, puede influir en su</w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> situación académica</w:t>
       </w:r>
       <w:r w:rsidR="00EB7F43" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Wang, </w:t>
-[...17 lines deleted...]
-        <w:t>, Son, Keller, Smith et al., 2020</w:t>
+        <w:t xml:space="preserve"> (Wang, Hedge, Son, Keller, Smith et al., 2020</w:t>
       </w:r>
       <w:r w:rsidR="00FD5CB5" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>; (Roberts, Bell y Meyer, 2023)</w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A4358D9" w14:textId="77777777" w:rsidR="00024B44" w:rsidRDefault="00EC5E44" w:rsidP="0094490F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
@@ -17182,279 +16955,135 @@
         </w:rPr>
         <w:t xml:space="preserve">Este estudio se encargó de relatar </w:t>
       </w:r>
       <w:r w:rsidR="001F1EFD" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>los miedos percibidos por los estudiantes de la Licenciatura en nutrición</w:t>
       </w:r>
       <w:r w:rsidR="00843DD7" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> con relación a la pandemia por COVID-19, encontrando que una gran proporción de estudiantes reportaban sentirse estresados o angustiados por lo que les depararía el futuro con su situación escolar y económica,</w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> similar a lo reportado por </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> et al. en 2020, donde mostraron que la pandemia de COVID-19 impactó en </w:t>
+        <w:t xml:space="preserve"> similar a lo reportado por Sani et al. en 2020, donde mostraron que la pandemia de COVID-19 impactó en </w:t>
       </w:r>
       <w:r w:rsidR="00843DD7" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> progresión académica, habilidades y compromiso profesional</w:t>
       </w:r>
       <w:r w:rsidR="00843DD7" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de los estudiantes universitarios</w:t>
       </w:r>
       <w:r w:rsidR="00FD5CB5" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
+        <w:t xml:space="preserve"> (Sani, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FD5CB5" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Sani</w:t>
+        <w:t>Hazma</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00FD5CB5" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t>, Chedid, Amalendran y Hamza, 2020)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094490F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. La pandemia de COVID-19 afectó la salud general de la población, siendo las mujeres y los estudiantes los más afectados</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD5CB5" w:rsidRPr="0094490F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Hol-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FD5CB5" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Hazma</w:t>
+        <w:t>Hadulla</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00FD5CB5" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...141 lines deleted...]
-        <w:t>, 2021)</w:t>
+        <w:t>, Klimov Juche, Möltner y Herpertz, 2021)</w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. La fuente de </w:t>
       </w:r>
       <w:r w:rsidR="00C60ACD" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">este estrés causó un mayor </w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nivel de malestar psicológico</w:t>
       </w:r>
@@ -17710,229 +17339,184 @@
         </w:rPr>
         <w:t xml:space="preserve"> la mayoría de los estudiantes </w:t>
       </w:r>
       <w:r w:rsidR="00C60ACD" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>universitarios</w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> temían la infección por SARSCOV-2 y se preocupaban por sus familias</w:t>
       </w:r>
       <w:r w:rsidR="00C60ACD" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Lee, Solomon, </w:t>
-[...35 lines deleted...]
-        <w:t>, 2021).</w:t>
+        <w:t xml:space="preserve"> (Lee, Solomon, Stead, Kwon y Ganti, 2021).</w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="354D8732" w14:textId="77777777" w:rsidR="00600783" w:rsidRPr="0094490F" w:rsidRDefault="00600783" w:rsidP="0094490F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24B444D7" w14:textId="77777777" w:rsidR="00EC5E44" w:rsidRPr="0094490F" w:rsidRDefault="00EC5E44" w:rsidP="0094490F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>En este estudio, no se reportaron diferencias entre mujeres y hombres con respecto a los factores de riesgo del miedo en los estudiantes. Contrario a otros estudios que sugieren que las mujeres pueden presentar mayor miedo, angustia y ansiedad, lo que podría derivar en problemas de salud mental más significativos durante la pandemia</w:t>
       </w:r>
       <w:r w:rsidR="00F73878" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
+        <w:t xml:space="preserve"> (Peng, Hao, Liu, Chen, Wang et al., 2023; Al </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F73878" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Peng</w:t>
+        <w:t>Maqbali</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F73878" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Hao, Liu, Chen, Wang et al., 2023; Al </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F73878" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Maqbali</w:t>
+        <w:t>Madkhali</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F73878" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F73878" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Madkhali</w:t>
+        <w:t>Gleaso</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F73878" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> y Dickens, 2023)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094490F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidR="00F73878" w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Gleaso</w:t>
-[...23 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Sin embargo, se requieren más estudios para confirmar los resultados acerca de la relación entre los miedos respecto a la salud y los miedos académicos de los estudiantes durante la pandemia de COVID-19.</w:t>
+        <w:t xml:space="preserve">Sin embargo, se requieren más estudios para confirmar los resultados acerca de la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094490F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>relación entre los miedos respecto a la salud y los miedos académicos de los estudiantes durante la pandemia de COVID-19.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="383A4CD6" w14:textId="11B34329" w:rsidR="00000D88" w:rsidRPr="0094490F" w:rsidRDefault="00000D88" w:rsidP="0094490F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Agradecimientos</w:t>
       </w:r>
     </w:p>
@@ -18051,51 +17635,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32C1B4F0" w14:textId="77777777" w:rsidR="007525DF" w:rsidRPr="0094490F" w:rsidRDefault="007525DF" w:rsidP="0094490F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Referencias</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C4723F1" w14:textId="77777777" w:rsidR="00FD0B41" w:rsidRPr="0094490F" w:rsidRDefault="00FD0B41" w:rsidP="0094490F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="212121"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="212121"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Al </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0094490F">
@@ -18173,51 +17756,51 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="212121"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), e0292470. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="0094490F">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1371/journal.pone.0292470</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="603ABCB3" w14:textId="77777777" w:rsidR="00FD0B41" w:rsidRPr="0094490F" w:rsidRDefault="00FD0B41" w:rsidP="0094490F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -18389,173 +17972,136 @@
         </w:rPr>
         <w:t xml:space="preserve">, M. H., Halwani, R., Jamal, A. A., &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Somily</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>, A. M. (2021). The coronavirus disease of 2019 pandemic-associated stress among medical students in middle east respiratory syndrome-</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> endemic area: An observational study. </w:t>
+        <w:t>, A. M. (2021). The coronavirus disease of 2019 pandemic-associated stress among medical students in middle east respiratory syndrome-CoV endemic area: An observational study. </w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Medicine</w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>100</w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e23690. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="0094490F">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1097/MD.0000000000023690</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="48660B4C" w14:textId="77777777" w:rsidR="00FD0B41" w:rsidRPr="0094490F" w:rsidRDefault="00FD0B41" w:rsidP="0094490F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Bertoletti</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">, A., </w:t>
+        <w:t xml:space="preserve">Bertoletti, A., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Cannistrà</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, M., </w:t>
       </w:r>
@@ -18633,51 +18179,51 @@
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>95</w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, None. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="0094490F">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.econedurev.2023.102435</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0DCC4E82" w14:textId="77777777" w:rsidR="00FD0B41" w:rsidRPr="0094490F" w:rsidRDefault="00FD0B41" w:rsidP="0094490F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
@@ -18720,51 +18266,51 @@
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1B1B1B"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>58</w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="1B1B1B"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(230), 820–822. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="0094490F">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.31729/jnma.5276</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="71EC9A47" w14:textId="77777777" w:rsidR="00FD0B41" w:rsidRPr="0094490F" w:rsidRDefault="00FD0B41" w:rsidP="0094490F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
@@ -18964,51 +18510,51 @@
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>315</w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, 70–95. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="0094490F">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.jad.2022.07.011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1CE799D2" w14:textId="77777777" w:rsidR="00FD0B41" w:rsidRPr="0094490F" w:rsidRDefault="00FD0B41" w:rsidP="0094490F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="212121"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -19079,51 +18625,51 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>54</w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="212121"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 291–297. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="0094490F">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1159/000519366</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7C04C2DC" w14:textId="77777777" w:rsidR="00FD0B41" w:rsidRPr="0094490F" w:rsidRDefault="00FD0B41" w:rsidP="0094490F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DB46D41" w14:textId="77777777" w:rsidR="00FD0B41" w:rsidRPr="0094490F" w:rsidRDefault="00FD0B41" w:rsidP="0094490F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
@@ -19248,101 +18794,113 @@
         </w:rPr>
         <w:t xml:space="preserve">, S. I., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Luneto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>, S., Lin, W. T., &amp; Lee, B. O. (2021). Prevalence of mental health problems and sleep disturbances in nursing students during the COVID-19 pandemic: A systematic review and meta-analysis. </w:t>
+        <w:t xml:space="preserve">, S., Lin, W. T., &amp; Lee, B. O. (2021). Prevalence of mental health problems and sleep disturbances in nursing students during the COVID-19 pandemic: A </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094490F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>systematic review and meta-analysis. </w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Nurse education in practice</w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>57</w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, 103228. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="0094490F">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.nepr.2021.103228</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3A68ECFA" w14:textId="77777777" w:rsidR="00FD0B41" w:rsidRPr="0094490F" w:rsidRDefault="00FD0B41" w:rsidP="0094490F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="1B1B1B"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
@@ -19441,51 +18999,51 @@
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>56</w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 493–497. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="0094490F">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1002/ijop.12793</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="66580BFC" w14:textId="77777777" w:rsidR="00FD0B41" w:rsidRPr="0094490F" w:rsidRDefault="00FD0B41" w:rsidP="0094490F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
@@ -19552,51 +19110,51 @@
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 634–640. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="0094490F">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/S2352-4642(20)30186-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5AD0A23B" w14:textId="77777777" w:rsidR="00FD0B41" w:rsidRPr="0094490F" w:rsidRDefault="00FD0B41" w:rsidP="0094490F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
@@ -19639,135 +19197,114 @@
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>321</w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, 167–181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="0094490F">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.jad.2022.10.040</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="10EC898D" w14:textId="77777777" w:rsidR="00FD0B41" w:rsidRPr="0094490F" w:rsidRDefault="00FD0B41" w:rsidP="0094490F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Pérez-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Padilla,E.A</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Barrero-Solís, C. L., Aguayo-Chan, J.C., </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">-Alfaro, J.L., Salgado, H.  (2022). “Stressful and fear factors in Rehabilitation students during the COVID-19 pandemic.” </w:t>
+        <w:t xml:space="preserve">, Barrero-Solís, C. L., Aguayo-Chan, J.C., Góngora-Alfaro, J.L., Salgado, H.  (2022). “Stressful and fear factors in Rehabilitation students during the COVID-19 pandemic.” </w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IOSR </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Journal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
@@ -19799,73 +19336,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nursing</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> and Health </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Science</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 11(6), 49-55.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D65B113" w14:textId="77777777" w:rsidR="00FD0B41" w:rsidRPr="0094490F" w:rsidRDefault="00FD0B41" w:rsidP="0094490F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -19942,51 +19457,51 @@
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>19</w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e0304900. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="0094490F">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1371/journal.pone.0304900</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2147115A" w14:textId="77777777" w:rsidR="00FD0B41" w:rsidRPr="0094490F" w:rsidRDefault="00FD0B41" w:rsidP="0094490F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="212121"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -20017,51 +19532,51 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="212121"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1166960. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="0094490F">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.3389/fpsyg.2023.1166960</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3E716F4E" w14:textId="77777777" w:rsidR="00FD0B41" w:rsidRPr="0094490F" w:rsidRDefault="00FD0B41" w:rsidP="0094490F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="212121"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20C7D35D" w14:textId="77777777" w:rsidR="00FD0B41" w:rsidRPr="0094490F" w:rsidRDefault="00FD0B41" w:rsidP="0094490F">
@@ -20270,77 +19785,77 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>58</w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="212121"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, 117–119. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="0094490F">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.amsu.2020.08.045</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="56E9AAEA" w14:textId="77777777" w:rsidR="005C42CA" w:rsidRPr="0094490F" w:rsidRDefault="005C42CA" w:rsidP="0094490F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Secretaria de Salud, 2023. 12 de octubre de 2024. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="0094490F">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://datos.covid-19.conacyt.mx/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5D4EC619" w14:textId="77777777" w:rsidR="005C42CA" w:rsidRPr="0094490F" w:rsidRDefault="005C42CA" w:rsidP="0094490F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -20519,51 +20034,51 @@
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>16</w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e0253295. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="0094490F">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1371/journal.pone.0253295</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0BCEDD69" w14:textId="77777777" w:rsidR="00FD0B41" w:rsidRPr="0094490F" w:rsidRDefault="00FD0B41" w:rsidP="0094490F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="212121"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -20676,94 +20191,95 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>22</w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="212121"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), e21279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="0094490F">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.2196/21279</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0E763E36" w14:textId="77777777" w:rsidR="00FD0B41" w:rsidRPr="0094490F" w:rsidRDefault="00FD0B41" w:rsidP="0094490F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="693D695E" w14:textId="77777777" w:rsidR="00FD0B41" w:rsidRPr="0094490F" w:rsidRDefault="00FD0B41" w:rsidP="0094490F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="212121"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Tasso, A. F., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="212121"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Hisli</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="212121"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sahin, N., &amp; San Roman, G. J. (2021). COVID-19 disruption on college students: Academic and socioemotional implications. </w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -20946,51 +20462,51 @@
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1B1B1B"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>292</w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="1B1B1B"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, 114538. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="0094490F">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.socscimed.2021.114538</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="45DDF54B" w14:textId="77777777" w:rsidR="00FD0B41" w:rsidRPr="0094490F" w:rsidRDefault="00FD0B41" w:rsidP="0094490F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="212121"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -21041,51 +20557,51 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>22</w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="212121"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), e22817. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="0094490F">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.2196/22817</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F1812D6" w14:textId="77777777" w:rsidR="00FD0B41" w:rsidRPr="0094490F" w:rsidRDefault="00FD0B41" w:rsidP="0094490F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09979EB8" w14:textId="77777777" w:rsidR="007525DF" w:rsidRPr="0094490F" w:rsidRDefault="007525DF" w:rsidP="0094490F">
       <w:pPr>
@@ -21109,326 +20625,256 @@
         <w:t>World Health Organization 2023. COVID-19 epidemiological update – 22 December 2023, Edition 162. Emergency Situational Updates, 22 December 2023. [https://www.who.int/docs/default-source/coronaviruse/situation-reports/20231222_covid-19_epi_update-handover_162.pdf]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18B0BFCE" w14:textId="77777777" w:rsidR="00FD78E9" w:rsidRPr="0094490F" w:rsidRDefault="00FD78E9" w:rsidP="0094490F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wu, S., Li, Z., Li, Z., </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Wu, S., Li, Z., Li, Z., Xiang, W., </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Xiang</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Yuan</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">, W., </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">, Y., Liu, Y., &amp; Xiong, Z. (2020). </w:t>
+      </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        </w:rPr>
-[...56 lines deleted...]
-        <w:t>epidemic. </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The mental state and risk factors of Chinese medical staff and medical students in early stages of the COVID-19 epidemic. </w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Comprehensive psychiatry</w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>102</w:t>
       </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, 152202. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidR="00FA0348" w:rsidRPr="0094490F">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.comppsych.2020.152202</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4FBAF5D6" w14:textId="77777777" w:rsidR="00CF07BB" w:rsidRPr="0094490F" w:rsidRDefault="00CF07BB" w:rsidP="0094490F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Xiang, Y. T., Yang, Y., Li, W., Zhang, L., Zhang, Q., Cheung, T., &amp; Ng, C. H. (2020). Timely mental health care for the 2019 novel coronavirus outbreak is urgently needed. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>The</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>lancet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>lancet</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Psychiatry</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0094490F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, </w:t>
+      </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Psychiatry</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>7</w:t>
+      </w:r>
       <w:r w:rsidRPr="0094490F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>, </w:t>
-[...20 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">(3), 228–229. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidRPr="0094490F">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/S2215-0366(20)30046-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5275EED4" w14:textId="77777777" w:rsidR="00843DD7" w:rsidRPr="0094490F" w:rsidRDefault="00843DD7" w:rsidP="0094490F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11581DED" w14:textId="77777777" w:rsidR="00FD5CB5" w:rsidRPr="0094490F" w:rsidRDefault="00FD5CB5" w:rsidP="0094490F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="709" w:hanging="709"/>
@@ -21453,74 +20899,74 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="212121"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00C3A491" w14:textId="77777777" w:rsidR="00C60ACD" w:rsidRPr="0094490F" w:rsidRDefault="00C60ACD" w:rsidP="0094490F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C8CFDF4" w14:textId="77777777" w:rsidR="00F73878" w:rsidRPr="0094490F" w:rsidRDefault="00F73878" w:rsidP="0094490F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F73878" w:rsidRPr="0094490F" w:rsidSect="0094490F">
-      <w:footerReference w:type="default" r:id="rId36"/>
+      <w:footerReference w:type="default" r:id="rId37"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="566D9BA9" w14:textId="77777777" w:rsidR="00B078FE" w:rsidRDefault="00B078FE" w:rsidP="00A2319D">
+    <w:p w14:paraId="1E4951CE" w14:textId="77777777" w:rsidR="00367DD9" w:rsidRDefault="00367DD9" w:rsidP="00A2319D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13362C66" w14:textId="77777777" w:rsidR="00B078FE" w:rsidRDefault="00B078FE" w:rsidP="00A2319D">
+    <w:p w14:paraId="4A49A279" w14:textId="77777777" w:rsidR="00367DD9" w:rsidRDefault="00367DD9" w:rsidP="00A2319D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -21598,188 +21044,191 @@
         <w:rFonts w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:t>Diciembre</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="00563B9F">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve"> 2024                          CTES</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5BBA2ED5" w14:textId="77777777" w:rsidR="00A2319D" w:rsidRDefault="00A2319D">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68A99FA4" w14:textId="77777777" w:rsidR="00B078FE" w:rsidRDefault="00B078FE" w:rsidP="00A2319D">
+    <w:p w14:paraId="31484887" w14:textId="77777777" w:rsidR="00367DD9" w:rsidRDefault="00367DD9" w:rsidP="00A2319D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="133713B6" w14:textId="77777777" w:rsidR="00B078FE" w:rsidRDefault="00B078FE" w:rsidP="00A2319D">
+    <w:p w14:paraId="21F76B1C" w14:textId="77777777" w:rsidR="00367DD9" w:rsidRDefault="00367DD9" w:rsidP="00A2319D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="30"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001E593A"/>
     <w:rsid w:val="00000D88"/>
     <w:rsid w:val="00024B44"/>
     <w:rsid w:val="000632A7"/>
     <w:rsid w:val="00082190"/>
     <w:rsid w:val="000B6432"/>
     <w:rsid w:val="000C6B7E"/>
     <w:rsid w:val="00106137"/>
     <w:rsid w:val="001326B9"/>
     <w:rsid w:val="0018164C"/>
     <w:rsid w:val="001B3DF0"/>
     <w:rsid w:val="001E593A"/>
     <w:rsid w:val="001F1EFD"/>
     <w:rsid w:val="00221242"/>
     <w:rsid w:val="0022138B"/>
     <w:rsid w:val="00252159"/>
     <w:rsid w:val="00255AEA"/>
     <w:rsid w:val="00267BBF"/>
     <w:rsid w:val="0027593F"/>
     <w:rsid w:val="00287BAF"/>
     <w:rsid w:val="002B09C9"/>
     <w:rsid w:val="002B3669"/>
     <w:rsid w:val="002D6E2B"/>
     <w:rsid w:val="00334DEA"/>
     <w:rsid w:val="003606E8"/>
     <w:rsid w:val="00362AB1"/>
+    <w:rsid w:val="00367DD9"/>
     <w:rsid w:val="00374284"/>
     <w:rsid w:val="00377830"/>
     <w:rsid w:val="003F1075"/>
     <w:rsid w:val="00452D00"/>
     <w:rsid w:val="00465A41"/>
     <w:rsid w:val="004660BD"/>
     <w:rsid w:val="00495FDD"/>
     <w:rsid w:val="004A544E"/>
     <w:rsid w:val="004B31B3"/>
     <w:rsid w:val="004B7B9E"/>
     <w:rsid w:val="004D2E72"/>
     <w:rsid w:val="004F52A5"/>
     <w:rsid w:val="005C42CA"/>
     <w:rsid w:val="005D28B9"/>
     <w:rsid w:val="005D5935"/>
     <w:rsid w:val="005F20B2"/>
     <w:rsid w:val="00600783"/>
     <w:rsid w:val="00636AA1"/>
     <w:rsid w:val="006418E3"/>
     <w:rsid w:val="00654C07"/>
     <w:rsid w:val="0066266F"/>
     <w:rsid w:val="00665BC2"/>
     <w:rsid w:val="006C5A6A"/>
     <w:rsid w:val="0070556B"/>
     <w:rsid w:val="00707D22"/>
     <w:rsid w:val="007525DF"/>
     <w:rsid w:val="00761522"/>
     <w:rsid w:val="007937E2"/>
     <w:rsid w:val="007B30E3"/>
     <w:rsid w:val="007B43E0"/>
     <w:rsid w:val="007C6B97"/>
     <w:rsid w:val="008028A4"/>
     <w:rsid w:val="00843DD7"/>
     <w:rsid w:val="008943B2"/>
     <w:rsid w:val="00895D1F"/>
     <w:rsid w:val="00917442"/>
     <w:rsid w:val="00934458"/>
     <w:rsid w:val="0094490F"/>
     <w:rsid w:val="009656EB"/>
     <w:rsid w:val="009C778D"/>
     <w:rsid w:val="00A04FF3"/>
     <w:rsid w:val="00A12D9F"/>
+    <w:rsid w:val="00A164D8"/>
     <w:rsid w:val="00A2319D"/>
     <w:rsid w:val="00A62629"/>
     <w:rsid w:val="00A9390E"/>
     <w:rsid w:val="00AE7ECA"/>
     <w:rsid w:val="00B078FE"/>
     <w:rsid w:val="00B556F7"/>
     <w:rsid w:val="00BA60CE"/>
     <w:rsid w:val="00BB27AA"/>
     <w:rsid w:val="00BF4F80"/>
     <w:rsid w:val="00C130C5"/>
     <w:rsid w:val="00C24B12"/>
     <w:rsid w:val="00C415BA"/>
     <w:rsid w:val="00C53BF3"/>
     <w:rsid w:val="00C60ACD"/>
     <w:rsid w:val="00CC0291"/>
     <w:rsid w:val="00CF07BB"/>
     <w:rsid w:val="00D12446"/>
     <w:rsid w:val="00D676E2"/>
     <w:rsid w:val="00DA3383"/>
     <w:rsid w:val="00DC56D6"/>
     <w:rsid w:val="00DF7028"/>
     <w:rsid w:val="00E20D9F"/>
     <w:rsid w:val="00E324B1"/>
     <w:rsid w:val="00E35CCD"/>
+    <w:rsid w:val="00E41DAB"/>
     <w:rsid w:val="00EB7F43"/>
     <w:rsid w:val="00EC5E44"/>
     <w:rsid w:val="00ED3E71"/>
     <w:rsid w:val="00ED72C4"/>
     <w:rsid w:val="00F03501"/>
     <w:rsid w:val="00F42EC5"/>
     <w:rsid w:val="00F45E7D"/>
     <w:rsid w:val="00F73878"/>
     <w:rsid w:val="00FA0348"/>
     <w:rsid w:val="00FD0B41"/>
     <w:rsid w:val="00FD5CB5"/>
     <w:rsid w:val="00FD78E9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -22180,92 +21629,91 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0018164C"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-MX"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="007937E2"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005D5935"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mencinsinresolver">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
@@ -22761,51 +22209,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2121795310">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="360"/>
       <w:marRight w:val="360"/>
       <w:marTop w:val="360"/>
       <w:marBottom w:val="360"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.econedurev.2023.102435" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0304900" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1159/000519366" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.comppsych.2020.152202" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/MD.0000000000023690" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jad.2022.10.040" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2196/22817" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0292470" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jad.2022.07.011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datos.covid-19.conacyt.mx/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1118-3220" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S2352-4642(20)30186-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.socscimed.2021.114538" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ijop.12793" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.amsu.2020.08.045" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:humberto.salgado@correo.uady.mx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.31729/jnma.5276" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2196/21279" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:barresol@correo.uady.mx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.nepr.2021.103228" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpsyg.2023.1166960" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0253295" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S2215-0366(20)30046-8" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ppadilla@correo.uady.mx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/MD.0000000000023690" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jad.2022.10.040" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jad.2022.07.011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2196/22817" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/ctes.v11i22.861" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1118-3220" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0292470" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S2352-4642(20)30186-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.socscimed.2021.114538" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.31729/jnma.5276" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.amsu.2020.08.045" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:humberto.salgado@correo.uady.mx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ijop.12793" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2196/21279" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.nepr.2021.103228" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpsyg.2023.1166960" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S2215-0366(20)30046-8" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:barresol@correo.uady.mx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.econedurev.2023.102435" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0253295" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ppadilla@correo.uady.mx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1159/000519366" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0304900" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datos.covid-19.conacyt.mx/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.comppsych.2020.152202" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -23077,72 +22525,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C85F126-416B-4E14-9182-A6A0A6F80D21}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>4287</Words>
-  <Characters>23583</Characters>
+  <Words>4303</Words>
+  <Characters>23672</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>196</Lines>
+  <Lines>197</Lines>
   <Paragraphs>55</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Universidad Autónoma de Yucatán</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27815</CharactersWithSpaces>
+  <CharactersWithSpaces>27920</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Humberto Salgado Burgos</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>