--- v0 (2025-10-13)
+++ v1 (2026-07-27)
@@ -4,92 +4,152 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="595941DD" w14:textId="127DB30B" w:rsidR="00A32850" w:rsidRPr="00355FA2" w:rsidRDefault="00D63EF5" w:rsidP="00355FA2">
+    <w:p w14:paraId="3E8A658E" w14:textId="77777777" w:rsidR="006851B8" w:rsidRDefault="006851B8" w:rsidP="00355FA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2625797E" w14:textId="15DC87BE" w:rsidR="006851B8" w:rsidRPr="006851B8" w:rsidRDefault="006851B8" w:rsidP="006851B8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006851B8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006851B8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="006851B8">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:bCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/ctes.v11i22.862</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="595941DD" w14:textId="5E66BB1F" w:rsidR="00A32850" w:rsidRPr="00355FA2" w:rsidRDefault="00D63EF5" w:rsidP="00355FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A4B2F32" wp14:editId="20A44706">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-871220</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7753350" cy="1343025"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="2086889291" name="Imagen 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2086889291" name="Imagen 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7">
+                    <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7753350" cy="1343025"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -155,204 +215,191 @@
         <w:t>news</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> en las redes sociales</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5835A357" w14:textId="77777777" w:rsidR="00831EFC" w:rsidRPr="00355FA2" w:rsidRDefault="00831EFC" w:rsidP="00355FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>The</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>impact</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>impact</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>of</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>fake</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>fake</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>news</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>news</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>on</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> social </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> social </w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>networks</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="1CC82144" w14:textId="77777777" w:rsidR="00A32850" w:rsidRDefault="00A32850" w:rsidP="00355FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BE6083E" w14:textId="01EA3EF3" w:rsidR="00355FA2" w:rsidRDefault="00355FA2" w:rsidP="00355FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -416,51 +463,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Universidad Michoacana de San Nicolás de Hidalgo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34C25259" w14:textId="77777777" w:rsidR="00831EFC" w:rsidRPr="00355FA2" w:rsidRDefault="00831EFC" w:rsidP="00355FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00355FA2">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>maria.pineda@umich.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1DDDF108" w14:textId="240C5AD6" w:rsidR="00831EFC" w:rsidRPr="00355FA2" w:rsidRDefault="00831EFC" w:rsidP="00355FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00355FA2">
@@ -766,72 +813,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Abstrac </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32C0B6C3" w14:textId="77777777" w:rsidR="00E20A20" w:rsidRDefault="00E20A20" w:rsidP="00355FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>impact</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
@@ -2580,50 +2606,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>measures</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>implemented</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -2745,62 +2772,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> are </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>analyzed</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and a </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">comprehensive </w:t>
+        <w:t xml:space="preserve"> and a comprehensive </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>approach</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
@@ -3764,293 +3780,173 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A32850" w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>news</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A32850" w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> se refiere a la información deliberadamente falsa o engañosa, creada con la intención de desinformar o manipular a la audiencia (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> se refiere a la información deliberadamente falsa o engañosa, creada con la intención de desinformar o manipular a la audiencia (Allcott &amp; Gentzkow, 2017). Este fenómeno no es nuevo; sin embargo, la llegada de las redes sociales ha </w:t>
+      </w:r>
       <w:r w:rsidR="00A32850" w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Allcott</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">, 2017). Este fenómeno no es nuevo; sin embargo, la llegada de las redes sociales ha permitido que las </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">permitido que las </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A32850" w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>fake</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A32850" w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A32850" w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>news</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A32850" w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> se propaguen de manera masiva y en tiempo real, alcanzando </w:t>
-[...49 lines deleted...]
-        <w:t>, 2018). Este diseño algorítmico facilita la viralización de noticias falsas, ya que suelen presentar titulares sensacionalistas que apelan a las emociones del usuario, incentivando la lectura y el compartido sin verificación previa.</w:t>
+        <w:t xml:space="preserve"> se propaguen de manera masiva y en tiempo real, alcanzando audiencias globales con mayor rapidez que las noticias verdaderas. Las plataformas sociales, como Twitter y Facebook, se basan en algoritmos que priorizan el contenido que genera más interacciones, sin evaluar su veracidad (Bakir &amp; McStay, 2018). Este diseño algorítmico facilita la viralización de noticias falsas, ya que suelen presentar titulares sensacionalistas que apelan a las emociones del usuario, incentivando la lectura y el compartido sin verificación previa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B5EE3A1" w14:textId="77777777" w:rsidR="00355FA2" w:rsidRPr="00355FA2" w:rsidRDefault="00355FA2" w:rsidP="00355FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18D4EC47" w14:textId="77777777" w:rsidR="00A32850" w:rsidRDefault="00A32850" w:rsidP="00355FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Estudios como el de </w:t>
-[...19 lines deleted...]
-        <w:t>, Roy y Aral (2018) demostraron que las noticias falsas se difunden seis veces más rápido que las verdaderas en Twitter, debido a que generan más sorpresa e impacto emocional en los usuarios. Este fenómeno no solo expone a más personas a la desinformación, sino que también hace más difícil corregir la información falsa una vez que se ha viralizado. Las plataformas, conscientes del problema, han implementado mecanismos como la verificación de hechos; sin embargo, estas medidas han demostrado ser insuficientes frente a la magnitud del problema.</w:t>
+        <w:t>Estudios como el de Vosoughi, Roy y Aral (2018) demostraron que las noticias falsas se difunden seis veces más rápido que las verdaderas en Twitter, debido a que generan más sorpresa e impacto emocional en los usuarios. Este fenómeno no solo expone a más personas a la desinformación, sino que también hace más difícil corregir la información falsa una vez que se ha viralizado. Las plataformas, conscientes del problema, han implementado mecanismos como la verificación de hechos; sin embargo, estas medidas han demostrado ser insuficientes frente a la magnitud del problema.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E53A2D4" w14:textId="77777777" w:rsidR="00355FA2" w:rsidRPr="00355FA2" w:rsidRDefault="00355FA2" w:rsidP="00355FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B792CAC" w14:textId="77777777" w:rsidR="00E74619" w:rsidRDefault="00E74619" w:rsidP="00355FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Las redes sociales, impulsadas por algoritmos que priorizan el contenido emocional y sensacionalista, han facilitado la viralización de noticias falsas. Según </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">, Lim y Ling (2018), la estructura de estas plataformas permite que las </w:t>
+        <w:t xml:space="preserve">Las redes sociales, impulsadas por algoritmos que priorizan el contenido emocional y sensacionalista, han facilitado la viralización de noticias falsas. Según Tandoc, Lim y Ling (2018), la estructura de estas plataformas permite que las </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>fake</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
@@ -4417,118 +4313,97 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F0AFF1F" w14:textId="77777777" w:rsidR="002B741A" w:rsidRDefault="00A32850" w:rsidP="00355FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Además, estudios han demostrado que la exposición continua a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>fake</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>news</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> puede generar desconfianza en los medios de comunicación y en las instituciones, fomentando actitudes cínicas y el rechazo hacia fuentes de información legítimas (</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> &amp; Rand, 2019). La repetición y la falta de verificación pueden distorsionar la percepción de la realidad, afectando el comportamiento electoral, la participación cívica y la confianza en los sistemas democráticos.</w:t>
+        <w:t xml:space="preserve"> puede generar desconfianza en los medios de comunicación y en las instituciones, fomentando actitudes cínicas y el rechazo hacia fuentes de información legítimas (Pennycook &amp; Rand, 2019). La repetición y la falta de verificación pueden distorsionar la percepción de la realidad, afectando el comportamiento electoral, la participación cívica y la confianza en los sistemas democráticos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63FF0A42" w14:textId="77777777" w:rsidR="00355FA2" w:rsidRPr="00355FA2" w:rsidRDefault="00355FA2" w:rsidP="00355FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53EA112B" w14:textId="77777777" w:rsidR="00A91AA3" w:rsidRDefault="00A91AA3" w:rsidP="00355FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
@@ -4597,151 +4472,71 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>news</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">. Lewandowsky, Stritzke, Freund, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Oberauer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> y Krueger (2013) argumentan que la repetición de información falsa genera el efecto de verdad ilusoria, donde los usuarios tienden a creer en la veracidad de una afirmación simplemente por haberla visto repetidamente. Además, el sesgo de confirmación juega un papel fundamental en la aceptación de noticias falsas, ya que las personas buscan y aceptan información que confirme sus creencias preexistentes (</w:t>
-[...19 lines deleted...]
-        <w:t>, Cannon, &amp; Rand, 2018). Esta combinación de factores contribuye a la consolidación de creencias erróneas y a la dificultad para corregir la desinformación.</w:t>
+        <w:t xml:space="preserve"> y Krueger (2013) argumentan que la repetición de información falsa genera el efecto de verdad ilusoria, donde los usuarios tienden a creer en la veracidad de una afirmación simplemente por haberla visto repetidamente. Además, el sesgo de confirmación juega un papel fundamental en la aceptación de noticias falsas, ya que las personas buscan y aceptan información que confirme sus creencias preexistentes (Pennycook, Cannon, &amp; Rand, 2018). Esta combinación de factores contribuye a la consolidación de creencias erróneas y a la dificultad para corregir la desinformación.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BF2AC90" w14:textId="77777777" w:rsidR="00355FA2" w:rsidRPr="00355FA2" w:rsidRDefault="00355FA2" w:rsidP="00355FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55A16E58" w14:textId="77777777" w:rsidR="00A32850" w:rsidRPr="00355FA2" w:rsidRDefault="00A32850" w:rsidP="00355FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
@@ -4808,71 +4603,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A32850" w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>news</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A32850" w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> no solo afectan el ámbito individual, sino que tienen profundas repercusiones sociales. Una de las principales consecuencias es la polarización. Las redes sociales, al emplear algoritmos que filtran y muestran contenido en función de los intereses y preferencias del usuario, tienden a crear burbujas informativas. En estas burbujas, los usuarios se exponen únicamente a información que refuerza sus puntos de vista, lo que contribuye a la polarización social y política (</w:t>
-[...19 lines deleted...]
-        <w:t>, 2011). La exposición continua a noticias falsas que apoyan una determinada ideología o creencia intensifica la división entre diferentes grupos, debilitando el debate público y el consenso social.</w:t>
+        <w:t xml:space="preserve"> no solo afectan el ámbito individual, sino que tienen profundas repercusiones sociales. Una de las principales consecuencias es la polarización. Las redes sociales, al emplear algoritmos que filtran y muestran contenido en función de los intereses y preferencias del usuario, tienden a crear burbujas informativas. En estas burbujas, los usuarios se exponen únicamente a información que refuerza sus puntos de vista, lo que contribuye a la polarización social y política (Pariser, 2011). La exposición continua a noticias falsas que apoyan una determinada ideología o creencia intensifica la división entre diferentes grupos, debilitando el debate público y el consenso social.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D689A24" w14:textId="77777777" w:rsidR="00355FA2" w:rsidRPr="00355FA2" w:rsidRDefault="00355FA2" w:rsidP="00355FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E736848" w14:textId="77777777" w:rsidR="00D931E1" w:rsidRDefault="008A4F59" w:rsidP="00355FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
@@ -4916,71 +4691,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A32850" w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>news</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A32850" w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> jugaron un papel crucial en la polarización de los votantes, exacerbando la desconfianza hacia los medios de comunicación y las instituciones políticas tradicionales (</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> et al., 2020). Esta polarización ha llevado a un aumento de la radicalización en línea, donde grupos extremistas utilizan las </w:t>
+        <w:t xml:space="preserve"> jugaron un papel crucial en la polarización de los votantes, exacerbando la desconfianza hacia los medios de comunicación y las instituciones políticas tradicionales (Guess et al., 2020). Esta polarización ha llevado a un aumento de la radicalización en línea, donde grupos extremistas utilizan las </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A32850" w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>fake</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A32850" w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -5055,161 +4810,101 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>news</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> tienen consecuencias sociales profundas, especialmente en términos de polarización política y social. </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> et al. (2017) argumentan que las </w:t>
+        <w:t xml:space="preserve"> tienen consecuencias sociales profundas, especialmente en términos de polarización política y social. Egelhofer y Lecheler (2019) destacan que la exposición continua a noticias falsas que refuerzan una determinada ideología o creencia puede intensificar la polarización entre diferentes grupos, fenómeno agravado por las "cámaras de eco", donde los usuarios se exponen principalmente a información que confirma sus </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00355FA2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">puntos de vista. Por otro lado, Faris et al. (2017) argumentan que las </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>fake</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>news</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> no solo </w:t>
-[...9 lines deleted...]
-        <w:t>polarizan, sino que también generan una profunda desconfianza en las instituciones y los medios de comunicación tradicionales. La repetida exposición a noticias falsas y sensacionalistas socava la credibilidad de las fuentes legítimas, lo que puede llevar a una crisis de confianza en los sistemas democráticos y a un aumento de actitudes cínicas entre los ciudadanos.</w:t>
+        <w:t xml:space="preserve"> no solo polarizan, sino que también generan una profunda desconfianza en las instituciones y los medios de comunicación tradicionales. La repetida exposición a noticias falsas y sensacionalistas socava la credibilidad de las fuentes legítimas, lo que puede llevar a una crisis de confianza en los sistemas democráticos y a un aumento de actitudes cínicas entre los ciudadanos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E13DA12" w14:textId="77777777" w:rsidR="00355FA2" w:rsidRDefault="00355FA2" w:rsidP="00355FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B8D8E38" w14:textId="77777777" w:rsidR="00A32850" w:rsidRPr="00355FA2" w:rsidRDefault="00A32850" w:rsidP="00355FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5545,131 +5240,91 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> en las redes sociales. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Vraga</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> y </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (2021) sugieren que la alfabetización mediática es una de las estrategias más eficaces, ya que educa a los usuarios sobre cómo identificar y evaluar críticamente la información antes de compartirla. Los programas de alfabetización que enseñan a distinguir entre fuentes confiables y no confiables han demostrado ser efectivos en la reducción de la credibilidad de las </w:t>
+        <w:t xml:space="preserve"> y Tully (2021) sugieren que la alfabetización mediática es una de las estrategias más eficaces, ya que educa a los usuarios sobre cómo identificar y evaluar críticamente la información antes de compartirla. Los programas de alfabetización que enseñan a distinguir entre fuentes confiables y no confiables han demostrado ser efectivos en la reducción de la credibilidad de las </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>fake</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>news</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Además, </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> et al. (2018) proponen mejorar los algoritmos de las plataformas para priorizar contenido de calidad y verificado, en lugar de contenido emocionalmente atractivo. La transparencia en la selección de contenido por parte de los algoritmos permitiría a los usuarios comprender mejor cómo se escoge la información que ven, ayudando así a reducir la difusión de noticias falsas.</w:t>
+        <w:t>. Además, Tandoc et al. (2018) proponen mejorar los algoritmos de las plataformas para priorizar contenido de calidad y verificado, en lugar de contenido emocionalmente atractivo. La transparencia en la selección de contenido por parte de los algoritmos permitiría a los usuarios comprender mejor cómo se escoge la información que ven, ayudando así a reducir la difusión de noticias falsas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B8B18A7" w14:textId="77777777" w:rsidR="00355FA2" w:rsidRPr="00355FA2" w:rsidRDefault="00355FA2" w:rsidP="00355FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="402841FC" w14:textId="77777777" w:rsidR="005B504D" w:rsidRPr="00355FA2" w:rsidRDefault="005B504D" w:rsidP="00355FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
@@ -5744,101 +5399,61 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>news</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ha evolucionado hacia formas más sofisticadas y difíciles de detectar. </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (2017) acuñaron el término "desorden informativo" para referirse a la desinformación, que incluye no solo noticias falsas, sino también información errónea y contenido malintencionado que busca manipular a las audiencias. Esta complejidad requiere enfoques diversos y tecnológicos </w:t>
+        <w:t xml:space="preserve"> ha evolucionado hacia formas más sofisticadas y difíciles de detectar. Wardle y Derakhshan (2017) acuñaron el término "desorden informativo" para referirse a la desinformación, que incluye no solo noticias falsas, sino también información errónea y contenido malintencionado que busca </w:t>
       </w:r>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">para identificar y abordar estas tácticas. </w:t>
+        <w:t xml:space="preserve">manipular a las audiencias. Esta complejidad requiere enfoques diversos y tecnológicos para identificar y abordar estas tácticas. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Hameleers</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2020) destaca la creciente importancia de la desinformación como herramienta política, utilizada para manipular la percepción pública y distorsionar la verdad, especialmente en momentos críticos como elecciones y crisis sanitarias.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C5ECF72" w14:textId="77777777" w:rsidR="00355FA2" w:rsidRPr="00355FA2" w:rsidRDefault="00355FA2" w:rsidP="00355FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6243,70 +5858,97 @@
         <w:t>news</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>, como las elecciones presidenciales de Estados Unidos en 2016 y el referéndum del Brexit en el Reino Unido, para contextualizar el fenómeno en escenarios de alta polarización social y política. La metodología empleada permitió obtener una visión integral del problema, considerando los factores psicológicos, sociales y tecnológicos que influyen en la propagación de desinformación en las redes sociales, así como la efectividad de las respuestas institucionales y tecnológicas para combatir este fenómeno.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="455C8C5E" w14:textId="77777777" w:rsidR="00355FA2" w:rsidRPr="00355FA2" w:rsidRDefault="00355FA2" w:rsidP="00355FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2371150E" w14:textId="0A81D608" w:rsidR="008A4F59" w:rsidRPr="00355FA2" w:rsidRDefault="008A4F59" w:rsidP="00355FA2">
+    <w:p w14:paraId="4911D3CD" w14:textId="77777777" w:rsidR="006851B8" w:rsidRDefault="006851B8" w:rsidP="00355FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355FA2">
+    </w:p>
+    <w:p w14:paraId="65982CA8" w14:textId="77777777" w:rsidR="006851B8" w:rsidRDefault="006851B8" w:rsidP="00355FA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2371150E" w14:textId="4BF73424" w:rsidR="008A4F59" w:rsidRPr="00355FA2" w:rsidRDefault="008A4F59" w:rsidP="00355FA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355FA2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Resultados</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44418BE8" w14:textId="77777777" w:rsidR="007A7F6C" w:rsidRDefault="007A7F6C" w:rsidP="00355FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Los resultados del estudio indican que las </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -6331,61 +5973,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>news</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> tienen un impacto significativo en las redes sociales a nivel individual y colectivo. A nivel individual, se observó que los </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">usuarios son más propensos a creer en información falsa debido al </w:t>
+        <w:t xml:space="preserve"> tienen un impacto significativo en las redes sociales a nivel individual y colectivo. A nivel individual, se observó que los usuarios son más propensos a creer en información falsa debido al </w:t>
       </w:r>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>efecto de verdad ilusoria</w:t>
       </w:r>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> y al </w:t>
       </w:r>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -6678,71 +6310,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A32850" w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>news</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A32850" w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> requiere una respuesta integral que incluya tanto la regulación de las plataformas como la educación de los usuarios. Una de las estrategias más eficaces es la alfabetización mediática, que busca educar a los usuarios en la identificación y evaluación crítica de la información. Estudios han demostrado que los usuarios que reciben formación en alfabetización mediática son menos propensos a creer y compartir noticias falsas (</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> et al., 2020).</w:t>
+        <w:t xml:space="preserve"> requiere una respuesta integral que incluya tanto la regulación de las plataformas como la educación de los usuarios. Una de las estrategias más eficaces es la alfabetización mediática, que busca educar a los usuarios en la identificación y evaluación crítica de la información. Estudios han demostrado que los usuarios que reciben formación en alfabetización mediática son menos propensos a creer y compartir noticias falsas (Guess et al., 2020).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="537D8A9D" w14:textId="77777777" w:rsidR="00355FA2" w:rsidRPr="00355FA2" w:rsidRDefault="00355FA2" w:rsidP="00355FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C0BFC6D" w14:textId="77777777" w:rsidR="00A32850" w:rsidRDefault="00A32850" w:rsidP="00355FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
@@ -6869,50 +6481,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Velocidad de propagación y alcance global</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21A9B81C" w14:textId="6AF8EE2B" w:rsidR="002238E2" w:rsidRDefault="002238E2" w:rsidP="00355FA2">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Uno de los principales retos es la capacidad de las </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>fake</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>news</w:t>
@@ -6926,72 +6539,51 @@
       </w:r>
       <w:r w:rsidR="00355FA2" w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>cruzas fronteras</w:t>
       </w:r>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> sin barreras ni regulaciones locales que puedan controlarla. La </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>viralidad</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de </w:t>
-[...20 lines deleted...]
-        <w:t>, Roy, &amp; Aral, 2018).</w:t>
+        <w:t xml:space="preserve"> de estas noticias falsas se ve impulsada por algoritmos que priorizan el contenido sensacionalista y emocional, lo que amplifica su difusión sin un filtro adecuado (Vosoughi, Roy, &amp; Aral, 2018).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DC51E7E" w14:textId="77777777" w:rsidR="00355FA2" w:rsidRPr="00355FA2" w:rsidRDefault="00355FA2" w:rsidP="00355FA2">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0708D089" w14:textId="77777777" w:rsidR="002238E2" w:rsidRPr="00355FA2" w:rsidRDefault="002238E2" w:rsidP="00355FA2">
       <w:pPr>
         <w:pStyle w:val="Ttulo4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
@@ -7136,93 +6728,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>fake</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>news</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> han contribuido a erosionar la confianza en los medios de comunicación y las instituciones políticas, especialmente en democracias donde la información verificada es crucial para la toma de decisiones. La globalización informática amplifica este problema al permitir que noticias falsas de otros países o regiones afecten la percepción de las audiencias locales. La desconfianza hacia las fuentes de información tradicionales puede dar lugar a la formación de cámaras de eco, donde los usuarios solo consumen noticias que confirman sus creencias preexistentes, exacerbando la polarización social (</w:t>
-[...41 lines deleted...]
-        <w:t>, 2020).</w:t>
+        <w:t xml:space="preserve"> han contribuido a erosionar la confianza en los medios de comunicación y las instituciones políticas, especialmente en democracias donde la información verificada es crucial para la toma de decisiones. La globalización informática amplifica este problema al permitir que noticias falsas de otros países o regiones afecten la percepción de las audiencias locales. La desconfianza hacia las fuentes de información tradicionales puede dar lugar a la formación de cámaras de eco, donde los usuarios solo consumen noticias que confirman sus creencias preexistentes, exacerbando la polarización social (Guess, Nyhan, &amp; Reifler, 2020).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="268550F1" w14:textId="77777777" w:rsidR="00355FA2" w:rsidRPr="00355FA2" w:rsidRDefault="00355FA2" w:rsidP="00355FA2">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00DBCE15" w14:textId="77777777" w:rsidR="002238E2" w:rsidRPr="00355FA2" w:rsidRDefault="002238E2" w:rsidP="00355FA2">
       <w:pPr>
         <w:pStyle w:val="Ttulo4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
@@ -7319,79 +6869,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>fake</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>news</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pueden ser instrumentalizadas con fines políticos para alterar la dinámica electoral y desestabilizar democracias (</w:t>
-[...27 lines deleted...]
-        <w:t>, 2017).</w:t>
+        <w:t xml:space="preserve"> pueden ser instrumentalizadas con fines políticos para alterar la dinámica electoral y desestabilizar democracias (Allcott &amp; Gentzkow, 2017).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74997BA6" w14:textId="77777777" w:rsidR="00355FA2" w:rsidRPr="00355FA2" w:rsidRDefault="00355FA2" w:rsidP="00355FA2">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70BBE495" w14:textId="77777777" w:rsidR="002238E2" w:rsidRPr="00355FA2" w:rsidRDefault="002238E2" w:rsidP="00355FA2">
       <w:pPr>
         <w:pStyle w:val="Ttulo4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
@@ -7473,88 +6995,68 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08D5CE0C" w14:textId="77777777" w:rsidR="002238E2" w:rsidRPr="00355FA2" w:rsidRDefault="002238E2" w:rsidP="00355FA2">
       <w:pPr>
         <w:pStyle w:val="Ttulo4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Respuestas insuficientes de las plataformas digitales</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D4E54CA" w14:textId="77777777" w:rsidR="002238E2" w:rsidRDefault="002238E2" w:rsidP="00355FA2">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Aunque las grandes plataformas digitales han implementado mecanismos como la verificación de hechos, la eliminación de cuentas falsas y el etiquetado de contenido engañoso, estas medidas han demostrado ser insuficientes. El reto radica en equilibrar la </w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> &amp; Rand, 2019).</w:t>
+        <w:t>Aunque las grandes plataformas digitales han implementado mecanismos como la verificación de hechos, la eliminación de cuentas falsas y el etiquetado de contenido engañoso, estas medidas han demostrado ser insuficientes. El reto radica en equilibrar la libertad de expresión con la responsabilidad de mitigar la difusión de desinformación. La globalización informática complica este balance, ya que diferentes países tienen normas y sensibilidades variadas en cuanto a la regulación del discurso (Pennycook &amp; Rand, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5831C97F" w14:textId="77777777" w:rsidR="00355FA2" w:rsidRPr="00355FA2" w:rsidRDefault="00355FA2" w:rsidP="00355FA2">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1117863A" w14:textId="77777777" w:rsidR="002238E2" w:rsidRPr="00355FA2" w:rsidRDefault="002238E2" w:rsidP="00355FA2">
       <w:pPr>
         <w:pStyle w:val="Ttulo4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
@@ -7589,65 +7091,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>fake</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>news</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> et al., 2020).</w:t>
+        <w:t xml:space="preserve"> (Guess et al., 2020).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B915500" w14:textId="77777777" w:rsidR="00355FA2" w:rsidRPr="00355FA2" w:rsidRDefault="00355FA2" w:rsidP="00355FA2">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64F9B5F0" w14:textId="77777777" w:rsidR="00A32850" w:rsidRPr="00355FA2" w:rsidRDefault="00A32850" w:rsidP="00355FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
@@ -7900,129 +7388,137 @@
           <w:b/>
         </w:rPr>
         <w:t>Futuras líneas de investigación</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="510F9EB7" w14:textId="77777777" w:rsidR="007A7F6C" w:rsidRDefault="00414A3A" w:rsidP="00355FA2">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Futuras líneas de investigación podrían centrarse en explorar el </w:t>
       </w:r>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>impacto de nuevas tecnologías emergentes</w:t>
       </w:r>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> como los </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>deepfakes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> y su potencial para crear desinformación más sofisticada y difícil de detectar, así como la efectividad de las técnicas de inteligencia artificial para combatirlas. Además, sería relevante analizar las </w:t>
       </w:r>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>diferencias culturales</w:t>
       </w:r>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> en la percepción y propagación de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>fake</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>news</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>, considerando cómo distintos contextos sociopolíticos afectan la susceptibilidad a la desinformación y la efectividad de las medidas de mitigación.</w:t>
+        <w:t xml:space="preserve">, considerando cómo distintos contextos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00355FA2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>sociopolíticos afectan la susceptibilidad a la desinformación y la efectividad de las medidas de mitigación.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B4D004A" w14:textId="77777777" w:rsidR="00355FA2" w:rsidRDefault="00355FA2" w:rsidP="00355FA2">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57464E05" w14:textId="77777777" w:rsidR="00355FA2" w:rsidRDefault="00355FA2" w:rsidP="00355FA2">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12EF1935" w14:textId="77777777" w:rsidR="00355FA2" w:rsidRPr="00355FA2" w:rsidRDefault="00355FA2" w:rsidP="00355FA2">
@@ -8497,184 +7993,92 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C062360" w14:textId="77777777" w:rsidR="00355FA2" w:rsidRDefault="00355FA2" w:rsidP="00355FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54DCC24E" w14:textId="77777777" w:rsidR="00355FA2" w:rsidRDefault="00355FA2" w:rsidP="00355FA2">
+    <w:p w14:paraId="7A8E9EA3" w14:textId="5A149943" w:rsidR="00A32850" w:rsidRPr="00355FA2" w:rsidRDefault="00A32850" w:rsidP="00355FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-      </w:pPr>
-[...59 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Referencias</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C68D8F6" w14:textId="77777777" w:rsidR="00AA4F10" w:rsidRPr="00355FA2" w:rsidRDefault="00AA4F10" w:rsidP="00355FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">, M. (2017). Redes sociales y noticias falsas en las elecciones de 2016. </w:t>
+      <w:r w:rsidRPr="00355FA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Allcott, H., &amp; Gentzkow, M. (2017). Redes sociales y noticias falsas en las elecciones de 2016. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Journal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -8698,459 +8102,239 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Perspectives</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 31(2), 211-236. https://doi.org/10.1257/jep.31.2.211</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D58466E" w14:textId="77777777" w:rsidR="00AA4F10" w:rsidRPr="00355FA2" w:rsidRDefault="00AA4F10" w:rsidP="00355FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">, A. (2018). Noticias falsas y la economía de las emociones: Problemas, causas y soluciones. Digital </w:t>
+      <w:r w:rsidRPr="00355FA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bakir, V., &amp; McStay, A. (2018). Noticias falsas y la economía de las emociones: Problemas, causas y soluciones. Digital </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Journalism</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 6(2), 154-175. https://doi.org/10.1080/21670811.2017.1345645</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E92EDD5" w14:textId="77777777" w:rsidR="00AA4F10" w:rsidRPr="00355FA2" w:rsidRDefault="00AA4F10" w:rsidP="00355FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15BAF898" w14:textId="77777777" w:rsidR="00AA4F10" w:rsidRPr="00355FA2" w:rsidRDefault="00AA4F10" w:rsidP="00355FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...51 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00355FA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Egelhofer, J. L., &amp; Lecheler, S. (2019). Fake </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>news</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> como un fenómeno bidimensional: un marco y agenda de investigación. Anales de la Asociación Internacional de Comunicación, 43(2), 97-116.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40DFAE91" w14:textId="77777777" w:rsidR="00AA4F10" w:rsidRPr="00355FA2" w:rsidRDefault="00AA4F10" w:rsidP="00355FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">, N., Zuckerman, E., &amp; </w:t>
+      <w:r w:rsidRPr="00355FA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Faris, R., Roberts, H., Etling, B., Bourassa, N., Zuckerman, E., &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Benkler</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Y. (2017). Partidismo, propaganda y desinformación: medios en línea y las elecciones presidenciales de EE. UU. De 2016. Publicación de Investigación del Berkman Klein Center, 2017-6.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6038D83A" w14:textId="77777777" w:rsidR="00AA4F10" w:rsidRPr="00355FA2" w:rsidRDefault="00AA4F10" w:rsidP="00355FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fazio, L. K., </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, N. M., Payne, B. K., &amp; Marsh, E. J. (2015). El conocimiento no protege contra la verdad ilusoria. </w:t>
+        <w:t xml:space="preserve">Fazio, L. K., Brashier, N. M., Payne, B. K., &amp; Marsh, E. J. (2015). El conocimiento no protege contra la verdad ilusoria. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Journal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Experimental </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Psychology</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: General, 144(5), 993-1002. https://doi.org/10.1037/xge0000098</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FCC03F4" w14:textId="77777777" w:rsidR="00AA4F10" w:rsidRPr="00355FA2" w:rsidRDefault="00AA4F10" w:rsidP="00355FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...87 lines deleted...]
-        <w:t>, 4(5), 472-480. https://doi.org/10.1038/s41562-020-0833-x</w:t>
+      <w:r w:rsidRPr="00355FA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Guess, A. M., Nyhan, B., &amp; Reifler, J. (2020). Exposición a sitios web no confiables en las elecciones de EE. UU. De 2016. Nature Human Behaviour, 4(5), 472-480. https://doi.org/10.1038/s41562-020-0833-x</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50C0B481" w14:textId="77777777" w:rsidR="00AA4F10" w:rsidRPr="00355FA2" w:rsidRDefault="00AA4F10" w:rsidP="00355FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hameleers</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
@@ -9174,141 +8358,69 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>" y "veracidad" por parte de políticos y ciudadanos de extrema derecha en redes sociales—evidencia de Estados Unidos y los Países Bajos. Revista Internacional de Comunicación, 14, 1135-1152.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BD9A54A" w14:textId="77777777" w:rsidR="00AA4F10" w:rsidRPr="00355FA2" w:rsidRDefault="00AA4F10" w:rsidP="00355FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lazer, D. M., </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, M. A., </w:t>
+        <w:t xml:space="preserve">Lazer, D. M., Baum, M. A., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Benkler</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Y., </w:t>
-[...53 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">, Y., Berinsky, A. J., Greenhill, K. M., Menczer, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>F.,...</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -9332,103 +8444,57 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Science</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 359(6380), 1094-1096. https://doi.org/10.1126/science.aao2998</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37A6B4FE" w14:textId="77777777" w:rsidR="00AA4F10" w:rsidRPr="00355FA2" w:rsidRDefault="00AA4F10" w:rsidP="00355FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">, A. M., </w:t>
+      <w:r w:rsidRPr="00355FA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lewandowsky, S., Stritzke, W. G. K., Freund, A. M., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Oberauer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, K., &amp; Krueger, J. I. (2013). Desinformación, desinformación y conflicto violento: Desde Irak y la “guerra contra el terrorismo” hasta futuras amenazas a la paz. Psicólogo Americano, 68(7), 487-501.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="117A3517" w14:textId="77777777" w:rsidR="00AA4F10" w:rsidRPr="00355FA2" w:rsidRDefault="00AA4F10" w:rsidP="00355FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
@@ -9671,133 +8737,95 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Psychology</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 2(2), 175-220. https://doi.org/10.1037/1089-2680.2.2.175</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C3E471A" w14:textId="77777777" w:rsidR="00AA4F10" w:rsidRPr="00355FA2" w:rsidRDefault="00AA4F10" w:rsidP="00355FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, E. (2011). El filtro burbuja: Lo que internet te está ocultando. </w:t>
+      <w:r w:rsidRPr="00355FA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pariser, E. (2011). El filtro burbuja: Lo que internet te está ocultando. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Penguin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> Press.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C3A857D" w14:textId="77777777" w:rsidR="00AA4F10" w:rsidRPr="00355FA2" w:rsidRDefault="00AA4F10" w:rsidP="00355FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, G., &amp; Rand, D. G. (2019). Combatiendo la desinformación en redes sociales utilizando juicios de calidad de las fuentes a través de crowdsourcing. </w:t>
+      <w:r w:rsidRPr="00355FA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pennycook, G., &amp; Rand, D. G. (2019). Combatiendo la desinformación en redes sociales utilizando juicios de calidad de las fuentes a través de crowdsourcing. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Proceedings</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -9893,378 +8921,294 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sciences</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 116(7), 2521-2526. https://doi.org/10.1073/pnas.1806781116</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C1FEC78" w14:textId="77777777" w:rsidR="00AA4F10" w:rsidRPr="00355FA2" w:rsidRDefault="00AA4F10" w:rsidP="00355FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, G., Cannon, T. D., &amp; Rand, D. G. (2018). La exposición previa aumenta la precisión percibida de las </w:t>
+      <w:r w:rsidRPr="00355FA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pennycook, G., Cannon, T. D., &amp; Rand, D. G. (2018). La exposición previa aumenta la precisión percibida de las </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>fake</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>news</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Revista de Psicología Experimental: General, 147(12), 1865-1880.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FBF8C2F" w14:textId="77777777" w:rsidR="00AA4F10" w:rsidRPr="00355FA2" w:rsidRDefault="00AA4F10" w:rsidP="00355FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-        <w:t>, E. C., Lim, Z. W., &amp; Ling, R. (2018). Definiendo “</w:t>
+      <w:r w:rsidRPr="00355FA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tandoc, E. C., Lim, Z. W., &amp; Ling, R. (2018). Definiendo “</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>fake</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>news</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”: Una tipología de definiciones académicas. Periodismo Digital, 6(2), 137-153.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7271EA0C" w14:textId="77777777" w:rsidR="00AA4F10" w:rsidRPr="00355FA2" w:rsidRDefault="00AA4F10" w:rsidP="00355FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, S., Roy, D., &amp; Aral, S. (2018). La propagación de noticias verdaderas y falsas en línea. </w:t>
+      <w:r w:rsidRPr="00355FA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vosoughi, S., Roy, D., &amp; Aral, S. (2018). La propagación de noticias verdaderas y falsas en línea. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Science</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 359(6380), 1146-1151. https://doi.org/10.1126/science.aap9559</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="172CBBAF" w14:textId="77777777" w:rsidR="00AA4F10" w:rsidRPr="00355FA2" w:rsidRDefault="00AA4F10" w:rsidP="00355FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vraga</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, E. K., &amp; </w:t>
-[...17 lines deleted...]
-        <w:t>, M. (2021). Alfabetización informativa, comportamientos en redes sociales y escepticismo hacia la información en redes sociales. Información, Comunicación y Sociedad, 24(2), 150-166.</w:t>
+        <w:t>, E. K., &amp; Tully, M. (2021). Alfabetización informativa, comportamientos en redes sociales y escepticismo hacia la información en redes sociales. Información, Comunicación y Sociedad, 24(2), 150-166.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A28DCA7" w14:textId="77777777" w:rsidR="00A32850" w:rsidRPr="00355FA2" w:rsidRDefault="00AA4F10" w:rsidP="00355FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">20. </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">, H. (2017). Desorden informativo: Hacia un marco interdisciplinario para la investigación y la formulación de políticas. Informe del Consejo de Europa </w:t>
+        <w:t xml:space="preserve">20. Wardle, C., &amp; Derakhshan, H. (2017). Desorden informativo: Hacia un marco interdisciplinario para la investigación y la formulación de políticas. Informe del Consejo de Europa </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DGI(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00355FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2017)09.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CA5AF5B" w14:textId="77777777" w:rsidR="006E2A86" w:rsidRPr="00355FA2" w:rsidRDefault="006E2A86" w:rsidP="00355FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006E2A86" w:rsidRPr="00355FA2" w:rsidSect="008460E0">
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="680" w:footer="57" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="681CA8D6" w14:textId="77777777" w:rsidR="00736E1D" w:rsidRDefault="00736E1D" w:rsidP="003E559B">
+    <w:p w14:paraId="3223FD77" w14:textId="77777777" w:rsidR="009C108C" w:rsidRDefault="009C108C" w:rsidP="003E559B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="684DD9B7" w14:textId="77777777" w:rsidR="00736E1D" w:rsidRDefault="00736E1D" w:rsidP="003E559B">
+    <w:p w14:paraId="35ACF0EF" w14:textId="77777777" w:rsidR="009C108C" w:rsidRDefault="009C108C" w:rsidP="003E559B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -10376,61 +9320,61 @@
     <w:r w:rsidRPr="00563B9F">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve"> 2024                          CTES</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="15470D10" w14:textId="34A7EB12" w:rsidR="003E559B" w:rsidRDefault="003E559B">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="61CCE445" w14:textId="77777777" w:rsidR="003E559B" w:rsidRDefault="003E559B">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21DBA62C" w14:textId="77777777" w:rsidR="00736E1D" w:rsidRDefault="00736E1D" w:rsidP="003E559B">
+    <w:p w14:paraId="70736825" w14:textId="77777777" w:rsidR="009C108C" w:rsidRDefault="009C108C" w:rsidP="003E559B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="696DFCB5" w14:textId="77777777" w:rsidR="00736E1D" w:rsidRDefault="00736E1D" w:rsidP="003E559B">
+    <w:p w14:paraId="46E5FE54" w14:textId="77777777" w:rsidR="009C108C" w:rsidRDefault="009C108C" w:rsidP="003E559B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="254F07E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="89BC6BA8"/>
     <w:lvl w:ilvl="0" w:tplc="080A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -10958,51 +9902,51 @@
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="41636872">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1641181881">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="371343202">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="517473975">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1215191798">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="40"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A32850"/>
     <w:rsid w:val="0000133F"/>
     <w:rsid w:val="00074A88"/>
     <w:rsid w:val="000B7D7F"/>
@@ -11012,83 +9956,86 @@
     <w:rsid w:val="002238E2"/>
     <w:rsid w:val="00244F06"/>
     <w:rsid w:val="00273ACF"/>
     <w:rsid w:val="0028049C"/>
     <w:rsid w:val="002B20CD"/>
     <w:rsid w:val="002B741A"/>
     <w:rsid w:val="002E6110"/>
     <w:rsid w:val="002F7843"/>
     <w:rsid w:val="003116F8"/>
     <w:rsid w:val="00355FA2"/>
     <w:rsid w:val="00387A37"/>
     <w:rsid w:val="003A574B"/>
     <w:rsid w:val="003E559B"/>
     <w:rsid w:val="003E7415"/>
     <w:rsid w:val="00414A3A"/>
     <w:rsid w:val="00435740"/>
     <w:rsid w:val="0044109E"/>
     <w:rsid w:val="00471AFE"/>
     <w:rsid w:val="00475A2B"/>
     <w:rsid w:val="004F6873"/>
     <w:rsid w:val="0050775C"/>
     <w:rsid w:val="005115CE"/>
     <w:rsid w:val="005B504D"/>
     <w:rsid w:val="00644EE1"/>
     <w:rsid w:val="00651A1C"/>
+    <w:rsid w:val="006851B8"/>
     <w:rsid w:val="006E2A86"/>
     <w:rsid w:val="00717ED4"/>
     <w:rsid w:val="00726BEF"/>
     <w:rsid w:val="00735605"/>
     <w:rsid w:val="00736E1D"/>
     <w:rsid w:val="00780965"/>
     <w:rsid w:val="007A7F6C"/>
     <w:rsid w:val="007D4148"/>
     <w:rsid w:val="008317CF"/>
     <w:rsid w:val="00831EFC"/>
     <w:rsid w:val="00845581"/>
     <w:rsid w:val="008460E0"/>
     <w:rsid w:val="0084751F"/>
     <w:rsid w:val="008A4F59"/>
     <w:rsid w:val="00965327"/>
     <w:rsid w:val="009700E2"/>
     <w:rsid w:val="00997A60"/>
+    <w:rsid w:val="009C108C"/>
     <w:rsid w:val="009C6B1E"/>
     <w:rsid w:val="00A32850"/>
     <w:rsid w:val="00A91AA3"/>
     <w:rsid w:val="00AA4F10"/>
     <w:rsid w:val="00AC13EB"/>
     <w:rsid w:val="00AC238B"/>
     <w:rsid w:val="00B17633"/>
     <w:rsid w:val="00B74583"/>
     <w:rsid w:val="00C756E2"/>
     <w:rsid w:val="00CD6287"/>
     <w:rsid w:val="00D12446"/>
     <w:rsid w:val="00D63EF5"/>
     <w:rsid w:val="00D90B5B"/>
     <w:rsid w:val="00D931E1"/>
     <w:rsid w:val="00E11A9A"/>
     <w:rsid w:val="00E20A20"/>
+    <w:rsid w:val="00E41DAB"/>
     <w:rsid w:val="00E74619"/>
     <w:rsid w:val="00E8209C"/>
     <w:rsid w:val="00F14060"/>
     <w:rsid w:val="00F35F74"/>
     <w:rsid w:val="00F600D6"/>
     <w:rsid w:val="00F64060"/>
     <w:rsid w:val="00F87E25"/>
     <w:rsid w:val="00FF48B3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -11482,94 +10429,116 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo2Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006851B8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Ttulo3Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00A32850"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
       <w:lang w:eastAsia="es-MX"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Ttulo4Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00A32850"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-MX"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="nfasis">
     <w:name w:val="Emphasis"/>
@@ -11654,84 +10623,109 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003E559B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003E559B"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0044109E"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="007A7F6C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="overflow-hidden">
     <w:name w:val="overflow-hidden"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="00AA4F10"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00AA4F10"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
+    <w:name w:val="Título 2 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006851B8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006851B8"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="225536758">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="877090255">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
@@ -12024,51 +11018,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1998072996">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maria.pineda@umich.mx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/ctes.v11i22.862" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maria.pineda@umich.mx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -12290,73 +11284,73 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>4842</Words>
-  <Characters>26631</Characters>
+  <Words>4857</Words>
+  <Characters>26716</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>221</Lines>
-  <Paragraphs>62</Paragraphs>
+  <Lines>222</Lines>
+  <Paragraphs>63</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>31411</CharactersWithSpaces>
+  <CharactersWithSpaces>31510</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>MAGDA</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>