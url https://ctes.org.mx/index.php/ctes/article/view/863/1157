--- v0 (2025-10-13)
+++ v1 (2026-07-27)
@@ -21,93 +21,158 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4FD67486" w14:textId="77777777" w:rsidR="00E02478" w:rsidRDefault="00E02478" w:rsidP="009B6D17">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="1C8CE69E" w14:textId="31DDDCDD" w:rsidR="00233ABA" w:rsidRPr="00233ABA" w:rsidRDefault="00233ABA" w:rsidP="00233ABA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00233ABA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00233ABA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00233ABA">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:bCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="es-MX"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/ctes.v11i22.863</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6BD10DFB" w14:textId="77777777" w:rsidR="00233ABA" w:rsidRDefault="00233ABA" w:rsidP="009B6D17">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="5C7B2FC5" w14:textId="595292CC" w:rsidR="00371840" w:rsidRPr="009B6D17" w:rsidRDefault="001E21B0" w:rsidP="009B6D17">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="157F47C2" wp14:editId="1BDA95F9">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-885825</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7762875" cy="1162050"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="2086889291" name="Imagen 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2086889291" name="Imagen 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7">
+                    <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7762875" cy="1162050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -1014,101 +1079,101 @@
       <w:r w:rsidR="001E351F" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>s to use students' personal data to predict the approval and failure of a given course using predictive models with different machine learning techniques</w:t>
       </w:r>
       <w:r w:rsidR="00BB48FD" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve">. From each of them, 7 personal data were obtained with the purpose of developing predictive models through the use of Naïve Bayes and k nearest </w:t>
+        <w:t xml:space="preserve">. From each of them, 7 personal data were obtained with the purpose of developing predictive models through the use of Naïve </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB48FD" w:rsidRPr="009B6D17">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Bayes and k nearest </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00BB48FD" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>neighbors</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00BB48FD" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> machine learning techniques. The highest prediction accuracy percentage obtained was 73.95% with the k nearest </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00BB48FD" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>neighbors</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00BB48FD" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve"> technique. The potential usefulness of this model </w:t>
-[...9 lines deleted...]
-        <w:t>was shown when predicting the final evaluation of 10 students from a subsequent course of the same learning unit and an accuracy percentage of 70% was achieved. The methodology used can be a support for teachers with the purpose of intervening with a certain amount of time in advance in the recovery of students who are likely to fail and even before the course begins.</w:t>
+        <w:t xml:space="preserve"> technique. The potential usefulness of this model was shown when predicting the final evaluation of 10 students from a subsequent course of the same learning unit and an accuracy percentage of 70% was achieved. The methodology used can be a support for teachers with the purpose of intervening with a certain amount of time in advance in the recovery of students who are likely to fail and even before the course begins.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="195AFA0E" w14:textId="77777777" w:rsidR="00BB48FD" w:rsidRPr="009B6D17" w:rsidRDefault="00BB48FD" w:rsidP="009B6D17">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CCFE49E" w14:textId="77777777" w:rsidR="00BA4E24" w:rsidRPr="009B6D17" w:rsidRDefault="00960C00" w:rsidP="009B6D17">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
@@ -1475,103 +1540,75 @@
         </w:rPr>
         <w:t>tivos son los modelos predictivos los cuales nos permiten encontrar patrones asimismo comprender los procesos de aprendizaje para mejorar el desempeño académico de los estudiantes</w:t>
       </w:r>
       <w:r w:rsidR="00553171" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00047EBF" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="002538FA" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proaño, Ulloa, Hernández y </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Proaño, Ulloa, Hernández y Gunsha, 2023</w:t>
+      </w:r>
+      <w:r w:rsidR="003021F4" w:rsidRPr="009B6D17">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
       <w:r w:rsidR="002538FA" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Gunsha</w:t>
-[...23 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006B3BCA" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Quijije</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> y Maldonado, 2023</w:t>
+        <w:t>Quijije y Maldonado, 2023</w:t>
       </w:r>
       <w:r w:rsidR="003021F4" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="006B3BCA" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00553171" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Álvarez, Ponce, Alban y Zambrano, 2024</w:t>
       </w:r>
@@ -2048,62 +2085,60 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> utilizando métodos de validación cruzada </w:t>
       </w:r>
       <w:r w:rsidR="00BF6B63" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00822156" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuentes y Rivas, 2021; </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00447A66" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Jahuey</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00BF6B63" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BF6B63" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>et al.</w:t>
       </w:r>
       <w:r w:rsidR="00447A66" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -2252,92 +2287,92 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BB7C77" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>¿C</w:t>
       </w:r>
       <w:r w:rsidR="00DC55F0" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>omo se construyen los modelos con diferentes técnicas de aprendizaje automático para predecir la aprobación y reprobación de estudiantes?</w:t>
       </w:r>
       <w:r w:rsidR="003F4DBF" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> De tal forma, el objetivo de este estudio es realizar modelos con diferentes técnicas de aprendizaje automático que permitan </w:t>
+        <w:t xml:space="preserve"> De tal forma, el objetivo de este </w:t>
+      </w:r>
+      <w:r w:rsidR="003F4DBF" w:rsidRPr="009B6D17">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">estudio es realizar modelos con diferentes técnicas de aprendizaje automático que permitan </w:t>
       </w:r>
       <w:r w:rsidR="002C717E" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">predecir la aprobación y reprobación de estudiantes </w:t>
       </w:r>
       <w:r w:rsidR="00D82CAA" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">de nivel medio superior </w:t>
       </w:r>
       <w:r w:rsidR="002C717E" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de un curso determinado a través de</w:t>
       </w:r>
       <w:r w:rsidR="003F4DBF" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-        <w:t>sus datos personales.</w:t>
+        <w:t xml:space="preserve"> sus datos personales.</w:t>
       </w:r>
       <w:r w:rsidR="00B02C96" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> E</w:t>
       </w:r>
       <w:r w:rsidR="00A96FD4" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n este trabajo se presenta la metodología de recopilación y análisis de datos, las gráficas y resultados conseguidos, así como las discusiones y conclusiones. Al final se presenta el trabajo a futuro que se puede desarrollar a partir de esta investigación.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="783CA0C3" w14:textId="77777777" w:rsidR="00B02C96" w:rsidRPr="009B6D17" w:rsidRDefault="00B02C96" w:rsidP="009B6D17">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
@@ -5815,67 +5850,57 @@
       </w:r>
       <w:r w:rsidR="00B05C5E" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
       <w:r w:rsidR="00B93FB7" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> determinada </w:t>
       </w:r>
       <w:r w:rsidR="00CB761F" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>por medio de la validación cruzada con 10 particiones (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E0077E" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Jahuey</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Jahuey </w:t>
       </w:r>
       <w:r w:rsidR="00E0077E" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>et al.</w:t>
       </w:r>
       <w:r w:rsidR="00E0077E" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 2024</w:t>
       </w:r>
       <w:r w:rsidR="00CB761F" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -6848,51 +6873,71 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00CC519B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>P(</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00CC519B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
-              <w:t>Ingreso familiar=bajo (Menos de $7000)/ evaluación final del curso=valor)</w:t>
+              <w:t>Ingreso familiar=bajo (Menos de $</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CC519B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>7000)/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CC519B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> evaluación final del curso=valor)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="919" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74D09DAD" w14:textId="77777777" w:rsidR="004635CA" w:rsidRPr="00CC519B" w:rsidRDefault="004635CA" w:rsidP="009B6D17">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC519B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0.22</w:t>
             </w:r>
           </w:p>
@@ -6938,51 +6983,71 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00CC519B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>P(</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00CC519B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
-              <w:t>Ingreso familiar=medio (entre $7000 y $15000)/evaluación final del curso=valor)</w:t>
+              <w:t>Ingreso familiar=medio (entre $7000 y $</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CC519B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>15000)/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CC519B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>evaluación final del curso=valor)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="919" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5EA8D969" w14:textId="77777777" w:rsidR="004635CA" w:rsidRPr="00CC519B" w:rsidRDefault="004635CA" w:rsidP="009B6D17">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC519B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0.48</w:t>
             </w:r>
           </w:p>
@@ -7027,51 +7092,71 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00CC519B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>P(</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00CC519B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
-              <w:t>Ingreso familiar=alto (más de $15000)/evaluación final del curso=valor)</w:t>
+              <w:t>Ingreso familiar=alto (más de $</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CC519B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>15000)/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CC519B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>evaluación final del curso=valor)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="919" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="255AB438" w14:textId="77777777" w:rsidR="004635CA" w:rsidRPr="00CC519B" w:rsidRDefault="004635CA" w:rsidP="009B6D17">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC519B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>0.28</w:t>
             </w:r>
           </w:p>
@@ -8212,51 +8297,50 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66C8EACA" w14:textId="58958D24" w:rsidR="006F2C8A" w:rsidRPr="009B6D17" w:rsidRDefault="00B05C5E" w:rsidP="009B6D17">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Para poder usar la técnica de </w:t>
       </w:r>
       <w:r w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vecinos </w:t>
       </w:r>
       <w:r w:rsidR="00115F85" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
@@ -8761,51 +8845,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00691E1A" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58504E76" wp14:editId="676E95F8">
             <wp:extent cx="5486399" cy="3038475"/>
             <wp:effectExtent l="0" t="0" r="635" b="9525"/>
             <wp:docPr id="2058834069" name="Gráfico 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005000000}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId8"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId9"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A244015" w14:textId="77777777" w:rsidR="00DD6F2F" w:rsidRPr="009B6D17" w:rsidRDefault="00DD6F2F" w:rsidP="009B6D17">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Fuente: Elaboración propia</w:t>
@@ -9349,51 +9433,50 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42F5EED1" w14:textId="20802F6F" w:rsidR="00802613" w:rsidRPr="009B6D17" w:rsidRDefault="00802613" w:rsidP="009B6D17">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Figura </w:t>
       </w:r>
       <w:r w:rsidR="002D2E66" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="009B6D17">
@@ -9439,51 +9522,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="421FE1D2" wp14:editId="19374E6B">
             <wp:extent cx="4638675" cy="2790825"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="278678152" name="Imagen 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9">
+                    <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4638675" cy="2790825"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -9905,69 +9988,70 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>de 10 estudiantes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E4222B0" w14:textId="16EDAAD3" w:rsidR="00761F2F" w:rsidRPr="009B6D17" w:rsidRDefault="00166D02" w:rsidP="009B6D17">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="397154F0" wp14:editId="432A633F">
             <wp:extent cx="4639945" cy="2543175"/>
             <wp:effectExtent l="0" t="0" r="8255" b="9525"/>
             <wp:docPr id="2049874620" name="Imagen 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10">
+                    <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4639945" cy="2543175"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -11071,50 +11155,51 @@
       <w:r w:rsidR="00C80BFF" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>demás,</w:t>
       </w:r>
       <w:r w:rsidR="00ED76FB" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00846D6D" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>en este trabajo se realizan predicciones de estudiantes de un curso posterior</w:t>
       </w:r>
       <w:r w:rsidR="00C80BFF" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00846D6D" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">al semestre </w:t>
       </w:r>
       <w:r w:rsidR="00C80BFF" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -11624,51 +11709,50 @@
         <w:t xml:space="preserve">del modelo con </w:t>
       </w:r>
       <w:r w:rsidR="0076225D" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">la predicción de la evaluación final de 10 estudiantes de un curso posterior de </w:t>
       </w:r>
       <w:r w:rsidR="00CB277E" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">la misma </w:t>
       </w:r>
       <w:r w:rsidR="0076225D" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>asignatura</w:t>
       </w:r>
       <w:r w:rsidR="00871F16" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> obteniendo una exactitud de 70%</w:t>
       </w:r>
       <w:r w:rsidR="0076225D" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A40270" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Est</w:t>
@@ -12085,245 +12169,79 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="221F13D5" w14:textId="77777777" w:rsidR="00CC519B" w:rsidRDefault="00CC519B" w:rsidP="009B6D17">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="039CE4B7" w14:textId="77777777" w:rsidR="00CC519B" w:rsidRDefault="00CC519B" w:rsidP="009B6D17">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34718936" w14:textId="77777777" w:rsidR="00CC519B" w:rsidRDefault="00CC519B" w:rsidP="009B6D17">
-[...163 lines deleted...]
-    </w:p>
     <w:p w14:paraId="46F1D685" w14:textId="57438914" w:rsidR="00047615" w:rsidRPr="009B6D17" w:rsidRDefault="00047615" w:rsidP="009B6D17">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C5584BE" w14:textId="77777777" w:rsidR="0064028C" w:rsidRPr="009B6D17" w:rsidRDefault="0064028C" w:rsidP="009B6D17">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Referencias</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AEED492" w14:textId="76280C0A" w:rsidR="00047EBF" w:rsidRPr="009B6D17" w:rsidRDefault="00047EBF" w:rsidP="009B6D17">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Álvarez, Y. M., Ponce</w:t>
       </w:r>
       <w:r w:rsidR="00553171" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -12630,69 +12548,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>https://doi.org/10.46296/rc.v7i14.0290</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48D31292" w14:textId="63EB6C0A" w:rsidR="009D6074" w:rsidRPr="009B6D17" w:rsidRDefault="009D6074" w:rsidP="009B6D17">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Donoso V. M. E. y Calvopiña A. D. M. (2024). Gestión del conocimiento y desempeño académico en instituciones de educación fiscal de Ambato. Estudio de caso: Centro Integral y de Capacitación Blue Up. </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> UTIC, 11(2), 455–471. https://doi.org/10.69639/arandu.v11i2.278</w:t>
+        <w:t>Donoso V. M. E. y Calvopiña A. D. M. (2024). Gestión del conocimiento y desempeño académico en instituciones de educación fiscal de Ambato. Estudio de caso: Centro Integral y de Capacitación Blue Up. Arandu UTIC, 11(2), 455–471. https://doi.org/10.69639/arandu.v11i2.278</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="762DD9FA" w14:textId="0AEBA8F5" w:rsidR="00822156" w:rsidRPr="009B6D17" w:rsidRDefault="00822156" w:rsidP="009B6D17">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fuentes, H. J. y Rivas, E. (202</w:t>
       </w:r>
       <w:r w:rsidR="00012F1F" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
@@ -13096,67 +12996,57 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Predicting Academic Success of College Students Using Machine Learning Techniques.  </w:t>
       </w:r>
       <w:r w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Data 9(4), 1-27. https://doi.org/10.3390/data9040060</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p w14:paraId="7567B6DC" w14:textId="1D5A0766" w:rsidR="0064028C" w:rsidRPr="009B6D17" w:rsidRDefault="0064028C" w:rsidP="009B6D17">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-        <w:t>, F. J., Magaña, J. G., Segura, J. C., Martínez, J. C., Estrada, R. J.</w:t>
+      <w:r w:rsidRPr="009B6D17">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jahuey, F. J., Magaña, J. G., Segura, J. C., Martínez, J. C., Estrada, R. J.</w:t>
       </w:r>
       <w:r w:rsidR="00BF6B63" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> y</w:t>
       </w:r>
       <w:r w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Parra, G. M. (2024). Predicción genómica de peso vivo con dos métodos de validación cruzada en ganado bovino.</w:t>
       </w:r>
       <w:r w:rsidR="00BF6B63" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -13253,131 +13143,103 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>https://doi.org/10.14483/23448350.21820</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="575D09F0" w14:textId="55DA6E2E" w:rsidR="002538FA" w:rsidRPr="009B6D17" w:rsidRDefault="002538FA" w:rsidP="009B6D17">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proaño, M. P., Ulloa, C. S., Hernández, A. y </w:t>
-[...17 lines deleted...]
-        <w:t>, M. A. (2023). Predicción del rendimiento académico mediante técnicas del análisis multivariado en la asignatura de ecuaciones diferenciales.</w:t>
+        <w:t>Proaño, M. P., Ulloa, C. S., Hernández, A. y Gunsha, M. A. (2023). Predicción del rendimiento académico mediante técnicas del análisis multivariado en la asignatura de ecuaciones diferenciales.</w:t>
       </w:r>
       <w:r w:rsidR="00B40848" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tesla Revista Científica,</w:t>
       </w:r>
       <w:r w:rsidR="00B40848" w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3(1), e126. https://doi.org/10.55204/trc.v3i1.e126</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="447263D6" w14:textId="7D3F808E" w:rsidR="006B3BCA" w:rsidRPr="009B6D17" w:rsidRDefault="006B3BCA" w:rsidP="009B6D17">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-        <w:t>, Q. H. B. y Maldonado, Z. K. (2023). Técnica de minería de datos para procesos educativos en estudiantes con necesidades educativas especiales basado en un modelo predictivo. Revista Científica Arbitrada Multidisciplinaria PENTACIENCIAS, 5(5), 205–217. https://doi.org/10.59169/pentaciencias.v5i5.730</w:t>
+      <w:r w:rsidRPr="009B6D17">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Quijije, Q. H. B. y Maldonado, Z. K. (2023). Técnica de minería de datos para procesos educativos en estudiantes con necesidades educativas especiales basado en un modelo predictivo. Revista Científica Arbitrada Multidisciplinaria PENTACIENCIAS, 5(5), 205–217. https://doi.org/10.59169/pentaciencias.v5i5.730</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27310711" w14:textId="3B6D4909" w:rsidR="0064028C" w:rsidRPr="009B6D17" w:rsidRDefault="0064028C" w:rsidP="009B6D17">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Quimbayo, J., García, E., Alarcón, Á., Diaz, F. y Granada R. K. (2024). Predicción del aprendizaje sobre el correo electrónico en la población mayor: un enfoque con aprendizaje automático. CIE </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -13506,74 +13368,74 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19BBBD4E" w14:textId="77777777" w:rsidR="00F063C3" w:rsidRPr="009B6D17" w:rsidRDefault="00F063C3" w:rsidP="009B6D17">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F063C3" w:rsidRPr="009B6D17" w:rsidSect="0025599B">
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="227" w:footer="624" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0AA68EF9" w14:textId="77777777" w:rsidR="00A506E7" w:rsidRPr="000503A1" w:rsidRDefault="00A506E7" w:rsidP="00352353">
+    <w:p w14:paraId="53E817B8" w14:textId="77777777" w:rsidR="00D876BA" w:rsidRPr="000503A1" w:rsidRDefault="00D876BA" w:rsidP="00352353">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="000503A1">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3101399F" w14:textId="77777777" w:rsidR="00A506E7" w:rsidRPr="000503A1" w:rsidRDefault="00A506E7" w:rsidP="00352353">
+    <w:p w14:paraId="5AD164BB" w14:textId="77777777" w:rsidR="00D876BA" w:rsidRPr="000503A1" w:rsidRDefault="00D876BA" w:rsidP="00352353">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="000503A1">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -13660,75 +13522,75 @@
       <w:t xml:space="preserve"> – </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:t>Diciembre</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="00563B9F">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve"> 2024                          CTES</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7485B089" w14:textId="77777777" w:rsidR="00A506E7" w:rsidRPr="000503A1" w:rsidRDefault="00A506E7" w:rsidP="00352353">
+    <w:p w14:paraId="0829657E" w14:textId="77777777" w:rsidR="00D876BA" w:rsidRPr="000503A1" w:rsidRDefault="00D876BA" w:rsidP="00352353">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="000503A1">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F6887C0" w14:textId="77777777" w:rsidR="00A506E7" w:rsidRPr="000503A1" w:rsidRDefault="00A506E7" w:rsidP="00352353">
+    <w:p w14:paraId="7A57048E" w14:textId="77777777" w:rsidR="00D876BA" w:rsidRPr="000503A1" w:rsidRDefault="00D876BA" w:rsidP="00352353">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="000503A1">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="50"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00165679"/>
@@ -14006,50 +13868,51 @@
     <w:rsid w:val="00200C7C"/>
     <w:rsid w:val="0020152C"/>
     <w:rsid w:val="0020194C"/>
     <w:rsid w:val="00203720"/>
     <w:rsid w:val="00203BC2"/>
     <w:rsid w:val="002049EF"/>
     <w:rsid w:val="00205E44"/>
     <w:rsid w:val="00206E47"/>
     <w:rsid w:val="00207237"/>
     <w:rsid w:val="002104E1"/>
     <w:rsid w:val="00210A5A"/>
     <w:rsid w:val="0021284D"/>
     <w:rsid w:val="0022101E"/>
     <w:rsid w:val="00221214"/>
     <w:rsid w:val="0022137F"/>
     <w:rsid w:val="0022333B"/>
     <w:rsid w:val="0022335E"/>
     <w:rsid w:val="0022713A"/>
     <w:rsid w:val="00227375"/>
     <w:rsid w:val="00227A27"/>
     <w:rsid w:val="0023145A"/>
     <w:rsid w:val="0023194A"/>
     <w:rsid w:val="00232F02"/>
     <w:rsid w:val="002337F4"/>
     <w:rsid w:val="00233860"/>
+    <w:rsid w:val="00233ABA"/>
     <w:rsid w:val="00233C2E"/>
     <w:rsid w:val="002363FE"/>
     <w:rsid w:val="00236460"/>
     <w:rsid w:val="00236522"/>
     <w:rsid w:val="0023660C"/>
     <w:rsid w:val="0023739E"/>
     <w:rsid w:val="00237967"/>
     <w:rsid w:val="00240549"/>
     <w:rsid w:val="00240A8D"/>
     <w:rsid w:val="00242A0F"/>
     <w:rsid w:val="00245428"/>
     <w:rsid w:val="00245894"/>
     <w:rsid w:val="0024741D"/>
     <w:rsid w:val="00250503"/>
     <w:rsid w:val="00250E2D"/>
     <w:rsid w:val="00252289"/>
     <w:rsid w:val="002535B2"/>
     <w:rsid w:val="002538FA"/>
     <w:rsid w:val="00254F20"/>
     <w:rsid w:val="0025599B"/>
     <w:rsid w:val="00255E44"/>
     <w:rsid w:val="00256998"/>
     <w:rsid w:val="00257360"/>
     <w:rsid w:val="0025746F"/>
     <w:rsid w:val="0025763A"/>
@@ -15567,50 +15430,51 @@
     <w:rsid w:val="00D66B09"/>
     <w:rsid w:val="00D67328"/>
     <w:rsid w:val="00D67457"/>
     <w:rsid w:val="00D67C14"/>
     <w:rsid w:val="00D67DC7"/>
     <w:rsid w:val="00D70252"/>
     <w:rsid w:val="00D70FB7"/>
     <w:rsid w:val="00D71473"/>
     <w:rsid w:val="00D71EC1"/>
     <w:rsid w:val="00D721CA"/>
     <w:rsid w:val="00D72F3E"/>
     <w:rsid w:val="00D74807"/>
     <w:rsid w:val="00D75129"/>
     <w:rsid w:val="00D758CA"/>
     <w:rsid w:val="00D7644C"/>
     <w:rsid w:val="00D77418"/>
     <w:rsid w:val="00D7758A"/>
     <w:rsid w:val="00D807D6"/>
     <w:rsid w:val="00D815B0"/>
     <w:rsid w:val="00D82CAA"/>
     <w:rsid w:val="00D830F2"/>
     <w:rsid w:val="00D831EA"/>
     <w:rsid w:val="00D84A40"/>
     <w:rsid w:val="00D85052"/>
     <w:rsid w:val="00D85AF0"/>
+    <w:rsid w:val="00D876BA"/>
     <w:rsid w:val="00D90858"/>
     <w:rsid w:val="00D918A3"/>
     <w:rsid w:val="00D91E59"/>
     <w:rsid w:val="00D939FF"/>
     <w:rsid w:val="00D94988"/>
     <w:rsid w:val="00D949F8"/>
     <w:rsid w:val="00D94A6F"/>
     <w:rsid w:val="00D94D0E"/>
     <w:rsid w:val="00D95AD0"/>
     <w:rsid w:val="00D95B01"/>
     <w:rsid w:val="00D95C51"/>
     <w:rsid w:val="00D967B7"/>
     <w:rsid w:val="00D96D61"/>
     <w:rsid w:val="00DA0268"/>
     <w:rsid w:val="00DA156C"/>
     <w:rsid w:val="00DA279C"/>
     <w:rsid w:val="00DA4780"/>
     <w:rsid w:val="00DA496C"/>
     <w:rsid w:val="00DA55CB"/>
     <w:rsid w:val="00DA5737"/>
     <w:rsid w:val="00DB0914"/>
     <w:rsid w:val="00DB16B8"/>
     <w:rsid w:val="00DB2C29"/>
     <w:rsid w:val="00DB5E52"/>
     <w:rsid w:val="00DB6DB5"/>
@@ -15669,50 +15533,51 @@
     <w:rsid w:val="00E07867"/>
     <w:rsid w:val="00E1300C"/>
     <w:rsid w:val="00E15779"/>
     <w:rsid w:val="00E15A4E"/>
     <w:rsid w:val="00E17AC0"/>
     <w:rsid w:val="00E2029E"/>
     <w:rsid w:val="00E20997"/>
     <w:rsid w:val="00E222D2"/>
     <w:rsid w:val="00E22986"/>
     <w:rsid w:val="00E23D45"/>
     <w:rsid w:val="00E245C8"/>
     <w:rsid w:val="00E2642D"/>
     <w:rsid w:val="00E2655D"/>
     <w:rsid w:val="00E30249"/>
     <w:rsid w:val="00E30A59"/>
     <w:rsid w:val="00E30E03"/>
     <w:rsid w:val="00E30F6A"/>
     <w:rsid w:val="00E314F3"/>
     <w:rsid w:val="00E32546"/>
     <w:rsid w:val="00E331E3"/>
     <w:rsid w:val="00E34B62"/>
     <w:rsid w:val="00E35A2D"/>
     <w:rsid w:val="00E35CA9"/>
     <w:rsid w:val="00E36CAE"/>
     <w:rsid w:val="00E401E5"/>
+    <w:rsid w:val="00E41DAB"/>
     <w:rsid w:val="00E4279E"/>
     <w:rsid w:val="00E44051"/>
     <w:rsid w:val="00E45036"/>
     <w:rsid w:val="00E45534"/>
     <w:rsid w:val="00E456CF"/>
     <w:rsid w:val="00E458BB"/>
     <w:rsid w:val="00E464FE"/>
     <w:rsid w:val="00E467CC"/>
     <w:rsid w:val="00E4701F"/>
     <w:rsid w:val="00E52E17"/>
     <w:rsid w:val="00E55F94"/>
     <w:rsid w:val="00E5669C"/>
     <w:rsid w:val="00E56FF6"/>
     <w:rsid w:val="00E57877"/>
     <w:rsid w:val="00E57BEE"/>
     <w:rsid w:val="00E6029F"/>
     <w:rsid w:val="00E60D72"/>
     <w:rsid w:val="00E6154D"/>
     <w:rsid w:val="00E61AF2"/>
     <w:rsid w:val="00E63D9B"/>
     <w:rsid w:val="00E670FB"/>
     <w:rsid w:val="00E67867"/>
     <w:rsid w:val="00E705B7"/>
     <w:rsid w:val="00E72E8C"/>
     <w:rsid w:val="00E72F55"/>
@@ -16387,51 +16252,50 @@
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo2Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00371EE3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Textodelmarcadordeposicin">
     <w:name w:val="Placeholder Text"/>
@@ -18194,51 +18058,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2144077961">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/ctes.v11i22.863" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///D:\k%20&#243;ptimo%20demografico.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="es-MX"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout/>
       <c:lineChart>
         <c:grouping val="standard"/>
@@ -19459,72 +19323,72 @@
           <b:Person>
             <b:Last>a</b:Last>
           </b:Person>
         </b:NameList>
       </b:Author>
     </b:Author>
     <b:Title>a</b:Title>
     <b:JournalName>a</b:JournalName>
     <b:Year>1230</b:Year>
     <b:Pages>a</b:Pages>
     <b:RefOrder>1</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{60BF74E3-E0E5-43C3-9AAF-E922E725CBF2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>3580</Words>
-  <Characters>19694</Characters>
+  <Words>3594</Words>
+  <Characters>19768</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>164</Lines>
   <Paragraphs>46</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23228</CharactersWithSpaces>
+  <CharactersWithSpaces>23316</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lenovo</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>