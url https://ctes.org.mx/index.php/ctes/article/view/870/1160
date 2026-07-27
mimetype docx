--- v0 (2025-10-13)
+++ v1 (2026-07-27)
@@ -7,51 +7,113 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0F18DACE" w14:textId="1F1C952F" w:rsidR="002D5DF4" w:rsidRPr="002D5DF4" w:rsidRDefault="002D5DF4" w:rsidP="002D5DF4">
+    <w:p w14:paraId="68C131D0" w14:textId="77777777" w:rsidR="00CD1F89" w:rsidRDefault="00CD1F89" w:rsidP="002D5DF4">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23BD5A5D" w14:textId="0FF3E9E2" w:rsidR="00CD1F89" w:rsidRPr="00CD1F89" w:rsidRDefault="00CD1F89" w:rsidP="002D5DF4">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1F89">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1F89">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00CD1F89">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/ctes.v12i23.870</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0F18DACE" w14:textId="10C65526" w:rsidR="002D5DF4" w:rsidRPr="002D5DF4" w:rsidRDefault="002D5DF4" w:rsidP="002D5DF4">
       <w:pPr>
         <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D5DF4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Artículos científicos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03B15EF8" w14:textId="77777777" w:rsidR="00CF5A7A" w:rsidRPr="00A015D5" w:rsidRDefault="00724152" w:rsidP="00A015D5">
       <w:pPr>
@@ -326,71 +388,59 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26F34176" w14:textId="7F88D252" w:rsidR="00B05B09" w:rsidRPr="004B1175" w:rsidRDefault="004B1175" w:rsidP="004B1175">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B1175">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Imelda </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002A483D" w:rsidRPr="004B1175">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Latapie</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> Venegas</w:t>
+        <w:t>Latapie Venegas</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1989938D" w14:textId="77777777" w:rsidR="004B1175" w:rsidRPr="002D5DF4" w:rsidRDefault="004B1175" w:rsidP="004B1175">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Instituto Politécnico Nacional</w:t>
       </w:r>
       <w:r w:rsidRPr="002D5DF4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -811,51 +861,50 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0AB41F81" w14:textId="6D38F57B" w:rsidR="00927CB6" w:rsidRDefault="00927CB6" w:rsidP="00473FF7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00934F85">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Abstract </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="096BFE96" w14:textId="72109C2A" w:rsidR="00891B87" w:rsidRDefault="00891B87" w:rsidP="00CF5A7A">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00891B87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>This research was based on a literature review to identify measurement instruments and evaluation tools used in the analysis of user experience during interactions with augmented reality applications. The PRISMA methodology was employed, and a search for articles keywords. The findings indicate that the most used instrument was the questionnaire, and the most frequently assessed aspect in users was their emotions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -966,64 +1015,82 @@
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00A015D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">                                   </w:t>
       </w:r>
       <w:r w:rsidRPr="00A015D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Fecha Aceptación:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A015D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Diciembre 202</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A015D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>Diciembre</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A015D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF40A3">
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00B152CC">
         <w:pict w14:anchorId="51A248E9">
           <v:rect id="_x0000_i1025" style="width:446.5pt;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DC9E69A" w14:textId="51B2B95C" w:rsidR="006C2B66" w:rsidRPr="002D5DF4" w:rsidRDefault="00DE4FDC" w:rsidP="002D5DF4">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D5DF4">
         <w:rPr>
@@ -1294,77 +1361,59 @@
         </w:rPr>
         <w:t>Entre estas herramientas destaca el Cuestionario de Experiencia del Usuario (UEQ), que mide la UX mediante seis escalas fijas: atractivo, claridad, eficiencia, fiabilidad, estimulación y novedad</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00724152" w:rsidRPr="00724152">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Este cuestionario es elegido con frecuencia por permitir una evaluación rápida de la experiencia del usuario, ser de uso gratuito, estar disponible en más de 20 idiomas y por abarcar una percepción completa de la experiencia del usuario</w:t>
       </w:r>
       <w:r w:rsidR="00017374">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...8 lines deleted...]
-        <w:t>R</w:t>
+        <w:t xml:space="preserve"> (R</w:t>
       </w:r>
       <w:r w:rsidR="00017374" w:rsidRPr="00017374">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>auschenberger</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">auschenberger </w:t>
       </w:r>
       <w:r w:rsidR="008B3D85" w:rsidRPr="004432E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>et al</w:t>
       </w:r>
       <w:r w:rsidR="004432E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="008B3D85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1391,78 +1440,70 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C959663" w14:textId="48976CBA" w:rsidR="00724152" w:rsidRPr="00724152" w:rsidRDefault="00724152" w:rsidP="00D20318">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00724152">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">En la actualidad se aborda el tema de una manera más completa con un enfoque en las necesidades y expectativas de los usuarios, el contexto de uso y las emociones del usuario, a través de entrevistas con grupos focales, testeos remotos y seguimiento de la experiencia con herramientas digitales, análisis de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00724152">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>big</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00724152">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> data para identificar patrones y tendencias en el </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">comportamiento y las preferencias del usuario. </w:t>
+        <w:t xml:space="preserve"> data para identificar patrones y tendencias en el comportamiento y las preferencias del usuario. </w:t>
       </w:r>
       <w:r w:rsidR="00045A4E" w:rsidRPr="00045A4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Este enfoque tiene como propósito comprender de manera integral las emociones, comportamientos y necesidades de los usuarios</w:t>
       </w:r>
       <w:r w:rsidR="00045A4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AC8FBAE" w14:textId="0A862775" w:rsidR="006B4FEF" w:rsidRPr="00724152" w:rsidRDefault="000C2C7F" w:rsidP="00A015D5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -1750,150 +1791,106 @@
       </w:r>
       <w:r w:rsidRPr="000C2C7F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Se eligieron estas aplicaciones debido a su uso extendido entre estudiantes en contextos sociales. Un ejemplo es Pokémon </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000C2C7F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Go</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000C2C7F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> y </w:t>
+        <w:t xml:space="preserve"> (Irshad y </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000C2C7F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rambli</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000C2C7F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 2015), ampliamente utilizado por adolescentes y jóvenes. Ahora, resulta relevante analizar cómo estas tecnologías son adoptadas y percibidas en un entorno académico.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="075DD4E7" w14:textId="77777777" w:rsidR="000C2C7F" w:rsidRDefault="000C2C7F" w:rsidP="006B4FEF">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56FBB4C8" w14:textId="77777777" w:rsidR="00A015D5" w:rsidRDefault="00A015D5" w:rsidP="002D5DF4">
+    <w:p w14:paraId="3F9260FE" w14:textId="77777777" w:rsidR="00A015D5" w:rsidRDefault="00A015D5" w:rsidP="002D5DF4">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk158104881"/>
       <w:bookmarkStart w:id="1" w:name="_Hlk158150967"/>
-    </w:p>
-[...24 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="32DCB295" w14:textId="1153312E" w:rsidR="00605398" w:rsidRPr="00A015D5" w:rsidRDefault="009B124A" w:rsidP="002D5DF4">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A015D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="00B3660D" w:rsidRPr="00A015D5">
         <w:rPr>
@@ -2497,51 +2494,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="11051AFA" wp14:editId="6ED70C12">
             <wp:extent cx="3994150" cy="3314700"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:docPr id="586420013" name="Imagen 16"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8">
+                    <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3994150" cy="3314700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -10448,69 +10445,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00306031">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Mobile </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00306031">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Augmented</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00306031">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> Reality </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3949" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1DABAFE5" w14:textId="77777777" w:rsidR="00636E6F" w:rsidRPr="002B229B" w:rsidRDefault="00636E6F" w:rsidP="00DE2A46">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B229B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Realidad Aumentada Móvil</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
@@ -11594,67 +11573,57 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B229B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3226" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C71EF2F" w14:textId="77777777" w:rsidR="00636E6F" w:rsidRPr="00306031" w:rsidRDefault="00636E6F" w:rsidP="00DE2A46">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00306031">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Serious</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Serious </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00306031">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>games</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3949" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="49F1A8ED" w14:textId="77777777" w:rsidR="00636E6F" w:rsidRPr="002B229B" w:rsidRDefault="00636E6F" w:rsidP="00DE2A46">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B229B">
               <w:rPr>
@@ -14100,67 +14069,57 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3226" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F41CF4B" w14:textId="77777777" w:rsidR="00636E6F" w:rsidRPr="00306031" w:rsidRDefault="00636E6F" w:rsidP="00DE2A46">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00306031">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Hybrid</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> HCI</w:t>
+              <w:t>Hybrid HCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3949" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7ABA6967" w14:textId="77777777" w:rsidR="00636E6F" w:rsidRPr="002B229B" w:rsidRDefault="00636E6F" w:rsidP="00DE2A46">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B229B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">HCI Híbrida </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
@@ -16417,69 +16376,51 @@
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="510"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81F82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>La relación entre las dimensiones experiencia de usuario e instrumentos de medición aborda directamente nuestra pregunta de investigación</w:t>
       </w:r>
       <w:r w:rsidR="001505A4" w:rsidRPr="001505A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">. Satti </w:t>
       </w:r>
       <w:r w:rsidR="001505A4" w:rsidRPr="00A81F82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>et al</w:t>
       </w:r>
       <w:r w:rsidR="005B2F31" w:rsidRPr="005B2F31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001505A4" w:rsidRPr="001505A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -16591,101 +16532,73 @@
       </w:r>
       <w:r w:rsidR="003D378D" w:rsidRPr="00A81F82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003D378D" w:rsidRPr="00CB1974">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2019</w:t>
       </w:r>
       <w:r w:rsidR="003D378D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003D378D" w:rsidRPr="00CB1974">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Sidhu</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Sidhu </w:t>
+      </w:r>
+      <w:r w:rsidR="00F76967">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
       <w:r w:rsidR="003D378D" w:rsidRPr="00CB1974">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...33 lines deleted...]
-        <w:t>, 2021</w:t>
+        <w:t xml:space="preserve"> Iqbal, 2021</w:t>
       </w:r>
       <w:r w:rsidR="003D378D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidR="0060492A" w:rsidRPr="00CB1974">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Yi</w:t>
       </w:r>
       <w:r w:rsidR="003D378D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -17088,62 +17001,52 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> también evaluaron la satisfacción del usuario con un cuestionario de escala tipo Likert, encontrando que el uso de su sistema había sido altamente satisfactorio por los usuarios.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="004A6CC5" w14:textId="28C3AF64" w:rsidR="001505A4" w:rsidRPr="001505A4" w:rsidRDefault="001505A4" w:rsidP="0060492A">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="510"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001505A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">La evaluación de la experiencia de usuario mixta, con un acercamiento cualitativo y cuantitativo se menciona en los artículos de </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>La evaluación de la experiencia de usuario mixta, con un acercamiento cualitativo y cuantitativo se menciona en los artículos de Satti</w:t>
+      </w:r>
       <w:r w:rsidR="00A81F82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81F82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>et al</w:t>
       </w:r>
       <w:r w:rsidR="00804257" w:rsidRPr="00A81F82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="001505A4">
@@ -17284,80 +17187,52 @@
         </w:rPr>
         <w:t>et al.</w:t>
       </w:r>
       <w:r w:rsidRPr="001505A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F97E0C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(2020)</w:t>
       </w:r>
       <w:r w:rsidRPr="001505A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...28 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>, Celino y Re Calegari</w:t>
+      </w:r>
       <w:r w:rsidR="00F97E0C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2020)</w:t>
       </w:r>
       <w:r w:rsidRPr="001505A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> y Santana </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81F82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>et al</w:t>
       </w:r>
       <w:r w:rsidR="00804257" w:rsidRPr="00A81F82">
@@ -17423,133 +17298,105 @@
       </w:r>
       <w:r w:rsidR="00804257" w:rsidRPr="00A81F82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>et al.</w:t>
       </w:r>
       <w:r w:rsidR="00A81F82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00804257">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024; </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Satti</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Satti, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81F82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>et al</w:t>
+      </w:r>
+      <w:r w:rsidR="00804257" w:rsidRPr="00A81F82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A81F82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...23 lines deleted...]
-        <w:t>,</w:t>
+        <w:t xml:space="preserve"> 2019</w:t>
+      </w:r>
+      <w:r w:rsidR="00804257">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2019</w:t>
-[...33 lines deleted...]
-        <w:t>, 2019).</w:t>
+        <w:t xml:space="preserve"> Shin, 2019).</w:t>
       </w:r>
       <w:r w:rsidR="00433704">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pero también consideran fundamental evaluar </w:t>
       </w:r>
       <w:r w:rsidR="00433704" w:rsidRPr="00433704">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">el rendimiento del hardware y el software del dispositivo y el programa, los requisitos de inmersión y el sistema interactivo. </w:t>
       </w:r>
       <w:r w:rsidR="00A81F82" w:rsidRPr="00A81F82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Estos factores, aplicados al contexto de uso, permiten evaluar distintos aspectos de la experiencia de usuario. Se incluyen la percepción de cualidades no instrumentales, como las hedónicas, la diversión y la estética, así como cualidades instrumentales, tales como eficacia, facilidad de aprendizaje y pragmatismo. Además, se consideran las respuestas emocionales del usuario, como el entusiasmo por la </w:t>
       </w:r>
@@ -17562,111 +17409,75 @@
         <w:lastRenderedPageBreak/>
         <w:t>realidad virtual, la tristeza o la felicidad.</w:t>
       </w:r>
       <w:r w:rsidR="00D34C58">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00433704" w:rsidRPr="00433704">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Estos aspectos permiten al investigador las consecuencias generales en términos de satisfacción prevista del usuario o, en términos más generales, una experiencia de usuario positiva o negativa</w:t>
       </w:r>
       <w:r w:rsidR="000A1A60">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> (Satti </w:t>
+      </w:r>
+      <w:r w:rsidR="000A1A60" w:rsidRPr="00D34C58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>et al.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D34C58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidR="000A1A60">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Satti</w:t>
-[...50 lines deleted...]
-        <w:t>, 2019)</w:t>
+        <w:t xml:space="preserve"> 2019; Shin, 2019)</w:t>
       </w:r>
       <w:r w:rsidR="00433704" w:rsidRPr="00433704">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B70D669" w14:textId="1A013EDB" w:rsidR="001505A4" w:rsidRPr="001505A4" w:rsidRDefault="001505A4" w:rsidP="0060492A">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="510"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001505A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -17781,67 +17592,57 @@
       </w:r>
       <w:r w:rsidR="00D34C58">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00804257" w:rsidRPr="00D34C58">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00804257">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2020; </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B142FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Satti</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">Satti, </w:t>
       </w:r>
       <w:r w:rsidR="00B142FC" w:rsidRPr="00D34C58">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>et al</w:t>
       </w:r>
       <w:r w:rsidR="00804257">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D34C58">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
@@ -17919,67 +17720,57 @@
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D34C58">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00804257">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024; </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005F2613">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Satti</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">Satti, </w:t>
       </w:r>
       <w:r w:rsidR="005F2613" w:rsidRPr="00D34C58">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>et al</w:t>
       </w:r>
       <w:r w:rsidR="00804257" w:rsidRPr="00D34C58">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00F63980">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
@@ -18091,67 +17882,57 @@
       </w:r>
       <w:r w:rsidR="005F2613">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0060492A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
       <w:r w:rsidR="005F2613">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> interacción (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005F2613" w:rsidRPr="005F2613">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Nik</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Nik </w:t>
       </w:r>
       <w:r w:rsidR="00804257" w:rsidRPr="00F63980">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>et al.</w:t>
       </w:r>
       <w:r w:rsidR="00F63980">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00804257" w:rsidRPr="00804257">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -18228,227 +18009,171 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001505A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Forms</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001505A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CB1974">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">(Satti </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB1974" w:rsidRPr="00F63980">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>et al</w:t>
+      </w:r>
+      <w:r w:rsidR="00804257" w:rsidRPr="00F63980">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F63980">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidR="00CB1974">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Satti</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> 2019)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001505A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, cuestionario de Experiencia del Usuario (UEQ) </w:t>
+      </w:r>
       <w:r w:rsidR="00CB1974">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">(Satti </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB3326" w:rsidRPr="00F63980">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>et al</w:t>
+      </w:r>
+      <w:r w:rsidR="00804257" w:rsidRPr="00F63980">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F63980">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB3326">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2019</w:t>
+      </w:r>
+      <w:r w:rsidR="00804257">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB3326">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CB1974" w:rsidRPr="00F63980">
-[...95 lines deleted...]
-        <w:t xml:space="preserve"> 2019</w:t>
+      <w:r w:rsidR="00AB3326" w:rsidRPr="00AB3326">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sidh</w:t>
       </w:r>
       <w:r w:rsidR="00804257">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> y</w:t>
+      </w:r>
       <w:r w:rsidR="00AB3326" w:rsidRPr="00AB3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Sidh</w:t>
-[...34 lines deleted...]
-        <w:t>, 2021</w:t>
+        <w:t xml:space="preserve"> Iqbal, 2021</w:t>
       </w:r>
       <w:r w:rsidR="00AB3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="001505A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, cuestionario UTAUT </w:t>
       </w:r>
       <w:r w:rsidR="0060492A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
@@ -18643,60 +18368,58 @@
         <w:ind w:firstLine="510"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001505A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Algunos autores destacaron la importancia del análisis de la facilidad y el rendimiento experimentados por el usuario al realizar tareas específicas </w:t>
       </w:r>
       <w:r w:rsidR="00E17964">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00804257" w:rsidRPr="00E17964">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prati</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00804257">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00804257" w:rsidRPr="00F63980">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>et al</w:t>
       </w:r>
       <w:r w:rsidR="00804257" w:rsidRPr="00804257">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
@@ -19684,50 +19407,51 @@
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC739F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Referencias</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-573587230"/>
         <w:bibliography/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="43C2C20F" w14:textId="41879ECE" w:rsidR="00F34A62" w:rsidRDefault="00F34A62" w:rsidP="00A015D5">
           <w:pPr>
             <w:pStyle w:val="Bibliografa"/>
             <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
             <w:ind w:left="720" w:hanging="720"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F34A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Álvarez</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
@@ -21790,75 +21514,75 @@
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="4DB6B0A0" w14:textId="77777777" w:rsidR="00916D2D" w:rsidRPr="00B67819" w:rsidRDefault="00916D2D" w:rsidP="002D5DF4">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00916D2D" w:rsidRPr="00B67819" w:rsidSect="00A174E0">
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="851" w:left="1843" w:header="142" w:footer="259" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="145E6239" w14:textId="77777777" w:rsidR="000D13F4" w:rsidRDefault="000D13F4" w:rsidP="002331F3">
+    <w:p w14:paraId="648C4EE5" w14:textId="77777777" w:rsidR="00B152CC" w:rsidRDefault="00B152CC" w:rsidP="002331F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63AAF249" w14:textId="77777777" w:rsidR="000D13F4" w:rsidRDefault="000D13F4" w:rsidP="002331F3">
+    <w:p w14:paraId="3873DD7F" w14:textId="77777777" w:rsidR="00B152CC" w:rsidRDefault="00B152CC" w:rsidP="002331F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
@@ -21925,82 +21649,96 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="001C0031">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">                  </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="001C0031">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t>Enero</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="001C0031">
       <w:rPr>
         <w:b/>
       </w:rPr>
-      <w:t xml:space="preserve"> – Junio 202</w:t>
+      <w:t xml:space="preserve"> – </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="001C0031">
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+      <w:t>Junio</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="001C0031">
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 202</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="001C0031">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">                          CTES</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C1123CF" w14:textId="77777777" w:rsidR="000D13F4" w:rsidRDefault="000D13F4" w:rsidP="002331F3">
+    <w:p w14:paraId="2248DD27" w14:textId="77777777" w:rsidR="00B152CC" w:rsidRDefault="00B152CC" w:rsidP="002331F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="466D1CF5" w14:textId="77777777" w:rsidR="000D13F4" w:rsidRDefault="000D13F4" w:rsidP="002331F3">
+    <w:p w14:paraId="4BFF22CF" w14:textId="77777777" w:rsidR="00B152CC" w:rsidRDefault="00B152CC" w:rsidP="002331F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1135D046" w14:textId="5F7D6FCF" w:rsidR="002D5DF4" w:rsidRDefault="002D5DF4" w:rsidP="002D5DF4">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6A372FF0" wp14:editId="6236FEED">
           <wp:extent cx="4847619" cy="704762"/>
@@ -26331,51 +26069,51 @@
   </w:num>
   <w:num w:numId="44" w16cid:durableId="166679905">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="714744409">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="264507409">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="521482149">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="519315087">
     <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="425466150">
     <w:abstractNumId w:val="41"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="25"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="30"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="510"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00815A7C"/>
@@ -27090,50 +26828,51 @@
     <w:rsid w:val="00AB58BC"/>
     <w:rsid w:val="00AB646B"/>
     <w:rsid w:val="00AB6CE7"/>
     <w:rsid w:val="00AC345C"/>
     <w:rsid w:val="00AC3A8F"/>
     <w:rsid w:val="00AD13A7"/>
     <w:rsid w:val="00AD1D0F"/>
     <w:rsid w:val="00AD47A7"/>
     <w:rsid w:val="00AD596B"/>
     <w:rsid w:val="00AD6DA4"/>
     <w:rsid w:val="00AD72B3"/>
     <w:rsid w:val="00AD748D"/>
     <w:rsid w:val="00AD7ED7"/>
     <w:rsid w:val="00AE2F25"/>
     <w:rsid w:val="00AF35CB"/>
     <w:rsid w:val="00AF7EA9"/>
     <w:rsid w:val="00B01FAE"/>
     <w:rsid w:val="00B02966"/>
     <w:rsid w:val="00B02D27"/>
     <w:rsid w:val="00B02F84"/>
     <w:rsid w:val="00B05B09"/>
     <w:rsid w:val="00B1179A"/>
     <w:rsid w:val="00B1202C"/>
     <w:rsid w:val="00B1349D"/>
     <w:rsid w:val="00B142FC"/>
+    <w:rsid w:val="00B152CC"/>
     <w:rsid w:val="00B15673"/>
     <w:rsid w:val="00B202EC"/>
     <w:rsid w:val="00B20CCA"/>
     <w:rsid w:val="00B22BC4"/>
     <w:rsid w:val="00B23BF4"/>
     <w:rsid w:val="00B260DE"/>
     <w:rsid w:val="00B261AC"/>
     <w:rsid w:val="00B26720"/>
     <w:rsid w:val="00B273F7"/>
     <w:rsid w:val="00B27989"/>
     <w:rsid w:val="00B304F3"/>
     <w:rsid w:val="00B33059"/>
     <w:rsid w:val="00B34B89"/>
     <w:rsid w:val="00B361C7"/>
     <w:rsid w:val="00B3660D"/>
     <w:rsid w:val="00B367E2"/>
     <w:rsid w:val="00B36D32"/>
     <w:rsid w:val="00B40DCB"/>
     <w:rsid w:val="00B4133C"/>
     <w:rsid w:val="00B44CAF"/>
     <w:rsid w:val="00B51607"/>
     <w:rsid w:val="00B51FE6"/>
     <w:rsid w:val="00B52D3D"/>
     <w:rsid w:val="00B5479D"/>
     <w:rsid w:val="00B556FF"/>
@@ -27214,50 +26953,51 @@
     <w:rsid w:val="00C8541C"/>
     <w:rsid w:val="00C87767"/>
     <w:rsid w:val="00C90FBC"/>
     <w:rsid w:val="00C928BC"/>
     <w:rsid w:val="00C92AA2"/>
     <w:rsid w:val="00C940E7"/>
     <w:rsid w:val="00C94680"/>
     <w:rsid w:val="00C96143"/>
     <w:rsid w:val="00C965B3"/>
     <w:rsid w:val="00CA242F"/>
     <w:rsid w:val="00CA46FF"/>
     <w:rsid w:val="00CA50A4"/>
     <w:rsid w:val="00CB088C"/>
     <w:rsid w:val="00CB1974"/>
     <w:rsid w:val="00CB3447"/>
     <w:rsid w:val="00CB3494"/>
     <w:rsid w:val="00CB528A"/>
     <w:rsid w:val="00CC0266"/>
     <w:rsid w:val="00CC0D38"/>
     <w:rsid w:val="00CC1825"/>
     <w:rsid w:val="00CC388E"/>
     <w:rsid w:val="00CC3EDE"/>
     <w:rsid w:val="00CC4BF1"/>
     <w:rsid w:val="00CC70FF"/>
     <w:rsid w:val="00CC748F"/>
+    <w:rsid w:val="00CD1F89"/>
     <w:rsid w:val="00CD214D"/>
     <w:rsid w:val="00CD4D9D"/>
     <w:rsid w:val="00CD610A"/>
     <w:rsid w:val="00CE3A52"/>
     <w:rsid w:val="00CE7F93"/>
     <w:rsid w:val="00CF2391"/>
     <w:rsid w:val="00CF5A7A"/>
     <w:rsid w:val="00CF6BB7"/>
     <w:rsid w:val="00D04E06"/>
     <w:rsid w:val="00D05BDA"/>
     <w:rsid w:val="00D06303"/>
     <w:rsid w:val="00D06F65"/>
     <w:rsid w:val="00D13747"/>
     <w:rsid w:val="00D146D2"/>
     <w:rsid w:val="00D14B31"/>
     <w:rsid w:val="00D1668B"/>
     <w:rsid w:val="00D167DB"/>
     <w:rsid w:val="00D20318"/>
     <w:rsid w:val="00D217EF"/>
     <w:rsid w:val="00D235C8"/>
     <w:rsid w:val="00D237CD"/>
     <w:rsid w:val="00D3108E"/>
     <w:rsid w:val="00D3218D"/>
     <w:rsid w:val="00D336D3"/>
     <w:rsid w:val="00D33CAE"/>
@@ -27294,50 +27034,51 @@
     <w:rsid w:val="00DD5F8E"/>
     <w:rsid w:val="00DE2353"/>
     <w:rsid w:val="00DE44EC"/>
     <w:rsid w:val="00DE4FDC"/>
     <w:rsid w:val="00DF734B"/>
     <w:rsid w:val="00E0070F"/>
     <w:rsid w:val="00E009AB"/>
     <w:rsid w:val="00E0230F"/>
     <w:rsid w:val="00E04A87"/>
     <w:rsid w:val="00E05030"/>
     <w:rsid w:val="00E1011C"/>
     <w:rsid w:val="00E114FA"/>
     <w:rsid w:val="00E14B3B"/>
     <w:rsid w:val="00E14F51"/>
     <w:rsid w:val="00E15D1C"/>
     <w:rsid w:val="00E1708D"/>
     <w:rsid w:val="00E17964"/>
     <w:rsid w:val="00E20A4D"/>
     <w:rsid w:val="00E231FB"/>
     <w:rsid w:val="00E2571B"/>
     <w:rsid w:val="00E27AF4"/>
     <w:rsid w:val="00E30DE0"/>
     <w:rsid w:val="00E36743"/>
     <w:rsid w:val="00E40165"/>
     <w:rsid w:val="00E405F1"/>
+    <w:rsid w:val="00E41DAB"/>
     <w:rsid w:val="00E42D03"/>
     <w:rsid w:val="00E457B6"/>
     <w:rsid w:val="00E47E17"/>
     <w:rsid w:val="00E50392"/>
     <w:rsid w:val="00E577F6"/>
     <w:rsid w:val="00E657FE"/>
     <w:rsid w:val="00E6636D"/>
     <w:rsid w:val="00E66B65"/>
     <w:rsid w:val="00E7054B"/>
     <w:rsid w:val="00E70F74"/>
     <w:rsid w:val="00E71B9F"/>
     <w:rsid w:val="00E75B12"/>
     <w:rsid w:val="00E75B8C"/>
     <w:rsid w:val="00E762C9"/>
     <w:rsid w:val="00E77078"/>
     <w:rsid w:val="00E77F9B"/>
     <w:rsid w:val="00E80873"/>
     <w:rsid w:val="00E816AE"/>
     <w:rsid w:val="00E8271E"/>
     <w:rsid w:val="00E87815"/>
     <w:rsid w:val="00E90C6A"/>
     <w:rsid w:val="00E926B4"/>
     <w:rsid w:val="00E937A5"/>
     <w:rsid w:val="00E95585"/>
     <w:rsid w:val="00E96158"/>
@@ -28031,51 +27772,50 @@
   <w:style w:type="paragraph" w:styleId="Ttulo8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo8Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00EE4658"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
@@ -28988,51 +28728,51 @@
     <w:link w:val="Textoindependienteprimerasangra2Car"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EE4658"/>
     <w:pPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="360" w:firstLine="360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Textoindependienteprimerasangra2Car">
     <w:name w:val="Texto independiente primera sangría 2 Car"/>
     <w:basedOn w:val="SangradetextonormalCar"/>
     <w:link w:val="Textoindependienteprimerasangra2"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE4658"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:val="es-MX"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Textoennegrita1">
     <w:name w:val="Texto en negrita1"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="005B5799"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="005B5799"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="breadcrumb-title">
     <w:name w:val="breadcrumb-title"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="005B5799"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="u-pl-02">
     <w:name w:val="u-pl-02"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="005B5799"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="dashboard-breadcrumbs-toggle">
     <w:name w:val="dashboard-breadcrumbs-toggle"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="005B5799"/>
   </w:style>
@@ -36787,51 +36527,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2130274439">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/ctes.v12i23.870" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -38166,77 +37906,77 @@
     <b:DayAccessed>25</b:DayAccessed>
     <b:URL>https://www.editverse.com/es/easy-guide-to-prisma-flow-chart-steps/</b:URL>
     <b:Author>
       <b:Author>
         <b:Corporate>editverse.com</b:Corporate>
       </b:Author>
     </b:Author>
     <b:RefOrder>3</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54761A2D-A9FA-4096-9BD0-9CBD0A7074D9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>19</Pages>
-  <Words>5613</Words>
-  <Characters>30873</Characters>
+  <Words>5628</Words>
+  <Characters>30959</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>257</Lines>
-  <Paragraphs>72</Paragraphs>
+  <Paragraphs>73</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>36414</CharactersWithSpaces>
+  <CharactersWithSpaces>36514</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Salvador Noriega Morales</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>