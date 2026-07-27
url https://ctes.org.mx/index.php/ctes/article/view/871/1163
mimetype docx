--- v0 (2025-10-13)
+++ v1 (2026-07-27)
@@ -6,51 +6,91 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="21C7F257" w14:textId="0EA8C0B6" w:rsidR="00E62F55" w:rsidRDefault="00E62F55" w:rsidP="00E62F55">
+    <w:p w14:paraId="58D8D44A" w14:textId="6D55F83D" w:rsidR="004A5F55" w:rsidRPr="004A5F55" w:rsidRDefault="004A5F55" w:rsidP="004A5F55">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A5F55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A5F55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="004A5F55">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="es-MX"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/ctes.v12i23.871</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="21C7F257" w14:textId="5E4003A6" w:rsidR="00E62F55" w:rsidRDefault="00E62F55" w:rsidP="00E62F55">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D5DF4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Artículos científicos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0426174F" w14:textId="6F3802C4" w:rsidR="0091063B" w:rsidRPr="00E62F55" w:rsidRDefault="00E62F55" w:rsidP="00E62F55">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
@@ -80,258 +120,243 @@
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E62F55">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>The</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E62F55">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>changes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E62F55">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>changes</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E62F55">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>challenges</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E62F55">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>challenges</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E62F55">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E62F55">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>of</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E62F55">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E62F55">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>the</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> new </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E62F55">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> new </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>family</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E62F55">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>family</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E62F55">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E62F55">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>of</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> free </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E62F55">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> free </w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>textbooks</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="338B54E6" w14:textId="77777777" w:rsidR="007A1ECE" w:rsidRPr="009B588E" w:rsidRDefault="007A1ECE" w:rsidP="003267EC">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AC9577E" w14:textId="77777777" w:rsidR="007A1ECE" w:rsidRPr="00E62F55" w:rsidRDefault="007A1ECE" w:rsidP="00E62F55">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E62F55">
         <w:rPr>
@@ -600,76 +625,67 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D4B4CD2" w14:textId="19439142" w:rsidR="008C0855" w:rsidRPr="00E62F55" w:rsidRDefault="00E62F55" w:rsidP="008C0855">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E62F55">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="69363DCC" w14:textId="13B36D58" w:rsidR="008C0855" w:rsidRPr="009B588E" w:rsidRDefault="00BB4624" w:rsidP="008C0855">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="009B588E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>educational</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>reform</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009B588E">
         <w:rPr>
@@ -681,79 +697,51 @@
       <w:r w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>known</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> as </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> New </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> New Mexican School </w:t>
       </w:r>
       <w:r w:rsidR="008C0855" w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">has </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008C0855" w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>redefined</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008C0855" w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00884584" w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -815,63 +803,55 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>basic</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00884584" w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00884584" w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>education</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00884584" w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00F76DDC" w:rsidRPr="00F76DDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F76DDC" w:rsidRPr="00F76DDC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>materials</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F76DDC" w:rsidRPr="00F76DDC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F76DDC" w:rsidRPr="00F76DDC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>developed</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F76DDC" w:rsidRPr="00F76DDC">
         <w:rPr>
@@ -2513,74 +2493,52 @@
       <w:r w:rsidR="00C52EB7" w:rsidRPr="00C52EB7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>called</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C52EB7" w:rsidRPr="00C52EB7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C52EB7" w:rsidRPr="00C52EB7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C52EB7" w:rsidRPr="00C52EB7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> New </w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> New Mexican School</w:t>
+      </w:r>
       <w:r w:rsidR="008C0855" w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="172714B1" w14:textId="77B5C780" w:rsidR="00E2422B" w:rsidRDefault="008C0855" w:rsidP="008C0855">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E62F55">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -2681,63 +2639,79 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00A015D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">                                   </w:t>
       </w:r>
       <w:r w:rsidRPr="00A015D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Fecha Aceptación:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A015D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Diciembre 202</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A015D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>Diciembre</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A015D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF40A3">
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00E06F04">
         <w:pict w14:anchorId="522CD726">
           <v:rect id="_x0000_i1025" style="width:446.5pt;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C238F28" w14:textId="7A1D6A82" w:rsidR="00FB0759" w:rsidRPr="00E62F55" w:rsidRDefault="00E62F55" w:rsidP="00E62F55">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E62F55">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -3011,65 +2985,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> detectar patrones de continuidad o ruptura, lo que nos ofrece una visión más profunda de las tendencias y de los cambios </w:t>
       </w:r>
       <w:r w:rsidR="008C3D50">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">educativos </w:t>
       </w:r>
       <w:r w:rsidR="009B588E" w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>que han influido en la producción de los textos.</w:t>
       </w:r>
       <w:r w:rsidR="006A060D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006A060D" w:rsidRPr="006A060D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">En el contexto del análisis de materiales educativos, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> (2020) destaca la importancia del método comparativo, señalando que</w:t>
+        <w:t>En el contexto del análisis de materiales educativos, Collier (2020) destaca la importancia del método comparativo, señalando que</w:t>
       </w:r>
       <w:r w:rsidR="009B588E" w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00836CDB" w:rsidRPr="00836CDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">es crucial en ciencias sociales y humanidades porque ofrece una perspectiva más amplia al poner en contraste diferentes sistemas, textos o teorías, lo que facilita un análisis más profundo y matizado. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47B321DC" w14:textId="4EC005CD" w:rsidR="00540FCF" w:rsidRDefault="00540FCF" w:rsidP="009B588E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3548,65 +3508,51 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Cartografía de México y el mundo</w:t>
       </w:r>
       <w:r w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CE34A2C" w14:textId="77777777" w:rsidR="0091063B" w:rsidRPr="009B588E" w:rsidRDefault="0091063B" w:rsidP="0091063B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Aunque, en un primer momento, esta clasificación de los libros de la Nueva Escuela Mexicana podría apoyar a identificarlos de manera general, es necesario que observemos sus características particulares; sobre todo, de esos libros que hemos identificado como “libros de texto” propiamente dichos. El libro de texto es un recurso didáctico fundamental en el proceso de enseñanza-aprendizaje, ya que proporciona una estructura organizada del contenido que se desea enseñar y aprender. Según </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> y </w:t>
+        <w:t xml:space="preserve">Aunque, en un primer momento, esta clasificación de los libros de la Nueva Escuela Mexicana podría apoyar a identificarlos de manera general, es necesario que observemos sus características particulares; sobre todo, de esos libros que hemos identificado como “libros de texto” propiamente dichos. El libro de texto es un recurso didáctico fundamental en el proceso de enseñanza-aprendizaje, ya que proporciona una estructura organizada del contenido que se desea enseñar y aprender. Según Dubin y </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Olshtain</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1986), el libro de texto sirve como una guía tanto para el docente como para el estudiante, pues ofrece una secuencia lógica y progresiva de los temas, lo cual facilita el desarrollo de los contenidos temáticos de un grado escolar. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76A141FD" w14:textId="25A597D6" w:rsidR="0091063B" w:rsidRPr="009B588E" w:rsidRDefault="0091063B" w:rsidP="0091063B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
@@ -6501,89 +6447,67 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Fundació</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Jaume Bofill. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="408EEBBB" w14:textId="4CB1C53A" w:rsidR="00E8390C" w:rsidRPr="00E8390C" w:rsidRDefault="00E8390C" w:rsidP="00E62F55">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E8390C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Collier</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Collier, D. (</w:t>
+      </w:r>
+      <w:r w:rsidR="008E293B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2020</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E8390C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>, D. (</w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> (</w:t>
+        <w:t>). El método comparativo: dos décadas de cambios. En G. Sartori y L. Morlino (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E8390C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>comp.</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E8390C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="00E8390C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>La comparación en las ciencias sociales</w:t>
       </w:r>
       <w:r w:rsidRPr="00E8390C">
         <w:rPr>
@@ -6609,875 +6533,811 @@
       </w:r>
       <w:r w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Didáctica y currículum. Convergencias en los programas de estudio.</w:t>
       </w:r>
       <w:r w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Paidós.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6029F411" w14:textId="1DCE6E05" w:rsidR="00024A23" w:rsidRPr="009B588E" w:rsidRDefault="00024A23" w:rsidP="00E62F55">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">, F. y </w:t>
+      <w:r w:rsidRPr="009B588E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dubin, F. y </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Olshtain</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, E. (1986). </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Course</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Course </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Design</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Design</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Developing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Developing</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> Programs and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Materials</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Programs</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> and </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Materials</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Language</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>for</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Learning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B588E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Cambridge </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B588E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B588E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Press.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1641FB08" w14:textId="292A8C2A" w:rsidR="00E46F5C" w:rsidRPr="009B588E" w:rsidRDefault="00E46F5C" w:rsidP="00E62F55">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B588E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Fernández</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF539D" w:rsidRPr="009B588E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B588E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Palop, M. P., Caballero</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF539D" w:rsidRPr="009B588E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B588E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>García, P. A. y Fernández</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF539D" w:rsidRPr="009B588E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B588E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bravo, J. A. (2017). El libro de texto como objeto de estudio y recurso didáctico para el aprendizaje: fortalezas y debilidades. </w:t>
+      </w:r>
       <w:r w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Language</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Revista Electrónica Interuniversitaria de Formación del Profesorado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B588E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, 20(1), 201- 217.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF539D" w:rsidRPr="009B588E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> http://dx.doi.org/10.6018/reifop.20.1.229641</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="403CBD59" w14:textId="5DF0069A" w:rsidR="00024A23" w:rsidRPr="009B588E" w:rsidRDefault="00024A23" w:rsidP="00E62F55">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B588E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Johnson, D.; Johnson, R. y Holubec, E. (1999). </w:t>
+      </w:r>
       <w:r w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Los nuevos círculos de aprendizaje. La cooperación en el aula y la escuela</w:t>
+      </w:r>
+      <w:r w:rsidR="001F23B8" w:rsidRPr="009B588E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B588E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B588E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Aique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B588E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7538D4AC" w14:textId="477EC799" w:rsidR="00024A23" w:rsidRPr="009B588E" w:rsidRDefault="00024A23" w:rsidP="00E62F55">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B588E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Mora</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF539D" w:rsidRPr="009B588E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>-Vargas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B588E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A. (2001). Los contenidos curriculares del plan de estudios: una propuesta para su </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF539D" w:rsidRPr="009B588E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>organización</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B588E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y estructura. </w:t>
+      </w:r>
       <w:r w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Learning</w:t>
-[...37 lines deleted...]
-    <w:p w14:paraId="1641FB08" w14:textId="292A8C2A" w:rsidR="00E46F5C" w:rsidRPr="009B588E" w:rsidRDefault="00E46F5C" w:rsidP="00E62F55">
+        <w:t>Revista Educación</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B588E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, 25 (2), 147-156.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF539D" w:rsidRPr="009B588E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> https://www.redalyc.org/pdf/440/44025213.pdf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2043C66B" w14:textId="7D081977" w:rsidR="00024A23" w:rsidRPr="009B588E" w:rsidRDefault="00024A23" w:rsidP="00E62F55">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Fernández</w:t>
+        <w:t>Rentería</w:t>
       </w:r>
       <w:r w:rsidR="00BF539D" w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>-</w:t>
-[...30 lines deleted...]
-      </w:r>
+        <w:t>-Castro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B588E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, E. (2021). Pedagogía Virtual. Nueva propuesta para el diseño de libros de texto gratuito. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Revista Electrónica Interuniversitaria de Formación del Profesorado</w:t>
-[...28 lines deleted...]
-      </w:r>
+        <w:t>Delectus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Los nuevos círculos de aprendizaje. La cooperación en el aula y la escuela</w:t>
-[...28 lines deleted...]
-    <w:p w14:paraId="7538D4AC" w14:textId="477EC799" w:rsidR="00024A23" w:rsidRPr="009B588E" w:rsidRDefault="00024A23" w:rsidP="00E62F55">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B588E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4(2), 21-32. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF539D" w:rsidRPr="009B588E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>https://portal.amelica.org/ameli/jatsRepo/390/3902197013/3902197013.pdf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="631FBB21" w14:textId="3D6552E3" w:rsidR="00024A23" w:rsidRPr="009B588E" w:rsidRDefault="00024A23" w:rsidP="00E62F55">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Mora</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> y estructura. </w:t>
+        <w:t>Santos, B. (2017). Las ecologías de saberes. En </w:t>
       </w:r>
       <w:r w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Revista Educación</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">, E. (2021). Pedagogía Virtual. Nueva propuesta para el diseño de libros de texto gratuito. </w:t>
+        <w:t xml:space="preserve">Justicia entre saberes Epistemologías del Sur contra el </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Delectus</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Epistemicidio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B588E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (pp. 237-263). Morata. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="535ACD09" w14:textId="7D32B931" w:rsidR="00024A23" w:rsidRPr="009B588E" w:rsidRDefault="00024A23" w:rsidP="00E62F55">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B588E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="000A3278">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ecretaría de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B588E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="000A3278">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ducación </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B588E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="000A3278">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ública [SEP]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B588E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2017). </w:t>
+      </w:r>
       <w:r w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="631FBB21" w14:textId="3D6552E3" w:rsidR="00024A23" w:rsidRPr="009B588E" w:rsidRDefault="00024A23" w:rsidP="00E62F55">
+        <w:t>Equidad e inclusión</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B588E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. SEP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D78A943" w14:textId="30D8FE42" w:rsidR="00024A23" w:rsidRPr="009B588E" w:rsidRDefault="000A3278" w:rsidP="00E62F55">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Justicia entre saberes Epistemologías del Sur contra el </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009B588E">
+      </w:pPr>
+      <w:r w:rsidRPr="009B588E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ecretaría de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B588E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ducación </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B588E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ública [SEP]</w:t>
+      </w:r>
+      <w:r w:rsidR="00024A23" w:rsidRPr="009B588E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2024). </w:t>
+      </w:r>
+      <w:r w:rsidR="00024A23" w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Epistemicidio</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="535ACD09" w14:textId="7D32B931" w:rsidR="00024A23" w:rsidRPr="009B588E" w:rsidRDefault="00024A23" w:rsidP="00E62F55">
+        <w:t>Un libro sin recetas para la maestra y el maestro.</w:t>
+      </w:r>
+      <w:r w:rsidR="00024A23" w:rsidRPr="009B588E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SEP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="790244C1" w14:textId="138397E6" w:rsidR="00024A23" w:rsidRPr="009B588E" w:rsidRDefault="000A3278" w:rsidP="00E62F55">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...45 lines deleted...]
-      <w:r w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Equidad e inclusión</w:t>
-[...12 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B588E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ecretaría de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B588E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ducación </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B588E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ública [SEP]</w:t>
+      </w:r>
+      <w:r w:rsidR="00024A23" w:rsidRPr="009B588E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2023). </w:t>
+      </w:r>
+      <w:r w:rsidR="00695D62" w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> (2024). </w:t>
+        <w:t>Múltiples</w:t>
       </w:r>
       <w:r w:rsidR="00024A23" w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Un libro sin recetas para la maestra y el maestro.</w:t>
+        <w:t xml:space="preserve"> lenguajes. Quinto grado.</w:t>
       </w:r>
       <w:r w:rsidR="00024A23" w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> SEP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="790244C1" w14:textId="138397E6" w:rsidR="00024A23" w:rsidRPr="009B588E" w:rsidRDefault="000A3278" w:rsidP="00E62F55">
+    <w:p w14:paraId="6714A303" w14:textId="26C693DF" w:rsidR="00024A23" w:rsidRPr="009B588E" w:rsidRDefault="00024A23" w:rsidP="00E62F55">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B588E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tobón, S. (2010). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...42 lines deleted...]
-      <w:r w:rsidR="00695D62" w:rsidRPr="009B588E">
+        <w:t>Proyectos formativos: metodología para el desarrollo y evaluación de competencias.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B588E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Book Mart. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DBE9085" w14:textId="1EA403F7" w:rsidR="00024A23" w:rsidRPr="009B588E" w:rsidRDefault="00024A23" w:rsidP="00E62F55">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B588E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Tomlinson, C. A. (2005). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Múltiples</w:t>
-[...81 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Estrategias para trabajar con la diversidad en el aula. </w:t>
       </w:r>
       <w:r w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">aires: </w:t>
       </w:r>
       <w:r w:rsidR="00695D62" w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Paidós</w:t>
       </w:r>
       <w:r w:rsidRPr="009B588E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32BAFD68" w14:textId="77777777" w:rsidR="00024A23" w:rsidRPr="009B588E" w:rsidRDefault="00024A23" w:rsidP="00024A23">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45F4DB45" w14:textId="77777777" w:rsidR="00C9753E" w:rsidRPr="009B588E" w:rsidRDefault="00C9753E" w:rsidP="000D15AC">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42D3D3AF" w14:textId="77777777" w:rsidR="000D15AC" w:rsidRPr="009B588E" w:rsidRDefault="000D15AC" w:rsidP="0091063B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000D15AC" w:rsidRPr="009B588E" w:rsidSect="00E62F55">
-      <w:headerReference w:type="default" r:id="rId8"/>
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="709" w:left="1701" w:header="142" w:footer="259" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1FDC627E" w14:textId="77777777" w:rsidR="004B257E" w:rsidRDefault="004B257E" w:rsidP="00111E65">
+    <w:p w14:paraId="64F448FC" w14:textId="77777777" w:rsidR="00E06F04" w:rsidRDefault="00E06F04" w:rsidP="00111E65">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C443997" w14:textId="77777777" w:rsidR="004B257E" w:rsidRDefault="004B257E" w:rsidP="00111E65">
+    <w:p w14:paraId="59A68040" w14:textId="77777777" w:rsidR="00E06F04" w:rsidRDefault="00E06F04" w:rsidP="00111E65">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -7531,67 +7391,85 @@
     </w:pPr>
     <w:r w:rsidRPr="00E62F55">
       <w:rPr>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Vol. 12, Núm. 23                  </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="00E62F55">
       <w:rPr>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Enero</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="00E62F55">
       <w:rPr>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve"> – Junio 2025                          CTES</w:t>
+      <w:t xml:space="preserve"> – </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00E62F55">
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Junio</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00E62F55">
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2025                          CTES</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A1302B3" w14:textId="77777777" w:rsidR="004B257E" w:rsidRDefault="004B257E" w:rsidP="00111E65">
+    <w:p w14:paraId="2C6586F3" w14:textId="77777777" w:rsidR="00E06F04" w:rsidRDefault="00E06F04" w:rsidP="00111E65">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5675BEA5" w14:textId="77777777" w:rsidR="004B257E" w:rsidRDefault="004B257E" w:rsidP="00111E65">
+    <w:p w14:paraId="14154D32" w14:textId="77777777" w:rsidR="00E06F04" w:rsidRDefault="00E06F04" w:rsidP="00111E65">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4DA00010" w14:textId="0F7635E4" w:rsidR="00E62F55" w:rsidRDefault="00E62F55" w:rsidP="00E62F55">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44FE34F5" wp14:editId="67427FA1">
           <wp:extent cx="4847619" cy="704762"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
           <wp:docPr id="800035302" name="Imagen 800035302"/>
           <wp:cNvGraphicFramePr>
@@ -8845,51 +8723,51 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2005231679">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="445545800">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="595478535">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="249971346">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1857427831">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1507209852">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="50"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005E4741"/>
@@ -8928,50 +8806,51 @@
     <w:rsid w:val="002A2F5E"/>
     <w:rsid w:val="002A62CE"/>
     <w:rsid w:val="002C38C6"/>
     <w:rsid w:val="002C4938"/>
     <w:rsid w:val="002F2956"/>
     <w:rsid w:val="003077A1"/>
     <w:rsid w:val="003167B1"/>
     <w:rsid w:val="00322A78"/>
     <w:rsid w:val="003267EC"/>
     <w:rsid w:val="0033230A"/>
     <w:rsid w:val="003342EB"/>
     <w:rsid w:val="00381E21"/>
     <w:rsid w:val="00386503"/>
     <w:rsid w:val="00395365"/>
     <w:rsid w:val="003A4F83"/>
     <w:rsid w:val="003B3925"/>
     <w:rsid w:val="003B4790"/>
     <w:rsid w:val="003D5532"/>
     <w:rsid w:val="00406893"/>
     <w:rsid w:val="004109F4"/>
     <w:rsid w:val="00416817"/>
     <w:rsid w:val="00420ABD"/>
     <w:rsid w:val="00456A7F"/>
     <w:rsid w:val="0046593B"/>
     <w:rsid w:val="004807A2"/>
+    <w:rsid w:val="004A5F55"/>
     <w:rsid w:val="004B257E"/>
     <w:rsid w:val="004B36D6"/>
     <w:rsid w:val="004C1B0A"/>
     <w:rsid w:val="004D0CCC"/>
     <w:rsid w:val="004D4B6C"/>
     <w:rsid w:val="004E00EE"/>
     <w:rsid w:val="00526A62"/>
     <w:rsid w:val="005368BE"/>
     <w:rsid w:val="00540FCF"/>
     <w:rsid w:val="0054232C"/>
     <w:rsid w:val="0055751B"/>
     <w:rsid w:val="005642D2"/>
     <w:rsid w:val="00565245"/>
     <w:rsid w:val="00592BEE"/>
     <w:rsid w:val="005935C5"/>
     <w:rsid w:val="005A6EAF"/>
     <w:rsid w:val="005C086D"/>
     <w:rsid w:val="005E079B"/>
     <w:rsid w:val="005E4741"/>
     <w:rsid w:val="00616E27"/>
     <w:rsid w:val="006241AE"/>
     <w:rsid w:val="00647827"/>
     <w:rsid w:val="006519D1"/>
     <w:rsid w:val="0069507A"/>
     <w:rsid w:val="00695D62"/>
@@ -9063,55 +8942,57 @@
     <w:rsid w:val="00C7596E"/>
     <w:rsid w:val="00C804F6"/>
     <w:rsid w:val="00C83C71"/>
     <w:rsid w:val="00C85CEF"/>
     <w:rsid w:val="00C9753E"/>
     <w:rsid w:val="00CB261F"/>
     <w:rsid w:val="00CC0792"/>
     <w:rsid w:val="00CC6E9D"/>
     <w:rsid w:val="00CD2E6E"/>
     <w:rsid w:val="00CD5B63"/>
     <w:rsid w:val="00D1683E"/>
     <w:rsid w:val="00D205AE"/>
     <w:rsid w:val="00D2635A"/>
     <w:rsid w:val="00D3144D"/>
     <w:rsid w:val="00D35453"/>
     <w:rsid w:val="00D36164"/>
     <w:rsid w:val="00D3747D"/>
     <w:rsid w:val="00D4476C"/>
     <w:rsid w:val="00D4506B"/>
     <w:rsid w:val="00D759F3"/>
     <w:rsid w:val="00D96D5E"/>
     <w:rsid w:val="00DC16F0"/>
     <w:rsid w:val="00DC57AE"/>
     <w:rsid w:val="00DD24EC"/>
     <w:rsid w:val="00E055F4"/>
+    <w:rsid w:val="00E06F04"/>
     <w:rsid w:val="00E14821"/>
     <w:rsid w:val="00E14F7D"/>
     <w:rsid w:val="00E15CDD"/>
     <w:rsid w:val="00E2422B"/>
     <w:rsid w:val="00E315B2"/>
+    <w:rsid w:val="00E41DAB"/>
     <w:rsid w:val="00E46F5C"/>
     <w:rsid w:val="00E55E8E"/>
     <w:rsid w:val="00E62F55"/>
     <w:rsid w:val="00E6639C"/>
     <w:rsid w:val="00E8390C"/>
     <w:rsid w:val="00EC58E7"/>
     <w:rsid w:val="00EC6BC9"/>
     <w:rsid w:val="00ED2C67"/>
     <w:rsid w:val="00EF70E8"/>
     <w:rsid w:val="00F25F66"/>
     <w:rsid w:val="00F26BD9"/>
     <w:rsid w:val="00F31411"/>
     <w:rsid w:val="00F46406"/>
     <w:rsid w:val="00F64187"/>
     <w:rsid w:val="00F76DDC"/>
     <w:rsid w:val="00F87FF1"/>
     <w:rsid w:val="00F94B0B"/>
     <w:rsid w:val="00F975A9"/>
     <w:rsid w:val="00FA206C"/>
     <w:rsid w:val="00FB0759"/>
     <w:rsid w:val="00FB2DFF"/>
     <w:rsid w:val="00FC27A2"/>
     <w:rsid w:val="00FD18C0"/>
     <w:rsid w:val="00FD320D"/>
     <w:rsid w:val="00FF5AFC"/>
@@ -9524,51 +9405,50 @@
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00E14821"/>
     <w:rPr>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
@@ -9874,51 +9754,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2126122175">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/ctes.v12i23.871" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -10163,70 +10043,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6B8973B-170B-864A-AF6A-66570BD27DDC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>18</Pages>
-  <Words>6659</Words>
-  <Characters>36630</Characters>
+  <Words>6675</Words>
+  <Characters>36716</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>305</Lines>
   <Paragraphs>86</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>43203</CharactersWithSpaces>
+  <CharactersWithSpaces>43305</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Mayra  Margarito Gaspar</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>