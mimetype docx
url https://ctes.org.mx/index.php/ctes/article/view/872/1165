--- v0 (2025-10-13)
+++ v1 (2026-07-27)
@@ -73,64 +73,96 @@
                       <a:off x="0" y="0"/>
                       <a:ext cx="7772400" cy="1047750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="402C9A9F" w14:textId="77777777" w:rsidR="00AD3F4C" w:rsidRPr="00AD3F4C" w:rsidRDefault="00AD3F4C" w:rsidP="00AD3F4C"/>
-    <w:p w14:paraId="7E14B22A" w14:textId="77777777" w:rsidR="00AD3F4C" w:rsidRDefault="00AD3F4C" w:rsidP="00AD3F4C">
+    <w:p w14:paraId="3E6DB902" w14:textId="561BD4DF" w:rsidR="006567BA" w:rsidRPr="006567BA" w:rsidRDefault="006567BA" w:rsidP="006567BA">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006567BA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006567BA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="006567BA">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/ctes.v12i24.872</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7E14B22A" w14:textId="33B19353" w:rsidR="00AD3F4C" w:rsidRDefault="00AD3F4C" w:rsidP="00AD3F4C">
       <w:pPr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="003F3177">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Artículos científicos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CF2D307" w14:textId="2A90DD52" w:rsidR="002B252B" w:rsidRPr="00546A8A" w:rsidRDefault="002B252B" w:rsidP="00546A8A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -145,69 +177,61 @@
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00546A8A" w:rsidRPr="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>l impacto de la inteligencia artificial en la formación de administradores: un enfoque basado en evidencia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B728704" w14:textId="5FA3D0DF" w:rsidR="002B252B" w:rsidRPr="00546A8A" w:rsidRDefault="002B252B" w:rsidP="00546A8A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00546A8A" w:rsidRPr="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>he</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">he </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00546A8A" w:rsidRPr="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>impact</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00546A8A" w:rsidRPr="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00546A8A" w:rsidRPr="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00546A8A" w:rsidRPr="00546A8A">
         <w:rPr>
@@ -403,51 +427,51 @@
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="EE0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>amruizr@uaemex.mx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21511F22" w14:textId="77777777" w:rsidR="002B252B" w:rsidRPr="00546A8A" w:rsidRDefault="002B252B" w:rsidP="00546A8A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00546A8A">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0003-4294-2912</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4024278E" w14:textId="77777777" w:rsidR="002B252B" w:rsidRPr="00546A8A" w:rsidRDefault="002B252B" w:rsidP="00546A8A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -492,75 +516,75 @@
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Universidad Autónoma del Estado de México</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F91558C" w14:textId="77777777" w:rsidR="002B252B" w:rsidRPr="00546A8A" w:rsidRDefault="002B252B" w:rsidP="00546A8A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="EE0000"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00546A8A">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="EE0000"/>
             <w:u w:val="none"/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>emartinezr@uaemex.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="758B9E65" w14:textId="77777777" w:rsidR="002B252B" w:rsidRPr="00546A8A" w:rsidRDefault="002B252B" w:rsidP="00546A8A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00546A8A">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0003-4483-8780</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="08486DEC" w14:textId="77777777" w:rsidR="002B252B" w:rsidRPr="00546A8A" w:rsidRDefault="002B252B" w:rsidP="00546A8A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DADB97E" w14:textId="77777777" w:rsidR="002B252B" w:rsidRPr="00546A8A" w:rsidRDefault="002B252B" w:rsidP="00546A8A">
@@ -612,51 +636,51 @@
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="EE0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>pdelgadillog@uaemex.mx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34867DEE" w14:textId="77777777" w:rsidR="002B252B" w:rsidRPr="00546A8A" w:rsidRDefault="002B252B" w:rsidP="00546A8A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00546A8A">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0001-7871-4925</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2699EBCE" w14:textId="77777777" w:rsidR="002B252B" w:rsidRPr="00546A8A" w:rsidRDefault="002B252B" w:rsidP="00546A8A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79F7F73A" w14:textId="77777777" w:rsidR="002B252B" w:rsidRPr="00546A8A" w:rsidRDefault="002B252B" w:rsidP="00546A8A">
       <w:pPr>
@@ -723,58 +747,58 @@
         </w:rPr>
         <w:t>La Inteligencia Artificial (IA) ha emergido como una tecnología clave para transformar la educación superior, especialmente en programas académicos donde la automatización y la toma de decisiones desempeñan un papel fundamental. Sin embargo, persisten desafíos relacionados con el conocimiento, la percepción y la preparación del estudiantado para su integración en contextos educativos. Este estudio tiene como objetivo analizar la percepción, el nivel de familiaridad y la disposición de los estudiantes universitarios frente a la implementación de herramientas educativas basadas en IA.</w:t>
       </w:r>
       <w:r w:rsidR="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Se realizó un estudio cuantitativo, descriptivo y transversal durante el primer semestre de 2024 en el Centro Universitario UAEM Valle de México. Participaron 206 estudiantes de las licenciaturas en Administración, Contaduría, Derecho, Ingeniería en Computación y Relaciones Económicas Internacionales. Se aplicó un cuestionario estructurado, validado por expertos, que incluyó variables sociodemográficas, nivel de familiaridad, formación previa y disposición hacia la IA.</w:t>
       </w:r>
       <w:r w:rsidR="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">El 70.39 % de los participantes correspondía al sexo femenino y la mayoría cursaba la Licenciatura en Administración. El 40.78 % se mostró neutral respecto a su familiaridad con la IA, mientras que solo el 10.19 % había recibido formación académica específica en esta tecnología. No obstante, el 85.4 % manifestó interés en integrar la IA en sus cursos, y el 59.2 </w:t>
+        <w:t xml:space="preserve">El 70.39 % de los participantes correspondía al sexo femenino y la mayoría cursaba la Licenciatura en Administración. El 40.78 % se mostró neutral respecto a su familiaridad con </w:t>
       </w:r>
       <w:r w:rsidRPr="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>% percibió un impacto positivo o muy positivo en su trayectoria académica y profesional.</w:t>
+        <w:t>la IA, mientras que solo el 10.19 % había recibido formación académica específica en esta tecnología. No obstante, el 85.4 % manifestó interés en integrar la IA en sus cursos, y el 59.2 % percibió un impacto positivo o muy positivo en su trayectoria académica y profesional.</w:t>
       </w:r>
       <w:r w:rsidR="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>A pesar de la limitada preparación técnica, los estudiantes demostraron una actitud favorable hacia la IA, lo que sugiere la necesidad de diseñar estrategias curriculares que promuevan el desarrollo de competencias digitales en contextos educativos diversos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66199214" w14:textId="77777777" w:rsidR="002B252B" w:rsidRPr="00546A8A" w:rsidRDefault="002B252B" w:rsidP="00546A8A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -1880,65 +1904,51 @@
       <w:r w:rsidRPr="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Administration</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Accounting</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">, Law, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Computer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Engineering</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00546A8A">
         <w:rPr>
@@ -2678,65 +2688,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Higher</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">, Student </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Perception</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, Digital </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Competencies</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00546A8A">
         <w:rPr>
@@ -2968,58 +2964,58 @@
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FB60F64" w14:textId="77777777" w:rsidR="002B252B" w:rsidRDefault="002B252B" w:rsidP="00546A8A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">La Inteligencia Artificial (IA) se ha consolidado en la última década como una de las tecnologías más influyentes en distintos sectores de la sociedad, incluido el educativo. Su incorporación en los entornos de enseñanza-aprendizaje ha abierto nuevas posibilidades para personalizar contenidos, automatizar procesos, brindar retroalimentación inmediata y </w:t>
+        <w:t xml:space="preserve">La Inteligencia Artificial (IA) se ha consolidado en la última década como una de las tecnologías más influyentes en distintos sectores de la sociedad, incluido el educativo. Su </w:t>
       </w:r>
       <w:r w:rsidRPr="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>mejorar la toma de decisiones, tanto para estudiantes como para docentes. En el ámbito de la educación superior, integrar la IA representa a la vez un reto y una oportunidad para replantear los modelos tradicionales de formación profesional como la enseñanza centrada en el docente o los planes de estudio rígidos, particularmente en áreas como la administración, la contaduría y el derecho, donde la gestión eficiente de información y la adaptación a entornos digitales adquieren cada vez mayor relevancia.</w:t>
+        <w:t>incorporación en los entornos de enseñanza-aprendizaje ha abierto nuevas posibilidades para personalizar contenidos, automatizar procesos, brindar retroalimentación inmediata y mejorar la toma de decisiones, tanto para estudiantes como para docentes. En el ámbito de la educación superior, integrar la IA representa a la vez un reto y una oportunidad para replantear los modelos tradicionales de formación profesional como la enseñanza centrada en el docente o los planes de estudio rígidos, particularmente en áreas como la administración, la contaduría y el derecho, donde la gestión eficiente de información y la adaptación a entornos digitales adquieren cada vez mayor relevancia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DDDE4AF" w14:textId="77777777" w:rsidR="00F574E8" w:rsidRPr="00546A8A" w:rsidRDefault="00F574E8" w:rsidP="00546A8A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66795288" w14:textId="77777777" w:rsidR="002B252B" w:rsidRDefault="002B252B" w:rsidP="00546A8A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
@@ -3173,58 +3169,58 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D88F11E" w14:textId="77777777" w:rsidR="002B252B" w:rsidRDefault="002B252B" w:rsidP="00546A8A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">La muestra estuvo conformada por 206 estudiantes seleccionados mediante un muestreo no probabilístico de tipo intencional, tomando como criterio su inscripción activa en las carreras mencionadas. La mayor parte de los participantes cursaban la Licenciatura en Administración (70.39 %), seguidos por Contaduría (21.36 %), Derecho (6.80 %), Ingeniería en Computación </w:t>
+        <w:t xml:space="preserve">La muestra estuvo conformada por 206 estudiantes seleccionados mediante un muestreo no probabilístico de tipo intencional, tomando como criterio su inscripción activa en las carreras </w:t>
       </w:r>
       <w:r w:rsidRPr="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>(0.97 %) y Relaciones Económicas Internacionales (0.48 %). Respecto al género, el 70.39 % correspondía al sexo femenino y el 29.61 % al masculino, lo cual refleja la distribución predominante en las áreas económico-administrativas del centro universitario. Esta distribución desigual genera un sesgo hacia las perspectivas de estudiantes de áreas económico-administrativas, lo cual restringe la diversidad disciplinaria necesaria para analizar de manera más integral el impacto de la inteligencia artificial en la formación profesional.</w:t>
+        <w:t>mencionadas. La mayor parte de los participantes cursaban la Licenciatura en Administración (70.39 %), seguidos por Contaduría (21.36 %), Derecho (6.80 %), Ingeniería en Computación (0.97 %) y Relaciones Económicas Internacionales (0.48 %). Respecto al género, el 70.39 % correspondía al sexo femenino y el 29.61 % al masculino, lo cual refleja la distribución predominante en las áreas económico-administrativas del centro universitario. Esta distribución desigual genera un sesgo hacia las perspectivas de estudiantes de áreas económico-administrativas, lo cual restringe la diversidad disciplinaria necesaria para analizar de manera más integral el impacto de la inteligencia artificial en la formación profesional.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3120738F" w14:textId="77777777" w:rsidR="00F574E8" w:rsidRDefault="00F574E8" w:rsidP="00546A8A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1996F0C1" w14:textId="77777777" w:rsidR="002B252B" w:rsidRDefault="002B252B" w:rsidP="00546A8A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
@@ -3290,65 +3286,51 @@
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>La Inteligencia Artificial (IA) ha evolucionado rápidamente en los últimos años, transformando de manera profunda los escenarios educativos, especialmente en el ámbito de la educación superior. La IA, entendida como la capacidad de las máquinas para llevar a cabo tareas que normalmente requieren inteligencia humana —como el aprendizaje, el razonamiento y la toma de decisiones (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Gallent</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Zapata &amp; </w:t>
-[...13 lines deleted...]
-        <w:t>, 2023)—, se posiciona como una herramienta estratégica en los procesos de enseñanza-aprendizaje, Sin embargo, esta incorporación tecnológica debe ir acompañada de una reflexión crítica sobre sus implicaciones éticas, sociales y pedagógicas (</w:t>
+        <w:t>, Zapata &amp; Ortego, 2023)—, se posiciona como una herramienta estratégica en los procesos de enseñanza-aprendizaje, Sin embargo, esta incorporación tecnológica debe ir acompañada de una reflexión crítica sobre sus implicaciones éticas, sociales y pedagógicas (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Aznarte</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, 2020).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18D18131" w14:textId="77777777" w:rsidR="00546A8A" w:rsidRPr="00546A8A" w:rsidRDefault="00546A8A" w:rsidP="00546A8A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3362,65 +3344,51 @@
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>En la educación superior, la integración de IA ofrece una oportunidad significativa para atender la diversidad de estilos de aprendizaje, mejorar la eficiencia de los procesos administrativos y apoyar a los docentes en la toma de decisiones pedagógicas (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Gallent</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Zapata &amp; </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2023). Sin embargo, esta incorporación tecnológica debe ir acompañada de una reflexión crítica sobre sus implicaciones éticas, sociales y pedagógicas (</w:t>
+        <w:t>, Zapata &amp; Ortego 2023). Sin embargo, esta incorporación tecnológica debe ir acompañada de una reflexión crítica sobre sus implicaciones éticas, sociales y pedagógicas (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Aznarte</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, 2020).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5770943D" w14:textId="77777777" w:rsidR="002B252B" w:rsidRDefault="002B252B" w:rsidP="00546A8A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3468,51 +3436,50 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A545E68" w14:textId="77777777" w:rsidR="002B252B" w:rsidRDefault="002B252B" w:rsidP="00546A8A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Además, la percepción estudiantil es un componente fundamental para considerar en la integración de nuevas tecnologías. Según investigaciones recientes, la actitud positiva hacia la IA se incrementa cuando los estudiantes reconocen su utilidad práctica y su potencial para mejorar la experiencia educativa (Berzunza, Garrido &amp; Rivero, 2025).  Sin embargo, también se han identificado resistencias cuando se percibe que estas herramientas podrían sustituir funciones humanas esenciales, como la tutoría, la empatía o la guía académica (Pereda, 2017). Sobre la empatía y la introspección emocional en los diseñadores. (Álvarez, 2025).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="692968B9" w14:textId="77777777" w:rsidR="00546A8A" w:rsidRPr="00546A8A" w:rsidRDefault="00546A8A" w:rsidP="00546A8A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41B6A49B" w14:textId="77777777" w:rsidR="002B252B" w:rsidRDefault="002B252B" w:rsidP="00546A8A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -9828,58 +9795,58 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="287E5B40" w14:textId="77777777" w:rsidR="002B252B" w:rsidRPr="00546A8A" w:rsidRDefault="002B252B" w:rsidP="00546A8A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Al familiarizarse el conceptual de la Inteligencia Artificial (IA) entre los estudiantes se obtuvieron que el 40.78% de los encuestados se posiciona de forma neutral respecto a su conocimiento, mientras que solo un 30.1% se considera familiarizado o muy familiarizado. Como se muestra en la tabla 4, el 29.1% reconoce no tener conocimiento o tenerlo en un nivel muy bajo. Esta percepción se ve reforzada por los resultados relacionados con la formación formal en IA: únicamente el 10.19% de los estudiantes ha participado en algún curso o capacitación relacionada con esta tecnología, frente a un contundente 89.81% que no ha recibido instrucción específica. Esta evidencia permite identificar una brecha significativa entre el interés manifiesto de los estudiantes en el uso de la IA y su nivel real de formación, lo que resalta la importancia de diseñar estrategias educativas que incluyan contenidos </w:t>
+        <w:t xml:space="preserve">Al familiarizarse el conceptual de la Inteligencia Artificial (IA) entre los estudiantes se obtuvieron que el 40.78% de los encuestados se posiciona de forma neutral respecto a su conocimiento, mientras que solo un 30.1% se considera familiarizado o muy familiarizado. Como se muestra en la tabla 4, el 29.1% reconoce no tener conocimiento o tenerlo en un nivel muy bajo. Esta percepción se ve reforzada por los resultados relacionados con la formación formal en IA: únicamente el 10.19% de los estudiantes ha participado en algún curso o capacitación relacionada con esta tecnología, frente a un contundente 89.81% que no ha recibido instrucción específica. Esta evidencia permite identificar una brecha significativa entre el interés manifiesto de los estudiantes en el uso de la IA y su nivel real de formación, </w:t>
       </w:r>
       <w:r w:rsidRPr="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>actualizados y accesibles en torno a la IA, especialmente en programas académicos donde la innovación tecnológica puede potenciar las competencias profesionales.</w:t>
+        <w:t>lo que resalta la importancia de diseñar estrategias educativas que incluyan contenidos actualizados y accesibles en torno a la IA, especialmente en programas académicos donde la innovación tecnológica puede potenciar las competencias profesionales.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="127F5F59" w14:textId="77777777" w:rsidR="002B252B" w:rsidRPr="00546A8A" w:rsidRDefault="002B252B" w:rsidP="00546A8A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2354"/>
@@ -12805,51 +12772,50 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="585B6EAF" w14:textId="63E37BBA" w:rsidR="002B252B" w:rsidRPr="00546A8A" w:rsidRDefault="002B252B" w:rsidP="00546A8A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Los resultados obtenidos sobre la percepción del impacto de la Inteligencia Artificial (IA) en la trayectoria académica y laboral de los estudiantes reflejan una actitud predominantemente positiva, el 44.66% considera que la IA tendrá un efecto positivo, mientras que un 14.56% estima que su impacto será muy positivo. En la tabla 6 indica que solo un 6.8% percibe un posible impacto negativo o muy negativo, un porcentaje considerable (33.98%) se mantuvo en una postura neutral, lo cual podría estar relacionado con el bajo nivel de familiaridad o experiencia directa con esta tecnología, como se evidenció en otros indicadores del estudio. En conjunto, estos datos sugieren que, a pesar de la falta de formación formal y experiencia práctica en IA, existe una expectativa favorable respecto a su potencial para mejorar la preparación profesional y la empleabilidad futura de los estudiantes. Este hallazgo refuerza la necesidad de incorporar la IA de manera estratégica en los planes de estudio, no solo como una herramienta tecnológica, sino como un elemento formativo clave para el desarrollo de competencias digitales aplicadas al mundo laboral.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46B2116E" w14:textId="77777777" w:rsidR="002B252B" w:rsidRPr="00546A8A" w:rsidRDefault="002B252B" w:rsidP="00546A8A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -15190,58 +15156,58 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05830551" w14:textId="77777777" w:rsidR="002B252B" w:rsidRDefault="002B252B" w:rsidP="00546A8A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Al analizar la percepción del impacto de la IA en la trayectoria académica y profesional, se observa que el 44.7% considera que la influencia será positiva, y un 14.6% adicional la percibe como muy positiva. En contraste, solo el 6.8% expresó una opinión negativa. Este panorama optimista se complementa con el dato de que el 90.8% y el 73.3% de los estudiantes </w:t>
+        <w:t xml:space="preserve">Al analizar la percepción del impacto de la IA en la trayectoria académica y profesional, se observa que el 44.7% considera que la influencia será positiva, y un 14.6% adicional la percibe como muy positiva. En contraste, solo el 6.8% expresó una opinión negativa. Este </w:t>
       </w:r>
       <w:r w:rsidRPr="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>está dispuesto a que se implemente IA en su experiencia académica o laboral, considera que esta tecnología debería ser parte integral del currículo de su carrera.</w:t>
+        <w:t>panorama optimista se complementa con el dato de que el 90.8% y el 73.3% de los estudiantes está dispuesto a que se implemente IA en su experiencia académica o laboral, considera que esta tecnología debería ser parte integral del currículo de su carrera.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72C8B873" w14:textId="77777777" w:rsidR="00F574E8" w:rsidRPr="00546A8A" w:rsidRDefault="00F574E8" w:rsidP="00546A8A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E6F9E3D" w14:textId="77777777" w:rsidR="002B252B" w:rsidRDefault="002B252B" w:rsidP="00546A8A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
@@ -15337,65 +15303,51 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="048252EF" w14:textId="77777777" w:rsidR="002B252B" w:rsidRDefault="002B252B" w:rsidP="00546A8A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>La baja familiaridad conceptual y técnica que presentan los estudiantes —con un 40.78 % en posición neutral y solo un 10.19 % con formación formal— evidencia una brecha significativa entre el entusiasmo por la IA y el acceso real a herramientas y contenidos formativos. Este fenómeno ha sido señalado por estudios previos (Castro &amp; Casado, 2015), donde se destaca que la implementación de tecnologías emergentes sin un acompañamiento pedagógico adecuado genera desafíos en su adopción significativa. Por ello, la incorporación de la IA en los programas de estudio debe contemplar no solo el uso instrumental de la tecnología, sino también una alfabetización digital crítica que promueva el pensamiento reflexivo y ético (</w:t>
-[...13 lines deleted...]
-        <w:t>, 2020).</w:t>
+        <w:t>La baja familiaridad conceptual y técnica que presentan los estudiantes —con un 40.78 % en posición neutral y solo un 10.19 % con formación formal— evidencia una brecha significativa entre el entusiasmo por la IA y el acceso real a herramientas y contenidos formativos. Este fenómeno ha sido señalado por estudios previos (Castro &amp; Casado, 2015), donde se destaca que la implementación de tecnologías emergentes sin un acompañamiento pedagógico adecuado genera desafíos en su adopción significativa. Por ello, la incorporación de la IA en los programas de estudio debe contemplar no solo el uso instrumental de la tecnología, sino también una alfabetización digital crítica que promueva el pensamiento reflexivo y ético (Chasi, 2020).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27B03500" w14:textId="77777777" w:rsidR="00F574E8" w:rsidRPr="00546A8A" w:rsidRDefault="00F574E8" w:rsidP="00546A8A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16B449E2" w14:textId="77777777" w:rsidR="002B252B" w:rsidRDefault="002B252B" w:rsidP="00546A8A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
@@ -16003,65 +15955,51 @@
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F8659B7" w14:textId="77777777" w:rsidR="002B252B" w:rsidRPr="00546A8A" w:rsidRDefault="002B252B" w:rsidP="00546A8A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ahumada Tello, E., Ramos Higuera, K., &amp; </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Velasco, J. (2024). Sinergia de IA y Factores Humanos: Innovación y Complejidad en el Desarrollo de Nuevos Productos en la Industria 4.0. Revista Iberoamericana de Complejidad y Ciencias Económicas.</w:t>
+        <w:t>Ahumada Tello, E., Ramos Higuera, K., &amp; Perusquia Velasco, J. (2024). Sinergia de IA y Factores Humanos: Innovación y Complejidad en el Desarrollo de Nuevos Productos en la Industria 4.0. Revista Iberoamericana de Complejidad y Ciencias Económicas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="502C8B0F" w14:textId="77777777" w:rsidR="002B252B" w:rsidRPr="00546A8A" w:rsidRDefault="002B252B" w:rsidP="00546A8A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Álvarez Sepúlveda, H.A. (2025). El desarrollo de la empatía histórica: Un estudio sobre las narrativas de futuros profesores de Historia en Chile. RIDE Revista Iberoamericana para la Investigación y el Desarrollo Educativo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57DFA686" w14:textId="77777777" w:rsidR="002B252B" w:rsidRPr="00546A8A" w:rsidRDefault="002B252B" w:rsidP="00546A8A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
@@ -16173,63 +16111,55 @@
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Castro, S., Guzmán, B., &amp; Casado, D. (2015). Las Tic en los procesos de enseñanza y aprendizaje.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C3DA4D1" w14:textId="77777777" w:rsidR="002B252B" w:rsidRPr="00546A8A" w:rsidRDefault="002B252B" w:rsidP="00546A8A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t>-Solórzano, B. (2020). Integración de las TIC en los procesos de enseñanza-aprendizaje en la Facultad de Filosofía, Letras y Ciencias de la Educación de la Universidad Central del Ecuador. REIRE.</w:t>
+      <w:r w:rsidRPr="00546A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Chasi-Solórzano, B. (2020). Integración de las TIC en los procesos de enseñanza-aprendizaje en la Facultad de Filosofía, Letras y Ciencias de la Educación de la Universidad Central del Ecuador. REIRE.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43E8D8F1" w14:textId="77777777" w:rsidR="002B252B" w:rsidRPr="00546A8A" w:rsidRDefault="002B252B" w:rsidP="00546A8A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Cruz </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -16279,65 +16209,51 @@
     <w:p w14:paraId="20CDCD08" w14:textId="77777777" w:rsidR="002B252B" w:rsidRPr="00546A8A" w:rsidRDefault="002B252B" w:rsidP="00546A8A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Gallent</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Torres, C., Zapata González, A., &amp; </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Hernando, J.L. (2023). El impacto de la inteligencia artificial generativa en educación superior: una mirada desde la ética y la integridad académica. RELIEVE - Revista Electrónica de Investigación y Evaluación Educativa.</w:t>
+        <w:t xml:space="preserve"> Torres, C., Zapata González, A., &amp; Ortego Hernando, J.L. (2023). El impacto de la inteligencia artificial generativa en educación superior: una mirada desde la ética y la integridad académica. RELIEVE - Revista Electrónica de Investigación y Evaluación Educativa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="123F5E90" w14:textId="77777777" w:rsidR="002B252B" w:rsidRPr="00546A8A" w:rsidRDefault="002B252B" w:rsidP="00546A8A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00546A8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>García-González, A., &amp; Rodríguez-Zapata, D. (2021). Del salón al aula virtual: Las dificultades tecnológicas, económicas y de salud mental que afrontan los universitarios para el desarrollo de la educación remota en el marco de la pandemia del COVID-19. CULTURA EDUCACIÓN Y SOCIEDAD.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="241B65B3" w14:textId="77777777" w:rsidR="002B252B" w:rsidRPr="00546A8A" w:rsidRDefault="002B252B" w:rsidP="00546A8A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
@@ -16885,74 +16801,74 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73429AF8" w14:textId="7B03FAA0" w:rsidR="00AD3F4C" w:rsidRPr="00546A8A" w:rsidRDefault="00AD3F4C" w:rsidP="00546A8A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AD3F4C" w:rsidRPr="00546A8A" w:rsidSect="00AD3F4C">
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="680" w:footer="397" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5AF3DA8D" w14:textId="77777777" w:rsidR="007C01F5" w:rsidRDefault="007C01F5" w:rsidP="00AD3F4C">
+    <w:p w14:paraId="34C7FF9E" w14:textId="77777777" w:rsidR="006C3125" w:rsidRDefault="006C3125" w:rsidP="00AD3F4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="19FA6603" w14:textId="77777777" w:rsidR="007C01F5" w:rsidRDefault="007C01F5" w:rsidP="00AD3F4C">
+    <w:p w14:paraId="3AC96DB0" w14:textId="77777777" w:rsidR="006C3125" w:rsidRDefault="006C3125" w:rsidP="00AD3F4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -17038,131 +16954,134 @@
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve"> 2025</w:t>
     </w:r>
     <w:r w:rsidRPr="00F44F95">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">                        ISSN: 2448 – </w:t>
     </w:r>
     <w:r w:rsidR="002366CC">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t>6493</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43928952" w14:textId="77777777" w:rsidR="007C01F5" w:rsidRDefault="007C01F5" w:rsidP="00AD3F4C">
+    <w:p w14:paraId="171A1940" w14:textId="77777777" w:rsidR="006C3125" w:rsidRDefault="006C3125" w:rsidP="00AD3F4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="21BF9BC5" w14:textId="77777777" w:rsidR="007C01F5" w:rsidRDefault="007C01F5" w:rsidP="00AD3F4C">
+    <w:p w14:paraId="52B2A756" w14:textId="77777777" w:rsidR="006C3125" w:rsidRDefault="006C3125" w:rsidP="00AD3F4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="40"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A724B0"/>
     <w:rsid w:val="00043DE0"/>
     <w:rsid w:val="00084408"/>
     <w:rsid w:val="0010489D"/>
     <w:rsid w:val="00134351"/>
     <w:rsid w:val="001A3A24"/>
     <w:rsid w:val="002366CC"/>
     <w:rsid w:val="00284765"/>
     <w:rsid w:val="002B252B"/>
     <w:rsid w:val="00326F3B"/>
     <w:rsid w:val="00361A4E"/>
     <w:rsid w:val="00402192"/>
     <w:rsid w:val="004763E9"/>
     <w:rsid w:val="00546A8A"/>
     <w:rsid w:val="00557262"/>
     <w:rsid w:val="00567ED5"/>
     <w:rsid w:val="005E6E08"/>
     <w:rsid w:val="0064338F"/>
+    <w:rsid w:val="006567BA"/>
+    <w:rsid w:val="006C3125"/>
     <w:rsid w:val="00753C17"/>
     <w:rsid w:val="007C01F5"/>
     <w:rsid w:val="007C4380"/>
     <w:rsid w:val="007C7B0C"/>
     <w:rsid w:val="008901AD"/>
     <w:rsid w:val="00960259"/>
     <w:rsid w:val="00993450"/>
     <w:rsid w:val="00A2451E"/>
     <w:rsid w:val="00A724B0"/>
     <w:rsid w:val="00A95075"/>
     <w:rsid w:val="00AD3F4C"/>
     <w:rsid w:val="00B40C40"/>
     <w:rsid w:val="00B555B4"/>
     <w:rsid w:val="00C66CBF"/>
     <w:rsid w:val="00CD496E"/>
     <w:rsid w:val="00D963D2"/>
     <w:rsid w:val="00DF7DA2"/>
+    <w:rsid w:val="00E41DAB"/>
     <w:rsid w:val="00E847D1"/>
     <w:rsid w:val="00F574E8"/>
     <w:rsid w:val="00FA21DB"/>
     <w:rsid w:val="00FB3F3A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -17756,51 +17675,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo9Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A724B0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
@@ -18177,51 +18095,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1917011782">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emartinezr@uaemex.mx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4294-2912" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7871-4925" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4483-8780" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4294-2912" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/ctes.v12i24.872" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7871-4925" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4483-8780" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emartinezr@uaemex.mx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -18477,72 +18395,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
-  <Words>6185</Words>
-  <Characters>34022</Characters>
+  <Words>6201</Words>
+  <Characters>34107</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>283</Lines>
+  <Lines>284</Lines>
   <Paragraphs>80</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>40127</CharactersWithSpaces>
+  <CharactersWithSpaces>40228</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Francisco Santillán Campos</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>