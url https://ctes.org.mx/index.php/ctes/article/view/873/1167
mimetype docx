--- v0 (2025-10-13)
+++ v1 (2026-07-27)
@@ -113,51 +113,99 @@
     </w:p>
     <w:p w14:paraId="170EC875" w14:textId="77777777" w:rsidR="009026FE" w:rsidRDefault="00AD3F4C" w:rsidP="009026FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D5B4F8E" w14:textId="77777777" w:rsidR="009026FE" w:rsidRDefault="009026FE" w:rsidP="009026FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E14B22A" w14:textId="2D2CDE5D" w:rsidR="00AD3F4C" w:rsidRDefault="00AD3F4C" w:rsidP="009026FE">
+    <w:p w14:paraId="39AC8F0D" w14:textId="399FBE26" w:rsidR="00460144" w:rsidRDefault="00460144" w:rsidP="00460144">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00460144">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00460144">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00460144">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/ctes.v12i24.873</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1F9E0AFB" w14:textId="77777777" w:rsidR="00460144" w:rsidRPr="00460144" w:rsidRDefault="00460144" w:rsidP="00460144">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E14B22A" w14:textId="7E987424" w:rsidR="00AD3F4C" w:rsidRDefault="00AD3F4C" w:rsidP="009026FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Artículos científicos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EAF484B" w14:textId="77777777" w:rsidR="009026FE" w:rsidRPr="009026FE" w:rsidRDefault="009026FE" w:rsidP="009026FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -543,55 +591,55 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6526AEA5" w14:textId="77777777" w:rsidR="00876705" w:rsidRPr="009026FE" w:rsidRDefault="00876705" w:rsidP="009026FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Resumen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1806E090" w14:textId="77777777" w:rsidR="00876705" w:rsidRDefault="00876705" w:rsidP="009026FE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="009026FE">
-        <w:t xml:space="preserve">Debido a la creciente demanda de modalidades virtuales, resulta necesario realizar estudios que aporten conocimiento actualizado sobre las habilidades de aprendizaje autónomo que poseen los estudiantes para enfrentar escenarios formativos y profesionales. El objetivo del presente estudio fue identificar dichas habilidades en estudiantes universitarios que cursan asignaturas en modalidad híbrida, con el fin de contribuir al análisis del aprendizaje en entornos virtuales. Se empleó un enfoque cualitativo con diseño fenomenológico, en el que participaron 18 estudiantes de diversas carreras de una universidad pública del sur de Sonora, México, quienes cursaban asignaturas en modalidad presencial-virtual y remota-virtual. Se realizaron dos grupos focales utilizando una guía temática compuesta por cuatro tópicos, lo que permitió identificar habilidades relacionadas con la autogestión y la autorregulación. La información fue transcrita y analizada en MAXQDA2022 mediante categorías preliminares. Para la autogestión se identificaron tres categorías: planear, monitorear y valorar; y para la autorregulación, cuatro: ampliación, colaboración, conceptualización y participación. De </w:t>
+        <w:t xml:space="preserve">Debido a la creciente demanda de modalidades virtuales, resulta necesario realizar estudios que aporten conocimiento actualizado sobre las habilidades de aprendizaje autónomo que poseen los estudiantes para enfrentar escenarios formativos y profesionales. El objetivo del presente estudio fue identificar dichas habilidades en estudiantes universitarios que cursan asignaturas en modalidad híbrida, con el fin de contribuir al análisis del aprendizaje en entornos virtuales. Se empleó un enfoque cualitativo con diseño fenomenológico, en el que participaron 18 estudiantes de diversas carreras de una universidad pública del sur de Sonora, México, quienes cursaban asignaturas en modalidad presencial-virtual y remota-virtual. Se realizaron dos grupos focales utilizando una guía temática compuesta por cuatro tópicos, lo que permitió identificar habilidades relacionadas con la autogestión y la autorregulación. La información fue transcrita y analizada en MAXQDA2022 mediante categorías preliminares. </w:t>
       </w:r>
       <w:r w:rsidRPr="009026FE">
         <w:lastRenderedPageBreak/>
-        <w:t>forma emergente, se reconoció una nueva categoría denominada identificación de estilos de aprendizaje. Los resultados muestran que los participantes aplican habilidades clave de autorregulación y autogestión, así como una personalización de sus estilos de aprendizaje. No obstante, desde la gestión curricular, se recomienda reforzar aquellas habilidades no identificadas, como la preparación de exámenes.</w:t>
+        <w:t>Para la autogestión se identificaron tres categorías: planear, monitorear y valorar; y para la autorregulación, cuatro: ampliación, colaboración, conceptualización y participación. De forma emergente, se reconoció una nueva categoría denominada identificación de estilos de aprendizaje. Los resultados muestran que los participantes aplican habilidades clave de autorregulación y autogestión, así como una personalización de sus estilos de aprendizaje. No obstante, desde la gestión curricular, se recomienda reforzar aquellas habilidades no identificadas, como la preparación de exámenes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D1A91CF" w14:textId="77777777" w:rsidR="009026FE" w:rsidRPr="009026FE" w:rsidRDefault="009026FE" w:rsidP="009026FE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DF761AB" w14:textId="22601AB5" w:rsidR="00876705" w:rsidRPr="009026FE" w:rsidRDefault="00876705" w:rsidP="009026FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Palabras clave</w:t>
       </w:r>
       <w:r w:rsidR="009026FE">
@@ -952,168 +1000,163 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E1ED5BE" w14:textId="77777777" w:rsidR="00876705" w:rsidRDefault="00876705" w:rsidP="009026FE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="009026FE">
         <w:t>Zavala et al. (2024) señalan que el uso de las Tecnologías de la Información y la Comunicación (TIC) promueve el desarrollo de competencias cognitivas mediante la interacción en entornos virtuales. En este sentido, recomiendan integrar el aprendizaje autónomo como componente esencial de dicha modalidad, al considerarse un factor clave para fomentar experiencias educativas centradas en el estudiante.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B5A7932" w14:textId="77777777" w:rsidR="009026FE" w:rsidRPr="009026FE" w:rsidRDefault="009026FE" w:rsidP="009026FE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FFAE7EF" w14:textId="77777777" w:rsidR="00876705" w:rsidRDefault="00876705" w:rsidP="009026FE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> y Yang (2020) definen el aprendizaje autónomo como la capacidad del estudiante para establecer objetivos, monitorearlos, seleccionar técnicas y estrategias, así como aplicar procesos de autoevaluación que contribuyan al logro de sus metas. Para este estudio se retoma el modelo de Arriola (2001), quien describe el aprendizaje autónomo como un nivel avanzado de la habilidad de autogestión. Este autor propone que, para desarrollar dichas habilidades, el alumnado debe ser capaz de: a) planear, es decir, organizar metas que permitan cumplir con las tareas; b) monitorear, que implica comprender cómo se está desarrollando la tarea y ajustarla si es necesario; y c) valorar, entendido como evaluar la eficacia y eficiencia con las que se ejecuta la actividad.</w:t>
+      <w:r w:rsidRPr="009026FE">
+        <w:t>Xie y Yang (2020) definen el aprendizaje autónomo como la capacidad del estudiante para establecer objetivos, monitorearlos, seleccionar técnicas y estrategias, así como aplicar procesos de autoevaluación que contribuyan al logro de sus metas. Para este estudio se retoma el modelo de Arriola (2001), quien describe el aprendizaje autónomo como un nivel avanzado de la habilidad de autogestión. Este autor propone que, para desarrollar dichas habilidades, el alumnado debe ser capaz de: a) planear, es decir, organizar metas que permitan cumplir con las tareas; b) monitorear, que implica comprender cómo se está desarrollando la tarea y ajustarla si es necesario; y c) valorar, entendido como evaluar la eficacia y eficiencia con las que se ejecuta la actividad.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F0D9D01" w14:textId="77777777" w:rsidR="009026FE" w:rsidRPr="009026FE" w:rsidRDefault="009026FE" w:rsidP="009026FE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57A0BD39" w14:textId="77777777" w:rsidR="00876705" w:rsidRPr="009026FE" w:rsidRDefault="00876705" w:rsidP="009026FE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="009026FE">
         <w:t xml:space="preserve">Asimismo, se retoma el modelo de López-Aguado (2010), quien concibe el aprendizaje autónomo como el compromiso del estudiante para organizar sus actividades académicas con el propósito de desarrollar nuevas competencias. Este autor propone seis dimensiones: a) </w:t>
       </w:r>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>ampliación</w:t>
       </w:r>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="009026FE">
         <w:t xml:space="preserve"> relacionada con la búsqueda y elaboración de recursos didácticos; b) </w:t>
       </w:r>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>colaboración</w:t>
       </w:r>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="009026FE">
         <w:t xml:space="preserve"> que implica la participación en actividades grupales; c) </w:t>
       </w:r>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>conceptualización</w:t>
       </w:r>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="009026FE">
         <w:t xml:space="preserve"> entendida como la elaboración de esquemas, resúmenes y otros organizadores gráficos; d) </w:t>
       </w:r>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>planificación</w:t>
       </w:r>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="009026FE">
         <w:t xml:space="preserve"> vinculada con la programación de tareas y la evaluación de los procesos; e) </w:t>
       </w:r>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>preparación de exámenes</w:t>
       </w:r>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="009026FE">
         <w:t xml:space="preserve"> orientada al repaso y estudio para la evaluación; y f) </w:t>
       </w:r>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>participación</w:t>
       </w:r>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="009026FE">
         <w:t xml:space="preserve"> referida al nivel de implicación activa del estudiantado en el proceso de aprendizaje.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4157FFC1" w14:textId="77777777" w:rsidR="009026FE" w:rsidRPr="009026FE" w:rsidRDefault="009026FE" w:rsidP="009026FE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C882838" w14:textId="77777777" w:rsidR="00876705" w:rsidRPr="009026FE" w:rsidRDefault="00876705" w:rsidP="009026FE">
       <w:pPr>
@@ -1351,51 +1394,51 @@
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5FC8579C-9B0F-4586-B145-B949FE536467}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Imagen 2">
                       <a:extLst>
                         <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                           <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5FC8579C-9B0F-4586-B145-B949FE536467}"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId7"/>
+                    <a:blip r:embed="rId8"/>
                     <a:srcRect l="33060" t="34132" r="6671" b="26240"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5612130" cy="2306466"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
@@ -1617,51 +1660,51 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="2B33C358" wp14:editId="7BD9C6BB">
             <wp:extent cx="5612130" cy="2921000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="18" name="image1.png"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image1.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8"/>
+                    <a:blip r:embed="rId9"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5612130" cy="2921000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FC4EF64" w14:textId="77777777" w:rsidR="00876705" w:rsidRPr="009026FE" w:rsidRDefault="00876705" w:rsidP="00077166">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1745,51 +1788,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="6CA9E3E0" wp14:editId="65A78678">
             <wp:extent cx="5612130" cy="3400425"/>
             <wp:effectExtent l="0" t="0" r="7620" b="9525"/>
             <wp:docPr id="19" name="image8.png"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image8.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9"/>
+                    <a:blip r:embed="rId10"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5612130" cy="3400425"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="78858819" w14:textId="77777777" w:rsidR="00876705" w:rsidRPr="009026FE" w:rsidRDefault="00876705" w:rsidP="00077166">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1864,51 +1907,51 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="7BF610E5" wp14:editId="62B0B0EA">
             <wp:extent cx="6048375" cy="4533900"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:docPr id="22" name="image9.png"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image9.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10"/>
+                    <a:blip r:embed="rId11"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6048375" cy="4533900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EADE31F" w14:textId="77777777" w:rsidR="00876705" w:rsidRPr="009026FE" w:rsidRDefault="00876705" w:rsidP="00077166">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2029,51 +2072,51 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="6CB72FA5" wp14:editId="1C7BEAAC">
             <wp:extent cx="5926455" cy="4581525"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="20" name="image6.png"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image6.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11"/>
+                    <a:blip r:embed="rId12"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5926455" cy="4581525"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="0567919C" w14:textId="77777777" w:rsidR="00876705" w:rsidRPr="009026FE" w:rsidRDefault="00876705" w:rsidP="00077166">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2226,51 +2269,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="385A9F43" wp14:editId="7D497A87">
             <wp:extent cx="5612130" cy="4133850"/>
             <wp:effectExtent l="0" t="0" r="7620" b="0"/>
             <wp:docPr id="24" name="image3.png"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image3.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12"/>
+                    <a:blip r:embed="rId13"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5612130" cy="4133850"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B6A08D9" w14:textId="77777777" w:rsidR="00876705" w:rsidRDefault="00876705" w:rsidP="00077166">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2453,51 +2496,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="1C59A8D4" wp14:editId="30BBD21A">
             <wp:extent cx="5612130" cy="4181475"/>
             <wp:effectExtent l="0" t="0" r="7620" b="9525"/>
             <wp:docPr id="25" name="image2.png"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image2.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13"/>
+                    <a:blip r:embed="rId14"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5612130" cy="4181475"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C103C8E" w14:textId="77777777" w:rsidR="00876705" w:rsidRDefault="00876705" w:rsidP="00077166">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2697,51 +2740,51 @@
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3BC952EE-5BC8-445F-AB84-CEC8F19D68F5}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="7" name="Imagen 6">
                       <a:extLst>
                         <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                           <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3BC952EE-5BC8-445F-AB84-CEC8F19D68F5}"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId14"/>
+                    <a:blip r:embed="rId15"/>
                     <a:srcRect l="27479" t="21190" r="9202" b="12380"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5612130" cy="4752975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="4888D224" w14:textId="77777777" w:rsidR="00876705" w:rsidRDefault="00876705" w:rsidP="00077166">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2927,51 +2970,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="0196CC21" wp14:editId="37291B91">
             <wp:extent cx="5612130" cy="4724400"/>
             <wp:effectExtent l="0" t="0" r="7620" b="0"/>
             <wp:docPr id="23" name="image7.png"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image7.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15"/>
+                    <a:blip r:embed="rId16"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5612130" cy="4724400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E3E0231" w14:textId="77777777" w:rsidR="00876705" w:rsidRPr="009026FE" w:rsidRDefault="00876705" w:rsidP="00077166">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3486,135 +3529,107 @@
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Students</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">’ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Achievement</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in a </w:t>
-[...6 lines deleted...]
-        <w:t>Hybrid</w:t>
+        <w:t xml:space="preserve"> in a Hybrid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009026FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Environment</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Environment</w:t>
+        <w:t>Through</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009026FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Self-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009026FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Regulated</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Through</w:t>
-[...26 lines deleted...]
-        </w:rPr>
         <w:t>Learning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Log Data, and </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">, Log Data, and Course </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Engagement</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">: A Data </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Mining</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
@@ -3721,191 +3736,121 @@
         <w:t>(4), 960-985. https://doi.org/10.1177/07356331211056178</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55A1BABB" w14:textId="77777777" w:rsidR="00876705" w:rsidRPr="009026FE" w:rsidRDefault="00876705" w:rsidP="009026FE">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Aljaffer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">, M., </w:t>
-[...6 lines deleted...]
-        <w:t>Almadani</w:t>
+        <w:t xml:space="preserve">, M., Almadani, A., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009026FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>AlDughaither</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, A., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>AlDughaither</w:t>
+        <w:t>Basfar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, A., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Basfar</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>AlGhadir</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">, S., </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, Y., </w:t>
+        <w:t xml:space="preserve">, S., AlGhamdi, Y., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>AlHubaysh</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, B., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>AlMayouf</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">, O., </w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">, O., AlGhamdi, S., Ahmad, T. y Abdulghani, H. (2024). The </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>impact</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
@@ -4023,124 +3968,92 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> medical </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>students</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">BMC </w:t>
+        <w:t xml:space="preserve">BMC Med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Med</w:t>
+        <w:t>Educ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> 24, 888. https://doi.org/10.1186/s12909-024-05889-y</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38857CF0" w14:textId="77777777" w:rsidR="00876705" w:rsidRPr="009026FE" w:rsidRDefault="00876705" w:rsidP="009026FE">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Álvarez-Chaves, A., y Saborío-Taylor, S. (2025). </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Álvarez-Chaves, A., y Saborío-Taylor, S. (2025). Hybrid </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>learning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>higher</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
@@ -4874,116 +4787,100 @@
       </w:r>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>https://doi.org/10.24215/18536212e027</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="614CDD0C" w14:textId="77777777" w:rsidR="00876705" w:rsidRPr="009026FE" w:rsidRDefault="00876705" w:rsidP="009026FE">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">, Z., y Yang, J. (2020). </w:t>
+      <w:r w:rsidRPr="009026FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Xie, Z., y Yang, J. (2020). </w:t>
       </w:r>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Autonomous learning of Elementary students at home during the covid-19 epidemic: a case study of the second Elementary school in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Daxie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, Ningbo, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Zhejuang</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Providence, China. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="009026FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Best </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Evid</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chin Edu, 4(2), 535-541. https://doi.org/10.15354/bece.20.rp009</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CC8F6EA" w14:textId="77777777" w:rsidR="00876705" w:rsidRPr="009026FE" w:rsidRDefault="00876705" w:rsidP="009026FE">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -5234,74 +5131,74 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009026FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Zavala Guirado, M. A., González Castro, I., Tapia Ruelas, C. S., Cota Valenzuela, L. V., y Durón Ramos, M. F. (2024). Propiedades psicométricas de una escala para medir la práctica docente universitaria en la modalidad híbrida. RIDE Revista Iberoamericana Para La Investigación Y El Desarrollo Educativo, 14(28). https://doi.org/10.23913/ride.v14i28.1878</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73429AF8" w14:textId="1EE76C00" w:rsidR="00AD3F4C" w:rsidRPr="009026FE" w:rsidRDefault="00AD3F4C" w:rsidP="009026FE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AD3F4C" w:rsidRPr="009026FE" w:rsidSect="00AD3F4C">
-      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="680" w:footer="397" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E5CE7C0" w14:textId="77777777" w:rsidR="000172B5" w:rsidRDefault="000172B5" w:rsidP="00AD3F4C">
+    <w:p w14:paraId="25D76FCA" w14:textId="77777777" w:rsidR="00FE3172" w:rsidRDefault="00FE3172" w:rsidP="00AD3F4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C5B9FE8" w14:textId="77777777" w:rsidR="000172B5" w:rsidRDefault="000172B5" w:rsidP="00AD3F4C">
+    <w:p w14:paraId="73507370" w14:textId="77777777" w:rsidR="00FE3172" w:rsidRDefault="00FE3172" w:rsidP="00AD3F4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -5394,140 +5291,143 @@
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve"> 2025</w:t>
     </w:r>
     <w:r w:rsidRPr="00F44F95">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">                        ISSN: 2448 – </w:t>
     </w:r>
     <w:r w:rsidR="002366CC">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t>6493</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4CEA895E" w14:textId="77777777" w:rsidR="000172B5" w:rsidRDefault="000172B5" w:rsidP="00AD3F4C">
+    <w:p w14:paraId="221306D7" w14:textId="77777777" w:rsidR="00FE3172" w:rsidRDefault="00FE3172" w:rsidP="00AD3F4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="390779D2" w14:textId="77777777" w:rsidR="000172B5" w:rsidRDefault="000172B5" w:rsidP="00AD3F4C">
+    <w:p w14:paraId="6E26DE9B" w14:textId="77777777" w:rsidR="00FE3172" w:rsidRDefault="00FE3172" w:rsidP="00AD3F4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="40"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A724B0"/>
     <w:rsid w:val="000172B5"/>
     <w:rsid w:val="00043DE0"/>
     <w:rsid w:val="00044E38"/>
     <w:rsid w:val="00077166"/>
     <w:rsid w:val="00084408"/>
     <w:rsid w:val="00134351"/>
     <w:rsid w:val="001A3A24"/>
     <w:rsid w:val="002366CC"/>
     <w:rsid w:val="00284765"/>
     <w:rsid w:val="00326F3B"/>
     <w:rsid w:val="00361A4E"/>
     <w:rsid w:val="003820DC"/>
     <w:rsid w:val="00402192"/>
+    <w:rsid w:val="00460144"/>
     <w:rsid w:val="004763E9"/>
     <w:rsid w:val="00557262"/>
     <w:rsid w:val="00567ED5"/>
     <w:rsid w:val="005E6E08"/>
     <w:rsid w:val="0064338F"/>
     <w:rsid w:val="00753C17"/>
     <w:rsid w:val="007C4380"/>
     <w:rsid w:val="007C7B0C"/>
     <w:rsid w:val="008258D3"/>
     <w:rsid w:val="00876705"/>
     <w:rsid w:val="008901AD"/>
     <w:rsid w:val="009026FE"/>
     <w:rsid w:val="00960259"/>
     <w:rsid w:val="00993450"/>
     <w:rsid w:val="00A724B0"/>
     <w:rsid w:val="00A95075"/>
     <w:rsid w:val="00AD3F4C"/>
     <w:rsid w:val="00B40C40"/>
     <w:rsid w:val="00B555B4"/>
     <w:rsid w:val="00C019C5"/>
     <w:rsid w:val="00C01D36"/>
     <w:rsid w:val="00C5627C"/>
     <w:rsid w:val="00CD496E"/>
     <w:rsid w:val="00D177FD"/>
     <w:rsid w:val="00D963D2"/>
     <w:rsid w:val="00DF7DA2"/>
+    <w:rsid w:val="00E41DAB"/>
     <w:rsid w:val="00E847D1"/>
     <w:rsid w:val="00F24E8C"/>
     <w:rsid w:val="00FA21DB"/>
     <w:rsid w:val="00FB3F3A"/>
+    <w:rsid w:val="00FE3172"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1DC1FF2B"/>
@@ -6117,51 +6017,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo9Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A724B0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
@@ -6494,102 +6393,125 @@
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AD3F4C"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00876705"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:lang w:val="es-ES" w:eastAsia="es-MX"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00876705"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hipervnculo">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00460144"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00460144"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="361169408">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1108622479">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/ctes.v12i24.873" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6845,57 +6767,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>16</Pages>
-  <Words>4058</Words>
-  <Characters>22324</Characters>
+  <Words>4074</Words>
+  <Characters>22411</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>186</Lines>
   <Paragraphs>52</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>26330</CharactersWithSpaces>
+  <CharactersWithSpaces>26433</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Francisco Santillán Campos</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>