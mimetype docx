--- v0 (2025-10-13)
+++ v1 (2026-07-27)
@@ -105,51 +105,90 @@
     </w:p>
     <w:p w14:paraId="402C9A9F" w14:textId="77777777" w:rsidR="00AD3F4C" w:rsidRPr="00AA2F95" w:rsidRDefault="00AD3F4C" w:rsidP="00AA2F95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B9AACF4" w14:textId="77777777" w:rsidR="00AA2F95" w:rsidRDefault="00AD3F4C" w:rsidP="00AA2F95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="455DF5C9" w14:textId="77777777" w:rsidR="00AA2F95" w:rsidRDefault="00AA2F95" w:rsidP="00AA2F95">
+    <w:p w14:paraId="455DF5C9" w14:textId="157F4ED3" w:rsidR="00AA2F95" w:rsidRPr="00330C0C" w:rsidRDefault="00330C0C" w:rsidP="00330C0C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330C0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330C0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00330C0C">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/ctes.v12i24.874</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="20C5CF4C" w14:textId="77777777" w:rsidR="00330C0C" w:rsidRDefault="00330C0C" w:rsidP="00AA2F95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E14B22A" w14:textId="57E9F4B7" w:rsidR="00AD3F4C" w:rsidRPr="00AA2F95" w:rsidRDefault="00AD3F4C" w:rsidP="00AA2F95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
@@ -358,107 +397,117 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Universidad de Colima</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61AB7AA4" w14:textId="52DDF516" w:rsidR="003855A1" w:rsidRPr="00AA2F95" w:rsidRDefault="003855A1" w:rsidP="00AA2F95">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="EE0000"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId7">
+      <w:hyperlink r:id="rId8">
         <w:r w:rsidRPr="00AA2F95">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="EE0000"/>
           </w:rPr>
           <w:t>kasiaeugenia_gamez@ucol.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="765B56B5" w14:textId="77777777" w:rsidR="00AA2F95" w:rsidRDefault="00AA2F95" w:rsidP="00AA2F95">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C9F45CB" w14:textId="552C8F2D" w:rsidR="00AA2F95" w:rsidRPr="00AA2F95" w:rsidRDefault="00AA2F95" w:rsidP="00AA2F95">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Skary Armando </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003855A1" w:rsidRPr="00AA2F95">
+        <w:t>Skary</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve"> Armando </w:t>
+      </w:r>
+      <w:r w:rsidR="003855A1" w:rsidRPr="00AA2F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>López Osuna</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62377FC6" w14:textId="20E3AD47" w:rsidR="00AA2F95" w:rsidRDefault="00AA2F95" w:rsidP="00AA2F95">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D7D9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>CEPC</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA2F95">
@@ -467,51 +516,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> Universidad </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A8CBFA5" w14:textId="05458079" w:rsidR="003855A1" w:rsidRPr="00AA2F95" w:rsidRDefault="003855A1" w:rsidP="00AA2F95">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId8">
+      <w:hyperlink r:id="rId9">
         <w:r w:rsidRPr="00AA2F95">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="EE0000"/>
           </w:rPr>
           <w:t>skary.lopez@cepc.com.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="24A8512D" w14:textId="77777777" w:rsidR="00AA2F95" w:rsidRDefault="00AA2F95" w:rsidP="00AA2F95">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
@@ -537,126 +586,140 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Resumen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A51148F" w14:textId="77777777" w:rsidR="003855A1" w:rsidRDefault="003855A1" w:rsidP="00AA2F95">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>La investigación analiza el potencial de la realidad virtual como herramienta de transformación digital en museos universitarios, centrándose en el caso del Museo Universitario Fernando del Paso de la Universidad de Colima. El objetivo fue desarrollar una propuesta estratégica que optimice la experiencia del visitante, ampliar la accesibilidad al patrimonio cultural y contribuir a la sostenibilidad financiera del museo. El artículo se enfoca en la fase diagnóstica del proceso que evalúa la viabilidad del planteamiento que contempla tres componentes clave: digitalización de exposiciones mediante fotogrametría, recorridos virtuales y una plataforma interactiva en línea. Para ello, se realizó un diagnóstico integral a través de una metodología mixta que incluyó análisis documental, encuestas aplicadas a 335 estudiantes, y el Business Model Canvas. Los resultados muestran que el 85 % de los encuestados valora positivamente las experiencias digitales, identificándose como principales barreras la falta de recursos tecnológicos y de accesibilidad. Además, se proyecta aumentar la satisfacción del visitante hasta un 90 % y duplicar el retorno de visitas. Asimismo, se plantea un esquema financiero viable, con Valor actual neto (VAN) de $112,420.38,</w:t>
+        <w:t xml:space="preserve">La investigación analiza el potencial de la realidad virtual como herramienta de transformación digital en museos universitarios, centrándose en el caso del Museo Universitario Fernando del Paso de la Universidad de Colima. El objetivo fue desarrollar una propuesta estratégica que optimice la experiencia del visitante, ampliar la accesibilidad al patrimonio cultural y contribuir a la sostenibilidad financiera del museo. El artículo se enfoca en la fase diagnóstica del proceso que evalúa la viabilidad del planteamiento que contempla tres componentes clave: digitalización de exposiciones mediante fotogrametría, recorridos virtuales y una plataforma interactiva en línea. Para ello, se realizó un diagnóstico integral a través de una metodología mixta que incluyó análisis documental, encuestas aplicadas a 335 estudiantes, y el Business Model </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA2F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Canvas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA2F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. Los resultados muestran que el 85 % de los encuestados valora positivamente las experiencias digitales, identificándose como principales barreras la falta de recursos tecnológicos y de accesibilidad. Además, se proyecta aumentar la satisfacción del visitante hasta un 90 % y duplicar el retorno de visitas. Asimismo, se plantea un esquema financiero viable, con Valor actual neto (VAN) de $112,420.38,</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Tasa interna de retorno (TIR) del 39.6 % y Retorno sobre la Inversión (ROI) del 18.3 %. Se concluye que la integración de realidad virtual no solo responde a los desafíos actuales del museo, sino que tiene el potencial para posicionarlo como referente de innovación cultural y educativa. Finalmente, se recomienda implementar pilotos para validar el impacto y explorar el uso de otras tecnologías emergentes como la inteligencia artificial y la realidad aumentada.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13633CD6" w14:textId="77777777" w:rsidR="00AA2F95" w:rsidRPr="00AA2F95" w:rsidRDefault="00AA2F95" w:rsidP="00AA2F95">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="538E814C" w14:textId="77777777" w:rsidR="003855A1" w:rsidRDefault="003855A1" w:rsidP="00AA2F95">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Palabras clave:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> realidad virtual, transformación digital, museos universitarios, accesibilidad, sostenibilidad cultural.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D03282A" w14:textId="09766797" w:rsidR="003855A1" w:rsidRDefault="003855A1" w:rsidP="00AA2F95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Abstract</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
         <w:t>This research analyzes the potential of virtual reality as a tool for digital transformation in university museums, focusing on the case of the Museo Universitario Fernando del Paso at the University of Colima. The aim was to develop a strategic proposal to enhance the visitor experience, expand accessibility to cultural heritage, and contribute to the museum’s financial sustainability. This article focuses specifically on the diagnostic phase of the process, which assesses the feasibility of a proposal composed of three key components: exhibition digitization using photogrammetry, virtual tours, and an interactive online platform. A comprehensive diagnostic was conducted using a mixed-methods approach that included documentary analysis, surveys administered to 335 students, and the Business Model Canvas. Results show that 85% of respondents positively value digital experiences, with the main barriers identified as a lack of technological resources and accessibility. Moreover, projections indicate an increase in visitor satisfaction of up to 90% and a doubling of return visits. The financial model also appears viable, with a Net Present Value (NPV) of $112,420.38, an Internal Rate of Return (IRR) of 39.6%, and a Return on Investment (ROI) of 18.3%. The study concludes that integrating virtual reality not only addresses the museum</w:t>
       </w:r>
       <w:r w:rsidR="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>s current challenges but also has the potential to position it as a benchmark in cultural and educational innovation. Finally, the implementation of pilot tests is recommended to validate the impact and explore the use of other emerging technologies such as artificial intelligence and augmented reality.</w:t>
       </w:r>
     </w:p>
@@ -725,64 +788,92 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20B75045" w14:textId="75FB27E3" w:rsidR="00E4058C" w:rsidRDefault="00E4058C" w:rsidP="00E4058C">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E4058C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Fecha Recepción:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E4058C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Enero 2025                                                 </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E4058C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Enero</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E4058C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025                                                 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E4058C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Fecha Aceptación:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E4058C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Mayo 2025</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E4058C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Mayo</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E4058C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="195A2CB4" w14:textId="77777777" w:rsidR="00E4058C" w:rsidRPr="00E4058C" w:rsidRDefault="00E4058C" w:rsidP="00E4058C">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="338F23FC" w14:textId="77777777" w:rsidR="00E4058C" w:rsidRPr="00E4058C" w:rsidRDefault="00E4058C" w:rsidP="00E4058C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04E97CDE" w14:textId="77777777" w:rsidR="00AA2F95" w:rsidRPr="00AA2F95" w:rsidRDefault="00AA2F95" w:rsidP="00AA2F95">
       <w:pPr>
@@ -817,95 +908,137 @@
         </w:rPr>
         <w:t>Introducción</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6720E946" w14:textId="77777777" w:rsidR="00AA2F95" w:rsidRDefault="00AA2F95" w:rsidP="00AA2F95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="603CECF3" w14:textId="1E70C421" w:rsidR="003855A1" w:rsidRDefault="003855A1" w:rsidP="00AA2F95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">La transformación digital es clave para que las instituciones culturales se mantengan vigentes y atractivas. Herramientas como la realidad virtual (VR), la inteligencia artificial (IA) y el Internet de las Cosas (IoT) permiten a los museos generar experiencias inmersivas que enriquecen el aprendizaje, fortalecen la participación activa del visitante y preservan el patrimonio cultural (Nisiotis </w:t>
+        <w:t>La transformación digital es clave para que las instituciones culturales se mantengan vigentes y atractivas. Herramientas como la realidad virtual (VR), la inteligencia artificial (IA) y el Internet de las Cosas (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA2F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>IoT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA2F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>) permiten a los museos generar experiencias inmersivas que enriquecen el aprendizaje, fortalecen la participación activa del visitante y preservan el patrimonio cultural (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA2F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Nisiotis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA2F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>et al.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>, 2019). Estas tecnologías se han convertido en un factor determinante para atraer a audiencias jóvenes. Según Statista (2022), el 70 % de millennials y Generación Z valora positivamente las experiencias digitales en museos.</w:t>
+        <w:t xml:space="preserve">, 2019). Estas tecnologías se han convertido en un factor determinante para atraer a audiencias jóvenes. Según Statista (2022), el 70 % de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA2F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>millennials</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA2F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y Generación Z valora positivamente las experiencias digitales en museos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05FE6D3E" w14:textId="77777777" w:rsidR="00AA2F95" w:rsidRPr="00AA2F95" w:rsidRDefault="00AA2F95" w:rsidP="00AA2F95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C5B201D" w14:textId="77777777" w:rsidR="003855A1" w:rsidRDefault="003855A1" w:rsidP="00AA2F95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">En México, los museos universitarios enfrentan barreras como falta de recursos tecnológicos, presupuestos reducidos y escasa presencia digital. Estas limitaciones se agudizaron con la pandemia de COVID-19, que subrayó la urgencia de adoptar estrategias digitales para mantener la operatividad. El Museo Universitario Fernando del Paso, perteneciente a la Universidad de Colima, refleja estas condiciones: a pesar de su variada oferta expositiva, presenta una limitada infraestructura digital, ausencia de estrategias de innovación y recursos financieros reducidos —con un presupuesto anual estimado en MXN $80,000—. La </w:t>
+        <w:t xml:space="preserve">En México, los museos universitarios enfrentan barreras como falta de recursos tecnológicos, presupuestos reducidos y escasa presencia digital. Estas limitaciones se agudizaron con la pandemia de COVID-19, que subrayó la urgencia de adoptar estrategias digitales para mantener la operatividad. El Museo Universitario Fernando del Paso, perteneciente a la Universidad de Colima, refleja estas condiciones: a pesar de su variada oferta expositiva, </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>situación financiera muestra una tendencia de dificultades históricas (Véase figura 1) que comprometen la capacidad del museo para innovar y expandirse, afectando su visibilidad institucional y restringiendo su proyección nacional e internacional. La necesidad de atraer nuevos públicos, ofrecer contenidos accesibles y enriquecer la experiencia museística vuelve indispensable incorporarle tecnologías emergentes que transformen la relación entre museo, visitante y conocimiento.</w:t>
+        <w:t>presenta una limitada infraestructura digital, ausencia de estrategias de innovación y recursos financieros reducidos —con un presupuesto anual estimado en MXN $80,000—. La situación financiera muestra una tendencia de dificultades históricas (Véase figura 1) que comprometen la capacidad del museo para innovar y expandirse, afectando su visibilidad institucional y restringiendo su proyección nacional e internacional. La necesidad de atraer nuevos públicos, ofrecer contenidos accesibles y enriquecer la experiencia museística vuelve indispensable incorporarle tecnologías emergentes que transformen la relación entre museo, visitante y conocimiento.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="251A80C4" w14:textId="77777777" w:rsidR="00AA2F95" w:rsidRPr="00AA2F95" w:rsidRDefault="00AA2F95" w:rsidP="00AA2F95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6EEBB958" w14:textId="77777777" w:rsidR="003855A1" w:rsidRPr="00AA2F95" w:rsidRDefault="003855A1" w:rsidP="00AA2F95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Figura 1:</w:t>
@@ -922,51 +1055,51 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B935604" wp14:editId="4E57A59A">
             <wp:extent cx="5060961" cy="2643554"/>
             <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
             <wp:docPr id="4" name="image2.png"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image2.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9"/>
+                    <a:blip r:embed="rId10"/>
                     <a:srcRect t="14847"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5089462" cy="2658441"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -987,51 +1120,65 @@
         </w:rPr>
         <w:t>Fuente: Adaptado de la encuesta de satisfacción Eventos e informe de labores del Museo Universitario Fernando del Paso 2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D9A4A27" w14:textId="77777777" w:rsidR="00AA2F95" w:rsidRPr="00AA2F95" w:rsidRDefault="00AA2F95" w:rsidP="00AA2F95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54B2B3C0" w14:textId="77777777" w:rsidR="003855A1" w:rsidRDefault="003855A1" w:rsidP="00AA2F95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>El diagnóstico integral del museo valoró la posibilidad proponer la de transformación digital basada en VR. Para ello, se aplicó una metodología mixta, que incluyó análisis documental, encuestas dirigidas a estudiantes y modelos de negocio como el Business Model Canvas (BMC). Asimismo, se distinguieron necesidades, oportunidades y condiciones internas para sustentar una intervención tecnológica futura.</w:t>
+        <w:t xml:space="preserve">El diagnóstico integral del museo valoró la posibilidad proponer la de transformación digital basada en VR. Para ello, se aplicó una metodología mixta, que incluyó análisis documental, encuestas dirigidas a estudiantes y modelos de negocio como el Business Model </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA2F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Canvas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA2F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (BMC). Asimismo, se distinguieron necesidades, oportunidades y condiciones internas para sustentar una intervención tecnológica futura.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66CD02A8" w14:textId="77777777" w:rsidR="00AA2F95" w:rsidRPr="00AA2F95" w:rsidRDefault="00AA2F95" w:rsidP="00AA2F95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66A6B1FA" w14:textId="77777777" w:rsidR="003855A1" w:rsidRDefault="003855A1" w:rsidP="00AA2F95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">El estudio se inscribe en la línea de investigación “Cultura digital en la empresa” y se articula con experiencias documentadas a nivel internacional. Casos como los de Simone </w:t>
       </w:r>
@@ -1120,51 +1267,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F22B3D1" w14:textId="77777777" w:rsidR="003855A1" w:rsidRPr="00AA2F95" w:rsidRDefault="003855A1" w:rsidP="00AA2F95">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Metodología</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D04DACF" w14:textId="77777777" w:rsidR="00AA2F95" w:rsidRDefault="00AA2F95" w:rsidP="00AA2F95">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6159135E" w14:textId="3D270558" w:rsidR="003855A1" w:rsidRPr="00AA2F95" w:rsidRDefault="003855A1" w:rsidP="00AA2F95">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
@@ -1901,64 +2047,65 @@
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>3. Evaluación de viabilidad con modelos estratégicos.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Los hallazgos se integraron al análisis de un BMC adaptado al entorno museístico universitario, el cual reconoce nueve bloques de análisis: </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>segmentos de clientes, propuesta de valor, canales, relaciones con el cliente, fuentes de ingresos, recursos clave, actividades clave, socios estratégicos y estructura de costos</w:t>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">segmentos de clientes, propuesta de valor, canales, relaciones con el cliente, fuentes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA2F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">complementó con herramientas como FODA, CAME, PESTEL y proyecciones financieras a cinco años, estimando indicadores como </w:t>
+        <w:t>de ingresos, recursos clave, actividades clave, socios estratégicos y estructura de costos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA2F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Se complementó con herramientas como FODA, CAME, PESTEL y proyecciones financieras a cinco años, estimando indicadores como </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>punto de equilibrio</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, ROI, TIR y VAN.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70B8E736" w14:textId="77777777" w:rsidR="00AA2F95" w:rsidRPr="00AA2F95" w:rsidRDefault="00AA2F95" w:rsidP="00AA2F95">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2372,51 +2519,50 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09318263" w14:textId="77777777" w:rsidR="003855A1" w:rsidRPr="00AA2F95" w:rsidRDefault="003855A1" w:rsidP="00AA2F95">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Tabla 2: Comparativa entre museos virtuales en México</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B63C610" w14:textId="77777777" w:rsidR="003855A1" w:rsidRPr="00AA2F95" w:rsidRDefault="003855A1" w:rsidP="00AA2F95">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DB23332" w14:textId="77777777" w:rsidR="003855A1" w:rsidRPr="00AA2F95" w:rsidRDefault="003855A1" w:rsidP="00AA2F95">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
@@ -2430,51 +2576,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1378F019" wp14:editId="219F98D2">
             <wp:extent cx="5612130" cy="6938645"/>
             <wp:effectExtent l="0" t="0" r="7620" b="0"/>
             <wp:docPr id="1160584750" name="Imagen 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5612130" cy="6938645"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -2538,51 +2684,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02B66A70" wp14:editId="2B1DFC5E">
             <wp:extent cx="5612130" cy="349250"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1082576242" name="Imagen 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11" cstate="print">
+                    <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5612130" cy="349250"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -2606,51 +2752,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00E833C4" w14:textId="77777777" w:rsidR="003855A1" w:rsidRDefault="003855A1" w:rsidP="00AA2F95">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>3. Análisis del mercado potencial.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Las métricas TAM, SAM y SOM, determinaron un mercado total alcanzable para las experiencias virtuales de 8 618 estudiantes, 74 % (6 377) constituyen el mercado objetivo con mayor probabilidad de adopción, sustentando el análisis en datos demográficos institucionales y la segmentación de usuarios por comportamiento digital y consumo cultural.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="522A6311" w14:textId="77777777" w:rsidR="00AA2F95" w:rsidRPr="00AA2F95" w:rsidRDefault="00AA2F95" w:rsidP="00AA2F95">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -2668,51 +2813,51 @@
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="38676609" wp14:editId="71C2477A">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>109220</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>178435</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5283835" cy="2936240"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
             <wp:docPr id="3" name="image3.png" descr="Gráfico, Gráfico de embudo&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="image3.png" descr="Gráfico, Gráfico de embudo&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12"/>
+                    <a:blip r:embed="rId13"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5283835" cy="2936240"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00AA2F95">
@@ -2759,51 +2904,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="453CF5DA" wp14:editId="4EB080A4">
             <wp:extent cx="5612130" cy="320675"/>
             <wp:effectExtent l="0" t="0" r="0" b="3175"/>
             <wp:docPr id="703217271" name="Imagen 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 5"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13" cstate="print">
+                    <a:blip r:embed="rId14" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5612130" cy="320675"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -2994,51 +3139,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6443E240" wp14:editId="1B4BA6D1">
             <wp:extent cx="8258810" cy="4124325"/>
             <wp:effectExtent l="0" t="0" r="8890" b="9525"/>
             <wp:docPr id="642236151" name="Imagen 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14" cstate="print">
+                    <a:blip r:embed="rId15" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="8258810" cy="4124325"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -3057,51 +3202,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="404B532D" wp14:editId="24C2C87B">
             <wp:extent cx="8258810" cy="1297940"/>
             <wp:effectExtent l="0" t="0" r="8890" b="0"/>
             <wp:docPr id="162718466" name="Imagen 33"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 30"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15" cstate="print">
+                    <a:blip r:embed="rId16" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="8258810" cy="1297940"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -3121,51 +3266,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5F91D612" wp14:editId="78CE6400">
             <wp:extent cx="8258810" cy="4686300"/>
             <wp:effectExtent l="0" t="0" r="8890" b="0"/>
             <wp:docPr id="1895221301" name="Imagen 34"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 31"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16" cstate="print">
+                    <a:blip r:embed="rId17" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="8258810" cy="4686300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -3200,51 +3345,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="20DF50AF" wp14:editId="322706A4">
             <wp:extent cx="5613400" cy="533400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2027133802" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17" cstate="print">
+                    <a:blip r:embed="rId18" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5613400" cy="533400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -3994,51 +4139,83 @@
         </w:rPr>
         <w:t>Virtual Reality, 26(1), 57–73.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="606593C5" w14:textId="77777777" w:rsidR="003855A1" w:rsidRPr="00AA2F95" w:rsidRDefault="003855A1" w:rsidP="00AA2F95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Díaz Barriga, Frida (2002). Estrategias docentes para un aprendizaje significativo. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Una interpretación constructivista. Mc Graw Hill. pp. 19 - 20.</w:t>
+        <w:t xml:space="preserve">Una </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA2F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>interpretación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA2F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA2F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>constructivista</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA2F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. Mc Graw Hill. pp. 19 - 20.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33E2C7C1" w14:textId="77777777" w:rsidR="003855A1" w:rsidRPr="00AA2F95" w:rsidRDefault="003855A1" w:rsidP="00AA2F95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Kotarba, M. (2018). </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4072,171 +4249,274 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Photogrammetry and 3D modelling in cultural heritage: A systematic review</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. International Journal of Heritage Studies, 25(7), 700–715.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FE88E90" w14:textId="77777777" w:rsidR="003855A1" w:rsidRPr="00AA2F95" w:rsidRDefault="003855A1" w:rsidP="00AA2F95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2F95">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Nisiotis, L., Albano, G., Beer, L., Ioannidis, Y., &amp; Kenderdine, S. (2019). </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA2F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Nisiotis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA2F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, L., Albano, G., Beer, L., Ioannidis, Y., &amp; Kenderdine, S. (2019). </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Emerging Technologies for Virtual Cultural Heritage</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. IEEE Transactions on Visualization and Computer Graphics, 25(12), 3235–3249.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27B1FF48" w14:textId="77777777" w:rsidR="003855A1" w:rsidRPr="00AA2F95" w:rsidRDefault="003855A1" w:rsidP="00AA2F95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Puspasari, N., Lubis, F.M., Suhendra, I.W., Wibawa, S.C., &amp; Nurcahyo, R. (2021). </w:t>
+        <w:t xml:space="preserve">Puspasari, N., Lubis, F.M., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA2F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Suhendra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA2F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I.W., Wibawa, S.C., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA2F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Nurcahyo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA2F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, R. (2021). </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Risk analysis for virtual museum implementation</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. Journal of Physics: Conference Series, 1844(1), 012–020.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="729B463E" w14:textId="77777777" w:rsidR="003855A1" w:rsidRPr="00AA2F95" w:rsidRDefault="003855A1" w:rsidP="00AA2F95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Simone, A., Vaglini, G., &amp; Casati, S. (2021). </w:t>
+        <w:t xml:space="preserve">Simone, A., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA2F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Vaglini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA2F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, G., &amp; Casati, S. (2021). </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Museums and virtual reality: The European experience post COVID-19</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. Digital Culture Journal, 17(2), 180–200.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49E2B79A" w14:textId="77777777" w:rsidR="003855A1" w:rsidRPr="00AA2F95" w:rsidRDefault="003855A1" w:rsidP="00AA2F95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Statista. (2022). </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Importance of digital experiences in museums for Millennials and Generation Z</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Incluir la fecha de recuperación  </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId18">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA2F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Incluir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA2F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA2F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>fecha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA2F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA2F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>recuperación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA2F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19">
         <w:r w:rsidRPr="00AA2F95">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.statista.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="19AA6B2F" w14:textId="77777777" w:rsidR="003855A1" w:rsidRPr="00AA2F95" w:rsidRDefault="003855A1" w:rsidP="00AA2F95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Tham, A., Sigala, M., &amp; Clark, H. (2023). </w:t>
@@ -4301,99 +4581,113 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">UNESCO. (2020). </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Museums around the world in the face of COVID-19</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA2F95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">UNESCO Report. Recuperado el 11 de junio de 2024, de </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId19">
+        <w:t xml:space="preserve">UNESCO </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA2F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Report</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA2F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Recuperado el 11 de junio de 2024, de </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20">
         <w:r w:rsidRPr="00AA2F95">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://unesdoc.unesco.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="73429AF8" w14:textId="7B03FAA0" w:rsidR="00AD3F4C" w:rsidRPr="00AA2F95" w:rsidRDefault="00AD3F4C" w:rsidP="00AA2F95">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AD3F4C" w:rsidRPr="00AA2F95" w:rsidSect="00AD3F4C">
-      <w:footerReference w:type="default" r:id="rId20"/>
+      <w:footerReference w:type="default" r:id="rId21"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="680" w:footer="397" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="094B5661" w14:textId="77777777" w:rsidR="00AA04F0" w:rsidRDefault="00AA04F0" w:rsidP="00AD3F4C">
+    <w:p w14:paraId="1EA141E9" w14:textId="77777777" w:rsidR="00D27DE0" w:rsidRDefault="00D27DE0" w:rsidP="00AD3F4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="169BED7F" w14:textId="77777777" w:rsidR="00AA04F0" w:rsidRDefault="00AA04F0" w:rsidP="00AD3F4C">
+    <w:p w14:paraId="29BAB446" w14:textId="77777777" w:rsidR="00D27DE0" w:rsidRDefault="00D27DE0" w:rsidP="00AD3F4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4470,135 +4764,139 @@
         <w:b/>
       </w:rPr>
       <w:t>Julio – Diciembre 2025</w:t>
     </w:r>
     <w:r w:rsidRPr="00F44F95">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">                        ISSN: 2448 – </w:t>
     </w:r>
     <w:r w:rsidR="002366CC">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t>6493</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1310B34A" w14:textId="77777777" w:rsidR="00AA04F0" w:rsidRDefault="00AA04F0" w:rsidP="00AD3F4C">
+    <w:p w14:paraId="3DED81E0" w14:textId="77777777" w:rsidR="00D27DE0" w:rsidRDefault="00D27DE0" w:rsidP="00AD3F4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54B67FD1" w14:textId="77777777" w:rsidR="00AA04F0" w:rsidRDefault="00AA04F0" w:rsidP="00AD3F4C">
+    <w:p w14:paraId="140FC8BA" w14:textId="77777777" w:rsidR="00D27DE0" w:rsidRDefault="00D27DE0" w:rsidP="00AD3F4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="40"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A724B0"/>
     <w:rsid w:val="00043DE0"/>
     <w:rsid w:val="00084408"/>
     <w:rsid w:val="00134351"/>
     <w:rsid w:val="001A3A24"/>
     <w:rsid w:val="002366CC"/>
     <w:rsid w:val="00284765"/>
     <w:rsid w:val="00326F3B"/>
+    <w:rsid w:val="00330C0C"/>
     <w:rsid w:val="00361A4E"/>
     <w:rsid w:val="003855A1"/>
     <w:rsid w:val="00402192"/>
     <w:rsid w:val="004763E9"/>
     <w:rsid w:val="005475EB"/>
     <w:rsid w:val="00557262"/>
     <w:rsid w:val="00567ED5"/>
     <w:rsid w:val="005C0240"/>
     <w:rsid w:val="005E6E08"/>
     <w:rsid w:val="0064338F"/>
     <w:rsid w:val="00654CBD"/>
     <w:rsid w:val="006A3F3F"/>
     <w:rsid w:val="00753C17"/>
     <w:rsid w:val="007C4380"/>
     <w:rsid w:val="007C7B0C"/>
     <w:rsid w:val="00885B8B"/>
     <w:rsid w:val="008901AD"/>
     <w:rsid w:val="00957599"/>
     <w:rsid w:val="00960259"/>
     <w:rsid w:val="00993450"/>
     <w:rsid w:val="00A724B0"/>
     <w:rsid w:val="00A95075"/>
     <w:rsid w:val="00AA04F0"/>
     <w:rsid w:val="00AA2F95"/>
     <w:rsid w:val="00AD3F4C"/>
     <w:rsid w:val="00B40C40"/>
     <w:rsid w:val="00B555B4"/>
     <w:rsid w:val="00C37DEA"/>
     <w:rsid w:val="00CD496E"/>
+    <w:rsid w:val="00D27DE0"/>
     <w:rsid w:val="00D963D2"/>
     <w:rsid w:val="00DF7DA2"/>
     <w:rsid w:val="00E4058C"/>
+    <w:rsid w:val="00E41DAB"/>
     <w:rsid w:val="00E847D1"/>
     <w:rsid w:val="00FA21DB"/>
     <w:rsid w:val="00FB3F3A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -5564,91 +5862,114 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AD3F4C"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003855A1"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="es-MX"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hipervnculo">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00330C0C"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00330C0C"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="692731771">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2091731825">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:skary.lopez@cepc.com.mx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statista.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kasiaeugenia_gamez@ucol.mx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.emf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unesdoc.unesco.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kasiaeugenia_gamez@ucol.mx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/ctes.v12i24.874" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.emf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unesdoc.unesco.org" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statista.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:skary.lopez@cepc.com.mx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5904,72 +6225,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>3351</Words>
-  <Characters>18431</Characters>
+  <Words>3366</Words>
+  <Characters>18518</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>153</Lines>
+  <Lines>154</Lines>
   <Paragraphs>43</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21739</CharactersWithSpaces>
+  <CharactersWithSpaces>21841</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Francisco Santillán Campos</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>