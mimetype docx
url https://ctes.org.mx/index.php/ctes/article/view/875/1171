--- v0 (2025-10-13)
+++ v1 (2026-07-27)
@@ -74,64 +74,84 @@
                       <a:off x="0" y="0"/>
                       <a:ext cx="7772400" cy="1047750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="402C9A9F" w14:textId="77777777" w:rsidR="00AD3F4C" w:rsidRPr="00AD3F4C" w:rsidRDefault="00AD3F4C" w:rsidP="00AD3F4C"/>
-    <w:p w14:paraId="7E14B22A" w14:textId="77777777" w:rsidR="00AD3F4C" w:rsidRDefault="00AD3F4C" w:rsidP="00AD3F4C">
+    <w:p w14:paraId="368A11DE" w14:textId="61FB4F52" w:rsidR="00806BA8" w:rsidRDefault="00806BA8" w:rsidP="00806BA8">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00806BA8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806BA8">
+        <w:t>https://doi.org/10.23913/ctes.v12i24.875</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E14B22A" w14:textId="632250FE" w:rsidR="00AD3F4C" w:rsidRDefault="00AD3F4C" w:rsidP="00AD3F4C">
       <w:pPr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="003F3177">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Artículos científicos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="491CC61F" w14:textId="77777777" w:rsidR="002D1E46" w:rsidRPr="0053242D" w:rsidRDefault="002D1E46" w:rsidP="0053242D">
       <w:pPr>
         <w:pStyle w:val="Cuerpo"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -1294,64 +1314,77 @@
         </w:rPr>
         <w:t xml:space="preserve"> el cálculo de la convergencia de las series implícitas y la construcción y el análisis de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>mandalas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> como elementos gráficos resultantes. Mediante el uso de los </w:t>
+        <w:t xml:space="preserve"> como elementos gráficos resultantes. Mediante el uso </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0053242D">
+        <w:rPr>
+          <w:rStyle w:val="Ninguno"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de los </w:t>
       </w:r>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>software</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> R y </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Gnuplot</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0053242D">
@@ -1389,87 +1422,87 @@
         </w:rPr>
         <w:t>n consider</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>ó</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> valores no convencionales de α, incluyendo algunos valores irracionales. Se espera que el atractivo visual de las </w:t>
+        <w:t xml:space="preserve"> valores no convencionales de α, incluyendo algunos valores </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053242D">
+        <w:rPr>
+          <w:rStyle w:val="Ninguno"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">irracionales. Se espera que el atractivo visual de las </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>mandalas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> incremente el interés de los alumnos, por lo que se propone implementar su uso en el proceso de aprendizaje; integrando arte, ciencia y </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">tecnología dentro del aula. Finalmente, se presentan algunas líneas de investigación sobre cómo estas aplicaciones pueden incidir en diversos campos, como el </w:t>
+        <w:t xml:space="preserve"> incremente el interés de los alumnos, por lo que se propone implementar su uso en el proceso de aprendizaje; integrando arte, ciencia y tecnología dentro del aula. Finalmente, se presentan algunas líneas de investigación sobre cómo estas aplicaciones pueden incidir en diversos campos, como el </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>diseñ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>o gr</w:t>
       </w:r>
@@ -1554,110 +1587,101 @@
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Palabras clave:</w:t>
+        <w:t xml:space="preserve">Palabras </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0053242D">
+        <w:rPr>
+          <w:rStyle w:val="Ninguno"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>clave:</w:t>
       </w:r>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="4C94D8"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>√</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="4C94D8"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>2-Ball</w:t>
       </w:r>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Fractal </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> Fractal Dust, </w:t>
       </w:r>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="4C94D8"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>isualización</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -2148,51 +2172,87 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7422C318" w14:textId="77777777" w:rsidR="00DC6F14" w:rsidRPr="00DC6F14" w:rsidRDefault="00DC6F14" w:rsidP="00DC6F14">
       <w:pPr>
         <w:pStyle w:val="Cuerpo"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC6F14">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Fecha Recepción: Enero 2025                                                   Fecha Aceptación: Mayo 2025</w:t>
+        <w:t xml:space="preserve">Fecha Recepción: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC6F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Enero</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC6F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025                                                   Fecha Aceptación: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC6F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Mayo</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC6F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74A359AA" w14:textId="77777777" w:rsidR="00DC6F14" w:rsidRPr="00DC6F14" w:rsidRDefault="00DC6F14" w:rsidP="00DC6F14">
       <w:pPr>
         <w:pStyle w:val="Cuerpo"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6EECA57E" w14:textId="232C3E77" w:rsidR="002D1E46" w:rsidRDefault="002D1E46" w:rsidP="0053242D">
       <w:pPr>
         <w:pStyle w:val="Cuerpo"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
@@ -2706,51 +2766,63 @@
         </w:rPr>
         <w:t>, la comprensi</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>ón</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de conceptos matemáticos avanzados se facilita al permitir que los estudiantes logren observar de manera gráfica una serie o sucesión, y puedan experimentar aplicaciones mediante modelos </w:t>
+        <w:t xml:space="preserve"> de conceptos matemáticos avanzados se facilita al permitir que los estudiantes logren observar de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053242D">
+        <w:rPr>
+          <w:rStyle w:val="Ninguno"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">manera gráfica una serie o sucesión, y puedan experimentar aplicaciones mediante modelos </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>diná</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>micos.</w:t>
       </w:r>
@@ -2787,51 +2859,50 @@
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="3F51B5"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="4C94D8"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">En el ámbito de la </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="4C94D8"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>visualizació</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="4C94D8"/>
         </w:rPr>
@@ -3129,65 +3200,52 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>geometrí</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a sagrada </w:t>
       </w:r>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="3F51B5"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Skinner, S. 2007; </w:t>
-[...13 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>(Skinner, S. 2007; Garc</w:t>
+      </w:r>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="3F51B5"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="3F51B5"/>
         </w:rPr>
         <w:t>a. R. 2009)</w:t>
       </w:r>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
@@ -3301,75 +3359,51 @@
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>psicoló</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve">gicas </w:t>
       </w:r>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="3F51B5"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> et al., 2021; Zhang et al., 2024)</w:t>
+        <w:t>(Yakar et al., 2021; Zhang et al., 2024)</w:t>
       </w:r>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>. Estas figuras sim</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>étricas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -3672,66 +3706,52 @@
         <w:t xml:space="preserve">énfasis en el estudio del llamado </w:t>
       </w:r>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>√</w:t>
       </w:r>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">2-Ball Fractal </w:t>
-[...14 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>2-Ball Fractal Dust</w:t>
+      </w:r>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="3F51B5"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Aguirre-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0053242D">
@@ -4314,273 +4334,263 @@
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
               </w:rPr>
               <m:t>2</m:t>
             </m:r>
           </m:e>
         </m:rad>
       </m:oMath>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:u w:color="4C94D8"/>
         </w:rPr>
         <w:t>-Ball</w:t>
       </w:r>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Fractal </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> Fractal Dust</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053242D">
+        <w:rPr>
+          <w:rStyle w:val="Ninguno"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es un conjunto </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053242D">
+        <w:rPr>
+          <w:rStyle w:val="Ninguno"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:color="4C94D8"/>
+        </w:rPr>
+        <w:t>de naturaleza geométrica</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053242D">
+        <w:rPr>
+          <w:rStyle w:val="Ninguno"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053242D">
+        <w:rPr>
+          <w:rStyle w:val="Ninguno"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:color="4C94D8"/>
+        </w:rPr>
+        <w:t>se genera mediante</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053242D">
+        <w:rPr>
+          <w:rStyle w:val="Ninguno"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un proceso iterativo donde se producen círculos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053242D">
+        <w:rPr>
+          <w:rStyle w:val="Ninguno"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:color="4C94D8"/>
+        </w:rPr>
+        <w:t>progresivamente más pequeños</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053242D">
+        <w:rPr>
+          <w:rStyle w:val="Ninguno"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en cada iteración </w:t>
+      </w:r>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Dust</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> es un conjunto </w:t>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053242D">
+        <w:rPr>
+          <w:rStyle w:val="Ninguno"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, distribuidos de </w:t>
       </w:r>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:color="4C94D8"/>
         </w:rPr>
-        <w:t>de naturaleza geométrica</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> que </w:t>
+        <w:t>forma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053242D">
+        <w:rPr>
+          <w:rStyle w:val="Ninguno"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> específica dentro de un marco geométrico, como un cuadrado en un plano bidimensional o un hipercubo en </w:t>
       </w:r>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:color="4C94D8"/>
         </w:rPr>
-        <w:t>se genera mediante</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> un proceso iterativo donde se producen círculos </w:t>
+        <w:t>espacios de mayor dimensión</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053242D">
+        <w:rPr>
+          <w:rStyle w:val="Ninguno"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:color="4C94D8"/>
         </w:rPr>
-        <w:t>progresivamente más pequeños</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">, distribuidos de </w:t>
+        <w:t>(véase Figura 1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053242D">
+        <w:rPr>
+          <w:rStyle w:val="Ninguno"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:color="4C94D8"/>
         </w:rPr>
-        <w:t>forma</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> específica dentro de un marco geométrico, como un cuadrado en un plano bidimensional o un hipercubo en </w:t>
+        <w:t>Este</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053242D">
+        <w:rPr>
+          <w:rStyle w:val="Ninguno"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fractal se caracteriza por ser auto similar, es decir</w:t>
       </w:r>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:color="4C94D8"/>
         </w:rPr>
-        <w:t>espacios de mayor dimensión</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t>, por conservar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053242D">
+        <w:rPr>
+          <w:rStyle w:val="Ninguno"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la misma estructura en todas las escalas de ampliación. </w:t>
       </w:r>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:color="4C94D8"/>
         </w:rPr>
-        <w:t>(véase Figura 1)</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>Asimismo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053242D">
+        <w:rPr>
+          <w:rStyle w:val="Ninguno"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, este fractal destaca por sus propiedades geométricas únicas </w:t>
       </w:r>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:color="4C94D8"/>
         </w:rPr>
-        <w:t>Este</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> fractal se caracteriza por ser auto similar, es decir</w:t>
+        <w:t>que lo diferencian</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053242D">
+        <w:rPr>
+          <w:rStyle w:val="Ninguno"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de otros conjuntos fractales como el de Apolonio. </w:t>
       </w:r>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:color="4C94D8"/>
         </w:rPr>
-        <w:t>, por conservar</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> la misma estructura en todas las escalas de ampliación. </w:t>
+        <w:t xml:space="preserve">En particular, n llena completamente </w:t>
       </w:r>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:color="4C94D8"/>
         </w:rPr>
-        <w:t>Asimismo</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">, este fractal destaca por sus propiedades geométricas únicas </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>el cuadrado que lo contiene</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053242D">
+        <w:rPr>
+          <w:rStyle w:val="Ninguno"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, lo cual implica que </w:t>
       </w:r>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:color="4C94D8"/>
         </w:rPr>
-        <w:t>que lo diferencian</w:t>
-[...28 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">su dimensión fractal es inferior a la del espacio bidimensional en el que se construye. </w:t>
       </w:r>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Además, los círculos que se generan en cada iteración nunca </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">se tocan entre sí. </w:t>
+        <w:t xml:space="preserve">Además, los círculos que se generan en cada iteración nunca se tocan entre sí. </w:t>
       </w:r>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:color="4C94D8"/>
         </w:rPr>
         <w:t xml:space="preserve">Estos aspectos sugieren que el fractal posee una distribución ordenada, con una acumulación densa en ciertas regiones del espacio </w:t>
       </w:r>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>(Soto-Villalobos et al., 2023).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08C37047" w14:textId="77777777" w:rsidR="002D1E46" w:rsidRPr="0053242D" w:rsidRDefault="002D1E46" w:rsidP="0053242D">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
@@ -4624,63 +4634,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
               </w:rPr>
               <m:t>2</m:t>
             </m:r>
           </m:e>
         </m:rad>
       </m:oMath>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:u w:color="4C94D8"/>
         </w:rPr>
         <w:t>-Ball</w:t>
       </w:r>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Fractal </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> Fractal Dust</w:t>
+      </w:r>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:color="4C94D8"/>
         </w:rPr>
         <w:t>no solo proporciona</w:t>
       </w:r>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> una perspectiva visual y matemática del comportamiento fractal, sino que </w:t>
       </w:r>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
@@ -5213,51 +5212,50 @@
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F50EE06" w14:textId="11812B7E" w:rsidR="002D1E46" w:rsidRPr="0053242D" w:rsidRDefault="002D1E46" w:rsidP="0053242D">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Serie del círculo central (</w:t>
       </w:r>
       <m:oMath>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
               </w:rPr>
               <m:t>ρ</m:t>
             </m:r>
           </m:e>
           <m:sub>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
               </w:rPr>
               <m:t>k</m:t>
@@ -5319,51 +5317,51 @@
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:color="EE0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> está dado por:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12150C42" w14:textId="77777777" w:rsidR="002D1E46" w:rsidRPr="0053242D" w:rsidRDefault="002D1E46" w:rsidP="0053242D">
       <w:pPr>
         <w:pStyle w:val="Cuerpo"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C83FF24" w14:textId="77777777" w:rsidR="002D1E46" w:rsidRPr="0053242D" w:rsidRDefault="00000000" w:rsidP="0053242D">
+    <w:p w14:paraId="4C83FF24" w14:textId="77777777" w:rsidR="002D1E46" w:rsidRPr="0053242D" w:rsidRDefault="004C0B03" w:rsidP="0053242D">
       <w:pPr>
         <w:pStyle w:val="Cuerpo"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <m:oMathPara>
         <m:oMathParaPr>
           <m:jc m:val="center"/>
         </m:oMathParaPr>
         <m:oMath>
           <m:sSub>
             <m:sSubPr>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
@@ -5421,51 +5419,60 @@
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <m:t>ρ</m:t>
               </m:r>
             </m:e>
             <m:sub>
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <m:t>0</m:t>
               </m:r>
             </m:sub>
           </m:sSub>
           <m:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
               <w:color w:val="auto"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <m:t>-α</m:t>
+            <m:t>-</m:t>
+          </m:r>
+          <m:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <m:t>α</m:t>
           </m:r>
           <m:sSub>
             <m:sSubPr>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
               </m:ctrlPr>
             </m:sSubPr>
             <m:e>
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <m:t>ρ</m:t>
               </m:r>
             </m:e>
             <m:sub>
               <m:r>
@@ -5499,75 +5506,93 @@
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
               </m:ctrlPr>
             </m:radPr>
             <m:deg/>
             <m:e>
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <m:t>2</m:t>
               </m:r>
             </m:e>
           </m:rad>
           <m:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
               <w:color w:val="auto"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <m:t>–1)</m:t>
+            <m:t>-</m:t>
+          </m:r>
+          <m:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <m:t>1)</m:t>
           </m:r>
           <m:nary>
             <m:naryPr>
               <m:chr m:val="∑"/>
               <m:limLoc m:val="undOvr"/>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                   <w:i/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
               </m:ctrlPr>
             </m:naryPr>
             <m:sub>
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
-                <m:t>j=1</m:t>
+                <m:t>j</m:t>
+              </m:r>
+              <m:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <m:t>=1</m:t>
               </m:r>
             </m:sub>
             <m:sup>
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <m:t>k</m:t>
               </m:r>
             </m:sup>
             <m:e>
               <m:f>
                 <m:fPr>
                   <m:ctrlPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                       <w:i/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </m:ctrlPr>
@@ -5581,51 +5606,69 @@
                           <w:color w:val="auto"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </m:ctrlPr>
                     </m:sSupPr>
                     <m:e>
                       <m:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <m:t>α</m:t>
                       </m:r>
                     </m:e>
                     <m:sup>
                       <m:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <m:t>j-1</m:t>
+                        <m:t>j</m:t>
+                      </m:r>
+                      <m:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <m:t>-</m:t>
+                      </m:r>
+                      <m:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <m:t>1</m:t>
                       </m:r>
                     </m:sup>
                   </m:sSup>
                 </m:num>
                 <m:den>
                   <m:sSup>
                     <m:sSupPr>
                       <m:ctrlPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </m:ctrlPr>
                     </m:sSupPr>
                     <m:e>
                       <m:d>
                         <m:dPr>
                           <m:ctrlPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                               <w:i/>
                               <w:color w:val="auto"/>
                               <w:sz w:val="24"/>
@@ -5664,95 +5707,113 @@
                       </m:d>
                     </m:e>
                     <m:sup>
                       <m:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <m:t>j</m:t>
                       </m:r>
                     </m:sup>
                   </m:sSup>
                 </m:den>
               </m:f>
             </m:e>
           </m:nary>
           <m:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
               <w:color w:val="auto"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <m:t>,∀k=1,2,3,...</m:t>
+            <m:t>,∀</m:t>
+          </m:r>
+          <m:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <m:t>k</m:t>
+          </m:r>
+          <m:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <m:t>=1,2,3,...</m:t>
           </m:r>
         </m:oMath>
       </m:oMathPara>
     </w:p>
     <w:p w14:paraId="7EDFE6A2" w14:textId="77777777" w:rsidR="002D1E46" w:rsidRPr="0053242D" w:rsidRDefault="002D1E46" w:rsidP="0053242D">
       <w:pPr>
         <w:pStyle w:val="Cuerpo"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E9FDDE5" w14:textId="77777777" w:rsidR="002D1E46" w:rsidRPr="0053242D" w:rsidRDefault="002D1E46" w:rsidP="0053242D">
       <w:pPr>
         <w:pStyle w:val="Cuerpo"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">donde: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06107C93" w14:textId="77777777" w:rsidR="002D1E46" w:rsidRPr="0053242D" w:rsidRDefault="00000000" w:rsidP="0053242D">
+    <w:p w14:paraId="06107C93" w14:textId="77777777" w:rsidR="002D1E46" w:rsidRPr="0053242D" w:rsidRDefault="004C0B03" w:rsidP="0053242D">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:sSub>
           <m:sSubPr>
@@ -6124,51 +6185,51 @@
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:color="EE0000"/>
         </w:rPr>
         <w:t xml:space="preserve">quedando definido de acuerdo con Aguirre-López et al., (2023), como: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6180B19D" w14:textId="77777777" w:rsidR="002D1E46" w:rsidRPr="0053242D" w:rsidRDefault="002D1E46" w:rsidP="0053242D">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="212ACB53" w14:textId="77777777" w:rsidR="002D1E46" w:rsidRPr="0053242D" w:rsidRDefault="00000000" w:rsidP="0053242D">
+    <w:p w14:paraId="212ACB53" w14:textId="77777777" w:rsidR="002D1E46" w:rsidRPr="0053242D" w:rsidRDefault="004C0B03" w:rsidP="0053242D">
       <w:pPr>
         <w:pStyle w:val="Cuerpo"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <m:oMathPara>
         <m:oMathParaPr>
           <m:jc m:val="center"/>
         </m:oMathParaPr>
         <m:oMath>
           <m:sSub>
             <m:sSubPr>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
@@ -6261,75 +6322,93 @@
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
               </m:ctrlPr>
             </m:radPr>
             <m:deg/>
             <m:e>
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <m:t>2</m:t>
               </m:r>
             </m:e>
           </m:rad>
           <m:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
               <w:color w:val="auto"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <m:t>–1)</m:t>
+            <m:t>-</m:t>
+          </m:r>
+          <m:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <m:t>1)</m:t>
           </m:r>
           <m:nary>
             <m:naryPr>
               <m:chr m:val="∑"/>
               <m:limLoc m:val="undOvr"/>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                   <w:i/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
               </m:ctrlPr>
             </m:naryPr>
             <m:sub>
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
-                <m:t>j=1</m:t>
+                <m:t>j</m:t>
+              </m:r>
+              <m:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <m:t>=1</m:t>
               </m:r>
             </m:sub>
             <m:sup>
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <m:t>k</m:t>
               </m:r>
             </m:sup>
             <m:e>
               <m:f>
                 <m:fPr>
                   <m:ctrlPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                       <w:i/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </m:ctrlPr>
@@ -6343,51 +6422,69 @@
                           <w:color w:val="auto"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </m:ctrlPr>
                     </m:sSupPr>
                     <m:e>
                       <m:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <m:t>α</m:t>
                       </m:r>
                     </m:e>
                     <m:sup>
                       <m:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <m:t>j-1</m:t>
+                        <m:t>j</m:t>
+                      </m:r>
+                      <m:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <m:t>-</m:t>
+                      </m:r>
+                      <m:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <m:t>1</m:t>
                       </m:r>
                     </m:sup>
                   </m:sSup>
                 </m:num>
                 <m:den>
                   <m:sSup>
                     <m:sSupPr>
                       <m:ctrlPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </m:ctrlPr>
                     </m:sSupPr>
                     <m:e>
                       <m:d>
                         <m:dPr>
                           <m:ctrlPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                               <w:i/>
                               <w:color w:val="auto"/>
                               <w:sz w:val="24"/>
@@ -6426,51 +6523,69 @@
                       </m:d>
                     </m:e>
                     <m:sup>
                       <m:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <m:t>j</m:t>
                       </m:r>
                     </m:sup>
                   </m:sSup>
                 </m:den>
               </m:f>
             </m:e>
           </m:nary>
           <m:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
               <w:color w:val="auto"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <m:t>,∀k=1,2,3,...</m:t>
+            <m:t>,∀</m:t>
+          </m:r>
+          <m:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <m:t>k</m:t>
+          </m:r>
+          <m:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <m:t>=1,2,3,...</m:t>
           </m:r>
         </m:oMath>
       </m:oMathPara>
     </w:p>
     <w:p w14:paraId="01C6E93A" w14:textId="77777777" w:rsidR="002D1E46" w:rsidRPr="0053242D" w:rsidRDefault="002D1E46" w:rsidP="0053242D">
       <w:pPr>
         <w:pStyle w:val="Cuerpo"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46EE00C8" w14:textId="77777777" w:rsidR="002D1E46" w:rsidRPr="0053242D" w:rsidRDefault="002D1E46" w:rsidP="0053242D">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -6479,51 +6594,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">De esta manera, las siguientes observaciones </w:t>
       </w:r>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:color="4C94D8"/>
         </w:rPr>
         <w:t xml:space="preserve">son válidas </w:t>
       </w:r>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>para ambas series:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33A0C0AA" w14:textId="77777777" w:rsidR="002D1E46" w:rsidRPr="0053242D" w:rsidRDefault="00000000" w:rsidP="0053242D">
+    <w:p w14:paraId="33A0C0AA" w14:textId="77777777" w:rsidR="002D1E46" w:rsidRPr="0053242D" w:rsidRDefault="004C0B03" w:rsidP="0053242D">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:rad>
           <m:radPr>
@@ -6547,120 +6662,126 @@
         </m:rad>
       </m:oMath>
       <w:r w:rsidR="002D1E46" w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> – 1: factor constante que controla la escala de reducción en cada </w:t>
       </w:r>
       <w:r w:rsidR="002D1E46" w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:color="4C94D8"/>
         </w:rPr>
         <w:t>iteración</w:t>
       </w:r>
       <w:r w:rsidR="002D1E46" w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="390C1998" w14:textId="77777777" w:rsidR="002D1E46" w:rsidRPr="0053242D" w:rsidRDefault="00000000" w:rsidP="0053242D">
+    <w:p w14:paraId="390C1998" w14:textId="77777777" w:rsidR="002D1E46" w:rsidRPr="0053242D" w:rsidRDefault="004C0B03" w:rsidP="0053242D">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:nary>
           <m:naryPr>
             <m:chr m:val="∑"/>
             <m:limLoc m:val="undOvr"/>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                 <w:i/>
               </w:rPr>
             </m:ctrlPr>
           </m:naryPr>
           <m:sub>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
               </w:rPr>
-              <m:t>j=1</m:t>
+              <m:t>j</m:t>
+            </m:r>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+              </w:rPr>
+              <m:t>=1</m:t>
             </m:r>
           </m:sub>
           <m:sup>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
               </w:rPr>
               <m:t>k</m:t>
             </m:r>
           </m:sup>
           <m:e>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
               </w:rPr>
               <m:t>:</m:t>
             </m:r>
           </m:e>
         </m:nary>
       </m:oMath>
       <w:r w:rsidR="002D1E46" w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> suma que define el aporte de las iteraciones al radio actual.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E9BE9" w14:textId="77777777" w:rsidR="002D1E46" w:rsidRPr="0053242D" w:rsidRDefault="00000000" w:rsidP="0053242D">
+    <w:p w14:paraId="203E9BE9" w14:textId="77777777" w:rsidR="002D1E46" w:rsidRPr="0053242D" w:rsidRDefault="004C0B03" w:rsidP="0053242D">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:sSup>
           <m:sSupPr>
@@ -7211,50 +7332,51 @@
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Subdivisión iterativa:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="379908B9" w14:textId="77777777" w:rsidR="002D1E46" w:rsidRPr="0053242D" w:rsidRDefault="002D1E46" w:rsidP="0053242D">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">En cada </w:t>
       </w:r>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:color="4C94D8"/>
         </w:rPr>
         <w:t xml:space="preserve">iteración </w:t>
       </w:r>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, el cuadrado se divide en 4 </w:t>
@@ -7934,51 +8056,51 @@
           <m:sub>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <m:t>k</m:t>
             </m:r>
           </m:sub>
         </m:sSub>
       </m:oMath>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>, el término general es:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B227328" w14:textId="77777777" w:rsidR="002D1E46" w:rsidRPr="0053242D" w:rsidRDefault="00000000" w:rsidP="0053242D">
+    <w:p w14:paraId="1B227328" w14:textId="77777777" w:rsidR="002D1E46" w:rsidRPr="0053242D" w:rsidRDefault="004C0B03" w:rsidP="0053242D">
       <w:pPr>
         <w:pStyle w:val="Cuerpo"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <m:oMathPara>
         <m:oMathParaPr>
           <m:jc m:val="center"/>
         </m:oMathParaPr>
         <m:oMath>
           <m:sSub>
             <m:sSubPr>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
@@ -8016,51 +8138,60 @@
             </w:rPr>
             <m:t>=</m:t>
           </m:r>
           <m:nary>
             <m:naryPr>
               <m:chr m:val="∑"/>
               <m:limLoc m:val="undOvr"/>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                   <w:i/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
               </m:ctrlPr>
             </m:naryPr>
             <m:sub>
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
-                <m:t>j=1</m:t>
+                <m:t>j</m:t>
+              </m:r>
+              <m:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <m:t>=1</m:t>
               </m:r>
             </m:sub>
             <m:sup>
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <m:t>k</m:t>
               </m:r>
             </m:sup>
             <m:e>
               <m:f>
                 <m:fPr>
                   <m:ctrlPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                       <w:i/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </m:ctrlPr>
@@ -8074,51 +8205,69 @@
                           <w:color w:val="auto"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </m:ctrlPr>
                     </m:sSupPr>
                     <m:e>
                       <m:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <m:t>α</m:t>
                       </m:r>
                     </m:e>
                     <m:sup>
                       <m:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <m:t>j-1</m:t>
+                        <m:t>j</m:t>
+                      </m:r>
+                      <m:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <m:t>-</m:t>
+                      </m:r>
+                      <m:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                          <w:color w:val="auto"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <m:t>1</m:t>
                       </m:r>
                     </m:sup>
                   </m:sSup>
                 </m:num>
                 <m:den>
                   <m:sSup>
                     <m:sSupPr>
                       <m:ctrlPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </m:ctrlPr>
                     </m:sSupPr>
                     <m:e>
                       <m:d>
                         <m:dPr>
                           <m:ctrlPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                               <w:i/>
                               <w:color w:val="auto"/>
                               <w:sz w:val="24"/>
@@ -8203,51 +8352,51 @@
     <w:p w14:paraId="13A875DD" w14:textId="77777777" w:rsidR="002D1E46" w:rsidRPr="0053242D" w:rsidRDefault="002D1E46" w:rsidP="0053242D">
       <w:pPr>
         <w:pStyle w:val="Cuerpo"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Ahora, reorganizando los términos del denominador y agrupando factores, nos permite separar la potencia de α y el termino constante:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40BE58D5" w14:textId="77777777" w:rsidR="002D1E46" w:rsidRPr="0053242D" w:rsidRDefault="00000000" w:rsidP="0053242D">
+    <w:p w14:paraId="40BE58D5" w14:textId="77777777" w:rsidR="002D1E46" w:rsidRPr="0053242D" w:rsidRDefault="004C0B03" w:rsidP="0053242D">
       <w:pPr>
         <w:pStyle w:val="Cuerpo"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <m:oMathPara>
         <m:oMathParaPr>
           <m:jc m:val="center"/>
         </m:oMathParaPr>
         <m:oMath>
           <m:sSub>
             <m:sSubPr>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
@@ -8285,96 +8434,123 @@
             </w:rPr>
             <m:t>=</m:t>
           </m:r>
           <m:nary>
             <m:naryPr>
               <m:chr m:val="∑"/>
               <m:limLoc m:val="undOvr"/>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                   <w:i/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
               </m:ctrlPr>
             </m:naryPr>
             <m:sub>
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
-                <m:t>j=1</m:t>
+                <m:t>j</m:t>
+              </m:r>
+              <m:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <m:t>=1</m:t>
               </m:r>
             </m:sub>
             <m:sup>
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <m:t>k</m:t>
               </m:r>
             </m:sup>
             <m:e>
               <m:sSup>
                 <m:sSupPr>
                   <m:ctrlPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:sSupPr>
                 <m:e>
                   <m:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <m:t>α</m:t>
                   </m:r>
                 </m:e>
                 <m:sup>
                   <m:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <m:t>j-1</m:t>
+                    <m:t>j</m:t>
+                  </m:r>
+                  <m:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                      <w:color w:val="auto"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <m:t>-</m:t>
+                  </m:r>
+                  <m:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                      <w:color w:val="auto"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <m:t>1</m:t>
                   </m:r>
                 </m:sup>
               </m:sSup>
               <m:f>
                 <m:fPr>
                   <m:ctrlPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                       <w:i/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:fPr>
                 <m:num>
                   <m:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <m:t>1</m:t>
                   </m:r>
@@ -8465,51 +8641,51 @@
     <w:p w14:paraId="6162AA09" w14:textId="77777777" w:rsidR="002D1E46" w:rsidRPr="0053242D" w:rsidRDefault="002D1E46" w:rsidP="0053242D">
       <w:pPr>
         <w:pStyle w:val="Cuerpo"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Luego, factorizando, podemos identificar una serie geométrica tal que:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21220020" w14:textId="77777777" w:rsidR="002D1E46" w:rsidRPr="0053242D" w:rsidRDefault="00000000" w:rsidP="0053242D">
+    <w:p w14:paraId="21220020" w14:textId="77777777" w:rsidR="002D1E46" w:rsidRPr="0053242D" w:rsidRDefault="004C0B03" w:rsidP="0053242D">
       <w:pPr>
         <w:pStyle w:val="Cuerpo"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <m:oMathPara>
         <m:oMathParaPr>
           <m:jc m:val="center"/>
         </m:oMathParaPr>
         <m:oMath>
           <m:sSub>
             <m:sSubPr>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
@@ -8547,51 +8723,60 @@
             </w:rPr>
             <m:t>=</m:t>
           </m:r>
           <m:nary>
             <m:naryPr>
               <m:chr m:val="∑"/>
               <m:limLoc m:val="undOvr"/>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                   <w:i/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
               </m:ctrlPr>
             </m:naryPr>
             <m:sub>
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
-                <m:t>j=1</m:t>
+                <m:t>j</m:t>
+              </m:r>
+              <m:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <m:t>=1</m:t>
               </m:r>
             </m:sub>
             <m:sup>
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <m:t>k</m:t>
               </m:r>
             </m:sup>
             <m:e>
               <m:sSup>
                 <m:sSupPr>
                   <m:ctrlPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:sSupPr>
@@ -8659,51 +8844,69 @@
                             <m:e>
                               <m:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                                   <w:color w:val="auto"/>
                                   <w:sz w:val="24"/>
                                   <w:szCs w:val="24"/>
                                 </w:rPr>
                                 <m:t>2</m:t>
                               </m:r>
                             </m:e>
                           </m:rad>
                         </m:den>
                       </m:f>
                     </m:e>
                   </m:d>
                 </m:e>
                 <m:sup>
                   <m:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <m:t>j-1</m:t>
+                    <m:t>j</m:t>
+                  </m:r>
+                  <m:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                      <w:color w:val="auto"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <m:t>-</m:t>
+                  </m:r>
+                  <m:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                      <w:color w:val="auto"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <m:t>1</m:t>
                   </m:r>
                 </m:sup>
               </m:sSup>
             </m:e>
           </m:nary>
           <m:f>
             <m:fPr>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                   <w:i/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
               </m:ctrlPr>
             </m:fPr>
             <m:num>
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
@@ -9761,51 +9964,50 @@
         <w:pStyle w:val="Cuerpo"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Implementación práctica.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B53ED5B" w14:textId="77777777" w:rsidR="0053242D" w:rsidRPr="0053242D" w:rsidRDefault="0053242D" w:rsidP="0053242D">
       <w:pPr>
         <w:pStyle w:val="Cuerpo"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="718FE934" w14:textId="77777777" w:rsidR="002D1E46" w:rsidRPr="0053242D" w:rsidRDefault="002D1E46" w:rsidP="0053242D">
       <w:pPr>
         <w:pStyle w:val="Cuerpo"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -11673,51 +11875,75 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="433DFF9B" w14:textId="77777777" w:rsidR="0053242D" w:rsidRDefault="002D1E46" w:rsidP="0053242D">
       <w:pPr>
         <w:pStyle w:val="Cuerpo"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">Siguiendo con los casos convergentes, la Figura 4(a) muestra la evolución de las secuencias cuando α = 1. En ambos gráficos podemos observar que, al inicio los valores cambian de manera drástica sin oscilaciones, y conforme aumenta el número de iteraciones, dichas curvas tienden a estabilizarse cada una alrededor de un valor fijo, el valor al que las series asociadas convergen. </w:t>
+        <w:t xml:space="preserve">Siguiendo con los casos convergentes, la Figura 4(a) muestra la evolución de las secuencias cuando α = 1. En ambos gráficos podemos observar que, al inicio los valores cambian de manera drástica sin oscilaciones, y conforme aumenta el número de iteraciones, dichas curvas tienden a estabilizarse </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0053242D">
+        <w:rPr>
+          <w:rStyle w:val="Ninguno"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>cada una alrededor</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0053242D">
+        <w:rPr>
+          <w:rStyle w:val="Ninguno"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de un valor fijo, el valor al que las series asociadas convergen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26606419" w14:textId="77777777" w:rsidR="0053242D" w:rsidRDefault="0053242D" w:rsidP="0053242D">
       <w:pPr>
         <w:pStyle w:val="Cuerpo"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B3E8E1C" w14:textId="3C83C66F" w:rsidR="002D1E46" w:rsidRDefault="002D1E46" w:rsidP="0053242D">
       <w:pPr>
         <w:pStyle w:val="Cuerpo"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -17354,75 +17580,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Los recursos de software (R y </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Gnuplot</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">) utilizados en esta propuesta, son de acceso libre y bien documentados. Son conocidos ampliamente por estudiantes y docentes de ciencias exactas e ingeniería, disponibles para los principales sistemas operativos como </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">, Linux y Mac.  Por lo tanto, la implementación de la propuesta no representa costos asociados.  </w:t>
+        <w:t xml:space="preserve">) utilizados en esta propuesta, son de acceso libre y bien documentados. Son conocidos ampliamente por estudiantes y docentes de ciencias exactas e ingeniería, disponibles para los principales sistemas operativos como Window, Linux y Mac.  Por lo tanto, la implementación de la propuesta no representa costos asociados.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1464667C" w14:textId="77777777" w:rsidR="0053242D" w:rsidRPr="0053242D" w:rsidRDefault="0053242D" w:rsidP="0053242D">
       <w:pPr>
         <w:pStyle w:val="Cuerpo"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FF8E4C4" w14:textId="6ABC5698" w:rsidR="002D1E46" w:rsidRPr="0053242D" w:rsidRDefault="002D1E46" w:rsidP="0053242D">
       <w:pPr>
         <w:pStyle w:val="Cuerpo"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
@@ -17521,97 +17723,97 @@
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="4C94D8"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>-Ball</w:t>
       </w:r>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fractal </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Dust</w:t>
-[...7 lines deleted...]
-          <w:iCs/>
+        <w:t xml:space="preserve">Dust </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053242D">
+        <w:rPr>
+          <w:rStyle w:val="Ninguno"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:u w:color="4C94D8"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">juntos con sus </w:t>
+        <w:t>juntos</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0053242D">
+        <w:rPr>
+          <w:rStyle w:val="Ninguno"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="4C94D8"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con sus </w:t>
       </w:r>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>modificaciones mediante el pará</w:t>
       </w:r>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">metro </w:t>
       </w:r>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
@@ -18961,171 +19163,170 @@
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                 <w:i/>
               </w:rPr>
             </m:ctrlPr>
           </m:radPr>
           <m:deg/>
           <m:e>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
               </w:rPr>
               <m:t>2</m:t>
             </m:r>
           </m:e>
         </m:rad>
       </m:oMath>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">- Ball Fractal </w:t>
+        <w:t>- Ball Fractal Dust</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053242D">
+        <w:rPr>
+          <w:rStyle w:val="Ninguno"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053242D">
+        <w:rPr>
+          <w:rStyle w:val="Ninguno"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:color="4C94D8"/>
+        </w:rPr>
+        <w:t>otros</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053242D">
+        <w:rPr>
+          <w:rStyle w:val="Ninguno"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fractales con </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053242D">
+        <w:rPr>
+          <w:rStyle w:val="Ninguno"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:color="4C94D8"/>
+        </w:rPr>
+        <w:t>propiedades similares —presentes en estructuras naturales como</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053242D">
+        <w:rPr>
+          <w:rStyle w:val="Ninguno"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> montañas, grietas en rocas, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
-[...2 lines deleted...]
-        <w:t>Dust</w:t>
+        </w:rPr>
+        <w:t>arboles</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">, a </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:color="4C94D8"/>
         </w:rPr>
-        <w:t>otros</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> fractales con </w:t>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053242D">
+        <w:rPr>
+          <w:rStyle w:val="Ninguno"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nubes</w:t>
       </w:r>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:color="4C94D8"/>
         </w:rPr>
-        <w:t>propiedades similares —presentes en estructuras naturales como</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> montañas, grietas en rocas, </w:t>
+        <w:t>—</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053242D">
+        <w:rPr>
+          <w:rStyle w:val="Ninguno"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es posible modelar fenómenos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053242D">
+        <w:rPr>
+          <w:rStyle w:val="Ninguno"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:color="4C94D8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reales. Esta extensión permitiría reforzar la relación entre las </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0053242D">
-[...4 lines deleted...]
-        <w:t>arboles</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0053242D">
+        <w:rPr>
+          <w:rStyle w:val="Ninguno"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:color="4C94D8"/>
+        </w:rPr>
+        <w:t>matemátic</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:color="4C94D8"/>
         </w:rPr>
-        <w:t>o</w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t>{</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:color="4C94D8"/>
         </w:rPr>
-        <w:t>—</w:t>
-[...32 lines deleted...]
-        <w:t>{as y el mundo natural, facilitando una comprensión más intuitiva y significativa por parte de los estudiantes.</w:t>
+        <w:t>as y el mundo natural, facilitando una comprensión más intuitiva y significativa por parte de los estudiantes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49BBEEBB" w14:textId="77777777" w:rsidR="0053242D" w:rsidRDefault="0053242D" w:rsidP="0053242D">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:color="4C94D8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42276A1F" w14:textId="77777777" w:rsidR="0053242D" w:rsidRDefault="0053242D" w:rsidP="0053242D">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:color="4C94D8"/>
@@ -19715,99 +19916,110 @@
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2B4E95" w14:textId="77777777" w:rsidR="002D1E46" w:rsidRPr="0053242D" w:rsidRDefault="002D1E46" w:rsidP="0053242D">
       <w:pPr>
         <w:pStyle w:val="Cuerpo"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="4C94D8"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="0053242D">
+        <w:rPr>
+          <w:rStyle w:val="Ninguno"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="4C94D8"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Garc</w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="4C94D8"/>
-          <w:lang w:val="es-ES_tradnl"/>
-[...2 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t>ía</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="4C94D8"/>
         </w:rPr>
-        <w:t>ía</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">, R. (2009, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="4C94D8"/>
         </w:rPr>
-        <w:t xml:space="preserve">, R. (2009, Junio). </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Junio</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="4C94D8"/>
         </w:rPr>
-        <w:t>Geometrí</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>). Geometrí</w:t>
+      </w:r>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="4C94D8"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">a Sagrada. Ejemplos y dibujos vectoriales </w:t>
       </w:r>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="4C94D8"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>【</w:t>
       </w:r>
       <w:r w:rsidRPr="0053242D">
@@ -20411,75 +20623,51 @@
     </w:p>
     <w:p w14:paraId="6D37C2A4" w14:textId="77777777" w:rsidR="002D1E46" w:rsidRPr="0053242D" w:rsidRDefault="002D1E46" w:rsidP="0053242D">
       <w:pPr>
         <w:pStyle w:val="Cuerpo"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Schrade, C., </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">, L., &amp; Kaiser, D. H. (2011). Physiological effects of mandala making in adults with intellectual disability. </w:t>
+        <w:t xml:space="preserve">Schrade, C., Tronsky, L., &amp; Kaiser, D. H. (2011). Physiological effects of mandala making in adults with intellectual disability. </w:t>
       </w:r>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The Arts in Psychotherapy</w:t>
       </w:r>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
@@ -20797,75 +20985,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Veena, P., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Indragandhi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, V., </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">, R., &amp; </w:t>
+        <w:t xml:space="preserve">, V., Jeyabharath, R., &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Subramaniyaswamy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0053242D">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, V. (2014). Review of grid integration schemes for renewable power generation system. </w:t>
       </w:r>
@@ -21151,61 +21315,61 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AD3F4C" w:rsidRPr="0053242D" w:rsidSect="0053242D">
       <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1183" w:bottom="1417" w:left="1701" w:header="680" w:footer="397" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61C37AEF" w14:textId="77777777" w:rsidR="00FF33AC" w:rsidRDefault="00FF33AC" w:rsidP="00AD3F4C">
+    <w:p w14:paraId="0CDAC825" w14:textId="77777777" w:rsidR="004C0B03" w:rsidRDefault="004C0B03" w:rsidP="00AD3F4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F660E60" w14:textId="77777777" w:rsidR="00FF33AC" w:rsidRDefault="00FF33AC" w:rsidP="00AD3F4C">
+    <w:p w14:paraId="7B0EFB91" w14:textId="77777777" w:rsidR="004C0B03" w:rsidRDefault="004C0B03" w:rsidP="00AD3F4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial Unicode MS">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
@@ -21218,51 +21382,50 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica Neue">
-    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
@@ -21301,84 +21464,100 @@
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">, Núm. </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t>24</w:t>
     </w:r>
     <w:r w:rsidRPr="00F44F95">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">                  </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
-      <w:t>Julio – Diciembre 2025</w:t>
+      <w:t xml:space="preserve">Julio – </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:b/>
+      </w:rPr>
+      <w:t>Diciembre</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:b/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2025</w:t>
     </w:r>
     <w:r w:rsidRPr="00F44F95">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">                        ISSN: 2448 – </w:t>
     </w:r>
     <w:r w:rsidR="002366CC">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t>6493</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="07FB9A6D" w14:textId="77777777" w:rsidR="00FF33AC" w:rsidRDefault="00FF33AC" w:rsidP="00AD3F4C">
+    <w:p w14:paraId="2C774A12" w14:textId="77777777" w:rsidR="004C0B03" w:rsidRDefault="004C0B03" w:rsidP="00AD3F4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D69AE02" w14:textId="77777777" w:rsidR="00FF33AC" w:rsidRDefault="00FF33AC" w:rsidP="00AD3F4C">
+    <w:p w14:paraId="6CFD11A1" w14:textId="77777777" w:rsidR="004C0B03" w:rsidRDefault="004C0B03" w:rsidP="00AD3F4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01833A55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="42844B00"/>
     <w:styleLink w:val="Estiloimportado9"/>
     <w:lvl w:ilvl="0" w:tplc="C068F764">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="➢"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="649" w:hanging="649"/>
@@ -23708,597 +23887,597 @@
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="799F16BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="05224914"/>
     <w:numStyleLink w:val="Estiloimportado3"/>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="351759341">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1841969059">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2045904592">
     <w:abstractNumId w:val="10"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0" w:tplc="49EE86CA">
+      <w:lvl w:ilvl="0" w:tplc="CE205396">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="·"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="708" w:hanging="708"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
-      <w:lvl w:ilvl="1" w:tplc="5DB8EA86">
+      <w:lvl w:ilvl="1" w:tplc="10BC7742">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="o"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="720" w:hanging="696"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
-      <w:lvl w:ilvl="2" w:tplc="A25AFE2C">
+      <w:lvl w:ilvl="2" w:tplc="B5AAABBA">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="▪"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1440" w:hanging="684"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
-      <w:lvl w:ilvl="3" w:tplc="86143BEE">
+      <w:lvl w:ilvl="3" w:tplc="691A91C2">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="·"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2160" w:hanging="672"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
-      <w:lvl w:ilvl="4" w:tplc="9C1C87F4">
+      <w:lvl w:ilvl="4" w:tplc="55F618C8">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="o"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2880" w:hanging="660"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
-      <w:lvl w:ilvl="5" w:tplc="11AEA540">
+      <w:lvl w:ilvl="5" w:tplc="123CF440">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="▪"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3600" w:hanging="648"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
-      <w:lvl w:ilvl="6" w:tplc="0258375A">
+      <w:lvl w:ilvl="6" w:tplc="D90093CA">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="·"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4320" w:hanging="636"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
-      <w:lvl w:ilvl="7" w:tplc="CAB4F11C">
+      <w:lvl w:ilvl="7" w:tplc="130E5D0A">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="o"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="5040" w:hanging="624"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
-      <w:lvl w:ilvl="8" w:tplc="779E6E06">
+      <w:lvl w:ilvl="8" w:tplc="B66CD884">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="▪"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="5760" w:hanging="612"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="605187515">
     <w:abstractNumId w:val="10"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0" w:tplc="49EE86CA">
+      <w:lvl w:ilvl="0" w:tplc="CE205396">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="·"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="649" w:hanging="649"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
-      <w:lvl w:ilvl="1" w:tplc="5DB8EA86">
+      <w:lvl w:ilvl="1" w:tplc="10BC7742">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="o"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="662" w:hanging="638"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
-      <w:lvl w:ilvl="2" w:tplc="A25AFE2C">
+      <w:lvl w:ilvl="2" w:tplc="B5AAABBA">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="▪"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1383" w:hanging="627"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
-      <w:lvl w:ilvl="3" w:tplc="86143BEE">
+      <w:lvl w:ilvl="3" w:tplc="691A91C2">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="·"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2104" w:hanging="616"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
-      <w:lvl w:ilvl="4" w:tplc="9C1C87F4">
+      <w:lvl w:ilvl="4" w:tplc="55F618C8">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="o"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2825" w:hanging="605"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
-      <w:lvl w:ilvl="5" w:tplc="11AEA540">
+      <w:lvl w:ilvl="5" w:tplc="123CF440">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="▪"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3546" w:hanging="594"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
-      <w:lvl w:ilvl="6" w:tplc="0258375A">
+      <w:lvl w:ilvl="6" w:tplc="D90093CA">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="·"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4267" w:hanging="583"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
-      <w:lvl w:ilvl="7" w:tplc="CAB4F11C">
+      <w:lvl w:ilvl="7" w:tplc="130E5D0A">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="o"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4988" w:hanging="572"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
-      <w:lvl w:ilvl="8" w:tplc="779E6E06">
+      <w:lvl w:ilvl="8" w:tplc="B66CD884">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="▪"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="5709" w:hanging="561"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:sz w:val="22"/>
@@ -24323,396 +24502,399 @@
   </w:num>
   <w:num w:numId="9" w16cid:durableId="848763467">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="726605465">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="346834893">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="480116827">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1627539007">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="536357664">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="70200277">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="802774901">
     <w:abstractNumId w:val="6"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0" w:tplc="03AC46E0">
+      <w:lvl w:ilvl="0" w:tplc="B8D8E346">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="➢"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="708" w:hanging="708"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
-      <w:lvl w:ilvl="1" w:tplc="8CA881AC">
+      <w:lvl w:ilvl="1" w:tplc="AC7A7A4A">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="o"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="720" w:hanging="696"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
-      <w:lvl w:ilvl="2" w:tplc="3F2A9FDC">
+      <w:lvl w:ilvl="2" w:tplc="CF687E16">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="▪"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1440" w:hanging="684"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
-      <w:lvl w:ilvl="3" w:tplc="518CD858">
+      <w:lvl w:ilvl="3" w:tplc="A0E0444A">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2160" w:hanging="672"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
-      <w:lvl w:ilvl="4" w:tplc="6480DD18">
+      <w:lvl w:ilvl="4" w:tplc="5C36F232">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="o"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2880" w:hanging="660"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
-      <w:lvl w:ilvl="5" w:tplc="883E3240">
+      <w:lvl w:ilvl="5" w:tplc="12E07954">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="▪"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3600" w:hanging="648"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
-      <w:lvl w:ilvl="6" w:tplc="1E72544E">
+      <w:lvl w:ilvl="6" w:tplc="05887E36">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4320" w:hanging="636"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
-      <w:lvl w:ilvl="7" w:tplc="BCE06BCA">
+      <w:lvl w:ilvl="7" w:tplc="6DA6FE04">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="o"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="5040" w:hanging="624"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
-      <w:lvl w:ilvl="8" w:tplc="97BE039E">
+      <w:lvl w:ilvl="8" w:tplc="A5900AB2">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="▪"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="5760" w:hanging="612"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1250777337">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="30"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A724B0"/>
     <w:rsid w:val="00043DE0"/>
     <w:rsid w:val="00084408"/>
     <w:rsid w:val="00134351"/>
     <w:rsid w:val="001964AE"/>
     <w:rsid w:val="001A3A24"/>
     <w:rsid w:val="002366CC"/>
     <w:rsid w:val="00284765"/>
     <w:rsid w:val="002D1E46"/>
     <w:rsid w:val="00326F3B"/>
     <w:rsid w:val="00361A4E"/>
     <w:rsid w:val="00402192"/>
     <w:rsid w:val="004763E9"/>
+    <w:rsid w:val="004C0B03"/>
     <w:rsid w:val="0053242D"/>
     <w:rsid w:val="00557262"/>
     <w:rsid w:val="00567ED5"/>
     <w:rsid w:val="005C611D"/>
     <w:rsid w:val="005E6E08"/>
     <w:rsid w:val="0064101E"/>
     <w:rsid w:val="0064338F"/>
     <w:rsid w:val="00753C17"/>
     <w:rsid w:val="00797544"/>
     <w:rsid w:val="007C4380"/>
     <w:rsid w:val="007C7B0C"/>
+    <w:rsid w:val="00806BA8"/>
     <w:rsid w:val="008901AD"/>
     <w:rsid w:val="00960259"/>
     <w:rsid w:val="00993450"/>
     <w:rsid w:val="00A724B0"/>
     <w:rsid w:val="00A95075"/>
     <w:rsid w:val="00AB38E2"/>
     <w:rsid w:val="00AD3F4C"/>
     <w:rsid w:val="00B40C40"/>
     <w:rsid w:val="00B555B4"/>
     <w:rsid w:val="00CD496E"/>
     <w:rsid w:val="00D963D2"/>
     <w:rsid w:val="00DC6F14"/>
     <w:rsid w:val="00DF7DA2"/>
+    <w:rsid w:val="00E41DAB"/>
     <w:rsid w:val="00E847D1"/>
     <w:rsid w:val="00FA21DB"/>
     <w:rsid w:val="00FB3F3A"/>
     <w:rsid w:val="00FF33AC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -25966,50 +26148,62 @@
       <w:u w:val="single" w:color="4C94D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hyperlink3">
     <w:name w:val="Hyperlink.3"/>
     <w:basedOn w:val="Enlace"/>
     <w:rsid w:val="002D1E46"/>
     <w:rPr>
       <w:outline w:val="0"/>
       <w:color w:val="0563C1"/>
       <w:u w:val="single" w:color="0563C1"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hyperlink4">
     <w:name w:val="Hyperlink.4"/>
     <w:basedOn w:val="Enlace"/>
     <w:rsid w:val="002D1E46"/>
     <w:rPr>
       <w:outline w:val="0"/>
       <w:color w:val="4C94D8"/>
       <w:u w:val="single" w:color="4C94D8"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00806BA8"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="75635776">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1340742174">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -26306,57 +26500,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
-  <Words>4717</Words>
-  <Characters>25946</Characters>
+  <Words>4724</Words>
+  <Characters>25984</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>216</Lines>
   <Paragraphs>61</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>30602</CharactersWithSpaces>
+  <CharactersWithSpaces>30647</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Francisco Santillán Campos</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>