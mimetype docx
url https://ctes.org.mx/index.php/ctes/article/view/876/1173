--- v0 (2025-10-13)
+++ v1 (2026-07-27)
@@ -73,51 +73,85 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7772400" cy="1047750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="402C9A9F" w14:textId="77777777" w:rsidR="00AD3F4C" w:rsidRPr="00AD3F4C" w:rsidRDefault="00AD3F4C" w:rsidP="00AD3F4C"/>
+    <w:p w14:paraId="402C9A9F" w14:textId="77777777" w:rsidR="00AD3F4C" w:rsidRDefault="00AD3F4C" w:rsidP="00AD3F4C"/>
+    <w:p w14:paraId="07EC156E" w14:textId="6AFC9020" w:rsidR="005B2D72" w:rsidRPr="005B2D72" w:rsidRDefault="005B2D72" w:rsidP="005B2D72">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B2D72">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B2D72">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="005B2D72">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/ctes.v12i24.876</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
     <w:p w14:paraId="7E14B22A" w14:textId="77777777" w:rsidR="00AD3F4C" w:rsidRDefault="00AD3F4C" w:rsidP="00AD3F4C">
       <w:pPr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003F3177">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Artículos científicos</w:t>
       </w:r>
     </w:p>
@@ -313,71 +347,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003E5A64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Disposition</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003E5A64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Scale </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003E5A64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003E5A64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> GAI-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003E5A64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -486,51 +500,51 @@
       <w:r w:rsidR="003E5A64" w:rsidRPr="003E5A64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003E5A64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="003E5A64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>mrrs_90@hotmail.com</w:t>
       </w:r>
       <w:r w:rsidRPr="003E5A64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="003E5A64" w:rsidRPr="003E5A64">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://orcid.org/0009-0008-5247-9523</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="19E43452" w14:textId="77777777" w:rsidR="003E5A64" w:rsidRDefault="003E5A64" w:rsidP="001E357C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2649180C" w14:textId="77777777" w:rsidR="003E5A64" w:rsidRPr="001E357C" w:rsidRDefault="003E5A64" w:rsidP="001E357C">
       <w:pPr>
         <w:tabs>
@@ -684,1563 +698,1513 @@
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="2AB95DCA" w14:textId="50E03F54" w:rsidR="00AF5455" w:rsidRDefault="00AF5455" w:rsidP="003E5A64">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-        <w:t>The</w:t>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>integration</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>integration</w:t>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> generative artificial </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>intelligence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (GAI) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>tools</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:t>into</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>higher</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>education</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>transformed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>academic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>practices</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>prompting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>questions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>about</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>impact</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>students</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>critical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>thinking</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. In response, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>this</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>study</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>aimed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>develop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>psychometrically</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>validate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>scale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>assess</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>dispositional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>associated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>critical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>thinking</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>university</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>students</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>using</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> GAI </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>academic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>purposes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>theoretical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>foundation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>was</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>based</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ennis’ (1996) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>model</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> generative artificial </w:t>
-[...26 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:t>critical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>thinking</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>dispositions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>quantitative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, instrumental </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>design</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>was</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>adopted</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>An</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>initial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pool </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 36 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>items</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>was</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>developed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>evaluated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>expert</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>judgment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>yielding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a Content </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Validity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Coefficient</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (CVC) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .94. The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>revised</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>scale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>was</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>administered</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>sample</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 176 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>undergraduate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>students</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> social </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>sciences</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>humanities</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Exploratory</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> factor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>analysis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> conceptual blocks </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>restructured</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>twelve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>dispositions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>into</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>higher</w:t>
+        <w:t>four</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>education</w:t>
-[...13 lines deleted...]
-        <w:t>transformed</w:t>
+        <w:t>empirically</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>academic</w:t>
+        <w:t>supported</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>practices</w:t>
-[...13 lines deleted...]
-        <w:t>prompting</w:t>
+        <w:t>factors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: rigor in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>questions</w:t>
+        <w:t>inquiry</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>about</w:t>
+        <w:t>process</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (α = .848), cognitive </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>flexibility</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (α = .778), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>contextualized</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reflective </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>thinking</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (α = .863), and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>critical</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>their</w:t>
+        <w:t>evaluation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>impact</w:t>
+        <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>on</w:t>
-[...1260 lines deleted...]
-        </w:rPr>
         <w:t>information</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (α = .887). </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> final </w:t>
+        <w:t xml:space="preserve"> (α = .887). The final </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>model</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>showed</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
@@ -3398,111 +3362,69 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="044B3C7F" w14:textId="77777777" w:rsidR="00AF5455" w:rsidRPr="003E5A64" w:rsidRDefault="00AF5455" w:rsidP="003E5A64">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E5A64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Desde una perspectiva optimista, </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> (2016) sostienen que la IAG tiene el potencial de fortalecer el aprendizaje humano, siempre que su implementación se base en principios pedagógicos sólidos, centrados en el estudiante y orientados al desarrollo de habilidades complejas. Sin embargo, los autores advierten que, en ausencia de una orientación educativa clara, estas tecnologías podrían perpetuar enfoques tradicionales y mecanicistas que limitan el pensamiento crítico.</w:t>
+        <w:t>Desde una perspectiva optimista, Luckin, Holmes, Griffiths y Forcier (2016) sostienen que la IAG tiene el potencial de fortalecer el aprendizaje humano, siempre que su implementación se base en principios pedagógicos sólidos, centrados en el estudiante y orientados al desarrollo de habilidades complejas. Sin embargo, los autores advierten que, en ausencia de una orientación educativa clara, estas tecnologías podrían perpetuar enfoques tradicionales y mecanicistas que limitan el pensamiento crítico.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="555C86B6" w14:textId="77777777" w:rsidR="00AF5455" w:rsidRDefault="00AF5455" w:rsidP="003E5A64">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E5A64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">En esta misma línea, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">-Richter, Marín, Bond y </w:t>
+        <w:t xml:space="preserve">En esta misma línea, Zawacki-Richter, Marín, Bond y </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003E5A64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Gouverneur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003E5A64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2019) subrayan que la investigación sobre IA en el ámbito de la educación superior ha tendido a centrarse en aspectos computacionales y técnicos, descuidando el análisis del rol docente y sus implicaciones pedagógicas. Esta omisión representa un obstáculo significativo para comprender de forma integral el fenómeno, especialmente en lo que respecta a la formación de competencias críticas en los estudiantes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C2B2022" w14:textId="77777777" w:rsidR="003E5A64" w:rsidRDefault="003E5A64" w:rsidP="003E5A64">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3514,51 +3436,50 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59A8E542" w14:textId="77777777" w:rsidR="00AF5455" w:rsidRDefault="00AF5455" w:rsidP="003E5A64">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Como consecuencia de esta falta de orientación pedagógica, se han identificado riesgos significativos como la aceptación acrítica de información, la desinformación algorítmica y la disminución de la autoría intelectual, especialmente cuando se utilizan estas herramientas como fuentes únicas o definitivas (Ríos-Hernández, Mateus, Rivera &amp; Ávila, 2024; Clemente Alcocer, Cabello Cabrera &amp; Añorve García, 2024). Estas tensiones subrayan la necesidad urgente de formar a los estudiantes en competencias críticas que permitan evaluar, contrastar y contextualizar la información generada por sistemas de IAG.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1635B04E" w14:textId="77777777" w:rsidR="003E5A64" w:rsidRPr="001E357C" w:rsidRDefault="003E5A64" w:rsidP="003E5A64">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F6FF975" w14:textId="77777777" w:rsidR="00AF5455" w:rsidRDefault="00AF5455" w:rsidP="003E5A64">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -3575,65 +3496,51 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45C1C73C" w14:textId="77777777" w:rsidR="00AF5455" w:rsidRDefault="00AF5455" w:rsidP="003E5A64">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E5A64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">A pesar de los avances recientes, la mayoría de los estudios han privilegiado perspectivas instrumentales o éticas sobre la IAG (García-Peñalvo, 2023; </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> &amp; </w:t>
+        <w:t xml:space="preserve">A pesar de los avances recientes, la mayoría de los estudios han privilegiado perspectivas instrumentales o éticas sobre la IAG (García-Peñalvo, 2023; Walczak &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003E5A64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Cellary</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003E5A64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, 2023), sin explorar con suficiente profundidad cómo estas tecnologías afectan el desarrollo y activación de disposiciones críticas en los estudiantes. De manera particular,</w:t>
       </w:r>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> no se han identificado instrumentos psicométricos validados que permitan medir dichas disposiciones en el contexto del uso académico de la IAG. Esto limita la capacidad institucional de diseñar intervenciones pedagógicas basadas en evidencia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15E09D10" w14:textId="77777777" w:rsidR="003E5A64" w:rsidRPr="001E357C" w:rsidRDefault="003E5A64" w:rsidP="003E5A64">
       <w:pPr>
         <w:tabs>
@@ -3765,58 +3672,58 @@
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33E5A089" w14:textId="29F2CAA9" w:rsidR="00AF5455" w:rsidRDefault="00AF5455" w:rsidP="003E5A64">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Este estudio se enmarca en un enfoque cuantitativo, con un diseño instrumental orientado a la construcción y validación psicométrica de una escala para evaluar disposiciones al pensamiento crítico en contextos de uso académico de la IAG. La fundamentación teórica se basó en el modelo propuesto por Ennis (1996), el cual define doce componentes actitudinales que configuran una actitud crítica </w:t>
+        <w:t xml:space="preserve">Este estudio se enmarca en un enfoque cuantitativo, con un diseño instrumental orientado a la construcción y validación psicométrica de una escala para evaluar disposiciones al pensamiento crítico en contextos de uso académico de la IAG. La fundamentación teórica se basó en el modelo propuesto </w:t>
       </w:r>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">consistente. Estas disposiciones, que </w:t>
+        <w:t xml:space="preserve">por Ennis (1996), el cual define doce componentes actitudinales que configuran una actitud crítica consistente. Estas disposiciones, que </w:t>
       </w:r>
       <w:r w:rsidRPr="003E5A64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>sirvieron de base para la redacción de los ítems</w:t>
       </w:r>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, se presentan en la Tabla 1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6230823E" w14:textId="77777777" w:rsidR="003E5A64" w:rsidRPr="001E357C" w:rsidRDefault="003E5A64" w:rsidP="003E5A64">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
@@ -5050,67 +4957,51 @@
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6330"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Comprender</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> el </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>contexto</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> de las </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>afirmaciones</w:t>
             </w:r>
@@ -5368,51 +5259,67 @@
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6330"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Verificar</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> que </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E357C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>que</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E357C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>los</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>datos</w:t>
             </w:r>
@@ -5957,65 +5864,56 @@
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D156892" w14:textId="77777777" w:rsidR="00AF5455" w:rsidRPr="001E357C" w:rsidRDefault="00AF5455" w:rsidP="003E5A64">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6330"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> de </w:t>
+            <w:r w:rsidRPr="001E357C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cambiar de </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>opinión</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>cuando</w:t>
             </w:r>
@@ -6264,72 +6162,72 @@
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E5A64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Se llevó a cabo un análisis factorial exploratorio (AFE) mediante el método de extracción de ejes principales con rotación </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003E5A64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>oblimin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003E5A64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>, en atención a las correlaciones esperadas entre factores conceptualmente relacionados.</w:t>
+        <w:t xml:space="preserve">, en atención a las correlaciones esperadas entre factores </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>conceptualmente relacionados.</w:t>
       </w:r>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Esta técnica resulta adecuada en fases iniciales de validación de </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">instrumentos, ya que permite identificar estructuras latentes sin imponer restricciones previas al modelo (Lloret-Segura et al., 2014; Ferrando &amp; Lorenzo-Seva, 2017). Esta decisión se fundamenta en las recomendaciones de Lloret-Segura et al. (2014), quienes proponen este enfoque como el más adecuado para estructuras latentes correlacionadas. También se atendieron los lineamientos de Ferrando y Anguiano-Carrasco (2010), quienes sugieren evaluar empíricamente la </w:t>
+        <w:t xml:space="preserve">Esta técnica resulta adecuada en fases iniciales de validación de instrumentos, ya que permite identificar estructuras latentes sin imponer restricciones previas al modelo (Lloret-Segura et al., 2014; Ferrando &amp; Lorenzo-Seva, 2017). Esta decisión se fundamenta en las recomendaciones de Lloret-Segura et al. (2014), quienes proponen este enfoque como el más adecuado para estructuras latentes correlacionadas. También se atendieron los lineamientos de Ferrando y Anguiano-Carrasco (2010), quienes sugieren evaluar empíricamente la </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>unidimensionalidad</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> de bloques conceptuales cuando se parte de modelos teóricos bien definidos. El AFE global arrojó un </w:t>
       </w:r>
       <w:r w:rsidRPr="003E5A64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>índice KMO de .933 y una prueba de esfericidad de Bartlett significativa (p &lt; .001), lo cual confirmó la pertinencia del análisis al evidenciar relaciones robustas entre variables.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AC2378A" w14:textId="77777777" w:rsidR="003E5A64" w:rsidRPr="003E5A64" w:rsidRDefault="003E5A64" w:rsidP="003E5A64">
       <w:pPr>
         <w:tabs>
@@ -6746,67 +6644,51 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Rigor </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>en</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> el </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>proceso</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> de </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>indagación</w:t>
             </w:r>
@@ -8439,71 +8321,51 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Rigor </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>en</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> el </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>proceso</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> de </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -8949,51 +8811,67 @@
               </w:rPr>
               <w:t>ejemplos</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> o </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>referencias</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> que </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E357C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>que</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E357C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>respalden</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>su</w:t>
             </w:r>
@@ -9231,67 +9109,51 @@
               </w:rPr>
               <w:t>comprender</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>mejor</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> el </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>tema</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -9441,65 +9303,56 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="00D0D36B" w14:textId="77777777" w:rsidR="00AF5455" w:rsidRPr="001E357C" w:rsidRDefault="00AF5455" w:rsidP="003E5A64">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6330"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> la IAG me da </w:t>
+            <w:r w:rsidRPr="001E357C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuando la IAG me da </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>respuestas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>contradictorias</w:t>
             </w:r>
@@ -9583,67 +9436,51 @@
               </w:rPr>
               <w:t>comprender</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>mejor</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> el </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>tema</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
@@ -10754,51 +10591,67 @@
               </w:rPr>
               <w:t>válida</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> la </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>conclusión</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> que me da la IAG</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E357C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>que</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E357C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> me da la IAG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="60BDABBC" w14:textId="77777777" w:rsidR="00AF5455" w:rsidRPr="001E357C" w:rsidRDefault="00AF5455" w:rsidP="003E5A64">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6330"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -10978,51 +10831,67 @@
               </w:rPr>
               <w:t>claras</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> o </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>completas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> que las </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E357C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>que</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E357C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> las </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>proporcionadas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>por</w:t>
             </w:r>
@@ -11203,83 +11072,83 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Me </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>aseguro</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> de que la </w:t>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E357C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>que</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E357C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> la </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>redacción</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> y </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> y el </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>sentido</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> de lo que dice la IAG </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>sean</w:t>
             </w:r>
@@ -11449,65 +11318,56 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6D7DD235" w14:textId="77777777" w:rsidR="00AF5455" w:rsidRPr="001E357C" w:rsidRDefault="00AF5455" w:rsidP="003E5A64">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6330"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> la </w:t>
+            <w:r w:rsidRPr="001E357C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuando la </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>información</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> de la IAG no </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>tiene</w:t>
             </w:r>
@@ -11798,51 +11658,67 @@
               </w:rPr>
               <w:t>toda</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> la </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>información</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> que </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E357C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>que</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E357C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>proporciona</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> la IAG para </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>asegurarme</w:t>
             </w:r>
@@ -12006,51 +11882,67 @@
               </w:rPr>
               <w:t>si</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> la </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>información</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> que </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E357C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>que</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E357C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>proporciona</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> la IAG es </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>pertinente</w:t>
             </w:r>
@@ -12284,99 +12176,99 @@
               </w:rPr>
               <w:t>si</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> la </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>información</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> que </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E357C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>que</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E357C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ofrece</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> la IAG es </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>coherente</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> con </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> con el </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>contexto</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> y </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>los</w:t>
             </w:r>
@@ -12556,51 +12448,67 @@
               </w:rPr>
               <w:t>complemento</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> la </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>información</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> que me da la IAG </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E357C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>que</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E357C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> me da la IAG </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>si</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> no se </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ajusta</w:t>
             </w:r>
@@ -12817,51 +12725,67 @@
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6330"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Reviso</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> que la </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E357C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>que</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E357C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> la </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>información</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>generada</w:t>
             </w:r>
@@ -13356,51 +13280,67 @@
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6330"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Verifico</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> que la </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E357C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>que</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E357C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> la </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>información</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>proporcionada</w:t>
             </w:r>
@@ -13618,163 +13558,131 @@
               </w:rPr>
               <w:t>respuesta</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> de la IAG </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>incluye</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:t xml:space="preserve"> el </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E357C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>nivel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E357C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E357C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>detalle</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E357C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>el</w:t>
+              <w:t>requerido</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E357C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> para </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E357C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>abordar</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>nivel</w:t>
-[...62 lines deleted...]
-              </w:rPr>
               <w:t>adecuadamente</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> el </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>contenido</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
@@ -14293,51 +14201,83 @@
               </w:rPr>
               <w:t>más</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>información</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> que la que da la IAG.</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E357C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>que</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E357C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E357C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>que</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E357C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> da la IAG.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2718D441" w14:textId="77777777" w:rsidR="00AF5455" w:rsidRPr="001E357C" w:rsidRDefault="00AF5455" w:rsidP="003E5A64">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6330"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -16026,67 +15966,51 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Rigor </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>en</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> el </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>proceso</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> de </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E357C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>indagación</w:t>
             </w:r>
@@ -16592,65 +16516,51 @@
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E5A64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Además, investigaciones como las de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003E5A64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Luckin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003E5A64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> et al. (2016) advierten que la IAG solo potencia el aprendizaje humano cuando está mediada por una intencionalidad pedagógica clara, centrada en el desarrollo de habilidades complejas. Sin dicha mediación, el uso de estas tecnologías corre el riesgo de reproducir prácticas pasivas o descontextualizadas. Del mismo modo, </w:t>
-[...13 lines deleted...]
-        <w:t>-Richter et al. (2019) han señalado que la mayoría de los estudios sobre IA en educación se han centrado en dimensiones técnicas, dejando de lado las implicaciones pedagógicas y la participación activa del profesorado.</w:t>
+        <w:t xml:space="preserve"> et al. (2016) advierten que la IAG solo potencia el aprendizaje humano cuando está mediada por una intencionalidad pedagógica clara, centrada en el desarrollo de habilidades complejas. Sin dicha mediación, el uso de estas tecnologías corre el riesgo de reproducir prácticas pasivas o descontextualizadas. Del mismo modo, Zawacki-Richter et al. (2019) han señalado que la mayoría de los estudios sobre IA en educación se han centrado en dimensiones técnicas, dejando de lado las implicaciones pedagógicas y la participación activa del profesorado.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25F2E540" w14:textId="77777777" w:rsidR="003E5A64" w:rsidRPr="003E5A64" w:rsidRDefault="003E5A64" w:rsidP="003E5A64">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28F5419C" w14:textId="61A36F11" w:rsidR="00AF5455" w:rsidRPr="003E5A64" w:rsidRDefault="00AF5455" w:rsidP="003E5A64">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
@@ -17765,51 +17675,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Clemente Alcocer, A. A., Cabello Cabrera, A., &amp; Añorve García, E. (2024). La inteligencia artificial en la educación: desafíos éticos y perspectivas hacia una nueva enseñanza. </w:t>
       </w:r>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>LATAM Revista Latinoamericana de Ciencias Sociales y Humanidades, 5</w:t>
       </w:r>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 464–472. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:tgtFrame="_new" w:history="1">
+      <w:hyperlink r:id="rId10" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="001E357C">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://doi.org/10.56712/latam.v5i6.3019</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7138127C" w14:textId="77777777" w:rsidR="00AF5455" w:rsidRPr="001E357C" w:rsidRDefault="00AF5455" w:rsidP="00033F0A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -17898,67 +17808,53 @@
         <w:t>nature</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>assessability</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Informal </w:t>
-[...15 lines deleted...]
-      <w:hyperlink r:id="rId10" w:history="1">
+        <w:t xml:space="preserve">. Informal Logic, 18(2), 165–182. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="001E357C">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://doi.org/10.22329/il.v18i2.2378</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0F2A0806" w14:textId="77777777" w:rsidR="00AF5455" w:rsidRPr="001E357C" w:rsidRDefault="00AF5455" w:rsidP="00033F0A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -18113,87 +18009,87 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Insight</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Assessment</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="001E357C">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://www.researchgate.net/publication/251303244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5A829416" w14:textId="77777777" w:rsidR="00AF5455" w:rsidRPr="001E357C" w:rsidRDefault="00AF5455" w:rsidP="00033F0A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Ferrando, P. J., &amp; Anguiano-Carrasco, C. (2010). El análisis factorial como técnica de investigación en psicología. Papeles del Psicólogo, 31(1), 18–33.</w:t>
       </w:r>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="001E357C">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://www.redalyc.org/articulo.oa?id=77812441003</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5E77FBE3" w14:textId="77777777" w:rsidR="00AF5455" w:rsidRPr="001E357C" w:rsidRDefault="00AF5455" w:rsidP="00033F0A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -18266,319 +18162,267 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Psicothema</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>, 29</w:t>
       </w:r>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 236–240. 4 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="001E357C">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://doi.org/10.7334/psicothema2016.304</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3C0722E2" w14:textId="77777777" w:rsidR="00AF5455" w:rsidRPr="001E357C" w:rsidRDefault="00AF5455" w:rsidP="00033F0A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Floridi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, L. (2013). </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>The</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>ethics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>ethics</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>of</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>information</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. Oxford </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>University</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-      <w:hyperlink r:id="rId14" w:tgtFrame="_new" w:history="1">
+        <w:t xml:space="preserve"> Press. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="001E357C">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://doi.org/10.1093/acprof:oso/9780199641321.001.0001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="78D215C2" w14:textId="77777777" w:rsidR="00AF5455" w:rsidRPr="001E357C" w:rsidRDefault="00AF5455" w:rsidP="00033F0A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Gallent</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">, C.; A. Zapata; J. </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> (2023). El impacto de la inteligencia artificial generativa en educación superior: una mirada desde la ética y la integridad académica. </w:t>
+        <w:t xml:space="preserve">, C.; A. Zapata; J. Ortego (2023). El impacto de la inteligencia artificial generativa en educación superior: una mirada desde la ética y la integridad académica. </w:t>
       </w:r>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>RELIEVE - Revista Electrónica de Investigación y Evaluación Educativa</w:t>
       </w:r>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>29</w:t>
       </w:r>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">(2). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="001E357C">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://doi.org/10.30827/relieve.v29i2.29134</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2E99B5A1" w14:textId="77777777" w:rsidR="00AF5455" w:rsidRPr="001E357C" w:rsidRDefault="00AF5455" w:rsidP="00033F0A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59D9A898" w14:textId="77777777" w:rsidR="00AF5455" w:rsidRPr="001E357C" w:rsidRDefault="00AF5455" w:rsidP="00033F0A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">García-Peñalvo, F. J., Llorens-Largo, F., &amp; Vidal, J. (2024). </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> new </w:t>
+        <w:t xml:space="preserve">García-Peñalvo, F. J., Llorens-Largo, F., &amp; Vidal, J. (2024). The new </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>reality</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
@@ -18662,51 +18506,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>intelligence</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>RIED. Revista Iberoamericana de Educación a Distancia, 27</w:t>
       </w:r>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 11–30. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:tgtFrame="_new" w:history="1">
+      <w:hyperlink r:id="rId17" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="001E357C">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://doi.org/10.5944/ried.27.1.37716</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0E25B786" w14:textId="77777777" w:rsidR="00AF5455" w:rsidRPr="001E357C" w:rsidRDefault="00AF5455" w:rsidP="00033F0A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57FE3D29" w14:textId="77777777" w:rsidR="00AF5455" w:rsidRPr="001E357C" w:rsidRDefault="00AF5455" w:rsidP="00033F0A">
       <w:pPr>
@@ -18914,134 +18758,134 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>, 19</w:t>
       </w:r>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), em0781. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="001E357C">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://doi.org/10.29333/iejme/14614</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="10E2B808" w14:textId="77777777" w:rsidR="00AF5455" w:rsidRPr="001E357C" w:rsidRDefault="00AF5455" w:rsidP="00033F0A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64BABB28" w14:textId="77777777" w:rsidR="00AF5455" w:rsidRPr="001E357C" w:rsidRDefault="00AF5455" w:rsidP="00033F0A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Lloret-Segura, S., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Ferreres-Traver</w:t>
+        <w:t>Ferreres</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>, A., Hernández-Baeza, A., &amp; Tomás-Marco, I. (2014).</w:t>
+        <w:t>-Traver, A., Hernández-Baeza, A., &amp; Tomás-Marco, I. (2014).</w:t>
       </w:r>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">El análisis factorial exploratorio de los ítems: una guía práctica, revisada y actualizada. </w:t>
       </w:r>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Anales de Psicología, 30</w:t>
       </w:r>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1151–1169. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="001E357C">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://doi.org/10.6018/analesps.30.3.199361</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6AAAECD5" w14:textId="77777777" w:rsidR="00AF5455" w:rsidRPr="001E357C" w:rsidRDefault="00AF5455" w:rsidP="00033F0A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -19050,302 +18894,244 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Psicothema</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>, 31</w:t>
       </w:r>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 7–16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:tgtFrame="_new" w:history="1">
+      <w:hyperlink r:id="rId20" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="001E357C">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://doi.org/10.7334/psicothema2018.153</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3A4C9885" w14:textId="77777777" w:rsidR="00AF5455" w:rsidRPr="001E357C" w:rsidRDefault="00AF5455" w:rsidP="00033F0A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27840ACC" w14:textId="77777777" w:rsidR="00AF5455" w:rsidRPr="001E357C" w:rsidRDefault="00AF5455" w:rsidP="00033F0A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nguyen, T.; N. </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">; Q. Nguyen (2024). Artificial </w:t>
+        <w:t xml:space="preserve">Nguyen, T.; N. Lai; Q. Nguyen (2024). Artificial </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Intelligence</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (AI) in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">: A Case </w:t>
-[...6 lines deleted...]
-        <w:t>Study</w:t>
+        <w:t xml:space="preserve">: A Case Study </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>on</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:t>ChatGPT’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Influence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>on</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Student </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Learning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>ChatGPT’s</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t>Behaviors</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Educational</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Process: International </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t>Process</w:t>
+        <w:t>Journal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">: International </w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>, 13</w:t>
       </w:r>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 105-121. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="001E357C">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://doi.org/10.22521/edupij.2024.132.7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0F9EFDD8" w14:textId="77777777" w:rsidR="00AF5455" w:rsidRPr="001E357C" w:rsidRDefault="00AF5455" w:rsidP="00033F0A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="617CF0C1" w14:textId="77777777" w:rsidR="00AF5455" w:rsidRPr="001E357C" w:rsidRDefault="00AF5455" w:rsidP="00033F0A">
       <w:pPr>
@@ -19365,194 +19151,184 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Oviedo, H. C., &amp; Campo-Arias, A. (2005).</w:t>
       </w:r>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Aproximación al uso del coeficiente alfa de Cronbach. </w:t>
       </w:r>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Revista Colombiana de Psiquiatría, 34</w:t>
       </w:r>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 572–580. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="001E357C">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://www.redalyc.org/pdf/806/80634409.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="112CF92D" w14:textId="77777777" w:rsidR="00AF5455" w:rsidRPr="001E357C" w:rsidRDefault="00AF5455" w:rsidP="00033F0A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Paul, R., &amp; Elder, L. (2008). </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>The</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>miniature</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>miniature</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> guide </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> guide </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>to</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>critical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>critical</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>thinking</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>thinking</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Concepts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Concepts</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> and </w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>tools</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Foundation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E357C">
@@ -19572,184 +19348,142 @@
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Critical</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Thinking</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> Press.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="055FFDC1" w14:textId="77777777" w:rsidR="00AF5455" w:rsidRPr="001E357C" w:rsidRDefault="00AF5455" w:rsidP="00033F0A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ríos Hernández, I. N., Mateus, J. C., Rivera, D., &amp; Ávila, L. (2024). </w:t>
       </w:r>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Percepciones de estudiantes latinoamericanos sobre el uso de la inteligencia artificial en la educación superior</w:t>
       </w:r>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Austral Comunicación, 13</w:t>
       </w:r>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e01302. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:tgtFrame="_new" w:history="1">
+      <w:hyperlink r:id="rId23" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="001E357C">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://doi.org/10.26422/aucom.2024.1301.rio</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4E9696C0" w14:textId="77777777" w:rsidR="00AF5455" w:rsidRPr="001E357C" w:rsidRDefault="00AF5455" w:rsidP="00033F0A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Ruiz-Rojas, L.; L. Salvador-</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">; P. Acosta-Vargas (2024). </w:t>
+        <w:t xml:space="preserve">Ruiz-Rojas, L.; L. Salvador-Ullauri; P. Acosta-Vargas (2024). </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Collaborative</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and </w:t>
+        <w:t xml:space="preserve"> Working and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Critical</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Thinking</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
@@ -19835,51 +19569,51 @@
           <w:iCs/>
         </w:rPr>
         <w:t>Sustainability</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>16</w:t>
       </w:r>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">(13), 5367. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="001E357C">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://doi.org/10.3390/su16135367</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="02222217" w14:textId="77777777" w:rsidR="00AF5455" w:rsidRPr="001E357C" w:rsidRDefault="00AF5455" w:rsidP="00033F0A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
@@ -20166,87 +19900,79 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Technology</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:tgtFrame="_new" w:history="1">
+      <w:hyperlink r:id="rId25" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="001E357C">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://www.researchgate.net/publication/377931524</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="728273C4" w14:textId="77777777" w:rsidR="00AF5455" w:rsidRPr="001E357C" w:rsidRDefault="00AF5455" w:rsidP="00033F0A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">, K., &amp; </w:t>
+      <w:r w:rsidRPr="001E357C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Walczak, K., &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Cellary</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, W. (2023). </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Challenges</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -20428,51 +20154,51 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Review</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>, 9</w:t>
       </w:r>
       <w:r w:rsidRPr="001E357C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 71–100. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="001E357C">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://doi.org/10.18559/ebr.2023.2.743</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="11A014E1" w14:textId="77777777" w:rsidR="00AF5455" w:rsidRPr="001E357C" w:rsidRDefault="00AF5455" w:rsidP="00033F0A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="454DAAB8" w14:textId="77777777" w:rsidR="00AF5455" w:rsidRPr="001E357C" w:rsidRDefault="00AF5455" w:rsidP="00033F0A">
       <w:pPr>
@@ -20514,74 +20240,74 @@
     <w:p w14:paraId="1A06D383" w14:textId="77777777" w:rsidR="00AF5455" w:rsidRPr="001E357C" w:rsidRDefault="00AF5455" w:rsidP="003E5A64">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73429AF8" w14:textId="7B03FAA0" w:rsidR="00AD3F4C" w:rsidRPr="001E357C" w:rsidRDefault="00AD3F4C" w:rsidP="003E5A64">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AD3F4C" w:rsidRPr="001E357C" w:rsidSect="001E357C">
-      <w:footerReference w:type="default" r:id="rId26"/>
+      <w:footerReference w:type="default" r:id="rId27"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1183" w:bottom="1417" w:left="1276" w:header="680" w:footer="397" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0963BED3" w14:textId="77777777" w:rsidR="00ED67CC" w:rsidRDefault="00ED67CC" w:rsidP="00AD3F4C">
+    <w:p w14:paraId="1C2BDEA3" w14:textId="77777777" w:rsidR="000C4A08" w:rsidRDefault="000C4A08" w:rsidP="00AD3F4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50B77523" w14:textId="77777777" w:rsidR="00ED67CC" w:rsidRDefault="00ED67CC" w:rsidP="00AD3F4C">
+    <w:p w14:paraId="215BBC34" w14:textId="77777777" w:rsidR="000C4A08" w:rsidRDefault="000C4A08" w:rsidP="00AD3F4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -20688,61 +20414,61 @@
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve"> 2025</w:t>
     </w:r>
     <w:r w:rsidRPr="00F44F95">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">                        ISSN: 2448 – </w:t>
     </w:r>
     <w:r w:rsidR="002366CC">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t>6493</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59D71025" w14:textId="77777777" w:rsidR="00ED67CC" w:rsidRDefault="00ED67CC" w:rsidP="00AD3F4C">
+    <w:p w14:paraId="569B764D" w14:textId="77777777" w:rsidR="000C4A08" w:rsidRDefault="000C4A08" w:rsidP="00AD3F4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6DCE8D0C" w14:textId="77777777" w:rsidR="00ED67CC" w:rsidRDefault="00ED67CC" w:rsidP="00AD3F4C">
+    <w:p w14:paraId="643A9F76" w14:textId="77777777" w:rsidR="000C4A08" w:rsidRDefault="000C4A08" w:rsidP="00AD3F4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07267E79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="73C6CBDC"/>
     <w:lvl w:ilvl="0" w:tplc="080A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -20833,107 +20559,110 @@
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="966660256">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="50"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A724B0"/>
     <w:rsid w:val="00033F0A"/>
     <w:rsid w:val="00043DE0"/>
     <w:rsid w:val="00084408"/>
+    <w:rsid w:val="000C4A08"/>
     <w:rsid w:val="00134351"/>
     <w:rsid w:val="00194793"/>
     <w:rsid w:val="001A3A24"/>
     <w:rsid w:val="001E357C"/>
     <w:rsid w:val="002366CC"/>
     <w:rsid w:val="00284765"/>
     <w:rsid w:val="00326F3B"/>
     <w:rsid w:val="00361A4E"/>
     <w:rsid w:val="003E5A64"/>
     <w:rsid w:val="00402192"/>
     <w:rsid w:val="004763E9"/>
     <w:rsid w:val="00557262"/>
     <w:rsid w:val="00567ED5"/>
+    <w:rsid w:val="005B2D72"/>
     <w:rsid w:val="005E6E08"/>
     <w:rsid w:val="0064338F"/>
     <w:rsid w:val="00753C17"/>
     <w:rsid w:val="007C4380"/>
     <w:rsid w:val="007C7B0C"/>
     <w:rsid w:val="008901AD"/>
     <w:rsid w:val="00960259"/>
     <w:rsid w:val="00993450"/>
     <w:rsid w:val="00A72248"/>
     <w:rsid w:val="00A724B0"/>
     <w:rsid w:val="00A95075"/>
     <w:rsid w:val="00AD3F4C"/>
     <w:rsid w:val="00AF5455"/>
     <w:rsid w:val="00B40C40"/>
     <w:rsid w:val="00B555B4"/>
     <w:rsid w:val="00CD496E"/>
     <w:rsid w:val="00D963D2"/>
     <w:rsid w:val="00DF7DA2"/>
+    <w:rsid w:val="00E41DAB"/>
     <w:rsid w:val="00E847D1"/>
     <w:rsid w:val="00ED67CC"/>
     <w:rsid w:val="00F07A3E"/>
     <w:rsid w:val="00F66BAC"/>
     <w:rsid w:val="00FA21DB"/>
     <w:rsid w:val="00FB3F3A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
@@ -21994,51 +21723,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1593658483">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-5247-9523" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7334/psicothema2016.304" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.6018/analesps.30.3.199361" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redalyc.org/pdf/806/80634409.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redalyc.org/articulo.oa?id=77812441003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29333/iejme/14614" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18559/ebr.2023.2.743" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5944/ried.27.1.37716" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22521/edupij.2024.132.7" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/251303244" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/377931524" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.30827/relieve.v29i2.29134" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/su16135367" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22329/il.v18i2.2378" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7334/psicothema2018.153" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.56712/latam.v5i6.3019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/acprof:oso/9780199641321.001.0001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.26422/aucom.2024.1301.rio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/ctes.v12i24.876" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redalyc.org/articulo.oa?id=77812441003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29333/iejme/14614" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18559/ebr.2023.2.743" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22521/edupij.2024.132.7" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/251303244" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5944/ried.27.1.37716" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/377931524" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.30827/relieve.v29i2.29134" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7334/psicothema2018.153" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22329/il.v18i2.2378" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/su16135367" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/acprof:oso/9780199641321.001.0001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.26422/aucom.2024.1301.rio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.56712/latam.v5i6.3019" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.6018/analesps.30.3.199361" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-5247-9523" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7334/psicothema2016.304" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redalyc.org/pdf/806/80634409.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -22294,72 +22023,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
-  <Words>6457</Words>
-  <Characters>35515</Characters>
+  <Words>6473</Words>
+  <Characters>35602</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>295</Lines>
+  <Lines>296</Lines>
   <Paragraphs>83</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>41889</CharactersWithSpaces>
+  <CharactersWithSpaces>41992</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Francisco Santillán Campos</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>