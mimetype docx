--- v0 (2025-10-13)
+++ v1 (2026-07-27)
@@ -7,51 +7,92 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="17D42B72" w14:textId="419378E6" w:rsidR="0079109A" w:rsidRDefault="0079109A" w:rsidP="0079109A">
+    <w:p w14:paraId="542F605C" w14:textId="2411FA53" w:rsidR="00812326" w:rsidRPr="00812326" w:rsidRDefault="00812326" w:rsidP="00812326">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+        <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00812326">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00812326">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00812326">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b w:val="0"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/ctes.v12i24.877</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="17D42B72" w14:textId="08523106" w:rsidR="0079109A" w:rsidRDefault="0079109A" w:rsidP="0079109A">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="002D5DF4">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Artículos científicos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D7DE145" w14:textId="4999440B" w:rsidR="00D40791" w:rsidRPr="0079109A" w:rsidRDefault="00D40791" w:rsidP="0079109A">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="32"/>
@@ -1510,103 +1551,57 @@
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0079109A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="71841B08" w14:textId="77777777" w:rsidR="003A5523" w:rsidRPr="003A5523" w:rsidRDefault="003A5523" w:rsidP="0079109A">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...51 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="003A5523">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The World Health </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A5523">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Organization</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A5523">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A5523">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2264,69 +2259,51 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A5523">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A5523">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>survey</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A5523">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> in Mexico </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A5523">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A5523">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A5523">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2678,69 +2655,51 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A5523">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A5523">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>disability</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A5523">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">. The </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A5523">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>most</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A5523">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A5523">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5095,69 +5054,51 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0079109A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0079109A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>profissional</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0079109A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">. Esse </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0079109A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>percentual</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0079109A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> equivale a 900 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0079109A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -6744,51 +6685,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Diciembre</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A015D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF40A3">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="00ED068F">
         <w:pict w14:anchorId="663A0E3C">
           <v:rect id="_x0000_i1025" style="width:446.5pt;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="59BF43F5" w14:textId="258189D9" w:rsidR="00F91282" w:rsidRPr="0079109A" w:rsidRDefault="00B37883" w:rsidP="0079109A">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0079109A">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Introducción</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="199EF722" w14:textId="77777777" w:rsidR="00C95FDA" w:rsidRDefault="00A4003F" w:rsidP="0079109A">
@@ -7336,87 +7277,87 @@
       </w:r>
       <w:r w:rsidRPr="00B37883">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> alguna </w:t>
       </w:r>
       <w:r w:rsidR="00BD5182" w:rsidRPr="00B37883">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>insuficiencia</w:t>
       </w:r>
       <w:r w:rsidRPr="00B37883">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:tooltip="Discapacidad física" w:history="1">
+      <w:hyperlink r:id="rId9" w:tooltip="Discapacidad física" w:history="1">
         <w:r w:rsidRPr="00B37883">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>física</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B37883">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:tooltip="Discapacidad intelectual" w:history="1">
+      <w:hyperlink r:id="rId10" w:tooltip="Discapacidad intelectual" w:history="1">
         <w:r w:rsidRPr="00B37883">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>intelectual</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B37883">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> o </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:tooltip="Discapacidad sensorial (aún no redactado)" w:history="1">
+      <w:hyperlink r:id="rId11" w:tooltip="Discapacidad sensorial (aún no redactado)" w:history="1">
         <w:r w:rsidRPr="00B37883">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>sensorial</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B37883">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> que a largo plazo afecta la forma de interactuar y participar plenamente en la sociedad. En la</w:t>
       </w:r>
       <w:r w:rsidR="008C7D8F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -12217,51 +12158,51 @@
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:noProof/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="56D19844" wp14:editId="7AE6F608">
             <wp:extent cx="3248024" cy="1974822"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:docPr id="12" name="Imagen 12" descr="https://foto.askix.com/upload/e/29/e2974e8a785c7dcb8e7a8b715ef87033.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="https://foto.askix.com/upload/e/29/e2974e8a785c7dcb8e7a8b715ef87033.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId11">
+                    <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="-1" t="5489" r="3453" b="26252"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3258987" cy="1981487"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
@@ -12452,58 +12393,58 @@
           <w:tab w:val="left" w:pos="2568"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="2962FF"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2D06E8B4" wp14:editId="7D1A1E39">
             <wp:extent cx="4988257" cy="2417443"/>
             <wp:effectExtent l="0" t="0" r="3175" b="2540"/>
             <wp:docPr id="11" name="Imagen 11" descr="Resultado de imagen para led RGB software arduino"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="Resultado de imagen para led RGB software arduino">
-                      <a:hlinkClick r:id="rId12" tgtFrame="&quot;_blank&quot;"/>
+                      <a:hlinkClick r:id="rId13" tgtFrame="&quot;_blank&quot;"/>
                     </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13" cstate="print">
+                    <a:blip r:embed="rId14" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4992810" cy="2419650"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -12577,68 +12518,68 @@
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iagrama físico del “bastón inteligente” con vistas y dimensiones establecidas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="784399FF" w14:textId="77777777" w:rsidR="00D371F6" w:rsidRDefault="00D371F6" w:rsidP="00D371F6">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2568"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="008D1D76">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E0672EE" wp14:editId="3EE71253">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E0672EE" wp14:editId="548AFEFB">
             <wp:extent cx="4872251" cy="2736390"/>
             <wp:effectExtent l="0" t="0" r="5080" b="6985"/>
             <wp:docPr id="3" name="Imagen 3" descr="C:\Users\M.C. REGINALDO\Downloads\WhatsApp Image 2020-02-12 at 11.01.17 PM.jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 11" descr="C:\Users\M.C. REGINALDO\Downloads\WhatsApp Image 2020-02-12 at 11.01.17 PM.jpeg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14" cstate="print">
+                    <a:blip r:embed="rId15" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4877381" cy="2739271"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -12750,68 +12691,68 @@
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ista en isométrico del lado derecho del “bastón inteligente”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E3A8247" w14:textId="77777777" w:rsidR="00D371F6" w:rsidRDefault="00D371F6" w:rsidP="00D371F6">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2568"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="008D1D76">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="668923AD" wp14:editId="77CAECB0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="668923AD" wp14:editId="71C2AD9B">
             <wp:extent cx="4787175" cy="2688609"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="4" name="Imagen 4" descr="C:\Users\M.C. REGINALDO\Downloads\WhatsApp Image 2020-02-12 at 1.46.55 PM.jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 12" descr="C:\Users\M.C. REGINALDO\Downloads\WhatsApp Image 2020-02-12 at 1.46.55 PM.jpeg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15" cstate="print">
+                    <a:blip r:embed="rId16" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4791661" cy="2691128"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -12891,68 +12832,68 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ista en isométrico del lado izquierdo del “bastón inteligente”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C15C97F" w14:textId="77777777" w:rsidR="00D371F6" w:rsidRDefault="00D371F6" w:rsidP="00D371F6">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2568"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="008D1D76">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1C79FD2F" wp14:editId="122D8819">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1C79FD2F" wp14:editId="48F17281">
             <wp:extent cx="4715302" cy="2648243"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="6" name="Imagen 6" descr="C:\Users\M.C. REGINALDO\Downloads\WhatsApp Image 2020-02-12 at 1.48.38 PM.jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 13" descr="C:\Users\M.C. REGINALDO\Downloads\WhatsApp Image 2020-02-12 at 1.48.38 PM.jpeg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16" cstate="print">
+                    <a:blip r:embed="rId17" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4724469" cy="2653392"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -13603,51 +13544,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0DDC005B" wp14:editId="4C0657A8">
             <wp:extent cx="1723021" cy="2299648"/>
             <wp:effectExtent l="0" t="0" r="0" b="5715"/>
             <wp:docPr id="7" name="Imagen 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId17" cstate="print">
+                    <a:blip r:embed="rId18" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="17209"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1727816" cy="2306047"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
@@ -13721,51 +13662,51 @@
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2A5DB581" wp14:editId="6808D7CC">
             <wp:extent cx="1542197" cy="2058561"/>
             <wp:effectExtent l="0" t="0" r="1270" b="0"/>
             <wp:docPr id="8" name="Imagen 8"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18" cstate="print">
+                    <a:blip r:embed="rId19" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1552696" cy="2072575"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -13844,51 +13785,51 @@
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00835BA2">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="364BA751" wp14:editId="0F5EB215">
             <wp:extent cx="1178807" cy="2094931"/>
             <wp:effectExtent l="0" t="0" r="2540" b="635"/>
             <wp:docPr id="201" name="Imagen 201" descr="C:\Users\M.C. REGINALDO\Documents\PROYECTO AULA\2019_2\PORTAFOLIO ENTREGA PREMIO BLIND ASSITANT\PRIMERA ENTREGA\EVIDENCIA FOTOGRAFICA (7).jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6" descr="C:\Users\M.C. REGINALDO\Documents\PROYECTO AULA\2019_2\PORTAFOLIO ENTREGA PREMIO BLIND ASSITANT\PRIMERA ENTREGA\EVIDENCIA FOTOGRAFICA (7).jpeg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19" cstate="print">
+                    <a:blip r:embed="rId20" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1188171" cy="2111572"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -13949,51 +13890,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3EE2996F" wp14:editId="16250DF2">
             <wp:extent cx="948349" cy="2381535"/>
             <wp:effectExtent l="0" t="0" r="4445" b="0"/>
             <wp:docPr id="13" name="Imagen 13"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20" cstate="print">
+                    <a:blip r:embed="rId21" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="962986" cy="2418291"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -14755,51 +14696,51 @@
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2694AF7E" wp14:editId="311D3F8E">
             <wp:extent cx="4353636" cy="3599999"/>
             <wp:effectExtent l="0" t="0" r="8890" b="635"/>
             <wp:docPr id="17" name="Imagen 17"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId21"/>
+                    <a:blip r:embed="rId22"/>
                     <a:srcRect l="13886" r="23917" b="8562"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4366660" cy="3610769"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
@@ -17030,68 +16971,68 @@
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00DF5D41">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> del Centro de Incubación de Empresas de Base Tecnológica (CIEBT) del IPN en 2019.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FCA462C" w14:textId="77777777" w:rsidR="00CB6BD2" w:rsidRDefault="00CB6BD2" w:rsidP="00CB6BD2">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00392EF4">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A1BE8B4" wp14:editId="74984F77">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A1BE8B4" wp14:editId="5A8C06E5">
             <wp:extent cx="1954532" cy="2606723"/>
             <wp:effectExtent l="0" t="0" r="7620" b="3175"/>
             <wp:docPr id="19" name="Imagen 19" descr="C:\Users\M.C. REGINALDO\Downloads\WhatsApp Image 2020-02-13 at 12.24.59 PM (1).jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 20" descr="C:\Users\M.C. REGINALDO\Downloads\WhatsApp Image 2020-02-13 at 12.24.59 PM (1).jpeg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22" cstate="print">
+                    <a:blip r:embed="rId23" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1966489" cy="2622669"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -17328,68 +17269,68 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B3D1ED0" w14:textId="77777777" w:rsidR="00CB6BD2" w:rsidRDefault="00CB6BD2" w:rsidP="00CB6BD2">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2568"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00620AF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="41A673E9" wp14:editId="22BE2B85">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="41A673E9" wp14:editId="5E78C78B">
             <wp:extent cx="1893134" cy="2524836"/>
             <wp:effectExtent l="0" t="0" r="0" b="8890"/>
             <wp:docPr id="20" name="Imagen 20" descr="C:\Users\M.C. REGINALDO\Downloads\WhatsApp Image 2020-02-13 at 1.33.43 PM.jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 21" descr="C:\Users\M.C. REGINALDO\Downloads\WhatsApp Image 2020-02-13 at 1.33.43 PM.jpeg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23" cstate="print">
+                    <a:blip r:embed="rId24" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1901257" cy="2535669"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -17878,68 +17819,68 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50BC59F3" w14:textId="77777777" w:rsidR="00552496" w:rsidRPr="009F777A" w:rsidRDefault="00552496" w:rsidP="00552496">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F777A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4EA48028" wp14:editId="09EEA1B4">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4EA48028" wp14:editId="4F35CFFC">
             <wp:extent cx="3637128" cy="2049911"/>
             <wp:effectExtent l="0" t="0" r="1905" b="7620"/>
             <wp:docPr id="21" name="Imagen 21" descr="C:\Users\M.C. REGINALDO\Downloads\WhatsApp Image 2020-02-13 at 1.32.22 PM.jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 22" descr="C:\Users\M.C. REGINALDO\Downloads\WhatsApp Image 2020-02-13 at 1.32.22 PM.jpeg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24" cstate="print">
+                    <a:blip r:embed="rId25" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3647729" cy="2055886"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -18023,66 +17964,66 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="008431C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.Reconocimiento institucional en el “Encuentro de Proyecto Aula 2019”  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57FFF00E" w14:textId="77777777" w:rsidR="00552496" w:rsidRDefault="00552496" w:rsidP="00552496">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="70CB4DBD" wp14:editId="026F7BD7">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="70CB4DBD" wp14:editId="60BD0A02">
             <wp:extent cx="2018665" cy="2552369"/>
             <wp:effectExtent l="0" t="0" r="635" b="635"/>
             <wp:docPr id="2" name="Imagen 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="WhatsApp Image 2020-02-19 at 10.41.39 AM.jpeg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId25" cstate="print">
+                    <a:blip r:embed="rId26" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="9388" t="22723" r="4756" b="16047"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2021319" cy="2555724"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
@@ -20176,75 +20117,75 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD119D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ana Rosa Sandoval Iturbe</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="09F5C01A" w14:textId="77777777" w:rsidR="00FD119D" w:rsidRDefault="00FD119D" w:rsidP="006C2C52"/>
     <w:p w14:paraId="1CDEC05F" w14:textId="77777777" w:rsidR="006C2C52" w:rsidRDefault="006C2C52" w:rsidP="006C2C52"/>
     <w:p w14:paraId="2886CF76" w14:textId="77777777" w:rsidR="006C2C52" w:rsidRPr="006C2C52" w:rsidRDefault="006C2C52" w:rsidP="006C2C52"/>
     <w:sectPr w:rsidR="006C2C52" w:rsidRPr="006C2C52" w:rsidSect="0079109A">
-      <w:headerReference w:type="default" r:id="rId26"/>
-      <w:footerReference w:type="default" r:id="rId27"/>
+      <w:headerReference w:type="default" r:id="rId27"/>
+      <w:footerReference w:type="default" r:id="rId28"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="568" w:left="1701" w:header="142" w:footer="117" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08D6E9F2" w14:textId="77777777" w:rsidR="005A1BFB" w:rsidRDefault="005A1BFB" w:rsidP="0079109A">
+    <w:p w14:paraId="0AB89F62" w14:textId="77777777" w:rsidR="00ED068F" w:rsidRDefault="00ED068F" w:rsidP="0079109A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3570960C" w14:textId="77777777" w:rsidR="005A1BFB" w:rsidRDefault="005A1BFB" w:rsidP="0079109A">
+    <w:p w14:paraId="5EA21836" w14:textId="77777777" w:rsidR="00ED068F" w:rsidRDefault="00ED068F" w:rsidP="0079109A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -20257,50 +20198,51 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto">
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="048A13A5" w14:textId="2D9244A6" w:rsidR="0079109A" w:rsidRDefault="0079109A" w:rsidP="0079109A">
@@ -20355,61 +20297,61 @@
     <w:r w:rsidRPr="001C0031">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve"> 202</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="001C0031">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">                          CTES</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2042D4CA" w14:textId="77777777" w:rsidR="005A1BFB" w:rsidRDefault="005A1BFB" w:rsidP="0079109A">
+    <w:p w14:paraId="413C06BA" w14:textId="77777777" w:rsidR="00ED068F" w:rsidRDefault="00ED068F" w:rsidP="0079109A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3505EE05" w14:textId="77777777" w:rsidR="005A1BFB" w:rsidRDefault="005A1BFB" w:rsidP="0079109A">
+    <w:p w14:paraId="0911801E" w14:textId="77777777" w:rsidR="00ED068F" w:rsidRDefault="00ED068F" w:rsidP="0079109A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="026EBCC5" w14:textId="57A4B468" w:rsidR="0079109A" w:rsidRDefault="0079109A" w:rsidP="0079109A">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="64A9D557" wp14:editId="626A6975">
           <wp:extent cx="4847619" cy="704762"/>
@@ -22937,50 +22879,51 @@
     <w:rsid w:val="00631897"/>
     <w:rsid w:val="00632F34"/>
     <w:rsid w:val="00636F14"/>
     <w:rsid w:val="006574B7"/>
     <w:rsid w:val="0067022C"/>
     <w:rsid w:val="00673B4E"/>
     <w:rsid w:val="006777C4"/>
     <w:rsid w:val="006861F2"/>
     <w:rsid w:val="0069026F"/>
     <w:rsid w:val="0069261F"/>
     <w:rsid w:val="006C2C52"/>
     <w:rsid w:val="006D7FA3"/>
     <w:rsid w:val="006F7A8F"/>
     <w:rsid w:val="007232FE"/>
     <w:rsid w:val="0072414F"/>
     <w:rsid w:val="007260ED"/>
     <w:rsid w:val="0074711C"/>
     <w:rsid w:val="0075203C"/>
     <w:rsid w:val="0076253A"/>
     <w:rsid w:val="0077713E"/>
     <w:rsid w:val="00782FB2"/>
     <w:rsid w:val="0079109A"/>
     <w:rsid w:val="00794093"/>
     <w:rsid w:val="007E44ED"/>
     <w:rsid w:val="008030DB"/>
+    <w:rsid w:val="00812326"/>
     <w:rsid w:val="00835E3A"/>
     <w:rsid w:val="008431C1"/>
     <w:rsid w:val="0085077F"/>
     <w:rsid w:val="008670F2"/>
     <w:rsid w:val="00870860"/>
     <w:rsid w:val="00872B37"/>
     <w:rsid w:val="00873B4F"/>
     <w:rsid w:val="00881B6E"/>
     <w:rsid w:val="00884931"/>
     <w:rsid w:val="00890B17"/>
     <w:rsid w:val="00892E7E"/>
     <w:rsid w:val="008C7D8F"/>
     <w:rsid w:val="008D06AC"/>
     <w:rsid w:val="008E5383"/>
     <w:rsid w:val="008F5620"/>
     <w:rsid w:val="00920B07"/>
     <w:rsid w:val="00924783"/>
     <w:rsid w:val="00931D9C"/>
     <w:rsid w:val="00931EFB"/>
     <w:rsid w:val="009805D1"/>
     <w:rsid w:val="00994396"/>
     <w:rsid w:val="00995504"/>
     <w:rsid w:val="009A1C97"/>
     <w:rsid w:val="009B48E3"/>
     <w:rsid w:val="009D6098"/>
@@ -23036,59 +22979,61 @@
     <w:rsid w:val="00CB6BD2"/>
     <w:rsid w:val="00CD714C"/>
     <w:rsid w:val="00CF0D4F"/>
     <w:rsid w:val="00CF3943"/>
     <w:rsid w:val="00CF678D"/>
     <w:rsid w:val="00D0317B"/>
     <w:rsid w:val="00D15FB7"/>
     <w:rsid w:val="00D22902"/>
     <w:rsid w:val="00D23009"/>
     <w:rsid w:val="00D335D0"/>
     <w:rsid w:val="00D33BEB"/>
     <w:rsid w:val="00D35493"/>
     <w:rsid w:val="00D371F6"/>
     <w:rsid w:val="00D40791"/>
     <w:rsid w:val="00D44EFA"/>
     <w:rsid w:val="00D46C52"/>
     <w:rsid w:val="00D54D65"/>
     <w:rsid w:val="00D94BAB"/>
     <w:rsid w:val="00DD142A"/>
     <w:rsid w:val="00DD2EA4"/>
     <w:rsid w:val="00DE1345"/>
     <w:rsid w:val="00DE7390"/>
     <w:rsid w:val="00DF37BA"/>
     <w:rsid w:val="00DF5D41"/>
     <w:rsid w:val="00E2553C"/>
+    <w:rsid w:val="00E41DAB"/>
     <w:rsid w:val="00E44689"/>
     <w:rsid w:val="00E44786"/>
     <w:rsid w:val="00E53967"/>
     <w:rsid w:val="00E7353C"/>
     <w:rsid w:val="00E83D6F"/>
     <w:rsid w:val="00E83D8A"/>
     <w:rsid w:val="00E92FEC"/>
     <w:rsid w:val="00EA1433"/>
     <w:rsid w:val="00EA61AA"/>
+    <w:rsid w:val="00ED068F"/>
     <w:rsid w:val="00ED29FA"/>
     <w:rsid w:val="00EF62DF"/>
     <w:rsid w:val="00F108F4"/>
     <w:rsid w:val="00F11557"/>
     <w:rsid w:val="00F17B3F"/>
     <w:rsid w:val="00F17B59"/>
     <w:rsid w:val="00F34229"/>
     <w:rsid w:val="00F4692B"/>
     <w:rsid w:val="00F54BAD"/>
     <w:rsid w:val="00F577D2"/>
     <w:rsid w:val="00F85ED9"/>
     <w:rsid w:val="00F91282"/>
     <w:rsid w:val="00FA5279"/>
     <w:rsid w:val="00FB7100"/>
     <w:rsid w:val="00FC3AE5"/>
     <w:rsid w:val="00FD119D"/>
     <w:rsid w:val="00FD2ABC"/>
     <w:rsid w:val="00FE406D"/>
     <w:rsid w:val="00FE516F"/>
     <w:rsid w:val="00FF492F"/>
     <w:rsid w:val="00FF4D84"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -23547,51 +23492,50 @@
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo3Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004A44BF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HTMLconformatoprevio">
     <w:name w:val="HTML Preformatted"/>
@@ -23817,50 +23761,62 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0079109A"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0079109A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0079109A"/>
   </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00812326"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="560752796">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="811487571">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -23908,51 +23864,51 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="10423452">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://es.wikipedia.org/wiki/Discapacidad_f%C3%ADsica" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?sa=i&amp;url=https://aprendiendoarduino.wordpress.com/2019/03/02/led-rgb-con-arduino/&amp;psig=AOvVaw0jByitiMCypmkn36BAYQKN&amp;ust=1581619684838000&amp;source=images&amp;cd=vfe&amp;ved=0CAIQjRxqFwoTCNDdpd7WzOcCFQAAAAAdAAAAABAD" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://es.wikipedia.org/w/index.php?title=Discapacidad_sensorial&amp;action=edit&amp;redlink=1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://es.wikipedia.org/wiki/Discapacidad_intelectual" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/ctes.v12i24.877" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?sa=i&amp;url=https://aprendiendoarduino.wordpress.com/2019/03/02/led-rgb-con-arduino/&amp;psig=AOvVaw0jByitiMCypmkn36BAYQKN&amp;ust=1581619684838000&amp;source=images&amp;cd=vfe&amp;ved=0CAIQjRxqFwoTCNDdpd7WzOcCFQAAAAAdAAAAABAD" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://es.wikipedia.org/w/index.php?title=Discapacidad_sensorial&amp;action=edit&amp;redlink=1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://es.wikipedia.org/wiki/Discapacidad_intelectual" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://es.wikipedia.org/wiki/Discapacidad_f%C3%ADsica" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -24197,70 +24153,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8742730E-807C-4A8A-9F8F-6CB48C7F7E07}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>18</Pages>
-  <Words>3770</Words>
-  <Characters>20737</Characters>
+  <Words>3786</Words>
+  <Characters>20823</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>172</Lines>
-  <Paragraphs>48</Paragraphs>
+  <Lines>173</Lines>
+  <Paragraphs>49</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24459</CharactersWithSpaces>
+  <CharactersWithSpaces>24560</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Electricidad TM</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>