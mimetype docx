--- v0 (2025-11-29)
+++ v1 (2026-07-27)
@@ -86,95 +86,164 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7686675" cy="1047750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="181C4E01" w14:textId="77777777" w:rsidR="00ED6D66" w:rsidRPr="0031175C" w:rsidRDefault="00ED6D66" w:rsidP="0031175C">
+    <w:p w14:paraId="181C4E01" w14:textId="77777777" w:rsidR="00ED6D66" w:rsidRDefault="00ED6D66" w:rsidP="0031175C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60442117" w14:textId="0744BBFB" w:rsidR="00ED6D66" w:rsidRDefault="00A30268" w:rsidP="00A30268">
+    <w:p w14:paraId="4C52643F" w14:textId="6D71C0B6" w:rsidR="00B7228A" w:rsidRPr="00B7228A" w:rsidRDefault="00B7228A" w:rsidP="00B7228A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B7228A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7228A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00B7228A">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:bCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/ctes.v12i24.880</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5E493D06" w14:textId="77777777" w:rsidR="00B7228A" w:rsidRDefault="00B7228A" w:rsidP="00A30268">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F3177">
+    </w:p>
+    <w:p w14:paraId="60442117" w14:textId="173EC647" w:rsidR="00ED6D66" w:rsidRDefault="00A30268" w:rsidP="00A30268">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Artículos científicos</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3177">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:t>Artículos científicos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C48284D" w14:textId="77777777" w:rsidR="00B7228A" w:rsidRDefault="00B7228A" w:rsidP="00B7228A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6570546F" w14:textId="77777777" w:rsidR="00A30268" w:rsidRDefault="00A30268" w:rsidP="00A30268">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18580F8A" w14:textId="77777777" w:rsidR="00A30268" w:rsidRPr="0031175C" w:rsidRDefault="00A30268" w:rsidP="00A30268">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C797A87" w14:textId="10E9468C" w:rsidR="00AD3FB1" w:rsidRPr="0031175C" w:rsidRDefault="00E44307" w:rsidP="0031175C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
@@ -361,122 +430,146 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">plicación </w:t>
       </w:r>
       <w:r w:rsidR="00D97A00" w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">étodo </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D97A00" w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">eba, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D97A00" w:rsidRPr="0031175C">
+        <w:t>eba</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>r</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0031175C">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D97A00" w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ula, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D97A00" w:rsidRPr="0031175C">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>m</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0031175C">
+        <w:t xml:space="preserve">ula, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D97A00" w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">arley &amp; </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D97A00" w:rsidRPr="0031175C">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>k</w:t>
-      </w:r>
+        <w:t>arley</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D97A00" w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>umar</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="6B5E6947" w14:textId="624C7E20" w:rsidR="00E44307" w:rsidRPr="0031175C" w:rsidRDefault="00E44307" w:rsidP="0031175C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Identification </w:t>
       </w:r>
       <w:r w:rsidR="00D97A00" w:rsidRPr="0031175C">
@@ -721,158 +814,210 @@
         </w:rPr>
         <w:t xml:space="preserve">f </w:t>
       </w:r>
       <w:r w:rsidR="00D97A00" w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">he </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D97A00" w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">eba, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D97A00" w:rsidRPr="0031175C">
+        <w:t>eba</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>r</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0031175C">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D97A00" w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">ula, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D97A00" w:rsidRPr="0031175C">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>m</w:t>
-      </w:r>
+        <w:t>ula</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">arley &amp; </w:t>
-      </w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D97A00" w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>k</w:t>
+        <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">umar </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D97A00" w:rsidRPr="0031175C">
+        <w:t>arley</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>m</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0031175C">
+        <w:t xml:space="preserve"> &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D97A00" w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>umar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D97A00" w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>ethod</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FF9B9A3" w14:textId="77777777" w:rsidR="00F37CDA" w:rsidRPr="0031175C" w:rsidRDefault="00F37CDA" w:rsidP="0031175C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A536AF8" w14:textId="77777777" w:rsidR="00F37CDA" w:rsidRPr="00F50957" w:rsidRDefault="00F37CDA" w:rsidP="0031175C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -955,51 +1100,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE0000"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F50957">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE0000"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>cynthiaguillen1994@gmail.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B7D4D30" w14:textId="638A034C" w:rsidR="00387390" w:rsidRPr="00F50957" w:rsidRDefault="00387390" w:rsidP="0031175C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00F50957">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://orcid.org/0009-0007-8714-8823</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1841CD4E" w14:textId="77777777" w:rsidR="00387390" w:rsidRPr="00F50957" w:rsidRDefault="00387390" w:rsidP="0031175C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32A9BA93" w14:textId="126A6545" w:rsidR="00DE160E" w:rsidRPr="00F50957" w:rsidRDefault="00F50957" w:rsidP="0031175C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1044,87 +1189,137 @@
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Leal</w:t>
       </w:r>
       <w:r w:rsidR="007D6B98" w:rsidRPr="00F50957">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2220C4BC" w14:textId="0CAB3A0D" w:rsidR="00387390" w:rsidRPr="00F50957" w:rsidRDefault="00387390" w:rsidP="0031175C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F50957">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>University of Texas, Collage of Engineering</w:t>
-      </w:r>
+        <w:t>University</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F50957">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F50957">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F50957">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Texas, Collage </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F50957">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F50957">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F50957">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Engineering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="73E6418B" w14:textId="77777777" w:rsidR="00F33881" w:rsidRPr="00F50957" w:rsidRDefault="00F33881" w:rsidP="0031175C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F50957">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>jsanchezleal@gmail.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F6DD9DF" w14:textId="1B21CC10" w:rsidR="00387390" w:rsidRPr="00F50957" w:rsidRDefault="00387390" w:rsidP="0031175C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00F50957">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0002-6324-2379</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F50957">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E59592F" w14:textId="77777777" w:rsidR="00387390" w:rsidRPr="00F50957" w:rsidRDefault="00387390" w:rsidP="0031175C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -1194,51 +1389,51 @@
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F50957">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ana.ga@cdjuarez.tecnm.mx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FDEDFB0" w14:textId="77777777" w:rsidR="00877901" w:rsidRPr="00F50957" w:rsidRDefault="00877901" w:rsidP="0031175C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00F50957">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0003-4394-3941</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F50957">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66CED537" w14:textId="5414DFE9" w:rsidR="00877901" w:rsidRPr="00F50957" w:rsidRDefault="00877901" w:rsidP="0031175C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -1308,177 +1503,1984 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D0F3ABC" w14:textId="77777777" w:rsidR="00552456" w:rsidRPr="0031175C" w:rsidRDefault="00552456" w:rsidP="0031175C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F50957">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Palabras clave:</w:t>
       </w:r>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Riesgo ergonómico, Métodos de evaluación ergonómica, Intervención ergonómica, Trastornos musculoesqueléticos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36E7D1EA" w14:textId="77777777" w:rsidR="0027151D" w:rsidRPr="0031175C" w:rsidRDefault="0027151D" w:rsidP="0031175C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B64FD0B" w14:textId="77777777" w:rsidR="00552456" w:rsidRPr="0031175C" w:rsidRDefault="00552456" w:rsidP="0031175C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Abstract</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="7C4C68E8" w14:textId="77777777" w:rsidR="00552456" w:rsidRDefault="00552456" w:rsidP="0031175C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>In the automotive industry, the assembly of electrical harnesses places a considerable physical burden on operators due to repetitive movements. This study aimed to evaluate ergonomic risks, design and implement a tangible intervention, and measure its impact on health and productivity. To achieve this, the work environment of 12 operators was assessed both before and after the intervention, using the REBA, RULA, and Marley &amp; Kumar methods. Data were analyzed using statistical tests such as Wilcoxon, Friedman, and paired t-tests in Minitab software. The results demonstrated a significant reduction in ergonomic risk, showing improved risk levels and greater sensitivity from the evaluation methods. A positive impact on production times was also found. In conclusion, implementing tangible ergonomic solutions is an effective strategy for preventing musculoskeletal disorders, as it not only improves worker well-being but also contributes to the industry’s production efficiency.</w:t>
+        <w:t xml:space="preserve">In </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> automotive </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>industry</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>assembly</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>electrical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>harnesses</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> places a considerable </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>physical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>burden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>operators</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>due</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> repetitive </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>movements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>study</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aimed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>evaluate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ergonomic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>risks</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>design</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>implement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a tangible </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>intervention</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>measure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>its</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>impact</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>health</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>productivity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>To</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>achieve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>work</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>environment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>operators</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>was</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>assessed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>both</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>before</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and after </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>intervention</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>using</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> REBA, RULA, and Marley &amp; Kumar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>methods</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Data </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>were</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>analyzed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>using</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>statistical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tests</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>such</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as Wilcoxon, Friedman, and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>paired</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> t-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tests</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Minitab software. The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>results</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>demonstrated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>significant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>reduction</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ergonomic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>risk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>showing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>improved</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>risk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>levels</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>greater</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sensitivity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>evaluation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>methods</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. A positive </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>impact</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>production</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> times </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>was</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>also</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>found</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. In </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>conclusion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>implementing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tangible </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ergonomic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>solutions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>effective</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>strategy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>preventing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>musculoskeletal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>disorders</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>it</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>only</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>improves</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>worker</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>well-being</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>but</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>also</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>contributes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>industry’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>production</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>efficiency</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BB929A1" w14:textId="77777777" w:rsidR="00F50957" w:rsidRPr="0031175C" w:rsidRDefault="00F50957" w:rsidP="0031175C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A618B4A" w14:textId="77777777" w:rsidR="00552456" w:rsidRPr="0031175C" w:rsidRDefault="00552456" w:rsidP="0031175C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F50957">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Keywords:</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Ergonomic risk, Ergonomic assessment methods, Ergonomic intervention, Musculoskeletal disorders.</w:t>
+        <w:t>Keywords</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F50957">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ergonomic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>risk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ergonomic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>assessment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>methods</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ergonomic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>intervention</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Musculoskeletal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>disorders</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CF39B86" w14:textId="3FD30F3C" w:rsidR="00922FBA" w:rsidRPr="0031175C" w:rsidRDefault="00922FBA" w:rsidP="0031175C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F1797E9" w14:textId="77777777" w:rsidR="00F50957" w:rsidRDefault="002F702F" w:rsidP="00F50957">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Introducción</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="4F9AC955" w14:textId="77777777" w:rsidR="00F50957" w:rsidRDefault="00F50957" w:rsidP="00F50957">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AD603DA" w14:textId="272B9FB6" w:rsidR="00552456" w:rsidRDefault="00552456" w:rsidP="00F50957">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
@@ -1492,51 +3494,67 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F5E9D9C" w14:textId="77777777" w:rsidR="00552456" w:rsidRPr="0031175C" w:rsidRDefault="00552456" w:rsidP="0031175C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Los TME no solo limitan la movilidad y habilidades manuales, también incrementan el riesgo de desarrollar enfermedades crónicas degenerativas. Además, tienen un efecto cascada, resultando en retiro laboral prematuro, deterioro en la calidad de vida y participación limitada en la comunidad. (Clark et al., 2023, p. 158)</w:t>
+        <w:t xml:space="preserve">Los TME no solo limitan la movilidad y habilidades manuales, también incrementan el riesgo de desarrollar enfermedades crónicas degenerativas. Además, tienen un </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>efecto cascada</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, resultando en retiro laboral prematuro, deterioro en la calidad de vida y participación limitada en la comunidad. (Clark et al., 2023, p. 158)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AC39DE0" w14:textId="77777777" w:rsidR="00F50957" w:rsidRDefault="00F50957" w:rsidP="0031175C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BD1343A" w14:textId="183D827C" w:rsidR="00552456" w:rsidRDefault="00552456" w:rsidP="0031175C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
@@ -1573,59 +3591,100 @@
     </w:p>
     <w:p w14:paraId="4CC0ACF8" w14:textId="77777777" w:rsidR="0089363C" w:rsidRPr="0031175C" w:rsidRDefault="0089363C" w:rsidP="0031175C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="599AE408" w14:textId="4E7DEB6E" w:rsidR="00552456" w:rsidRDefault="00552456" w:rsidP="0031175C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Para evaluar estos riesgos, se usan métodos como el Rapid Entire Body Assessment (REBA), desarrollado por Hignett y McAtamney (2000), evalúa el cuerpo completo, incluyendo tronco, cuello, piernas, brazos y muñecas, para identificar riesgos en posturas y movimientos. El Rapid Upper Limb </w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Assessment (RULA) creado por McAtamney y Corlett (1993), se enfoca en las extremidades superiores (brazos, antebrazos, muñecas y hombros), evaluando posturas, fuerza y repetición. Por </w:t>
+        <w:t xml:space="preserve">Para evaluar estos riesgos, se usan métodos como el Rapid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Entire</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Body </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Assessment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (REBA), desarrollado por Hignett y McAtamney (2000), evalúa el cuerpo completo, incluyendo tronco, cuello, piernas, brazos y muñecas, para identificar riesgos en posturas y movimientos. El Rapid Upper Limb </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Assessment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (RULA) creado por McAtamney y Corlett (1993), se enfoca en las extremidades superiores (brazos, antebrazos, muñecas y hombros), evaluando posturas, fuerza y repetición. Por </w:t>
       </w:r>
       <w:r w:rsidR="00F50957" w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>último,</w:t>
       </w:r>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AC6D6C" w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>está</w:t>
       </w:r>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -1636,51 +3695,67 @@
     </w:p>
     <w:p w14:paraId="5E0825E1" w14:textId="77777777" w:rsidR="00F50957" w:rsidRPr="0031175C" w:rsidRDefault="00F50957" w:rsidP="0031175C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="262AFBCC" w14:textId="77777777" w:rsidR="00552456" w:rsidRDefault="00552456" w:rsidP="0031175C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Sin embargo, a veces estos métodos dan resultados distintos, algo que ya han notado otros investigadores como Sánchez y Díaz (2022) y Kongtawelert et al. (2022). Esta falta de un método único y claro hace que sea importante comparar estas herramientas para ver cuál se ajusta mejor a tareas tan específicas.</w:t>
+        <w:t xml:space="preserve">Sin embargo, a veces estos métodos dan resultados distintos, algo que ya han notado otros investigadores como Sánchez y Díaz (2022) y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kongtawelert</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et al. (2022). Esta falta de un método único y claro hace que sea importante comparar estas herramientas para ver cuál se ajusta mejor a tareas tan específicas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5915A4BE" w14:textId="77777777" w:rsidR="00F50957" w:rsidRPr="0031175C" w:rsidRDefault="00F50957" w:rsidP="0031175C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A0A825F" w14:textId="77777777" w:rsidR="00552456" w:rsidRDefault="00552456" w:rsidP="0031175C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
@@ -1820,80 +3895,121 @@
     </w:p>
     <w:p w14:paraId="693F28B7" w14:textId="77777777" w:rsidR="00F50957" w:rsidRPr="0031175C" w:rsidRDefault="00F50957" w:rsidP="0031175C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7357BB44" w14:textId="749FA8EC" w:rsidR="00EF70EE" w:rsidRDefault="00CB3A9B" w:rsidP="0031175C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Para identificar los riesgos, empleamos tres métodos de evaluación ergonómica ampliamente reconocidos. Usamos el Rapid Entire Body Assessment (REBA), que analiza el cuerpo completo, el Rapid Upper Limb Assessment (RULA), enfocado en las extremidades superiores</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Para identificar los riesgos, empleamos tres métodos de evaluación ergonómica ampliamente reconocidos. Usamos el Rapid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Entire</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Body </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Assessment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (REBA), que analiza el cuerpo completo, el Rapid Upper Limb </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Assessment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (RULA), enfocado en las extremidades superiores</w:t>
       </w:r>
       <w:r w:rsidR="00EF70EE" w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> y por último el modelo </w:t>
       </w:r>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Marley &amp; Kumar (1996)</w:t>
       </w:r>
       <w:r w:rsidR="00EF70EE" w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> funciona como un cuestionario o un "mapa corporal" donde se </w:t>
-[...7 lines deleted...]
-        <w:t>identifican las áreas de dolor o molestia en el cuerpo de una persona. Esta información, junto con el análisis de los movimientos y posturas que realiza el trabajador, ayuda a los especialistas a determinar qué articulaciones están soportando más carga y a proponer mejoras en la forma de trabajar para reducir el riesgo de lesiones.</w:t>
+        <w:t xml:space="preserve"> funciona como un cuestionario o un "mapa corporal" donde se identifican las áreas de dolor o molestia en el cuerpo de una persona. Esta información, junto con el análisis de los movimientos y posturas que realiza el trabajador, ayuda a los especialistas a determinar qué articulaciones están soportando más carga y a proponer mejoras en la forma de trabajar para reducir el riesgo de lesiones.</w:t>
       </w:r>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35D79DD2" w14:textId="77777777" w:rsidR="00F50957" w:rsidRPr="0031175C" w:rsidRDefault="00F50957" w:rsidP="0031175C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08607C1A" w14:textId="0D543A92" w:rsidR="00CB3A9B" w:rsidRDefault="00CB3A9B" w:rsidP="0031175C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -2051,51 +4167,67 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="453D0C98" w14:textId="355EAD97" w:rsidR="00022236" w:rsidRDefault="00022236" w:rsidP="0089363C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="APA7MAEDICIONCar"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rStyle w:val="APA7MAEDICIONCar"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Antes de cualquier intervención, las condiciones en las estaciones de trabajo eran alarmantes. Los operadores se enfrentaban a una amenaza significativa para su salud, con posturas forzadas y movimientos constantes. Las evaluaciones de riesgo lo confirmaron: al aplicar los métodos REBA y RULA con el software Ergoniza, se obtuvo que el promedio en la escala REBA fue de 4 y RULA arrojó un 3. Por su parte, el método Marley &amp; Kumar, el más crítico, alcanzó un 5. Los datos en las tablas 1, 2 y 3 detallan estos niveles de riesgo en cada puesto de trabajo, revelando que los números no eran solo estadísticas, sino una clara llamada de atención para tomar medidas inmediatas.</w:t>
+        <w:t xml:space="preserve">Antes de cualquier intervención, las condiciones en las estaciones de trabajo eran alarmantes. Los operadores se enfrentaban a una amenaza significativa para su salud, con posturas forzadas y movimientos constantes. Las evaluaciones de riesgo lo confirmaron: al aplicar los métodos REBA y RULA con el software </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rStyle w:val="APA7MAEDICIONCar"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Ergoniza</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rStyle w:val="APA7MAEDICIONCar"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, se obtuvo que el promedio en la escala REBA fue de 4 y RULA arrojó un 3. Por su parte, el método Marley &amp; Kumar, el más crítico, alcanzó un 5. Los datos en las tablas 1, 2 y 3 detallan estos niveles de riesgo en cada puesto de trabajo, revelando que los números no eran solo estadísticas, sino una clara llamada de atención para tomar medidas inmediatas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40AFB243" w14:textId="77777777" w:rsidR="0089363C" w:rsidRPr="0031175C" w:rsidRDefault="0089363C" w:rsidP="0089363C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="012FC33F" w14:textId="0FA55711" w:rsidR="00286120" w:rsidRPr="0089363C" w:rsidRDefault="00286120" w:rsidP="0031175C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -2897,51 +5029,69 @@
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0089363C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuente: </w:t>
       </w:r>
       <w:r w:rsidR="008E6C96" w:rsidRPr="0089363C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Adaptado de Ergoniza.</w:t>
+        <w:t xml:space="preserve">Adaptado de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008E6C96" w:rsidRPr="0089363C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ergoniza</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008E6C96" w:rsidRPr="0089363C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C1AEE82" w14:textId="77777777" w:rsidR="008E6C96" w:rsidRPr="0031175C" w:rsidRDefault="008E6C96" w:rsidP="0031175C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08374E3B" w14:textId="08E058AE" w:rsidR="006E0914" w:rsidRPr="0089363C" w:rsidRDefault="00286120" w:rsidP="0031175C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
@@ -3733,51 +5883,69 @@
               <w:t>Pueden requerirse cambios en la tarea; es conveniente profundizar en el estudio</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="425AA77F" w14:textId="77777777" w:rsidR="008E6C96" w:rsidRPr="0089363C" w:rsidRDefault="008E6C96" w:rsidP="0031175C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0089363C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Fuente: Adaptado de Ergoniza.</w:t>
+        <w:t xml:space="preserve">Fuente: Adaptado de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0089363C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ergoniza</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0089363C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79D56215" w14:textId="77777777" w:rsidR="008E6C96" w:rsidRPr="0031175C" w:rsidRDefault="008E6C96" w:rsidP="0031175C">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23A3149E" w14:textId="77777777" w:rsidR="008E6C96" w:rsidRDefault="008E6C96" w:rsidP="0031175C">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F72F257" w14:textId="77777777" w:rsidR="0089363C" w:rsidRDefault="0089363C" w:rsidP="0031175C">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente2"/>
@@ -4622,51 +6790,69 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> que busque tratamiento</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="08803839" w14:textId="1715D9F9" w:rsidR="00EB4DED" w:rsidRPr="0089363C" w:rsidRDefault="008E6C96" w:rsidP="0031175C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0089363C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Fuente: Adaptado de Ergoniza.</w:t>
+        <w:t xml:space="preserve">Fuente: Adaptado de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0089363C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ergoniza</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0089363C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14AAF226" w14:textId="77777777" w:rsidR="008E6C96" w:rsidRPr="0031175C" w:rsidRDefault="008E6C96" w:rsidP="0031175C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="355FB7D3" w14:textId="684A9E89" w:rsidR="009E013A" w:rsidRPr="0031175C" w:rsidRDefault="00F9378A" w:rsidP="0031175C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
@@ -5476,51 +7662,69 @@
               <w:t>No es necesaria la actuación</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5EE4E94A" w14:textId="27F7BA7E" w:rsidR="00320FD7" w:rsidRPr="00A05DC5" w:rsidRDefault="00320FD7" w:rsidP="0031175C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A05DC5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Fuente: Adaptado de Ergoniza.</w:t>
+        <w:t xml:space="preserve">Fuente: Adaptado de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05DC5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ergoniza</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05DC5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6102A188" w14:textId="0ED6B366" w:rsidR="00320FD7" w:rsidRPr="0031175C" w:rsidRDefault="00320FD7" w:rsidP="0031175C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37F3C797" w14:textId="7F93B7E4" w:rsidR="00934E1F" w:rsidRPr="00A05DC5" w:rsidRDefault="00934E1F" w:rsidP="0031175C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -6304,51 +8508,69 @@
               <w:t>Riesgo aceptable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7833C57E" w14:textId="752C7452" w:rsidR="00320FD7" w:rsidRPr="00A05DC5" w:rsidRDefault="00320FD7" w:rsidP="0031175C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A05DC5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Fuente: Adaptado de Ergoniza.</w:t>
+        <w:t xml:space="preserve">Fuente: Adaptado de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05DC5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ergoniza</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05DC5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1219B725" w14:textId="77777777" w:rsidR="00320FD7" w:rsidRPr="0031175C" w:rsidRDefault="00320FD7" w:rsidP="0031175C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="532477E5" w14:textId="48261656" w:rsidR="00A065EE" w:rsidRPr="00A05DC5" w:rsidRDefault="00934E1F" w:rsidP="0031175C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -7138,51 +9360,69 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> que se requiera tratamiento</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7604F748" w14:textId="75E77BF2" w:rsidR="00781C6D" w:rsidRPr="00A05DC5" w:rsidRDefault="007B7A54" w:rsidP="0031175C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A05DC5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Fuente: Adaptado de Ergoniza.</w:t>
+        <w:t xml:space="preserve">Fuente: Adaptado de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A05DC5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ergoniza</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A05DC5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="070B5557" w14:textId="77777777" w:rsidR="007B7A54" w:rsidRPr="0031175C" w:rsidRDefault="007B7A54" w:rsidP="0031175C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="177A9211" w14:textId="70576947" w:rsidR="009E013A" w:rsidRPr="0031175C" w:rsidRDefault="00F9378A" w:rsidP="0031175C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
@@ -11547,52 +13787,62 @@
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2171" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="56EDACAE" w14:textId="77777777" w:rsidR="00EC2EA1" w:rsidRPr="0031175C" w:rsidRDefault="00EC2EA1" w:rsidP="0031175C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0031175C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>p-value</w:t>
-            </w:r>
+              <w:t>p-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0031175C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>value</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="770681FF" w14:textId="77777777" w:rsidR="00EC2EA1" w:rsidRPr="0031175C" w:rsidRDefault="00EC2EA1" w:rsidP="0031175C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0031175C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
@@ -13619,400 +15869,1054 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4EF16720" w14:textId="77777777" w:rsidR="00955030" w:rsidRPr="0031175C" w:rsidRDefault="00955030" w:rsidP="0031175C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Clark, Patricia, Contreras, Daniela, Ríos-Blancas, María J., Steinmetz, Jaimie D., Ong, Liane, Culbreth, Garland T., Lenox, Hailey, Mendoza, Carlos F., &amp; Razo, Christian. (2023). Análisis de la discapacidad por trastornos musculoesqueléticos en México de 1990 a 2021. </w:t>
+        <w:t xml:space="preserve">Clark, Patricia, Contreras, Daniela, Ríos-Blancas, María J., Steinmetz, Jaimie D., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ong</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Liane, Culbreth, Garland T., Lenox, Hailey, Mendoza, Carlos F., &amp; Razo, Christian. (2023). Análisis de la discapacidad por trastornos musculoesqueléticos en México de 1990 a 2021. </w:t>
       </w:r>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Gaceta médica de México</w:t>
       </w:r>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>159</w:t>
       </w:r>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(6), 517-526. Epub 26 de marzo de 2024.</w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId11" w:history="1">
+        <w:t xml:space="preserve">(6), 517-526. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Epub</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 26 de marzo de 2024.</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="0031175C">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.24875/gmm.23000394</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1E0E18A2" w14:textId="77777777" w:rsidR="00955030" w:rsidRPr="0031175C" w:rsidRDefault="00955030" w:rsidP="0031175C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hassan, A., Beumer, A., Kuijer, P. P. F. M., &amp; van der Molen, H. F. (2022). Relación laboral del síndrome del túnel carpiano: Revisión sistemática que incluye metanálisis y GRADE. </w:t>
+        <w:t xml:space="preserve">Hassan, A., Beumer, A., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kuijer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, P. P. F. M., &amp; van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>der</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Molen, H. F. (2022). Relación laboral del síndrome del túnel carpiano: Revisión sistemática que incluye </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>metanálisis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y GRADE. </w:t>
       </w:r>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Health Science Reports</w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Health </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Science</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reports</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e888. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="0031175C">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.1002/hsr2.888</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1DD3C8CF" w14:textId="77777777" w:rsidR="00955030" w:rsidRPr="0031175C" w:rsidRDefault="00955030" w:rsidP="0031175C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Hignett, S., &amp; McAtamney, L. (2000). Rapid Entire Body Assessment (REBA). </w:t>
       </w:r>
-      <w:r w:rsidRPr="0031175C">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Applied Ergonomics, 31(2), 201–205. https://doi.org/10.1016/S0003-6870(99)00039-3 </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Applied</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ergonomics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 31(2), 201–205. https://doi.org/10.1016/S0003-6870(99)00039-3 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60CB6B63" w14:textId="77777777" w:rsidR="00955030" w:rsidRPr="0031175C" w:rsidRDefault="00955030" w:rsidP="0031175C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Kee, D. (2022). Systematic Comparison of OWAS, RULA, and REBA Based on a Literature Review. </w:t>
+        <w:t xml:space="preserve">Kee, D. (2022). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Systematic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Comparison</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> OWAS, RULA, and REBA </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Based</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Literature</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Review</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. </w:t>
       </w:r>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>International Journal of Environmental Research and Public Health</w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">International </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Journal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Environmental</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Public Health</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>19</w:t>
       </w:r>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 595. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="0031175C">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.3390/ijerph19010595</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="76E3AC06" w14:textId="77777777" w:rsidR="00955030" w:rsidRPr="0031175C" w:rsidRDefault="00955030" w:rsidP="0031175C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Kongtawelert, A., Buchholz, B., Sujitrarath, D., Laohaudomchok, W., Kongtip, P., &amp; Woskie, S. (2022). Prevalence and factors associated with musculoskeletal disorders among Thai burley tobacco farmers. International Journal of Environmental Research and Public Health, 19(11), 6779. https://doi.org/10.3390/ijerph19116779</w:t>
+        <w:t>Kongtawelert</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A., Buchholz, B., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Sujitrarath</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, D., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Laohaudomchok</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, W., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Kongtip</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, P., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Woskie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, S. (2022). Prevalence and factors associated with musculoskeletal disorders among Thai burley tobacco farmers. International Journal of Environmental Research and Public Health, 19(11), 6779. https://doi.org/10.3390/ijerph19116779</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="174B5413" w14:textId="77777777" w:rsidR="00955030" w:rsidRPr="0031175C" w:rsidRDefault="00955030" w:rsidP="0031175C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Krishnan, A., Yang, X., Seth, U., et al. (2025). Evaluación de riesgos ergonómicos basada en datos de procesos de fabricación complejos y manuales. </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Communications Engineering, 4</w:t>
+        <w:t>Communications</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Engineering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 4</w:t>
       </w:r>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 45. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="0031175C">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.1038/s44172-025-00382-w</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3FE513FA" w14:textId="77777777" w:rsidR="00955030" w:rsidRPr="0031175C" w:rsidRDefault="00955030" w:rsidP="0031175C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kwan Chung, C. K., Moreno Mareco, J. A., Díaz Vega, M. R., Alegre Brítez, M. Ángel, &amp; González Caballero, J. A. (2023). Revisión bibliográfica de los tipos de Ergonomía estudiadas en las publicaciones científicas localizadas en la Web of Science, 2019-2022. Ciencia Latina Revista Científica Multidisciplinar, 7(2), 3088–3111. </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
+        <w:t xml:space="preserve">Kwan Chung, C. K., Moreno Mareco, J. A., Díaz Vega, M. R., Alegre Brítez, M. Ángel, &amp; González Caballero, J. A. (2023). Revisión bibliográfica de los tipos de Ergonomía estudiadas en las publicaciones científicas localizadas en la Web </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Science</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2019-2022. Ciencia Latina Revista Científica Multidisciplinar, 7(2), 3088–3111. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="0031175C">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.37811/cl_rcm.v7i2.5556</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="523C24B4" w14:textId="77777777" w:rsidR="00955030" w:rsidRPr="0031175C" w:rsidRDefault="00955030" w:rsidP="0031175C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Marley, R.J., &amp; Kumar, N. (1996). An improved musculoskeletal discomfort assessment tool. </w:t>
+        <w:t xml:space="preserve">Marley, R.J., &amp; Kumar, N. (1996). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>An</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>improved</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>musculoskeletal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>discomfort</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>assessment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tool</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. </w:t>
       </w:r>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>International Journal of Industrial Ergonomics, 17</w:t>
+        <w:t xml:space="preserve">International </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Journal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Industrial </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ergonomics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 17</w:t>
       </w:r>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 21-27.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6858E0C9" w14:textId="77777777" w:rsidR="00955030" w:rsidRPr="0031175C" w:rsidRDefault="00955030" w:rsidP="0031175C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">McAtamney, L., &amp; Corlett, E. N. (1993). RULA: A survey method for the investigation of work-related upper limb disorders. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0031175C">
-[...4 lines deleted...]
-        <w:t>Applied Ergonomics, 24(2), 91–99. https://doi.org/10.1016/0003-6870(93)90080-S</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Applied</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ergonomics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 24(2), 91–99. https://doi.org/10.1016/0003-6870(93)90080-S</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34B45F3A" w14:textId="77777777" w:rsidR="00955030" w:rsidRPr="0031175C" w:rsidRDefault="00955030" w:rsidP="0031175C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Organización Mundial de la Salud. </w:t>
       </w:r>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -14033,120 +16937,136 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ortega Encinas, L. U., López Bojórquez, J. S., Sortillón-González, P. E., Gamiño Acevedo, D. T., y Leyva Fortanelli, A. (2025). Título del artículo. </w:t>
       </w:r>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Revista Investigación Académica Sin Frontera</w:t>
       </w:r>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1(4). Recuperado de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="0031175C">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://revistainvestigacionacademicasinfrontera.unison.mx/index.php/RDIASF/article/view/741</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="128DE651" w14:textId="77777777" w:rsidR="00955030" w:rsidRPr="0031175C" w:rsidRDefault="00955030" w:rsidP="0031175C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rivera-Chiguano, C. P., Rivera-Casillas, L. F., &amp; Jiménez, J. (2023). Impacto de la Ergonomía en la Prevención del Síndrome del Túnel Carpiano en trabajadores del Centro Clínico Quirúrgico Ambulatorio Hospital del Día Sangolquí. Yachasun: Revista de Divulgación Científica, 2(4), 133-145. Recuperado de </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId17" w:history="1">
+        <w:t xml:space="preserve">Rivera-Chiguano, C. P., Rivera-Casillas, L. F., &amp; Jiménez, J. (2023). Impacto de la Ergonomía en la Prevención del Síndrome del Túnel Carpiano en trabajadores del Centro Clínico Quirúrgico Ambulatorio Hospital del Día Sangolquí. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yachasun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Revista de Divulgación Científica, 2(4), 133-145. Recuperado de </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="0031175C">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://editorialibkn.com/index.php/Yachasun/article/view/682</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68C97921" w14:textId="77777777" w:rsidR="00955030" w:rsidRPr="0031175C" w:rsidRDefault="00955030" w:rsidP="0031175C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sánchez, M. A. &amp; Díaz, J. D. (2022). Análisis de herramientas empleadas para la evaluación de riesgos ergonómicos posturales en puestos de trabajo. Revista Cubana de Administración Pública y Empresarial, 4(2), 80-95. Recuperado de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="0031175C">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://apye.esceg.cu/index.php/apye/article/view/327</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1438E0AD" w14:textId="77777777" w:rsidR="00955030" w:rsidRPr="0031175C" w:rsidRDefault="00955030" w:rsidP="0031175C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
@@ -14156,136 +17076,224 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Secretaría de Economía de México. (2024). Reporte de la industria automotriz 2024. https://www.economia.gob.mx/</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="650FFFB9" w14:textId="77777777" w:rsidR="00955030" w:rsidRPr="0031175C" w:rsidRDefault="00955030" w:rsidP="0031175C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Silverstein, B. A., Fine, L. J., &amp; Armstrong, T. J. (1986). Hand-wrist cumulative trauma disorders in industry. </w:t>
+        <w:t>Silverstein, B. A., Fine, L. J., &amp; Armstrong, T. J. (1986). Hand-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>wrist</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cumulative trauma </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>disorders</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>industry</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>The American Journal of Industrial Medicine, 11</w:t>
+        <w:t xml:space="preserve">The American </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Journal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031175C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Industrial Medicine, 11</w:t>
       </w:r>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(3), 343–352.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31D242DC" w14:textId="77777777" w:rsidR="00955030" w:rsidRPr="0031175C" w:rsidRDefault="00955030" w:rsidP="0031175C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031175C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Upadhyay, R., Kumar, A., &amp; Mandal, B. B. (2021). Reducing musculoskeletal disorders in iron ore mine operators: A fuzzy-based intervention approach. Journal of Industrial Ergonomics, 87, 103245. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="0031175C">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.ergon.2021.103245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2FD01C6D" w14:textId="77777777" w:rsidR="00994C9C" w:rsidRPr="0031175C" w:rsidRDefault="00994C9C" w:rsidP="0031175C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00994C9C" w:rsidRPr="0031175C" w:rsidSect="00F50957">
-      <w:footerReference w:type="default" r:id="rId20"/>
+      <w:footerReference w:type="default" r:id="rId21"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1183" w:bottom="1417" w:left="1276" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="459E197C" w14:textId="77777777" w:rsidR="006371EB" w:rsidRDefault="006371EB" w:rsidP="00ED6D66">
+    <w:p w14:paraId="5F0FDB31" w14:textId="77777777" w:rsidR="009422EB" w:rsidRDefault="009422EB" w:rsidP="00ED6D66">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2659A619" w14:textId="77777777" w:rsidR="006371EB" w:rsidRDefault="006371EB" w:rsidP="00ED6D66">
+    <w:p w14:paraId="32EAEB50" w14:textId="77777777" w:rsidR="009422EB" w:rsidRDefault="009422EB" w:rsidP="00ED6D66">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -14307,89 +17315,106 @@
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="188229FF" w14:textId="77777777" w:rsidR="00ED6D66" w:rsidRPr="00ED6D66" w:rsidRDefault="00ED6D66" w:rsidP="00ED6D66">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">             </w:t>
     </w:r>
     <w:r w:rsidRPr="00ED6D66">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
-      <w:t>Vol. 12, Núm. 24                  Julio – Diciembre 2025                        ISSN: 2448 – 6493</w:t>
+      <w:t xml:space="preserve">Vol. 12, Núm. 24                  Julio – </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00ED6D66">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:b/>
+      </w:rPr>
+      <w:t>Diciembre</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00ED6D66">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:b/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2025                        ISSN: 2448 – 6493</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0BE73FD3" w14:textId="77777777" w:rsidR="00ED6D66" w:rsidRDefault="00ED6D66">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="023DB76B" w14:textId="77777777" w:rsidR="006371EB" w:rsidRDefault="006371EB" w:rsidP="00ED6D66">
+    <w:p w14:paraId="46945BFF" w14:textId="77777777" w:rsidR="009422EB" w:rsidRDefault="009422EB" w:rsidP="00ED6D66">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10F44630" w14:textId="77777777" w:rsidR="006371EB" w:rsidRDefault="006371EB" w:rsidP="00ED6D66">
+    <w:p w14:paraId="66F2E5C9" w14:textId="77777777" w:rsidR="009422EB" w:rsidRDefault="009422EB" w:rsidP="00ED6D66">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="40"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E44307"/>
     <w:rsid w:val="00022236"/>
@@ -14453,101 +17478,104 @@
     <w:rsid w:val="007060F7"/>
     <w:rsid w:val="00725A24"/>
     <w:rsid w:val="00734868"/>
     <w:rsid w:val="0077710E"/>
     <w:rsid w:val="00781C6D"/>
     <w:rsid w:val="007A5EA8"/>
     <w:rsid w:val="007B1949"/>
     <w:rsid w:val="007B7A54"/>
     <w:rsid w:val="007D52B6"/>
     <w:rsid w:val="007D6B98"/>
     <w:rsid w:val="007E0150"/>
     <w:rsid w:val="00802A7B"/>
     <w:rsid w:val="00803751"/>
     <w:rsid w:val="00825A00"/>
     <w:rsid w:val="00861A95"/>
     <w:rsid w:val="00864E5D"/>
     <w:rsid w:val="00877901"/>
     <w:rsid w:val="0089363C"/>
     <w:rsid w:val="008C2CC8"/>
     <w:rsid w:val="008D66B8"/>
     <w:rsid w:val="008E6C96"/>
     <w:rsid w:val="008F21CE"/>
     <w:rsid w:val="009136E0"/>
     <w:rsid w:val="00922FBA"/>
     <w:rsid w:val="00934E1F"/>
+    <w:rsid w:val="009422EB"/>
     <w:rsid w:val="00955030"/>
     <w:rsid w:val="00984A16"/>
     <w:rsid w:val="00994C9C"/>
     <w:rsid w:val="009A7438"/>
     <w:rsid w:val="009C5422"/>
     <w:rsid w:val="009D7453"/>
     <w:rsid w:val="009E013A"/>
     <w:rsid w:val="00A05DC5"/>
     <w:rsid w:val="00A065EE"/>
     <w:rsid w:val="00A07C33"/>
     <w:rsid w:val="00A30268"/>
     <w:rsid w:val="00A34760"/>
     <w:rsid w:val="00A347D2"/>
     <w:rsid w:val="00A51594"/>
     <w:rsid w:val="00A851DF"/>
     <w:rsid w:val="00AB26AB"/>
     <w:rsid w:val="00AC6D6C"/>
     <w:rsid w:val="00AC740C"/>
     <w:rsid w:val="00AD3FB1"/>
     <w:rsid w:val="00B02172"/>
     <w:rsid w:val="00B11134"/>
+    <w:rsid w:val="00B7228A"/>
     <w:rsid w:val="00B75D72"/>
     <w:rsid w:val="00B81C30"/>
     <w:rsid w:val="00BC1F7D"/>
     <w:rsid w:val="00BD45F7"/>
     <w:rsid w:val="00BE3D9A"/>
     <w:rsid w:val="00C331E4"/>
     <w:rsid w:val="00C34055"/>
     <w:rsid w:val="00C414AA"/>
     <w:rsid w:val="00C4157F"/>
     <w:rsid w:val="00C960DC"/>
     <w:rsid w:val="00C96814"/>
     <w:rsid w:val="00CA5F64"/>
     <w:rsid w:val="00CA5FB6"/>
     <w:rsid w:val="00CB3A9B"/>
     <w:rsid w:val="00CC237C"/>
     <w:rsid w:val="00D026C4"/>
     <w:rsid w:val="00D06047"/>
     <w:rsid w:val="00D21B2D"/>
     <w:rsid w:val="00D26B49"/>
     <w:rsid w:val="00D27403"/>
     <w:rsid w:val="00D27DFA"/>
     <w:rsid w:val="00D32954"/>
     <w:rsid w:val="00D65FF7"/>
     <w:rsid w:val="00D678E7"/>
     <w:rsid w:val="00D92866"/>
     <w:rsid w:val="00D97A00"/>
     <w:rsid w:val="00DC5360"/>
     <w:rsid w:val="00DD092E"/>
     <w:rsid w:val="00DE160E"/>
     <w:rsid w:val="00DF3847"/>
+    <w:rsid w:val="00E41DAB"/>
     <w:rsid w:val="00E44307"/>
     <w:rsid w:val="00E5447F"/>
     <w:rsid w:val="00E7646D"/>
     <w:rsid w:val="00E84471"/>
     <w:rsid w:val="00E937EA"/>
     <w:rsid w:val="00E976CE"/>
     <w:rsid w:val="00EB4DED"/>
     <w:rsid w:val="00EB505F"/>
     <w:rsid w:val="00EC11BC"/>
     <w:rsid w:val="00EC2EA1"/>
     <w:rsid w:val="00ED6D66"/>
     <w:rsid w:val="00EF70EE"/>
     <w:rsid w:val="00F157F0"/>
     <w:rsid w:val="00F33881"/>
     <w:rsid w:val="00F37CDA"/>
     <w:rsid w:val="00F50957"/>
     <w:rsid w:val="00F703AD"/>
     <w:rsid w:val="00F752F0"/>
     <w:rsid w:val="00F9378A"/>
     <w:rsid w:val="00FB5FA8"/>
     <w:rsid w:val="00FC4BE2"/>
     <w:rsid w:val="00FF2946"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -14964,51 +17992,50 @@
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="007E0150"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:lang w:val="es-MX"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
@@ -15293,51 +18320,51 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00ED6D66"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:lang w:val="es-MX"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8714-8823" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijerph19010595" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apye.esceg.cu/index.php/apye/article/view/327" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/search?q=https://doi.org/10.1002/hsr2.888" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorialibkn.com/index.php/Yachasun/article/view/682" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistainvestigacionacademicasinfrontera.unison.mx/index.php/RDIASF/article/view/741" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24875/gmm.23000394" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.37811/cl_rcm.v7i2.5556" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4394-3941" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ergon.2021.103245" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6324-2379" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s44172-025-00382-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/ctes.v12i24.880" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/search?q=https://doi.org/10.1002/hsr2.888" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorialibkn.com/index.php/Yachasun/article/view/682" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24875/gmm.23000394" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistainvestigacionacademicasinfrontera.unison.mx/index.php/RDIASF/article/view/741" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.37811/cl_rcm.v7i2.5556" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ergon.2021.103245" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4394-3941" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s44172-025-00382-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6324-2379" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apye.esceg.cu/index.php/apye/article/view/327" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8714-8823" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijerph19010595" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -15575,72 +18602,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55F72297-88BA-430D-A95F-83E8661E519B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>4683</Words>
-  <Characters>25759</Characters>
+  <Words>4699</Words>
+  <Characters>25847</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>214</Lines>
+  <Lines>215</Lines>
   <Paragraphs>60</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>30382</CharactersWithSpaces>
+  <CharactersWithSpaces>30486</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Mildred</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>