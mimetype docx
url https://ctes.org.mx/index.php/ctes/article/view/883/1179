--- v0 (2025-11-29)
+++ v1 (2026-07-27)
@@ -102,93 +102,161 @@
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="031E5D9C" w14:textId="77777777" w:rsidR="00DE30F8" w:rsidRPr="00A52D98" w:rsidRDefault="00DE30F8" w:rsidP="00A52D98">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B65D8E5" w14:textId="77777777" w:rsidR="000B52F7" w:rsidRPr="00A52D98" w:rsidRDefault="000B52F7" w:rsidP="00A52D98">
+    <w:p w14:paraId="006BC9C8" w14:textId="0266B1BC" w:rsidR="00052855" w:rsidRPr="00052855" w:rsidRDefault="00052855" w:rsidP="00052855">
+      <w:pPr>
+        <w:ind w:right="15"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00052855">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00052855">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00052855">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="es-MX"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/ctes.v12i24.883</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2C7F69C7" w14:textId="77777777" w:rsidR="00052855" w:rsidRDefault="00052855" w:rsidP="00A52D98">
       <w:pPr>
         <w:ind w:right="15"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B52F7">
+    </w:p>
+    <w:p w14:paraId="0B65D8E5" w14:textId="4228A645" w:rsidR="000B52F7" w:rsidRPr="00A52D98" w:rsidRDefault="000B52F7" w:rsidP="00A52D98">
+      <w:pPr>
+        <w:ind w:right="15"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>Artículos científicos</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000B52F7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
+        <w:t>Artículos científicos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24363442" w14:textId="77777777" w:rsidR="000B52F7" w:rsidRPr="000B52F7" w:rsidRDefault="000B52F7" w:rsidP="00A52D98">
+      <w:pPr>
+        <w:ind w:right="829"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3EF9DC40" w14:textId="0E59242A" w:rsidR="00DE30F8" w:rsidRPr="00A52D98" w:rsidRDefault="004441CC" w:rsidP="00A52D98">
       <w:pPr>
         <w:ind w:right="15"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52D98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Abordaje de la brecha cognitiva postpandemia en estudiantes de ingeniería industrial</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12834E09" w14:textId="40D41B28" w:rsidR="00DE30F8" w:rsidRPr="00A52D98" w:rsidRDefault="004441CC" w:rsidP="00A52D98">
       <w:pPr>
         <w:ind w:right="833"/>
@@ -315,51 +383,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Gerardo.ochoas@hermosillo.tecnm.mx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="720EA9EA" w14:textId="772A561A" w:rsidR="00DE30F8" w:rsidRPr="00A52D98" w:rsidRDefault="00F116E8" w:rsidP="00A52D98">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:right="15"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52D98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="004441CC" w:rsidRPr="00A52D98">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:spacing w:val="-2"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0002-6232-</w:t>
         </w:r>
         <w:r w:rsidR="004441CC" w:rsidRPr="00A52D98">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:spacing w:val="-4"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>7733</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3F4B03D4" w14:textId="0213CFF5" w:rsidR="004441CC" w:rsidRPr="00A52D98" w:rsidRDefault="004441CC" w:rsidP="00A52D98">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
@@ -400,74 +468,74 @@
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52D98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Instituto Tecnológico de Hermosillo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A3F0737" w14:textId="6343DC89" w:rsidR="004441CC" w:rsidRPr="00A52D98" w:rsidRDefault="004441CC" w:rsidP="00A52D98">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:right="15"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE0000"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00A52D98">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="EE0000"/>
             <w:spacing w:val="-4"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Julia.preciadol@hermosillo.tecnm.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="15E80A7A" w14:textId="6EC9CCC7" w:rsidR="004441CC" w:rsidRPr="00A52D98" w:rsidRDefault="004441CC" w:rsidP="00A52D98">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:right="15"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00A52D98">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:spacing w:val="-4"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0002-6347-6933</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="588B6180" w14:textId="48A2295A" w:rsidR="004441CC" w:rsidRPr="00A52D98" w:rsidRDefault="004441CC" w:rsidP="00A52D98">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:right="15"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10194654" w14:textId="1F8D376E" w:rsidR="004441CC" w:rsidRPr="00A52D98" w:rsidRDefault="004441CC" w:rsidP="00A52D98">
       <w:pPr>
@@ -498,74 +566,74 @@
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52D98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Instituto Tecnológico de Hermosillo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CEA9521" w14:textId="40D8D510" w:rsidR="004441CC" w:rsidRPr="00A52D98" w:rsidRDefault="004441CC" w:rsidP="00A52D98">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:right="15"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE0000"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00A52D98">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="EE0000"/>
             <w:spacing w:val="-4"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Rafael.garciam@hermosillo.tecnm.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3FD60BAC" w14:textId="12C0F63B" w:rsidR="004441CC" w:rsidRPr="00A52D98" w:rsidRDefault="009521BC" w:rsidP="00A52D98">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:right="15"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00A52D98">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:spacing w:val="-4"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://0000-000-7175-5361</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1AB5C912" w14:textId="77777777" w:rsidR="004441CC" w:rsidRPr="00A52D98" w:rsidRDefault="004441CC" w:rsidP="00A52D98">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:right="1092"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37997948" w14:textId="77777777" w:rsidR="00DE30F8" w:rsidRPr="00A52D98" w:rsidRDefault="00DE30F8" w:rsidP="00A52D98">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
@@ -748,105 +816,139 @@
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71E3C847" w14:textId="171C3BE5" w:rsidR="00B0344A" w:rsidRPr="00A52D98" w:rsidRDefault="00B0344A" w:rsidP="00A52D98">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="260" w:right="15"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52D98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">One of the sectors most affected by the pandemic was undoubtedly the educational    sector, in this sense a large number of institutions were forced to close their doors and continue teaching classes in a non-face-to-face modality, virtual sessions have represented a great challenge, especially in subjects that contemplate practices in laboratories and workshops as well as industrial visits, largely due to the lack of simulators or tools to carry out the practices in a non-face-to-face modality, in this sense, research is being carried out to detect and analyze the cognitive gap that was generated by the concept of non-face-to-face classes with the aim of designing an intervention model to reduce said gap. </w:t>
       </w:r>
+      <w:r w:rsidRPr="00A52D98">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A52D98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>The</w:t>
+        <w:t>research</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A52D98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A52D98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>research</w:t>
+        <w:t>is</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A52D98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A52D98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>is</w:t>
+        <w:t>carried</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A52D98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
+        <w:t xml:space="preserve"> out in the 2019 generation of the industrial engineering career at the National Technological Institute of Mexico - Hermosillo campus. With the design and implementation of the intervention model, the cognitive gap is sought to be reduced. Said model will be designed through focus groups from the industrial engineering academy and taught by specialist teachers from the different subjects that contemplate workshop and laboratory practices that were taught to this group of students during the pandemic. As a final part of the research, the impact of the implementation of the intervention model on </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A52D98">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A52D98">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A52D98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>carried</w:t>
+        <w:t>generation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A52D98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> out in the 2019 generation of the industrial engineering career at the National Technological Institute of Mexico - Hermosillo campus. With the design and implementation of the intervention model, the cognitive gap is sought to be reduced. Said model will be designed through focus groups from the industrial engineering academy and taught by specialist teachers from the different subjects that contemplate workshop and laboratory practices that were taught to this group of students during the pandemic. As a final part of the research, the impact of the implementation of the intervention model on this generation of </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A52D98">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A52D98">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A52D98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>students</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A52D98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A52D98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>will</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A52D98">
         <w:rPr>
@@ -955,58 +1057,90 @@
       <w:pPr>
         <w:ind w:right="15"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09B6C798" w14:textId="77777777" w:rsidR="00A21163" w:rsidRPr="00A52D98" w:rsidRDefault="00A21163" w:rsidP="00A52D98">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="261" w:right="15" w:firstLine="459"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52D98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">En el año 2019 la humanidad enfrentó uno de los más grandes retos de este milenio, surgió un nuevo virus denominado “COVID-19”. Desde su aparición, nuestros hábitos, rutinas y dinámica de vida </w:t>
+        <w:t xml:space="preserve">En el año 2019 la humanidad enfrentó uno de los más grandes retos de este milenio, surgió un nuevo virus denominado “COVID-19”. Desde su aparición, nuestros hábitos, rutinas y </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A52D98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>dinámica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A52D98">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A52D98">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vida</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A52D98">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A52D98">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>sufrieron</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A52D98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A52D98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>cambio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A52D98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -1082,51 +1216,84 @@
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A52D98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> estudiantes. Para ello diseñó un instrumento de recolección de datos obtenidos por la realización de un grupo focal con la integración de 30 estudiantes de ingeniería industrial generación 2019 en colaboración con docentes de ingeniería industrial especialistas en las materias analizadas, se aplicaron 167 encuestas como muestra representativa de los 211 alumnos de esta licenciatura generación 2019 con base en su experiencia en las clases virtuales que cursaron durante la pandemia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67F3DD3A" w14:textId="08867660" w:rsidR="00A21163" w:rsidRPr="00A52D98" w:rsidRDefault="00A21163" w:rsidP="00A52D98">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="261" w:right="15"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52D98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Esta investigación está fundamentada en investigaciones previas publicadas por distintos autores referentes al </w:t>
+        <w:t xml:space="preserve">Esta investigación está fundamentada en investigaciones previas publicadas por distintos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A52D98">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>autores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A52D98">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A52D98">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>referentes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A52D98">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A52D98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>tema</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A52D98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> del </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A52D98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>impacto</w:t>
       </w:r>
@@ -1228,51 +1395,50 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DB3F22E" w14:textId="1F53C2B7" w:rsidR="00DE30F8" w:rsidRPr="00A52D98" w:rsidRDefault="00F116E8" w:rsidP="00A52D98">
       <w:pPr>
         <w:ind w:left="261" w:right="15"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52D98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Metodología</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4663BD33" w14:textId="77777777" w:rsidR="009521BC" w:rsidRPr="00A52D98" w:rsidRDefault="009521BC" w:rsidP="00A52D98">
       <w:pPr>
         <w:ind w:left="261" w:right="15"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="407F938C" w14:textId="6556C7BC" w:rsidR="00A21163" w:rsidRDefault="00A21163" w:rsidP="00A52D98">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="261" w:right="15" w:firstLine="459"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
@@ -1636,51 +1802,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A52D98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6FF76749" wp14:editId="01425C7A">
             <wp:extent cx="1467485" cy="314706"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2" name="Image 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Image 2"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14" cstate="print"/>
+                    <a:blip r:embed="rId15" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1467485" cy="314706"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00A21163" w:rsidRPr="00A52D98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
@@ -1729,51 +1895,50 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3148FA09" w14:textId="77777777" w:rsidR="00A52D98" w:rsidRPr="00A52D98" w:rsidRDefault="00A52D98" w:rsidP="00A52D98">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="261" w:right="1094"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19734B69" w14:textId="77777777" w:rsidR="00A21163" w:rsidRPr="00A52D98" w:rsidRDefault="00A21163" w:rsidP="00A52D98">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="261" w:right="15"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52D98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Fase de Diseño del Modelo de Intervención, este modelo se desarrolló entre los docentes especialistas de las asignaturas de la academia de ingeniería industrial y se contara con la colaboración de un grupo de estudiantes de la citada generación.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7720C4CC" w14:textId="77777777" w:rsidR="00A21163" w:rsidRPr="00A52D98" w:rsidRDefault="00A21163" w:rsidP="00A52D98">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="261" w:right="15"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F2AB527" w14:textId="77777777" w:rsidR="00A21163" w:rsidRPr="00A52D98" w:rsidRDefault="00A21163" w:rsidP="00A52D98">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="261" w:right="15"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52D98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -1951,58 +2116,52 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="184B6429" w14:textId="77777777" w:rsidR="00F03DF3" w:rsidRPr="00A52D98" w:rsidRDefault="00F03DF3" w:rsidP="00A52D98">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="261" w:right="15"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F4E324B" w14:textId="5005E682" w:rsidR="00F03DF3" w:rsidRDefault="00F03DF3" w:rsidP="00A52D98">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="261" w:right="15"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52D98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">En la tabla 1 se muestran los resultados de los porcentajes de estudiantes que perciben haber alcanzado a desarrollar diferentes niveles en las nueve materias analizadas. También se incluye el </w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>porcentaje de estudiantes acumulado que alcanzaron a desarrollar las competencias en los rangos de 0 a 60%. Es de llamar la atención en la materia de procesos de fabricación 8 de cada 10 estudiantes declararon haber desarrollado como máximo solo el 60% de las competencias declaradas en el plan de estudios, seguramente esto se debe a que muchos de ellos han tenido pocas e incluso ninguna, oportunidad de realizar práctica en máquinas convencionales o en procesos de maquinado con control numérico por computadora (CNC).  En la materia de administración del mantenimiento se detecta que el 52.2% de los estudiantes desarrolló más del 60% de las competencias siendo esta asignatura la que tiene los más altos valores en este rango, es importante comentar que en algunos grupos de esta asignatura lograron realizar prácticas de laboratorio en la recta final del semestre cuando se tuvo oportunidad de regresar en modalidad presencial al final del semestre 2022-1. También un dato interesante es que en promedio el 59.5% de los estudiantes sólo alcanzó a desarrollar como máximo el 60% de las competencias que contemplan los planes de estudio.</w:t>
+        <w:t>En la tabla 1 se muestran los resultados de los porcentajes de estudiantes que perciben haber alcanzado a desarrollar diferentes niveles en las nueve materias analizadas. También se incluye el porcentaje de estudiantes acumulado que alcanzaron a desarrollar las competencias en los rangos de 0 a 60%. Es de llamar la atención en la materia de procesos de fabricación 8 de cada 10 estudiantes declararon haber desarrollado como máximo solo el 60% de las competencias declaradas en el plan de estudios, seguramente esto se debe a que muchos de ellos han tenido pocas e incluso ninguna, oportunidad de realizar práctica en máquinas convencionales o en procesos de maquinado con control numérico por computadora (CNC).  En la materia de administración del mantenimiento se detecta que el 52.2% de los estudiantes desarrolló más del 60% de las competencias siendo esta asignatura la que tiene los más altos valores en este rango, es importante comentar que en algunos grupos de esta asignatura lograron realizar prácticas de laboratorio en la recta final del semestre cuando se tuvo oportunidad de regresar en modalidad presencial al final del semestre 2022-1. También un dato interesante es que en promedio el 59.5% de los estudiantes sólo alcanzó a desarrollar como máximo el 60% de las competencias que contemplan los planes de estudio.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7808CBCD" w14:textId="77777777" w:rsidR="00A52D98" w:rsidRPr="00A52D98" w:rsidRDefault="00A52D98" w:rsidP="00A52D98">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="261" w:right="15"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="204C6FFA" w14:textId="77777777" w:rsidR="00F03DF3" w:rsidRPr="00A52D98" w:rsidRDefault="00F03DF3" w:rsidP="00A52D98">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="261" w:right="15"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52D98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -3221,50 +3380,51 @@
           <w:trHeight w:val="772"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4548F4CC" w14:textId="77777777" w:rsidR="009521BC" w:rsidRPr="00A52D98" w:rsidRDefault="009521BC" w:rsidP="00A52D98">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="177" w:right="169" w:firstLine="12"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A52D98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Higiene</w:t>
             </w:r>
             <w:r w:rsidRPr="00A52D98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A52D98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>y</w:t>
             </w:r>
             <w:r w:rsidRPr="00A52D98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -3424,51 +3584,50 @@
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07600C6C" w14:textId="77777777" w:rsidR="009521BC" w:rsidRPr="00A52D98" w:rsidRDefault="009521BC" w:rsidP="00A52D98">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="38" w:right="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A52D98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Administrac</w:t>
             </w:r>
             <w:r w:rsidRPr="00A52D98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ión de las</w:t>
             </w:r>
             <w:r w:rsidRPr="00A52D98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A52D98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -6210,50 +6369,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2944" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57391C3D" w14:textId="77777777" w:rsidR="005011A8" w:rsidRPr="00A52D98" w:rsidRDefault="005011A8" w:rsidP="00A52D98">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="12" w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A52D98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="0D0D0D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>PROMEDIO</w:t>
             </w:r>
             <w:r w:rsidRPr="00A52D98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="0D0D0D"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A52D98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="0D0D0D"/>
                 <w:spacing w:val="-11"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>X̅</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -6371,51 +6531,50 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67724010" w14:textId="61C50791" w:rsidR="005011A8" w:rsidRPr="00A52D98" w:rsidRDefault="005011A8" w:rsidP="00A52D98">
       <w:pPr>
         <w:ind w:left="1417" w:right="1417" w:firstLine="288"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52D98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Tabla</w:t>
       </w:r>
       <w:r w:rsidRPr="00A52D98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A52D98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1A-3.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A52D98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -7793,84 +7952,84 @@
     <w:p w14:paraId="58657CC5" w14:textId="48706569" w:rsidR="0076401D" w:rsidRPr="00A52D98" w:rsidRDefault="0076401D" w:rsidP="00A52D98">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="261" w:right="1094"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1AEF50CD" w14:textId="178A338D" w:rsidR="0076401D" w:rsidRPr="00A52D98" w:rsidRDefault="0076401D" w:rsidP="00A52D98">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="261" w:right="15" w:firstLine="459"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52D98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Los resultados obtenidos a partir de las 167 encuestas reflejan una problemática ampliamente documentada: la modalidad no presencial implementada durante la pandemia afectó de forma significativa la formación académica de los estudiantes. De acuerdo con Ausubel (2002), el aprendizaje significativo requiere condiciones que faciliten la atención, la motivación y la vinculación de los nuevos conocimientos con experiencias previas. Sin embargo, los estudiantes señalaron la presencia de distractores en el hogar, fallas en la conectividad y ansiedad por el encierro como factores que obstaculizaron dichas condiciones, lo cual limitó la consolidación de aprendizajes.</w:t>
+        <w:t xml:space="preserve">Los resultados obtenidos a partir de las 167 encuestas reflejan una problemática ampliamente documentada: la modalidad no presencial implementada durante la pandemia afectó de forma significativa la formación académica de los estudiantes. De acuerdo con Ausubel (2002), el aprendizaje significativo requiere condiciones que faciliten la atención, la motivación y la vinculación de los nuevos conocimientos con experiencias previas. Sin embargo, los estudiantes señalaron la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A52D98">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>presencia de distractores en el hogar, fallas en la conectividad y ansiedad por el encierro como factores que obstaculizaron dichas condiciones, lo cual limitó la consolidación de aprendizajes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BE86717" w14:textId="77777777" w:rsidR="0076401D" w:rsidRPr="00A52D98" w:rsidRDefault="0076401D" w:rsidP="00A52D98">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="261" w:right="15" w:firstLine="459"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73278468" w14:textId="59F3FB55" w:rsidR="0076401D" w:rsidRPr="00A52D98" w:rsidRDefault="0076401D" w:rsidP="00A52D98">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="261" w:right="15"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52D98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">De manera particular, el 97% de los encuestados afirmó que la modalidad no presencial impactó negativamente en asignaturas prácticas, tales como laboratorios, talleres y visitas industriales. Kolb </w:t>
-[...6 lines deleted...]
-        <w:t>(1984) sostiene que la experiencia es un componente esencial del aprendizaje, pues permite la interiorización de competencias profesionales mediante la práctica. La ausencia de estas oportunidades evidenció que el conocimiento teórico no basta por sí mismo para garantizar el dominio de habilidades técnicas, especialmente en áreas como la ingeniería.</w:t>
+        <w:t>De manera particular, el 97% de los encuestados afirmó que la modalidad no presencial impactó negativamente en asignaturas prácticas, tales como laboratorios, talleres y visitas industriales. Kolb (1984) sostiene que la experiencia es un componente esencial del aprendizaje, pues permite la interiorización de competencias profesionales mediante la práctica. La ausencia de estas oportunidades evidenció que el conocimiento teórico no basta por sí mismo para garantizar el dominio de habilidades técnicas, especialmente en áreas como la ingeniería.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A88A197" w14:textId="77777777" w:rsidR="0076401D" w:rsidRPr="00A52D98" w:rsidRDefault="0076401D" w:rsidP="00A52D98">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="261" w:right="15"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52D98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Asimismo, un 80.2% de los estudiantes considera necesaria la implementación de cursos de nivelación o remediales para recuperar competencias no desarrolladas. Este hallazgo coincide con el enfoque por competencias, el cual resalta que la formación debe garantizar la adquisición de saberes, habilidades y actitudes transferibles al campo laboral (Tobón, 2013). Además, revela la autoconciencia de los propios estudiantes sobre sus carencias formativas, lo que representa un punto de partida para el diseño de intervenciones pedagógicas focalizadas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66AC1A3C" w14:textId="77777777" w:rsidR="0076401D" w:rsidRPr="00A52D98" w:rsidRDefault="0076401D" w:rsidP="00A52D98">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="261" w:right="15"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -7920,65 +8079,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="124BB9DF" w14:textId="77777777" w:rsidR="0076401D" w:rsidRPr="00A52D98" w:rsidRDefault="0076401D" w:rsidP="00A52D98">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="261" w:right="15"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FFDDCB8" w14:textId="7E264C71" w:rsidR="0076401D" w:rsidRPr="00A52D98" w:rsidRDefault="0076401D" w:rsidP="00A52D98">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="261" w:right="15"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52D98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>En términos globales, el promedio revela que casi seis de cada diez estudiantes solo alcanzaron como máximo un 60% de las competencias establecidas en los planes de estudio. Los bajos porcentajes (0–40%) se vinculan principalmente con problemas técnicos de conectividad y de equipo, un hallazgo consistente con investigaciones que señalan la brecha digital como un obstáculo central durante la educación remota de emergencia (</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> et al., 2020; García-Peñalvo, 2021).</w:t>
+        <w:t>En términos globales, el promedio revela que casi seis de cada diez estudiantes solo alcanzaron como máximo un 60% de las competencias establecidas en los planes de estudio. Los bajos porcentajes (0–40%) se vinculan principalmente con problemas técnicos de conectividad y de equipo, un hallazgo consistente con investigaciones que señalan la brecha digital como un obstáculo central durante la educación remota de emergencia (Hodges et al., 2020; García-Peñalvo, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="450ADBD8" w14:textId="5AAECF11" w:rsidR="0076401D" w:rsidRPr="00A52D98" w:rsidRDefault="0076401D" w:rsidP="00A52D98">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="261" w:right="1094"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F4AB87B" w14:textId="77777777" w:rsidR="00E9576F" w:rsidRPr="00A52D98" w:rsidRDefault="00E9576F" w:rsidP="00A52D98">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="261" w:right="1094"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -8004,58 +8149,58 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1D9DF8DE" w14:textId="77777777" w:rsidR="0076401D" w:rsidRPr="00A52D98" w:rsidRDefault="0076401D" w:rsidP="00A52D98">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="261" w:right="1094"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="365B514F" w14:textId="57F05B01" w:rsidR="0076401D" w:rsidRPr="00A52D98" w:rsidRDefault="0076401D" w:rsidP="00A52D98">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="261" w:right="15" w:firstLine="459"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52D98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">El avance de la presente investigación nos permitió determinar que efectivamente existe una brecha cognitiva generada durante la pandemia por la necesidad de emigrar a la modalidad no presencial, según la percepción de los propios estudiantes, no alcanzaron a desarrollar la totalidad de las competencias contempladas sobre todo en los planes de estudio que consideran prácticas de laboratorios y visitas industriales, esta brecha cognitiva sin duda impactará en su desempeño académico en semestres posteriores y muy probablemente también impacte en su competitividad </w:t>
+        <w:t xml:space="preserve">El avance de la presente investigación nos permitió determinar que efectivamente existe una </w:t>
       </w:r>
       <w:r w:rsidRPr="00A52D98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>como egresado. Por tal motivo es de total importancia la implementación de estrategias para reducir lo más posible la brecha cognitiva antes mencionada. En este sentido el modelo de intervención propuesto estará orientado a la reducción de ese diferencial cognitivo detectado en el presente proyecto. En este punto es necesario reconocer el esfuerzo, dedicación y compromiso de toda la planta docente de la academia de ingeniaría industrial y en general del TecNM campus Hermosillo que en todo momento se ha mostrado sensible y colaborativa con las estrategias que se habrán de implementar para la mejoría del estatus actual de la formación profesional de los estudiantes.</w:t>
+        <w:t>brecha cognitiva generada durante la pandemia por la necesidad de emigrar a la modalidad no presencial, según la percepción de los propios estudiantes, no alcanzaron a desarrollar la totalidad de las competencias contempladas sobre todo en los planes de estudio que consideran prácticas de laboratorios y visitas industriales, esta brecha cognitiva sin duda impactará en su desempeño académico en semestres posteriores y muy probablemente también impacte en su competitividad como egresado. Por tal motivo es de total importancia la implementación de estrategias para reducir lo más posible la brecha cognitiva antes mencionada. En este sentido el modelo de intervención propuesto estará orientado a la reducción de ese diferencial cognitivo detectado en el presente proyecto. En este punto es necesario reconocer el esfuerzo, dedicación y compromiso de toda la planta docente de la academia de ingeniaría industrial y en general del TecNM campus Hermosillo que en todo momento se ha mostrado sensible y colaborativa con las estrategias que se habrán de implementar para la mejoría del estatus actual de la formación profesional de los estudiantes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15FCB1C4" w14:textId="77777777" w:rsidR="0076401D" w:rsidRPr="00A52D98" w:rsidRDefault="0076401D" w:rsidP="00A52D98">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="261" w:right="15"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02D76364" w14:textId="23D27E63" w:rsidR="00DE30F8" w:rsidRPr="00A52D98" w:rsidRDefault="00F116E8" w:rsidP="00A52D98">
       <w:pPr>
         <w:ind w:right="15"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52D98">
@@ -8169,56 +8314,56 @@
     <w:p w14:paraId="169B2B85" w14:textId="11C50FD4" w:rsidR="00DE30F8" w:rsidRPr="00A52D98" w:rsidRDefault="00F116E8" w:rsidP="00A52D98">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="292"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52D98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59E1401E" w14:textId="77777777" w:rsidR="00DE30F8" w:rsidRPr="00A52D98" w:rsidRDefault="00DE30F8" w:rsidP="00A52D98">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:sectPr w:rsidR="00DE30F8" w:rsidRPr="00A52D98" w:rsidSect="00A52D98">
-          <w:headerReference w:type="even" r:id="rId15"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId20"/>
+          <w:headerReference w:type="even" r:id="rId16"/>
+          <w:headerReference w:type="default" r:id="rId17"/>
+          <w:footerReference w:type="even" r:id="rId18"/>
+          <w:footerReference w:type="default" r:id="rId19"/>
+          <w:headerReference w:type="first" r:id="rId20"/>
+          <w:footerReference w:type="first" r:id="rId21"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="1346" w:footer="0" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2281923F" w14:textId="5552A23D" w:rsidR="00DE30F8" w:rsidRPr="00A52D98" w:rsidRDefault="00F116E8" w:rsidP="00A52D98">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="260" w:right="4224" w:firstLine="3401"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52D98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Referencias</w:t>
       </w:r>
@@ -8351,128 +8496,114 @@
       <w:r w:rsidRPr="00A52D98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Lave, J., &amp; Wenger, E. (1991). Situated learning: Legitimate peripheral participation. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A52D98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Cambridge </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A52D98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>University</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A52D98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Press.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B973196" w14:textId="5E6D31A0" w:rsidR="003949DF" w:rsidRPr="00A52D98" w:rsidRDefault="003949DF" w:rsidP="00A52D98">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:ind w:left="567" w:right="1094" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A52D98">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tobón, S. (2013). Formación integral y competencias: Pensamiento complejo, currículo, didáctica y evaluación (4ª ed.). </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A52D98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Press</w:t>
+        <w:t>Ecoe</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A52D98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...28 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Ediciones.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E15A649" w14:textId="77777777" w:rsidR="003949DF" w:rsidRPr="00A52D98" w:rsidRDefault="003949DF" w:rsidP="00A52D98">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="260" w:right="1094" w:firstLine="3401"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003949DF" w:rsidRPr="00A52D98" w:rsidSect="003949DF">
-      <w:headerReference w:type="default" r:id="rId21"/>
+      <w:headerReference w:type="default" r:id="rId22"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1540" w:right="360" w:bottom="280" w:left="1440" w:header="1346" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2968A36D" w14:textId="77777777" w:rsidR="00DD60DF" w:rsidRDefault="00DD60DF">
+    <w:p w14:paraId="6D633279" w14:textId="77777777" w:rsidR="00F540CE" w:rsidRDefault="00F540CE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26E94E20" w14:textId="77777777" w:rsidR="00DD60DF" w:rsidRDefault="00DD60DF">
+    <w:p w14:paraId="7EE78D55" w14:textId="77777777" w:rsidR="00F540CE" w:rsidRDefault="00F540CE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -8546,58 +8677,58 @@
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="7F0F92D3" w14:textId="77777777" w:rsidR="00C02A7A" w:rsidRDefault="00C02A7A">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="61B5E922" w14:textId="77777777" w:rsidR="00C02A7A" w:rsidRDefault="00C02A7A">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A2AE023" w14:textId="77777777" w:rsidR="00DD60DF" w:rsidRDefault="00DD60DF">
+    <w:p w14:paraId="720B7AAA" w14:textId="77777777" w:rsidR="00F540CE" w:rsidRDefault="00F540CE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5DD3F05E" w14:textId="77777777" w:rsidR="00DD60DF" w:rsidRDefault="00DD60DF">
+    <w:p w14:paraId="368181C6" w14:textId="77777777" w:rsidR="00F540CE" w:rsidRDefault="00F540CE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2A34DAF0" w14:textId="77777777" w:rsidR="00C02A7A" w:rsidRDefault="00C02A7A">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68775483" w14:textId="77777777" w:rsidR="00E9576F" w:rsidRDefault="00E9576F">
     <w:pPr>
       <w:pStyle w:val="Textoindependiente"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
@@ -9002,95 +9133,98 @@
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1863" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1885870879">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="193659712">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="981226734">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="50"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DE30F8"/>
+    <w:rsid w:val="00052855"/>
     <w:rsid w:val="000B52F7"/>
     <w:rsid w:val="003949DF"/>
     <w:rsid w:val="004441CC"/>
     <w:rsid w:val="005011A8"/>
     <w:rsid w:val="0076401D"/>
     <w:rsid w:val="009521BC"/>
     <w:rsid w:val="00A21163"/>
     <w:rsid w:val="00A439A6"/>
     <w:rsid w:val="00A52D98"/>
     <w:rsid w:val="00B0344A"/>
     <w:rsid w:val="00B03672"/>
     <w:rsid w:val="00B40044"/>
     <w:rsid w:val="00C02A7A"/>
     <w:rsid w:val="00DD60DF"/>
     <w:rsid w:val="00DE30F8"/>
+    <w:rsid w:val="00E41DAB"/>
     <w:rsid w:val="00E83776"/>
     <w:rsid w:val="00E9576F"/>
     <w:rsid w:val="00F03DF3"/>
     <w:rsid w:val="00F116E8"/>
+    <w:rsid w:val="00F540CE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5A96F520"/>
@@ -9767,51 +9901,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A439A6"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://0000-000-7175-5361" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Rafael.garciam@hermosillo.tecnm.mx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6347-6933" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Julia.preciadol@hermosillo.tecnm.mx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6232-7733" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Rafael.garciam@hermosillo.tecnm.mx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6347-6933" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Julia.preciadol@hermosillo.tecnm.mx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6232-7733" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/ctes.v12i24.883" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://0000-000-7175-5361" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -10071,78 +10205,78 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EAB6ACF2-CADC-41C2-8F2B-74B19B67FE9D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>3310</Words>
-  <Characters>18210</Characters>
+  <Words>3326</Words>
+  <Characters>18297</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>151</Lines>
-  <Paragraphs>42</Paragraphs>
+  <Lines>152</Lines>
+  <Paragraphs>43</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21478</CharactersWithSpaces>
+  <CharactersWithSpaces>21580</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jaime Alberto Orozco Toro</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2025-01-28T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word 2021</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">