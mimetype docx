--- v0 (2025-11-29)
+++ v1 (2026-07-27)
@@ -108,51 +108,108 @@
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="56A20E43" w14:textId="77777777" w:rsidR="00823D95" w:rsidRDefault="00823D95" w:rsidP="00823D95">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72E53608" w14:textId="4644C0B7" w:rsidR="00823D95" w:rsidRPr="00823D95" w:rsidRDefault="00823D95" w:rsidP="00823D95">
+    <w:p w14:paraId="6E4969E9" w14:textId="7A9A729C" w:rsidR="00727955" w:rsidRPr="00727955" w:rsidRDefault="00727955" w:rsidP="00727955">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00727955">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727955">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00727955">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="es-MX"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/ctes.v12i24.884</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="39968849" w14:textId="77777777" w:rsidR="00727955" w:rsidRPr="00727955" w:rsidRDefault="00727955" w:rsidP="00727955">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72E53608" w14:textId="13884846" w:rsidR="00823D95" w:rsidRPr="00823D95" w:rsidRDefault="00823D95" w:rsidP="00823D95">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823D95">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
@@ -212,93 +269,59 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>amino hacia la Calidad</w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk209468530"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="2642BAF4" w14:textId="02DA1E59" w:rsidR="00F11627" w:rsidRPr="00823D95" w:rsidRDefault="0001428C" w:rsidP="00823D95">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00823D95">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>The</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">The Path </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00823D95">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Towards</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00823D95">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00823D95">
@@ -406,77 +429,77 @@
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="226FCAEE" w14:textId="4DF188C8" w:rsidR="00B170E1" w:rsidRPr="00823D95" w:rsidRDefault="00B170E1" w:rsidP="00823D95">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823D95">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId9" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00823D95">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:bCs/>
             <w:color w:val="EE0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
           <w:t>Manuel.rm@cdjuarez.tecnm.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3701FB4C" w14:textId="41E670B1" w:rsidR="00960573" w:rsidRPr="00823D95" w:rsidRDefault="00B170E1" w:rsidP="00823D95">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId10" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00823D95">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0002-8922-4718</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="407E02BA" w14:textId="77777777" w:rsidR="00960573" w:rsidRPr="00823D95" w:rsidRDefault="00960573" w:rsidP="00823D95">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -555,77 +578,77 @@
       </w:r>
       <w:r w:rsidRPr="00823D95">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tepic</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="089DFDC3" w14:textId="102E7C71" w:rsidR="00B170E1" w:rsidRPr="00823D95" w:rsidRDefault="00960573" w:rsidP="00823D95">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00823D95">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:bCs/>
             <w:color w:val="EE0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>jgamez@ittepic.edu.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1D7F5F15" w14:textId="3C2B4761" w:rsidR="00960573" w:rsidRPr="00823D95" w:rsidRDefault="00B170E1" w:rsidP="00823D95">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00823D95">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
           <w:t>https://orcid.org/0009-0004-1666-3068</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2407DD3E" w14:textId="77777777" w:rsidR="00CF4D92" w:rsidRPr="00823D95" w:rsidRDefault="00CF4D92" w:rsidP="00823D95">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -719,77 +742,77 @@
         <w:t>TecNM / IT de</w:t>
       </w:r>
       <w:r w:rsidR="00960573" w:rsidRPr="00823D95">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cd. Juárez</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="325AA848" w14:textId="1EFBFD03" w:rsidR="00B170E1" w:rsidRPr="00823D95" w:rsidRDefault="00960573" w:rsidP="00823D95">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00823D95">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="EE0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
           <w:t>Eduardo.po@cdjuarez.tecnm.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5AF6A3D4" w14:textId="4031669F" w:rsidR="00B170E1" w:rsidRPr="00823D95" w:rsidRDefault="00B170E1" w:rsidP="00823D95">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00823D95">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0003-3482-7252</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="423AC9FD" w14:textId="6463BBC9" w:rsidR="00CF4D92" w:rsidRPr="00823D95" w:rsidRDefault="00CF4D92" w:rsidP="00823D95">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -836,77 +859,77 @@
         <w:t>TECNM Cd. Juárez</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38DEE89D" w14:textId="77777777" w:rsidR="00CF4D92" w:rsidRPr="00823D95" w:rsidRDefault="00CF4D92" w:rsidP="00823D95">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823D95">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00823D95">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:bCs/>
             <w:color w:val="EE0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
           <w:t>Norberto.lg@cdjuarez.tecnm.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="13C24835" w14:textId="5CBF5A8E" w:rsidR="00B170E1" w:rsidRPr="00823D95" w:rsidRDefault="00CF4D92" w:rsidP="00823D95">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00823D95">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0001-6156-9477</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2C769653" w14:textId="77777777" w:rsidR="00B170E1" w:rsidRPr="00823D95" w:rsidRDefault="00B170E1" w:rsidP="00823D95">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24E69884" w14:textId="77777777" w:rsidR="00823D95" w:rsidRDefault="00823D95" w:rsidP="00823D95">
       <w:pPr>
@@ -1448,51 +1471,50 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F659FF8" w14:textId="22F92C73" w:rsidR="00F4056D" w:rsidRPr="00823D95" w:rsidRDefault="00F4056D" w:rsidP="00823D95">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823D95">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DF49D84" w14:textId="4FD8E868" w:rsidR="00547DB3" w:rsidRPr="00823D95" w:rsidRDefault="00F4056D" w:rsidP="00823D95">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823D95">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>This document aims to establish a connection between the analyses and writings of quality philosophers such as Deming, Juran, Taguchi, Crosby, and Feigenbaum, among others, regarding quality improvement, and the experiences of many engineers in their efforts to achieve quality in their respective areas, including production, maintenance, quality control, shipping, purchasing, and materials. It describes key ideas from Deming, Juran, and Taguchi, as well as basic normative concepts, always with the intention of proper implementation. Based on the results achieved by personnel in different departments, it is concluded that the path to quality begins with understanding the customer and their requirements, which then become the design goals. Subsequently, the process is designed or redesigned to achieve excellent outputs, implementing SIPOC diagrams in each and every process. Thus, DFMEA, PFMEA, MSA, and SPC are considered fundamental tools for achieving quality.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13781CF4" w14:textId="77777777" w:rsidR="00823D95" w:rsidRDefault="00823D95" w:rsidP="00823D95">
@@ -1927,51 +1949,50 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E607889" w14:textId="2A7B5D3C" w:rsidR="00F11627" w:rsidRPr="00823D95" w:rsidRDefault="00CE4270" w:rsidP="00823D95">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823D95">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Tabla 1</w:t>
       </w:r>
       <w:r w:rsidR="00823D95" w:rsidRPr="00823D95">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00823D95">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00823D95">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2756,86 +2777,86 @@
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7182D577" w14:textId="77777777" w:rsidR="00F11627" w:rsidRDefault="0001428C" w:rsidP="00823D95">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823D95">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>El método propuesto para el análisis y la mejora se basa en tres herramientas primordiales que aseguran la prevención, el control y la comprensión del proceso:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F9A0E47" w14:textId="77777777" w:rsidR="00823D95" w:rsidRPr="00823D95" w:rsidRDefault="00823D95" w:rsidP="00823D95">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43441FF4" w14:textId="77777777" w:rsidR="00F11627" w:rsidRPr="00823D95" w:rsidRDefault="0001428C" w:rsidP="00823D95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823D95">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Análisis del Modo de Falla y Efecto (FMEA):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="278AB8DF" w14:textId="77777777" w:rsidR="00F11627" w:rsidRPr="00823D95" w:rsidRDefault="0001428C" w:rsidP="00823D95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823D95">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3507,83 +3528,75 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> y sus correspondientes Planes de Control, asegurando la calidad "desde el diseño" (Feigenbaum).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10116C99" w14:textId="77777777" w:rsidR="00F11627" w:rsidRPr="00823D95" w:rsidRDefault="0001428C" w:rsidP="00823D95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823D95">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Monitoreo Basado en Evidencia: El ciclo PHVA se soporta en la etapa de Verificar mediante el uso imperativo de herramientas estadísticas y el Análisis del Sistema de Medición (MSA), garantizando que las decisiones de ajuste (Ajustar) se basen en datos confiables.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="077FDE2F" w14:textId="77777777" w:rsidR="00F11627" w:rsidRPr="00823D95" w:rsidRDefault="0001428C" w:rsidP="00823D95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823D95">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Optimización del Flujo de Valor: La relación interfuncional (ISO: Gestión de las Relaciones) y la revisión de entradas y salidas se gestiona eficientemente con el Diagrama SIPOC, </w:t>
-[...8 lines deleted...]
-        <w:t>asegurando que los requerimientos del cliente se satisfagan desde el proveedor hasta la entrega.</w:t>
+        <w:t>Optimización del Flujo de Valor: La relación interfuncional (ISO: Gestión de las Relaciones) y la revisión de entradas y salidas se gestiona eficientemente con el Diagrama SIPOC, asegurando que los requerimientos del cliente se satisfagan desde el proveedor hasta la entrega.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BE8ECBE" w14:textId="77777777" w:rsidR="00823D95" w:rsidRDefault="00823D95" w:rsidP="00823D95">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F7B782E" w14:textId="36906113" w:rsidR="00F11627" w:rsidRPr="00823D95" w:rsidRDefault="0001428C" w:rsidP="00823D95">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823D95">
         <w:rPr>
@@ -3927,147 +3940,86 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5279836D" w14:textId="77777777" w:rsidR="00823D95" w:rsidRDefault="00823D95" w:rsidP="00823D95">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_29xz68fbqcco" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="7F93D40D" w14:textId="77777777" w:rsidR="00823D95" w:rsidRDefault="00823D95" w:rsidP="00823D95">
+    <w:p w14:paraId="347EA050" w14:textId="77777777" w:rsidR="00823D95" w:rsidRDefault="00823D95" w:rsidP="00823D95">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22D4CBC6" w14:textId="77777777" w:rsidR="00823D95" w:rsidRDefault="00823D95" w:rsidP="00823D95">
+    <w:p w14:paraId="661AEFBC" w14:textId="773E84EE" w:rsidR="00F11627" w:rsidRPr="00823D95" w:rsidRDefault="0001428C" w:rsidP="00823D95">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="00823D95">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...52 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Referencias</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="628BABE0" w14:textId="77777777" w:rsidR="007E03F6" w:rsidRPr="00823D95" w:rsidRDefault="007E03F6" w:rsidP="00823D95">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="326BF0F7" w14:textId="77777777" w:rsidR="00F11627" w:rsidRPr="00823D95" w:rsidRDefault="0001428C" w:rsidP="00823D95">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -4507,63 +4459,52 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, H. (2006). Validating measurement system using measurement systems analysis (MSA). </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00823D95">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Quality</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00823D95">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> World</w:t>
+      </w:r>
       <w:r w:rsidRPr="00823D95">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 41-47.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35575BCB" w14:textId="77777777" w:rsidR="00244DC1" w:rsidRPr="00823D95" w:rsidRDefault="00244DC1" w:rsidP="00823D95">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823D95">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4584,69 +4525,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Ediciones Díaz de Santos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73694F6A" w14:textId="1852FF09" w:rsidR="00244DC1" w:rsidRPr="00823D95" w:rsidRDefault="00244DC1" w:rsidP="00823D95">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823D95">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hernández, A. B., De la Paz </w:t>
-[...17 lines deleted...]
-        <w:t>, M., &amp; García, L. A. (2015). La metodología de Taguchi en el control estadístico de la calidad. </w:t>
+        <w:t>Hernández, A. B., De la Paz Guillon, M., &amp; García, L. A. (2015). La metodología de Taguchi en el control estadístico de la calidad. </w:t>
       </w:r>
       <w:r w:rsidRPr="00823D95">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Revista de la escuela de perfeccionamiento en investigación operativa</w:t>
       </w:r>
       <w:r w:rsidRPr="00823D95">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00823D95">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
@@ -4694,69 +4617,51 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00823D95">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, F. E. A. (2023). Metodología Deming (PHVA) en el mejoramiento de procesos productivos en la Empresa¨ Inoxidables Élite¨ de la ciudad de Riobamba–Ecuador: Deming </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00823D95">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Methodology</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00823D95">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (PHVA) in </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> (PHVA) in Improving </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00823D95">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00823D95">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Productive </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00823D95">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5028,74 +4933,74 @@
     <w:p w14:paraId="4D7FA7DB" w14:textId="77777777" w:rsidR="00244DC1" w:rsidRPr="00823D95" w:rsidRDefault="00244DC1" w:rsidP="00823D95">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5591E21A" w14:textId="77777777" w:rsidR="00F11627" w:rsidRPr="00823D95" w:rsidRDefault="00F11627" w:rsidP="00823D95">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F11627" w:rsidRPr="00823D95" w:rsidSect="00823D95">
-      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
       <w:pgSz w:w="11909" w:h="16834"/>
       <w:pgMar w:top="1440" w:right="994" w:bottom="1440" w:left="1276" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="58CB56DD" w14:textId="77777777" w:rsidR="004265EE" w:rsidRDefault="004265EE" w:rsidP="00593832">
+    <w:p w14:paraId="10D6354B" w14:textId="77777777" w:rsidR="00410729" w:rsidRDefault="00410729" w:rsidP="00593832">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D65DF0C" w14:textId="77777777" w:rsidR="004265EE" w:rsidRDefault="004265EE" w:rsidP="00593832">
+    <w:p w14:paraId="6752C8D2" w14:textId="77777777" w:rsidR="00410729" w:rsidRDefault="00410729" w:rsidP="00593832">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -5139,61 +5044,61 @@
       <w:t xml:space="preserve">Vol. 12, Núm. 24                  Julio – </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="00ED6D66">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t>Diciembre</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="00ED6D66">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve"> 2025                        ISSN: 2448 – 6493</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A75A0F8" w14:textId="77777777" w:rsidR="004265EE" w:rsidRDefault="004265EE" w:rsidP="00593832">
+    <w:p w14:paraId="50B34377" w14:textId="77777777" w:rsidR="00410729" w:rsidRDefault="00410729" w:rsidP="00593832">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="756263D7" w14:textId="77777777" w:rsidR="004265EE" w:rsidRDefault="004265EE" w:rsidP="00593832">
+    <w:p w14:paraId="35239530" w14:textId="77777777" w:rsidR="00410729" w:rsidRDefault="00410729" w:rsidP="00593832">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06FB7B18"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="39CA64DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -5778,117 +5683,119 @@
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="947548090">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2113815947">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1104350049">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="614679211">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1739402010">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="50"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F11627"/>
     <w:rsid w:val="0001428C"/>
     <w:rsid w:val="00084339"/>
     <w:rsid w:val="00096DC7"/>
     <w:rsid w:val="00107CC8"/>
     <w:rsid w:val="001D6AF4"/>
     <w:rsid w:val="00220C30"/>
     <w:rsid w:val="00236798"/>
     <w:rsid w:val="00240F4E"/>
     <w:rsid w:val="00244DC1"/>
     <w:rsid w:val="00257A25"/>
     <w:rsid w:val="002976E2"/>
     <w:rsid w:val="002C1B39"/>
     <w:rsid w:val="002D0E51"/>
     <w:rsid w:val="002E7008"/>
     <w:rsid w:val="00314997"/>
     <w:rsid w:val="00317F0F"/>
     <w:rsid w:val="003234C1"/>
     <w:rsid w:val="00333FE9"/>
     <w:rsid w:val="00380A7E"/>
     <w:rsid w:val="00390C98"/>
     <w:rsid w:val="003F039B"/>
+    <w:rsid w:val="00410729"/>
     <w:rsid w:val="00424F25"/>
     <w:rsid w:val="004265EE"/>
     <w:rsid w:val="0046663B"/>
     <w:rsid w:val="0049065F"/>
     <w:rsid w:val="004C077F"/>
     <w:rsid w:val="004C2E45"/>
     <w:rsid w:val="005039E7"/>
     <w:rsid w:val="00547DB3"/>
     <w:rsid w:val="00557C79"/>
     <w:rsid w:val="00557DFF"/>
     <w:rsid w:val="00593832"/>
     <w:rsid w:val="005A4020"/>
     <w:rsid w:val="005C5F6F"/>
     <w:rsid w:val="005D6E6A"/>
     <w:rsid w:val="005E5F19"/>
     <w:rsid w:val="00662AB6"/>
     <w:rsid w:val="00681571"/>
     <w:rsid w:val="0068616D"/>
     <w:rsid w:val="00695137"/>
     <w:rsid w:val="006C7DD6"/>
     <w:rsid w:val="006D270B"/>
     <w:rsid w:val="006F1186"/>
     <w:rsid w:val="007174D6"/>
+    <w:rsid w:val="00727955"/>
     <w:rsid w:val="007331AA"/>
     <w:rsid w:val="0074596E"/>
     <w:rsid w:val="00750A22"/>
     <w:rsid w:val="00766A95"/>
     <w:rsid w:val="00774322"/>
     <w:rsid w:val="00786286"/>
     <w:rsid w:val="0079390B"/>
     <w:rsid w:val="007D00C1"/>
     <w:rsid w:val="007D6A15"/>
     <w:rsid w:val="007E03F6"/>
     <w:rsid w:val="00820473"/>
     <w:rsid w:val="00823D95"/>
     <w:rsid w:val="00842F89"/>
     <w:rsid w:val="008514D6"/>
     <w:rsid w:val="0086305F"/>
     <w:rsid w:val="0088788C"/>
     <w:rsid w:val="00892E8E"/>
     <w:rsid w:val="00893AFB"/>
     <w:rsid w:val="008D0711"/>
     <w:rsid w:val="008D379E"/>
     <w:rsid w:val="008F44E2"/>
     <w:rsid w:val="0090240B"/>
     <w:rsid w:val="00917C55"/>
     <w:rsid w:val="00960573"/>
     <w:rsid w:val="009C3966"/>
@@ -5896,50 +5803,51 @@
     <w:rsid w:val="00A6591C"/>
     <w:rsid w:val="00A958F6"/>
     <w:rsid w:val="00B170E1"/>
     <w:rsid w:val="00B40044"/>
     <w:rsid w:val="00B55676"/>
     <w:rsid w:val="00B61172"/>
     <w:rsid w:val="00B669A5"/>
     <w:rsid w:val="00B82E0E"/>
     <w:rsid w:val="00BB0073"/>
     <w:rsid w:val="00BF4D85"/>
     <w:rsid w:val="00C35C74"/>
     <w:rsid w:val="00C766D7"/>
     <w:rsid w:val="00CA0263"/>
     <w:rsid w:val="00CE1F5A"/>
     <w:rsid w:val="00CE4270"/>
     <w:rsid w:val="00CF4D92"/>
     <w:rsid w:val="00D44479"/>
     <w:rsid w:val="00D72B59"/>
     <w:rsid w:val="00D7577F"/>
     <w:rsid w:val="00D840FE"/>
     <w:rsid w:val="00DB3504"/>
     <w:rsid w:val="00DD589E"/>
     <w:rsid w:val="00DE77A9"/>
     <w:rsid w:val="00E1332E"/>
     <w:rsid w:val="00E235CA"/>
+    <w:rsid w:val="00E41DAB"/>
     <w:rsid w:val="00ED4B03"/>
     <w:rsid w:val="00EF41AE"/>
     <w:rsid w:val="00EF5441"/>
     <w:rsid w:val="00F11627"/>
     <w:rsid w:val="00F1744C"/>
     <w:rsid w:val="00F4056D"/>
     <w:rsid w:val="00F53FB7"/>
     <w:rsid w:val="00F90FBD"/>
     <w:rsid w:val="00F9598D"/>
     <w:rsid w:val="00FD5803"/>
     <w:rsid w:val="00FE0D79"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -6449,51 +6357,50 @@
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="80"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="TableNormal"/>
@@ -6626,51 +6533,51 @@
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1984893842">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Manuel.rm@cdjuarez.tecnm.mx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3482-7252" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Eduardo.po@cdjuarez.tecnm.mx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-1666-3068" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6156-9477" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jgamez@ittepic.edu.mx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8922-4718" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Norberto.lg@cdjuarez.tecnm.mx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/ctes.v12i24.884" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Eduardo.po@cdjuarez.tecnm.mx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-1666-3068" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6156-9477" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jgamez@ittepic.edu.mx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Norberto.lg@cdjuarez.tecnm.mx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8922-4718" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Manuel.rm@cdjuarez.tecnm.mx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3482-7252" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6951,68 +6858,68 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>2260</Words>
-  <Characters>12431</Characters>
+  <Words>2275</Words>
+  <Characters>12515</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>103</Lines>
+  <Lines>104</Lines>
   <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14662</CharactersWithSpaces>
+  <CharactersWithSpaces>14761</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>JOSÉ ÁNGEL GÁMEZ RODRÍGUEZ</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>