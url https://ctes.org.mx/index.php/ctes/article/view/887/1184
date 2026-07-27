--- v0 (2025-11-29)
+++ v1 (2026-07-27)
@@ -87,76 +87,143 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7686675" cy="1047750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DC4AC9D" w14:textId="77777777" w:rsidR="008A4A84" w:rsidRPr="008A4A84" w:rsidRDefault="008A4A84" w:rsidP="008A4A84">
+    <w:p w14:paraId="49E34845" w14:textId="3B99D692" w:rsidR="004B152B" w:rsidRPr="004B152B" w:rsidRDefault="004B152B" w:rsidP="004B152B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B152B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B152B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="004B152B">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="es-MX"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/ctes.v12i24.887</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6CAD0398" w14:textId="77777777" w:rsidR="004B152B" w:rsidRDefault="004B152B" w:rsidP="008A4A84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A4A84">
+    </w:p>
+    <w:p w14:paraId="0DC4AC9D" w14:textId="1DEDE127" w:rsidR="008A4A84" w:rsidRPr="008A4A84" w:rsidRDefault="008A4A84" w:rsidP="008A4A84">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A4A84">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
         <w:t>Artículos científicos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D1EB529" w14:textId="77777777" w:rsidR="008A4A84" w:rsidRPr="008A4A84" w:rsidRDefault="008A4A84" w:rsidP="008A4A84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21549FA8" w14:textId="16DB1F99" w:rsidR="00785D99" w:rsidRPr="00801075" w:rsidRDefault="00785D99" w:rsidP="008A4A84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -363,79 +430,79 @@
       </w:pPr>
       <w:r w:rsidRPr="00801075">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Tecnológico Nacional de México</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C830960" w14:textId="209C8B06" w:rsidR="00B26520" w:rsidRPr="00801075" w:rsidRDefault="00B26520" w:rsidP="00801075">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00801075">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:color w:val="EE0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
           <w:t>Manuel.rm@cdjuarez.tecnm.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="71DF2652" w14:textId="7D932FBB" w:rsidR="00B26520" w:rsidRPr="00801075" w:rsidRDefault="00B26520" w:rsidP="00801075">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId10" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00801075">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0002-8922-4718</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="62068910" w14:textId="77777777" w:rsidR="008A4A84" w:rsidRPr="00801075" w:rsidRDefault="008A4A84" w:rsidP="00801075">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
@@ -479,51 +546,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00801075">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Tecnológico Nacional de México</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44A97D06" w14:textId="64640D1C" w:rsidR="00B26520" w:rsidRPr="00801075" w:rsidRDefault="00B26520" w:rsidP="00801075">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00801075">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:color w:val="EE0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
           <w:t>Norberto.lg@cdjuarez.tecnm.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:bookmarkStart w:id="1" w:name="OLE_LINK1"/>
     <w:p w14:paraId="3DAEBCE1" w14:textId="11CAB01D" w:rsidR="00B26520" w:rsidRPr="00801075" w:rsidRDefault="00B26520" w:rsidP="00801075">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -639,79 +706,79 @@
       </w:pPr>
       <w:r w:rsidRPr="00801075">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Tecnológico Nacional de México</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17959969" w14:textId="359C158F" w:rsidR="00B26520" w:rsidRPr="00801075" w:rsidRDefault="00B26520" w:rsidP="00801075">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00801075">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:color w:val="EE0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
           <w:t>Jose.gr@cdjuarez.tecnm.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="761D3174" w14:textId="3846C190" w:rsidR="00B26520" w:rsidRPr="00801075" w:rsidRDefault="00B26520" w:rsidP="00801075">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00801075">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
           <w:t>https://orcid.org/0009-0004-1666-3068</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7A6F7151" w14:textId="77777777" w:rsidR="008A4A84" w:rsidRPr="00801075" w:rsidRDefault="008A4A84" w:rsidP="00801075">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
@@ -779,51 +846,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00801075">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Eduardo.po@cdjuarez.tecnm.mx  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FF4C2CA" w14:textId="2F344FA7" w:rsidR="00B26520" w:rsidRPr="00801075" w:rsidRDefault="00B26520" w:rsidP="00801075">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00801075">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0003-3482-7252</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="12EB29FC" w14:textId="77777777" w:rsidR="00B26520" w:rsidRPr="008A4A84" w:rsidRDefault="00B26520" w:rsidP="008A4A84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
@@ -1033,51 +1100,50 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45151920" w14:textId="77777777" w:rsidR="00B33546" w:rsidRPr="00B33546" w:rsidRDefault="00B33546" w:rsidP="00B33546">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="2945D89F" w14:textId="77777777" w:rsidR="00B33546" w:rsidRPr="00B33546" w:rsidRDefault="00B33546" w:rsidP="00B33546">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>This</w:t>
       </w:r>
@@ -1467,1131 +1533,1091 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>processes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">. The </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>The</w:t>
+        <w:t>primary</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>primary</w:t>
+        <w:t>objective</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>objective</w:t>
+        <w:t>is</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>is</w:t>
+        <w:t>to</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>to</w:t>
+        <w:t>analyze</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>analyze</w:t>
+        <w:t>projects</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>projects</w:t>
+        <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>of</w:t>
+        <w:t>any</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>any</w:t>
+        <w:t>kind</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>kind</w:t>
+        <w:t>systematically</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>systematically</w:t>
+        <w:t>that</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>that</w:t>
+        <w:t>is</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>is</w:t>
+        <w:t>to</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> use </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>to</w:t>
+        <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> use </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>the</w:t>
+        <w:t>principles</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>principles</w:t>
+        <w:t>included</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> in a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>included</w:t>
+        <w:t>quality</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in a </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>quality</w:t>
+        <w:t>system</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>system</w:t>
+        <w:t>such</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> as ISO 9001:2015. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>such</w:t>
+        <w:t>Among</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> as ISO 9001:2015. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Among</w:t>
+        <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> fundamental ideas are </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> fundamental ideas are </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>the</w:t>
+        <w:t>existence</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>existence</w:t>
+        <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>of</w:t>
+        <w:t>quality</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>quality</w:t>
+        <w:t>philosophy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> and, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>philosophy</w:t>
+        <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and, </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>of</w:t>
+        <w:t>course</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>course</w:t>
+        <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>the</w:t>
+        <w:t>application</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>application</w:t>
+        <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>of</w:t>
+        <w:t>improvement</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>improvement</w:t>
+        <w:t>techniques</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>techniques</w:t>
+        <w:t>such</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> as </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>such</w:t>
+        <w:t>measurement</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> as </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>measurement</w:t>
+        <w:t>system</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>system</w:t>
+        <w:t>analysis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>analysis</w:t>
+        <w:t>process</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>process</w:t>
+        <w:t>flow</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>flow</w:t>
+        <w:t>diagrams</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>diagrams</w:t>
+        <w:t>failure</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>failure</w:t>
+        <w:t>mode</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>mode</w:t>
+        <w:t>effects</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>effects</w:t>
+        <w:t>analysis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>analysis</w:t>
+        <w:t>for</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>for</w:t>
+        <w:t>both</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>both</w:t>
+        <w:t>design</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>design</w:t>
+        <w:t>process</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and </w:t>
+        <w:t xml:space="preserve">, and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>process</w:t>
+        <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">, and </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>the</w:t>
+        <w:t>development</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>development</w:t>
+        <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> control </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>of</w:t>
+        <w:t>plans</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> control </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">. The </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>aforementioned</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B33546">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -3601,79 +3627,70 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12BB525F" w14:textId="77777777" w:rsidR="00C80EEF" w:rsidRDefault="00421237" w:rsidP="008A4A84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Las</w:t>
       </w:r>
       <w:r w:rsidR="00C76325" w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> bases de los conceptos de Taguchi inician</w:t>
       </w:r>
       <w:r w:rsidR="00166F4B" w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> con el diseño del sistema, es decir, las metas de diseño y su cumplimiento; la siguiente etapa es el diseño del parámetro donde se determinan las </w:t>
-[...9 lines deleted...]
-        <w:t>especificaciones de cada uno de los componen</w:t>
+        <w:t xml:space="preserve"> con el diseño del sistema, es decir, las metas de diseño y su cumplimiento; la siguiente etapa es el diseño del parámetro donde se determinan las especificaciones de cada uno de los componen</w:t>
       </w:r>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>tes</w:t>
       </w:r>
       <w:r w:rsidR="00166F4B" w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> del producto</w:t>
       </w:r>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
@@ -4355,71 +4372,51 @@
       <w:r w:rsidR="0018484F" w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">siguiente muestra la filosofía incluida en la ISO 9001:2015, la filosofía de Deming, conocida como el ciclo de Deming, </w:t>
       </w:r>
       <w:r w:rsidR="009E03FB" w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>que incluye Planear, Hacer, Verificar y ajustar</w:t>
       </w:r>
       <w:r w:rsidR="00A374DA" w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 2018</w:t>
+        <w:t xml:space="preserve"> (Stamatis 2018</w:t>
       </w:r>
       <w:r w:rsidR="009E03FB" w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6496E358" w14:textId="05842671" w:rsidR="00EA5C0E" w:rsidRPr="008A4A84" w:rsidRDefault="002B1568" w:rsidP="008A4A84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -4778,51 +4775,51 @@
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="7F538C14" id="Conector recto de flecha 24" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:250.95pt;margin-top:41.65pt;width:50.25pt;height:51.75pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJZare4wEAABAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU12P0zAQfEfiP1h+p0kL7VVV03voAS8I&#10;Kg5+gM9ZN5Yc21ovTfvvWTttDgFCAvHij9gzOzPebO/PvRMnwGSDb+R8VksBXofW+mMjv35592ot&#10;RSLlW+WCh0ZeIMn73csX2yFuYBG64FpAwSQ+bYbYyI4obqoq6Q56lWYhgudDE7BXxFs8Vi2qgdl7&#10;Vy3qelUNAduIQUNK/PVhPJS7wm8MaPpkTAISrpGsjcqIZXzKY7Xbqs0RVeysvspQ/6CiV9Zz0Ynq&#10;QZES39D+QtVbjSEFQzMd+ioYYzUUD+xmXv/k5rFTEYoXDifFKab0/2j1x9MBhW0buXgjhVc9v9Ge&#10;X0pTQIF5Ei0I40B3SvAVzmuIacOwvT/gdZfiAbP5s8E+z2xLnEvGlyljOJPQ/HH1ej2/W0qh+Wi1&#10;vFsslpmzegZHTPQeQi/yopGJUNljRyxqVDUvOavTh0Qj8AbIlZ0XA1tZL7lE3pOy7q1vBV0iGyO0&#10;yh8dXCs6z4Wzm1F/WdHFwUj0GQznworHgqUjYe9QnBT3ktIaPM0nJr6dYcY6NwHrIuGPwOv9DIXS&#10;rX8DnhClcvA0gXvrA/6uOp1vks14/5bA6DtH8BTaS3nZEg23XXmd6y+S+/rHfYE//8i77wAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAPx99NjgAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I&#10;/IO1SNyok7ZEJsSpqkq50AttkSpubrwkEfE6xG4b/p7lBMfVPM28LVaT68UFx9B50pDOEhBItbcd&#10;NRreDtWDAhGiIWt6T6jhGwOsytubwuTWX2mHl31sBJdQyI2GNsYhlzLULToTZn5A4uzDj85EPsdG&#10;2tFcudz1cp4kmXSmI15ozYCbFuvP/dlpcC/v1dGp9HBc776W1UZtSb1utb6/m9bPICJO8Q+GX31W&#10;h5KdTv5MNohew2OSPjGqQS0WIBjIkvkSxIlJlSmQZSH/v1D+AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAllqt7jAQAAEAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAPx99NjgAAAACgEAAA8AAAAAAAAAAAAAAAAAPQQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" strokecolor="#5b9bd5 [3204]" strokeweight="2.25pt">
                 <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="0035290F" w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="451A7627" wp14:editId="2E0878E2">
             <wp:extent cx="5553075" cy="2819400"/>
             <wp:effectExtent l="0" t="0" r="0" b="19050"/>
             <wp:docPr id="4" name="Diagrama 4"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId14" r:lo="rId15" r:qs="rId16" r:cs="rId17"/>
+                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId15" r:lo="rId16" r:qs="rId17" r:cs="rId18"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C00CA55" w14:textId="77777777" w:rsidR="00EA5C0E" w:rsidRPr="008A4A84" w:rsidRDefault="00EA5C0E" w:rsidP="008A4A84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="755F12F1" w14:textId="4AB98215" w:rsidR="009E03FB" w:rsidRDefault="00506AD3" w:rsidP="00506AD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
@@ -4849,51 +4846,50 @@
         <w:t>elaboración propia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B668F53" w14:textId="49C04E73" w:rsidR="0026225B" w:rsidRDefault="0026225B" w:rsidP="008A4A84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Definición del Problema </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AC644AB" w14:textId="77777777" w:rsidR="00506AD3" w:rsidRPr="00506AD3" w:rsidRDefault="00506AD3" w:rsidP="008A4A84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08955306" w14:textId="77777777" w:rsidR="0026225B" w:rsidRPr="00506AD3" w:rsidRDefault="0026225B" w:rsidP="00506AD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -5921,51 +5917,50 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E6C4E79" w14:textId="5BFDAFDB" w:rsidR="00506AD3" w:rsidRDefault="00506AD3" w:rsidP="00506AD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Figura 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00506AD3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -8118,139 +8113,127 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">, revisando todas las posibles fallas del diseño en el cumplimiento en las metas de diseño. El </w:t>
       </w:r>
       <w:r w:rsidR="0026225B" w:rsidRPr="00506AD3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>PFMEA analiza</w:t>
       </w:r>
       <w:r w:rsidR="00984CC4" w:rsidRPr="00506AD3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> cada una de las operaciones del proceso revisando las posibles fallas en cada operación que pudiera afectar el buen funcionamiento del producto final</w:t>
+        <w:t xml:space="preserve"> cada una de las operaciones del proceso revisando las </w:t>
+      </w:r>
+      <w:r w:rsidR="00984CC4" w:rsidRPr="00506AD3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>posibles fallas en cada operación que pudiera afectar el buen funcionamiento del producto final</w:t>
       </w:r>
       <w:r w:rsidR="0082168E" w:rsidRPr="00506AD3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="0082168E" w:rsidRPr="00506AD3">
+        <w:t xml:space="preserve"> (Stamatis 2003)</w:t>
+      </w:r>
+      <w:r w:rsidR="00984CC4" w:rsidRPr="00506AD3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Stamatis</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="0082168E" w:rsidRPr="00506AD3">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004E33B4" w:rsidRPr="00506AD3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2003)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00984CC4" w:rsidRPr="00506AD3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B25DF35" w14:textId="77777777" w:rsidR="00506AD3" w:rsidRDefault="00506AD3" w:rsidP="008A4A84">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004E33B4" w:rsidRPr="00506AD3">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C1FB2AF" w14:textId="7BF70B62" w:rsidR="00597184" w:rsidRPr="00506AD3" w:rsidRDefault="00291326" w:rsidP="008A4A84">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...25 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Tabla 2</w:t>
       </w:r>
       <w:r w:rsidR="00506AD3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00506AD3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -8287,51 +8270,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="18AD7BCC" wp14:editId="1C95DD8A">
             <wp:extent cx="5960853" cy="2626995"/>
             <wp:effectExtent l="0" t="0" r="0" b="1905"/>
             <wp:docPr id="18" name="Picture 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="18" name="Picture 6"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19">
+                    <a:blip r:embed="rId20">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6070748" cy="2675427"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -8356,51 +8339,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2182349F" wp14:editId="18A16B6E">
             <wp:extent cx="5960745" cy="1952625"/>
             <wp:effectExtent l="0" t="0" r="0" b="3175"/>
             <wp:docPr id="20" name="Picture 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="20" name="Picture 7"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20">
+                    <a:blip r:embed="rId21">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5982737" cy="1959829"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -8747,50 +8730,51 @@
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FFC34E0" w14:textId="77777777" w:rsidR="003F0419" w:rsidRPr="008A4A84" w:rsidRDefault="00DD72CF" w:rsidP="008A4A84">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Generar oportunidades para incrementar</w:t>
       </w:r>
       <w:r w:rsidR="00F87348" w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> la satisfacción del cliente;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0985847E" w14:textId="77777777" w:rsidR="003F0419" w:rsidRPr="008A4A84" w:rsidRDefault="00DD72CF" w:rsidP="008A4A84">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
@@ -8822,51 +8806,50 @@
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>organización.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="623886DA" w14:textId="7E09962E" w:rsidR="00291326" w:rsidRPr="008A4A84" w:rsidRDefault="00291326" w:rsidP="00506AD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Proyecto de Mejora. Definición del alcance</w:t>
       </w:r>
       <w:r w:rsidR="000B56EB" w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> y otros conceptos fundamentales</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46291785" w14:textId="77777777" w:rsidR="00506AD3" w:rsidRDefault="00506AD3" w:rsidP="00506AD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
@@ -9684,50 +9667,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="06C67596" w14:textId="77777777" w:rsidR="00010539" w:rsidRPr="00506AD3" w:rsidRDefault="00010539" w:rsidP="008A4A84">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00506AD3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Manuales de trabajo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0699BD5C" w14:textId="77777777" w:rsidR="00010539" w:rsidRPr="00506AD3" w:rsidRDefault="00010539" w:rsidP="008A4A84">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00506AD3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
@@ -9773,51 +9757,50 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="57838D60" w14:textId="77777777" w:rsidR="00010539" w:rsidRPr="00506AD3" w:rsidRDefault="00010539" w:rsidP="008A4A84">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00506AD3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Instrucciones de trabajo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6CD37603" w14:textId="77777777" w:rsidR="00010539" w:rsidRPr="00506AD3" w:rsidRDefault="00010539" w:rsidP="008A4A84">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00506AD3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
@@ -11074,51 +11057,50 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6470462F" w14:textId="7F161032" w:rsidR="00F72E62" w:rsidRPr="008A4A84" w:rsidRDefault="00F72E62" w:rsidP="008A4A84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Análisis de las fuentes de variación</w:t>
       </w:r>
       <w:r w:rsidR="00B26520" w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EE6D73A" w14:textId="77777777" w:rsidR="00865E8C" w:rsidRDefault="00865E8C" w:rsidP="008A4A84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -11408,51 +11390,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1FA1EDB9" wp14:editId="6064336F">
             <wp:extent cx="6040084" cy="3506350"/>
             <wp:effectExtent l="0" t="0" r="5715" b="0"/>
             <wp:docPr id="22" name="Picture 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="16" name="Picture 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21">
+                    <a:blip r:embed="rId22">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6085952" cy="3532977"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -11574,51 +11556,50 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56D874D6" w14:textId="7231BC76" w:rsidR="00F72E62" w:rsidRPr="008A4A84" w:rsidRDefault="00254F51" w:rsidP="008A4A84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Las tablas de análisis arrojadas por el software </w:t>
       </w:r>
       <w:r w:rsidR="00FD5AB7" w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>se muestran enseguida:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49072516" w14:textId="77777777" w:rsidR="00FD5AB7" w:rsidRPr="008A4A84" w:rsidRDefault="00FD5AB7" w:rsidP="008A4A84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
@@ -11627,51 +11608,51 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E7036F2" wp14:editId="21F8ABCC">
             <wp:extent cx="4196915" cy="1554413"/>
             <wp:effectExtent l="0" t="0" r="0" b="8255"/>
             <wp:docPr id="3074" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3074" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22">
+                    <a:blip r:embed="rId23">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4196915" cy="1554413"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -11750,51 +11731,51 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5BE36855" wp14:editId="3E2659B3">
             <wp:extent cx="4812974" cy="1866900"/>
             <wp:effectExtent l="0" t="0" r="6985" b="0"/>
             <wp:docPr id="3075" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3075" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23">
+                    <a:blip r:embed="rId24">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4822195" cy="1870477"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -11844,51 +11825,51 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="604BF32E" wp14:editId="5CBD0CAB">
             <wp:extent cx="4179317" cy="2781300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="3076" name="Picture 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3076" name="Picture 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24">
+                    <a:blip r:embed="rId25">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4201705" cy="2796199"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -11993,51 +11974,50 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AD90A20" w14:textId="3E45C705" w:rsidR="00761529" w:rsidRDefault="00761529" w:rsidP="008A4A84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Elaboración de la Matriz de Causa y Efecto</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D38C444" w14:textId="77777777" w:rsidR="00865E8C" w:rsidRPr="008A4A84" w:rsidRDefault="00865E8C" w:rsidP="008A4A84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53664C8F" w14:textId="5AD81037" w:rsidR="00761529" w:rsidRPr="008A4A84" w:rsidRDefault="00761529" w:rsidP="00865E8C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -12289,51 +12269,51 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B9BD79B" wp14:editId="6B4E9243">
             <wp:extent cx="6062975" cy="4452856"/>
             <wp:effectExtent l="0" t="0" r="0" b="5080"/>
             <wp:docPr id="23" name="Picture 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="16" name="Picture 7"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25">
+                    <a:blip r:embed="rId26">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6105177" cy="4483851"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -12529,50 +12509,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Número de oportunidades de defectos por unidad = 4</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C1171AD" w14:textId="77777777" w:rsidR="00781A05" w:rsidRPr="008A4A84" w:rsidRDefault="008952BB" w:rsidP="008A4A84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Número de defectos observados = alumnos no aprobados = 192</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4442FC4C" w14:textId="77777777" w:rsidR="008952BB" w:rsidRPr="008A4A84" w:rsidRDefault="008952BB" w:rsidP="008A4A84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Defectos por millón de</w:t>
       </w:r>
       <w:r w:rsidR="004C053F" w:rsidRPr="008A4A84">
         <w:rPr>
@@ -12662,51 +12643,50 @@
             <w:szCs w:val="24"/>
             <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
           <m:t>=93933.46</m:t>
         </m:r>
       </m:oMath>
     </w:p>
     <w:p w14:paraId="58D5D297" w14:textId="77777777" w:rsidR="00476532" w:rsidRPr="008A4A84" w:rsidRDefault="00476532" w:rsidP="008A4A84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Defectos por unidad = DPU = </w:t>
       </w:r>
       <m:oMath>
         <m:f>
           <m:fPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </m:ctrlPr>
           </m:fPr>
           <m:num>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <m:t>192</m:t>
             </m:r>
@@ -13853,88 +13833,79 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64C74CBC" w14:textId="7D99C134" w:rsidR="000B5DF5" w:rsidRDefault="00A94F17" w:rsidP="00865E8C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>El control del proceso enseñanza-aprendizaje deberá ser considerado en el análisis del modo de falla y efecto (FMEA)</w:t>
       </w:r>
       <w:r w:rsidR="002B4551" w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> revisado y actualizado (ver tabla 9)</w:t>
       </w:r>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>, revisando lo indicado en cada uno de lo</w:t>
       </w:r>
       <w:r w:rsidR="00DF6A69" w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">s </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">pasos del proceso. Así entonces, en el paso de Determinar Programa </w:t>
+        <w:t xml:space="preserve">s pasos del proceso. Así entonces, en el paso de Determinar Programa </w:t>
       </w:r>
       <w:r w:rsidR="006044AB" w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00DF6A69" w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>cadémico el control para la no adecuación del programa educativo</w:t>
       </w:r>
       <w:r w:rsidR="006044AB" w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
@@ -14131,51 +14102,51 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3ABD429E" wp14:editId="72052885">
             <wp:extent cx="6362353" cy="2506326"/>
             <wp:effectExtent l="0" t="0" r="635" b="0"/>
             <wp:docPr id="28" name="Picture 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="28" name="Picture 6"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26">
+                    <a:blip r:embed="rId27">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6505647" cy="2562774"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -14202,51 +14173,51 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="793678A6" wp14:editId="51E365AE">
             <wp:extent cx="6398596" cy="2679660"/>
             <wp:effectExtent l="0" t="0" r="2540" b="635"/>
             <wp:docPr id="29" name="Picture 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="29" name="Picture 7"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27">
+                    <a:blip r:embed="rId28">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6533501" cy="2736157"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -14329,51 +14300,50 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="271DF89A" w14:textId="69FB1C52" w:rsidR="009F1382" w:rsidRPr="008A4A84" w:rsidRDefault="009F1382" w:rsidP="008A4A84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Tabla 10</w:t>
       </w:r>
       <w:r w:rsidR="00B958A7" w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00865E8C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -18594,51 +18564,50 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="237ECF28" w14:textId="3CD38CCE" w:rsidR="003A1F37" w:rsidRDefault="003A1F37" w:rsidP="00865E8C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Conclusión</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78593D16" w14:textId="77777777" w:rsidR="00A048DC" w:rsidRPr="008A4A84" w:rsidRDefault="00A048DC" w:rsidP="00865E8C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="261A4A3A" w14:textId="4AA55171" w:rsidR="003A1F37" w:rsidRPr="008A4A84" w:rsidRDefault="003A1F37" w:rsidP="008A4A84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
@@ -18823,231 +18792,151 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Failure</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Mode and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A4A84">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Effects</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A4A84">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Mode</w:t>
+        <w:t>Analysis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Effects</w:t>
+        <w:t>Design</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
+        <w:t xml:space="preserve"> FMEA, Process FMEA, AIAG, Automotive </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A4A84">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Industry</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A4A84">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Analysis</w:t>
+        <w:t>Action</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...119 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Group, First </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Edition</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6901BA17" w14:textId="77777777" w:rsidR="00290A88" w:rsidRPr="008A4A84" w:rsidRDefault="00290A88" w:rsidP="00865E8C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -19156,71 +19045,51 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Ation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> Group, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Fourth</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -19233,75 +19102,51 @@
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="024CE41E" w14:textId="77777777" w:rsidR="00290A88" w:rsidRPr="008A4A84" w:rsidRDefault="00290A88" w:rsidP="00865E8C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rudolf, Ł., &amp; </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">, M. (2022). Tools </w:t>
+        <w:t xml:space="preserve">Rudolf, Ł., &amp; Roszak, M. (2022). Tools </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -19635,73 +19480,60 @@
       </w:r>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(2), 67-74.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AD80B9E" w14:textId="77777777" w:rsidR="00C70752" w:rsidRPr="008A4A84" w:rsidRDefault="00C70752" w:rsidP="00865E8C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Stamatis</w:t>
-[...11 lines deleted...]
-        <w:t>, D. H. (2018). </w:t>
+        <w:t>Stamatis, D. H. (2018). </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Advanced</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -19879,112 +19711,75 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>success</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">. CRC </w:t>
-[...23 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>. CRC Press.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D42997F" w14:textId="77777777" w:rsidR="00290A88" w:rsidRPr="008A4A84" w:rsidRDefault="00C70752" w:rsidP="00865E8C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Stamatis</w:t>
-[...11 lines deleted...]
-        <w:t>, D. H. (2003). </w:t>
+        <w:t>Stamatis, D. H. (2003). </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Failure</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -20074,235 +19869,151 @@
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Quality</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...23 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> Press.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F077998" w14:textId="77777777" w:rsidR="0020411D" w:rsidRPr="008A4A84" w:rsidRDefault="002A03F4" w:rsidP="00865E8C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">(SPC 2003) </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0074000D" w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Statistical</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0074000D" w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Control, </w:t>
+        <w:t xml:space="preserve"> Process Control, </w:t>
       </w:r>
       <w:r w:rsidR="0020411D" w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">AIAG, Automotive </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0020411D" w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Industry</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0020411D" w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0020411D" w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Action</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0020411D" w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Group, Second </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0020411D" w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Group</w:t>
-[...38 lines deleted...]
-        </w:rPr>
         <w:t>Edition</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="0CD0C1F8" w14:textId="77777777" w:rsidR="00A374DA" w:rsidRPr="008A4A84" w:rsidRDefault="00A374DA" w:rsidP="00865E8C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
@@ -20310,319 +20021,252 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Jugulum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>, R. (2002). </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>The</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Mahalanobis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Mahalanobis</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">-Taguchi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">-Taguchi </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>strategy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>strategy</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">: A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">: A </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>pattern</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>pattern</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>technology</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>technology</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>system</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A4A84">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>. John Wiley &amp; Sons.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FAE0369" w14:textId="77777777" w:rsidR="00C70752" w:rsidRPr="008A4A84" w:rsidRDefault="00C70752" w:rsidP="00865E8C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A4A84">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Oakland, J., &amp; Oakland, J. S. (2007). </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>system</w:t>
+        <w:t>Statistical</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008A4A84">
-[...58 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Statistical</w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> control</w:t>
+        <w:t xml:space="preserve"> process control</w:t>
       </w:r>
       <w:r w:rsidRPr="008A4A84">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>. Routledge.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11C5B574" w14:textId="77777777" w:rsidR="0080462C" w:rsidRPr="008A4A84" w:rsidRDefault="0080462C" w:rsidP="00865E8C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
@@ -20734,74 +20378,74 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="106BCA2D" w14:textId="77777777" w:rsidR="00FD5AB7" w:rsidRPr="008A4A84" w:rsidRDefault="00FD5AB7" w:rsidP="008A4A84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FD5AB7" w:rsidRPr="008A4A84" w:rsidSect="008A4A84">
-      <w:footerReference w:type="default" r:id="rId28"/>
+      <w:footerReference w:type="default" r:id="rId29"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1183" w:bottom="1417" w:left="1276" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5959C8F8" w14:textId="77777777" w:rsidR="001C4BBD" w:rsidRDefault="001C4BBD" w:rsidP="00E512A7">
+    <w:p w14:paraId="4FC5224E" w14:textId="77777777" w:rsidR="00AF6A95" w:rsidRDefault="00AF6A95" w:rsidP="00E512A7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1232D325" w14:textId="77777777" w:rsidR="001C4BBD" w:rsidRDefault="001C4BBD" w:rsidP="00E512A7">
+    <w:p w14:paraId="21D41E97" w14:textId="77777777" w:rsidR="00AF6A95" w:rsidRDefault="00AF6A95" w:rsidP="00E512A7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -20859,61 +20503,61 @@
       <w:t xml:space="preserve">Vol. 12, </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00ED6D66">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t>Núm</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00ED6D66">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t>. 24                  Julio – Diciembre 2025                        ISSN: 2448 – 6493</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50330643" w14:textId="77777777" w:rsidR="001C4BBD" w:rsidRDefault="001C4BBD" w:rsidP="00E512A7">
+    <w:p w14:paraId="1350842B" w14:textId="77777777" w:rsidR="00AF6A95" w:rsidRDefault="00AF6A95" w:rsidP="00E512A7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74169343" w14:textId="77777777" w:rsidR="001C4BBD" w:rsidRDefault="001C4BBD" w:rsidP="00E512A7">
+    <w:p w14:paraId="603FE4FA" w14:textId="77777777" w:rsidR="00AF6A95" w:rsidRDefault="00AF6A95" w:rsidP="00E512A7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C1F2491"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="80BC1356"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -21263,51 +20907,51 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1578516560">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2120055410">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1204828745">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="70"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0045589E"/>
     <w:rsid w:val="00010539"/>
     <w:rsid w:val="0001596B"/>
     <w:rsid w:val="00027642"/>
@@ -21337,50 +20981,51 @@
     <w:rsid w:val="00291326"/>
     <w:rsid w:val="00296B96"/>
     <w:rsid w:val="002A03F4"/>
     <w:rsid w:val="002A2E0B"/>
     <w:rsid w:val="002B1568"/>
     <w:rsid w:val="002B4551"/>
     <w:rsid w:val="003035E6"/>
     <w:rsid w:val="003312A5"/>
     <w:rsid w:val="003448EC"/>
     <w:rsid w:val="0035290F"/>
     <w:rsid w:val="00373105"/>
     <w:rsid w:val="00394CF9"/>
     <w:rsid w:val="003A1F37"/>
     <w:rsid w:val="003B7BF5"/>
     <w:rsid w:val="003D1F79"/>
     <w:rsid w:val="003F0419"/>
     <w:rsid w:val="003F3818"/>
     <w:rsid w:val="00402491"/>
     <w:rsid w:val="00421237"/>
     <w:rsid w:val="0045589E"/>
     <w:rsid w:val="00476532"/>
     <w:rsid w:val="00476FE4"/>
     <w:rsid w:val="00497369"/>
     <w:rsid w:val="004A6020"/>
     <w:rsid w:val="004A66AB"/>
+    <w:rsid w:val="004B152B"/>
     <w:rsid w:val="004B68C7"/>
     <w:rsid w:val="004C053F"/>
     <w:rsid w:val="004C5DDD"/>
     <w:rsid w:val="004E33B4"/>
     <w:rsid w:val="00506AD3"/>
     <w:rsid w:val="005168C5"/>
     <w:rsid w:val="00586C0C"/>
     <w:rsid w:val="00597184"/>
     <w:rsid w:val="005B6E85"/>
     <w:rsid w:val="005B75F4"/>
     <w:rsid w:val="005C41D3"/>
     <w:rsid w:val="005E6468"/>
     <w:rsid w:val="006044AB"/>
     <w:rsid w:val="00664CF4"/>
     <w:rsid w:val="006938E7"/>
     <w:rsid w:val="00695443"/>
     <w:rsid w:val="006C3D80"/>
     <w:rsid w:val="006D54F8"/>
     <w:rsid w:val="006F3F63"/>
     <w:rsid w:val="00704CBC"/>
     <w:rsid w:val="0074000D"/>
     <w:rsid w:val="00755A50"/>
     <w:rsid w:val="00761529"/>
     <w:rsid w:val="00781A05"/>
     <w:rsid w:val="00785D99"/>
@@ -21394,78 +21039,80 @@
     <w:rsid w:val="00865E8C"/>
     <w:rsid w:val="00876446"/>
     <w:rsid w:val="00877722"/>
     <w:rsid w:val="00882F25"/>
     <w:rsid w:val="0088788C"/>
     <w:rsid w:val="008952BB"/>
     <w:rsid w:val="008A4A84"/>
     <w:rsid w:val="008D5DC0"/>
     <w:rsid w:val="00923BCC"/>
     <w:rsid w:val="009439C1"/>
     <w:rsid w:val="00967BD5"/>
     <w:rsid w:val="00984CC4"/>
     <w:rsid w:val="00994B29"/>
     <w:rsid w:val="00996970"/>
     <w:rsid w:val="009E000C"/>
     <w:rsid w:val="009E03FB"/>
     <w:rsid w:val="009F0A0B"/>
     <w:rsid w:val="009F1382"/>
     <w:rsid w:val="00A048DC"/>
     <w:rsid w:val="00A1423B"/>
     <w:rsid w:val="00A374DA"/>
     <w:rsid w:val="00A94F17"/>
     <w:rsid w:val="00A97C24"/>
     <w:rsid w:val="00AA5781"/>
     <w:rsid w:val="00AC7871"/>
+    <w:rsid w:val="00AF6A95"/>
     <w:rsid w:val="00B26520"/>
     <w:rsid w:val="00B33546"/>
     <w:rsid w:val="00B40044"/>
     <w:rsid w:val="00B60D99"/>
     <w:rsid w:val="00B958A7"/>
     <w:rsid w:val="00BB0DEA"/>
     <w:rsid w:val="00BB4811"/>
     <w:rsid w:val="00BD49CE"/>
     <w:rsid w:val="00C07E28"/>
     <w:rsid w:val="00C64DE2"/>
     <w:rsid w:val="00C70752"/>
     <w:rsid w:val="00C76325"/>
     <w:rsid w:val="00C80EEF"/>
     <w:rsid w:val="00C83A9E"/>
     <w:rsid w:val="00C86CB3"/>
     <w:rsid w:val="00C90816"/>
     <w:rsid w:val="00CA2BAD"/>
     <w:rsid w:val="00CA47B6"/>
     <w:rsid w:val="00D235D8"/>
     <w:rsid w:val="00D318F2"/>
     <w:rsid w:val="00D66295"/>
     <w:rsid w:val="00DB1C04"/>
     <w:rsid w:val="00DB5D42"/>
     <w:rsid w:val="00DD72CF"/>
     <w:rsid w:val="00DF6A69"/>
     <w:rsid w:val="00E10EE1"/>
     <w:rsid w:val="00E216E3"/>
     <w:rsid w:val="00E3043C"/>
+    <w:rsid w:val="00E41DAB"/>
     <w:rsid w:val="00E512A7"/>
     <w:rsid w:val="00E52D20"/>
     <w:rsid w:val="00E5787A"/>
     <w:rsid w:val="00E77905"/>
     <w:rsid w:val="00E8096A"/>
     <w:rsid w:val="00E846BF"/>
     <w:rsid w:val="00EA521C"/>
     <w:rsid w:val="00EA5C0E"/>
     <w:rsid w:val="00EA63EF"/>
     <w:rsid w:val="00ED1309"/>
     <w:rsid w:val="00EF1624"/>
     <w:rsid w:val="00F06242"/>
     <w:rsid w:val="00F40ABA"/>
     <w:rsid w:val="00F57042"/>
     <w:rsid w:val="00F62703"/>
     <w:rsid w:val="00F63F2D"/>
     <w:rsid w:val="00F72E62"/>
     <w:rsid w:val="00F87348"/>
     <w:rsid w:val="00FB72F6"/>
     <w:rsid w:val="00FB7E2F"/>
     <w:rsid w:val="00FD315F"/>
     <w:rsid w:val="00FD5AB7"/>
     <w:rsid w:val="00FE2699"/>
     <w:rsid w:val="00FE4AAC"/>
   </w:rsids>
@@ -21879,51 +21526,50 @@
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00F87348"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Textodelmarcadordeposicin">
     <w:name w:val="Placeholder Text"/>
@@ -22334,51 +21980,51 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2130394853">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Manuel.rm@cdjuarez.tecnm.mx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3482-7252" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-1666-3068" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jose.gr@cdjuarez.tecnm.mx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Norberto.lg@cdjuarez.tecnm.mx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8922-4718" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/ctes.v12i24.887" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-1666-3068" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jose.gr@cdjuarez.tecnm.mx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Norberto.lg@cdjuarez.tecnm.mx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8922-4718" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Manuel.rm@cdjuarez.tecnm.mx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3482-7252" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent1" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignNode1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
@@ -23387,51 +23033,51 @@
     </dgm:pt>
   </dgm:ptLst>
   <dgm:cxnLst>
     <dgm:cxn modelId="{39070166-E345-4BD8-A520-790F0543BA0F}" type="presOf" srcId="{A59CC39F-6D1D-4B16-B1DD-FD796D5FE33D}" destId="{4C1CD11E-71FB-4A4C-9A53-A991E23B0A02}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial3"/>
     <dgm:cxn modelId="{845DA67D-1ABF-474D-9B7A-6C18BF0AFF8A}" type="presOf" srcId="{630F9DBB-3025-4864-8164-615B2C57753C}" destId="{D3044E71-A234-42C1-8D0B-DDC43CEF63F5}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial3"/>
     <dgm:cxn modelId="{50EB2682-73DC-494C-B4AB-43A83C0CF752}" srcId="{A59CC39F-6D1D-4B16-B1DD-FD796D5FE33D}" destId="{61913855-06CE-46A8-B134-0191FD33956A}" srcOrd="1" destOrd="0" parTransId="{FF10001E-900C-4ADE-91FC-44BFB3742061}" sibTransId="{A332A2F8-769F-4469-A8D7-A100090BC3B2}"/>
     <dgm:cxn modelId="{A9FF5CA5-EDFC-40B9-9423-1C938B390799}" srcId="{A59CC39F-6D1D-4B16-B1DD-FD796D5FE33D}" destId="{AE1BE676-7B4F-41D3-843D-95F522F30CF8}" srcOrd="0" destOrd="0" parTransId="{7AE3E392-19D7-42FA-8E87-BCFAEDD4D786}" sibTransId="{EEE34EC2-26CC-4A02-9FFB-AA2BBA34523D}"/>
     <dgm:cxn modelId="{E2EB47AC-1D72-430A-BE6C-8E5CFE237A5E}" srcId="{630F9DBB-3025-4864-8164-615B2C57753C}" destId="{A59CC39F-6D1D-4B16-B1DD-FD796D5FE33D}" srcOrd="0" destOrd="0" parTransId="{2180345F-7150-46CD-B99C-FF8CD764E7D4}" sibTransId="{0AB435BA-0F9F-4964-A787-4EDA7E942E8C}"/>
     <dgm:cxn modelId="{26C65BBA-7ACE-4F3D-8D58-213636F8546C}" type="presOf" srcId="{AE1BE676-7B4F-41D3-843D-95F522F30CF8}" destId="{5BC87510-9E9C-4A02-9D18-5A3CBD30ED79}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial3"/>
     <dgm:cxn modelId="{973773CD-5528-46FE-A1D8-FD291F5BAFFB}" srcId="{A59CC39F-6D1D-4B16-B1DD-FD796D5FE33D}" destId="{7474A1B9-4E4B-4842-A53F-C59345E89DCC}" srcOrd="2" destOrd="0" parTransId="{4033C399-07E7-4FDC-9BD1-BA402A96ED38}" sibTransId="{BE11FE79-B71B-47DD-A615-6091DEDEB351}"/>
     <dgm:cxn modelId="{93F578CF-3981-41D1-8EF8-1D2256348813}" type="presOf" srcId="{1503CA10-12AC-46F4-9D72-25A154306C58}" destId="{38832A70-673D-41D7-8392-07B2ACB41813}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial3"/>
     <dgm:cxn modelId="{9CD543DE-79AD-4D7C-8430-D15CDC3AB159}" type="presOf" srcId="{61913855-06CE-46A8-B134-0191FD33956A}" destId="{571808B9-20CF-4B48-BE5A-8D1E385218AB}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial3"/>
     <dgm:cxn modelId="{ABC88DE9-2328-4D49-92FD-228B21632D9F}" type="presOf" srcId="{7474A1B9-4E4B-4842-A53F-C59345E89DCC}" destId="{62A1E00A-18AE-41DA-B2C8-7588CA8307FF}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial3"/>
     <dgm:cxn modelId="{F20185ED-2DCA-4E51-8D33-68F41167E8E5}" srcId="{A59CC39F-6D1D-4B16-B1DD-FD796D5FE33D}" destId="{1503CA10-12AC-46F4-9D72-25A154306C58}" srcOrd="3" destOrd="0" parTransId="{7B49778F-0390-4CB2-8BF9-5B7613799566}" sibTransId="{E7B29722-4839-4CFF-8F79-3233BBC462F7}"/>
     <dgm:cxn modelId="{4F1AB7B4-CD19-47E5-A98E-C9B5ECF93639}" type="presParOf" srcId="{D3044E71-A234-42C1-8D0B-DDC43CEF63F5}" destId="{C091D140-3616-4ADC-A52F-74E4115098C9}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial3"/>
     <dgm:cxn modelId="{8623DBC8-DCBE-4D7F-8713-ACEE90B57CE1}" type="presParOf" srcId="{C091D140-3616-4ADC-A52F-74E4115098C9}" destId="{4C1CD11E-71FB-4A4C-9A53-A991E23B0A02}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial3"/>
     <dgm:cxn modelId="{047BE1E5-2DFB-4808-AA0F-57C72CF3C167}" type="presParOf" srcId="{C091D140-3616-4ADC-A52F-74E4115098C9}" destId="{5BC87510-9E9C-4A02-9D18-5A3CBD30ED79}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial3"/>
     <dgm:cxn modelId="{23E239E7-5E76-4AAE-AA78-A7DE6F1986D1}" type="presParOf" srcId="{C091D140-3616-4ADC-A52F-74E4115098C9}" destId="{571808B9-20CF-4B48-BE5A-8D1E385218AB}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial3"/>
     <dgm:cxn modelId="{CF36E2A3-7948-4EF0-A224-5BF32F8BB675}" type="presParOf" srcId="{C091D140-3616-4ADC-A52F-74E4115098C9}" destId="{62A1E00A-18AE-41DA-B2C8-7588CA8307FF}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial3"/>
     <dgm:cxn modelId="{0C3E5838-E373-4FC9-AAB7-FB6711BBBC46}" type="presParOf" srcId="{C091D140-3616-4ADC-A52F-74E4115098C9}" destId="{38832A70-673D-41D7-8392-07B2ACB41813}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial3"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId18" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId19" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
     <dsp:sp modelId="{4C1CD11E-71FB-4A4C-9A53-A991E23B0A02}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="1994594" y="627757"/>
           <a:ext cx="1563885" cy="1563885"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
@@ -25269,72 +24915,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
-  <Words>3343</Words>
-  <Characters>18392</Characters>
+  <Words>3359</Words>
+  <Characters>18479</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>153</Lines>
   <Paragraphs>43</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21692</CharactersWithSpaces>
+  <CharactersWithSpaces>21795</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Manuel</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>