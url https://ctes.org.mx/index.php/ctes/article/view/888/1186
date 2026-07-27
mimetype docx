--- v0 (2025-11-29)
+++ v1 (2026-07-27)
@@ -101,87 +101,156 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E6D6AE3" w14:textId="77777777" w:rsidR="00561ADC" w:rsidRPr="007C32D9" w:rsidRDefault="00561ADC" w:rsidP="007C32D9">
       <w:pPr>
         <w:ind w:right="-23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F5DAA8B" w14:textId="77777777" w:rsidR="007C32D9" w:rsidRDefault="007C32D9" w:rsidP="007C32D9">
+    <w:p w14:paraId="3F5DAA8B" w14:textId="77777777" w:rsidR="007C32D9" w:rsidRPr="002C7E0A" w:rsidRDefault="007C32D9" w:rsidP="007C32D9">
       <w:pPr>
         <w:ind w:right="-23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="37DB957C" w14:textId="77777777" w:rsidR="00EB5DB7" w:rsidRPr="008A4A84" w:rsidRDefault="00EB5DB7" w:rsidP="00EB5DB7">
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C8448B4" w14:textId="46AF6824" w:rsidR="002C7E0A" w:rsidRPr="002C7E0A" w:rsidRDefault="002C7E0A" w:rsidP="002C7E0A">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C7E0A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="002C7E0A">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="es-MX"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/ctes.v12i24.888</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="257C8846" w14:textId="77777777" w:rsidR="002C7E0A" w:rsidRDefault="002C7E0A" w:rsidP="00EB5DB7">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A4A84">
+    </w:p>
+    <w:p w14:paraId="37DB957C" w14:textId="19E5F1DE" w:rsidR="00EB5DB7" w:rsidRPr="008A4A84" w:rsidRDefault="00EB5DB7" w:rsidP="00EB5DB7">
+      <w:pPr>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A4A84">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
         <w:t>Artículos científicos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3261AE7C" w14:textId="77777777" w:rsidR="007C32D9" w:rsidRDefault="007C32D9" w:rsidP="007C32D9">
       <w:pPr>
         <w:ind w:right="-23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41CF5D3A" w14:textId="686FA27C" w:rsidR="00CB19C0" w:rsidRPr="007C32D9" w:rsidRDefault="00CB19C0" w:rsidP="007C32D9">
       <w:pPr>
         <w:ind w:right="-23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -251,82 +320,102 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="532AD591" w14:textId="77777777" w:rsidR="007708E6" w:rsidRPr="007C32D9" w:rsidRDefault="007708E6" w:rsidP="007C32D9">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:right="-23"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>Naoko Judith Gonzalez Tanaka</w:t>
+        <w:t xml:space="preserve">Naoko Judith </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C32D9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Gonzalez</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C32D9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tanaka</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D500D32" w14:textId="77777777" w:rsidR="007708E6" w:rsidRPr="007C32D9" w:rsidRDefault="007708E6" w:rsidP="007C32D9">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:right="-23"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Universidad Autónoma de Ciudad Juarez</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7316F1C1" w14:textId="77777777" w:rsidR="007708E6" w:rsidRPr="007C32D9" w:rsidRDefault="007708E6" w:rsidP="007C32D9">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:right="-23"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE0000"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="007C32D9">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="EE0000"/>
             <w:spacing w:val="-2"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>naokoglez@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0C98DABF" w14:textId="5C66182F" w:rsidR="00AC5922" w:rsidRPr="007C32D9" w:rsidRDefault="004550C2" w:rsidP="007C32D9">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:right="-23"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004550C2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -351,93 +440,115 @@
     </w:p>
     <w:p w14:paraId="2FD52D33" w14:textId="453633C1" w:rsidR="00B90446" w:rsidRPr="007C32D9" w:rsidRDefault="00CB19C0" w:rsidP="007C32D9">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="243"/>
         </w:tabs>
         <w:ind w:left="243" w:right="-23" w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Javier Martinez Romero</w:t>
+        <w:t xml:space="preserve">Javier </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C32D9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Martinez</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C32D9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Romero</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2033D9FE" w14:textId="13404D95" w:rsidR="00B90446" w:rsidRPr="007C32D9" w:rsidRDefault="00CB19C0" w:rsidP="007C32D9">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="250"/>
         </w:tabs>
         <w:ind w:left="250" w:right="-23" w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Universidad Autónoma de Ciudad Juarez</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D4B85D9" w14:textId="69DFA814" w:rsidR="00B90446" w:rsidRPr="007C32D9" w:rsidRDefault="006001AD" w:rsidP="007C32D9">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="227" w:right="-23" w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE0000"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="007C32D9">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="EE0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Javier.martinez@uacj.mx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005F23E3" w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE0000"/>
@@ -517,51 +628,65 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Resumen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0290E3AC" w14:textId="421824C5" w:rsidR="00CB19C0" w:rsidRDefault="00CB19C0" w:rsidP="007C32D9">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="260" w:right="-23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Las empresas integradoras del sector maquilador, enfrentan la necesidad de innovar para poder permanecer en el mercado. Como se ha discutido </w:t>
       </w:r>
       <w:r w:rsidR="00957B04" w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>(Vera-Cruz y G. Dutrénit, 2009)</w:t>
+        <w:t xml:space="preserve">(Vera-Cruz y G. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00957B04" w:rsidRPr="007C32D9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Dutrénit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00957B04" w:rsidRPr="007C32D9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, 2009)</w:t>
       </w:r>
       <w:r w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> en años anteriores, las capacidades de innovación que han desarrollado habían estado más orientadas hacia la mejora de procesos y no tanto a productos, por lo que en general no veían la necesidad de invertir en I y D lo que traía como resultado un desarrollo de innovación tecnológica casi nulo en las pequeñas y medianas empresas, lo que nos lleva a preguntarnos ¿Qué tan avanzadas son las capacidades tecnológicas de estas </w:t>
       </w:r>
       <w:r w:rsidR="006001AD" w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>empresas?</w:t>
       </w:r>
       <w:r w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Dado lo anterior, en este artículo se presenta el análisis de los principales factores que pueden apoyar el desarrollo de las capacidades tecnológicas en las empresas integradoras de Ciudad Juárez, con el fin de poder generar un impacto positivo de desarrollo en las empresas integradoras locales. Se identificaron seis variables que tienen una influencia en el desarrollo de estas capacidades, los resultados muestran algunas relaciones interesantes entre las mismas. Como resultado de lo anterior y debido al bajo número de empresas para el estudio, es necesario tomar estos resultados como tendencias, y será necesario incluir más empresas para corroborarlas. Y como trabajo futuro, sería interesante ver cómo se relaciona el desempeño económico con las capacidades tecnológicas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A9ADAD9" w14:textId="77777777" w:rsidR="002A6F75" w:rsidRPr="007C32D9" w:rsidRDefault="002A6F75" w:rsidP="007C32D9">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="260" w:right="-23"/>
         <w:jc w:val="both"/>
@@ -693,66 +818,82 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Integrator companies in the maquiladora sector face the need to innovate to remain competitive in the market. As </w:t>
       </w:r>
       <w:r w:rsidR="00957B04" w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>discussed,</w:t>
       </w:r>
       <w:r w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00957B04" w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>(Vera-Cruz y G. Dutrénit, 2009)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007C32D9">
+        <w:t xml:space="preserve">(Vera-Cruz y G. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00957B04" w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in previous years, the innovation capabilities they had developed were more oriented towards process improvement rather than product development. Consequently, they generally did not see the need to invest in R&amp;D, which </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007C32D9">
+        <w:t>Dutrénit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00957B04" w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>, 2009)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C32D9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in previous years, the innovation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C32D9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>resulted in almost zero technological innovation development in small and medium-sized enterprises. This leads us to ask: How advanced are the technological capabilities of these companies? Given the above, this article presents an analysis of the main factors that can support the development of technological capabilities in integrator companies in Ciudad Juárez, with the aim of generating a positive development impact on local integrator companies. Six variables that influence the development of these capabilities were identified, and the results show some interesting relationships among them. As a result of the foregoing and due to the small number of companies included in the study, these results should be taken as trends, and it will be necessary to include more companies to corroborate them. As future work, it would be interesting to see how economic performance relates to technological capabilities.</w:t>
+        <w:t>capabilities they had developed were more oriented towards process improvement rather than product development. Consequently, they generally did not see the need to invest in R&amp;D, which resulted in almost zero technological innovation development in small and medium-sized enterprises. This leads us to ask: How advanced are the technological capabilities of these companies? Given the above, this article presents an analysis of the main factors that can support the development of technological capabilities in integrator companies in Ciudad Juárez, with the aim of generating a positive development impact on local integrator companies. Six variables that influence the development of these capabilities were identified, and the results show some interesting relationships among them. As a result of the foregoing and due to the small number of companies included in the study, these results should be taken as trends, and it will be necessary to include more companies to corroborate them. As future work, it would be interesting to see how economic performance relates to technological capabilities.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43E51E37" w14:textId="77777777" w:rsidR="002A6F75" w:rsidRPr="007C32D9" w:rsidRDefault="002A6F75" w:rsidP="007C32D9">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="260" w:right="-23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A4FC356" w14:textId="31407750" w:rsidR="00B90446" w:rsidRPr="007C32D9" w:rsidRDefault="005F23E3" w:rsidP="007C32D9">
       <w:pPr>
         <w:ind w:left="260" w:right="-23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C32D9">
@@ -940,78 +1081,84 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>H2: Las empresas con estrategias más enfocadas a la innovación cuentan con capacidades tecnológicas más avanzadas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A9AE64F" w14:textId="5B23B93E" w:rsidR="00B90446" w:rsidRPr="007C32D9" w:rsidRDefault="0043020C" w:rsidP="007C32D9">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="260" w:right="-23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>H3: Las empresas con estrategias más enfocadas a la innovación tienen una mayor vinculación con otros agentes del sistema de innovación.</w:t>
+        <w:t xml:space="preserve">H3: Las empresas con estrategias más enfocadas a la innovación tienen una mayor vinculación con </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C32D9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>otros agentes del sistema de innovación.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43823625" w14:textId="6FDDFE71" w:rsidR="00B90446" w:rsidRPr="007C32D9" w:rsidRDefault="00B90446" w:rsidP="007C32D9">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="260" w:right="-23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75641449" w14:textId="35597C4D" w:rsidR="00B90446" w:rsidRDefault="0043020C" w:rsidP="001828E8">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:spacing w:before="0"/>
         <w:ind w:right="-23"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Antecedentes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F31C511" w14:textId="77777777" w:rsidR="001828E8" w:rsidRPr="007C32D9" w:rsidRDefault="001828E8" w:rsidP="001828E8">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:spacing w:before="0"/>
         <w:ind w:right="-23"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="426FD3F2" w14:textId="1F609C4C" w:rsidR="00C64733" w:rsidRDefault="00C64733" w:rsidP="007C32D9">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="260" w:right="-23" w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C32D9">
         <w:rPr>
@@ -1063,51 +1210,65 @@
         </w:rPr>
         <w:t>(Cohen y Levinthal</w:t>
       </w:r>
       <w:r w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00957B04" w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1990),</w:t>
       </w:r>
       <w:r w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> el cual se operacionalizó mediante tres dimensiones: capacidades tecnológicas, capacidades empresariales y derramas tecnológicas. Al interior de esas dimensiones había variables relacionadas con la capacitación de los empleados, la presencia de equipo de control numérico, la experiencia del propietario, entre otras. Con esas variables se hizo una clasificación de acuerdo con el nivel de sus capacidades de absorción y se obtuvieron seis agrupamientos, de los cuales sólo dos agrupamientos de seis resultaron con capacidades consideradas entre altas y medias respecto a las demás </w:t>
       </w:r>
       <w:r w:rsidR="00957B04" w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>(Vera-Cruz y G. Dutrénit, 2009)</w:t>
+        <w:t xml:space="preserve">(Vera-Cruz y G. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00957B04" w:rsidRPr="007C32D9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Dutrénit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00957B04" w:rsidRPr="007C32D9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, 2009)</w:t>
       </w:r>
       <w:r w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02867D5D" w14:textId="7D5006F3" w:rsidR="00C64733" w:rsidRDefault="00C64733" w:rsidP="007C32D9">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="260" w:right="-23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Para las empresas restantes se observa que, en cuanto a tecnología incorporada en equipos, la mayoría cuenta con equipos convencionales, dificultando la fabricación de maquinados de alta complejidad tecnológica; además, el nivel de vinculación con otros agentes es débil lo que no les permite obtener beneficios del conocimiento e infraestructura local </w:t>
       </w:r>
       <w:r w:rsidR="00957B04" w:rsidRPr="007C32D9">
         <w:rPr>
@@ -1123,57 +1284,85 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0E9376F0" w14:textId="77777777" w:rsidR="001828E8" w:rsidRPr="007C32D9" w:rsidRDefault="001828E8" w:rsidP="007C32D9">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="260" w:right="-23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72192987" w14:textId="38029442" w:rsidR="00C64733" w:rsidRDefault="00C64733" w:rsidP="007C32D9">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="260" w:right="-23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Como suele ocurrir con muchas PYMES, las características del propietario son un factor fundamental para explicar su desempeño, y no es la excepción en el caso de estas empresas de maquinados según lo reportado por Vera-Cruz &amp; Dutrénit. Las empresas cuyo propietario había trabajado previamente en la maquiladora poseían mayores capacidades tecnológicas comparativamente con aquellas que no tenían esa característica </w:t>
+        <w:t xml:space="preserve">Como suele ocurrir con muchas PYMES, las características del propietario son un factor fundamental para explicar su desempeño, y no es la excepción en el caso de estas empresas de maquinados según lo reportado por Vera-Cruz &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C32D9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Dutrénit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C32D9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Las empresas cuyo propietario había trabajado previamente en la maquiladora poseían mayores capacidades tecnológicas comparativamente con aquellas que no tenían esa característica </w:t>
       </w:r>
       <w:r w:rsidR="00957B04" w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>(Vera-Cruz y G. Dutrénit, 2009)</w:t>
+        <w:t xml:space="preserve">(Vera-Cruz y G. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00957B04" w:rsidRPr="007C32D9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Dutrénit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00957B04" w:rsidRPr="007C32D9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, 2009)</w:t>
       </w:r>
       <w:r w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>. Estos autores utilizaron el concepto de derramas tecnológicas para explicar que la experiencia que estos propietarios habían tenido al interior de las maquiladoras los había dotado de aprendizajes y conocimientos que luego pondrían en práctica para beneficio de sus propias empresas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28F7A3F5" w14:textId="77777777" w:rsidR="001828E8" w:rsidRPr="007C32D9" w:rsidRDefault="001828E8" w:rsidP="007C32D9">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="260" w:right="-23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22673FDD" w14:textId="4875E624" w:rsidR="00C64733" w:rsidRDefault="00C64733" w:rsidP="007C32D9">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="260" w:right="-23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -1211,64 +1400,92 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="71FB5F26" w14:textId="77777777" w:rsidR="001828E8" w:rsidRDefault="001828E8" w:rsidP="007C32D9">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="260" w:right="-23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07FAB0E6" w14:textId="08E4EC0F" w:rsidR="00C64733" w:rsidRDefault="00C64733" w:rsidP="007C32D9">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="260" w:right="-23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Una característica importante de los casos estudiados por los autores es que las empresas son desprendimientos o spin-off de las maquiladoras, lo que quiere decir que los conocimientos fueron obtenidos en la maquiladora para posteriormente ser aprovechados en las empresas. Lo anterior es </w:t>
+        <w:t xml:space="preserve">Una característica importante de los casos estudiados por los autores es que las empresas son </w:t>
       </w:r>
       <w:r w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">similar a lo reportado por Vera-Cruz &amp; Dutrénit </w:t>
+        <w:t xml:space="preserve">desprendimientos o spin-off de las maquiladoras, lo que quiere decir que los conocimientos fueron obtenidos en la maquiladora para posteriormente ser aprovechados en las empresas. Lo anterior es similar a lo reportado por Vera-Cruz &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C32D9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Dutrénit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C32D9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00957B04" w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>(Vera-Cruz y G. Dutrénit, 2009)</w:t>
+        <w:t xml:space="preserve">(Vera-Cruz y G. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00957B04" w:rsidRPr="007C32D9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Dutrénit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00957B04" w:rsidRPr="007C32D9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, 2009)</w:t>
       </w:r>
       <w:r w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, en donde se utiliza el concepto de derramas tecnológicas para dar cuenta de ese fenómeno. En cuanto a los agentes dentro del ecosistema que más ayudan en el proceso de desarrollo de las capacidades, Matus &amp; Carrillo </w:t>
       </w:r>
       <w:r w:rsidR="00957B04" w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(Matus y Carrillo, 2021)</w:t>
       </w:r>
       <w:r w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> encuentran que fundamentalmente son los clientes, es decir que son las maquiladoras las que más ayudan, siendo sólo un caso en el que se han aprovechado programas de políticas públicas. Estos resultados son similares a los encontrados en trabajos previos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D0DD942" w14:textId="77777777" w:rsidR="001828E8" w:rsidRPr="007C32D9" w:rsidRDefault="001828E8" w:rsidP="007C32D9">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="260" w:right="-23"/>
         <w:jc w:val="both"/>
@@ -1330,51 +1547,65 @@
         </w:rPr>
         <w:t xml:space="preserve">Los trabajos mencionados en esta sección revelan que en efecto ha habido un incremento en las capacidades tecnológicas de estas PYMES respecto a lo reportado en 2009 </w:t>
       </w:r>
       <w:r w:rsidR="00957B04" w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(Ampudia and C. De Fuentes, 2009)</w:t>
       </w:r>
       <w:r w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, ya que incluso hay evidencia, aunque pequeña, de que están en la transición hacia la industria 4.0 </w:t>
       </w:r>
       <w:r w:rsidR="00957B04" w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(Matus y Carrillo, 2021)</w:t>
       </w:r>
       <w:r w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Por otro lado, a pesar del aumento en los esquemas de organización como los clusters </w:t>
+        <w:t xml:space="preserve">. Por otro lado, a pesar del aumento en los esquemas de organización como los </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C32D9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>clusters</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C32D9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00957B04" w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(Elizabeth et al, 2019)</w:t>
       </w:r>
       <w:r w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00957B04" w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(Matus y Carrillo, 2021)</w:t>
       </w:r>
       <w:r w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, parece ser que los agentes fundamentales para el aprendizaje siguen siendo las EMN </w:t>
       </w:r>
@@ -1390,57 +1621,85 @@
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00957B04" w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(Matus y Carrillo, 2021)</w:t>
       </w:r>
       <w:r w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. Además, de acuerdo con lo relatado por Matus &amp; Carrillo </w:t>
       </w:r>
       <w:r w:rsidR="00957B04" w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">(Matus y Carrillo, 2021) </w:t>
       </w:r>
       <w:r w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">el propietario, y sobre todo su experiencia previa en la maquiladora, sigue siendo un factor clave para el desarrollo tecnológico de estas empresas, lo cual de nueva cuenta es similar a lo encontrado años atrás por Vera-Cruz &amp; Dutrénit </w:t>
+        <w:t xml:space="preserve">el propietario, y sobre todo su experiencia previa en la maquiladora, sigue siendo un factor clave para el desarrollo tecnológico de estas empresas, lo cual de nueva cuenta es similar a lo encontrado años atrás por Vera-Cruz &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C32D9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Dutrénit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C32D9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00957B04" w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>(Vera-Cruz y G. Dutrénit, 2009)</w:t>
+        <w:t xml:space="preserve">(Vera-Cruz y G. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00957B04" w:rsidRPr="007C32D9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Dutrénit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00957B04" w:rsidRPr="007C32D9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, 2009)</w:t>
       </w:r>
       <w:r w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C7E5AF6" w14:textId="77777777" w:rsidR="00C64733" w:rsidRPr="007C32D9" w:rsidRDefault="00C64733" w:rsidP="007C32D9">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:right="-23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="364582A0" w14:textId="636DCA3E" w:rsidR="00B90446" w:rsidRPr="007C32D9" w:rsidRDefault="005F23E3" w:rsidP="001828E8">
       <w:pPr>
         <w:ind w:right="-23"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -1477,96 +1736,110 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Es importante aclarar que no existe una clasificación industrial o sectorial formal en donde se explique exactamente cuáles son las diferencias entre empresas de maquinados, empresas integradoras, y empresas de automatización. Según el criterio del Mtro. Alfredo Villanueva, quien además de ser docente universitario, se desempeñó por varios años como ingeniero y propietario de una de estas empresas, se puede establecer que la complejidad tecnológica de las actividades va aumentando conforme se avanza del maquinado a la integración, y finalmente a la automatización. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CF9202E" w14:textId="53B5E99A" w:rsidR="00C64733" w:rsidRDefault="00C64733" w:rsidP="007C32D9">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="260" w:right="-23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">El maquinado de piezas requiere capacidades productivas para manipular los equipos según el grado de precisión, mientras que la actividad de integración requiere, como lo dice su nombre, integrar diversas tecnologías para resolver problemas de la producción, y en el caso de la automatización la dificultad estriba en sustituir el juicio humano por un proceso automatizado. También es importante aclarar que una empresa puede, y generalmente está involucrada en más de una de estas tres actividades. En este sentido, la unidad de análisis de esta investigación son las empresas integradoras y las empresas de automatización, ya sea que realicen una o las dos actividades. Se optó por este tipo de empresas por considerarlas con mayor nivel de capacidades tecnológicas respecto a las empresas de maquinados, y en donde sería más factible encontrar actividades de </w:t>
+        <w:t xml:space="preserve">El maquinado de piezas requiere capacidades productivas para manipular los equipos según el grado de precisión, mientras que la actividad de integración requiere, como lo dice su nombre, integrar diversas tecnologías para resolver problemas de la producción, y en el caso de la automatización la dificultad estriba en sustituir el juicio humano por un proceso automatizado. También es importante aclarar que una empresa puede, y generalmente está involucrada en más de una de estas tres actividades. En este sentido, la unidad de análisis de esta investigación son las empresas integradoras y las empresas de automatización, ya sea que realicen una o las dos actividades. Se </w:t>
       </w:r>
       <w:r w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">innovación. De alguna forma esta elección es similar a lo que Matus &amp; Carrillo </w:t>
+        <w:t xml:space="preserve">optó por este tipo de empresas por considerarlas con mayor nivel de capacidades tecnológicas respecto a las empresas de maquinados, y en donde sería más factible encontrar actividades de innovación. De alguna forma esta elección es similar a lo que Matus &amp; Carrillo </w:t>
       </w:r>
       <w:r w:rsidR="00957B04" w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(Matus y Carrillo, 2021)</w:t>
       </w:r>
       <w:r w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> denominan empresas intensivas tecnológicamente.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AF4A12D" w14:textId="77777777" w:rsidR="001828E8" w:rsidRPr="007C32D9" w:rsidRDefault="001828E8" w:rsidP="007C32D9">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="260" w:right="-23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C546C09" w14:textId="1241232D" w:rsidR="00C64733" w:rsidRDefault="00C64733" w:rsidP="007C32D9">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="260" w:right="-23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>La fuente de información de este trabajo es un cuestionario, que debido a la contingencia sanitaria por el COVID-19, se administró remotamente mediante la aplicación Forms de Microsoft. Para la selección de las empresas se consultó un directorio de empresas de maquinados (producto del proyecto de investigación mencionado previamente), y se contactó por correo electrónico a aquellas que a priori tuvieran el perfil deseado. Mediante algunos contactos de los autores también se contactaron otras empresas. Al final se obtuvo respuesta de 14 empresas.   Es muy probable que este bajo número de respuestas se deba a la contingencia sanitaria, ya que por un lado algunas empresas del directorio cerraron, y otras al ver disminuido su personal no estaban tan dispuestas a participar para no distraer a sus trabajadores.</w:t>
+        <w:t xml:space="preserve">La fuente de información de este trabajo es un cuestionario, que debido a la contingencia sanitaria por el COVID-19, se administró remotamente mediante la aplicación </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C32D9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Forms</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C32D9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Microsoft. Para la selección de las empresas se consultó un directorio de empresas de maquinados (producto del proyecto de investigación mencionado previamente), y se contactó por correo electrónico a aquellas que a priori tuvieran el perfil deseado. Mediante algunos contactos de los autores también se contactaron otras empresas. Al final se obtuvo respuesta de 14 empresas.   Es muy probable que este bajo número de respuestas se deba a la contingencia sanitaria, ya que por un lado algunas empresas del directorio cerraron, y otras al ver disminuido su personal no estaban tan dispuestas a participar para no distraer a sus trabajadores.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C92310B" w14:textId="77777777" w:rsidR="001828E8" w:rsidRPr="007C32D9" w:rsidRDefault="001828E8" w:rsidP="007C32D9">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="260" w:right="-23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="472B906E" w14:textId="072DF52B" w:rsidR="00C64733" w:rsidRDefault="00C64733" w:rsidP="007C32D9">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="260" w:right="-23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -1778,51 +2051,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39F38C3C" wp14:editId="0D4D8B2F">
             <wp:extent cx="5934075" cy="4114800"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:docPr id="1673993792" name="Imagen 8"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11">
+                    <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5980019" cy="4146658"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -1891,51 +2164,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>. En términos generales este es un estudio correlacional, en donde se busca establecer una relación entre las estrategias y los diferentes componentes de las capacidades tecnológicas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40694D93" w14:textId="77777777" w:rsidR="001828E8" w:rsidRPr="007C32D9" w:rsidRDefault="001828E8" w:rsidP="007C32D9">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="260" w:right="-23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="376ACD90" w14:textId="7B78AC40" w:rsidR="00B90446" w:rsidRPr="007C32D9" w:rsidRDefault="00C64733" w:rsidP="007C32D9">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="260" w:right="-23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:sectPr w:rsidR="00B90446" w:rsidRPr="007C32D9" w:rsidSect="00EB5DB7">
-          <w:footerReference w:type="default" r:id="rId12"/>
+          <w:footerReference w:type="default" r:id="rId13"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1520" w:right="1041" w:bottom="280" w:left="1276" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Es importante señalar que el bajo número de muestra pone límites a esta investigación, no sólo en la generalización de los resultados, sino también en la poca variabilidad de los valores registrados para algunas de las variables, lo que hace difícil establecer comparativos para el análisis. Aún con estas limitaciones, pensamos que se pueden establecer algunas tendencias útiles.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="175CCC41" w14:textId="06748037" w:rsidR="00B90446" w:rsidRPr="007C32D9" w:rsidRDefault="005F23E3" w:rsidP="001828E8">
       <w:pPr>
         <w:ind w:right="-23"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C32D9">
         <w:rPr>
@@ -2117,51 +2390,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4E799403" wp14:editId="29806A9C">
             <wp:extent cx="6209213" cy="3067050"/>
             <wp:effectExtent l="0" t="0" r="1270" b="0"/>
             <wp:docPr id="1267929553" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13">
+                    <a:blip r:embed="rId14">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6233542" cy="3079067"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -2630,51 +2903,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="273F3BC6" wp14:editId="065EBEA6">
             <wp:extent cx="6419850" cy="2952750"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1089080513" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14">
+                    <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6421144" cy="2953345"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -2897,51 +3170,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C32D9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="74DFFB85" wp14:editId="4896CE58">
             <wp:extent cx="5843016" cy="2532888"/>
             <wp:effectExtent l="0" t="0" r="5715" b="1270"/>
             <wp:docPr id="1684641417" name="Picture 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 5"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15">
+                    <a:blip r:embed="rId16">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5843016" cy="2532888"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -4007,71 +4280,71 @@
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2420DC0D" w14:textId="22C9AA80" w:rsidR="00B90446" w:rsidRPr="007C32D9" w:rsidRDefault="00B90446" w:rsidP="007C32D9">
       <w:pPr>
         <w:ind w:left="260" w:right="-23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BA692CD" w14:textId="011C2039" w:rsidR="00B90446" w:rsidRPr="007C32D9" w:rsidRDefault="00B90446" w:rsidP="007C32D9">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:right="-23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B90446" w:rsidRPr="007C32D9" w:rsidSect="001828E8">
-      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F6DBF29" w14:textId="77777777" w:rsidR="00401A22" w:rsidRDefault="00401A22">
+    <w:p w14:paraId="411E9AB7" w14:textId="77777777" w:rsidR="009406BD" w:rsidRDefault="009406BD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6405DC97" w14:textId="77777777" w:rsidR="00401A22" w:rsidRDefault="00401A22">
+    <w:p w14:paraId="0F39B199" w14:textId="77777777" w:rsidR="009406BD" w:rsidRDefault="009406BD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -4088,72 +4361,88 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="570CE131" w14:textId="39C4D230" w:rsidR="00561ADC" w:rsidRDefault="00561ADC" w:rsidP="00561ADC">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00ED6D66">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
-      <w:t>Vol. 12, Núm. 24                  Julio – Diciembre 2025                        ISSN: 2448 – 6493</w:t>
+      <w:t xml:space="preserve">Vol. 12, Núm. 24                  Julio – </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00ED6D66">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:b/>
+      </w:rPr>
+      <w:t>Diciembre</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00ED6D66">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:b/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2025                        ISSN: 2448 – 6493</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="370B14DF" w14:textId="77777777" w:rsidR="00561ADC" w:rsidRDefault="00561ADC">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E2FE031" w14:textId="77777777" w:rsidR="00401A22" w:rsidRDefault="00401A22">
+    <w:p w14:paraId="20308893" w14:textId="77777777" w:rsidR="009406BD" w:rsidRDefault="009406BD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D590B02" w14:textId="77777777" w:rsidR="00401A22" w:rsidRDefault="00401A22">
+    <w:p w14:paraId="336BE692" w14:textId="77777777" w:rsidR="009406BD" w:rsidRDefault="009406BD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1D0FEB2B" w14:textId="77777777" w:rsidR="00B90446" w:rsidRDefault="00B90446">
     <w:pPr>
       <w:pStyle w:val="Textoindependiente"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
@@ -4972,107 +5261,111 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1835224054">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1438988035">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="448665526">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="336427763">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1626812152">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1182014774">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="60"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B90446"/>
     <w:rsid w:val="00155350"/>
     <w:rsid w:val="001828E8"/>
     <w:rsid w:val="00207F56"/>
     <w:rsid w:val="00223608"/>
     <w:rsid w:val="00227CE2"/>
     <w:rsid w:val="00290EE4"/>
     <w:rsid w:val="002A6F75"/>
+    <w:rsid w:val="002C7E0A"/>
     <w:rsid w:val="00320046"/>
     <w:rsid w:val="00337D21"/>
     <w:rsid w:val="00401A22"/>
     <w:rsid w:val="0043020C"/>
     <w:rsid w:val="0045132B"/>
     <w:rsid w:val="004550C2"/>
     <w:rsid w:val="00461E81"/>
     <w:rsid w:val="00561ADC"/>
     <w:rsid w:val="005F23E3"/>
     <w:rsid w:val="006001AD"/>
     <w:rsid w:val="00704CBC"/>
     <w:rsid w:val="007708E6"/>
     <w:rsid w:val="007C32D9"/>
     <w:rsid w:val="0086161C"/>
+    <w:rsid w:val="009406BD"/>
     <w:rsid w:val="00957B04"/>
     <w:rsid w:val="009C0529"/>
     <w:rsid w:val="00AC5922"/>
     <w:rsid w:val="00B17727"/>
     <w:rsid w:val="00B40044"/>
     <w:rsid w:val="00B600E4"/>
     <w:rsid w:val="00B90446"/>
     <w:rsid w:val="00C64733"/>
     <w:rsid w:val="00CB19C0"/>
     <w:rsid w:val="00DE4337"/>
     <w:rsid w:val="00DE4471"/>
+    <w:rsid w:val="00E41DAB"/>
     <w:rsid w:val="00E60D6F"/>
     <w:rsid w:val="00EB5DB7"/>
     <w:rsid w:val="00F34BFE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -5675,51 +5968,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1185705187">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Javier.martinez@uacj.mx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:naokoglez@gmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Javier.martinez@uacj.mx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:naokoglez@gmail.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/ctes.v12i24.888" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5979,85 +6272,85 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11158A89-0F30-4303-8661-BAA9FA0B201A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>4230</Words>
-  <Characters>23269</Characters>
+  <Words>4246</Words>
+  <Characters>23356</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>193</Lines>
-  <Paragraphs>54</Paragraphs>
+  <Lines>194</Lines>
+  <Paragraphs>55</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27445</CharactersWithSpaces>
+  <CharactersWithSpaces>27547</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jaime Alberto Orozco Toro</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2025-01-28T00:00:00Z</vt:filetime>