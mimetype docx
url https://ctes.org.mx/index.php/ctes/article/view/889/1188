--- v0 (2025-11-29)
+++ v1 (2026-07-27)
@@ -94,681 +94,688 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7686675" cy="1047750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="422DB4B9" w14:textId="77777777" w:rsidR="00545395" w:rsidRPr="008F4CAB" w:rsidRDefault="00545395" w:rsidP="008F4CAB">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="422DB4B9" w14:textId="77777777" w:rsidR="00545395" w:rsidRPr="00901F79" w:rsidRDefault="00545395" w:rsidP="00901F79">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="68C4D683" w14:textId="77777777" w:rsidR="008F4CAB" w:rsidRDefault="008F4CAB" w:rsidP="008F4CAB">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68C4D683" w14:textId="6CF1821E" w:rsidR="008F4CAB" w:rsidRPr="00901F79" w:rsidRDefault="00901F79" w:rsidP="00901F79">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901F79">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901F79">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00901F79">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+            <w:lang w:eastAsia="es-MX"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/ctes.v12i24.889</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="56A32436" w14:textId="77777777" w:rsidR="00901F79" w:rsidRPr="00901F79" w:rsidRDefault="00901F79" w:rsidP="00901F79">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E6DF411" w14:textId="77777777" w:rsidR="00BE71E8" w:rsidRPr="008A4A84" w:rsidRDefault="00BE71E8" w:rsidP="00BE71E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A4A84">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Artículos científicos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3208625D" w14:textId="77777777" w:rsidR="008F4CAB" w:rsidRDefault="008F4CAB" w:rsidP="008F4CAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E6DF411" w14:textId="77777777" w:rsidR="00BE71E8" w:rsidRPr="008A4A84" w:rsidRDefault="00BE71E8" w:rsidP="00BE71E8">
-[...26 lines deleted...]
-    <w:p w14:paraId="3208625D" w14:textId="77777777" w:rsidR="008F4CAB" w:rsidRDefault="008F4CAB" w:rsidP="008F4CAB">
+    <w:p w14:paraId="14FBDEB0" w14:textId="2E1D385F" w:rsidR="0098120C" w:rsidRPr="008F4CAB" w:rsidRDefault="0098120C" w:rsidP="008F4CAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="008F4CAB">
+        <w:t>Conceptos Básicos para la Creación y Fortalecimiento de Cooperativas para Impulsar el Desarrollo Sustentable</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5099C" w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Conceptos Básicos para la Creación y Fortalecimiento de Cooperativas para Impulsar el Desarrollo Sustentable</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F5099C" w:rsidRPr="008F4CAB">
+        <w:t>, la Autogestión</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>, la Autogestión</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008F4CAB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F5099C" w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F5099C" w:rsidRPr="008F4CAB">
+        <w:t xml:space="preserve">y la Inclusión Social </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">y la Inclusión Social </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008F4CAB">
+        <w:t>en Zonas Desérticas de Ciudad Juárez</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk209468530"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="73D29122" w14:textId="1A0117A5" w:rsidR="001E4AD2" w:rsidRPr="008F4CAB" w:rsidRDefault="001E4AD2" w:rsidP="008F4CAB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Concepts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Creation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Strengthening</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cooperatives </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Promote</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Sustainable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Development</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>, Self-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>management</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and Social </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Inclusion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Desert Areas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ciudad Juárez</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="740DF08E" w14:textId="77777777" w:rsidR="009624F5" w:rsidRPr="008F4CAB" w:rsidRDefault="009624F5" w:rsidP="008F4CAB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7425A023" w14:textId="77777777" w:rsidR="008F4CAB" w:rsidRDefault="008F4CAB" w:rsidP="008F4CAB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A5F60C7" w14:textId="77777777" w:rsidR="008F4CAB" w:rsidRDefault="008F4CAB" w:rsidP="008F4CAB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...441 lines deleted...]
-    <w:p w14:paraId="7A5F60C7" w14:textId="77777777" w:rsidR="008F4CAB" w:rsidRDefault="008F4CAB" w:rsidP="008F4CAB">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E22F2BE" w14:textId="627D4225" w:rsidR="00FD5DD8" w:rsidRPr="008F4CAB" w:rsidRDefault="00FD5DD8" w:rsidP="008F4CAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="right"/>
+      <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="008F4CAB">
+        <w:t xml:space="preserve">Carlos </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA4A64" w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Carlos </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AA4A64" w:rsidRPr="008F4CAB">
+        <w:t xml:space="preserve">Francisco </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Francisco </w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t>Sánchez Viramontes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53E67BF5" w14:textId="04F432C9" w:rsidR="00C64290" w:rsidRPr="008F4CAB" w:rsidRDefault="00C64290" w:rsidP="008F4CAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">TECNM Cd. </w:t>
       </w:r>
       <w:r w:rsidR="00655518" w:rsidRPr="008F4CAB">
         <w:rPr>
@@ -778,77 +785,77 @@
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Juárez</w:t>
       </w:r>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>, Chihuahua</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D9EFE43" w14:textId="0EEB347E" w:rsidR="00C64290" w:rsidRPr="00000B83" w:rsidRDefault="00A27C2F" w:rsidP="008F4CAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00000B83">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="EE0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>Carlos.sv@cdjuarez.tecnm.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2DB67B3A" w14:textId="7235A3C3" w:rsidR="006A6828" w:rsidRPr="008F4CAB" w:rsidRDefault="006A6828" w:rsidP="008F4CAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="008F4CAB">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>https://orcid.org/0009-0007-0055-5304</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="69234A08" w14:textId="77777777" w:rsidR="009624F5" w:rsidRPr="008F4CAB" w:rsidRDefault="009624F5" w:rsidP="008F4CAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
@@ -887,74 +894,74 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>TECNM Cd. Juárez. Chihuahua</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DD3E8BF" w14:textId="77777777" w:rsidR="00241E63" w:rsidRPr="008F4CAB" w:rsidRDefault="00241E63" w:rsidP="008F4CAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00000B83">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="EE0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>Manuel_rodriguez_medina_itcj@yahoo.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="008F4CAB">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0002-8922-4718</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7896286E" w14:textId="77777777" w:rsidR="00241E63" w:rsidRPr="008F4CAB" w:rsidRDefault="00241E63" w:rsidP="008F4CAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
@@ -1023,74 +1030,74 @@
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Juárez</w:t>
       </w:r>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>, Chihuahua</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B565401" w14:textId="7573E2AE" w:rsidR="00BC1ADF" w:rsidRPr="008F4CAB" w:rsidRDefault="00A27C2F" w:rsidP="008F4CAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00000B83">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="EE0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>Eduardo.po@cdjuarez.tecnm.mx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BC1ADF" w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="00BC1ADF" w:rsidRPr="008F4CAB">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0003-3482-7252</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="28AC509E" w14:textId="77777777" w:rsidR="00DE3A0A" w:rsidRPr="008F4CAB" w:rsidRDefault="00DE3A0A" w:rsidP="008F4CAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
@@ -1130,77 +1137,77 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>TECNM Cd. Juárez, Chihuahua</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40665027" w14:textId="4B88D727" w:rsidR="00655518" w:rsidRPr="00000B83" w:rsidRDefault="00655518" w:rsidP="008F4CAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00000B83">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="EE0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>Rosyreyes2001@yahoo.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0C50DCD6" w14:textId="36E35C11" w:rsidR="00BC1ADF" w:rsidRPr="008F4CAB" w:rsidRDefault="00BC1ADF" w:rsidP="008F4CAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="008F4CAB">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0003-4950-5045</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="60ACBFED" w14:textId="77777777" w:rsidR="00BC1ADF" w:rsidRPr="008F4CAB" w:rsidRDefault="00BC1ADF" w:rsidP="008F4CAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
@@ -1359,71 +1366,51 @@
       <w:r w:rsidR="00465D9E" w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2025). </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Metodológicamente, se aplicó un enfoque participativo y multidisciplinario, realizando un diagnóstico inicial para identificar capacidades y áreas de oportunidad. Se organizaron talleres de capacitación en gestión cooperativa, finanzas solidarias y planeación estratégica, fortaleciendo habilidades administrativas y organizativas</w:t>
       </w:r>
       <w:r w:rsidR="00465D9E" w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Mochi Alemán, González Rivera &amp; </w:t>
-[...19 lines deleted...]
-        <w:t>, 2020)</w:t>
+        <w:t xml:space="preserve"> (Mochi Alemán, González Rivera &amp; Girardo, 2020)</w:t>
       </w:r>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15A4B7CB" w14:textId="77777777" w:rsidR="008F4CAB" w:rsidRPr="008F4CAB" w:rsidRDefault="008F4CAB" w:rsidP="008F4CAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E2D3C73" w14:textId="35045F6A" w:rsidR="00CF0698" w:rsidRPr="008F4CAB" w:rsidRDefault="00CF0698" w:rsidP="008F4CAB">
       <w:pPr>
@@ -1963,2119 +1950,2037 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> Social and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Solidarity</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Economy (SSE). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>This</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Economy</w:t>
-[...19 lines deleted...]
-        <w:t>This</w:t>
+        <w:t>project</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
+        <w:t>fosters</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>cooperation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>self-management</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>collective</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>well-being</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>among</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>students</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and local </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>communities</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>through</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>creation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>strengthening</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cooperatives, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>addressing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> socio-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>economic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>needs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>challenges</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>border</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>region</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>characterized</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>high</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>inequality</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>poverty</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74D8C16E" w14:textId="77777777" w:rsidR="008F4CAB" w:rsidRPr="008F4CAB" w:rsidRDefault="008F4CAB" w:rsidP="008F4CAB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C3C93B5" w14:textId="1C8B18B9" w:rsidR="00964992" w:rsidRDefault="008F4CAB" w:rsidP="008F4CAB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
         <w:t>project</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>fosters</w:t>
+        <w:t>aims</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>cooperation</w:t>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>generate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>impact</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>sustainable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>development</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, social </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>inclusion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>decent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>work</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>self-management</w:t>
+        <w:t>emphasizing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>equity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and social </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>justice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The social and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>solidarity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>economy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (SSE), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>its</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>values</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ​​</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>solidarity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>democratic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>management</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>collective</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>ownership</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">, and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>collective</w:t>
+        <w:t>environmental</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>well-being</w:t>
+        <w:t>sustainability</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>provides</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>framework</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>among</w:t>
+        <w:t>for</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>students</w:t>
-[...19 lines deleted...]
-        <w:t>communities</w:t>
+        <w:t>designing</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>through</w:t>
+        <w:t>strategies</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>the</w:t>
+        <w:t>that</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>creation</w:t>
+        <w:t>respond</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>urgent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> territorial </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>needs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Gallegos</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Clara Zafra &amp; Juárez </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Juárez</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2025). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Methodologically</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>participatory</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
+        <w:t>multidisciplinary</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>approach</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>was</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>applied</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>beginning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>initial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>assessment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>identify</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>capacities</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>areas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>improvement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Training workshops </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>were</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>organized</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in cooperative </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>management</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>solidarity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>finance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>strategic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>planning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
         <w:t>strengthening</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
+        <w:t xml:space="preserve"> administrative and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>organizational</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>of</w:t>
-[...292 lines deleted...]
-    <w:p w14:paraId="74D8C16E" w14:textId="77777777" w:rsidR="008F4CAB" w:rsidRPr="008F4CAB" w:rsidRDefault="008F4CAB" w:rsidP="008F4CAB">
+        <w:t>skills</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Mochi Alemán, González Rivera &amp; Girardo, 2020).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CB827C6" w14:textId="77777777" w:rsidR="008F4CAB" w:rsidRDefault="008F4CAB" w:rsidP="008F4CAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C3C93B5" w14:textId="1C8B18B9" w:rsidR="00964992" w:rsidRDefault="008F4CAB" w:rsidP="008F4CAB">
+    <w:p w14:paraId="68410E81" w14:textId="17CD5B93" w:rsidR="008F4CAB" w:rsidRDefault="008F4CAB" w:rsidP="008F4CAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...1441 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>formation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -5469,121 +5374,101 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> Social and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Solidarity</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Economy (ESS), Cooperatives, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Sustainable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Economy</w:t>
-[...38 lines deleted...]
-        </w:rPr>
         <w:t>development</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...9 lines deleted...]
-        <w:t>Self-management</w:t>
+        <w:t>, Self-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>management</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>cooperation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -6032,71 +5917,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>co-construcción</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> del conocimiento a partir del diálogo y la colaboración con los actores involucrados, incluyendo estudiantes, docentes, productores y representantes de la comunidad local</w:t>
       </w:r>
       <w:r w:rsidR="00CD7F50" w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Mochi Alemán, González &amp; </w:t>
-[...19 lines deleted...]
-        <w:t>, 2020)</w:t>
+        <w:t xml:space="preserve"> (Mochi Alemán, González &amp; Girardo, 2020)</w:t>
       </w:r>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="325B9DAD" w14:textId="77777777" w:rsidR="00FF147F" w:rsidRPr="008F4CAB" w:rsidRDefault="00FF147F" w:rsidP="008F4CAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78F2414A" w14:textId="50624E1A" w:rsidR="003A187F" w:rsidRDefault="003A187F" w:rsidP="008F4CAB">
       <w:pPr>
@@ -7949,67 +7814,57 @@
     <w:p w14:paraId="2D84462C" w14:textId="77777777" w:rsidR="00A35587" w:rsidRPr="008F4CAB" w:rsidRDefault="00A35587" w:rsidP="00A35587">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E98B850" w14:textId="3F943E91" w:rsidR="004E4A82" w:rsidRPr="008F4CAB" w:rsidRDefault="004E4A82" w:rsidP="00A35587">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-        <w:t>, A. (2006). </w:t>
+      <w:r w:rsidRPr="008F4CAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Arruda, A. (2006). </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La economía solidaria en el contexto de la globalización</w:t>
       </w:r>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="199997E2" w14:textId="5A39A7E0" w:rsidR="00226084" w:rsidRPr="008F4CAB" w:rsidRDefault="00230D56" w:rsidP="00A35587">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
@@ -8027,51 +7882,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Asamblea de Cooperativas Productivas Populares. (2025). </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Estrategia de Economía Social y Solidaria México 2025-2030</w:t>
       </w:r>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="008F4CAB">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>https://www.acppasamblea.org/wp-content/uploads/2025/02/Estrategia-ESS_ACPP-2025-2030.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00226084" w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37F51CC5" w14:textId="77777777" w:rsidR="00226084" w:rsidRPr="008F4CAB" w:rsidRDefault="00226084" w:rsidP="00A35587">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
@@ -8136,51 +7991,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Cámara de Diputados México. (2024). </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Programa anual de trabajo Comisión de Economía Social y Fomento del Cooperativismo 2024-2025</w:t>
       </w:r>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="008F4CAB">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>https://www.camaradediputados.gob.mx/archivo/documentos/programa-anual-trabajo-2024-2025.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="015F9B22" w14:textId="2FEA578E" w:rsidR="00425E30" w:rsidRPr="008F4CAB" w:rsidRDefault="00776B1B" w:rsidP="00A35587">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
@@ -8250,152 +8105,140 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Comisión Económica para América Latina y el Caribe (CEPAL). (2025, septiembre 30). </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Economía social y solidaria</w:t>
       </w:r>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="008F4CAB">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>https://www.cepal.org/es/temas/economia-social-solidaria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1824F759" w14:textId="4B7A74B0" w:rsidR="00425E30" w:rsidRPr="008F4CAB" w:rsidRDefault="00A74B95" w:rsidP="00A35587">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Coraggio</w:t>
-[...10 lines deleted...]
-        <w:t>, J. L. (2011). </w:t>
+        <w:t>Coraggio, J. L. (2011). </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Economía social y solidaria: El trabajo antes que el capital</w:t>
       </w:r>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>. Editorial Abya-Yala.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DBC07C5" w14:textId="774D5F2E" w:rsidR="00A74B95" w:rsidRPr="008F4CAB" w:rsidRDefault="00A74B95" w:rsidP="00A35587">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>EXATEC Blog. (2023, noviembre 20). ¿Sabes a qué se refiere el concepto 'economía social'? </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId21" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="008F4CAB">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>https://www.exatec.mx/blog/2023/11/20/economia-social</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="323BD2DF" w14:textId="77777777" w:rsidR="00530715" w:rsidRPr="008F4CAB" w:rsidRDefault="00530715" w:rsidP="00A35587">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
@@ -8463,51 +8306,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fernández, S. M. E. (2006). Las cooperativas: Organizaciones de la economía social e instrumentos de participación ciudadana. </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Revista de Ciencias Sociales, 12</w:t>
       </w:r>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(2), 237-253. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId22" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="008F4CAB">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://ve.scielo.org/scielo.php?script=sci_arttext&amp;pid=S1315-95182006000200004&amp;lng=es&amp;tlng=es</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2653A696" w14:textId="630C1789" w:rsidR="00F615F8" w:rsidRPr="008F4CAB" w:rsidRDefault="00F615F8" w:rsidP="00A35587">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -8524,51 +8367,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Flores, I. O. (2023). Economía social y solidaria en las universidades interculturales. </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Dialnet</w:t>
       </w:r>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId23" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="008F4CAB">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>https://dialnet.unirioja.es/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004F1FE8" w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BBEB725" w14:textId="77777777" w:rsidR="001621C9" w:rsidRPr="008F4CAB" w:rsidRDefault="001621C9" w:rsidP="00A35587">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
@@ -8667,95 +8510,51 @@
         </w:rPr>
         <w:t>(2), 95-116.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19EE480A" w14:textId="77777777" w:rsidR="001A0E30" w:rsidRPr="008F4CAB" w:rsidRDefault="001A0E30" w:rsidP="00A35587">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gomes, R., Castilla, T., </w:t>
-[...43 lines deleted...]
-        <w:t>, A. (2014). La economía solidaria en América Latina y el Caribe: Actores, presencia, experiencias, redes, reflexión y desafíos. </w:t>
+        <w:t>Gomes, R., Castilla, T., Bertucci, J., &amp; Bertucci, A. (2014). La economía solidaria en América Latina y el Caribe: Actores, presencia, experiencias, redes, reflexión y desafíos. </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Corintios XIII: Revista de Teología y Pastoral de la Caridad</w:t>
       </w:r>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, (151), 61-98.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41BC2830" w14:textId="77777777" w:rsidR="0072263F" w:rsidRPr="008F4CAB" w:rsidRDefault="0072263F" w:rsidP="00A35587">
@@ -8797,113 +8596,73 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>. Centro Regional de Investigaciones Multidisciplinarias, UNAM.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66192AA3" w14:textId="16C4AEC8" w:rsidR="0072263F" w:rsidRPr="008F4CAB" w:rsidRDefault="0072263F" w:rsidP="00A35587">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Global Social </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (GSEF). (2019, diciembre 31). </w:t>
+        <w:t>Global Social Economy Forum (GSEF). (2019, diciembre 31). </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>La ESS en México</w:t>
       </w:r>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId24" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="008F4CAB">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>https://gsef-net.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17C11FB2" w14:textId="77777777" w:rsidR="00634CFA" w:rsidRPr="008F4CAB" w:rsidRDefault="00634CFA" w:rsidP="00A35587">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
@@ -9070,51 +8829,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>La Coperacha. (2025). </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Germina la economía solidaria en Ciudad Juárez</w:t>
       </w:r>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId25" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="008F4CAB">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>https://lacoperacha.org.mx/germina-economia-solidaria-ciudad-juarez-2025/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="785CEC57" w14:textId="7CE3ED80" w:rsidR="00D32149" w:rsidRPr="008F4CAB" w:rsidRDefault="00D32149" w:rsidP="00A35587">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
@@ -9134,112 +8893,92 @@
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Marañón Pimentel, B. (2013). </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>La economía solidaria en México</w:t>
       </w:r>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>. Repositorio UNAM. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId26" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="008F4CAB">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>https://repositorio.unam.mx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D15CAB0" w14:textId="77777777" w:rsidR="00AB5DA5" w:rsidRPr="008F4CAB" w:rsidRDefault="00AB5DA5" w:rsidP="00A35587">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mochi Alemán, P., González Rivera, T., &amp; </w:t>
-[...19 lines deleted...]
-        <w:t>, C. (2020). La economía solidaria en México: Un caleidoscopio de experiencias. En J. F. Álvarez &amp; C. </w:t>
+        <w:t>Mochi Alemán, P., González Rivera, T., &amp; Girardo, C. (2020). La economía solidaria en México: Un caleidoscopio de experiencias. En J. F. Álvarez &amp; C. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="108E2DAD" w14:textId="77777777" w:rsidR="00D57AA6" w:rsidRPr="008F4CAB" w:rsidRDefault="00D57AA6" w:rsidP="00A35587">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Pérez, L. M. (2025). Título del capítulo. En P. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008F4CAB">
@@ -9291,230 +9030,172 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Quadratin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> México. (2025). Avanza reforma la Ley de la Economía Social y Solidaria. Recuperado de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId27" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="008F4CAB">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>https://mexico.quadratin.com.mx/avanza-en-san-lazaro-reforma-la-ley-de-la-economia-social-y-solidaria/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54E12736" w14:textId="1E62CDB4" w:rsidR="00724F79" w:rsidRPr="008F4CAB" w:rsidRDefault="002A1DA9" w:rsidP="00A35587">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rosas </w:t>
-[...17 lines deleted...]
-        <w:t>, I. C. (2023). </w:t>
+        <w:t>Rosas Heimpel, I. C. (2023). </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Redes del movimiento de la economía social y solidaria: el caso de Ciudad Juárez 2010-2020</w:t>
       </w:r>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> [Tesis doctoral, Universidad Autónoma Chapingo].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="627FBD81" w14:textId="77777777" w:rsidR="00A5297D" w:rsidRPr="008F4CAB" w:rsidRDefault="00A5297D" w:rsidP="00A35587">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rosas </w:t>
-[...19 lines deleted...]
-        <w:t>, C. R. (2022). Contornos del cooperativismo en la frontera norte de México. </w:t>
+        <w:t>Rosas Heimpel, C. R. (2022). Contornos del cooperativismo en la frontera norte de México. </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Formación y Desarrollo, 34</w:t>
       </w:r>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>, páginas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69C897EF" w14:textId="77777777" w:rsidR="0077366D" w:rsidRPr="008F4CAB" w:rsidRDefault="0077366D" w:rsidP="00A35587">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rosas </w:t>
-[...19 lines deleted...]
-        <w:t>, C. (2018). Economía solidaria en la frontera norte de México. </w:t>
+        <w:t>Rosas Heimpel, C. (2018). Economía solidaria en la frontera norte de México. </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Chihuahua Hoy, 16</w:t>
       </w:r>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>(16).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F90BB75" w14:textId="717724A9" w:rsidR="0077366D" w:rsidRPr="008F4CAB" w:rsidRDefault="0077366D" w:rsidP="00A35587">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9602,102 +9283,102 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Universidad Autónoma Metropolitana (UAM). (2025). </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Economía social y solidaria, modelo clave para transformación ciudadana</w:t>
       </w:r>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>. Recuperado de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId28" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="008F4CAB">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>https://cambioclimatico.uam.mx/economia-social-y-solidaria-modelo-clave-para-transformacion-ciudadana-2/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008F4CAB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00EF42B5" w:rsidRPr="008F4CAB" w:rsidSect="008F4CAB">
-      <w:headerReference w:type="even" r:id="rId28"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId33"/>
+      <w:headerReference w:type="even" r:id="rId29"/>
+      <w:headerReference w:type="default" r:id="rId30"/>
+      <w:footerReference w:type="even" r:id="rId31"/>
+      <w:footerReference w:type="default" r:id="rId32"/>
+      <w:headerReference w:type="first" r:id="rId33"/>
+      <w:footerReference w:type="first" r:id="rId34"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1041" w:bottom="1417" w:left="1276" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7EF1BE95" w14:textId="77777777" w:rsidR="00A550A8" w:rsidRDefault="00A550A8" w:rsidP="00E417B2">
+    <w:p w14:paraId="63B00DF1" w14:textId="77777777" w:rsidR="002E5659" w:rsidRDefault="002E5659" w:rsidP="00E417B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D475785" w14:textId="77777777" w:rsidR="00A550A8" w:rsidRDefault="00A550A8" w:rsidP="00E417B2">
+    <w:p w14:paraId="3761E473" w14:textId="77777777" w:rsidR="002E5659" w:rsidRDefault="002E5659" w:rsidP="00E417B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -9769,61 +9450,61 @@
       </w:rPr>
       <w:t xml:space="preserve"> 2025                        ISSN: 2448 – 6493</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="60E6F204" w14:textId="77777777" w:rsidR="00034CAE" w:rsidRDefault="00034CAE">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5F735FAB" w14:textId="77777777" w:rsidR="00034CAE" w:rsidRDefault="00034CAE">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C89F51B" w14:textId="77777777" w:rsidR="00A550A8" w:rsidRDefault="00A550A8" w:rsidP="00E417B2">
+    <w:p w14:paraId="6C0B4DC4" w14:textId="77777777" w:rsidR="002E5659" w:rsidRDefault="002E5659" w:rsidP="00E417B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66FF2967" w14:textId="77777777" w:rsidR="00A550A8" w:rsidRDefault="00A550A8" w:rsidP="00E417B2">
+    <w:p w14:paraId="63C93A26" w14:textId="77777777" w:rsidR="002E5659" w:rsidRDefault="002E5659" w:rsidP="00E417B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3858675C" w14:textId="77777777" w:rsidR="00034CAE" w:rsidRDefault="00034CAE">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3FC67067" w14:textId="77777777" w:rsidR="00034CAE" w:rsidRDefault="00034CAE">
     <w:pPr>
@@ -12213,51 +11894,51 @@
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="2072532116">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="85687153">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1740247700">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="459618096">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="504131883">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1844322907">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="40"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A8296B"/>
     <w:rsid w:val="00000B83"/>
     <w:rsid w:val="00034CAE"/>
     <w:rsid w:val="0005243C"/>
@@ -12267,50 +11948,51 @@
     <w:rsid w:val="000A2BF9"/>
     <w:rsid w:val="000A42F4"/>
     <w:rsid w:val="001142EC"/>
     <w:rsid w:val="001621C9"/>
     <w:rsid w:val="00186CFA"/>
     <w:rsid w:val="001879DC"/>
     <w:rsid w:val="00192742"/>
     <w:rsid w:val="001A0E30"/>
     <w:rsid w:val="001A371B"/>
     <w:rsid w:val="001B1941"/>
     <w:rsid w:val="001D1BE3"/>
     <w:rsid w:val="001E4AD2"/>
     <w:rsid w:val="00221CA9"/>
     <w:rsid w:val="00221FAF"/>
     <w:rsid w:val="00226084"/>
     <w:rsid w:val="00230D56"/>
     <w:rsid w:val="0023700D"/>
     <w:rsid w:val="00237865"/>
     <w:rsid w:val="00241E63"/>
     <w:rsid w:val="00247A82"/>
     <w:rsid w:val="00250591"/>
     <w:rsid w:val="0029610C"/>
     <w:rsid w:val="002A1DA9"/>
     <w:rsid w:val="002A42AA"/>
     <w:rsid w:val="002B7E2F"/>
+    <w:rsid w:val="002E5659"/>
     <w:rsid w:val="002F29BA"/>
     <w:rsid w:val="002F39EE"/>
     <w:rsid w:val="00302DB7"/>
     <w:rsid w:val="00343867"/>
     <w:rsid w:val="00394520"/>
     <w:rsid w:val="0039682B"/>
     <w:rsid w:val="003974B6"/>
     <w:rsid w:val="003A12B2"/>
     <w:rsid w:val="003A187F"/>
     <w:rsid w:val="003A394D"/>
     <w:rsid w:val="003B53BC"/>
     <w:rsid w:val="003C04EA"/>
     <w:rsid w:val="003C49BE"/>
     <w:rsid w:val="003D5D3E"/>
     <w:rsid w:val="003D7A95"/>
     <w:rsid w:val="003F5BDC"/>
     <w:rsid w:val="00403DD8"/>
     <w:rsid w:val="0040762A"/>
     <w:rsid w:val="00425E30"/>
     <w:rsid w:val="00451099"/>
     <w:rsid w:val="004568A7"/>
     <w:rsid w:val="00465D9E"/>
     <w:rsid w:val="004A4E1D"/>
     <w:rsid w:val="004B4C1D"/>
     <w:rsid w:val="004C3CCD"/>
@@ -12344,50 +12026,51 @@
     <w:rsid w:val="00724F79"/>
     <w:rsid w:val="0077366D"/>
     <w:rsid w:val="00776B1B"/>
     <w:rsid w:val="0079385B"/>
     <w:rsid w:val="00795ADF"/>
     <w:rsid w:val="007C14BA"/>
     <w:rsid w:val="007D0147"/>
     <w:rsid w:val="007E0734"/>
     <w:rsid w:val="007E560A"/>
     <w:rsid w:val="007E7294"/>
     <w:rsid w:val="00811DAF"/>
     <w:rsid w:val="00817277"/>
     <w:rsid w:val="00823778"/>
     <w:rsid w:val="00840FFC"/>
     <w:rsid w:val="00843EBC"/>
     <w:rsid w:val="00853367"/>
     <w:rsid w:val="0085667A"/>
     <w:rsid w:val="00881E01"/>
     <w:rsid w:val="00895B6A"/>
     <w:rsid w:val="008A0C4B"/>
     <w:rsid w:val="008A43C5"/>
     <w:rsid w:val="008B1F2B"/>
     <w:rsid w:val="008D48EE"/>
     <w:rsid w:val="008E37C2"/>
     <w:rsid w:val="008F4CAB"/>
+    <w:rsid w:val="00901F79"/>
     <w:rsid w:val="00910F3E"/>
     <w:rsid w:val="00925A42"/>
     <w:rsid w:val="009624F5"/>
     <w:rsid w:val="0096419D"/>
     <w:rsid w:val="00964992"/>
     <w:rsid w:val="0098120C"/>
     <w:rsid w:val="00983F68"/>
     <w:rsid w:val="009B654B"/>
     <w:rsid w:val="009C62E8"/>
     <w:rsid w:val="009D7789"/>
     <w:rsid w:val="009F546E"/>
     <w:rsid w:val="00A27C2F"/>
     <w:rsid w:val="00A35587"/>
     <w:rsid w:val="00A3723F"/>
     <w:rsid w:val="00A43AF7"/>
     <w:rsid w:val="00A5297D"/>
     <w:rsid w:val="00A550A8"/>
     <w:rsid w:val="00A56673"/>
     <w:rsid w:val="00A61DB3"/>
     <w:rsid w:val="00A74B95"/>
     <w:rsid w:val="00A8296B"/>
     <w:rsid w:val="00A90DA9"/>
     <w:rsid w:val="00AA4A64"/>
     <w:rsid w:val="00AB5D73"/>
     <w:rsid w:val="00AB5DA5"/>
@@ -12412,50 +12095,51 @@
     <w:rsid w:val="00C94CE6"/>
     <w:rsid w:val="00CA0544"/>
     <w:rsid w:val="00CA63CE"/>
     <w:rsid w:val="00CB53B0"/>
     <w:rsid w:val="00CC4E28"/>
     <w:rsid w:val="00CD7F50"/>
     <w:rsid w:val="00CF0698"/>
     <w:rsid w:val="00D04C4E"/>
     <w:rsid w:val="00D05DE8"/>
     <w:rsid w:val="00D17CBA"/>
     <w:rsid w:val="00D32149"/>
     <w:rsid w:val="00D57AA6"/>
     <w:rsid w:val="00D603BA"/>
     <w:rsid w:val="00D67178"/>
     <w:rsid w:val="00D710D3"/>
     <w:rsid w:val="00D84DF5"/>
     <w:rsid w:val="00DB435C"/>
     <w:rsid w:val="00DC41EF"/>
     <w:rsid w:val="00DE3A0A"/>
     <w:rsid w:val="00DF191F"/>
     <w:rsid w:val="00DF6DB7"/>
     <w:rsid w:val="00E33BA4"/>
     <w:rsid w:val="00E375F1"/>
     <w:rsid w:val="00E41045"/>
     <w:rsid w:val="00E417B2"/>
+    <w:rsid w:val="00E41DAB"/>
     <w:rsid w:val="00E422BC"/>
     <w:rsid w:val="00E65CF7"/>
     <w:rsid w:val="00E72FF8"/>
     <w:rsid w:val="00E90D24"/>
     <w:rsid w:val="00EA0D5E"/>
     <w:rsid w:val="00EF018B"/>
     <w:rsid w:val="00EF42B5"/>
     <w:rsid w:val="00F07B14"/>
     <w:rsid w:val="00F129D2"/>
     <w:rsid w:val="00F16E51"/>
     <w:rsid w:val="00F25D0F"/>
     <w:rsid w:val="00F5099C"/>
     <w:rsid w:val="00F615F8"/>
     <w:rsid w:val="00F651EF"/>
     <w:rsid w:val="00F654DC"/>
     <w:rsid w:val="00F75240"/>
     <w:rsid w:val="00F82FAD"/>
     <w:rsid w:val="00F956F1"/>
     <w:rsid w:val="00FA3215"/>
     <w:rsid w:val="00FA3E70"/>
     <w:rsid w:val="00FA7553"/>
     <w:rsid w:val="00FC53F3"/>
     <w:rsid w:val="00FD5DD8"/>
     <w:rsid w:val="00FE39D1"/>
     <w:rsid w:val="00FE3F62"/>
@@ -12895,51 +12579,50 @@
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Ttulo2Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00562E79"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="0"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:lang w:eastAsia="es-MX"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="my-2">
     <w:name w:val="my-2"/>
@@ -12963,51 +12646,51 @@
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00247A82"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
     <w:name w:val="Título 2 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00562E79"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="0"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:lang w:eastAsia="es-MX"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00562E79"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005626E7"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mencinsinresolver">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
@@ -13191,51 +12874,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2096704767">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Eduardo.po@cdjuarez.tecnm.mx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.camaradediputados.gob.mx/archivo/documentos/programa-anual-trabajo-2024-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mexico.quadratin.com.mx/avanza-en-san-lazaro-reforma-la-ley-de-la-economia-social-y-solidaria/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ve.scielo.org/scielo.php?script=sci_arttext&amp;pid=S1315-95182006000200004&amp;lng=es&amp;tlng=es" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8922-4718" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acppasamblea.org/wp-content/uploads/2025/02/Estrategia-ESS_ACPP-2025-2030.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.unam.mx/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4950-5045" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.exatec.mx/blog/2023/11/20/economia-social" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Manuel_rodriguez_medina_itcj@yahoo.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lacoperacha.org.mx/germina-economia-solidaria-ciudad-juarez-2025/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Rosyreyes2001@yahoo.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gsef-net.org/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-0055-5304" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepal.org/es/temas/economia-social-solidaria" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Carlos.sv@cdjuarez.tecnm.mx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3482-7252" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cambioclimatico.uam.mx/economia-social-y-solidaria-modelo-clave-para-transformacion-ciudadana-2/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8922-4718" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acppasamblea.org/wp-content/uploads/2025/02/Estrategia-ESS_ACPP-2025-2030.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.unam.mx/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.exatec.mx/blog/2023/11/20/economia-social" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Manuel_rodriguez_medina_itcj@yahoo.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4950-5045" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lacoperacha.org.mx/germina-economia-solidaria-ciudad-juarez-2025/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Rosyreyes2001@yahoo.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepal.org/es/temas/economia-social-solidaria" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-0055-5304" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gsef-net.org/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3482-7252" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cambioclimatico.uam.mx/economia-social-y-solidaria-modelo-clave-para-transformacion-ciudadana-2/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Carlos.sv@cdjuarez.tecnm.mx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.camaradediputados.gob.mx/archivo/documentos/programa-anual-trabajo-2024-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/ctes.v12i24.889" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Eduardo.po@cdjuarez.tecnm.mx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ve.scielo.org/scielo.php?script=sci_arttext&amp;pid=S1315-95182006000200004&amp;lng=es&amp;tlng=es" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mexico.quadratin.com.mx/avanza-en-san-lazaro-reforma-la-ley-de-la-economia-social-y-solidaria/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -13507,72 +13190,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DFF2F541-845A-4F04-9B5E-0E72EA07A0E0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>3943</Words>
-  <Characters>21688</Characters>
+  <Words>3958</Words>
+  <Characters>21774</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>180</Lines>
+  <Lines>181</Lines>
   <Paragraphs>51</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>25580</CharactersWithSpaces>
+  <CharactersWithSpaces>25681</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hp</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>