--- v0 (2025-11-29)
+++ v1 (2026-07-27)
@@ -5,63 +5,114 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4DD22312" w14:textId="77777777" w:rsidR="00B34F2B" w:rsidRPr="001C44D6" w:rsidRDefault="00B34F2B" w:rsidP="001C44D6">
+    <w:p w14:paraId="4DD22312" w14:textId="77777777" w:rsidR="00B34F2B" w:rsidRDefault="00B34F2B" w:rsidP="001C44D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="165F23F6" w14:textId="0AB83B9B" w:rsidR="00166805" w:rsidRPr="00166805" w:rsidRDefault="00166805" w:rsidP="00166805">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166805">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166805">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00166805">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+            <w:lang w:eastAsia="es-MX"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/ctes.v12i24.890</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1A7D24FB" w14:textId="77777777" w:rsidR="00B34F2B" w:rsidRPr="001C44D6" w:rsidRDefault="00B34F2B" w:rsidP="001C44D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66099A36" w14:textId="77777777" w:rsidR="001C44D6" w:rsidRPr="001C44D6" w:rsidRDefault="001C44D6" w:rsidP="001C44D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
@@ -232,257 +283,196 @@
         </w:rPr>
         <w:t xml:space="preserve"> Social and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C44D6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Solidarity</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C44D6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Economy﻿ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C44D6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Economy</w:t>
+        <w:t>for</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C44D6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>﻿ </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C44D6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>for</w:t>
+        <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C44D6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C44D6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>the</w:t>
+        <w:t>Production</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C44D6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C44D6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Production</w:t>
+        <w:t>Industrialization</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C44D6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">, and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C44D6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Industrialization</w:t>
+        <w:t>Commercialization</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C44D6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">, and </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C44D6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Commercialization</w:t>
+        <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C44D6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...61 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> Nopal in Desert Areas</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="38125134" w14:textId="77777777" w:rsidR="00B437E4" w:rsidRPr="001C44D6" w:rsidRDefault="00B437E4" w:rsidP="001C44D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3809D0B4" w14:textId="583F953A" w:rsidR="00054720" w:rsidRPr="001C44D6" w:rsidRDefault="00054720" w:rsidP="001C44D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
@@ -509,194 +499,181 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C44D6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>TECNM Cd. Juárez, Chihuahua</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F3ACA95" w14:textId="77777777" w:rsidR="00054720" w:rsidRPr="001C44D6" w:rsidRDefault="00054720" w:rsidP="001C44D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="001C44D6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="EE0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>Carlos.sv@cdjuarez.tecnm.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1D7A8422" w14:textId="77777777" w:rsidR="00054720" w:rsidRPr="001C44D6" w:rsidRDefault="00054720" w:rsidP="001C44D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="001C44D6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>https://orcid.org/0009-0007-0055-5304</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="21A94A53" w14:textId="77777777" w:rsidR="00DC7DE1" w:rsidRPr="001C44D6" w:rsidRDefault="00DC7DE1" w:rsidP="001C44D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73EE2501" w14:textId="68B54F19" w:rsidR="00DC7DE1" w:rsidRPr="001C44D6" w:rsidRDefault="00DC7DE1" w:rsidP="001C44D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C44D6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Mahelet</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> Ruiz</w:t>
+        <w:t>Mahelet Ruiz</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="120E7FE4" w14:textId="77777777" w:rsidR="00DC7DE1" w:rsidRPr="001C44D6" w:rsidRDefault="00DC7DE1" w:rsidP="001C44D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C44D6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>TECNM Cd. Juárez, Chihuahua</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="002BC334" w14:textId="7E02928A" w:rsidR="00054720" w:rsidRPr="001C44D6" w:rsidRDefault="00DC7DE1" w:rsidP="001C44D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="001C44D6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="EE0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>mahelet.r@cdjuarez.tecnm.mx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001C44D6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="001C44D6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://orcid.org/0009-0008-2459-097X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4D21DC97" w14:textId="77777777" w:rsidR="00DC7DE1" w:rsidRPr="001C44D6" w:rsidRDefault="00DC7DE1" w:rsidP="001C44D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -734,74 +711,74 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C44D6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>TECNM Cd. Juárez, Chihuahua</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B9D6A11" w14:textId="65101746" w:rsidR="00054720" w:rsidRPr="001C44D6" w:rsidRDefault="00054720" w:rsidP="001C44D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="001C44D6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="EE0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>Eduardo.po@cdjuarez.tecnm.mx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001C44D6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="001C44D6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0003-3482-7252</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4D860DD3" w14:textId="77777777" w:rsidR="005D3650" w:rsidRPr="001C44D6" w:rsidRDefault="005D3650" w:rsidP="001C44D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
@@ -840,74 +817,74 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C44D6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>TECNM Cd. Juárez. Chihuahua</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0599F532" w14:textId="1C6686A8" w:rsidR="00054720" w:rsidRPr="001C44D6" w:rsidRDefault="00054720" w:rsidP="001C44D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="001C44D6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="EE0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>Manuel_rodriguez_medina_itcj@yahoo.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001C44D6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="001C44D6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0002-8922-4718</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0F649955" w14:textId="77777777" w:rsidR="005D3650" w:rsidRPr="001C44D6" w:rsidRDefault="005D3650" w:rsidP="001C44D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
@@ -1541,69 +1518,51 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C44D6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> nopal (Opuntia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C44D6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>spp</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C44D6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">.)﻿. </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">.)﻿. The </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C44D6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>main</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C44D6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C44D6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2367,69 +2326,51 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C44D6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, and biodegradable </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C44D6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>materials</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C44D6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">. The </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C44D6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>implementation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C44D6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C44D6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3497,67 +3438,57 @@
       <w:r w:rsidRPr="001C44D6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>communities</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C44D6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Bonilla, 2020).</w:t>
       </w:r>
       <w:r w:rsidR="005B5CE5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="001C44D6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C44D6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>multidisciplinary</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C44D6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C44D6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -6211,51 +6142,121 @@
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C44D6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Esta experiencia reafirma la importancia de integrar conocimientos agroecológicos, tecnológicos, económicos y sociales para fortalecer cadenas productivas y de valor en productos tradicionales, como el nopal, ofreciendo alternativas viables de desarrollo rural con enfoque en sostenibilidad y equidad.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F53F191" w14:textId="77777777" w:rsidR="00AF74BB" w:rsidRPr="001C44D6" w:rsidRDefault="00AF74BB" w:rsidP="001C44D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B48EB17" w14:textId="77777777" w:rsidR="00C63777" w:rsidRDefault="00C63777" w:rsidP="005B5CE5">
+    <w:p w14:paraId="419545EE" w14:textId="77777777" w:rsidR="00166805" w:rsidRDefault="00166805" w:rsidP="005B5CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CED3736" w14:textId="77777777" w:rsidR="00166805" w:rsidRDefault="00166805" w:rsidP="005B5CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3118769F" w14:textId="77777777" w:rsidR="00166805" w:rsidRDefault="00166805" w:rsidP="005B5CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D2FB35D" w14:textId="77777777" w:rsidR="00166805" w:rsidRDefault="00166805" w:rsidP="005B5CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07E98E7F" w14:textId="77777777" w:rsidR="00166805" w:rsidRDefault="00166805" w:rsidP="005B5CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B48EB17" w14:textId="7A00B340" w:rsidR="00C63777" w:rsidRDefault="00C63777" w:rsidP="005B5CE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C44D6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Conclusiones</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="380C3AA6" w14:textId="77777777" w:rsidR="005B5CE5" w:rsidRPr="001C44D6" w:rsidRDefault="005B5CE5" w:rsidP="005B5CE5">
@@ -6646,51 +6647,61 @@
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Innovaciones Tecnológicas en la Industrialización del Nopal</w:t>
       </w:r>
       <w:r w:rsidRPr="001C44D6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="001C44D6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Investigar nuevas técnicas de extracción, conservación y generación de productos con valor agregado, incluyendo bioplásticos y suplementos nutricionales, para mejorar la calidad, vida de anaquel y competitividad en mercados nacionales e internacionales.</w:t>
+        <w:t xml:space="preserve">Investigar nuevas técnicas de extracción, conservación y generación de productos con valor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C44D6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>agregado, incluyendo bioplásticos y suplementos nutricionales, para mejorar la calidad, vida de anaquel y competitividad en mercados nacionales e internacionales.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14AF11F1" w14:textId="77777777" w:rsidR="009C0035" w:rsidRDefault="009C0035" w:rsidP="001C44D6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C44D6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
@@ -7118,51 +7129,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Doctoral </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C44D6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dissertation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001C44D6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Universidad Autónoma de Nuevo León]. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="001C44D6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://eprints.uanl.mx/18573/1/1080289242.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001C44D6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="600E0836" w14:textId="77777777" w:rsidR="00D8599F" w:rsidRPr="001C44D6" w:rsidRDefault="00D8599F" w:rsidP="005B5CE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -7239,51 +7250,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C44D6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>principales del cultivo de nopal en México</w:t>
       </w:r>
       <w:r w:rsidRPr="001C44D6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="001C44D6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>https://www.inegi.org.mx/contenido/productos/prod_serv/contenidos/espanol/bvinegi/productos/censos/agropecuario/2007/agricola/nopal_df/CulnopDF.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001C44D6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64BFDA08" w14:textId="77777777" w:rsidR="00F65BAD" w:rsidRPr="001C44D6" w:rsidRDefault="00F65BAD" w:rsidP="005B5CE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
@@ -7356,50 +7367,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> [Tesis de maestría, Universidad Autónoma].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10DE8861" w14:textId="77777777" w:rsidR="00671336" w:rsidRPr="001C44D6" w:rsidRDefault="00671336" w:rsidP="005B5CE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C44D6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Pérez, M. C. (2023). </w:t>
       </w:r>
       <w:r w:rsidRPr="001C44D6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Ecología, cultivo y usos del nopal</w:t>
       </w:r>
       <w:r w:rsidRPr="001C44D6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>. FAO.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FC7243F" w14:textId="77777777" w:rsidR="00B469FA" w:rsidRPr="001C44D6" w:rsidRDefault="00B469FA" w:rsidP="005B5CE5">
       <w:pPr>
@@ -7724,75 +7736,75 @@
     </w:p>
     <w:p w14:paraId="3EB617C4" w14:textId="77777777" w:rsidR="00214546" w:rsidRPr="001C44D6" w:rsidRDefault="00214546" w:rsidP="005B5CE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="313F11C3" w14:textId="77777777" w:rsidR="00CB0237" w:rsidRPr="001C44D6" w:rsidRDefault="00CB0237" w:rsidP="001C44D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CB0237" w:rsidRPr="001C44D6" w:rsidSect="001C44D6">
-      <w:headerReference w:type="default" r:id="rId17"/>
-      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1041" w:bottom="1417" w:left="1276" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="651FF878" w14:textId="77777777" w:rsidR="006A6AC0" w:rsidRDefault="006A6AC0" w:rsidP="00BF21B8">
+    <w:p w14:paraId="2AF2AB1C" w14:textId="77777777" w:rsidR="00B4767A" w:rsidRDefault="00B4767A" w:rsidP="00BF21B8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="114E8AEE" w14:textId="77777777" w:rsidR="006A6AC0" w:rsidRDefault="006A6AC0" w:rsidP="00BF21B8">
+    <w:p w14:paraId="68DA3CCB" w14:textId="77777777" w:rsidR="00B4767A" w:rsidRDefault="00B4767A" w:rsidP="00BF21B8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -7831,61 +7843,61 @@
     <w:r w:rsidRPr="00BF21B8">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t>Diciembre</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="00BF21B8">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve"> 2025                        ISSN: 2448 – 6493</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4479EC26" w14:textId="77777777" w:rsidR="00BF21B8" w:rsidRDefault="00BF21B8">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0EE7A115" w14:textId="77777777" w:rsidR="006A6AC0" w:rsidRDefault="006A6AC0" w:rsidP="00BF21B8">
+    <w:p w14:paraId="7E1C4F90" w14:textId="77777777" w:rsidR="00B4767A" w:rsidRDefault="00B4767A" w:rsidP="00BF21B8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="21C578D3" w14:textId="77777777" w:rsidR="006A6AC0" w:rsidRDefault="006A6AC0" w:rsidP="00BF21B8">
+    <w:p w14:paraId="75FB9043" w14:textId="77777777" w:rsidR="00B4767A" w:rsidRDefault="00B4767A" w:rsidP="00BF21B8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="767CAB7D" w14:textId="00065153" w:rsidR="00BF21B8" w:rsidRDefault="00BF21B8">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r w:rsidRPr="00F052B3">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D6A7AC1" wp14:editId="5BE44559">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
@@ -10134,81 +10146,82 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="2062358622">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1320306454">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="232786107">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="301929018">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="584725595">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="472718122">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="30"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AB3D61"/>
     <w:rsid w:val="00053228"/>
     <w:rsid w:val="00054720"/>
     <w:rsid w:val="00060E96"/>
     <w:rsid w:val="00091956"/>
     <w:rsid w:val="000C26A8"/>
     <w:rsid w:val="000D552D"/>
     <w:rsid w:val="00127FE4"/>
     <w:rsid w:val="00146C82"/>
+    <w:rsid w:val="00166805"/>
     <w:rsid w:val="001A27E0"/>
     <w:rsid w:val="001C44D6"/>
     <w:rsid w:val="002023EE"/>
     <w:rsid w:val="00214546"/>
     <w:rsid w:val="00286913"/>
     <w:rsid w:val="002937C6"/>
     <w:rsid w:val="002B7E2F"/>
     <w:rsid w:val="002C4A10"/>
     <w:rsid w:val="002D5F76"/>
     <w:rsid w:val="002D67EC"/>
     <w:rsid w:val="003207D7"/>
     <w:rsid w:val="003467A0"/>
     <w:rsid w:val="00355DF4"/>
     <w:rsid w:val="003713C6"/>
     <w:rsid w:val="003E758A"/>
     <w:rsid w:val="00403DD8"/>
     <w:rsid w:val="00405DC9"/>
     <w:rsid w:val="00426FBB"/>
     <w:rsid w:val="00444FE0"/>
     <w:rsid w:val="00454D7F"/>
     <w:rsid w:val="00492958"/>
     <w:rsid w:val="004A6AC2"/>
     <w:rsid w:val="004E4984"/>
     <w:rsid w:val="004F0DEB"/>
     <w:rsid w:val="004F3019"/>
@@ -10229,76 +10242,78 @@
     <w:rsid w:val="00671336"/>
     <w:rsid w:val="006A154C"/>
     <w:rsid w:val="006A6AC0"/>
     <w:rsid w:val="007503F1"/>
     <w:rsid w:val="00760142"/>
     <w:rsid w:val="007C7B24"/>
     <w:rsid w:val="00801FA7"/>
     <w:rsid w:val="0081579B"/>
     <w:rsid w:val="0090350A"/>
     <w:rsid w:val="00907239"/>
     <w:rsid w:val="00921B54"/>
     <w:rsid w:val="009B654B"/>
     <w:rsid w:val="009C0035"/>
     <w:rsid w:val="00A30289"/>
     <w:rsid w:val="00A3723F"/>
     <w:rsid w:val="00A62D05"/>
     <w:rsid w:val="00AB3D61"/>
     <w:rsid w:val="00AC7366"/>
     <w:rsid w:val="00AE513D"/>
     <w:rsid w:val="00AF74BB"/>
     <w:rsid w:val="00B25138"/>
     <w:rsid w:val="00B34F2B"/>
     <w:rsid w:val="00B400E6"/>
     <w:rsid w:val="00B437E4"/>
     <w:rsid w:val="00B469FA"/>
+    <w:rsid w:val="00B4767A"/>
     <w:rsid w:val="00B52CE3"/>
     <w:rsid w:val="00B708A9"/>
     <w:rsid w:val="00BA00A0"/>
     <w:rsid w:val="00BC6346"/>
     <w:rsid w:val="00BE730D"/>
     <w:rsid w:val="00BF21B8"/>
     <w:rsid w:val="00C165C2"/>
     <w:rsid w:val="00C375B6"/>
     <w:rsid w:val="00C43E3A"/>
     <w:rsid w:val="00C63777"/>
     <w:rsid w:val="00C65C6B"/>
     <w:rsid w:val="00C84FE2"/>
     <w:rsid w:val="00CB0237"/>
     <w:rsid w:val="00CC1220"/>
     <w:rsid w:val="00CD536B"/>
     <w:rsid w:val="00D15D8D"/>
     <w:rsid w:val="00D84DF5"/>
     <w:rsid w:val="00D8599F"/>
     <w:rsid w:val="00D94126"/>
     <w:rsid w:val="00DA1761"/>
     <w:rsid w:val="00DA5399"/>
     <w:rsid w:val="00DB357C"/>
     <w:rsid w:val="00DC7DE1"/>
     <w:rsid w:val="00E177D8"/>
     <w:rsid w:val="00E25DE0"/>
     <w:rsid w:val="00E30629"/>
+    <w:rsid w:val="00E41DAB"/>
     <w:rsid w:val="00E46F73"/>
     <w:rsid w:val="00E5030A"/>
     <w:rsid w:val="00F07469"/>
     <w:rsid w:val="00F13711"/>
     <w:rsid w:val="00F479CA"/>
     <w:rsid w:val="00F65BAD"/>
     <w:rsid w:val="00FA3215"/>
     <w:rsid w:val="00FB2D98"/>
     <w:rsid w:val="00FD2E1E"/>
     <w:rsid w:val="00FF52DC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
@@ -10857,51 +10872,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="2142192235">
           <w:marLeft w:val="547"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="160"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-0055-5304" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Manuel_rodriguez_medina_itcj@yahoo.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Carlos.sv@cdjuarez.tecnm.mx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3482-7252" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inegi.org.mx/contenido/productos/prod_serv/contenidos/espanol/bvinegi/productos/censos/agropecuario/2007/agricola/nopal_df/CulnopDF.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Eduardo.po@cdjuarez.tecnm.mx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eprints.uanl.mx/18573/1/1080289242.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-2459-097X" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mahelet.r@cdjuarez.tecnm.mx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8922-4718" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Carlos.sv@cdjuarez.tecnm.mx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3482-7252" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/ctes.v12i24.890" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Eduardo.po@cdjuarez.tecnm.mx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inegi.org.mx/contenido/productos/prod_serv/contenidos/espanol/bvinegi/productos/censos/agropecuario/2007/agricola/nopal_df/CulnopDF.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eprints.uanl.mx/18573/1/1080289242.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-2459-097X" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8922-4718" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mahelet.r@cdjuarez.tecnm.mx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-0055-5304" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Manuel_rodriguez_medina_itcj@yahoo.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -11161,72 +11176,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>3565</Words>
-  <Characters>19608</Characters>
+  <Words>3581</Words>
+  <Characters>19699</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>163</Lines>
+  <Lines>164</Lines>
   <Paragraphs>46</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23127</CharactersWithSpaces>
+  <CharactersWithSpaces>23234</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hp</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>