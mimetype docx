--- v0 (2025-11-29)
+++ v1 (2026-07-27)
@@ -106,51 +106,102 @@
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1826529C" w14:textId="77777777" w:rsidR="00183A63" w:rsidRDefault="00183A63" w:rsidP="00183A63">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43C5A6F2" w14:textId="77777777" w:rsidR="00183A63" w:rsidRDefault="00183A63" w:rsidP="00183A63">
+    <w:p w14:paraId="43C5A6F2" w14:textId="1C0FF606" w:rsidR="00183A63" w:rsidRPr="002F7344" w:rsidRDefault="002F7344" w:rsidP="002F7344">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F7344">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F7344">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="002F7344">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+            <w:lang w:eastAsia="es-MX"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/ctes.v12i24.891</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2D960949" w14:textId="77777777" w:rsidR="002F7344" w:rsidRDefault="002F7344" w:rsidP="00183A63">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B95EE7E" w14:textId="113BF228" w:rsidR="00183A63" w:rsidRPr="00183A63" w:rsidRDefault="00183A63" w:rsidP="00183A63">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
@@ -336,77 +387,77 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Universidad Autónoma de Ciudad Juárez</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4590520B" w14:textId="3007D6DC" w:rsidR="00652032" w:rsidRPr="00183A63" w:rsidRDefault="00652032" w:rsidP="00183A63">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00183A63">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="EE0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>marisolmg@yahoo.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0D845CE6" w14:textId="3B210738" w:rsidR="00903700" w:rsidRPr="00183A63" w:rsidRDefault="00903700" w:rsidP="00183A63">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00183A63">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0001-5013-6959</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11C643C0" w14:textId="77777777" w:rsidR="00903700" w:rsidRPr="00183A63" w:rsidRDefault="00903700" w:rsidP="00183A63">
       <w:pPr>
@@ -456,78 +507,78 @@
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk210850324"/>
       <w:r w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Universidad Autónoma de Ciudad Juárez</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29C07CD7" w14:textId="0850A09B" w:rsidR="00652032" w:rsidRPr="00183A63" w:rsidRDefault="00652032" w:rsidP="00183A63">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00183A63">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="EE0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>rromero@uacj.mx</w:t>
         </w:r>
       </w:hyperlink>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="745EEED2" w14:textId="140B6ED8" w:rsidR="00903700" w:rsidRPr="00183A63" w:rsidRDefault="00903700" w:rsidP="00183A63">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00183A63">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0003-0859-327X</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="203B8BB5" w14:textId="77777777" w:rsidR="00903700" w:rsidRPr="00183A63" w:rsidRDefault="00903700" w:rsidP="00183A63">
       <w:pPr>
@@ -576,77 +627,77 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Universidad Autónoma de Ciudad Juárez</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39152F0E" w14:textId="1D7AD3D8" w:rsidR="00652032" w:rsidRPr="00183A63" w:rsidRDefault="00652032" w:rsidP="00183A63">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00183A63">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="EE0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>emartine@uacj.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6C288ADB" w14:textId="276B5C46" w:rsidR="00903700" w:rsidRPr="00183A63" w:rsidRDefault="00903700" w:rsidP="00183A63">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00183A63">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0002-7753-2545</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EAE198C" w14:textId="77777777" w:rsidR="00903700" w:rsidRPr="00183A63" w:rsidRDefault="00903700" w:rsidP="00183A63">
       <w:pPr>
@@ -695,77 +746,77 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Universidad Autónoma de Ciudad Juárez</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A419106" w14:textId="608D4B6D" w:rsidR="00652032" w:rsidRPr="00183A63" w:rsidRDefault="00652032" w:rsidP="00183A63">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00183A63">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="EE0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>vianey.torres@uacj.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6218E94F" w14:textId="62C1D216" w:rsidR="00903700" w:rsidRPr="00183A63" w:rsidRDefault="00903700" w:rsidP="00183A63">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00183A63">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0003-0978-3796</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="27DFBD44" w14:textId="77777777" w:rsidR="00903700" w:rsidRPr="00183A63" w:rsidRDefault="00903700" w:rsidP="00183A63">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
@@ -845,51 +896,50 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E1EEA7A" w14:textId="3D3ACC91" w:rsidR="00DA5399" w:rsidRPr="00183A63" w:rsidRDefault="00CB0237" w:rsidP="00183A63">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Palabras clave</w:t>
       </w:r>
       <w:r w:rsidR="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00652032" w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Diseño del producto, Caucho, reciclaje, diseño factorial.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E6C1E06" w14:textId="77777777" w:rsidR="00CC1220" w:rsidRPr="00183A63" w:rsidRDefault="00CC1220" w:rsidP="00183A63">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -1305,310 +1355,166 @@
         </w:rPr>
         <w:t>ción de</w:t>
       </w:r>
       <w:r w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> tejas</w:t>
       </w:r>
       <w:r w:rsidR="0073193A" w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>; estás</w:t>
       </w:r>
       <w:r w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> proporcionan confort térmico debido a su resistividad (Sánchez-Amono et al., 2024). También se usa como fuente de energía (</w:t>
+        <w:t xml:space="preserve"> proporcionan confort térmico debido a su resistividad (Sánchez-Amono et al., 2024). También se usa como fuente de energía (Bukhari et al., 2024), para pavimentar caminos (Li et al., 2024), en aplicaciones geotécnicas (Sakr y Basha, 2019), en la industria de la construcción (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Bukhari</w:t>
+        <w:t>Indraratna</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> et al., 2024), para pavimentar caminos (Li et al., 2024), en aplicaciones geotécnicas (</w:t>
+        <w:t xml:space="preserve"> et al., 2024) y como agregado para hormigones (Li et al., 2019), en sustitución de los agregados, los aglutinantes y las fibras (Siddika et al., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00183A63">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">2019). Esto ofrece una oportunidad para hacer un uso más eficiente de este material. Si se añade al concreto, puede mejorar algunas de sus características, como su peso, haciéndolo más ligero y fácil de manejar. Sin embargo, para su aplicación es necesario determinar primero la cantidad óptima de agregado de caucho para el </w:t>
+      </w:r>
+      <w:r w:rsidR="000A5227" w:rsidRPr="00183A63">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>concreto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00183A63">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, de modo que se puedan cumplir los requisitos mínimos según su uso.</w:t>
+      </w:r>
+      <w:r w:rsidR="00652032" w:rsidRPr="00183A63">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C18EEE8" w14:textId="77777777" w:rsidR="00107B73" w:rsidRPr="00183A63" w:rsidRDefault="00107B73" w:rsidP="00183A63">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2366036A" w14:textId="4E5E9075" w:rsidR="00652032" w:rsidRDefault="00603054" w:rsidP="00183A63">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00183A63">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En este sentido, el diseño de experimentos (DOE, por sus siglas en inglés) es una herramienta útil (Jankovic et al., 2021) que permite identificar en un sistema qué factores tienen un mayor efecto sobre los procesos y las variables de interés (Simsek y </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Sakr</w:t>
+        <w:t>Uygunoglu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> y </w:t>
-[...188 lines deleted...]
-        <w:t xml:space="preserve"> et al., 2018). Según Montgomery (2020), el diseño de experimentos propone una prueba o serie de pruebas en las que se inducen cambios controlados en los factores estudiados para observar y determinar su efecto en la variable de respuesta. Para ello, es necesario planificar y llevar a cabo un conjunto de pruebas, y a partir de sus resultados y análisis, obtener evidencias objetivas y precisas de un experimento específico (Gutiérrez Pulido</w:t>
+        <w:t>, 2018), así como determinar la combinación óptima de factores en una mezcla (Almendares et al., 2020; Fukuda et al., 2018). Según Montgomery (2020), el diseño de experimentos propone una prueba o serie de pruebas en las que se inducen cambios controlados en los factores estudiados para observar y determinar su efecto en la variable de respuesta. Para ello, es necesario planificar y llevar a cabo un conjunto de pruebas, y a partir de sus resultados y análisis, obtener evidencias objetivas y precisas de un experimento específico (Gutiérrez Pulido</w:t>
       </w:r>
       <w:r w:rsidR="001F3540" w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; de la Vara Salazar</w:t>
       </w:r>
       <w:r w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, 2012). Existen diversos tipos de diseño de experimentos, desde la comparación de medias, para lo que se utilizan estadísticos como la t de </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> (Chen et al., 2020) y la chi-cuadrada (Sur et al., 2019), hasta el diseño factorial, que se usa cuando el efecto en la variable de estudio puede ser generado por dos o más factores (</w:t>
+        <w:t>, 2012). Existen diversos tipos de diseño de experimentos, desde la comparación de medias, para lo que se utilizan estadísticos como la t de Student (Chen et al., 2020) y la chi-cuadrada (Sur et al., 2019), hasta el diseño factorial, que se usa cuando el efecto en la variable de estudio puede ser generado por dos o más factores (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hisam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> et al., 2024). Para su análisis, se utiliza el ANOVA (análisis de varianza, por sus siglas en inglés), que permite, a través de los valores F de Fisher y p-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1969,69 +1875,51 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F00F23B" w14:textId="1CD9B848" w:rsidR="00834465" w:rsidRDefault="00603054" w:rsidP="00107B73">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Para determinar la resistencia a la compresión se realizaron cinco réplicas y para la resistencia a la tensión, tres (esto se debió a las circunstancias planteadas por la pandemia de la COVID-19). Para medir estas variables, se utilizó la máquina de ensayo Universal </w:t>
-[...17 lines deleted...]
-        <w:t>, que mide la fuerza de resistencia de un material y permite aplicar la carga con la rapidez estipulada en las normas de construcción. Se aplicó una fuerza de entre 1</w:t>
+        <w:t>Para determinar la resistencia a la compresión se realizaron cinco réplicas y para la resistencia a la tensión, tres (esto se debió a las circunstancias planteadas por la pandemia de la COVID-19). Para medir estas variables, se utilizó la máquina de ensayo Universal Forney, que mide la fuerza de resistencia de un material y permite aplicar la carga con la rapidez estipulada en las normas de construcción. Se aplicó una fuerza de entre 1</w:t>
       </w:r>
       <w:r w:rsidR="000A5227" w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5 y 3</w:t>
       </w:r>
       <w:r w:rsidR="000A5227" w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -6911,51 +6799,51 @@
       </w:r>
       <w:r w:rsidR="00603054" w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419" w:eastAsia="es-419"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7275141E" wp14:editId="1091B2B2">
             <wp:extent cx="5609967" cy="1837801"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="3" name="Imagen 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Fig_01.tif"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17">
+                    <a:blip r:embed="rId18">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5611505" cy="1838305"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -7256,51 +7144,51 @@
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419" w:eastAsia="es-419"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6B632BD8" wp14:editId="54FB305F">
             <wp:extent cx="5782945" cy="1969135"/>
             <wp:effectExtent l="0" t="0" r="8255" b="0"/>
             <wp:docPr id="5" name="Imagen 5" descr="A screenshot of a graph&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="5" name="Imagen 5" descr="A screenshot of a graph&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18">
+                    <a:blip r:embed="rId19">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5782945" cy="1969135"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -8564,51 +8452,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419" w:eastAsia="es-419"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="52951946" wp14:editId="03597D13">
             <wp:extent cx="5791200" cy="1894840"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Imagen 1" descr="A screenshot of a graph&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Imagen 1" descr="A screenshot of a graph&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19">
+                    <a:blip r:embed="rId20">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5791200" cy="1894840"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -8709,51 +8597,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419" w:eastAsia="es-419"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C9BC434" wp14:editId="5A8CCBBA">
             <wp:extent cx="5791200" cy="1927860"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="6" name="Imagen 6" descr="A graph of a graph&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="6" name="Imagen 6" descr="A graph of a graph&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20">
+                    <a:blip r:embed="rId21">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5791200" cy="1927860"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -8980,51 +8868,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419" w:eastAsia="es-419"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6560A8C5" wp14:editId="6D19FF2F">
             <wp:extent cx="5719864" cy="3668160"/>
             <wp:effectExtent l="0" t="0" r="0" b="8890"/>
             <wp:docPr id="22" name="Imagen 22" descr="A computer screen shot of a drawing&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="22" name="Imagen 22" descr="A computer screen shot of a drawing&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21">
+                    <a:blip r:embed="rId22">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="31674" t="19376" r="18073" b="23233"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5736686" cy="3678948"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -9430,51 +9318,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419" w:eastAsia="es-419"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A376C1D" wp14:editId="26CFF8A1">
             <wp:extent cx="5369668" cy="5058290"/>
             <wp:effectExtent l="0" t="0" r="2540" b="9525"/>
             <wp:docPr id="18" name="Imagen 18" descr="A computer screen shot of a blueprint&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="18" name="Imagen 18" descr="A computer screen shot of a blueprint&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId22"/>
+                    <a:blip r:embed="rId23"/>
                     <a:srcRect l="30491" t="22021" r="27685" b="7900"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5415852" cy="5101795"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
@@ -10698,103 +10586,57 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>32</w:t>
       </w:r>
       <w:r w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 3005-3028. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4221EC63" w14:textId="77777777" w:rsidR="003C5425" w:rsidRPr="00183A63" w:rsidRDefault="003C5425" w:rsidP="00183A63">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">, F. R. (2018). </w:t>
+      <w:r w:rsidRPr="00183A63">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fukuda, I. M., Pinto, C. F. F., Moreira, C. D. S., Saviano, A. M., &amp; Lourenço, F. R. (2018). </w:t>
       </w:r>
       <w:r w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Design of experiments (DoE) applied to pharmaceutical and analytical quality by design (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>QbD</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
@@ -10996,119 +10838,101 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>McGraw-Hill: New York.</w:t>
       </w:r>
       <w:r w:rsidR="001F3540" w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="001F3540" w:rsidRPr="00183A63">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.mheducation.com.mx/analisis-y-diseno-de-experimentos-9786071507259-latam</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001F3540" w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ABC976E" w14:textId="77777777" w:rsidR="001B4D0E" w:rsidRPr="00183A63" w:rsidRDefault="001B4D0E" w:rsidP="00183A63">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hisam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, M. W., Dar, A. A., </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, M. O., Khan, M. S., Gera, R., &amp; Azad, I. (2024). </w:t>
+        <w:t xml:space="preserve">, M. W., Dar, A. A., Elrasheed, M. O., Khan, M. S., Gera, R., &amp; Azad, I. (2024). </w:t>
       </w:r>
       <w:r w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The versatility of the Taguchi method: Optimizing experiments across diverse disciplines. </w:t>
       </w:r>
       <w:r w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Journal of Statistical Theory and Applications</w:t>
       </w:r>
       <w:r w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
@@ -11330,69 +11154,51 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 111298.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29CDCC7D" w14:textId="77777777" w:rsidR="005B4CB6" w:rsidRPr="00183A63" w:rsidRDefault="005B4CB6" w:rsidP="00183A63">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Li, D., Leng, Z., Yao, L., Cao, R., </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, F., Li, G., ... </w:t>
+        <w:t xml:space="preserve">Li, D., Leng, Z., Yao, L., Cao, R., Zou, F., Li, G., ... </w:t>
       </w:r>
       <w:r w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>&amp; Wang, H. (2024). Mechanical, economic, and environmental assessment of recycling reclaimed asphalt rubber pavement using different rejuvenation schemes. </w:t>
       </w:r>
       <w:r w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Resources, Conservation and Recycling</w:t>
       </w:r>
       <w:r w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
@@ -12192,69 +11998,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, e00259. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F62EB3B" w14:textId="048E8FD6" w:rsidR="00890BC7" w:rsidRPr="00183A63" w:rsidRDefault="00890BC7" w:rsidP="00183A63">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sánchez-Amono, M. P., </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, H., &amp; </w:t>
+        <w:t xml:space="preserve">Sánchez-Amono, M. P., Sulaiman, H., &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Gaggino</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, R. (2024). Tejas de caucho y plástico reciclado: análisis de sus propiedades </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -12381,490 +12169,386 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Recuperado el 20 de mayo de 2024</w:t>
       </w:r>
       <w:r w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: https://apps1.semarnat.gob.mx:8443/dgeia/informe18/index.html</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EEE58E2" w14:textId="77777777" w:rsidR="008D316D" w:rsidRPr="00183A63" w:rsidRDefault="008D316D" w:rsidP="00183A63">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...87 lines deleted...]
-        <w:t xml:space="preserve">, F., &amp; </w:t>
+      <w:r w:rsidRPr="00183A63">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Siddika, A., Al Mamun, M. A., Alyousef, R., Amran, Y. M., Aslani, F., &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Alabduljabbar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, H. (2019). </w:t>
       </w:r>
       <w:r w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Properties and utilizations of waste tire rubber in concrete: A review. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Construction</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and </w:t>
+        <w:t xml:space="preserve"> and Building </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Building</w:t>
+        <w:t>Materials</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00183A63">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, </w:t>
+      </w:r>
       <w:r w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>224</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00183A63">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 711-731.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00183A63">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A8C076C" w14:textId="5C539E57" w:rsidR="008D316D" w:rsidRPr="00183A63" w:rsidRDefault="008D316D" w:rsidP="00183A63">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00183A63">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Şimşek, B., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00183A63">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Uygunoğlu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00183A63">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, T. (2018). A full factorial‐based desirability function approach to investigate optimal mixture ratio of polymer concrete. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Materials</w:t>
+        <w:t>Polymer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00183A63">
-[...6 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>224</w:t>
-[...19 lines deleted...]
-    <w:p w14:paraId="2A8C076C" w14:textId="5C539E57" w:rsidR="008D316D" w:rsidRPr="00183A63" w:rsidRDefault="008D316D" w:rsidP="00183A63">
+        <w:t xml:space="preserve"> Composites</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00183A63">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00183A63">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>39</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00183A63">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(9), 3199-3211. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ED316BA" w14:textId="75B48CD7" w:rsidR="00330753" w:rsidRPr="00183A63" w:rsidRDefault="00330753" w:rsidP="00183A63">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...72 lines deleted...]
-    <w:p w14:paraId="0ED316BA" w14:textId="75B48CD7" w:rsidR="00330753" w:rsidRPr="00183A63" w:rsidRDefault="00330753" w:rsidP="00183A63">
+        </w:rPr>
+        <w:t>SolidWorks (versión Sv.2.0, 2020), https://www.solidworks.com/es</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17145236" w14:textId="77777777" w:rsidR="008D316D" w:rsidRPr="00183A63" w:rsidRDefault="008D316D" w:rsidP="00183A63">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="17145236" w14:textId="77777777" w:rsidR="008D316D" w:rsidRPr="00183A63" w:rsidRDefault="008D316D" w:rsidP="00183A63">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00183A63">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sur, P., Chen, Y., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00183A63">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Candès</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00183A63">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, E. J. (2019). The likelihood ratio test in high-dimensional logistic regression is asymptotically a rescaled chi-square. Probability theory and related fields, 175(1), 487-558. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="313F11C3" w14:textId="10A4A32B" w:rsidR="00CB0237" w:rsidRPr="00183A63" w:rsidRDefault="008D316D" w:rsidP="00183A63">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00183A63">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uriarte-Miranda, M. L., Caballero-Morales, S. O., Martinez-Flores, J. L., Cano-Olivos, P., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00183A63">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Akulova</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00183A63">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A. A. (2018). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00183A63">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...73 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Reverse logistic strategy for the management of tire waste in Mexico and Russia: Review and conceptual model. </w:t>
       </w:r>
       <w:r w:rsidRPr="00183A63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sustainability, 10(10), 3398.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00CB0237" w:rsidRPr="00183A63" w:rsidSect="00183A63">
-      <w:footerReference w:type="default" r:id="rId24"/>
+      <w:footerReference w:type="default" r:id="rId25"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1041" w:bottom="1417" w:left="1276" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5FA184AD" w14:textId="77777777" w:rsidR="00F70DBA" w:rsidRDefault="00F70DBA" w:rsidP="00CF6DC2">
+    <w:p w14:paraId="58C035BE" w14:textId="77777777" w:rsidR="00C33398" w:rsidRDefault="00C33398" w:rsidP="00CF6DC2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09AC4633" w14:textId="77777777" w:rsidR="00F70DBA" w:rsidRDefault="00F70DBA" w:rsidP="00CF6DC2">
+    <w:p w14:paraId="3D392D84" w14:textId="77777777" w:rsidR="00C33398" w:rsidRDefault="00C33398" w:rsidP="00CF6DC2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -12909,61 +12593,61 @@
       <w:t xml:space="preserve">Vol. 12, Núm. 24                  Julio – </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="00ED6D66">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t>Diciembre</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="00ED6D66">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve"> 2025                        ISSN: 2448 – 6493</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D9BFD33" w14:textId="77777777" w:rsidR="00F70DBA" w:rsidRDefault="00F70DBA" w:rsidP="00CF6DC2">
+    <w:p w14:paraId="0C773F23" w14:textId="77777777" w:rsidR="00C33398" w:rsidRDefault="00C33398" w:rsidP="00CF6DC2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47DC9A52" w14:textId="77777777" w:rsidR="00F70DBA" w:rsidRDefault="00F70DBA" w:rsidP="00CF6DC2">
+    <w:p w14:paraId="6F1B854C" w14:textId="77777777" w:rsidR="00C33398" w:rsidRDefault="00C33398" w:rsidP="00CF6DC2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18E07C81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59568BD0"/>
     <w:lvl w:ilvl="0" w:tplc="4E34B29C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
@@ -15135,95 +14819,96 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="2062358622">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1320306454">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="232786107">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="301929018">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="584725595">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="472718122">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="60"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AB3D61"/>
     <w:rsid w:val="00002431"/>
     <w:rsid w:val="00053228"/>
     <w:rsid w:val="00060E96"/>
     <w:rsid w:val="00065DBF"/>
     <w:rsid w:val="00091956"/>
     <w:rsid w:val="000A5227"/>
     <w:rsid w:val="000B4B52"/>
     <w:rsid w:val="000C26A8"/>
     <w:rsid w:val="000D2F25"/>
     <w:rsid w:val="000D552D"/>
     <w:rsid w:val="00107B73"/>
     <w:rsid w:val="00127FE4"/>
     <w:rsid w:val="00146C82"/>
     <w:rsid w:val="00183A63"/>
     <w:rsid w:val="001B4D0E"/>
     <w:rsid w:val="001F3540"/>
     <w:rsid w:val="002051BB"/>
     <w:rsid w:val="00286913"/>
     <w:rsid w:val="002937C6"/>
     <w:rsid w:val="002C4A10"/>
     <w:rsid w:val="002D5F76"/>
     <w:rsid w:val="002D67EC"/>
+    <w:rsid w:val="002F7344"/>
     <w:rsid w:val="00330753"/>
     <w:rsid w:val="003415EC"/>
     <w:rsid w:val="003467A0"/>
     <w:rsid w:val="00355DF4"/>
     <w:rsid w:val="00361875"/>
     <w:rsid w:val="003713C6"/>
     <w:rsid w:val="003802DB"/>
     <w:rsid w:val="003C5425"/>
     <w:rsid w:val="00403DD8"/>
     <w:rsid w:val="00405DC9"/>
     <w:rsid w:val="00426FBB"/>
     <w:rsid w:val="004541BC"/>
     <w:rsid w:val="00454D7F"/>
     <w:rsid w:val="00485CE6"/>
     <w:rsid w:val="00492958"/>
     <w:rsid w:val="004A6AC2"/>
     <w:rsid w:val="004C56A8"/>
     <w:rsid w:val="004E4984"/>
     <w:rsid w:val="004F0DEB"/>
     <w:rsid w:val="004F3019"/>
     <w:rsid w:val="0056155E"/>
     <w:rsid w:val="00563949"/>
     <w:rsid w:val="005946C7"/>
     <w:rsid w:val="005A3F8A"/>
     <w:rsid w:val="005B4CB6"/>
@@ -15253,69 +14938,71 @@
     <w:rsid w:val="008D316D"/>
     <w:rsid w:val="0090350A"/>
     <w:rsid w:val="00903700"/>
     <w:rsid w:val="00905C87"/>
     <w:rsid w:val="00907239"/>
     <w:rsid w:val="009768F3"/>
     <w:rsid w:val="009B654B"/>
     <w:rsid w:val="009C0035"/>
     <w:rsid w:val="00A30289"/>
     <w:rsid w:val="00A3723F"/>
     <w:rsid w:val="00A62D05"/>
     <w:rsid w:val="00AA74E6"/>
     <w:rsid w:val="00AB3D61"/>
     <w:rsid w:val="00AC7366"/>
     <w:rsid w:val="00AE513D"/>
     <w:rsid w:val="00AF74BB"/>
     <w:rsid w:val="00B25138"/>
     <w:rsid w:val="00B400E6"/>
     <w:rsid w:val="00B4726A"/>
     <w:rsid w:val="00B708A9"/>
     <w:rsid w:val="00BA00A0"/>
     <w:rsid w:val="00BA5D1A"/>
     <w:rsid w:val="00BA693B"/>
     <w:rsid w:val="00BC6346"/>
     <w:rsid w:val="00BE730D"/>
+    <w:rsid w:val="00C33398"/>
     <w:rsid w:val="00C34BEC"/>
     <w:rsid w:val="00C375B6"/>
     <w:rsid w:val="00C43E3A"/>
     <w:rsid w:val="00C5027D"/>
     <w:rsid w:val="00C63777"/>
     <w:rsid w:val="00C65C6B"/>
     <w:rsid w:val="00C84FE2"/>
     <w:rsid w:val="00CB0237"/>
     <w:rsid w:val="00CC1220"/>
     <w:rsid w:val="00CD536B"/>
     <w:rsid w:val="00CF6DC2"/>
     <w:rsid w:val="00D94126"/>
     <w:rsid w:val="00DA1761"/>
     <w:rsid w:val="00DA5399"/>
     <w:rsid w:val="00DA7C2E"/>
     <w:rsid w:val="00DB357C"/>
     <w:rsid w:val="00E25DE0"/>
     <w:rsid w:val="00E26574"/>
     <w:rsid w:val="00E27211"/>
+    <w:rsid w:val="00E41DAB"/>
     <w:rsid w:val="00E5030A"/>
     <w:rsid w:val="00E549EE"/>
     <w:rsid w:val="00E843FC"/>
     <w:rsid w:val="00EE01C0"/>
     <w:rsid w:val="00EF1861"/>
     <w:rsid w:val="00F07469"/>
     <w:rsid w:val="00F13711"/>
     <w:rsid w:val="00F479CA"/>
     <w:rsid w:val="00F505EA"/>
     <w:rsid w:val="00F70DBA"/>
     <w:rsid w:val="00F86336"/>
     <w:rsid w:val="00FA3215"/>
     <w:rsid w:val="00FB2D98"/>
     <w:rsid w:val="00FD2E1E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -15936,51 +15623,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="2142192235">
           <w:marLeft w:val="547"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="160"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emartine@uacj.mx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0859-327X" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.tif"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0978-3796" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rromero@uacj.mx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vianey.torres@uacj.mx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mheducation.com.mx/analisis-y-diseno-de-experimentos-9786071507259-latam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5013-6959" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marisolmg@yahoo.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7753-2545" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0859-327X" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.tif"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rromero@uacj.mx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0978-3796" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vianey.torres@uacj.mx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5013-6959" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mheducation.com.mx/analisis-y-diseno-de-experimentos-9786071507259-latam" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7753-2545" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marisolmg@yahoo.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/ctes.v12i24.891" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emartine@uacj.mx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -16252,79 +15939,79 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A246535E-5E05-4F73-9673-3D459F7B0326}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>4433</Words>
-  <Characters>24382</Characters>
+  <Words>4448</Words>
+  <Characters>24469</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>203</Lines>
   <Paragraphs>57</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>28758</CharactersWithSpaces>
+  <CharactersWithSpaces>28860</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hp</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>