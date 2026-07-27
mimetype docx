--- v0 (2025-11-29)
+++ v1 (2026-07-27)
@@ -94,69 +94,123 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7686675" cy="1047750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EE0C2D7" w14:textId="77777777" w:rsidR="00C70722" w:rsidRDefault="00C70722" w:rsidP="00C70722">
+    <w:p w14:paraId="5C8B28EB" w14:textId="77777777" w:rsidR="00022E64" w:rsidRDefault="00022E64" w:rsidP="00022E64">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EE0C2D7" w14:textId="58E1767B" w:rsidR="00C70722" w:rsidRPr="00022E64" w:rsidRDefault="00022E64" w:rsidP="00022E64">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022E64">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022E64">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00022E64">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="es-MX"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/ctes.v12i24.892</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="24B7AC62" w14:textId="77777777" w:rsidR="00C70722" w:rsidRDefault="00C70722" w:rsidP="00C70722">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21609563" w14:textId="7F9F7E27" w:rsidR="00C70722" w:rsidRPr="00C70722" w:rsidRDefault="00C70722" w:rsidP="00C70722">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
@@ -331,51 +385,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1BA7DF32" w14:textId="7E85CC1D" w:rsidR="00EE4555" w:rsidRPr="00C70722" w:rsidRDefault="00925761" w:rsidP="00C70722">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C70722">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00C70722">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="EE0000"/>
             <w:spacing w:val="-3"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="pt-PT"/>
           </w:rPr>
           <w:t>al220871@alumnos.uacj.mx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00EE4555" w:rsidRPr="00C70722">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="EE0000"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -449,80 +503,80 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="54D89FD3" w14:textId="4642CB74" w:rsidR="0055753D" w:rsidRPr="00C70722" w:rsidRDefault="00080816" w:rsidP="00C70722">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C70722">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00C70722">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="EE0000"/>
             <w:spacing w:val="-3"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:t>jhernand@uacj.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5E4C79E8" w14:textId="0C8CD7AE" w:rsidR="002363CD" w:rsidRPr="00C70722" w:rsidRDefault="0055753D" w:rsidP="00C70722">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00C70722">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:spacing w:val="-3"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="pt-PT"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0003-2325-2051</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F854FC" w:rsidRPr="00C70722">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -595,91 +649,91 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0C90BE44" w14:textId="0B83F164" w:rsidR="0055753D" w:rsidRPr="00C70722" w:rsidRDefault="00152167" w:rsidP="00C70722">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C70722">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00C70722">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="EE0000"/>
             <w:spacing w:val="-3"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:t>manuela.zalapa@uacj.mx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E73572" w:rsidRPr="00C70722">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="EE0000"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BA782B4" w14:textId="25381341" w:rsidR="00E73572" w:rsidRPr="00C70722" w:rsidRDefault="0055753D" w:rsidP="00C70722">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00C70722">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:spacing w:val="-3"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0003-4067-6323</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E73572" w:rsidRPr="00C70722">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -752,93 +806,93 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7A1CD2ED" w14:textId="5FD05168" w:rsidR="0055753D" w:rsidRPr="00C70722" w:rsidRDefault="00177BD1" w:rsidP="00C70722">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C70722">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="0055753D" w:rsidRPr="00C70722">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="EE0000"/>
             <w:spacing w:val="-3"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:t>sdagama@fca.unam.mx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0055753D" w:rsidRPr="00C70722">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="EE0000"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6752EAE4" w14:textId="3ED4D9B1" w:rsidR="001111DB" w:rsidRPr="00C70722" w:rsidRDefault="00177BD1" w:rsidP="00C70722">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00C70722">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:spacing w:val="-3"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0001-6490-6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C70722">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
@@ -1072,61 +1126,61 @@
       <w:r w:rsidR="00BD040A" w:rsidRPr="00C70722">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">que la implementación de tecnológica afecta el desempeño laboral, destacando la importancia de considerar los beneficios y desafíos para </w:t>
       </w:r>
       <w:r w:rsidR="002C4CDA" w:rsidRPr="00C70722">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>el</w:t>
       </w:r>
       <w:r w:rsidR="00BD040A" w:rsidRPr="00C70722">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> bienestar general. La tecnología se relaciona con la percepción de inseguridad laboral, obsolescencia del </w:t>
+        <w:t xml:space="preserve"> bienestar </w:t>
       </w:r>
       <w:r w:rsidR="00BD040A" w:rsidRPr="00C70722">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">conocimiento </w:t>
+        <w:t xml:space="preserve">general. La tecnología se relaciona con la percepción de inseguridad laboral, obsolescencia del conocimiento </w:t>
       </w:r>
       <w:r w:rsidR="00F87792" w:rsidRPr="00C70722">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">e inseguridad laboral, deshumanización y ansiedad laboral, afectando aspectos como las relaciones interpersonales y el cumplimiento de tareas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B4221C2" w14:textId="77777777" w:rsidR="00C70722" w:rsidRPr="00C70722" w:rsidRDefault="00C70722" w:rsidP="00C70722">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="672DE532" w14:textId="77777777" w:rsidR="00C70722" w:rsidRDefault="00A7442A" w:rsidP="00C70722">
       <w:pPr>
@@ -1741,97 +1795,97 @@
       <w:r w:rsidR="007E7750" w:rsidRPr="00C70722">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> ADDIN ZOTERO_ITEM CSL_CITATION {"citationID":"csyWUp3X","properties":{"formattedCitation":"(Brison et\\uc0\\u160{}al., 2022)","plainCitation":"(Brison et al., 2022)","noteIndex":0},"citationItems":[{"id":9,"uris":["http://zotero.org/users/local/9wM1KYWz/items/T59PML96"],"itemData":{"id":9,"type":"chapter","abstract":"Embodying the negative side of the employee-organization relationship, organizational dehumanization is defined as the experience of an employee who feels objectified by his or her organization, denied personal subjectivity, and made to feel like a tool or instrument for the organization’s ends. Empirical evidence shows that organizational dehumanization is linked to deleterious consequences for both employees and organizations. Specifically, organizational dehumanization impairs employees’ well-being as well as their positive attitudes toward their organization and their work, and it elicits behaviors that impede organizational functioning. Overall, self-determination theory, social exchange theory, and social identity theory provide relevant theoretical insights into the underlying mechanisms through which organizational dehumanization leads to these negative consequences. Scholars also advanced theory regarding its antecedents that fall into six main categories (i.e., societal factors, organizational characteristics, environmental factors, job characteristics, interpersonal factors, and individual factors). Finally, prior work highlights that organizational dehumanization perceptions are not elicited to the same extent in all employees, depending on demographic characteristics and on contextual features. Although organizational dehumanization has already received some empirical attention, future research is needed to enrich its nomological network by further examining its antecedents, consequences as well as its explaining and moderating mechanisms.","container-title":"Oxford Research Encyclopedia of Psychology","ISBN":"978-0-19-023655-7","language":"en","note":"DOI: 10.1093/acrefore/9780190236557.013.902","publisher":"Oxford University Press","source":"DOI.org (Crossref)","title":"Organizational Dehumanization","URL":"https://oxfordre.com/psychology/view/10.1093/acrefore/9780190236557.001.0001/acrefore-9780190236557-e-902","container-author":[{"family":"Brison","given":"Noémie"},{"family":"Stinglhamber","given":"Florence"},{"family":"Caesens","given":"Gaëtane"}],"author":[{"family":"Brison","given":"Noémie"},{"family":"Stinglhamber","given":"Florence"},{"family":"Caesens","given":"Gaëtane"}],"accessed":{"date-parts":[["2023",7,19]]},"issued":{"date-parts":[["2022",1,28]]}}}],"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"} </w:instrText>
       </w:r>
       <w:r w:rsidR="007E7750" w:rsidRPr="00C70722">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="007E7750" w:rsidRPr="00C70722">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>(Brison et al., 2022)</w:t>
+        <w:t xml:space="preserve">(Brison et al., </w:t>
       </w:r>
       <w:r w:rsidR="007E7750" w:rsidRPr="00C70722">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>2022)</w:t>
+      </w:r>
+      <w:r w:rsidR="007E7750" w:rsidRPr="00C70722">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="007E7750" w:rsidRPr="00C70722">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00D22D16" w:rsidRPr="00C70722">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">La cual </w:t>
       </w:r>
       <w:r w:rsidRPr="00C70722">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">afecta el bienestar y el rendimiento de los empleados, influyendo en el funcionamiento </w:t>
-[...9 lines deleted...]
-        <w:t>organizacional</w:t>
+        <w:t>afecta el bienestar y el rendimiento de los empleados, influyendo en el funcionamiento organizacional</w:t>
       </w:r>
       <w:r w:rsidR="00346B9B" w:rsidRPr="00C70722">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C70722">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00265EBD" w:rsidRPr="00C70722">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
@@ -4799,51 +4853,51 @@
       <w:r w:rsidRPr="00C70722">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="76E79F90" wp14:editId="67F7C079">
             <wp:extent cx="6076950" cy="2222500"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:docPr id="695955296" name="Imagen 1" descr="Vista previa de imagen"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="Vista previa de imagen"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15">
+                    <a:blip r:embed="rId16">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6088815" cy="2226839"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -7812,61 +7866,59 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00364751" w:rsidRPr="00C70722">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>, y la validez discriminante se verificó con</w:t>
       </w:r>
       <w:r w:rsidRPr="00C70722">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> criterio de </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00770528" w:rsidRPr="00C70722">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Fornell</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C70722">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C70722">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>lacker</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C70722">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -21377,61 +21429,61 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D7F3D81" w14:textId="7CBA075D" w:rsidR="00757F29" w:rsidRDefault="00757F29" w:rsidP="00C70722">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C70722">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">La validez discriminante se evaluó en base a la prueba de </w:t>
+        <w:t>La validez discriminante se evaluó en base a la prueba de Fornell-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C70722">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>Fornell-Larcker</w:t>
+        <w:t>Larcker</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C70722">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">. Los resultados se muestran en la tabla 6, el modelo tuvo validez discriminante, debido a que las magnitudes de la raíz cuadrada de los AVE de las variables del modelo (sobre la diagonal), fueron mayores que los coeficientes de </w:t>
       </w:r>
       <w:r w:rsidRPr="00C70722">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">correlación entre ellas </w:t>
       </w:r>
       <w:r w:rsidRPr="00C70722">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
@@ -23442,59 +23494,57 @@
             <w:r w:rsidRPr="00EB510F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Hipótesis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="713" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7C35B366" w14:textId="77777777" w:rsidR="00FE6BCD" w:rsidRPr="00EB510F" w:rsidRDefault="00FE6BCD" w:rsidP="00C70722">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EB510F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Path</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="33305341" w14:textId="77777777" w:rsidR="00FE6BCD" w:rsidRPr="00EB510F" w:rsidRDefault="00FE6BCD" w:rsidP="00C70722">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB510F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Valor p</w:t>
             </w:r>
@@ -24222,71 +24272,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">En resumen, seis de las siete hipótesis formuladas recibieron respaldo de los resultados, evidenciando relaciones significativas entre la implementación de tecnología y las afectaciones en el desempeño laboral. Estos hallazgos están en línea con investigaciones previas realizadas por Ras et al. (2017), </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C70722">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Ito</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C70722">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> et al. (2021) y </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> et al. (2020), lo que refuerza la validez y consistencia de nuestras conclusiones en el contexto de la literatura existente. Sin embargo, la hipótesis que establece una conexión entre la deshumanización de los empleados y la ansiedad laboral (H6) no se comprobó como un predictor de la ansiedad laboral. </w:t>
+        <w:t xml:space="preserve"> et al. (2021) y Azmat et al. (2020), lo que refuerza la validez y consistencia de nuestras conclusiones en el contexto de la literatura existente. Sin embargo, la hipótesis que establece una conexión entre la deshumanización de los empleados y la ansiedad laboral (H6) no se comprobó como un predictor de la ansiedad laboral. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44A03136" w14:textId="77777777" w:rsidR="00C70722" w:rsidRDefault="00C70722" w:rsidP="00C70722">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00809151" w14:textId="519462D4" w:rsidR="00120C8F" w:rsidRDefault="00120C8F" w:rsidP="00C70722">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
@@ -24355,71 +24385,51 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> et al. (2019), sugieren que la deshumanización podría afectar al desempeño laboral sin necesariamente estar vinculada a la tecnología, pero no precisan qué otra variable podría estar involucrada. Por lo tanto, se sugiere ampliar esta investigación para integrar una variable adicional entre la deshumanización y las afectaciones al desempeño. En este aspecto, el trabajo de Nguyen &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C70722">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Stinglhamber</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C70722">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (2021) propone la satisfacción laboral como una variable intermedia entre deshumanización y las afectaciones al desempeño. A su vez, la satisfacción laboral se ha demostrado positivamente relacionada con el desempeño laboral, según señala </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> et al. (2007). </w:t>
+        <w:t xml:space="preserve"> (2021) propone la satisfacción laboral como una variable intermedia entre deshumanización y las afectaciones al desempeño. A su vez, la satisfacción laboral se ha demostrado positivamente relacionada con el desempeño laboral, según señala Crede et al. (2007). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43F1AEFA" w14:textId="77777777" w:rsidR="00C70722" w:rsidRDefault="00C70722" w:rsidP="00C70722">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F53822D" w14:textId="508CC86C" w:rsidR="00120C8F" w:rsidRDefault="00120C8F" w:rsidP="00C70722">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
@@ -25669,51 +25679,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Crede, M., Chernyshenko, O. S., Stark, S., Dalal, R. S., &amp; Bashshur, M. (2007). Job satisfaction as mediator: An assessment of job satisfaction’s position within the nomological network. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C70722">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Journal of Occupational and Organizational Psychology,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C70722">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 80(3), 515–538. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00C70722">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.1348/096317906X136180</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="663D7C21" w14:textId="77777777" w:rsidR="00997C56" w:rsidRPr="00C70722" w:rsidRDefault="00997C56" w:rsidP="00C70722">
       <w:pPr>
         <w:pStyle w:val="Bibliografa"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C70722">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
@@ -27439,217 +27449,219 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28F872ED" w14:textId="4B315D5F" w:rsidR="00332F84" w:rsidRPr="00C70722" w:rsidRDefault="00332F84" w:rsidP="00C70722">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00332F84" w:rsidRPr="00C70722" w:rsidSect="00C70722">
-      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1041" w:bottom="1440" w:left="1276" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="66DCB321" w14:textId="77777777" w:rsidR="00524C90" w:rsidRDefault="00524C90" w:rsidP="00136BC4">
+    <w:p w14:paraId="683705B3" w14:textId="77777777" w:rsidR="00F368D7" w:rsidRDefault="00F368D7" w:rsidP="00136BC4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="565733A0" w14:textId="77777777" w:rsidR="00524C90" w:rsidRDefault="00524C90" w:rsidP="00136BC4">
+    <w:p w14:paraId="0B9001F8" w14:textId="77777777" w:rsidR="00F368D7" w:rsidRDefault="00F368D7" w:rsidP="00136BC4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1497768702"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="462E8BFB" w14:textId="3F9DB7AD" w:rsidR="00B67B13" w:rsidRDefault="005609EE" w:rsidP="005609EE">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r w:rsidRPr="00ED6D66">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:b/>
           </w:rPr>
           <w:t xml:space="preserve">Vol. 12, </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00ED6D66">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:b/>
           </w:rPr>
           <w:t>Núm</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00ED6D66">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:b/>
           </w:rPr>
           <w:t>. 24                  Julio – Diciembre 2025                        ISSN: 2448 – 6493</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="6EBD6D6A" w14:textId="77777777" w:rsidR="00B67B13" w:rsidRDefault="00B67B13">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7ABCE167" w14:textId="77777777" w:rsidR="00524C90" w:rsidRDefault="00524C90" w:rsidP="00136BC4">
+    <w:p w14:paraId="421CB255" w14:textId="77777777" w:rsidR="00F368D7" w:rsidRDefault="00F368D7" w:rsidP="00136BC4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D4576F5" w14:textId="77777777" w:rsidR="00524C90" w:rsidRDefault="00524C90" w:rsidP="00136BC4">
+    <w:p w14:paraId="26E8B62A" w14:textId="77777777" w:rsidR="00F368D7" w:rsidRDefault="00F368D7" w:rsidP="00136BC4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="50"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B15A6A"/>
     <w:rsid w:val="00001531"/>
     <w:rsid w:val="000050DE"/>
     <w:rsid w:val="00006DC0"/>
     <w:rsid w:val="00012725"/>
     <w:rsid w:val="00017674"/>
     <w:rsid w:val="00017EF9"/>
+    <w:rsid w:val="00022E64"/>
     <w:rsid w:val="00024E36"/>
     <w:rsid w:val="00024F65"/>
     <w:rsid w:val="00025A8B"/>
     <w:rsid w:val="0003098D"/>
     <w:rsid w:val="000322F6"/>
     <w:rsid w:val="0003250F"/>
     <w:rsid w:val="0003507D"/>
     <w:rsid w:val="000357E2"/>
     <w:rsid w:val="000412C8"/>
     <w:rsid w:val="00041C77"/>
     <w:rsid w:val="00044882"/>
     <w:rsid w:val="00051102"/>
     <w:rsid w:val="00054F97"/>
     <w:rsid w:val="00055150"/>
     <w:rsid w:val="0005528A"/>
     <w:rsid w:val="000564A6"/>
     <w:rsid w:val="00057318"/>
     <w:rsid w:val="0006307D"/>
     <w:rsid w:val="00065546"/>
     <w:rsid w:val="00066DCA"/>
     <w:rsid w:val="00067BAF"/>
     <w:rsid w:val="0007038D"/>
     <w:rsid w:val="000704EE"/>
     <w:rsid w:val="000705FF"/>
     <w:rsid w:val="000751CC"/>
@@ -28637,50 +28649,51 @@
     <w:rsid w:val="00DD5978"/>
     <w:rsid w:val="00DD5C13"/>
     <w:rsid w:val="00DE07E7"/>
     <w:rsid w:val="00DE649C"/>
     <w:rsid w:val="00DE68A1"/>
     <w:rsid w:val="00DF2532"/>
     <w:rsid w:val="00E02CB1"/>
     <w:rsid w:val="00E040DE"/>
     <w:rsid w:val="00E041E7"/>
     <w:rsid w:val="00E057AB"/>
     <w:rsid w:val="00E10734"/>
     <w:rsid w:val="00E17FAE"/>
     <w:rsid w:val="00E20DC2"/>
     <w:rsid w:val="00E212AC"/>
     <w:rsid w:val="00E22767"/>
     <w:rsid w:val="00E23DF6"/>
     <w:rsid w:val="00E24BAE"/>
     <w:rsid w:val="00E2551B"/>
     <w:rsid w:val="00E26E38"/>
     <w:rsid w:val="00E30D36"/>
     <w:rsid w:val="00E30F94"/>
     <w:rsid w:val="00E325D5"/>
     <w:rsid w:val="00E343A7"/>
     <w:rsid w:val="00E35990"/>
     <w:rsid w:val="00E40E2C"/>
+    <w:rsid w:val="00E41DAB"/>
     <w:rsid w:val="00E44C70"/>
     <w:rsid w:val="00E474E2"/>
     <w:rsid w:val="00E47554"/>
     <w:rsid w:val="00E47F39"/>
     <w:rsid w:val="00E54552"/>
     <w:rsid w:val="00E54847"/>
     <w:rsid w:val="00E54BCB"/>
     <w:rsid w:val="00E54D7F"/>
     <w:rsid w:val="00E61DCA"/>
     <w:rsid w:val="00E646F1"/>
     <w:rsid w:val="00E66102"/>
     <w:rsid w:val="00E66536"/>
     <w:rsid w:val="00E7315A"/>
     <w:rsid w:val="00E73572"/>
     <w:rsid w:val="00E81732"/>
     <w:rsid w:val="00E82733"/>
     <w:rsid w:val="00E829AA"/>
     <w:rsid w:val="00E83731"/>
     <w:rsid w:val="00E85FC0"/>
     <w:rsid w:val="00E87B0D"/>
     <w:rsid w:val="00E94604"/>
     <w:rsid w:val="00EA4DDC"/>
     <w:rsid w:val="00EA54C0"/>
     <w:rsid w:val="00EA6881"/>
     <w:rsid w:val="00EA7852"/>
@@ -28698,50 +28711,51 @@
     <w:rsid w:val="00ED7A96"/>
     <w:rsid w:val="00ED7D53"/>
     <w:rsid w:val="00ED7FBB"/>
     <w:rsid w:val="00EE0739"/>
     <w:rsid w:val="00EE4555"/>
     <w:rsid w:val="00EE56E9"/>
     <w:rsid w:val="00EE66B8"/>
     <w:rsid w:val="00EE6B3B"/>
     <w:rsid w:val="00EF3305"/>
     <w:rsid w:val="00EF3A14"/>
     <w:rsid w:val="00EF7E5C"/>
     <w:rsid w:val="00F05EFD"/>
     <w:rsid w:val="00F1114B"/>
     <w:rsid w:val="00F13257"/>
     <w:rsid w:val="00F13A2A"/>
     <w:rsid w:val="00F13E3D"/>
     <w:rsid w:val="00F16FD4"/>
     <w:rsid w:val="00F22732"/>
     <w:rsid w:val="00F23F6C"/>
     <w:rsid w:val="00F24959"/>
     <w:rsid w:val="00F24E66"/>
     <w:rsid w:val="00F25664"/>
     <w:rsid w:val="00F27649"/>
     <w:rsid w:val="00F30414"/>
     <w:rsid w:val="00F32F71"/>
+    <w:rsid w:val="00F368D7"/>
     <w:rsid w:val="00F375C5"/>
     <w:rsid w:val="00F42A00"/>
     <w:rsid w:val="00F4337D"/>
     <w:rsid w:val="00F45877"/>
     <w:rsid w:val="00F45A64"/>
     <w:rsid w:val="00F45F34"/>
     <w:rsid w:val="00F468E4"/>
     <w:rsid w:val="00F46A1A"/>
     <w:rsid w:val="00F4768E"/>
     <w:rsid w:val="00F47C70"/>
     <w:rsid w:val="00F52A77"/>
     <w:rsid w:val="00F52D04"/>
     <w:rsid w:val="00F530D8"/>
     <w:rsid w:val="00F53520"/>
     <w:rsid w:val="00F546F1"/>
     <w:rsid w:val="00F56846"/>
     <w:rsid w:val="00F570A3"/>
     <w:rsid w:val="00F5727F"/>
     <w:rsid w:val="00F61E92"/>
     <w:rsid w:val="00F62DB2"/>
     <w:rsid w:val="00F63037"/>
     <w:rsid w:val="00F65313"/>
     <w:rsid w:val="00F65369"/>
     <w:rsid w:val="00F70250"/>
     <w:rsid w:val="00F7084F"/>
@@ -29230,54 +29244,76 @@
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00F63037"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo2Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00022E64"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bibliografa">
     <w:name w:val="Bibliography"/>
@@ -29652,50 +29688,67 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EE4555"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00F63037"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="0"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
+    <w:name w:val="Título 2 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00022E64"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="604265394">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="664675222">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -29744,51 +29797,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1538856856">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:al220871@alumnos.uacj.mx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sdagama@fca.unam.mx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4067-6323" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1348/096317906X136180" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manuela.zalapa@uacj.mx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2325-2051" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jhernand@uacj.mx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6490-6" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/ctes.v12i24.892" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4067-6323" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manuela.zalapa@uacj.mx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1348/096317906X136180" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2325-2051" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6490-6" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jhernand@uacj.mx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:al220871@alumnos.uacj.mx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sdagama@fca.unam.mx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -30060,78 +30113,78 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B31F5401-0A50-49F7-A0B6-0F299D4EA79B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>17</Pages>
-  <Words>20739</Words>
-  <Characters>114070</Characters>
+  <Words>20755</Words>
+  <Characters>114156</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>950</Lines>
+  <Lines>951</Lines>
   <Paragraphs>269</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>134540</CharactersWithSpaces>
+  <CharactersWithSpaces>134642</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>JESUS GUILLERMO ALMEIDA MADRID</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ZOTERO_PREF_1">
     <vt:lpwstr>&lt;data data-version="3" zotero-version="6.0.26"&gt;&lt;session id="nCBBN1Jw"/&gt;&lt;style id="http://www.zotero.org/styles/apa" locale="es-MX" hasBibliography="1" bibliographyStyleHasBeenSet="1"/&gt;&lt;prefs&gt;&lt;pref name="fieldType" value="Field"/&gt;&lt;pref name="automaticJourn</vt:lpwstr>