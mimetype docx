--- v0 (2025-11-29)
+++ v1 (2026-07-27)
@@ -112,51 +112,115 @@
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DC8869C" w14:textId="77777777" w:rsidR="004513F1" w:rsidRPr="008E508B" w:rsidRDefault="004513F1" w:rsidP="008E508B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E69190C" w14:textId="4C526F06" w:rsidR="004513F1" w:rsidRPr="004513F1" w:rsidRDefault="004513F1" w:rsidP="00642D7D">
+    <w:p w14:paraId="0BE86FF2" w14:textId="4AE30246" w:rsidR="001D0366" w:rsidRPr="001D0366" w:rsidRDefault="001D0366" w:rsidP="001D0366">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0366">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0366">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="001D0366">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="es-MX"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/ctes.v12i24.893</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="080F8CD4" w14:textId="77777777" w:rsidR="001D0366" w:rsidRDefault="001D0366" w:rsidP="00642D7D">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E69190C" w14:textId="6F1B5EC5" w:rsidR="004513F1" w:rsidRPr="004513F1" w:rsidRDefault="004513F1" w:rsidP="00642D7D">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004513F1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Artículos científicos</w:t>
@@ -349,51 +413,51 @@
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E508B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>mariela.alvarez@uacj.mx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C772111" w14:textId="4DA14D35" w:rsidR="007B46F9" w:rsidRPr="008E508B" w:rsidRDefault="001B3952" w:rsidP="008E508B">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="008E508B">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:spacing w:val="-8"/>
             <w:u w:val="none"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0003-4824-1244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4C2EF73E" w14:textId="77777777" w:rsidR="007B46F9" w:rsidRPr="008E508B" w:rsidRDefault="007B46F9" w:rsidP="008E508B">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -465,51 +529,51 @@
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>al203927@alumnos.uacj.mx</w:t>
       </w:r>
       <w:r w:rsidR="00F116E8" w:rsidRPr="008E508B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE0000"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E68EEC2" w14:textId="618BB868" w:rsidR="007B46F9" w:rsidRPr="008E508B" w:rsidRDefault="007B46F9" w:rsidP="008E508B">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="008E508B">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:spacing w:val="-8"/>
             <w:u w:val="none"/>
             <w:lang w:val="pt-PT"/>
           </w:rPr>
           <w:t>https://orcid.org/0009-0003-7007-9156</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5DE9D861" w14:textId="77777777" w:rsidR="007B46F9" w:rsidRPr="008E508B" w:rsidRDefault="007B46F9" w:rsidP="008E508B">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -572,51 +636,51 @@
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E508B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE0000"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>rromero@uacj.mx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00AD5755" w14:textId="678A6C23" w:rsidR="007B46F9" w:rsidRPr="008E508B" w:rsidRDefault="007B46F9" w:rsidP="008E508B">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="008E508B">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:spacing w:val="-8"/>
             <w:u w:val="none"/>
             <w:lang w:val="pt-PT"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0003-0859-327X</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008E508B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5730EF7E" w14:textId="77777777" w:rsidR="004C285D" w:rsidRPr="008E508B" w:rsidRDefault="004C285D" w:rsidP="008E508B">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:firstLine="284"/>
@@ -666,51 +730,51 @@
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E508B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Universidad Autónoma de Ciudad Juárez</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C2566E0" w14:textId="70F9BD03" w:rsidR="004C285D" w:rsidRPr="008E508B" w:rsidRDefault="004C285D" w:rsidP="008E508B">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE0000"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="008E508B">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="EE0000"/>
             <w:spacing w:val="-8"/>
             <w:u w:val="none"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:t>snoriega@uacj.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7B83E9F3" w14:textId="19D15BFA" w:rsidR="004C285D" w:rsidRPr="008E508B" w:rsidRDefault="004C285D" w:rsidP="008E508B">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E508B">
         <w:rPr>
@@ -803,70 +867,70 @@
       </w:r>
       <w:r w:rsidR="004C285D" w:rsidRPr="008E508B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> consiste </w:t>
       </w:r>
       <w:r w:rsidRPr="008E508B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">en una revisión de literatura, mediante la recopilación y análisis de información teórica relacionada con los tres conceptos, complementada con un análisis bibliométrico realizado con el software </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E508B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>VOSviewer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E508B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">, con el fin de visualizar las conexiones y tendencias existentes entre los términos de estudio. Los resultados evidencian una conexión significativa entre Seis Sigma y la Industria 5.0, destacando su contribución conjunta al cumplimiento de los Objetivos de Desarrollo Sostenible (ODS). Los beneficios identificados se agrupan en las dimensiones del desarrollo sostenible, mostrando mejoras en la eficiencia productiva, la innovación tecnológica, la gestión ambiental y la responsabilidad social empresarial. Se concluye que </w:t>
+        <w:t xml:space="preserve">, con el fin de visualizar las conexiones y tendencias existentes entre los términos de estudio. Los resultados evidencian una conexión significativa entre Seis Sigma y la Industria 5.0, destacando su contribución conjunta al cumplimiento de los Objetivos de Desarrollo Sostenible (ODS). Los beneficios identificados se agrupan en las dimensiones del desarrollo sostenible, mostrando mejoras en la eficiencia </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E508B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">productiva, la innovación tecnológica, la gestión ambiental y la responsabilidad social empresarial. Se concluye que </w:t>
       </w:r>
       <w:r w:rsidR="004C285D" w:rsidRPr="008E508B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">el resultado de implementar </w:t>
       </w:r>
       <w:r w:rsidRPr="008E508B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">proyectos basados en Seis Sigma, en el contexto de la </w:t>
-[...6 lines deleted...]
-        <w:t>Industria 5.0, potencia los resultados positivos orientados al fortalecimiento del Desarrollo Sostenible. En conjunto, la convergencia de estos enfoques impulsa una transformación industrial más inteligente, eficiente y responsable, con impactos favorables en los ámbitos económico, tecnológico, ambiental y social.</w:t>
+        <w:t>proyectos basados en Seis Sigma, en el contexto de la Industria 5.0, potencia los resultados positivos orientados al fortalecimiento del Desarrollo Sostenible. En conjunto, la convergencia de estos enfoques impulsa una transformación industrial más inteligente, eficiente y responsable, con impactos favorables en los ámbitos económico, tecnológico, ambiental y social.</w:t>
       </w:r>
       <w:r w:rsidR="00B0344A" w:rsidRPr="008E508B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="098B2BC0" w14:textId="77777777" w:rsidR="008E508B" w:rsidRPr="008E508B" w:rsidRDefault="008E508B" w:rsidP="008E508B">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B843BB0" w14:textId="6946632E" w:rsidR="00DE30F8" w:rsidRDefault="00F116E8" w:rsidP="008E508B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1129,67 +1193,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E508B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">El presente estudio analiza la relación entre la metodología Seis Sigma (SS), la Industria 5.0 y el Desarrollo Sostenible (DS), con el propósito de identificar los beneficios que surgen de su integración en el contexto de la transformación industrial. </w:t>
       </w:r>
       <w:r w:rsidR="007D648C" w:rsidRPr="008E508B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>La metodología Seis Sigma se orienta a la reducción de la variabilidad en los procesos y a la mejora continua de la calidad, promoviendo la eficiencia operativa y la satisfacción del cliente</w:t>
       </w:r>
       <w:r w:rsidR="00D91F18" w:rsidRPr="008E508B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> et. al., 2019)</w:t>
+        <w:t xml:space="preserve"> (Ishak et. al., 2019)</w:t>
       </w:r>
       <w:r w:rsidR="007D648C" w:rsidRPr="008E508B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>. Por su parte, la Industria 5.0 representa una evolución de la Industria 4.0, enfocándose no solo en la digitalización y la productividad, sino también en los aspectos sociales, humanos y ambientales de la manufactura</w:t>
       </w:r>
       <w:r w:rsidR="002B084F" w:rsidRPr="008E508B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Breque et al., 2021)</w:t>
       </w:r>
       <w:r w:rsidR="007D648C" w:rsidRPr="008E508B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>. En conjunto, ambos enfoques ofrecen un marco de acción compatible con los principios del Desarrollo Sostenible y los Objetivos de Desarrollo Sostenible (ODS) establecidos en la Agenda 2030</w:t>
       </w:r>
       <w:r w:rsidR="00D91F18" w:rsidRPr="008E508B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -1250,51 +1298,59 @@
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> como el </w:t>
       </w:r>
       <w:r w:rsidRPr="008E508B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">análisis bibliométrico con el software </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E508B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>VOSviewer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E508B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>, con el fin de clasificar y visualizar los factores relevantes y las relaciones entre los tres conceptos. Se consideran fuentes académicas publicadas entre 2019 y 2025 en idioma español e inglés.</w:t>
+        <w:t xml:space="preserve">, con el fin de clasificar y visualizar los factores relevantes y las relaciones entre los tres conceptos. Se consideran fuentes académicas publicadas entre 2019 y 2025 en idioma español </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E508B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>e inglés.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12D8A86C" w14:textId="77777777" w:rsidR="008E508B" w:rsidRDefault="008E508B" w:rsidP="008E508B">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54BDEC27" w14:textId="77777777" w:rsidR="008E508B" w:rsidRPr="008E508B" w:rsidRDefault="008E508B" w:rsidP="008E508B">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="366DC9B6" w14:textId="5E983FC7" w:rsidR="007D648C" w:rsidRPr="008E508B" w:rsidRDefault="007D648C" w:rsidP="008E508B">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
@@ -1569,51 +1625,51 @@
         <w:t xml:space="preserve"> Metodología</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="639E6574" w14:textId="77777777" w:rsidR="007D648C" w:rsidRPr="008E508B" w:rsidRDefault="007D648C" w:rsidP="008E508B">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E508B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7354CEE2" wp14:editId="13637078">
             <wp:extent cx="5600700" cy="3038475"/>
             <wp:effectExtent l="0" t="19050" r="19050" b="28575"/>
             <wp:docPr id="1492854440" name="Diagrama 2"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId13" r:lo="rId14" r:qs="rId15" r:cs="rId16"/>
+                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId14" r:lo="rId15" r:qs="rId16" r:cs="rId17"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="22F4FA50" w14:textId="41A1DD17" w:rsidR="007D648C" w:rsidRPr="008E508B" w:rsidRDefault="001B3952" w:rsidP="008E508B">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E508B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Fuente: Elaboración propia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48AC7822" w14:textId="77777777" w:rsidR="001B3952" w:rsidRPr="008E508B" w:rsidRDefault="001B3952" w:rsidP="008E508B">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
@@ -2194,105 +2250,69 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2817" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0594A764" w14:textId="77777777" w:rsidR="00E275EA" w:rsidRPr="009C50E2" w:rsidRDefault="00E275EA" w:rsidP="008E508B">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C50E2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> et al., 2020; Pérez Domínguez, </w:t>
+              <w:t xml:space="preserve">(Bednar et al., 2020; Pérez Domínguez, </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="009C50E2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2023;  Valbuena</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="009C50E2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> Otalvaro </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="009C50E2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>&amp;  Viña</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="009C50E2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Uribe, 2024)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E508B" w:rsidRPr="009C50E2" w14:paraId="0067AA56" w14:textId="77777777" w:rsidTr="00E275EA">
         <w:trPr>
           <w:trHeight w:val="283"/>
@@ -2378,69 +2398,51 @@
               <w:t>Ussa</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="009C50E2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, 2021; </w:t>
             </w:r>
             <w:r w:rsidR="00F93804" w:rsidRPr="009C50E2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Prato </w:t>
             </w:r>
             <w:r w:rsidRPr="009C50E2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ibarra, 2025; </w:t>
-[...17 lines deleted...]
-              <w:t>, 2023)</w:t>
+              <w:t>Ibarra, 2025; Walas, 2023)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E508B" w:rsidRPr="009C50E2" w14:paraId="688E1285" w14:textId="77777777" w:rsidTr="00E275EA">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="385" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6CDE1C33" w14:textId="77777777" w:rsidR="00E275EA" w:rsidRPr="009C50E2" w:rsidRDefault="00E275EA" w:rsidP="008E508B">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -3073,69 +3075,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2817" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="162F4086" w14:textId="77777777" w:rsidR="00E275EA" w:rsidRPr="009C50E2" w:rsidRDefault="00E275EA" w:rsidP="008E508B">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C50E2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">, 2012; </w:t>
+              <w:t xml:space="preserve">(Merli, 2012; </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009C50E2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nedeliaková</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="009C50E2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> et al., 2017)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E508B" w:rsidRPr="009C50E2" w14:paraId="44B9996F" w14:textId="77777777" w:rsidTr="00E275EA">
         <w:trPr>
           <w:trHeight w:val="283"/>
@@ -3283,69 +3267,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2817" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="617685DC" w14:textId="2AE80349" w:rsidR="00E275EA" w:rsidRPr="009C50E2" w:rsidRDefault="00E275EA" w:rsidP="008E508B">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C50E2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">, 1997; Ocampo </w:t>
+              <w:t xml:space="preserve">(Merli, 1997; Ocampo </w:t>
             </w:r>
             <w:r w:rsidR="008B1F1E" w:rsidRPr="009C50E2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>y</w:t>
             </w:r>
             <w:r w:rsidRPr="009C50E2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pavón, 2012)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E508B" w:rsidRPr="009C50E2" w14:paraId="74F51F15" w14:textId="77777777" w:rsidTr="00E275EA">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
@@ -3395,69 +3361,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2817" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44BBD55D" w14:textId="77777777" w:rsidR="00E275EA" w:rsidRPr="009C50E2" w:rsidRDefault="00E275EA" w:rsidP="008E508B">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C50E2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">, 2005; Membrado </w:t>
+              <w:t xml:space="preserve">(Barbiero, 2005; Membrado </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009C50E2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Martínez</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="009C50E2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, 2013)</w:t>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E508B" w:rsidRPr="009C50E2" w14:paraId="2924156E" w14:textId="77777777" w:rsidTr="00E275EA">
         <w:trPr>
@@ -4904,706 +4852,716 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="5996EC4E" w14:textId="74015188" w:rsidR="004A1AE5" w:rsidRPr="009C50E2" w:rsidRDefault="004A1AE5" w:rsidP="008E508B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C50E2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="705B9F4A" wp14:editId="0ED862DA">
             <wp:extent cx="6324600" cy="3914775"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="14" name="Imagen 14" descr="Diagrama&#10;&#10;Descripción generada automáticamente"/>
-            <wp:cNvGraphicFramePr>
-[...629 lines deleted...]
-            <wp:docPr id="52" name="Imagen 52" descr="Diagrama&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
+                      <a:ext cx="6325358" cy="3915244"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="211184E5" w14:textId="7B916B63" w:rsidR="004A1AE5" w:rsidRPr="009C50E2" w:rsidRDefault="00646A6E" w:rsidP="008E508B">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C50E2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Fuente: Elaboración Propia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D7DFEBD" w14:textId="77777777" w:rsidR="008E508B" w:rsidRPr="009C50E2" w:rsidRDefault="008E508B" w:rsidP="008E508B">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F6A0CA3" w14:textId="77777777" w:rsidR="00646A6E" w:rsidRDefault="00646A6E" w:rsidP="008E508B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C50E2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El diagrama presentado es un análisis de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C50E2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>co-ocurrencia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C50E2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de palabras clave con la literatura científica revisada, cada termino esta esta mediante un nodo, el cual los más grandes son los que se representan con mayor frecuencia en número de aparición entre los documentos y las líneas que se entrelazan de un término a otro es la intensidad de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C50E2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>co-ocurrencia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C50E2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que hay entre ellos, por lo que los nodos más </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C50E2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>pequeños son los que tienen una cantidad menor, y los grandes son los que se conectan con más variedad de términos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="223F282F" w14:textId="77777777" w:rsidR="009C50E2" w:rsidRPr="009C50E2" w:rsidRDefault="009C50E2" w:rsidP="008E508B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6273B230" w14:textId="50C5EF08" w:rsidR="00646A6E" w:rsidRPr="009C50E2" w:rsidRDefault="00646A6E" w:rsidP="008E508B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C50E2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cada color corresponde a un clúster temático identificado para cada área, dando como resultado un total de 5 los cuales se describen a continuación. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="618E8393" w14:textId="77777777" w:rsidR="008E508B" w:rsidRPr="008E508B" w:rsidRDefault="008E508B" w:rsidP="008E508B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B87C7A3" w14:textId="39E8CF9F" w:rsidR="00646A6E" w:rsidRPr="008E508B" w:rsidRDefault="00646A6E" w:rsidP="008E508B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E508B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clúster rojo: Agrupa mejora de procesos y de calidad, representa un enfoque orientado a la </w:t>
+      </w:r>
+      <w:r w:rsidR="00C74F69" w:rsidRPr="008E508B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eficiencia en los </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E508B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">procesos </w:t>
+      </w:r>
+      <w:r w:rsidR="00C74F69" w:rsidRPr="008E508B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de producción </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E508B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>y de gestión ya que su soporte es mediante metodologías estandarizadas y uso de herramientas de control de calidad, su interconexión indica que su cuerpo de literatura es entorno a la mejora continua</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="730276C7" w14:textId="77777777" w:rsidR="00646A6E" w:rsidRPr="008E508B" w:rsidRDefault="00646A6E" w:rsidP="008E508B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E508B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Clúster azul: Tecnología e Industria 5.0, de lo que se compone de la digitalización, inteligencia artificial, y enfoque humano, este refleja el interés de la incorporación de tecnologías emergentes y la interacción hombre-maquina y la visión centrada a un enfoque sostenible, de personalización y una automatización avanzada</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4093A3D5" w14:textId="77CBA3BB" w:rsidR="00646A6E" w:rsidRPr="008E508B" w:rsidRDefault="00646A6E" w:rsidP="008E508B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E508B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clúster verde: Sostenibilidad y responsabilidad ambiental, agrupa términos como consumo responsable, comunicación, medidas para el cambio y los </w:t>
+      </w:r>
+      <w:r w:rsidR="00C74F69" w:rsidRPr="008E508B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>ODS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E508B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>, presenta la importancia de la integración de la sostenibilidad como eje central para ese enfoque ambiental tomando de la mano las metas globales establecidas por la agenda 2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B00FFD0" w14:textId="77777777" w:rsidR="00646A6E" w:rsidRPr="008E508B" w:rsidRDefault="00646A6E" w:rsidP="008E508B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E508B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Clúster amarillo: Trabajo en equipo y eficiencia, conformado por rendimiento, modelos dinámicos y equipo, es un puente entre la metodología de mejora en los procesos y uso de herramientas de modelado y análisis colaborativo para lograr el rendimiento esperado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7062BBCE" w14:textId="77777777" w:rsidR="00646A6E" w:rsidRPr="008E508B" w:rsidRDefault="00646A6E" w:rsidP="008E508B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E508B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Clúster violeta: Resiliencia y enfoque ambiental-tecnológico, agrupando la Industria 5.0, con el enfoque ambiental, mostrando el vínculo que existe entre la tecnología para lograr cambios ambientales para poder hacer frente a estos cambios y a los desafíos en entornos productivos con la sostenibilidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="537CD0C4" w14:textId="77777777" w:rsidR="008E508B" w:rsidRDefault="008E508B" w:rsidP="008E508B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F465E3D" w14:textId="6B5C58C2" w:rsidR="00490828" w:rsidRPr="008E508B" w:rsidRDefault="00646A6E" w:rsidP="008E508B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E508B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con base en lo anterior, el análisis revela dos ejes temáticos centrales: la tecnología e innovación (Industria 5.0) con un enfoque sostenible donde, al tener soluciones tecnológicas se atienden los objetivos y las problemáticas ambientales y sociales de la industria. Y la metodología de mejoras de procesos (Seis Sigma) que se centra en </w:t>
+      </w:r>
+      <w:r w:rsidR="00C74F69" w:rsidRPr="008E508B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">optimizar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E508B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">procesos </w:t>
+      </w:r>
+      <w:r w:rsidR="00C74F69" w:rsidRPr="008E508B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">con el fin de lograr </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E508B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>una mejor eficiencia, por lo que su implementación permite mejorar de manera positiva la productividad, y de reducir lo mayor posible los recursos.</w:t>
+      </w:r>
+      <w:r w:rsidR="00490828" w:rsidRPr="008E508B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008E508B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E508B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Y como ambos ejes se interconectan entre sí, indica una tendencia centrada a las estrategias tecnológicas y de sostenibilidad con los respectivos métodos para la gestión de calidad. </w:t>
+      </w:r>
+      <w:r w:rsidR="00490828" w:rsidRPr="008E508B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En la Figura No. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E275EA" w:rsidRPr="008E508B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E508B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>, se muestra el diagrama</w:t>
+      </w:r>
+      <w:r w:rsidR="00490828" w:rsidRPr="008E508B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E508B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>superposición temporal</w:t>
+      </w:r>
+      <w:r w:rsidR="00490828" w:rsidRPr="008E508B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, que indica </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E508B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">los rangos </w:t>
+      </w:r>
+      <w:r w:rsidR="00490828" w:rsidRPr="008E508B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>del tiempo donde se realizaron las publicaciones.</w:t>
+      </w:r>
+      <w:r w:rsidR="00490828" w:rsidRPr="008E508B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3739759B" w14:textId="77777777" w:rsidR="00C74F69" w:rsidRPr="008E508B" w:rsidRDefault="00C74F69" w:rsidP="008E508B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55BD5E0B" w14:textId="3351740A" w:rsidR="00490828" w:rsidRPr="008E508B" w:rsidRDefault="00490828" w:rsidP="008E508B">
+      <w:pPr>
+        <w:pStyle w:val="Descripcin"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E508B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Figura</w:t>
+      </w:r>
+      <w:r w:rsidR="008E508B" w:rsidRPr="008E508B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E508B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="008E508B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> SEQ Figura_No. \* ARABIC </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="008E508B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00E473E1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E508B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="008E508B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Diagrama superposición temporal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34A4F1CB" w14:textId="77777777" w:rsidR="00490828" w:rsidRPr="008E508B" w:rsidRDefault="00490828" w:rsidP="008E508B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E508B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="50B5B548" wp14:editId="303EEF61">
+            <wp:extent cx="6257925" cy="3648075"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+            <wp:docPr id="52" name="Imagen 52" descr="Diagrama&#10;&#10;Descripción generada automáticamente"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId20">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
                       <a:ext cx="6258661" cy="3648504"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="50B873F7" w14:textId="0B2595EF" w:rsidR="00490828" w:rsidRPr="008E508B" w:rsidRDefault="00490828" w:rsidP="008E508B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F45AACA" w14:textId="7774144F" w:rsidR="00490828" w:rsidRPr="008E508B" w:rsidRDefault="00490828" w:rsidP="008E508B">
@@ -6078,51 +6036,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E508B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5AE6817C" wp14:editId="1BF33244">
             <wp:extent cx="6200775" cy="3267075"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="53" name="Imagen 53" descr="Diagrama&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="53" name="Imagen 53" descr="Diagrama&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20">
+                    <a:blip r:embed="rId21">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6200848" cy="3267113"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -9262,97 +9220,60 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>, G. D. (2020). Contextualización de la cuarta revolución industrial, Industria 4.0, Industria 5.0 y tecnología 5G con el sector Defensa y Seguridad. Revista científica en Ciencias Sociales e interdisciplinaria, 12(21), 245–258. https://doi.org/10.47961/2145194X.225</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20A1EA12" w14:textId="77777777" w:rsidR="008B1F1E" w:rsidRPr="008E508B" w:rsidRDefault="008B1F1E" w:rsidP="008E508B">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:left="426" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E508B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>Barbiero</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">, María Isabel. </w:t>
+        <w:t xml:space="preserve">Barbiero, Cristina A. Flury, María Isabel. </w:t>
       </w:r>
       <w:r w:rsidRPr="008E508B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">Pagura, José Alberto. Quaglino, Marta B and Ruggieri. </w:t>
       </w:r>
       <w:r w:rsidRPr="008E508B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">Marta (2005). LA IMPORTANCIA DE LA ESTADISTICA EN ESTRATEGIAS DE </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008E508B">
@@ -9765,71 +9686,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">como estrategia de desarrollo sostenible en la industria 5.0. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E508B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>European</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E508B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> &amp; Social </w:t>
+        <w:t xml:space="preserve"> Public &amp; Social </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E508B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Innovation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E508B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E508B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -9877,91 +9778,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> Jiménez, H., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E508B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Hualpa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E508B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...39 lines deleted...]
-        <w:t>, J., and Rodríguez Cortes, M. (2023). Aplicación de Seis Sigma para la Reducción de Defectos en la Fabricación de Muebles de Madera en una PYME. Dirección y Organización, 81, 52–68. https://doi.org/10.37610/dyo.v0i81.652</w:t>
+        <w:t xml:space="preserve"> Zuñiga, A., Arango Londoño, C., Rodríguez Rativa, J., and Rodríguez Cortes, M. (2023). Aplicación de Seis Sigma para la Reducción de Defectos en la Fabricación de Muebles de Madera en una PYME. Dirección y Organización, 81, 52–68. https://doi.org/10.37610/dyo.v0i81.652</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="748FB45A" w14:textId="6256CC9E" w:rsidR="005F3F39" w:rsidRPr="008E508B" w:rsidRDefault="005F3F39" w:rsidP="008E508B">
       <w:pPr>
         <w:ind w:left="426" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E508B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Gamboa Bernal, G. A. (2015). </w:t>
       </w:r>
       <w:r w:rsidRPr="008E508B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
@@ -10581,73 +10442,60 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> de Santos. https://www.editdiazdesantos.com/wwwdat/pdf/9788479788193.pdf</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57C03F0B" w14:textId="77777777" w:rsidR="008B1F1E" w:rsidRPr="008E508B" w:rsidRDefault="008B1F1E" w:rsidP="008E508B">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:left="426" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E508B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>Merli</w:t>
-[...11 lines deleted...]
-        <w:t>, G. O. (2012). Gestión de la Calidad: Control Estadístico y Seis Sigma. Revista de Estudios Interdisciplinarios en Ciencias Sociales, 14(2), 269–274. https://www.redalyc.org/pdf/993/99323311008.pdf</w:t>
+        <w:t>Merli, G. O. (2012). Gestión de la Calidad: Control Estadístico y Seis Sigma. Revista de Estudios Interdisciplinarios en Ciencias Sociales, 14(2), 269–274. https://www.redalyc.org/pdf/993/99323311008.pdf</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02705CFD" w14:textId="1BB70825" w:rsidR="002761C6" w:rsidRPr="008E508B" w:rsidRDefault="002761C6" w:rsidP="008E508B">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:left="426" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E508B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
@@ -11245,95 +11093,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> en la estrategia de una empresa tecnológica. https://repositorio.ucam.edu/bitstream/handle/10952/7678/TATO.pdf?sequence=1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F3A4F34" w14:textId="2E455804" w:rsidR="00F93804" w:rsidRPr="008E508B" w:rsidRDefault="00F93804" w:rsidP="008E508B">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:left="426" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E508B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">Valbuena </w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> Paola, and Santiago Viña Uribe. (2024). Diseño de un Instrumento de medición a partir de la construcción teórica en la temática </w:t>
+        <w:t xml:space="preserve">Valbuena Otalvaro Yini Paola, and Santiago Viña Uribe. (2024). Diseño de un Instrumento de medición a partir de la construcción teórica en la temática </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008E508B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>de  perdurabilidad</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008E508B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> de modelos de gestión en Industrias 5.0. In </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E508B">
@@ -11372,73 +11176,60 @@
       <w:r w:rsidRPr="008E508B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>. https://doi.org/https://repository.ucc.edu.co/server/api/core/bitstreams/60a9f014-db24-4c76-8a72-128a3cb5cd90/content</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56C96F31" w14:textId="77777777" w:rsidR="00D444C2" w:rsidRPr="008E508B" w:rsidRDefault="00D444C2" w:rsidP="008E508B">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:left="426" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E508B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>Walas</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> Mateo, F. (2023). Nuevos modelos de negocio en el paradigma Industria 5.0. Inteligencia Artificial y Aprendizaje Automático para optimizar procesos industriales [Doctorado, Universidad lomas de </w:t>
+        <w:t xml:space="preserve">Walas Mateo, F. (2023). Nuevos modelos de negocio en el paradigma Industria 5.0. Inteligencia Artificial y Aprendizaje Automático para optimizar procesos industriales [Doctorado, Universidad lomas de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E508B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>zamora</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E508B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>]. https://repositorio.unlz.edu.ar/bitstream/handle/123456789/674/CUERPO%20CENTRAL%20TESIS%20WALAS%20MATEO_V3.pdf?sequence=1&amp;isAllowed=y</w:t>
       </w:r>
@@ -11507,71 +11298,71 @@
       </w:r>
       <w:r w:rsidRPr="008E508B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>, 530–535. https://doi.org/10.1016/j.jmsy.2021.10.006</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="178AEFDF" w14:textId="77777777" w:rsidR="005F3F39" w:rsidRPr="008E508B" w:rsidRDefault="005F3F39" w:rsidP="008E508B">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="426" w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005F3F39" w:rsidRPr="008E508B" w:rsidSect="004513F1">
-      <w:headerReference w:type="default" r:id="rId21"/>
-      <w:footerReference w:type="default" r:id="rId22"/>
+      <w:headerReference w:type="default" r:id="rId22"/>
+      <w:footerReference w:type="default" r:id="rId23"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1276" w:right="1041" w:bottom="1276" w:left="1276" w:header="1344" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="741F6980" w14:textId="77777777" w:rsidR="007F2EC1" w:rsidRDefault="007F2EC1">
+    <w:p w14:paraId="490A95AF" w14:textId="77777777" w:rsidR="0060341D" w:rsidRDefault="0060341D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6CA7E281" w14:textId="77777777" w:rsidR="007F2EC1" w:rsidRDefault="007F2EC1">
+    <w:p w14:paraId="1A734C8B" w14:textId="77777777" w:rsidR="0060341D" w:rsidRDefault="0060341D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -11607,101 +11398,102 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1497768702"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="2719C9EC" w14:textId="77777777" w:rsidR="004513F1" w:rsidRDefault="004513F1" w:rsidP="004513F1">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r w:rsidRPr="00ED6D66">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:b/>
           </w:rPr>
           <w:t xml:space="preserve">Vol. 12, Núm. 24                  Julio – </w:t>
         </w:r>
         <w:proofErr w:type="gramStart"/>
         <w:r w:rsidRPr="00ED6D66">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:b/>
           </w:rPr>
           <w:t>Diciembre</w:t>
         </w:r>
         <w:proofErr w:type="gramEnd"/>
         <w:r w:rsidRPr="00ED6D66">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:b/>
           </w:rPr>
           <w:t xml:space="preserve"> 2025                        ISSN: 2448 – 6493</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="2C5A2C25" w14:textId="77777777" w:rsidR="004513F1" w:rsidRDefault="004513F1">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50E595F5" w14:textId="77777777" w:rsidR="007F2EC1" w:rsidRDefault="007F2EC1">
+    <w:p w14:paraId="77A12B03" w14:textId="77777777" w:rsidR="0060341D" w:rsidRDefault="0060341D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06F6AFF4" w14:textId="77777777" w:rsidR="007F2EC1" w:rsidRDefault="007F2EC1">
+    <w:p w14:paraId="69F55FFE" w14:textId="77777777" w:rsidR="0060341D" w:rsidRDefault="0060341D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="59054495" w14:textId="77777777" w:rsidR="00DE30F8" w:rsidRDefault="00DE30F8">
     <w:pPr>
       <w:pStyle w:val="Textoindependiente"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
@@ -12848,142 +12640,145 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="364601596">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="800466380">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2054886450">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="12541905">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="372384682">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="596640570">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="40"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DE30F8"/>
     <w:rsid w:val="00035AB3"/>
     <w:rsid w:val="000B6770"/>
     <w:rsid w:val="001B3952"/>
+    <w:rsid w:val="001D0366"/>
     <w:rsid w:val="001D3AF8"/>
     <w:rsid w:val="00240251"/>
     <w:rsid w:val="002761C6"/>
     <w:rsid w:val="002B084F"/>
     <w:rsid w:val="00367F55"/>
     <w:rsid w:val="003949DF"/>
     <w:rsid w:val="003B739B"/>
     <w:rsid w:val="004441CC"/>
     <w:rsid w:val="004513F1"/>
     <w:rsid w:val="00490828"/>
     <w:rsid w:val="00492F0F"/>
     <w:rsid w:val="004A1AE5"/>
     <w:rsid w:val="004C285D"/>
     <w:rsid w:val="004E259A"/>
     <w:rsid w:val="005011A8"/>
     <w:rsid w:val="0057576D"/>
     <w:rsid w:val="00597705"/>
     <w:rsid w:val="005B0CB6"/>
     <w:rsid w:val="005F3F39"/>
+    <w:rsid w:val="0060341D"/>
     <w:rsid w:val="0061442C"/>
     <w:rsid w:val="00642D7D"/>
     <w:rsid w:val="00646A6E"/>
     <w:rsid w:val="006B02B7"/>
     <w:rsid w:val="006D5C39"/>
     <w:rsid w:val="00724118"/>
     <w:rsid w:val="0073547B"/>
     <w:rsid w:val="0076401D"/>
     <w:rsid w:val="007829C9"/>
     <w:rsid w:val="007B46F9"/>
     <w:rsid w:val="007D648C"/>
     <w:rsid w:val="007F2EC1"/>
     <w:rsid w:val="008411DF"/>
     <w:rsid w:val="00865864"/>
     <w:rsid w:val="00874BB9"/>
     <w:rsid w:val="008B1F1E"/>
     <w:rsid w:val="008E508B"/>
     <w:rsid w:val="009521BC"/>
     <w:rsid w:val="00957028"/>
     <w:rsid w:val="00972DA1"/>
     <w:rsid w:val="009C50E2"/>
     <w:rsid w:val="00A06CCA"/>
     <w:rsid w:val="00A21163"/>
     <w:rsid w:val="00A439A6"/>
     <w:rsid w:val="00A43FAE"/>
     <w:rsid w:val="00A4537E"/>
     <w:rsid w:val="00AC310B"/>
     <w:rsid w:val="00B0344A"/>
     <w:rsid w:val="00B6164F"/>
     <w:rsid w:val="00BC3172"/>
     <w:rsid w:val="00C06131"/>
     <w:rsid w:val="00C33933"/>
     <w:rsid w:val="00C74F69"/>
     <w:rsid w:val="00D1124F"/>
     <w:rsid w:val="00D43256"/>
     <w:rsid w:val="00D440BB"/>
     <w:rsid w:val="00D444C2"/>
     <w:rsid w:val="00D91F18"/>
     <w:rsid w:val="00DC6CE6"/>
     <w:rsid w:val="00DE30F8"/>
     <w:rsid w:val="00E275EA"/>
+    <w:rsid w:val="00E41DAB"/>
     <w:rsid w:val="00E473E1"/>
     <w:rsid w:val="00E77526"/>
     <w:rsid w:val="00E9576F"/>
     <w:rsid w:val="00F03DF3"/>
     <w:rsid w:val="00F116E8"/>
     <w:rsid w:val="00F93804"/>
     <w:rsid w:val="00FE5301"/>
     <w:rsid w:val="00FE5996"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -13422,51 +13217,50 @@
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="147"/>
       <w:ind w:left="260"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
@@ -13735,51 +13529,51 @@
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculovisitado">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004C285D"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:snoriega@uacj.mx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0859-327X" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-7007-9156" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4824-1244" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:snoriega@uacj.mx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0859-327X" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-7007-9156" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4824-1244" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/ctes.v12i24.893" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent3_1">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent3" pri="11100"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="accent3">
         <a:shade val="80000"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="dk1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
@@ -15411,51 +15205,51 @@
     <dgm:cxn modelId="{516121C9-E1D7-45F7-87BA-6278B01A16EF}" type="presOf" srcId="{823F494E-3B32-4223-ACE0-B10802F63C0F}" destId="{4172CAEA-A569-4FF3-BC22-94F65F275036}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
     <dgm:cxn modelId="{F959B0CC-E715-4406-9520-73D2344A42FD}" srcId="{58FDCA5E-D44A-4C96-8D4C-1A5B2314DDAF}" destId="{7BBCF4B5-6168-4F79-B6A2-2781C6566606}" srcOrd="0" destOrd="0" parTransId="{2644EC20-7A9D-49DC-998F-F1DC8747CCE0}" sibTransId="{562D6BA0-460A-4D3D-BFC3-1D41FCDE614A}"/>
     <dgm:cxn modelId="{53634ECE-61BC-4BE3-A15B-6DA192FF0C69}" type="presOf" srcId="{CDCF1EF4-ED64-44E7-8365-94220C16C643}" destId="{ACD7F067-B156-4E18-9679-22A41EF45700}" srcOrd="0" destOrd="1" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
     <dgm:cxn modelId="{7D527AD1-8294-4D41-908C-9B1EBBAF5F75}" srcId="{7BBCF4B5-6168-4F79-B6A2-2781C6566606}" destId="{D6AECB73-D8FC-4670-8925-29F792362E27}" srcOrd="1" destOrd="0" parTransId="{2E01D4F3-16DD-4FE7-B42B-B81CEDC80D4E}" sibTransId="{9A9BD422-10D0-48A1-8CCA-AC109744FC44}"/>
     <dgm:cxn modelId="{11087BDD-5FFE-4A04-B911-318C0C2AFB24}" type="presOf" srcId="{D5D61438-39D4-4BF7-8EC3-0D4DA42CD996}" destId="{ACD7F067-B156-4E18-9679-22A41EF45700}" srcOrd="0" destOrd="4" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
     <dgm:cxn modelId="{B7BCE6F6-ED7B-4AD8-BC17-652266B23CFF}" type="presOf" srcId="{7BBCF4B5-6168-4F79-B6A2-2781C6566606}" destId="{A3F70A68-37F9-49D8-89A6-B654F5BB464F}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
     <dgm:cxn modelId="{8C5DC1FA-93CF-4A2D-8421-C343206C3008}" srcId="{58FDCA5E-D44A-4C96-8D4C-1A5B2314DDAF}" destId="{889DA284-98A7-4772-B5CB-A5AD65AD066F}" srcOrd="1" destOrd="0" parTransId="{86571445-5D06-4C45-B21E-06D7EF868A3C}" sibTransId="{E56F5B95-14F4-46A4-B754-21E5BBDE44EC}"/>
     <dgm:cxn modelId="{309632FF-9E0A-4B51-A2AD-7BDAABFBFE17}" type="presOf" srcId="{3DF85F26-CCA0-41F7-BEE4-41255AB2A118}" destId="{ACD7F067-B156-4E18-9679-22A41EF45700}" srcOrd="0" destOrd="3" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
     <dgm:cxn modelId="{5259CBFF-4014-4EDB-8832-2BA72B5D8886}" type="presOf" srcId="{58FDCA5E-D44A-4C96-8D4C-1A5B2314DDAF}" destId="{6576063F-683A-42D4-BDE8-D7B132B6B6CB}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
     <dgm:cxn modelId="{97F56470-DB7C-4DD9-B1A5-D3E20C8D7F83}" type="presParOf" srcId="{6576063F-683A-42D4-BDE8-D7B132B6B6CB}" destId="{0B00A6DC-0920-4800-8410-F554E18A9BA5}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
     <dgm:cxn modelId="{18B7F437-DBFC-45AE-B422-BB96F59DFBBA}" type="presParOf" srcId="{0B00A6DC-0920-4800-8410-F554E18A9BA5}" destId="{A3F70A68-37F9-49D8-89A6-B654F5BB464F}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
     <dgm:cxn modelId="{53CD156F-3D6A-49FE-9F4E-556D6926186A}" type="presParOf" srcId="{0B00A6DC-0920-4800-8410-F554E18A9BA5}" destId="{4172CAEA-A569-4FF3-BC22-94F65F275036}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
     <dgm:cxn modelId="{25E699BE-F8A0-4A8C-A1CB-6B3245DF7880}" type="presParOf" srcId="{6576063F-683A-42D4-BDE8-D7B132B6B6CB}" destId="{2936E2CF-BA2A-4F7A-85F2-96BCA417ABD0}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
     <dgm:cxn modelId="{CDC5F4D5-B2C2-49DD-8B6D-496005EF8C82}" type="presParOf" srcId="{6576063F-683A-42D4-BDE8-D7B132B6B6CB}" destId="{72A5F334-81AA-499F-BDEB-5AFFD54A7982}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
     <dgm:cxn modelId="{C9C0C5D7-ADFC-4C62-B544-E95D861B70B4}" type="presParOf" srcId="{72A5F334-81AA-499F-BDEB-5AFFD54A7982}" destId="{894B3DD4-7E21-4422-AFB1-5F10510DCA36}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
     <dgm:cxn modelId="{F46A7319-C7F5-4555-B7CD-FBBC27D050C7}" type="presParOf" srcId="{72A5F334-81AA-499F-BDEB-5AFFD54A7982}" destId="{FEAE0356-6903-4523-92FD-96FABB13B0AE}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
     <dgm:cxn modelId="{7D440BAC-5BA9-47BB-92D5-90041857BC4F}" type="presParOf" srcId="{6576063F-683A-42D4-BDE8-D7B132B6B6CB}" destId="{B4E277D7-4C4D-4246-B58F-36565C5D07B7}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
     <dgm:cxn modelId="{03A33EFD-7F3F-40DF-8272-8D4CF5E9500B}" type="presParOf" srcId="{6576063F-683A-42D4-BDE8-D7B132B6B6CB}" destId="{61F4761B-8E56-44E5-AF7E-99AE386FF8E0}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
     <dgm:cxn modelId="{44410F8B-4913-4309-A297-D656358699EB}" type="presParOf" srcId="{61F4761B-8E56-44E5-AF7E-99AE386FF8E0}" destId="{9E7ECE27-0B62-49E5-A06F-5EE76DB95BB1}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
     <dgm:cxn modelId="{C758F89F-E585-4494-8472-89F87C8E93E4}" type="presParOf" srcId="{61F4761B-8E56-44E5-AF7E-99AE386FF8E0}" destId="{ACD7F067-B156-4E18-9679-22A41EF45700}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId17" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId18" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
     <dsp:sp modelId="{A3F70A68-37F9-49D8-89A6-B654F5BB464F}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm rot="5400000">
           <a:off x="-163188" y="165083"/>
           <a:ext cx="1087921" cy="761544"/>
         </a:xfrm>
         <a:prstGeom prst="chevron">
           <a:avLst/>
@@ -17699,78 +17493,78 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EAB6ACF2-CADC-41C2-8F2B-74B19B67FE9D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>25922</Characters>
+  <Pages>13</Pages>
+  <Words>4728</Words>
+  <Characters>26010</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>216</Lines>
   <Paragraphs>61</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>30574</CharactersWithSpaces>
+  <CharactersWithSpaces>30677</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jaime Alberto Orozco Toro</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2025-01-28T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word 2021</vt:lpwstr>
   </property>