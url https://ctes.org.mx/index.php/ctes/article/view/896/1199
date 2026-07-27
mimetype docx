--- v0 (2026-03-05)
+++ v1 (2026-07-27)
@@ -5,51 +5,133 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="40E2A5B5" w14:textId="6DF0C240" w:rsidR="00733D79" w:rsidRPr="003B05AF" w:rsidRDefault="003F6F70" w:rsidP="00120311">
+    <w:p w14:paraId="1E12CA48" w14:textId="77777777" w:rsidR="00E14AAA" w:rsidRDefault="00E14AAA" w:rsidP="00E14AAA">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BD2572D" w14:textId="75F6F49B" w:rsidR="00E14AAA" w:rsidRPr="00E14AAA" w:rsidRDefault="00E14AAA" w:rsidP="00E14AAA">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E14AAA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E14AAA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00E14AAA">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:bCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/ctes.v12i24.896</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="748B30F6" w14:textId="77777777" w:rsidR="00E14AAA" w:rsidRDefault="00E14AAA" w:rsidP="00120311">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40E2A5B5" w14:textId="3F672F37" w:rsidR="00733D79" w:rsidRPr="003B05AF" w:rsidRDefault="003F6F70" w:rsidP="00120311">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B05AF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48590131" wp14:editId="01A9199D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:align>right</wp:align>
@@ -60,51 +142,51 @@
             <wp:extent cx="7743825" cy="1343025"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:wrapThrough wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21447"/>
                 <wp:lineTo x="21573" y="21447"/>
                 <wp:lineTo x="21573" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapThrough>
             <wp:docPr id="736355429" name="Imagen 8"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 27"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7743825" cy="1343025"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -175,67 +257,57 @@
       </w:r>
       <w:r w:rsidR="00120311" w:rsidRPr="003B05AF">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>tro Universitario UAEM Ecatepec</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36049F48" w14:textId="1C4E77F3" w:rsidR="00A76345" w:rsidRPr="003B05AF" w:rsidRDefault="00A06FAD" w:rsidP="00120311">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003B05AF">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>The</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Use </w:t>
+        <w:t xml:space="preserve">The Use </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003B05AF">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003B05AF">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> GPT Chat </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003B05AF">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:i/>
           <w:szCs w:val="24"/>
@@ -376,73 +448,73 @@
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B05AF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Universidad Autónoma del Estado de México</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50B3D438" w14:textId="77777777" w:rsidR="00AA521D" w:rsidRPr="003B05AF" w:rsidRDefault="00AA521D" w:rsidP="00120311">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="003B05AF">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
             <w:bCs/>
             <w:color w:val="EE0000"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>emartinezr@uaemex.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1DE141BC" w14:textId="77777777" w:rsidR="00AA521D" w:rsidRPr="003B05AF" w:rsidRDefault="00AA521D" w:rsidP="00120311">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="003B05AF">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0003-4483-8780</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6CA71403" w14:textId="77777777" w:rsidR="00120311" w:rsidRPr="003B05AF" w:rsidRDefault="00120311" w:rsidP="00120311">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19BF305F" w14:textId="70941F4B" w:rsidR="00A76345" w:rsidRPr="003B05AF" w:rsidRDefault="00A76345" w:rsidP="00120311">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
@@ -693,51 +765,51 @@
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B05AF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ldgutierrezo@uaemex.mx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51932C58" w14:textId="77777777" w:rsidR="00AA521D" w:rsidRPr="003B05AF" w:rsidRDefault="00AA521D" w:rsidP="00120311">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="003B05AF">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0001-5774-9635</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1F4B06BE" w14:textId="77777777" w:rsidR="00120311" w:rsidRPr="003B05AF" w:rsidRDefault="00120311" w:rsidP="00120311">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A0B2DE6" w14:textId="77777777" w:rsidR="00733D79" w:rsidRPr="003B05AF" w:rsidRDefault="00AF7095" w:rsidP="00120311">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
@@ -1953,131 +2025,99 @@
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003B05AF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003B05AF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bachelor's</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003B05AF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Degree in Administrative </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003B05AF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Degree</w:t>
+        <w:t>Informatics</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003B05AF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in Administrative </w:t>
+        <w:t xml:space="preserve"> at </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003B05AF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Informatics</w:t>
+        <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003B05AF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> at </w:t>
+        <w:t xml:space="preserve"> UAEM Ecatepec </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003B05AF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>the</w:t>
+        <w:t>University</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003B05AF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> UAEM Ecatepec </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Center. The </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003B05AF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>results</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003B05AF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> show </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003B05AF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>high</w:t>
       </w:r>
@@ -7102,81 +7142,56 @@
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>statistics</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003B05AF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>* (4th ed.). Sage.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A878FE0" w14:textId="77777777" w:rsidR="00AD74B5" w:rsidRPr="003B05AF" w:rsidRDefault="00AD74B5" w:rsidP="0018012C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...29 lines deleted...]
-        <w:t>, B. J., &amp; Anderson, R. E. (2019). *</w:t>
+      <w:r w:rsidRPr="003B05AF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hair, J. F., Black, W. C., Babin, B. J., &amp; Anderson, R. E. (2019). *</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003B05AF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Multivariate</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003B05AF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Data </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003B05AF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Analysis</w:t>
       </w:r>
@@ -7293,67 +7308,51 @@
     </w:p>
     <w:p w14:paraId="3FBC865A" w14:textId="77777777" w:rsidR="00AD74B5" w:rsidRPr="003B05AF" w:rsidRDefault="00AD74B5" w:rsidP="0018012C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003B05AF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tavakol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003B05AF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, M., &amp; </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, R. (2011). </w:t>
+        <w:t xml:space="preserve">, M., &amp; Dennick, R. (2011). </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003B05AF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Making</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003B05AF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003B05AF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sense</w:t>
       </w:r>
@@ -8614,110 +8613,109 @@
               </w:rPr>
               <w:t xml:space="preserve"> del Carmen Gutiérrez Olmos</w:t>
             </w:r>
             <w:r w:rsidR="00120311" w:rsidRPr="003B05AF">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="4"/>
     </w:tbl>
     <w:p w14:paraId="1ABD8B20" w14:textId="748F0E35" w:rsidR="002155C5" w:rsidRPr="003B05AF" w:rsidRDefault="002155C5" w:rsidP="00120311">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002155C5" w:rsidRPr="003B05AF" w:rsidSect="003F6F70">
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1041" w:bottom="1440" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B6107B6" w14:textId="77777777" w:rsidR="00751F2F" w:rsidRDefault="00751F2F" w:rsidP="00903E77">
+    <w:p w14:paraId="45233FFB" w14:textId="77777777" w:rsidR="00CF7873" w:rsidRDefault="00CF7873" w:rsidP="00903E77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="756DE50E" w14:textId="77777777" w:rsidR="00751F2F" w:rsidRDefault="00751F2F" w:rsidP="00903E77">
+    <w:p w14:paraId="47E3795F" w14:textId="77777777" w:rsidR="00CF7873" w:rsidRDefault="00CF7873" w:rsidP="00903E77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -8752,61 +8750,61 @@
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="00B87E1C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Diciembre</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="00B87E1C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> 2025                        ISSN: 2448 – 6493</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1846F655" w14:textId="77777777" w:rsidR="00751F2F" w:rsidRDefault="00751F2F" w:rsidP="00903E77">
+    <w:p w14:paraId="2E6CE297" w14:textId="77777777" w:rsidR="00CF7873" w:rsidRDefault="00CF7873" w:rsidP="00903E77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="39514384" w14:textId="77777777" w:rsidR="00751F2F" w:rsidRDefault="00751F2F" w:rsidP="00903E77">
+    <w:p w14:paraId="2CA9E2ED" w14:textId="77777777" w:rsidR="00CF7873" w:rsidRDefault="00CF7873" w:rsidP="00903E77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
@@ -9255,51 +9253,51 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1300115694">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1768765733">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="644047003">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1086418378">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="529339587">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1706296214">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="40"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B47730"/>
     <w:rsid w:val="00034616"/>
     <w:rsid w:val="0006063C"/>
@@ -9376,62 +9374,65 @@
     <w:rsid w:val="009A6558"/>
     <w:rsid w:val="009C057B"/>
     <w:rsid w:val="009D3692"/>
     <w:rsid w:val="00A06FAD"/>
     <w:rsid w:val="00A172C8"/>
     <w:rsid w:val="00A45715"/>
     <w:rsid w:val="00A57ADD"/>
     <w:rsid w:val="00A76345"/>
     <w:rsid w:val="00AA1D8D"/>
     <w:rsid w:val="00AA521D"/>
     <w:rsid w:val="00AD74B5"/>
     <w:rsid w:val="00AF2B49"/>
     <w:rsid w:val="00AF7095"/>
     <w:rsid w:val="00B2020A"/>
     <w:rsid w:val="00B25446"/>
     <w:rsid w:val="00B34ADA"/>
     <w:rsid w:val="00B47730"/>
     <w:rsid w:val="00B9494A"/>
     <w:rsid w:val="00BE0FF4"/>
     <w:rsid w:val="00C22CA6"/>
     <w:rsid w:val="00C43AB6"/>
     <w:rsid w:val="00C575DC"/>
     <w:rsid w:val="00C63ABA"/>
     <w:rsid w:val="00C7226A"/>
     <w:rsid w:val="00CB0664"/>
+    <w:rsid w:val="00CF7873"/>
     <w:rsid w:val="00D11234"/>
     <w:rsid w:val="00D22376"/>
     <w:rsid w:val="00D54B5D"/>
     <w:rsid w:val="00D6111D"/>
     <w:rsid w:val="00D67B83"/>
     <w:rsid w:val="00D71592"/>
     <w:rsid w:val="00D86953"/>
     <w:rsid w:val="00DA60C6"/>
     <w:rsid w:val="00DB07CC"/>
     <w:rsid w:val="00DB19EB"/>
     <w:rsid w:val="00DD798F"/>
     <w:rsid w:val="00E00FF2"/>
+    <w:rsid w:val="00E14AAA"/>
+    <w:rsid w:val="00E41DAB"/>
     <w:rsid w:val="00E44033"/>
     <w:rsid w:val="00E523E0"/>
     <w:rsid w:val="00E72D91"/>
     <w:rsid w:val="00EA1606"/>
     <w:rsid w:val="00EA1875"/>
     <w:rsid w:val="00EC5340"/>
     <w:rsid w:val="00F11A2B"/>
     <w:rsid w:val="00F344D0"/>
     <w:rsid w:val="00FA21E0"/>
     <w:rsid w:val="00FB5B08"/>
     <w:rsid w:val="00FC34E9"/>
     <w:rsid w:val="00FC693F"/>
     <w:rsid w:val="00FE6A33"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -10040,51 +10041,50 @@
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo9Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
@@ -10624,51 +10624,51 @@
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Descripcin">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="nfasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citadestacada">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
@@ -20888,50 +20888,62 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-MX"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D67B83"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Mencinsinresolver1">
     <w:name w:val="Mención sin resolver1"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D67B83"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E14AAA"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="41561226">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1901361887">
@@ -21157,51 +21169,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2056149394">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5774-9635" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4483-8780" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emartinezr@uaemex.mx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/ctes.v12i24.896" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5774-9635" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4483-8780" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emartinezr@uaemex.mx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -21498,83 +21510,83 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C8BC854-1B32-4A9D-A838-57C9902A29AA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>3528</Words>
-  <Characters>19404</Characters>
+  <Words>3544</Words>
+  <Characters>19492</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>161</Lines>
+  <Lines>162</Lines>
   <Paragraphs>45</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22887</CharactersWithSpaces>
+  <CharactersWithSpaces>22991</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>python-docx</dc:creator>
   <cp:keywords/>
   <dc:description>generated by python-docx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>