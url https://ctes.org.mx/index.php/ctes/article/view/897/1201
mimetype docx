--- v0 (2026-03-05)
+++ v1 (2026-07-27)
@@ -4,95 +4,143 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="49E033B0" w14:textId="50B08709" w:rsidR="0041449E" w:rsidRDefault="0041449E" w:rsidP="0046025B">
+    <w:p w14:paraId="01A07DA7" w14:textId="77777777" w:rsidR="005F2A55" w:rsidRDefault="005F2A55" w:rsidP="0046025B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3390"/>
         </w:tabs>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F052B3">
+    </w:p>
+    <w:p w14:paraId="49E033B0" w14:textId="775E1C49" w:rsidR="0041449E" w:rsidRPr="005F2A55" w:rsidRDefault="005F2A55" w:rsidP="005F2A55">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3390"/>
+        </w:tabs>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F2A55">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F2A55">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="005F2A55">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/ctes.v12i24.897</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0041449E" w:rsidRPr="005F2A55">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59A86CDF" wp14:editId="77AAE2B6">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-833755</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="8031480" cy="1233170"/>
             <wp:effectExtent l="0" t="0" r="7620" b="5080"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="736355429" name="Imagen 8"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 27"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7" cstate="print">
+                    <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="8031480" cy="1233170"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -273,51 +321,51 @@
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Escuela Normal Rural “Gral. Matías Ramos Santos”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A5054F5" w14:textId="77777777" w:rsidR="00441DD3" w:rsidRPr="0046025B" w:rsidRDefault="00441DD3" w:rsidP="001061D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="0046025B">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="EE0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>zac03.arinconc@normales.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0830DCDC" w14:textId="0A5EC10D" w:rsidR="00B21F58" w:rsidRPr="0041449E" w:rsidRDefault="001061D3" w:rsidP="001061D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
@@ -414,51 +462,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Escuela Normal Rural “Gral. Matías Ramos Santos”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="175F8B52" w14:textId="77777777" w:rsidR="00441DD3" w:rsidRPr="0046025B" w:rsidRDefault="00B21F58" w:rsidP="001061D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="0046025B">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="EE0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>candimarcerocha@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="42AF086C" w14:textId="56210B5C" w:rsidR="00B21F58" w:rsidRPr="0041449E" w:rsidRDefault="001061D3" w:rsidP="001061D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
@@ -563,51 +611,51 @@
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Escuela Normal Rural “Gral. Matías Ramos Santos”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66A21160" w14:textId="7861F2D3" w:rsidR="00B21F58" w:rsidRPr="0046025B" w:rsidRDefault="00441DD3" w:rsidP="001061D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="0046025B">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="EE0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>alonso.castaneda@matiasramos.edu.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1D9A319A" w14:textId="249EB824" w:rsidR="00B21F58" w:rsidRPr="0041449E" w:rsidRDefault="001061D3" w:rsidP="001061D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -725,51 +773,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Rural “Gral. Matías Ramos Santos”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="445B8BD8" w14:textId="36931CB0" w:rsidR="00441DD3" w:rsidRPr="0046025B" w:rsidRDefault="009D755C" w:rsidP="001061D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="0046025B">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="EE0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>damh_61@hotmail.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="72DABE3C" w14:textId="57BB1DBF" w:rsidR="00441DD3" w:rsidRPr="0041449E" w:rsidRDefault="001061D3" w:rsidP="001061D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1213,51 +1261,61 @@
       <w:r w:rsidRPr="0041449E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> un conocimiento tecnológico básico, los futuros docentes care</w:t>
       </w:r>
       <w:r w:rsidR="00071363" w:rsidRPr="0041449E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>cían</w:t>
       </w:r>
       <w:r w:rsidRPr="0041449E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de las competencias avanzadas necesarias para una integración efectiva y crítica de la IAG, lo que requiere una formación docente dirigida a desarrollar saberes especializados en IA.</w:t>
+        <w:t xml:space="preserve"> de las competencias avanzadas necesarias para una integración efectiva y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041449E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>crítica de la IAG, lo que requiere una formación docente dirigida a desarrollar saberes especializados en IA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CE7A04A" w14:textId="77777777" w:rsidR="001061D3" w:rsidRPr="0041449E" w:rsidRDefault="001061D3" w:rsidP="001061D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3725AC4A" w14:textId="77777777" w:rsidR="0041449E" w:rsidRPr="0041449E" w:rsidRDefault="00B21F58" w:rsidP="001061D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -1758,566 +1816,366 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48F15429" w14:textId="3CE07635" w:rsidR="00A44384" w:rsidRPr="0041449E" w:rsidRDefault="00A44384" w:rsidP="001061D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0041449E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">El objetivo central de este estudio es analizar la influencia de los saberes tecnológicos en el uso de la IAG para el diseño de planes de clase, identificando patrones, desafíos y oportunidades en la formación de futuros docentes. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11C74700" w14:textId="77777777" w:rsidR="001061D3" w:rsidRPr="0041449E" w:rsidRDefault="001061D3" w:rsidP="001061D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3410C1F2" w14:textId="1D44A8DD" w:rsidR="00DD3F18" w:rsidRPr="0041449E" w:rsidRDefault="00DD3F18" w:rsidP="001061D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0041449E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">El conocimiento docente ha sido explorado ampliamente desde marcos como el Conocimiento Tecnológico Pedagógico del Contenido (TPACK), desarrollado por Mishra y Koehler (2006). Este modelo plantea la interacción de tres dominios esenciales, contenido (CK), pedagogía (PK) y tecnología (TK), y sus intersecciones. Harris (2008) y Hughes &amp; Harris (2009) destacaron la aplicación del TPACK en el diseño de actividades y en la integración tecnológica curricular. Chai et al. (2010) enfatizan que su desarrollo en docentes en formación requiere intervenciones que combinen contenido, pedagogía y tecnología, aplicables hoy a la IAG. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24FB7363" w14:textId="77777777" w:rsidR="001061D3" w:rsidRPr="0041449E" w:rsidRDefault="001061D3" w:rsidP="001061D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18E91FB9" w14:textId="321A09AE" w:rsidR="00DD3F18" w:rsidRPr="0041449E" w:rsidRDefault="00DD3F18" w:rsidP="001061D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0041449E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Shulman (1986) ya había conceptualizado el conocimiento pedagógico del contenido como base de la enseñanza efectiva, lo que implica que la IAG obliga a adaptar este conocimiento central a entornos digitales sin perder el foco en el estudiante. En esa línea, </w:t>
+        <w:t xml:space="preserve">Shulman (1986) ya había conceptualizado el conocimiento pedagógico del contenido como base de la enseñanza efectiva, lo que implica que la IAG obliga a adaptar este conocimiento central a entornos digitales sin perder el foco en el estudiante. En esa línea, Voogt et al. (2013) resaltan la necesidad de desarrollo profesional continuo, particularmente en regiones con recursos desiguales como América Latina. Asimismo, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0041449E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Voogt</w:t>
+        <w:t>Tonde</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA0F43" w:rsidRPr="0041449E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041449E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>r</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0041449E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> et al. (2013) resaltan la necesidad de desarrollo profesional continuo, particularmente en regiones con recursos desiguales como América Latina. Asimismo, </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> et al. (2017) </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA0F43" w:rsidRPr="0041449E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">advierten que las creencias pedagógicas influyen en la adopción tecnológica, lo que puede explicar la falta de confianza en prompts avanzados de IAG. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D867322" w14:textId="77777777" w:rsidR="001061D3" w:rsidRPr="0041449E" w:rsidRDefault="001061D3" w:rsidP="001061D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BF22C0F" w14:textId="6B55C56C" w:rsidR="00CA0F43" w:rsidRPr="0041449E" w:rsidRDefault="00CA0F43" w:rsidP="001061D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041449E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desde una perspectiva crítica, Adell y Castañeda (2010) analizan las tecnologías digitales como prácticas situadas. Maggio (2012) subraya la necesidad de entornos ricos en tecnología y Area (2018) enfatiza la alfabetización digital en la formación docente. Selwyn (2017) cuestiona los beneficios asumidos de la tecnología, mientras Tardif (2004) aporta la noción de saberes docentes como base del conocimiento multifacético necesario en la profesión. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09FBB4D9" w14:textId="77777777" w:rsidR="001061D3" w:rsidRPr="0041449E" w:rsidRDefault="001061D3" w:rsidP="001061D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5483ABE8" w14:textId="51EE9678" w:rsidR="00CA0F43" w:rsidRPr="0041449E" w:rsidRDefault="00CA0F43" w:rsidP="001061D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041449E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estos marcos muestran que la integración de la IAG implica una nueva dimensión de conocimiento tecnológico especializado. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1855A5FA" w14:textId="77777777" w:rsidR="001061D3" w:rsidRPr="0041449E" w:rsidRDefault="001061D3" w:rsidP="001061D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="490F4AD1" w14:textId="0743AB36" w:rsidR="00DA6361" w:rsidRPr="0041449E" w:rsidRDefault="00DA6361" w:rsidP="001061D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041449E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Diversos estudios exploran la aplicación de la IAG en educación, Unal (2024) señala que puede mejorar la eficiencia </w:t>
+      </w:r>
+      <w:r w:rsidR="003B205D" w:rsidRPr="0041449E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en planificación y evaluación, aunque requiere formación para garantizar un uso ético. McCormick (2024) destaca su potencial en la planificación diferenciada, aunque su impacto en el aprendizaje estudiantil aún es incierto. Angelone y Burton (2024) evidencian que docentes en servicio la utilizan en tareas de planeación y comunicación, aunque sin formación formal, lo que refleja la brecha entre teoría y práctica en ingeniería de prompts. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28CD23B1" w14:textId="77777777" w:rsidR="001061D3" w:rsidRPr="0041449E" w:rsidRDefault="001061D3" w:rsidP="001061D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A0BF721" w14:textId="70CFD823" w:rsidR="000D402F" w:rsidRPr="0041449E" w:rsidRDefault="000D402F" w:rsidP="001061D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0041449E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Tonde</w:t>
-[...17 lines deleted...]
-        <w:t>r</w:t>
+        <w:t>Trainin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0041449E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> et al. (2017) </w:t>
-[...300 lines deleted...]
-        <w:t xml:space="preserve"> (2024) advierten sobre inexactitudes y “alucinaciones”</w:t>
+        <w:t xml:space="preserve"> (2024) plantea que la IAG permite planes personalizados, pero subraya riesgos éticos, como los sesgos, que hacen necesario el uso de modificadores contextuales. Powell y Courchesne (2024) advierten sobre inexactitudes y “alucinaciones”</w:t>
       </w:r>
       <w:r w:rsidR="00A63462" w:rsidRPr="0041449E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> en planes generados por IA, proponiendo refinamiento iterativo y revisión crítica. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A63462" w:rsidRPr="0041449E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Nind</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A63462" w:rsidRPr="0041449E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (2020) recomienda incorporar dimensiones tecnológicas en la formación en investigación, mientras Yildiz </w:t>
+        <w:t xml:space="preserve"> (2020) recomienda incorporar dimensiones tecnológicas en la formación en investigación, mientras Yildiz Durak y </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A63462" w:rsidRPr="0041449E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Durak</w:t>
+        <w:t>Saritepeci</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A63462" w:rsidRPr="0041449E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> y </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (2011) resalta la importancia de estudios transversales para detectar patrones en el uso de tecnología. </w:t>
+        <w:t xml:space="preserve"> (2023) plantean que los modelos TPACK deben evolucionar para incluir habilidades específicas en IA. Por último, Tsai (2011) resalta la importancia de estudios transversales para detectar patrones en el uso de tecnología. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60DEF5CC" w14:textId="77777777" w:rsidR="001061D3" w:rsidRPr="0041449E" w:rsidRDefault="001061D3" w:rsidP="001061D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70A39ABE" w14:textId="3EBA07BD" w:rsidR="00A63462" w:rsidRPr="0041449E" w:rsidRDefault="00A63462" w:rsidP="001061D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
@@ -2339,61 +2197,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01C7AED0" w14:textId="14C81264" w:rsidR="00A63462" w:rsidRPr="0041449E" w:rsidRDefault="00A63462" w:rsidP="001061D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0041449E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">El presente estudio aporta evidencia empírica sobre cómo los futuros docentes de educación primaria en Zacatecas integran la IAG en el diseño de planes de clase. Al examinar sus saberes tecnológicos y </w:t>
-[...9 lines deleted...]
-        <w:t>las estrategias de prompts, refinamiento y verificación, se identifican competencias actuales y áreas de mejora.</w:t>
+        <w:t>El presente estudio aporta evidencia empírica sobre cómo los futuros docentes de educación primaria en Zacatecas integran la IAG en el diseño de planes de clase. Al examinar sus saberes tecnológicos y las estrategias de prompts, refinamiento y verificación, se identifican competencias actuales y áreas de mejora.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60893ACB" w14:textId="77777777" w:rsidR="001061D3" w:rsidRPr="0041449E" w:rsidRDefault="001061D3" w:rsidP="001061D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A763861" w14:textId="1EF5E9F3" w:rsidR="00A63462" w:rsidRPr="0041449E" w:rsidRDefault="00A63462" w:rsidP="001061D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
@@ -2782,104 +2630,83 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Respecto a las plataformas utilizadas, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0041449E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>ChatGPT</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0041449E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> es la predominante (75%), seguida por Deep </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (15%) y Gemini (7%). En relación con la gestión de resultados, el 60% los edita manualmente, el 25% recurre a prompts iterativos y el 15% solicita revisiones más detalladas, confirmando que la IA se percibe como punto de partida más que como solución final. </w:t>
+        <w:t xml:space="preserve"> es la predominante (75%), seguida por Deep Seek (15%) y Gemini (7%). En relación con la gestión de resultados, el 60% los edita manualmente, el 25% recurre a prompts iterativos y el 15% solicita revisiones más detalladas, confirmando que la IA se percibe como punto de partida más que como solución final. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D7518A4" w14:textId="77777777" w:rsidR="001061D3" w:rsidRPr="0041449E" w:rsidRDefault="001061D3" w:rsidP="001061D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2257171C" w14:textId="6F28896D" w:rsidR="005E1F35" w:rsidRPr="0041449E" w:rsidRDefault="005E1F35" w:rsidP="001061D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0041449E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Sobre los formatos de salida, predominan los textos en párrafos (40%), listas numeradas (30%) y tablas (25%), mientras que solo el 5% recurre a diagramas. Entre </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0041449E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>la estrategias más comunes</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0041449E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> destacan solicitar creatividad (45%) y limitar el alcance del tema (35%), aunque solo un 15% pide referencias teóricas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="403F3AB3" w14:textId="77777777" w:rsidR="001061D3" w:rsidRPr="0041449E" w:rsidRDefault="001061D3" w:rsidP="001061D3">
       <w:pPr>
@@ -3114,276 +2941,175 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C514D72" w14:textId="3D9045E9" w:rsidR="00A74492" w:rsidRPr="0041449E" w:rsidRDefault="00A74492" w:rsidP="001061D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0041449E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">La brecha observada coincide con las críticas de </w:t>
+        <w:t>La brecha observada coincide con las críticas de Selwyn (2017) sobre la adopción acrítica de tecnologías, que puede perpetuar errores si no se fomenta la verificación rigurosa y el uso de referencias (solo 15% lo hace). Desde la perspectiva de los saberes docentes (Tardif, 2004), los resultados muestran un saber práctico emergente, 55% incluye ejemplos específicos, pero deficiencias en saberes críticos y éticos. Asimismo, aunque la cultura digital básica es evidente (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0041449E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Selwyn</w:t>
+        <w:t>ChatGPT</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0041449E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (2017) sobre la adopción acrítica de tecnologías, que puede perpetuar errores si no se fomenta la verificación rigurosa y el uso de referencias (solo 15% lo hace). Desde la perspectiva de los saberes docentes (</w:t>
+        <w:t xml:space="preserve"> utilizado por 75%), estudios como los de Adell &amp; Castañeda (2010) y Area Moreira (2018) indican que aún falta avanzar hacia competencias digitales especializadas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F1E7249" w14:textId="77777777" w:rsidR="001061D3" w:rsidRPr="0041449E" w:rsidRDefault="001061D3" w:rsidP="001061D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62D6DDF3" w14:textId="1C2025AB" w:rsidR="00A74492" w:rsidRPr="0041449E" w:rsidRDefault="00A74492" w:rsidP="001061D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041449E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los datos también reflejan la tensión entre autonomía y dependencia tecnológica, aunque los futuros docentes muestran iniciativa al editar manualmente, la ausencia de iteraciones avanzadas puede limitar la </w:t>
+      </w:r>
+      <w:r w:rsidR="00546BA5" w:rsidRPr="0041449E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>apropiación</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041449E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> profunda de la herramienta, lo que enlaza con Voogt et al. (2013) y </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0041449E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Tardif</w:t>
+        <w:t>Tondeur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0041449E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>, 2004), los resultados muestran un saber práctico emergente, 55% incluye ejemplos específicos, pero deficiencias en saberes críticos y éticos. Asimismo, aunque la cultura digital básica es evidente (</w:t>
-[...129 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> et al. (2017), quienes sostienen que las creencias pedagógicas condicionan la adopción significativa. El hecho de que solo un 25% refine iterativamente confirma que ingeniería de prompts requiere no solo técnica, sino pensamiento crítico y pedagógico. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E133663" w14:textId="77777777" w:rsidR="001061D3" w:rsidRPr="0041449E" w:rsidRDefault="001061D3" w:rsidP="001061D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="076DC511" w14:textId="63965E5C" w:rsidR="00A74492" w:rsidRPr="0041449E" w:rsidRDefault="00A74492" w:rsidP="001061D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0041449E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> &amp; Burton (2024) y McCormick (2024), quienes también reportan vacíos en la formación docente frente a la IAG, refuerza la necesidad de avanzar hacia programas que superen la alfabetización digital básica, incorporando competencias</w:t>
+        <w:t>Finalmente, la coincidencia con Angelone &amp; Burton (2024) y McCormick (2024), quienes también reportan vacíos en la formación docente frente a la IAG, refuerza la necesidad de avanzar hacia programas que superen la alfabetización digital básica, incorporando competencias</w:t>
       </w:r>
       <w:r w:rsidR="001305A8" w:rsidRPr="0041449E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> avanzadas en ingeniería de prompts, verificación sistemática y reflexión ética, articuladas con el conocimiento pedagógico y disciplinar para un uso significativo y contextualizado de la IA en la práctica profesional. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="121A1B9B" w14:textId="77777777" w:rsidR="001061D3" w:rsidRPr="0041449E" w:rsidRDefault="001061D3" w:rsidP="001061D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
@@ -3456,111 +3182,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CF4BD61" w14:textId="0D5465B9" w:rsidR="005074DB" w:rsidRPr="0041449E" w:rsidRDefault="005074DB" w:rsidP="001061D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0041449E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Esta limitación es significativa, pues una adopción acrítica puede reproducir errores y sesgos en los planes de clase. Los resultados muestran que los saberes docentes se están ampliando hacia el uso de IAG, pero requieren fortalecerse con dimensiones críticas y éticas (</w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> y Burton (2024) y McCormick (2024).</w:t>
+        <w:t>Esta limitación es significativa, pues una adopción acrítica puede reproducir errores y sesgos en los planes de clase. Los resultados muestran que los saberes docentes se están ampliando hacia el uso de IAG, pero requieren fortalecerse con dimensiones críticas y éticas (Tardif, 2004). En consonancia, la crítica de Selwyn (2017) sobre los riesgos de una integración no reflexiva se confirma en la verificación sistemática y en la dependencia de ajustes manuales, también señaladas por Angelone y Burton (2024) y McCormick (2024).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6489C8C5" w14:textId="77777777" w:rsidR="001061D3" w:rsidRPr="0041449E" w:rsidRDefault="001061D3" w:rsidP="001061D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79CF2CE4" w14:textId="03AB81AA" w:rsidR="005074DB" w:rsidRPr="0041449E" w:rsidRDefault="005074DB" w:rsidP="001061D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
@@ -3785,51 +3451,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Angelone, L., &amp; Burton, B. (2024). Magic</w:t>
       </w:r>
       <w:r w:rsidR="00546BA5" w:rsidRPr="0041449E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0041449E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>School: An exploration of the use of Generative AI by southwest Ohio teachers. Ohio Journal of Teacher Education, 38(2), 45-62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="0041449E">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.exhibit.xavier.edu/cgi/viewcontent.cgi?article=1348&amp;context=ojte</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2EE23308" w14:textId="77777777" w:rsidR="00E61707" w:rsidRPr="0041449E" w:rsidRDefault="00E61707" w:rsidP="001061D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -3892,51 +3558,51 @@
         </w:rPr>
         <w:t>Chai, C. S., Koh, J. H. L., &amp; Tsai, C. C. (2010). Facilitating preservice teachers' development of technological, pedagogical, and content knowledge (TPACK). Educational Technology &amp; Society, 13(4), 63–73.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="600526CD" w14:textId="77777777" w:rsidR="00E61707" w:rsidRPr="0041449E" w:rsidRDefault="00E61707" w:rsidP="001061D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0041449E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Harris, J. (2008). Teachers' technological pedagogical content knowledge: Curriculum-based technology integration reframed. Journal of Research on Technology in Education, 41(4), 393–416. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="0041449E">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/15391523.2008.10782528</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="40AE694E" w14:textId="77777777" w:rsidR="00E61707" w:rsidRPr="0041449E" w:rsidRDefault="00E61707" w:rsidP="001061D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0041449E">
@@ -3955,51 +3621,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0041449E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Hughes, J., &amp; Harris, J. (2009). </w:t>
       </w:r>
       <w:r w:rsidRPr="0041449E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Teachers' technological pedagogical content knowledge and learning activity types. Journal of Educational Computing Research, 41(4), 393–416. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="0041449E">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.2190/EC.41.4.a</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="788ADE90" w14:textId="77777777" w:rsidR="00E61707" w:rsidRPr="0041449E" w:rsidRDefault="00E61707" w:rsidP="001061D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -4040,156 +3706,156 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02893593" w14:textId="77777777" w:rsidR="00E61707" w:rsidRPr="0041449E" w:rsidRDefault="00E61707" w:rsidP="001061D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0041449E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">McCormick, M. (2024). Perspectives: Generative artificial intelligence may help teachers. Does it work for students? Overdeck Family Foundation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="0041449E">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://overdeck.org/news-and-resources/article/perspectives-generative-artificial-intelligence-may-help-teachers-does-it-work-for-students/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="64D8F43C" w14:textId="77777777" w:rsidR="00E61707" w:rsidRPr="0041449E" w:rsidRDefault="00E61707" w:rsidP="001061D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0041449E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Mishra, P., &amp; Koehler, M. J. (2006). Technological pedagogical content knowledge: A framework for teacher knowledge. Teachers College Record, 108(6), 1017–1054. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="0041449E">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1111/j.1467-9620.2006.00684.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="721E859A" w14:textId="77777777" w:rsidR="00E61707" w:rsidRPr="0041449E" w:rsidRDefault="00E61707" w:rsidP="001061D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0041449E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Nind, M. (2020). Teaching research methods in a pandemic-prompted virtual environment: Compromises and implications for future practice. Teaching Sociology, 50(1), 1–11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="0041449E">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1177/0092055X211053905</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="17F853B1" w14:textId="77777777" w:rsidR="00E61707" w:rsidRPr="0041449E" w:rsidRDefault="00E61707" w:rsidP="001061D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0041449E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Powell, W., &amp; Courchesne, S. (2024). Opportunities and risks involved in using ChatGPT to create first grade science lesson plans. Journal of Educational Technology &amp; Society, 27(2), 123–135. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="0041449E">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/s10639-024-12678-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2CAF72C3" w14:textId="77777777" w:rsidR="00E61707" w:rsidRPr="0041449E" w:rsidRDefault="00E61707" w:rsidP="001061D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -4237,136 +3903,126 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0041449E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Researcher</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0041449E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 15(2), 4–14. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="0041449E">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.3102/0013189X015002004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5F76B9E1" w14:textId="77777777" w:rsidR="00E61707" w:rsidRPr="0041449E" w:rsidRDefault="00E61707" w:rsidP="001061D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="0041449E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tardif, M. (2004). Saberes docentes y formación profesional. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041449E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Narcea.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68C5C826" w14:textId="77777777" w:rsidR="00E61707" w:rsidRPr="0041449E" w:rsidRDefault="00E61707" w:rsidP="001061D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0041449E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:t>Tardif</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Tondeur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0041449E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...39 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, J., van Braak, J., Ertmer, P. A., &amp; Ottenbreit-Leftwich, A. (2017). Understanding the relationship between teachers' pedagogical beliefs and technology use in education: A systematic review of qualitative evidence. Educational Technology Research and Development, 65(3), 555–575. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId21" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="0041449E">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/s11423-016-9481-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="069C4ABA" w14:textId="77777777" w:rsidR="00E61707" w:rsidRPr="0041449E" w:rsidRDefault="00E61707" w:rsidP="001061D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
@@ -4407,51 +4063,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> 15). Lesson planning: Generative AI tools for teachers and teacher educators [Presentación]. Lunch and Learn Series, American Association of Colleges for Teacher Education (AACTE), Washington, D.C., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0041449E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Estados</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0041449E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Unidos. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="0041449E">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://aacte.org/calendar/lunch-and-learn-lesson-planning-generative-ai-tools-for-teachers-and-teacher-educators/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="34EB6AC8" w14:textId="77777777" w:rsidR="00E61707" w:rsidRPr="0041449E" w:rsidRDefault="00E61707" w:rsidP="001061D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0041449E">
@@ -4464,51 +4120,51 @@
         <w:lastRenderedPageBreak/>
         <w:t>Tsai, C. C. (2011). A review of technological pedagogical content knowledge. Educational Technology &amp; Society, 14(2), 235–247.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="466C50C0" w14:textId="77777777" w:rsidR="00E61707" w:rsidRPr="0041449E" w:rsidRDefault="00E61707" w:rsidP="001061D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0041449E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Unal, Z. (2024). Developing an AI platform for teacher education: Enhancing classroom integration and professional development. Journal of Technology and Teacher Education, 32(1), 89-110. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="0041449E">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.stpetersburg.usf.edu/news/2024/professor-creates-popular-online-ai-platform.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4462A446" w14:textId="77777777" w:rsidR="00E61707" w:rsidRPr="0041449E" w:rsidRDefault="00E61707" w:rsidP="001061D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -4519,51 +4175,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Voogt, J., Fisser, P., Pareja Roblin, N., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0041449E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Tondeur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0041449E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, J., &amp; van Braak, J. (2013). Technological pedagogical content knowledge – A review of the literature. Journal of Computer Assisted Learning, 29(2), 109–121. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId24" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="0041449E">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1111/j.1365-2729.2012.00487.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1744F90F" w14:textId="77777777" w:rsidR="00E61707" w:rsidRPr="0041449E" w:rsidRDefault="00E61707" w:rsidP="001061D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0041449E">
@@ -4609,113 +4265,113 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0041449E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0041449E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 8, 1078913. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="0041449E">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.3389/feduc.2023.1078913</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6BFC235A" w14:textId="77777777" w:rsidR="00B21F58" w:rsidRPr="0041449E" w:rsidRDefault="00B21F58" w:rsidP="001061D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="587E19AF" w14:textId="77777777" w:rsidR="00B21F58" w:rsidRPr="0041449E" w:rsidRDefault="00B21F58" w:rsidP="001061D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B21F58" w:rsidRPr="0041449E" w:rsidSect="0046025B">
-      <w:footerReference w:type="default" r:id="rId25"/>
+      <w:footerReference w:type="default" r:id="rId26"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="5"/>
       <w:pgMar w:top="1418" w:right="1041" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3EA14408" w14:textId="77777777" w:rsidR="000C6F88" w:rsidRDefault="000C6F88" w:rsidP="0041449E">
+    <w:p w14:paraId="1AA6DE2A" w14:textId="77777777" w:rsidR="00BB0D91" w:rsidRDefault="00BB0D91" w:rsidP="0041449E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E84BE0B" w14:textId="77777777" w:rsidR="000C6F88" w:rsidRDefault="000C6F88" w:rsidP="0041449E">
+    <w:p w14:paraId="0737093C" w14:textId="77777777" w:rsidR="00BB0D91" w:rsidRDefault="00BB0D91" w:rsidP="0041449E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4758,75 +4414,75 @@
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Diciembre</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="0046025B">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> 2025                        ISSN: 2448 – 6493</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="72FBCE36" w14:textId="77777777" w:rsidR="000C6F88" w:rsidRDefault="000C6F88" w:rsidP="0041449E">
+    <w:p w14:paraId="189108E0" w14:textId="77777777" w:rsidR="00BB0D91" w:rsidRDefault="00BB0D91" w:rsidP="0041449E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72C87184" w14:textId="77777777" w:rsidR="000C6F88" w:rsidRDefault="000C6F88" w:rsidP="0041449E">
+    <w:p w14:paraId="31876E94" w14:textId="77777777" w:rsidR="00BB0D91" w:rsidRDefault="00BB0D91" w:rsidP="0041449E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="50"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B21F58"/>
     <w:rsid w:val="00007B2F"/>
     <w:rsid w:val="0004234E"/>
     <w:rsid w:val="00071363"/>
@@ -4834,84 +4490,87 @@
     <w:rsid w:val="000C6F88"/>
     <w:rsid w:val="000D402F"/>
     <w:rsid w:val="000F28EA"/>
     <w:rsid w:val="001061D3"/>
     <w:rsid w:val="001305A8"/>
     <w:rsid w:val="00130B48"/>
     <w:rsid w:val="001D31B7"/>
     <w:rsid w:val="001F5A97"/>
     <w:rsid w:val="001F5C4F"/>
     <w:rsid w:val="00236C40"/>
     <w:rsid w:val="00252C8C"/>
     <w:rsid w:val="002739DD"/>
     <w:rsid w:val="003B205D"/>
     <w:rsid w:val="0041449E"/>
     <w:rsid w:val="00441DD3"/>
     <w:rsid w:val="0046025B"/>
     <w:rsid w:val="004D3409"/>
     <w:rsid w:val="004D72D6"/>
     <w:rsid w:val="004D76DF"/>
     <w:rsid w:val="004F7B3C"/>
     <w:rsid w:val="005074DB"/>
     <w:rsid w:val="00546BA5"/>
     <w:rsid w:val="00563EBE"/>
     <w:rsid w:val="005E1F35"/>
     <w:rsid w:val="005E1FFD"/>
+    <w:rsid w:val="005F2A55"/>
     <w:rsid w:val="00645E40"/>
     <w:rsid w:val="00646B07"/>
     <w:rsid w:val="00667968"/>
     <w:rsid w:val="008842D7"/>
     <w:rsid w:val="008A6C8A"/>
     <w:rsid w:val="008B034D"/>
     <w:rsid w:val="008E3074"/>
     <w:rsid w:val="00933025"/>
     <w:rsid w:val="0097063C"/>
     <w:rsid w:val="009A4299"/>
     <w:rsid w:val="009D755C"/>
     <w:rsid w:val="00A11E19"/>
     <w:rsid w:val="00A34433"/>
     <w:rsid w:val="00A44384"/>
     <w:rsid w:val="00A63462"/>
     <w:rsid w:val="00A66349"/>
     <w:rsid w:val="00A6793B"/>
     <w:rsid w:val="00A74492"/>
     <w:rsid w:val="00A77CE8"/>
     <w:rsid w:val="00AC32B3"/>
     <w:rsid w:val="00AE7C70"/>
     <w:rsid w:val="00B21F58"/>
     <w:rsid w:val="00B928C1"/>
+    <w:rsid w:val="00BB0D91"/>
     <w:rsid w:val="00BF0CD6"/>
     <w:rsid w:val="00C13517"/>
     <w:rsid w:val="00C70A5A"/>
     <w:rsid w:val="00C75687"/>
     <w:rsid w:val="00C90B07"/>
     <w:rsid w:val="00CA0F43"/>
     <w:rsid w:val="00DA0CDA"/>
     <w:rsid w:val="00DA6361"/>
     <w:rsid w:val="00DC3980"/>
     <w:rsid w:val="00DD3F18"/>
     <w:rsid w:val="00E2460D"/>
+    <w:rsid w:val="00E41DAB"/>
     <w:rsid w:val="00E55AD7"/>
     <w:rsid w:val="00E61707"/>
     <w:rsid w:val="00F80FD2"/>
     <w:rsid w:val="00FF3CFB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -5305,51 +4964,50 @@
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B21F58"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
@@ -5396,77 +5054,89 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0041449E"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0041449E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0041449E"/>
   </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005F2A55"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1492283884">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zac03.arinconc@normales.mx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/15391523.2008.10782528" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10639-024-12678-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aacte.org/calendar/lunch-and-learn-lesson-planning-generative-ai-tools-for-teachers-and-teacher-educators/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.exhibit.xavier.edu/cgi/viewcontent.cgi?article=1348&amp;context=ojte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/0092055X211053905" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1467-9620.2006.00684.x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11423-016-9481-2" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rosalio.ovalle@matiasramos.edu.mx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/feduc.2023.1078913" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://overdeck.org/news-and-resources/article/perspectives-generative-artificial-intelligence-may-help-teachers-does-it-work-for-students/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2729.2012.00487.x" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alonso.castaneda@matiasramos.edu.mx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3102/0013189X015002004" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:candimarcerocha@gmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2190/EC.41.4.a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stpetersburg.usf.edu/news/2024/professor-creates-popular-online-ai-platform.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.exhibit.xavier.edu/cgi/viewcontent.cgi?article=1348&amp;context=ojte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/0092055X211053905" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11423-016-9481-2" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/ctes.v12i24.897" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rosalio.ovalle@matiasramos.edu.mx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1467-9620.2006.00684.x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/feduc.2023.1078913" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://overdeck.org/news-and-resources/article/perspectives-generative-artificial-intelligence-may-help-teachers-does-it-work-for-students/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3102/0013189X015002004" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alonso.castaneda@matiasramos.edu.mx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2729.2012.00487.x" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2190/EC.41.4.a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stpetersburg.usf.edu/news/2024/professor-creates-popular-online-ai-platform.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:candimarcerocha@gmail.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10639-024-12678-9" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zac03.arinconc@normales.mx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/15391523.2008.10782528" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aacte.org/calendar/lunch-and-learn-lesson-planning-generative-ai-tools-for-teachers-and-teacher-educators/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5738,72 +5408,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE76D3F5-C84E-4CB9-82F1-E8FAE09B334B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>3546</Words>
-  <Characters>19505</Characters>
+  <Words>3562</Words>
+  <Characters>19591</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>162</Lines>
+  <Lines>163</Lines>
   <Paragraphs>46</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23005</CharactersWithSpaces>
+  <CharactersWithSpaces>23107</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Luis Castañeda</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>