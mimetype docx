--- v0 (2026-03-05)
+++ v1 (2026-07-27)
@@ -6,94 +6,164 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3E7CBED6" w14:textId="56F2688B" w:rsidR="00A26CA2" w:rsidRDefault="00A26CA2" w:rsidP="008F1763">
+    <w:p w14:paraId="0438DD09" w14:textId="77777777" w:rsidR="00B61BC6" w:rsidRDefault="00B61BC6" w:rsidP="008F1763">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F052B3">
+    </w:p>
+    <w:p w14:paraId="76ED1151" w14:textId="77777777" w:rsidR="00B61BC6" w:rsidRDefault="00B61BC6" w:rsidP="00B61BC6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B61BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B61BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B61BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00B61BC6">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/ctes.v12i24.898</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3E7CBED6" w14:textId="39B885AD" w:rsidR="00A26CA2" w:rsidRPr="00B61BC6" w:rsidRDefault="00A26CA2" w:rsidP="00B61BC6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B61BC6">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2533A002" wp14:editId="44413A62">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="topMargin">
               <wp:posOffset>123190</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7878182" cy="1209675"/>
             <wp:effectExtent l="0" t="0" r="8890" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="736355429" name="Imagen 8"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 27"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7878182" cy="1209675"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -774,51 +844,50 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FDF2D97" w14:textId="400662B4" w:rsidR="00CE2079" w:rsidRPr="00A26CA2" w:rsidRDefault="00CE2079" w:rsidP="008F1763">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Introduc</w:t>
       </w:r>
       <w:r w:rsidR="00841B09" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ción</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F99CEC2" w14:textId="77777777" w:rsidR="008F1763" w:rsidRPr="00A26CA2" w:rsidRDefault="008F1763" w:rsidP="008F1763">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B99BABD" w14:textId="7EC1350C" w:rsidR="009B5CB2" w:rsidRPr="00A26CA2" w:rsidRDefault="00492BA0" w:rsidP="008F1763">
@@ -1357,87 +1426,51 @@
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="0069466A" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">s, que permitan al estudiantado aplicar marcos conceptuales a problemas </w:t>
       </w:r>
       <w:r w:rsidR="007C2816" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>reales</w:t>
       </w:r>
       <w:r w:rsidR="0069466A" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> y transferibles (</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> et al., 2004</w:t>
+        <w:t xml:space="preserve"> y transferibles (Gremler et al., 2000; Gulikers et al., 2004</w:t>
       </w:r>
       <w:r w:rsidR="00CA1FFB" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="251DF6B8" w14:textId="77777777" w:rsidR="00CA1FFB" w:rsidRPr="00A26CA2" w:rsidRDefault="00CA1FFB" w:rsidP="008F1763">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68D4358A" w14:textId="0D54F266" w:rsidR="00841B09" w:rsidRPr="00A26CA2" w:rsidRDefault="00E42167" w:rsidP="008F1763">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -1961,67 +1994,57 @@
       </w:r>
       <w:r w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>involucramiento</w:t>
       </w:r>
       <w:r w:rsidR="00497639" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de los estudiantes</w:t>
       </w:r>
       <w:r w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006B1E24" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Blyznyuk</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Blyznyuk </w:t>
       </w:r>
       <w:r w:rsidR="00B90B76" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidR="006B1E24" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C854AC" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kachak</w:t>
@@ -2167,70 +2190,110 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> académico</w:t>
       </w:r>
       <w:r w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, alianzas y futuras líneas de investigación.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34D3122B" w14:textId="77777777" w:rsidR="00841B09" w:rsidRPr="00A26CA2" w:rsidRDefault="00841B09" w:rsidP="008F1763">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73AA84CA" w14:textId="1B9ECA90" w:rsidR="00C35792" w:rsidRPr="00A26CA2" w:rsidRDefault="00C854AC" w:rsidP="008F1763">
+    <w:p w14:paraId="3F67ED6E" w14:textId="77777777" w:rsidR="00B61BC6" w:rsidRDefault="00B61BC6" w:rsidP="008F1763">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A26CA2">
+    </w:p>
+    <w:p w14:paraId="254E3CC9" w14:textId="77777777" w:rsidR="00B61BC6" w:rsidRDefault="00B61BC6" w:rsidP="008F1763">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="713E174C" w14:textId="77777777" w:rsidR="00B61BC6" w:rsidRDefault="00B61BC6" w:rsidP="008F1763">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73AA84CA" w14:textId="5CACEE48" w:rsidR="00C35792" w:rsidRPr="00A26CA2" w:rsidRDefault="00C854AC" w:rsidP="008F1763">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A26CA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Prácticas Inmersivas en el Laboratorio de Negocios</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A9DAC84" w14:textId="77777777" w:rsidR="008F1763" w:rsidRPr="00A26CA2" w:rsidRDefault="008F1763" w:rsidP="008F1763">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D67968C" w14:textId="2FA208AA" w:rsidR="00DA5928" w:rsidRPr="00A26CA2" w:rsidRDefault="00D673A8" w:rsidP="008F1763">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -2490,60 +2553,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> figura 1) </w:t>
       </w:r>
       <w:r w:rsidR="00171E0B" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">que </w:t>
       </w:r>
       <w:r w:rsidR="00A00C26" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>permite</w:t>
       </w:r>
       <w:r w:rsidR="00171E0B" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> el diseño y la </w:t>
-[...8 lines deleted...]
-        <w:t>implementación de</w:t>
+        <w:t xml:space="preserve"> el diseño y la implementación de</w:t>
       </w:r>
       <w:r w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> prácticas</w:t>
       </w:r>
       <w:r w:rsidR="00171E0B" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DF4A56" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>inmersivas</w:t>
       </w:r>
@@ -2739,51 +2793,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A3770F7" wp14:editId="1DFFD5F6">
             <wp:extent cx="2181529" cy="3467584"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:docPr id="1444453005" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1444453005" name="Imagen 1444453005"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9">
+                    <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2181529" cy="3467584"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -2926,151 +2980,105 @@
       </w:r>
       <w:r w:rsidR="00C91EBD" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>habilidades</w:t>
       </w:r>
       <w:r w:rsidR="00E361D8" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> como el pensamiento crítico</w:t>
       </w:r>
       <w:r w:rsidR="00C91EBD" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D37795" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Popova</w:t>
-[...8 lines deleted...]
-        <w:t>, 2024</w:t>
+        <w:t>Popova, 2024</w:t>
       </w:r>
       <w:r w:rsidR="00C91EBD" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00D245E8" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00E361D8" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> el cual es definido como “un conjunto esencial de habilidades de razonamiento y comunicación necesarias para operar eficazmente en la sociedad”</w:t>
       </w:r>
       <w:r w:rsidR="00E151BF" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> (Celuch </w:t>
+      </w:r>
+      <w:r w:rsidR="00B90B76" w:rsidRPr="00A26CA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
       <w:r w:rsidR="00E151BF" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Celuch</w:t>
-[...42 lines deleted...]
-        <w:t>, 2000, p. 57).</w:t>
+        <w:t xml:space="preserve"> Slama, 2000, p. 57).</w:t>
       </w:r>
       <w:r w:rsidR="00C662C7" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A0CD1" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De esta manera, el primer objetivo de investigación consiste en demostrar como el uso de tecnología en el laboratorio, como el robot operado con IA </w:t>
       </w:r>
       <w:r w:rsidR="00E53E5E" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>contribuye a la generación de pensamiento crítico.</w:t>
       </w:r>
@@ -3192,51 +3200,60 @@
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidR="005D6E7D" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Schumann, 1993).</w:t>
       </w:r>
       <w:r w:rsidR="006B7B71" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F205B6" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>La interacción humano-computadora se rige, entre otros marcos, por la norma ISO 9241-210:2010, que define la experiencia de usuario como</w:t>
+        <w:t xml:space="preserve">La interacción humano-computadora se rige, entre otros marcos, por la norma ISO 9241-210:2010, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F205B6" w:rsidRPr="00A26CA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>que define la experiencia de usuario como</w:t>
       </w:r>
       <w:r w:rsidR="005434DC" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008D6D28" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>la totalidad de emociones, creencias, preferencias, percepciones, respuestas físicas y psicológicas, conductas y resultados que emergen antes, durante y después de</w:t>
       </w:r>
       <w:r w:rsidR="00F00AF3" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>l uso</w:t>
       </w:r>
@@ -3326,51 +3343,50 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="535F3FA3" w14:textId="2705DB43" w:rsidR="00C35792" w:rsidRPr="00A26CA2" w:rsidRDefault="00526FCD" w:rsidP="008F1763">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Por último, </w:t>
       </w:r>
       <w:r w:rsidR="00E44F9A" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a investigación empírica ha demostrado que la incorporación de prácticas en laboratorio en escenarios</w:t>
       </w:r>
       <w:r w:rsidR="00D734B7" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> reales</w:t>
@@ -3385,69 +3401,51 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dabbour</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 1997; Hamer, 2000; Burgess, 2012</w:t>
       </w:r>
       <w:r w:rsidR="002B036B" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">; </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">; Loup </w:t>
       </w:r>
       <w:r w:rsidR="008B5F41" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>et al., 2016</w:t>
       </w:r>
       <w:r w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="0098284B" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, el cual se define como un estado psicológico positivo, satisfactorio y vinculado al estudio, caracterizado por vigor, dedicación y absorción (</w:t>
       </w:r>
@@ -3919,87 +3917,51 @@
         </w:rPr>
         <w:t>. La escala de Pensamiento Crítico se adapt</w:t>
       </w:r>
       <w:r w:rsidR="00645E60" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ó</w:t>
       </w:r>
       <w:r w:rsidR="0059641A" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:r w:rsidR="00AA630D" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...35 lines deleted...]
-        <w:t>, 2000, p. 57)</w:t>
+        <w:t>(Celuch &amp; Slama, 2000, p. 57)</w:t>
       </w:r>
       <w:r w:rsidR="0059641A" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. La experiencia del estudiante se valid</w:t>
       </w:r>
       <w:r w:rsidR="00645E60" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ó</w:t>
       </w:r>
       <w:r w:rsidR="0059641A" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> con el </w:t>
       </w:r>
@@ -4054,225 +4016,187 @@
         <w:t>Questionnaire</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F33981" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (UEQ)</w:t>
       </w:r>
       <w:r w:rsidR="00D03248" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="003D4DF0" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">creado por </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>creado por Laugwitz</w:t>
+      </w:r>
+      <w:r w:rsidR="00D03248" w:rsidRPr="00A26CA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidR="003D4DF0" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Laugwitz</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> et al., </w:t>
+      </w:r>
       <w:r w:rsidR="00D03248" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>,</w:t>
+        <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="003D4DF0" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> et al., </w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>2008)</w:t>
       </w:r>
       <w:r w:rsidR="0059641A" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="008A6BE4" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">específicamente con la </w:t>
       </w:r>
       <w:r w:rsidR="0059641A" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>versión corta (UEQ-S), desarrollad</w:t>
       </w:r>
       <w:r w:rsidR="00BE4A62" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="0059641A" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> por </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008A6BE4" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Schrepp</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Schrepp,</w:t>
+      </w:r>
+      <w:r w:rsidR="0059641A" w:rsidRPr="00A26CA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et al. (20</w:t>
+      </w:r>
       <w:r w:rsidR="008A6BE4" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>,</w:t>
+        <w:t>17</w:t>
       </w:r>
       <w:r w:rsidR="0059641A" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> et al. (20</w:t>
-[...7 lines deleted...]
-        <w:t>17</w:t>
+        <w:t xml:space="preserve">). La escala de Involucramiento </w:t>
+      </w:r>
+      <w:r w:rsidR="00855933" w:rsidRPr="00A26CA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="0059641A" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">). La escala de Involucramiento </w:t>
-[...7 lines deleted...]
-        <w:t>e</w:t>
+        <w:t>studiantil se adapt</w:t>
+      </w:r>
+      <w:r w:rsidR="00815F80" w:rsidRPr="00A26CA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ó</w:t>
       </w:r>
       <w:r w:rsidR="0059641A" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>studiantil se adapt</w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> et al. (2006). Las tres escalas m</w:t>
+        <w:t xml:space="preserve"> de Schaufeli et al. (2006). Las tres escalas m</w:t>
       </w:r>
       <w:r w:rsidR="00815F80" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="0059641A" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>stra</w:t>
       </w:r>
       <w:r w:rsidR="00815F80" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ron</w:t>
       </w:r>
@@ -4686,67 +4610,57 @@
       </w:r>
       <w:r w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Medición </w:t>
       </w:r>
       <w:r w:rsidR="00763AE8" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de la E</w:t>
       </w:r>
       <w:r w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">xperiencia en el Uso de la Tecnología (adaptada de </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00BE4A62" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Schrepp</w:t>
-[...8 lines deleted...]
-        <w:t>,</w:t>
+        <w:t>Schrepp,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> et al., 20</w:t>
       </w:r>
       <w:r w:rsidR="00BE4A62" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>17</w:t>
       </w:r>
       <w:r w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
@@ -4777,50 +4691,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32A82D9A" w14:textId="261055F5" w:rsidR="00B1111A" w:rsidRPr="00A26CA2" w:rsidRDefault="002F4D39" w:rsidP="008F1763">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A26CA2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Atributos</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78EA34CC" w14:textId="4DCC52F4" w:rsidR="00B1111A" w:rsidRPr="00A26CA2" w:rsidRDefault="002F4D39" w:rsidP="000A2039">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A26CA2">
               <w:rPr>
@@ -5193,51 +5108,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2CBB9900" w14:textId="094CE570" w:rsidR="00B1111A" w:rsidRPr="00A26CA2" w:rsidRDefault="0026459B" w:rsidP="008F1763">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A26CA2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="002F4D39" w:rsidRPr="00A26CA2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>nnovadora</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="33E96938" w14:textId="51F633ED" w:rsidR="00B1111A" w:rsidRPr="00A26CA2" w:rsidRDefault="002F4D39" w:rsidP="000A2039">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -6545,121 +6459,73 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Pensamiento crítico (adaptada de </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A26CA2">
+        <w:t xml:space="preserve"> Pensamiento crítico (adaptada de Celuch </w:t>
+      </w:r>
+      <w:r w:rsidR="00B90B76" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Celuch</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>y</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...45 lines deleted...]
-        <w:t>, 2000</w:t>
+        <w:t xml:space="preserve"> Slama, 2000</w:t>
       </w:r>
       <w:r w:rsidR="00FB733A" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, p. 57</w:t>
       </w:r>
       <w:r w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -7582,50 +7448,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="712F3038" w14:textId="0928E7A9" w:rsidR="00BB6EBF" w:rsidRPr="00A26CA2" w:rsidRDefault="00BB6EBF" w:rsidP="008F1763">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A26CA2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Desarrollar la capacidad de pensar por </w:t>
             </w:r>
             <w:r w:rsidR="002D06C9" w:rsidRPr="00A26CA2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>mí</w:t>
             </w:r>
             <w:r w:rsidRPr="00A26CA2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve"> mismo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
@@ -7956,60 +7823,51 @@
         </w:rPr>
         <w:t>pensamiento crítico</w:t>
       </w:r>
       <w:r w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> tuvo un incremento </w:t>
       </w:r>
       <w:r w:rsidR="00CC0593" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>significativo</w:t>
       </w:r>
       <w:r w:rsidR="00260B4E" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, lo que sugiere que las actividades con </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">robots favorecen el desarrollo de esta competencia; </w:t>
+        <w:t xml:space="preserve">, lo que sugiere que las actividades con robots favorecen el desarrollo de esta competencia; </w:t>
       </w:r>
       <w:r w:rsidR="001D48DF" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">la </w:t>
       </w:r>
       <w:r w:rsidR="00260B4E" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>experiencia del estudiante</w:t>
       </w:r>
       <w:r w:rsidR="001D48DF" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> como usuario de la tecnología para medir la experiencia del cliente también se incrementó, </w:t>
       </w:r>
@@ -11238,69 +11096,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:r w:rsidR="00C576F3" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mpliando l</w:t>
       </w:r>
       <w:r w:rsidR="00615696" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>os resultados</w:t>
       </w:r>
       <w:r w:rsidR="00657688" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> (2024).</w:t>
+        <w:t xml:space="preserve"> de Popova (2024).</w:t>
       </w:r>
       <w:r w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00396A67" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">En consonancia con la evidencia </w:t>
       </w:r>
       <w:r w:rsidR="003200DF" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">cuantitativa </w:t>
       </w:r>
@@ -12349,71 +12189,59 @@
     <w:p w14:paraId="6A51480D" w14:textId="77777777" w:rsidR="008619E7" w:rsidRPr="000A2039" w:rsidRDefault="008619E7" w:rsidP="008F1763">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B48EFF8" w14:textId="63FC6006" w:rsidR="00D3184E" w:rsidRPr="00A26CA2" w:rsidRDefault="00D3184E" w:rsidP="00EB7A9A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000A2039">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Blyznyuk</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">, T. </w:t>
+        <w:t xml:space="preserve">Blyznyuk, T. </w:t>
       </w:r>
       <w:r w:rsidR="00B90B76" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2039">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00806C2D" w:rsidRPr="000A2039">
         <w:rPr>
@@ -12460,51 +12288,51 @@
       </w:r>
       <w:r w:rsidR="00806C2D" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Journal of Vasyl Stefanyk Precarpathian National University</w:t>
       </w:r>
       <w:r w:rsidR="00806C2D" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, 11(1), 94-102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00355853" w:rsidRPr="00A26CA2">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:kern w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>https://doi.org/10.15330/jpnu.11.1.94-102</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="38FD28F7" w14:textId="63FCA350" w:rsidR="00701081" w:rsidRPr="00A26CA2" w:rsidRDefault="00701081" w:rsidP="00EB7A9A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -12583,51 +12411,51 @@
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00F20C23" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>39(1).</w:t>
       </w:r>
       <w:r w:rsidR="00852DF7" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00355853" w:rsidRPr="00A26CA2">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:kern w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>https://doi.org/10.30944/20117582.2365</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7E675168" w14:textId="6E122BCC" w:rsidR="0054246F" w:rsidRPr="00A26CA2" w:rsidRDefault="004F68BB" w:rsidP="00EB7A9A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -12742,51 +12570,51 @@
       </w:r>
       <w:r w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Journal of Marketing Education,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> 22(1), 45–53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00355853" w:rsidRPr="00A26CA2">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:kern w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>https://doi.org/10.1177/0273475300221006</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7FE138C9" w14:textId="04BCD9E4" w:rsidR="004F68BB" w:rsidRPr="00A26CA2" w:rsidRDefault="004F68BB" w:rsidP="00EB7A9A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -13079,201 +12907,167 @@
       </w:r>
       <w:r w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Journal of Marketing Education</w:t>
       </w:r>
       <w:r w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, 22(1), 35–44. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="00355853" w:rsidRPr="000A2039">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:kern w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>https://doi.org/10.1177/0273475300221005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5AB9DEEA" w14:textId="2C0A61A8" w:rsidR="0054246F" w:rsidRPr="00A26CA2" w:rsidRDefault="0054246F" w:rsidP="00EB7A9A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="000A2039">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gulikers, J. T. M., </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000A2039">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Gulikers</w:t>
+        <w:t>Bastiaens</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000A2039">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">, J. T. M., </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">, T. J., </w:t>
+      </w:r>
+      <w:r w:rsidR="00B90B76" w:rsidRPr="00A26CA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A2039">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Bastiaens</w:t>
-[...52 lines deleted...]
-        <w:t xml:space="preserve">, P. A. (2004). </w:t>
+        <w:t xml:space="preserve"> Kirschner, P. A. (2004). </w:t>
       </w:r>
       <w:r w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">A five-dimensional framework for authentic assessment. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Educational Technology Research and Development</w:t>
       </w:r>
       <w:r w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, 52(3), 67–86. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="00355853" w:rsidRPr="00A26CA2">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:kern w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/BF02504676</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3F25EC1F" w14:textId="25513410" w:rsidR="004F68BB" w:rsidRPr="00A26CA2" w:rsidRDefault="004F68BB" w:rsidP="00EB7A9A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -13550,51 +13344,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, Vol. 5298, pp. 63–76). Springer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28434F02" w14:textId="03B307C6" w:rsidR="00461374" w:rsidRPr="00A26CA2" w:rsidRDefault="00B02D59" w:rsidP="00EB7A9A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00A26CA2">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:kern w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/978-3-540-89350-9_6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="06B4CA44" w14:textId="0C6D8013" w:rsidR="008B5F41" w:rsidRPr="00A26CA2" w:rsidRDefault="008B5F41" w:rsidP="00EB7A9A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -13705,51 +13499,51 @@
         </w:rPr>
         <w:t>Lecture Notes in Computer Science</w:t>
       </w:r>
       <w:r w:rsidR="00E96F20" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00D41EAF" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">9891. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="00B02D59" w:rsidRPr="00A26CA2">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:kern w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/978-3-319-45153-4_35</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="56BDB3A0" w14:textId="5FD70E06" w:rsidR="00B22004" w:rsidRPr="00A26CA2" w:rsidRDefault="00B22004" w:rsidP="00EB7A9A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -13829,51 +13623,51 @@
       </w:r>
       <w:r w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Encyclopedia</w:t>
       </w:r>
       <w:r w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3(2), 396-405. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00A26CA2">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:kern w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>https://doi.org/10.3390/encyclopedia3020026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="356136D5" w14:textId="77777777" w:rsidR="00B22004" w:rsidRPr="00A26CA2" w:rsidRDefault="00B22004" w:rsidP="00EB7A9A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -13968,51 +13762,51 @@
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2039">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">(22). Recuperado a partir de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00A26CA2">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:kern w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>https://cemys.org.mx/index.php/CEMYS/article/view/384</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00084675" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CAA8366" w14:textId="51C29811" w:rsidR="00935C7F" w:rsidRPr="00A26CA2" w:rsidRDefault="00AD7613" w:rsidP="00EB7A9A">
@@ -14075,51 +13869,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> (42(2), 51</w:t>
       </w:r>
       <w:r w:rsidR="005B4BAE" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">58. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00A26CA2">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:kern w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>https://doi.org/10.28925/2311-2409.2024.427</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="64BA855E" w14:textId="095EEF61" w:rsidR="00B50BBA" w:rsidRPr="00A26CA2" w:rsidRDefault="00B50BBA" w:rsidP="00EB7A9A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -14180,51 +13974,51 @@
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2039">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">(24). Recuperado a partir de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00A26CA2">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:kern w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>https://www.ctes.org.mx/index.php/ctes/article/view/876</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0059208F" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43EDF681" w14:textId="4A3C5B26" w:rsidR="00D95B0E" w:rsidRPr="00A26CA2" w:rsidRDefault="00D95B0E" w:rsidP="00EB7A9A">
@@ -14293,51 +14087,51 @@
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2039">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">(24). Recuperado a partir de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00A26CA2">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:kern w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>https://www.ctes.org.mx/index.php/ctes/article/view/872</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4DEFB263" w14:textId="4AF931C7" w:rsidR="00665062" w:rsidRPr="00A26CA2" w:rsidRDefault="00D04D7E" w:rsidP="00EB7A9A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -14457,101 +14251,89 @@
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00665062" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>3029</w:t>
       </w:r>
       <w:r w:rsidR="002A3564" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="00C141E2" w:rsidRPr="00A26CA2">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:kern w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>https://doi.org/10.52783/tjjpt.v45.i01.4680</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="60CCE369" w14:textId="46B64773" w:rsidR="00C72D53" w:rsidRPr="00A26CA2" w:rsidRDefault="004302EC" w:rsidP="00EB7A9A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Schaufeli</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">, W.B., </w:t>
+        <w:t xml:space="preserve">Schaufeli, W.B., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Salanova</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, M., González-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A26CA2">
@@ -14610,51 +14392,51 @@
       </w:r>
       <w:r w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Journal of Happiness Studies</w:t>
       </w:r>
       <w:r w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3, 71–92 (2002). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="00540F76" w:rsidRPr="00A26CA2">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:kern w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>https://doi.org/10.1023/A:1015630930326</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="640E528C" w14:textId="53DCFB21" w:rsidR="0054246F" w:rsidRPr="00A26CA2" w:rsidRDefault="00C72D53" w:rsidP="00EB7A9A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -14842,51 +14624,51 @@
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A049CB" w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> 103-108</w:t>
       </w:r>
       <w:r w:rsidRPr="00A26CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidR="00907192" w:rsidRPr="00A26CA2">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:kern w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>https://doi.org/10.9781/ijimai.2017.09.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7444ACE5" w14:textId="77777777" w:rsidR="00907192" w:rsidRPr="00A26CA2" w:rsidRDefault="00907192" w:rsidP="008F1763">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -14912,123 +14694,122 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42683E5F" w14:textId="77777777" w:rsidR="008A5376" w:rsidRPr="000A2039" w:rsidRDefault="008A5376" w:rsidP="008F1763">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008A5376" w:rsidRPr="000A2039" w:rsidSect="006224D8">
-      <w:footerReference w:type="default" r:id="rId25"/>
+      <w:footerReference w:type="default" r:id="rId26"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="993" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="220E15F9" w14:textId="77777777" w:rsidR="007F6B70" w:rsidRDefault="007F6B70" w:rsidP="00A26CA2">
+    <w:p w14:paraId="09355358" w14:textId="77777777" w:rsidR="007B0D9D" w:rsidRDefault="007B0D9D" w:rsidP="00A26CA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="39E98DA1" w14:textId="77777777" w:rsidR="007F6B70" w:rsidRDefault="007F6B70" w:rsidP="00A26CA2">
+    <w:p w14:paraId="52763C69" w14:textId="77777777" w:rsidR="007B0D9D" w:rsidRDefault="007B0D9D" w:rsidP="00A26CA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="51EA54EA" w14:textId="77777777" w:rsidR="00A26CA2" w:rsidRPr="00AF035D" w:rsidRDefault="00A26CA2" w:rsidP="00AF035D">
@@ -15062,61 +14843,61 @@
       </w:rPr>
       <w:t>Diciembre</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="00AF035D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> 2025                        ISSN: 2448 – 6493</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="698067E7" w14:textId="77777777" w:rsidR="00A26CA2" w:rsidRDefault="00A26CA2">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A5A3670" w14:textId="77777777" w:rsidR="007F6B70" w:rsidRDefault="007F6B70" w:rsidP="00A26CA2">
+    <w:p w14:paraId="7D049B1B" w14:textId="77777777" w:rsidR="007B0D9D" w:rsidRDefault="007B0D9D" w:rsidP="00A26CA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="546615F4" w14:textId="77777777" w:rsidR="007F6B70" w:rsidRDefault="007F6B70" w:rsidP="00A26CA2">
+    <w:p w14:paraId="2AC8C2A3" w14:textId="77777777" w:rsidR="007B0D9D" w:rsidRDefault="007B0D9D" w:rsidP="00A26CA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="075746F3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3550AC6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
@@ -15451,51 +15232,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6763" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1236622623">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1815298036">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="414671835">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="60"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00656930"/>
     <w:rsid w:val="00001BEC"/>
     <w:rsid w:val="00004915"/>
     <w:rsid w:val="0000541B"/>
@@ -15938,50 +15719,51 @@
     <w:rsid w:val="0074406A"/>
     <w:rsid w:val="007443B5"/>
     <w:rsid w:val="00747293"/>
     <w:rsid w:val="00747AAF"/>
     <w:rsid w:val="0075581D"/>
     <w:rsid w:val="00757CC1"/>
     <w:rsid w:val="00763AE8"/>
     <w:rsid w:val="007660E4"/>
     <w:rsid w:val="00766976"/>
     <w:rsid w:val="00767CEA"/>
     <w:rsid w:val="00767D03"/>
     <w:rsid w:val="007721AC"/>
     <w:rsid w:val="00775ECD"/>
     <w:rsid w:val="00782ADB"/>
     <w:rsid w:val="00783739"/>
     <w:rsid w:val="0078697B"/>
     <w:rsid w:val="0079341F"/>
     <w:rsid w:val="00794033"/>
     <w:rsid w:val="00794281"/>
     <w:rsid w:val="007957DD"/>
     <w:rsid w:val="007A2394"/>
     <w:rsid w:val="007A516D"/>
     <w:rsid w:val="007A6D44"/>
     <w:rsid w:val="007A6E70"/>
     <w:rsid w:val="007B0AAA"/>
+    <w:rsid w:val="007B0D9D"/>
     <w:rsid w:val="007B14EE"/>
     <w:rsid w:val="007B5D2B"/>
     <w:rsid w:val="007B63F8"/>
     <w:rsid w:val="007B7FC9"/>
     <w:rsid w:val="007C0A21"/>
     <w:rsid w:val="007C0F09"/>
     <w:rsid w:val="007C2816"/>
     <w:rsid w:val="007C3ED1"/>
     <w:rsid w:val="007C45CA"/>
     <w:rsid w:val="007C4614"/>
     <w:rsid w:val="007C726E"/>
     <w:rsid w:val="007D0373"/>
     <w:rsid w:val="007D26DE"/>
     <w:rsid w:val="007D518A"/>
     <w:rsid w:val="007D61A2"/>
     <w:rsid w:val="007D6744"/>
     <w:rsid w:val="007D6AE3"/>
     <w:rsid w:val="007D77FF"/>
     <w:rsid w:val="007E0C8A"/>
     <w:rsid w:val="007E0F73"/>
     <w:rsid w:val="007E125C"/>
     <w:rsid w:val="007E2693"/>
     <w:rsid w:val="007E4D1D"/>
     <w:rsid w:val="007E4DCA"/>
     <w:rsid w:val="007F041E"/>
@@ -16170,50 +15952,51 @@
     <w:rsid w:val="00B167AE"/>
     <w:rsid w:val="00B1683B"/>
     <w:rsid w:val="00B16972"/>
     <w:rsid w:val="00B17810"/>
     <w:rsid w:val="00B17BA6"/>
     <w:rsid w:val="00B20305"/>
     <w:rsid w:val="00B22004"/>
     <w:rsid w:val="00B245A3"/>
     <w:rsid w:val="00B24D94"/>
     <w:rsid w:val="00B25983"/>
     <w:rsid w:val="00B265EC"/>
     <w:rsid w:val="00B26A60"/>
     <w:rsid w:val="00B31CB8"/>
     <w:rsid w:val="00B3312D"/>
     <w:rsid w:val="00B34775"/>
     <w:rsid w:val="00B3759E"/>
     <w:rsid w:val="00B45E80"/>
     <w:rsid w:val="00B479BC"/>
     <w:rsid w:val="00B50BBA"/>
     <w:rsid w:val="00B51EDB"/>
     <w:rsid w:val="00B51EE8"/>
     <w:rsid w:val="00B55CF8"/>
     <w:rsid w:val="00B56B01"/>
     <w:rsid w:val="00B5762F"/>
     <w:rsid w:val="00B57EA7"/>
+    <w:rsid w:val="00B61BC6"/>
     <w:rsid w:val="00B662B4"/>
     <w:rsid w:val="00B66B8E"/>
     <w:rsid w:val="00B71BDE"/>
     <w:rsid w:val="00B830FF"/>
     <w:rsid w:val="00B848C9"/>
     <w:rsid w:val="00B861C7"/>
     <w:rsid w:val="00B86C22"/>
     <w:rsid w:val="00B8798F"/>
     <w:rsid w:val="00B903AC"/>
     <w:rsid w:val="00B90A04"/>
     <w:rsid w:val="00B90B76"/>
     <w:rsid w:val="00B92230"/>
     <w:rsid w:val="00B92B43"/>
     <w:rsid w:val="00B92D1C"/>
     <w:rsid w:val="00B93E87"/>
     <w:rsid w:val="00B94401"/>
     <w:rsid w:val="00B9709C"/>
     <w:rsid w:val="00B97953"/>
     <w:rsid w:val="00BA4799"/>
     <w:rsid w:val="00BA6E08"/>
     <w:rsid w:val="00BA6FEE"/>
     <w:rsid w:val="00BA7C69"/>
     <w:rsid w:val="00BB2786"/>
     <w:rsid w:val="00BB2F7E"/>
     <w:rsid w:val="00BB33AD"/>
@@ -16371,50 +16154,51 @@
     <w:rsid w:val="00DD5EE8"/>
     <w:rsid w:val="00DE0B69"/>
     <w:rsid w:val="00DE223E"/>
     <w:rsid w:val="00DE2E88"/>
     <w:rsid w:val="00DE5FDC"/>
     <w:rsid w:val="00DF0439"/>
     <w:rsid w:val="00DF0651"/>
     <w:rsid w:val="00DF1C28"/>
     <w:rsid w:val="00DF384F"/>
     <w:rsid w:val="00DF4A56"/>
     <w:rsid w:val="00E01772"/>
     <w:rsid w:val="00E01A6B"/>
     <w:rsid w:val="00E0451E"/>
     <w:rsid w:val="00E14540"/>
     <w:rsid w:val="00E151BF"/>
     <w:rsid w:val="00E16DC4"/>
     <w:rsid w:val="00E17B3E"/>
     <w:rsid w:val="00E20A37"/>
     <w:rsid w:val="00E24413"/>
     <w:rsid w:val="00E25C75"/>
     <w:rsid w:val="00E31F53"/>
     <w:rsid w:val="00E327F2"/>
     <w:rsid w:val="00E361D8"/>
     <w:rsid w:val="00E36952"/>
     <w:rsid w:val="00E376D3"/>
+    <w:rsid w:val="00E41DAB"/>
     <w:rsid w:val="00E42167"/>
     <w:rsid w:val="00E44F9A"/>
     <w:rsid w:val="00E47341"/>
     <w:rsid w:val="00E50C65"/>
     <w:rsid w:val="00E512AD"/>
     <w:rsid w:val="00E512E7"/>
     <w:rsid w:val="00E51EB0"/>
     <w:rsid w:val="00E53E5E"/>
     <w:rsid w:val="00E55B53"/>
     <w:rsid w:val="00E56DB1"/>
     <w:rsid w:val="00E57E83"/>
     <w:rsid w:val="00E60666"/>
     <w:rsid w:val="00E6078E"/>
     <w:rsid w:val="00E61137"/>
     <w:rsid w:val="00E6768B"/>
     <w:rsid w:val="00E75D47"/>
     <w:rsid w:val="00E770DC"/>
     <w:rsid w:val="00E9253D"/>
     <w:rsid w:val="00E95E66"/>
     <w:rsid w:val="00E96F20"/>
     <w:rsid w:val="00EA0150"/>
     <w:rsid w:val="00EA2B65"/>
     <w:rsid w:val="00EA321B"/>
     <w:rsid w:val="00EA5109"/>
     <w:rsid w:val="00EA61A3"/>
@@ -17102,51 +16886,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo9Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00656930"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
@@ -17722,63 +17505,75 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000A2039"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
     <w:name w:val="Texto de globo Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textodeglobo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="000A2039"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B61BC6"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/0273475300221005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cemys.org.mx/index.php/CEMYS/article/view/384" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ctes.org.mx/index.php/ctes/article/view/872" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/0273475300221006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/encyclopedia3020026" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-45153-4_35" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ctes.org.mx/index.php/ctes/article/view/876" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.30944/20117582.2365" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.9781/ijimai.2017.09.001" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-540-89350-9_6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/A:1015630930326" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15330/jpnu.11.1.94-102" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.28925/2311-2409.2024.427" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02504676" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.52783/tjjpt.v45.i01.4680" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/ctes.v12i24.898" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/0273475300221006" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/encyclopedia3020026" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ctes.org.mx/index.php/ctes/article/view/876" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.30944/20117582.2365" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-45153-4_35" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.9781/ijimai.2017.09.001" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-540-89350-9_6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.28925/2311-2409.2024.427" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15330/jpnu.11.1.94-102" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/A:1015630930326" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02504676" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.52783/tjjpt.v45.i01.4680" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cemys.org.mx/index.php/CEMYS/article/view/384" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/0273475300221005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ctes.org.mx/index.php/ctes/article/view/872" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -18050,78 +17845,78 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9758EC4C-7AF4-4CC3-8F23-AF8474EFBB97}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>3634</Words>
-  <Characters>19990</Characters>
+  <Words>3650</Words>
+  <Characters>20081</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>166</Lines>
+  <Lines>167</Lines>
   <Paragraphs>47</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23577</CharactersWithSpaces>
+  <CharactersWithSpaces>23684</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ana Dolores Franco Valdez</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>91da64dd-978b-4a24-b88f-8058a17721bc</vt:lpwstr>