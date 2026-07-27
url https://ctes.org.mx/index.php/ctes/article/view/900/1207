--- v0 (2026-03-05)
+++ v1 (2026-07-27)
@@ -85,51 +85,102 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="8001635" cy="1228725"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D0E246D" w14:textId="77777777" w:rsidR="008573D3" w:rsidRDefault="008573D3" w:rsidP="008573D3">
+    <w:p w14:paraId="6D0E246D" w14:textId="15277208" w:rsidR="008573D3" w:rsidRPr="00341234" w:rsidRDefault="00341234" w:rsidP="00341234">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3390"/>
+        </w:tabs>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00341234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00341234">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00341234">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="es-MX"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/ctes.v12i24.900</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="40EE3E45" w14:textId="77777777" w:rsidR="00341234" w:rsidRDefault="00341234" w:rsidP="008573D3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3390"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7783EE59" w14:textId="77777777" w:rsidR="008573D3" w:rsidRPr="008573D3" w:rsidRDefault="008573D3" w:rsidP="008573D3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3390"/>
         </w:tabs>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
@@ -1085,51 +1136,50 @@
           <w:tab w:val="left" w:pos="981"/>
         </w:tabs>
         <w:ind w:left="0" w:right="48"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31366691" w14:textId="2F56DA78" w:rsidR="00DD3DE5" w:rsidRPr="008573D3" w:rsidRDefault="00DD3DE5" w:rsidP="0084553B">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="981"/>
         </w:tabs>
         <w:ind w:left="0" w:right="48"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008573D3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00A93066" w:rsidRPr="008573D3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>bstract</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E1DAF57" w14:textId="56E19B87" w:rsidR="00BA7BE2" w:rsidRPr="008573D3" w:rsidRDefault="00BA7BE2" w:rsidP="0084553B">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="981"/>
         </w:tabs>
         <w:ind w:left="0" w:right="48"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
@@ -2988,80 +3038,80 @@
         <w:ind w:right="48"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="479D353A" w14:textId="432A773C" w:rsidR="00E43D18" w:rsidRPr="008573D3" w:rsidRDefault="002B79C3" w:rsidP="0084553B">
       <w:pPr>
         <w:ind w:right="48"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008573D3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Además,</w:t>
       </w:r>
       <w:r w:rsidR="00E43D18" w:rsidRPr="008573D3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ponce, et al. (2022) analizan las competencias digitales de docentes universitarios, basados en</w:t>
       </w:r>
       <w:r w:rsidR="00E43D18" w:rsidRPr="008573D3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E43D18" w:rsidRPr="008573D3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>DigCompEdu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="006A4167" w:rsidRPr="008573D3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> y d</w:t>
       </w:r>
       <w:r w:rsidR="00E43D18" w:rsidRPr="008573D3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>estaca</w:t>
       </w:r>
       <w:r w:rsidR="000F6FE0" w:rsidRPr="008573D3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
@@ -3970,75 +4020,51 @@
           <w:lang w:val="es-MX"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">La población estuvo conformada por docentes </w:t>
       </w:r>
       <w:r w:rsidR="00E31212" w:rsidRPr="008573D3">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
       <w:r w:rsidRPr="008573D3">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> TUQ. La muestra fue no probabilística por conveniencia, integrada por 14 participantes, quienes respondieron voluntariamente el instrumento en formato digital. (</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> TUQ. La muestra fue no probabilística por conveniencia, integrada por 14 participantes, quienes respondieron voluntariamente el instrumento en formato digital. (Otzen </w:t>
       </w:r>
       <w:r w:rsidR="0052625B" w:rsidRPr="008573D3">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>&amp;</w:t>
       </w:r>
       <w:r w:rsidRPr="008573D3">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> Manterola, 2017). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BFE795E" w14:textId="77777777" w:rsidR="0084553B" w:rsidRPr="008573D3" w:rsidRDefault="0084553B" w:rsidP="0084553B">
@@ -4346,51 +4372,51 @@
       </w:pPr>
       <w:r w:rsidRPr="008573D3">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02677115" wp14:editId="5569E401">
             <wp:extent cx="4499572" cy="3626934"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="410623109" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="410623109" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId8"/>
+                    <a:blip r:embed="rId9"/>
                     <a:srcRect l="26085" t="25512" r="26220" b="6145"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4530619" cy="3651960"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
@@ -4992,101 +5018,73 @@
         </w:rPr>
         <w:t xml:space="preserve">lo </w:t>
       </w:r>
       <w:r w:rsidR="00AD2F4B" w:rsidRPr="008573D3">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">que respalda la validez de contenido </w:t>
       </w:r>
       <w:r w:rsidR="00CC6E78" w:rsidRPr="008573D3">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00CC6E78" w:rsidRPr="008573D3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>Penfield</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Penfield </w:t>
+      </w:r>
+      <w:r w:rsidR="00377C21" w:rsidRPr="008573D3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
       <w:r w:rsidR="00CC6E78" w:rsidRPr="008573D3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">, 2004) </w:t>
+        <w:t xml:space="preserve"> Giacobbi, 2004) </w:t>
       </w:r>
       <w:r w:rsidRPr="008573D3">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Posteriormente, se realizó una prueba piloto con 5 profesores</w:t>
       </w:r>
       <w:r w:rsidR="00911DF9" w:rsidRPr="008573D3">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B26694C" w14:textId="77777777" w:rsidR="00F35E86" w:rsidRPr="008573D3" w:rsidRDefault="00F35E86" w:rsidP="0084553B">
@@ -7034,51 +7032,51 @@
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2D5520CD" wp14:editId="611CBED9">
             <wp:extent cx="4627426" cy="2292350"/>
             <wp:effectExtent l="0" t="0" r="1905" b="0"/>
             <wp:docPr id="274189628" name="Imagen 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 5"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9">
+                    <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4648059" cy="2302571"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -11747,51 +11745,51 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="008573D3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Educación XX1, 27 </w:t>
       </w:r>
       <w:r w:rsidRPr="008573D3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 37-64. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="008573D3">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://revistas.uned.es/index.php/educacionXX1/article/view/38652/29963</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008573D3">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5245669C" w14:textId="75F39E3F" w:rsidR="00FF62C2" w:rsidRPr="008573D3" w:rsidRDefault="00FF62C2" w:rsidP="00B52685">
       <w:pPr>
         <w:ind w:left="709" w:right="48" w:hanging="709"/>
         <w:jc w:val="both"/>
@@ -11867,51 +11865,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2.1: </w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="008573D3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Marco de Competencias Digitales para la Ciudadanía con ocho niveles de competencia y ejemplo de uso.</w:t>
       </w:r>
       <w:r w:rsidRPr="008573D3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="008573D3">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://www.aupex.org/centrodocumentacion/pub/DigCompEs.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008573D3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AF64FC6" w14:textId="77777777" w:rsidR="002E4D4A" w:rsidRPr="008573D3" w:rsidRDefault="002E4D4A" w:rsidP="00B52685">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="567" w:right="48" w:hanging="567"/>
         <w:jc w:val="both"/>
@@ -11979,137 +11977,137 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> (CIEES) (2017)</w:t>
       </w:r>
       <w:r w:rsidRPr="008573D3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>. Ejes, categorías, e indicadores para la evaluación de programas de educación superior en la modalidad a distancia</w:t>
       </w:r>
       <w:r w:rsidR="005A5DA6" w:rsidRPr="008573D3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="008573D3">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://www.ciees.edu.mx/documentos/Ejes-Categorias-para-la-Evaluacion-de-Programas-de-Educacion-Superior-en-la-Modalidad-a-Distancia-2017.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008573D3">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09D29F0F" w14:textId="164E06D7" w:rsidR="00821875" w:rsidRPr="008573D3" w:rsidRDefault="00821875" w:rsidP="00B52685">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="567" w:right="48" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008573D3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Consejo Nacional de Acreditación en Informática y Computación, A.C. (CONAIC, 2024). Marco General de Referencia para los procesos de Acreditación de Programas Académicos de TSU, Licenciatura, Investigación y Posgrado. (Ver. 1.0). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="00A10951" w:rsidRPr="008573D3">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://www.conaic.net/v1web/documentos/1.%20Marco%20de%20Referencia%20integrado%20de%20CONAIC%202024.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A10951" w:rsidRPr="008573D3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62AA75CA" w14:textId="77777777" w:rsidR="00B10261" w:rsidRPr="008573D3" w:rsidRDefault="00B10261" w:rsidP="00B52685">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="567" w:right="48" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008573D3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Diario Oficial de la Comunidad Europea (2006). Recomendación del Parlamento Europeo y del Consejo de 18 de diciembre de 2006 sobre las Competencias Clave para el Aprendizaje Permanente. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="008573D3">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>eur-lex.europa.eu/legal-content/ES/TXT/PDF/?uri=CELEX:32006H0962&amp;from=ES</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008573D3">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="168C5F2D" w14:textId="23FB1E77" w:rsidR="00F5177C" w:rsidRPr="008573D3" w:rsidRDefault="00F5177C" w:rsidP="00B52685">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -12160,51 +12158,51 @@
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Revista científica de educación y comunicación (24)</w:t>
       </w:r>
       <w:r w:rsidRPr="008573D3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, 1-11.</w:t>
       </w:r>
       <w:r w:rsidRPr="008573D3">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="002E5954" w:rsidRPr="008573D3">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.25267/Hachetetepe.2022.i24.1101</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4CA47B3C" w14:textId="77777777" w:rsidR="002E5954" w:rsidRPr="008573D3" w:rsidRDefault="002E5954" w:rsidP="00B52685">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="567" w:right="48" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
@@ -12219,51 +12217,51 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Revista de Currículum y Formación de Profesorado, 20</w:t>
       </w:r>
       <w:r w:rsidRPr="008573D3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1). 311-322.</w:t>
       </w:r>
       <w:r w:rsidRPr="008573D3">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="008573D3">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://www.redalyc.org/pdf/567/56745576016.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008573D3">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F266DB8" w14:textId="0131A7BB" w:rsidR="003432E4" w:rsidRPr="008573D3" w:rsidRDefault="003432E4" w:rsidP="00B52685">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -12303,51 +12301,51 @@
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aula de Encuentro: Revista de investigación y comunicación de experiencias educativas, 23</w:t>
       </w:r>
       <w:r w:rsidRPr="008573D3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008573D3">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 45-66.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="00D4381B" w:rsidRPr="008573D3">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.17561/ae.v23n1.5811</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7C9640B0" w14:textId="487A9C71" w:rsidR="00F42B3D" w:rsidRPr="008573D3" w:rsidRDefault="00F42B3D" w:rsidP="00B52685">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="567" w:right="48" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008573D3">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -12449,136 +12447,126 @@
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Puerto Rico</w:t>
       </w:r>
       <w:r w:rsidR="00336FF9" w:rsidRPr="008573D3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="008573D3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="008573D3">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>http://www.eduqa.net/eduqa2017/images/ponencias/eje3/3_56_Morell_M_Formacion_en_competencias_docentes_para_el_uso_de_plataforma_moodle.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008573D3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57E156D1" w14:textId="5C9009FE" w:rsidR="00AA36D6" w:rsidRPr="008573D3" w:rsidRDefault="00AA36D6" w:rsidP="00B52685">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="567" w:right="48" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008573D3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>Otzen</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">, T. y Manterola, C. (2017). Técnicas de Muestreo sobre una Población a Estudio. </w:t>
+        <w:t xml:space="preserve">Otzen, T. y Manterola, C. (2017). Técnicas de Muestreo sobre una Población a Estudio. </w:t>
       </w:r>
       <w:r w:rsidRPr="008573D3">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>International Journal of Morphology, 35</w:t>
       </w:r>
       <w:r w:rsidRPr="008573D3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>(1), 227-232.</w:t>
       </w:r>
       <w:r w:rsidR="00F244B6" w:rsidRPr="008573D3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F244B6" w:rsidRPr="008573D3">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>https://doi.org/</w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="00F244B6" w:rsidRPr="008573D3">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>10.4067/S0717-95022017000100037</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="79C3A7F1" w14:textId="77777777" w:rsidR="00CC6E78" w:rsidRPr="008573D3" w:rsidRDefault="00143B32" w:rsidP="00B52685">
       <w:pPr>
         <w:pStyle w:val="dx-doi"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="567" w:right="48" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008573D3">
         <w:rPr>
@@ -12590,51 +12578,51 @@
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="008573D3">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">). Applying a Score Confidence Interval to Aiken´s Item Content-Relevance Index. </w:t>
       </w:r>
       <w:r w:rsidR="00CC6E78" w:rsidRPr="008573D3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Measurement in Physical Education and Exercise Science, 8 </w:t>
       </w:r>
       <w:r w:rsidR="00CC6E78" w:rsidRPr="008573D3">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 213-225. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="00CC6E78" w:rsidRPr="008573D3">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:color w:val="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-US" w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1207/s15327841mpee0804_3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1AC162AF" w14:textId="3F6CAD63" w:rsidR="00721029" w:rsidRPr="008573D3" w:rsidRDefault="00721029" w:rsidP="00B52685">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="567" w:right="48" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
@@ -12684,51 +12672,51 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> (34), 33-50.</w:t>
       </w:r>
       <w:r w:rsidR="00223600" w:rsidRPr="008573D3">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00223600" w:rsidRPr="008573D3">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>https://doi.org/</w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId22" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="00223600" w:rsidRPr="008573D3">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>10.56918/es.2022.i34.pp33-50</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="07F395AA" w14:textId="77777777" w:rsidR="00721029" w:rsidRPr="008573D3" w:rsidRDefault="00721029" w:rsidP="00B52685">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="567" w:right="48" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008573D3">
         <w:rPr>
@@ -12765,99 +12753,89 @@
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> México </w:t>
       </w:r>
       <w:r w:rsidRPr="008573D3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">(Estudio </w:t>
       </w:r>
       <w:r w:rsidRPr="008573D3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2021). México: Asociación Nacional de Universidades e Instituciones de Educación Superior. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="008573D3">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://estudio-tic.anuies.mx/CompDigDocMetaredMexico2021.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008573D3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C7F22DB" w14:textId="23135F28" w:rsidR="001A2AC9" w:rsidRPr="008573D3" w:rsidRDefault="001A2AC9" w:rsidP="00B52685">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="567" w:right="48" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008573D3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>Punie</w:t>
-[...8 lines deleted...]
-        <w:t>, Y.</w:t>
+        <w:t>Punie, Y.</w:t>
       </w:r>
       <w:r w:rsidR="00436763" w:rsidRPr="008573D3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00436763" w:rsidRPr="008573D3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Brecko</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00436763" w:rsidRPr="008573D3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
         </w:rPr>
@@ -12913,87 +12891,69 @@
         <w:t>DigCompEdu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A02767" w:rsidRPr="008573D3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00436763" w:rsidRPr="008573D3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00436763" w:rsidRPr="008573D3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>(Redecker, Trans)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A02767" w:rsidRPr="008573D3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00436763" w:rsidRPr="008573D3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>Redecker</w:t>
-[...23 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">(Trabajo original publicado en 2017). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="00A02767" w:rsidRPr="008573D3">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:t>https://www.metared.org/content/dam/metared/pdf/marco_europeo_para_la_competencia_digital_de_los_educadores.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A02767" w:rsidRPr="008573D3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09164026" w14:textId="0015E732" w:rsidR="00366843" w:rsidRPr="008573D3" w:rsidRDefault="00366843" w:rsidP="00B52685">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="567" w:right="48" w:hanging="567"/>
@@ -13080,51 +13040,51 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3 </w:t>
       </w:r>
       <w:r w:rsidR="00070AC4" w:rsidRPr="008573D3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
       <w:r w:rsidR="00946B71" w:rsidRPr="008573D3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, p. 7-19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidR="00946B71" w:rsidRPr="008573D3">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:t>https://doi.org/10.35622/j.ti.2024.02.001</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00946B71" w:rsidRPr="008573D3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F4E9D91" w14:textId="77777777" w:rsidR="006224A5" w:rsidRPr="008573D3" w:rsidRDefault="006224A5" w:rsidP="00B52685">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="567" w:right="48" w:hanging="567"/>
@@ -13208,51 +13168,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Soto, G. (2024). Ventajas y desventajas del uso de plataformas virtuales para profesores y estudiantes universitarios. </w:t>
       </w:r>
       <w:r w:rsidRPr="008573D3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Revista Docencia Universitaria, 5</w:t>
       </w:r>
       <w:r w:rsidRPr="008573D3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1), 1-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="008573D3">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.46954/revistadusac.v5i1.70</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="790736C2" w14:textId="77777777" w:rsidR="00801F3C" w:rsidRPr="008573D3" w:rsidRDefault="00801F3C" w:rsidP="00B52685">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="567" w:right="48" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008573D3">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -13285,70 +13245,70 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>https://doi.org/10.22430/21457778.2246</w:t>
       </w:r>
       <w:r w:rsidRPr="008573D3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C345931" w14:textId="77777777" w:rsidR="006224A5" w:rsidRPr="008573D3" w:rsidRDefault="006224A5" w:rsidP="0084553B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="567" w:right="48" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006224A5" w:rsidRPr="008573D3" w:rsidSect="000E6198">
-      <w:footerReference w:type="default" r:id="rId26"/>
+      <w:footerReference w:type="default" r:id="rId27"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="851" w:right="1041" w:bottom="1276" w:left="1276" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D5EB3EB" w14:textId="77777777" w:rsidR="0030209F" w:rsidRDefault="0030209F" w:rsidP="00681875">
+    <w:p w14:paraId="68CCB3BC" w14:textId="77777777" w:rsidR="00DA6945" w:rsidRDefault="00DA6945" w:rsidP="00681875">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="445923E0" w14:textId="77777777" w:rsidR="0030209F" w:rsidRDefault="0030209F" w:rsidP="00681875">
+    <w:p w14:paraId="0A153757" w14:textId="77777777" w:rsidR="00DA6945" w:rsidRDefault="00DA6945" w:rsidP="00681875">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -13415,58 +13375,58 @@
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t>Diciembre</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="00ED6D66">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve"> 2025                        ISSN: 2448 – 6493</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="409C555A" w14:textId="77777777" w:rsidR="008573D3" w:rsidRPr="008573D3" w:rsidRDefault="008573D3" w:rsidP="008573D3">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F7FA962" w14:textId="77777777" w:rsidR="0030209F" w:rsidRDefault="0030209F" w:rsidP="00681875">
+    <w:p w14:paraId="5AEE3D1E" w14:textId="77777777" w:rsidR="00DA6945" w:rsidRDefault="00DA6945" w:rsidP="00681875">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2CE8318D" w14:textId="77777777" w:rsidR="0030209F" w:rsidRDefault="0030209F" w:rsidP="00681875">
+    <w:p w14:paraId="5029AF7C" w14:textId="77777777" w:rsidR="00DA6945" w:rsidRDefault="00DA6945" w:rsidP="00681875">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03F15325"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8618D554"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -18397,51 +18357,51 @@
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1780683402">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1241866008">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="501239575">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="187260518">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1303581117">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="2099714515">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="50"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008B7752"/>
@@ -18778,50 +18738,51 @@
     <w:rsid w:val="00300AAD"/>
     <w:rsid w:val="00301E4A"/>
     <w:rsid w:val="0030209F"/>
     <w:rsid w:val="00303CD7"/>
     <w:rsid w:val="00304776"/>
     <w:rsid w:val="0030636B"/>
     <w:rsid w:val="00310E88"/>
     <w:rsid w:val="003120AE"/>
     <w:rsid w:val="00312354"/>
     <w:rsid w:val="00312B05"/>
     <w:rsid w:val="00312D95"/>
     <w:rsid w:val="00313DA7"/>
     <w:rsid w:val="003149DD"/>
     <w:rsid w:val="00316231"/>
     <w:rsid w:val="00317751"/>
     <w:rsid w:val="00320F2D"/>
     <w:rsid w:val="00321379"/>
     <w:rsid w:val="00321C91"/>
     <w:rsid w:val="003230DD"/>
     <w:rsid w:val="00327AF2"/>
     <w:rsid w:val="00332A26"/>
     <w:rsid w:val="0033526D"/>
     <w:rsid w:val="00336FF9"/>
     <w:rsid w:val="003376D8"/>
     <w:rsid w:val="003379EA"/>
+    <w:rsid w:val="00341234"/>
     <w:rsid w:val="003432E4"/>
     <w:rsid w:val="00344893"/>
     <w:rsid w:val="00345F49"/>
     <w:rsid w:val="003466DE"/>
     <w:rsid w:val="00347619"/>
     <w:rsid w:val="00350744"/>
     <w:rsid w:val="00351752"/>
     <w:rsid w:val="00351C39"/>
     <w:rsid w:val="00353776"/>
     <w:rsid w:val="003540A3"/>
     <w:rsid w:val="00354D66"/>
     <w:rsid w:val="00354E1D"/>
     <w:rsid w:val="003600C5"/>
     <w:rsid w:val="003610B1"/>
     <w:rsid w:val="003615AD"/>
     <w:rsid w:val="0036253D"/>
     <w:rsid w:val="00362B19"/>
     <w:rsid w:val="003639EE"/>
     <w:rsid w:val="0036430D"/>
     <w:rsid w:val="0036599B"/>
     <w:rsid w:val="003661E4"/>
     <w:rsid w:val="00366843"/>
     <w:rsid w:val="003707F4"/>
     <w:rsid w:val="003717C9"/>
     <w:rsid w:val="00371A10"/>
@@ -19956,50 +19917,51 @@
     <w:rsid w:val="00D729A8"/>
     <w:rsid w:val="00D73F95"/>
     <w:rsid w:val="00D74BEF"/>
     <w:rsid w:val="00D74D11"/>
     <w:rsid w:val="00D74F78"/>
     <w:rsid w:val="00D75D5F"/>
     <w:rsid w:val="00D7652C"/>
     <w:rsid w:val="00D77271"/>
     <w:rsid w:val="00D805D6"/>
     <w:rsid w:val="00D80A38"/>
     <w:rsid w:val="00D83FE3"/>
     <w:rsid w:val="00D86883"/>
     <w:rsid w:val="00D92053"/>
     <w:rsid w:val="00D9281C"/>
     <w:rsid w:val="00D9297B"/>
     <w:rsid w:val="00D9376B"/>
     <w:rsid w:val="00D953FC"/>
     <w:rsid w:val="00DA0070"/>
     <w:rsid w:val="00DA0F47"/>
     <w:rsid w:val="00DA3FAC"/>
     <w:rsid w:val="00DA477C"/>
     <w:rsid w:val="00DA537E"/>
     <w:rsid w:val="00DA5434"/>
     <w:rsid w:val="00DA57B2"/>
     <w:rsid w:val="00DA67EE"/>
+    <w:rsid w:val="00DA6945"/>
     <w:rsid w:val="00DB1F06"/>
     <w:rsid w:val="00DB1F9F"/>
     <w:rsid w:val="00DB33F1"/>
     <w:rsid w:val="00DB43A5"/>
     <w:rsid w:val="00DB4DDC"/>
     <w:rsid w:val="00DC2024"/>
     <w:rsid w:val="00DC255E"/>
     <w:rsid w:val="00DC2BD3"/>
     <w:rsid w:val="00DC2CAF"/>
     <w:rsid w:val="00DC31B6"/>
     <w:rsid w:val="00DC5834"/>
     <w:rsid w:val="00DC643A"/>
     <w:rsid w:val="00DC759E"/>
     <w:rsid w:val="00DC7B5D"/>
     <w:rsid w:val="00DD00D9"/>
     <w:rsid w:val="00DD26DD"/>
     <w:rsid w:val="00DD30B1"/>
     <w:rsid w:val="00DD36DC"/>
     <w:rsid w:val="00DD3DE5"/>
     <w:rsid w:val="00DD4686"/>
     <w:rsid w:val="00DD4DD2"/>
     <w:rsid w:val="00DD729D"/>
     <w:rsid w:val="00DE2BEE"/>
     <w:rsid w:val="00DE36F3"/>
     <w:rsid w:val="00DE56B1"/>
@@ -20014,50 +19976,51 @@
     <w:rsid w:val="00E00FC9"/>
     <w:rsid w:val="00E0111F"/>
     <w:rsid w:val="00E02FB6"/>
     <w:rsid w:val="00E03E61"/>
     <w:rsid w:val="00E04049"/>
     <w:rsid w:val="00E05FBE"/>
     <w:rsid w:val="00E077D4"/>
     <w:rsid w:val="00E10435"/>
     <w:rsid w:val="00E11FCF"/>
     <w:rsid w:val="00E123F6"/>
     <w:rsid w:val="00E14688"/>
     <w:rsid w:val="00E20373"/>
     <w:rsid w:val="00E27AAA"/>
     <w:rsid w:val="00E31212"/>
     <w:rsid w:val="00E323A4"/>
     <w:rsid w:val="00E33265"/>
     <w:rsid w:val="00E344E1"/>
     <w:rsid w:val="00E34588"/>
     <w:rsid w:val="00E34BB3"/>
     <w:rsid w:val="00E35076"/>
     <w:rsid w:val="00E35B50"/>
     <w:rsid w:val="00E361C0"/>
     <w:rsid w:val="00E379C1"/>
     <w:rsid w:val="00E37ECD"/>
     <w:rsid w:val="00E40666"/>
+    <w:rsid w:val="00E41DAB"/>
     <w:rsid w:val="00E43784"/>
     <w:rsid w:val="00E43D18"/>
     <w:rsid w:val="00E463E7"/>
     <w:rsid w:val="00E4670E"/>
     <w:rsid w:val="00E46E24"/>
     <w:rsid w:val="00E50038"/>
     <w:rsid w:val="00E50F6C"/>
     <w:rsid w:val="00E522C1"/>
     <w:rsid w:val="00E53A35"/>
     <w:rsid w:val="00E53BAD"/>
     <w:rsid w:val="00E54362"/>
     <w:rsid w:val="00E563C8"/>
     <w:rsid w:val="00E56728"/>
     <w:rsid w:val="00E578AE"/>
     <w:rsid w:val="00E57B9A"/>
     <w:rsid w:val="00E57ED5"/>
     <w:rsid w:val="00E61CB3"/>
     <w:rsid w:val="00E61FC9"/>
     <w:rsid w:val="00E6244B"/>
     <w:rsid w:val="00E633C9"/>
     <w:rsid w:val="00E63E0C"/>
     <w:rsid w:val="00E644A6"/>
     <w:rsid w:val="00E64E0B"/>
     <w:rsid w:val="00E65375"/>
     <w:rsid w:val="00E672B5"/>
@@ -20723,51 +20686,50 @@
   <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo3Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009C74ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
@@ -21083,51 +21045,51 @@
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D03063"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00D03063"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
     <w:name w:val="Título 2 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00DF33D6"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
@@ -21139,50 +21101,62 @@
     <w:rsid w:val="005D2E4E"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="dx-doi">
     <w:name w:val="dx-doi"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00CC6E78"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00341234"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="155539901">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="340737787">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -21437,51 +21411,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1984652165">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.conaic.net/v1web/documentos/1.%20Marco%20de%20Referencia%20integrado%20de%20CONAIC%202024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eduqa.net/eduqa2017/images/ponencias/eje3/3_56_Morell_M_Formacion_en_competencias_docentes_para_el_uso_de_plataforma_moodle.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.56918/es.2022.i34.pp33-50" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciees.edu.mx/documentos/Ejes-Categorias-para-la-Evaluacion-de-Programas-de-Educacion-Superior-en-la-Modalidad-a-Distancia-2017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17561/ae.v23n1.5811" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.46954/revistadusac.v5i1.70" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redalyc.org/pdf/567/56745576016.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1207/s15327841mpee0804_3" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aupex.org/centrodocumentacion/pub/DigCompEs.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35622/j.ti.2024.02.001" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.25267/Hachetetepe.2022.i24.1101" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metared.org/content/dam/metared/pdf/marco_europeo_para_la_competencia_digital_de_los_educadores.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.uned.es/index.php/educacionXX1/article/view/38652/29963" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4067/S0717-95022017000100037" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/ES/TXT/PDF/?uri=CELEX:32006H0962&amp;from=ES" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://estudio-tic.anuies.mx/CompDigDocMetaredMexico2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/ctes.v12i24.900" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciees.edu.mx/documentos/Ejes-Categorias-para-la-Evaluacion-de-Programas-de-Educacion-Superior-en-la-Modalidad-a-Distancia-2017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17561/ae.v23n1.5811" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.46954/revistadusac.v5i1.70" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1207/s15327841mpee0804_3" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aupex.org/centrodocumentacion/pub/DigCompEs.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redalyc.org/pdf/567/56745576016.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35622/j.ti.2024.02.001" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.25267/Hachetetepe.2022.i24.1101" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4067/S0717-95022017000100037" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.uned.es/index.php/educacionXX1/article/view/38652/29963" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metared.org/content/dam/metared/pdf/marco_europeo_para_la_competencia_digital_de_los_educadores.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/ES/TXT/PDF/?uri=CELEX:32006H0962&amp;from=ES" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://estudio-tic.anuies.mx/CompDigDocMetaredMexico2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eduqa.net/eduqa2017/images/ponencias/eje3/3_56_Morell_M_Formacion_en_competencias_docentes_para_el_uso_de_plataforma_moodle.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.conaic.net/v1web/documentos/1.%20Marco%20de%20Referencia%20integrado%20de%20CONAIC%202024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.56918/es.2022.i34.pp33-50" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -21725,78 +21699,78 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>3582</Words>
-  <Characters>19705</Characters>
+  <Words>3598</Words>
+  <Characters>19791</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>164</Lines>
   <Paragraphs>46</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23241</CharactersWithSpaces>
+  <CharactersWithSpaces>23343</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Packo Rivs</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2024-12-11T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word LTSC</vt:lpwstr>