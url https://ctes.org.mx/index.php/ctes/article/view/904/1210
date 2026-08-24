--- v0 (2025-12-16)
+++ v1 (2026-08-24)
@@ -5,95 +5,143 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3CF39F94" w14:textId="55CF46DA" w:rsidR="00582CEF" w:rsidRDefault="00582CEF" w:rsidP="00582CEF">
+    <w:p w14:paraId="02E3FFCA" w14:textId="77777777" w:rsidR="00416796" w:rsidRDefault="00416796" w:rsidP="00416796">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3390"/>
         </w:tabs>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CF39F94" w14:textId="18049565" w:rsidR="00582CEF" w:rsidRPr="00416796" w:rsidRDefault="00416796" w:rsidP="00416796">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3390"/>
+        </w:tabs>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00416796">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00416796">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00416796">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/ctes.v12i24.904</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00582CEF" w:rsidRPr="00416796">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0EF9FB1B" wp14:editId="16683F9E">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-864235</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-795020</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7877810" cy="1209675"/>
             <wp:effectExtent l="0" t="0" r="8890" b="9525"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="736355429" name="Imagen 8"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 27"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7877810" cy="1209675"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -1516,111 +1564,75 @@
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> conlleva desafíos académicos y de salud mental. Abordar estos problemas requiere comprender los antecedentes psicosociales de los estudiantes y los factores que influyen en su bienestar y progreso académico (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mastrokoukou</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> et al., 2024; Brett et al., 2023; </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> et al., 2024). Una adaptación exitosa depende del desarrollo de estrategias de afrontamiento como la gestión del tiempo, la independencia y la regulación emocional</w:t>
+        <w:t xml:space="preserve"> et al., 2024; Brett et al., 2023; Farrer et al., 2024). Una adaptación exitosa depende del desarrollo de estrategias de afrontamiento como la gestión del tiempo, la independencia y la regulación emocional</w:t>
       </w:r>
       <w:r w:rsidR="00EB293B" w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Freire et al., 2020; Ruiz-Camacho et al., 2025)</w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Las investigaciones muestran que los estudiantes de primer año son especialmente vulnerables a un aumento de la ansiedad, el estrés, la depresión y el agotamiento emocional</w:t>
       </w:r>
       <w:r w:rsidR="00EB293B" w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (March-Amengual et al., 2022; </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> et al., 2025; Pérez et al., 2023)</w:t>
+        <w:t xml:space="preserve"> (March-Amengual et al., 2022; Haruna et al., 2025; Pérez et al., 2023)</w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18D7106B" w14:textId="77777777" w:rsidR="001821AA" w:rsidRPr="00582CEF" w:rsidRDefault="001821AA" w:rsidP="001821AA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68951644" w14:textId="40AE1072" w:rsidR="009A1BA4" w:rsidRPr="00582CEF" w:rsidRDefault="002E47FB" w:rsidP="001821AA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1631,69 +1643,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Las universidades han priorizado la salud mental estudiantil y reconocen que la sobrecarga académica, las dificultades económicas y la presión por el rendimiento afectan el bienestar psicológico</w:t>
       </w:r>
       <w:r w:rsidR="009A1BA4" w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. La pandemia de COVID-19 interrumpió aún más el aprendizaje, incrementó el aislamiento social y la vulnerabilidad emocional</w:t>
       </w:r>
       <w:r w:rsidR="00811204" w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Martínez-</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> et al., 2023, 2024;</w:t>
+        <w:t xml:space="preserve"> (Martínez-Torteya et al., 2023, 2024;</w:t>
       </w:r>
       <w:r w:rsidR="00E92854" w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E92854" w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fruewirth</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E92854" w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2066,69 +2060,51 @@
         <w:lastRenderedPageBreak/>
         <w:t>y académicos que representan riesgos u ofrecen protección. Los determinantes clave del éxito estudiantil, como la autoestima, la autoeficacia, el apoyo social y la motivación para el aprendizaje, deben guiar las intervenciones específicas</w:t>
       </w:r>
       <w:r w:rsidR="00E92854" w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Wang et al., 2024; Chet </w:t>
       </w:r>
       <w:r w:rsidR="0094722F" w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00E92854" w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">t al., 2025; </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> et al., 2025)</w:t>
+        <w:t>t al., 2025; Guo et al., 2025)</w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7296678D" w14:textId="77777777" w:rsidR="001821AA" w:rsidRPr="00582CEF" w:rsidRDefault="001821AA" w:rsidP="001821AA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24609125" w14:textId="7F23B86D" w:rsidR="005235D1" w:rsidRPr="00582CEF" w:rsidRDefault="005235D1" w:rsidP="001821AA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -5464,51 +5440,51 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Análisis estadístico</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="632B77C2" w14:textId="77777777" w:rsidR="001821AA" w:rsidRPr="00582CEF" w:rsidRDefault="001821AA" w:rsidP="001821AA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1055CB50" w14:textId="106D6CB7" w:rsidR="004C6136" w:rsidRPr="00582CEF" w:rsidRDefault="004C6136" w:rsidP="001821AA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Los datos cuantitativos se expresaron como media ± </w:t>
       </w:r>
       <w:r w:rsidR="00AD0972" w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>desviación</w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
@@ -5638,84 +5614,84 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="0059778D" w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> bidireccionales y </w:t>
       </w:r>
       <w:r w:rsidR="0059778D" w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">el nivel de significancia se estableció en </w:t>
       </w:r>
       <w:r w:rsidR="0059778D" w:rsidRPr="00582CEF">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>α = 0</w:t>
       </w:r>
       <w:r w:rsidR="007109A0" w:rsidRPr="00582CEF">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="0059778D" w:rsidRPr="00582CEF">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>05</w:t>
       </w:r>
       <w:r w:rsidR="007109A0" w:rsidRPr="00582CEF">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73E2BF5C" w14:textId="77777777" w:rsidR="001821AA" w:rsidRPr="00582CEF" w:rsidRDefault="001821AA" w:rsidP="001821AA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67FA9F83" w14:textId="647215A5" w:rsidR="004E27BA" w:rsidRPr="00582CEF" w:rsidRDefault="004E27BA" w:rsidP="001821AA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -7103,68 +7079,67 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E0BC8EE" w14:textId="603CCF7C" w:rsidR="0057768D" w:rsidRPr="00582CEF" w:rsidRDefault="0057768D" w:rsidP="0096503D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1FA4A748" wp14:editId="151207AC">
             <wp:extent cx="4478481" cy="2985654"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Figura aceleración eje Y.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print">
+                    <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4494730" cy="2996487"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -8071,51 +8046,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="383D8E31" wp14:editId="09C02BEC">
             <wp:extent cx="4526280" cy="4960061"/>
             <wp:effectExtent l="0" t="0" r="7620" b="0"/>
             <wp:docPr id="1234455082" name="Imagen 1" descr="Gráfico, Gráfico circular&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1234455082" name="Imagen 1" descr="Gráfico, Gráfico circular&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10">
+                    <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4540604" cy="4975757"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -8894,51 +8869,51 @@
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7EC00426" wp14:editId="60CCD252">
             <wp:extent cx="2880360" cy="5022167"/>
             <wp:effectExtent l="0" t="0" r="0" b="7620"/>
             <wp:docPr id="2" name="Imagen 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Imagen 2"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId11">
+                    <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="11315" t="2479" r="31319" b="6247"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2891228" cy="5041116"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
@@ -9736,51 +9711,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="75663077" wp14:editId="67E1F979">
             <wp:extent cx="3612491" cy="2679700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="4" name="Imagen 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="Imagen 4"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId12" cstate="print">
+                    <a:blip r:embed="rId13" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="4977" t="13333" r="9607" b="27084"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3634988" cy="2696388"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
@@ -9818,69 +9793,51 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0620F1A4" w14:textId="4B9BDD25" w:rsidR="00717928" w:rsidRPr="00582CEF" w:rsidRDefault="00717928" w:rsidP="001821AA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">El análisis estadístico mediante un modelo de regresión logística evaluó la asociación entre la depresión y las variables disfunción familiar, sexo, nivel socioeconómico y consumo de alcohol arrojaron los siguientes resultados: un ajuste de AIC = 81,2, el coeficiente de determinación de </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> indicó que el modelo explicó el 48.5% de la variabilidad en la presencia de depresión (R² = 0,485). La prueba de razón de verosimilitud demostró que el modelo fue estadísticamente significativo (χ² = 31.6; p &lt; 0</w:t>
+        <w:t>El análisis estadístico mediante un modelo de regresión logística evaluó la asociación entre la depresión y las variables disfunción familiar, sexo, nivel socioeconómico y consumo de alcohol arrojaron los siguientes resultados: un ajuste de AIC = 81,2, el coeficiente de determinación de Nagelkerke indicó que el modelo explicó el 48.5% de la variabilidad en la presencia de depresión (R² = 0,485). La prueba de razón de verosimilitud demostró que el modelo fue estadísticamente significativo (χ² = 31.6; p &lt; 0</w:t>
       </w:r>
       <w:r w:rsidR="00CC1F96" w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>001). Tras el ajuste, solo la disfunción familiar mostró asociación con la depresión (ver Tabla 2), sugiriendo que esta variable constituye un factor relevante en la probabilidad de presentar el trastorno depresivo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B329563" w14:textId="77777777" w:rsidR="00934976" w:rsidRPr="00582CEF" w:rsidRDefault="00934976" w:rsidP="001821AA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -10554,69 +10511,51 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75E0C88F" w14:textId="6274962F" w:rsidR="00934976" w:rsidRPr="00582CEF" w:rsidRDefault="00934976" w:rsidP="001821AA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Por otro lado, se empleó el modelo de regresión logística para evaluar la asociación entre la ansiedad y las variables disfunción familiar, sexo, nivel socioeconómico y consumo de alcohol, el ajuste mostró un AIC = 95,9, el coeficiente de determinación de </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> indicó que el modelo explicó el 46,6% de la variabilidad en la presencia de depresión (R² = 0,466). La prueba de razón de verosimilitud demostró que el modelo fue estadísticamente significativo (χ² = 33,4; p &lt; 0,001). Tras el ajuste, solo la disfunción familiar mostró asociación con la ansiedad (ver Tabla 3), sugiriendo que esta variable constituye un factor relevante en la probabilidad de presentar síntomas ansiosos.</w:t>
+        <w:t>Por otro lado, se empleó el modelo de regresión logística para evaluar la asociación entre la ansiedad y las variables disfunción familiar, sexo, nivel socioeconómico y consumo de alcohol, el ajuste mostró un AIC = 95,9, el coeficiente de determinación de Nagelkerke indicó que el modelo explicó el 46,6% de la variabilidad en la presencia de depresión (R² = 0,466). La prueba de razón de verosimilitud demostró que el modelo fue estadísticamente significativo (χ² = 33,4; p &lt; 0,001). Tras el ajuste, solo la disfunción familiar mostró asociación con la ansiedad (ver Tabla 3), sugiriendo que esta variable constituye un factor relevante en la probabilidad de presentar síntomas ansiosos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B4A7EBB" w14:textId="77777777" w:rsidR="00934976" w:rsidRPr="00582CEF" w:rsidRDefault="00934976" w:rsidP="001821AA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D41F411" w14:textId="02E8C8C0" w:rsidR="00934976" w:rsidRPr="00582CEF" w:rsidRDefault="00934976" w:rsidP="0096503D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
@@ -11407,386 +11346,294 @@
     </w:p>
     <w:p w14:paraId="2D0F7759" w14:textId="6A49C9E8" w:rsidR="001C562B" w:rsidRPr="00582CEF" w:rsidRDefault="001C562B" w:rsidP="001821AA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Los resultados no mostraron diferencias significativas de género en los síntomas de depresión o ansiedad. Esto contrasta con estudios previos que reportan tasas más altas entre mujeres en entornos universitarios (Chang et al., 2021; Gao et al., 2021; Zhu et al., 2025</w:t>
       </w:r>
       <w:r w:rsidR="00EF61CF" w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">; </w:t>
+        <w:t>; Haruna et al., 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00582CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>). La ausencia de diferencias podría reflejar exigencias académicas, niveles de estrés o estrategias de afrontamiento similares entre los estudiantes. El tamaño de la muestra también podría haber limitado la detección de diferencias entre subgrupos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="586949A8" w14:textId="2BD3BFBF" w:rsidR="00EF61CF" w:rsidRPr="00582CEF" w:rsidRDefault="00EF61CF" w:rsidP="001821AA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00582CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El bajo nivel socioeconómico no se relacionó significativamente con los síntomas de depresión o ansiedad. Si bien investigaciones previas sugieren que los estudiantes con menos recursos enfrentan mayores desafíos emocionales (Huang et al., 2023; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00582CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gellisch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00582CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et al., 2024; Rahal et al., 2023), los estudiantes de Rehabilitación en este estudio mostraron una respuesta consistente</w:t>
+      </w:r>
+      <w:r w:rsidR="004B6863" w:rsidRPr="00582CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00582CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> independientemente de su nivel socioeconómico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FC68EEE" w14:textId="77777777" w:rsidR="0096503D" w:rsidRPr="00582CEF" w:rsidRDefault="0096503D" w:rsidP="001821AA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="081DC86E" w14:textId="0E6B5E7F" w:rsidR="00EF61CF" w:rsidRPr="00582CEF" w:rsidRDefault="00EF61CF" w:rsidP="001821AA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00582CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Si bien el alcohol a menudo se relaciona con trastornos afectivos</w:t>
+      </w:r>
+      <w:r w:rsidR="004351D3" w:rsidRPr="00582CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Austin et al., 2021; Chow et al., 2021)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00582CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, esta asociación no se encontró en este estudio. El análisis podría haber sido limitado al no evaluar la frecuencia o el patrón de consumo de alcohol. En algunos casos, el consumo de sustancias puede servir como estrategia de afrontamiento del estrés en lugar de ser una causa directa de angustia emocional y ansiedad</w:t>
+      </w:r>
+      <w:r w:rsidR="008E48CF" w:rsidRPr="00582CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Monley et al., 2025)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00582CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Esto pone de relieve el papel fundamental del entorno familiar en el desarrollo emocional y psicológico de los estudiantes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F661356" w14:textId="77777777" w:rsidR="0096503D" w:rsidRPr="00582CEF" w:rsidRDefault="0096503D" w:rsidP="001821AA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B2C50BC" w14:textId="3BE3F60B" w:rsidR="004B6863" w:rsidRPr="00582CEF" w:rsidRDefault="00C05276" w:rsidP="001821AA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00582CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Por otro lado, l</w:t>
+      </w:r>
       <w:r w:rsidR="00EF61CF" w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Haruna</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>a disfunción familiar puede implicar mala comunicación, conflictos persistentes, falta de apoyo o violencia, todo lo cual contribuye a un entorno estresante y sin apoyo. En el caso de los estudiantes universitarios de áreas relacionadas con la salud, como la rehabilitación, el impacto puede verse intensificado por las elevadas exigencias académicas y clínicas, que requieren estabilidad emocional. Los estudiantes de hogares disfuncionales tienen más probabilidades de presentar niveles más altos de ansiedad, depresión, baja autoestima y dificultades en las relaciones</w:t>
+      </w:r>
+      <w:r w:rsidR="0068740F" w:rsidRPr="00582CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Estrella-Proaño et al., 2024; Chen et al., 2023)</w:t>
+      </w:r>
       <w:r w:rsidR="00EF61CF" w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> et al., 2025</w:t>
-[...62 lines deleted...]
-        <w:t xml:space="preserve"> et al., 2023), los estudiantes de Rehabilitación en este estudio mostraron una respuesta consistente</w:t>
+        <w:t xml:space="preserve">. La disfunción familiar también puede impedir el desarrollo de habilidades de afrontamiento adaptativas, lo que dificulta el manejo del estrés y aumenta la vulnerabilidad al malestar emocional. </w:t>
       </w:r>
       <w:r w:rsidR="004B6863" w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...159 lines deleted...]
-        <w:t xml:space="preserve">. La disfunción familiar también puede impedir el desarrollo de habilidades de afrontamiento adaptativas, lo que dificulta el manejo del estrés y aumenta la vulnerabilidad al malestar emocional. </w:t>
+        <w:t>En el contexto estudiantil, estas problemáticas pueden comprometer el bienestar y el rendimiento durante su formación académica y en prácticas clínicas, donde se requiere de autocontrol, empatía y estabilidad emocional (</w:t>
+      </w:r>
+      <w:r w:rsidR="00312C52" w:rsidRPr="00582CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ahmed et al., 2009; </w:t>
+      </w:r>
+      <w:r w:rsidR="00312C52" w:rsidRPr="00582CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Capdevila-Gaudens et al., 2021</w:t>
       </w:r>
       <w:r w:rsidR="004B6863" w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>En el contexto estudiantil, estas problemáticas pueden comprometer el bienestar y el rendimiento durante su formación académica y en prácticas clínicas, donde se requiere de autocontrol, empatía y estabilidad emocional (</w:t>
-[...16 lines deleted...]
-        <w:t>Capdevila-</w:t>
+        <w:t>). Nuestros resultados sugieren que las experiencias familiares pueden moldear la salud mental al inicio de su formación académica. Además, la literatura existente indica que la disfunción familiar afecta negativamente el bienestar psicológico de los estudiantes universitarios, así como su capacidad de establecer redes de apoyo en el contexto universitario (</w:t>
+      </w:r>
+      <w:r w:rsidR="00624122" w:rsidRPr="00582CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Arias-de la Torre;</w:t>
+      </w:r>
+      <w:r w:rsidR="00624122" w:rsidRPr="00582CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00312C52" w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...1 lines deleted...]
-        <w:t>Gaudens</w:t>
+        </w:rPr>
+        <w:t>Luvira</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00312C52" w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...42 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> et al., 2023</w:t>
       </w:r>
       <w:r w:rsidR="004B6863" w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>). Los estudiantes que provienen de familias disfuncionales experimentan dificultades para comunicarse y establecer relaciones con compañeros y profesores. Además de que pueden influir al limitar su participación en actividades grupales o abstenerse de buscar ayuda cuando la necesitan. Para abordar estas problemáticas, las instituciones requieren identificar de forma proactiva a los estudiantes que se encuentran en riesgo e implementar intervenciones específicas que mejoren la resiliencia, fomenten un sentido de pertenencia y creen entornos inclusivos que respondan a las necesidades emocionales. El establecimiento oportuno de programas de apoyo social puede reducir la vulnerabilidad, ya que el apoyo social es ampliamente reconocido como un factor protector contra la ansiedad y la depresión (</w:t>
       </w:r>
       <w:r w:rsidR="00624122" w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mecha et al., 2023; </w:t>
       </w:r>
       <w:r w:rsidR="00624122" w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -12148,51 +11995,51 @@
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>14(1),</w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2569. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00582CEF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1038/s41598-024-52923-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6571FFCB" w14:textId="77777777" w:rsidR="0082798F" w:rsidRPr="00582CEF" w:rsidRDefault="0082798F" w:rsidP="0096503D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
@@ -12230,51 +12077,51 @@
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e1–e7. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00582CEF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.jcrc.2009.06.003</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5E2FA8F7" w14:textId="77777777" w:rsidR="0082798F" w:rsidRPr="00582CEF" w:rsidRDefault="0082798F" w:rsidP="0096503D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -12318,91 +12165,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Tesis de licenciatura, Universidad Autónoma de Yucatán].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71860E2F" w14:textId="77777777" w:rsidR="008F3DDD" w:rsidRPr="00582CEF" w:rsidRDefault="008F3DDD" w:rsidP="0096503D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Arias-de la Torre, J., Fernández-Villa, T., Molina, A. J., Amezcua-Prieto, C., Mateos, R., Cancela, J. M., Delgado-Rodríguez, M., </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">-Marqués, L., Olmedo-Requena, R., &amp; Martín, V. (2019). </w:t>
+        <w:t xml:space="preserve">Arias-de la Torre, J., Fernández-Villa, T., Molina, A. J., Amezcua-Prieto, C., Mateos, R., Cancela, J. M., Delgado-Rodríguez, M., Ortíz-Moncada, R., Alguacil, J., Redondo, S., Gómez-Acebo, I., Morales-Suárez-Varela, M., Blázquez Abellán, G., Jiménez Mejías, E., Valero, L. F., Ayán, C., Vilorio-Marqués, L., Olmedo-Requena, R., &amp; Martín, V. (2019). </w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Psychological Distress, Family Support and Employment Status in First-Year University Students in Spain. </w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>International journal of environmental research and public health</w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
@@ -12414,51 +12221,51 @@
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>16</w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1209. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00582CEF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.3390/ijerph16071209</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6D699795" w14:textId="70B1495C" w:rsidR="003C58B9" w:rsidRPr="00582CEF" w:rsidRDefault="003C58B9" w:rsidP="0096503D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -12472,105 +12279,85 @@
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Arzate-Salgado, N. A. (2020). Diagnóstico de la salud mental de los estudiantes de la licenciatura de médico cirujano en la unidad académica profesional Chimalhuacán de la Universidad Autónoma del Estado de México. </w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Revista Electrónica De Psicología Iztacala, 23(1).</w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00582CEF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://www.revistas.unam.mx/index.php/repi/article/view/75389</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="06E92705" w14:textId="77777777" w:rsidR="003C58B9" w:rsidRPr="00582CEF" w:rsidRDefault="003C58B9" w:rsidP="0096503D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Austin, M. A., &amp; </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">, M. C. (2021). </w:t>
+        <w:t xml:space="preserve">Austin, M. A., &amp; Villarosa-Hurlocker, M. C. (2021). </w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Drinking patterns of college students with comorbid depression and anxiety symptoms: The moderating role of gender. </w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Journal of substance use</w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
@@ -12582,220 +12369,169 @@
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>26</w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 650–656. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00582CEF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/14659891.2021.1879291</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="398A8FE8" w14:textId="28AA4E8A" w:rsidR="003C58B9" w:rsidRPr="00582CEF" w:rsidRDefault="003C58B9" w:rsidP="0096503D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Brett, C. E., Mathieson, M. L., &amp; Rowley, A. M. (2023).</w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Determinants of wellbeing in university students: The role of residential status, stress, loneliness, resilience, and sense of coherence. </w:t>
       </w:r>
+      <w:r w:rsidRPr="00582CEF">
+        <w:rPr>
+          <w:rStyle w:val="nfasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Current </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Current</w:t>
+        <w:t>Psychology</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t>, 42</w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 19699–19708. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00582CEF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/s12144-022-03125-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4AE2B4B3" w14:textId="77777777" w:rsidR="008F3DDD" w:rsidRPr="00582CEF" w:rsidRDefault="008F3DDD" w:rsidP="0096503D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Capdevila-</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">, J. (2021). </w:t>
+        <w:t xml:space="preserve">Capdevila-Gaudens, P., García-Abajo, J. M., Flores-Funes, D., García-Barbero, M., &amp; García-Estañ, J. (2021). </w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Depression, anxiety, burnout and empathy among Spanish medical students. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>PloS</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -12821,51 +12557,51 @@
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>16</w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), e0260359. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00582CEF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.1371/journal.pone.0260359</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2893D86E" w14:textId="77777777" w:rsidR="008F3DDD" w:rsidRPr="00582CEF" w:rsidRDefault="008F3DDD" w:rsidP="0096503D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -12925,51 +12661,51 @@
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>292</w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, 242–254. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00582CEF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.jad.2021.05.109</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="36ADC9C1" w14:textId="77777777" w:rsidR="003C58B9" w:rsidRPr="00582CEF" w:rsidRDefault="003C58B9" w:rsidP="0096503D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
@@ -13077,51 +12813,51 @@
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1507075. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00582CEF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.3389/fpubh.2025.1507075</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5E6E3014" w14:textId="77777777" w:rsidR="003C58B9" w:rsidRPr="00582CEF" w:rsidRDefault="003C58B9" w:rsidP="0096503D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -13500,108 +13236,88 @@
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>31</w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 87–96. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00582CEF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.12809/eaap20108</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="44376667" w14:textId="77777777" w:rsidR="003C58B9" w:rsidRPr="00582CEF" w:rsidRDefault="003C58B9" w:rsidP="0096503D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Estrella-Proaño, A., Rivadeneira, M. F., Alvarado, J., Murtagh, M., Guijarro, S., </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">, L., &amp; Cañarejo, G. (2024). </w:t>
+        <w:t xml:space="preserve">Estrella-Proaño, A., Rivadeneira, M. F., Alvarado, J., Murtagh, M., Guijarro, S., Alomoto, L., &amp; Cañarejo, G. (2024). </w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Anxiety and depression in first-year university students: the role of family and social support. </w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Frontiers in psychology</w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
@@ -13613,51 +13329,51 @@
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1462948. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="00582CEF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.3389/fpsyg.2024.1462948</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1C604FEB" w14:textId="77777777" w:rsidR="003C58B9" w:rsidRPr="00582CEF" w:rsidRDefault="003C58B9" w:rsidP="0096503D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -13742,51 +13458,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>reports</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, 332941241295978. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="00582CEF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.1177/00332941241295978</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="35E69D53" w14:textId="77777777" w:rsidR="003C58B9" w:rsidRPr="00582CEF" w:rsidRDefault="003C58B9" w:rsidP="0096503D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -13854,51 +13570,51 @@
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, 841. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="00582CEF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.3389/fpsyg.2020.00841</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6B2E4068" w14:textId="77777777" w:rsidR="003C58B9" w:rsidRPr="00582CEF" w:rsidRDefault="003C58B9" w:rsidP="0096503D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -13964,51 +13680,51 @@
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>16</w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e0247999. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="00582CEF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1371/journal.pone.0247999</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6869CC04" w14:textId="77777777" w:rsidR="003C58B9" w:rsidRPr="00582CEF" w:rsidRDefault="003C58B9" w:rsidP="0096503D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -14048,132 +13764,132 @@
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>263</w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, 292–300. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="00582CEF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.jad.2019.11.121</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3DC4A792" w14:textId="77777777" w:rsidR="003C58B9" w:rsidRPr="00582CEF" w:rsidRDefault="003C58B9" w:rsidP="0096503D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Gellisch</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, M., Olk, B., Schäfer, T., &amp; Brand-Saberi, B. (2024).</w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Unraveling psychological burden: The interplay of socio-economic status, anxiety sensitivity, intolerance of uncertainty, and stress in first-year medical students. </w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>BMC Medical Education, 24</w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, Article 945. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="00582CEF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1186/s12909-024-05924-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3C5D5804" w14:textId="77777777" w:rsidR="003C58B9" w:rsidRPr="00582CEF" w:rsidRDefault="003C58B9" w:rsidP="0096503D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -14212,51 +13928,51 @@
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3670. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="00582CEF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1038/s41598-025-88187-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="64067255" w14:textId="77777777" w:rsidR="003C58B9" w:rsidRPr="00582CEF" w:rsidRDefault="003C58B9" w:rsidP="0096503D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
@@ -14302,107 +14018,87 @@
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 632. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="00582CEF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.1186/s12888-025-07069-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="665D21C2" w14:textId="77777777" w:rsidR="003C58B9" w:rsidRPr="00582CEF" w:rsidRDefault="003C58B9" w:rsidP="0096503D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hernández-Fuentes, G. A., Romero-Michel, J. C., Guzmán-Sandoval, V. M., Díaz-Martínez, J., Delgado-Enciso, O. G., García-Pérez, R. R., Godínez-Medina, M., Zamora-Barajas, V., </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">-López, A. G., Ceja-Espíritu, G., Toro-Equihua, M. D., Martínez-Fierro, M. L., Garza-Veloz, I., Rodríguez-Sánchez, I. P., Sánchez-Ramírez, C. A., Ramírez-Flores, M., &amp; Delgado-Enciso, I. (2024). </w:t>
+        <w:t xml:space="preserve">Hernández-Fuentes, G. A., Romero-Michel, J. C., Guzmán-Sandoval, V. M., Díaz-Martínez, J., Delgado-Enciso, O. G., García-Pérez, R. R., Godínez-Medina, M., Zamora-Barajas, V., Hilerio-López, A. G., Ceja-Espíritu, G., Toro-Equihua, M. D., Martínez-Fierro, M. L., Garza-Veloz, I., Rodríguez-Sánchez, I. P., Sánchez-Ramírez, C. A., Ramírez-Flores, M., &amp; Delgado-Enciso, I. (2024). </w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Substance Use and Mental Health in Emerging Adult University Students Before, During, and After the COVID-19 Pandemic in Mexico: A Comparative Study. </w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Diseases (Basel, Switzerland)</w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
@@ -14414,51 +14110,51 @@
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 303. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="00582CEF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.3390/diseases12120303</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1DE50B7C" w14:textId="580B7B3D" w:rsidR="003C58B9" w:rsidRPr="00582CEF" w:rsidRDefault="003C58B9" w:rsidP="0096503D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -14496,51 +14192,51 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 871. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="00582CEF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.3390/bs13100871</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="192E4108" w14:textId="381B436D" w:rsidR="008F3DDD" w:rsidRPr="00582CEF" w:rsidRDefault="008F3DDD" w:rsidP="0096503D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
@@ -14578,51 +14274,51 @@
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 161–178. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="00582CEF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1037/lat0000184</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="08F6713C" w14:textId="70F210BC" w:rsidR="008F3DDD" w:rsidRPr="00582CEF" w:rsidRDefault="008F3DDD" w:rsidP="0096503D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
@@ -14693,130 +14389,106 @@
         </w:rPr>
         <w:t>, W. (2023). Family Background Issues as Predictors of Mental Health Problems for University Students. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Healthcare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
+        <w:t xml:space="preserve"> (Basel, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Basel</w:t>
+        <w:t>Switzerland</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00582CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, </w:t>
+      </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Switzerland</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 316. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidRPr="00582CEF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.3390/healthcare11030316</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="76F65F1F" w14:textId="77777777" w:rsidR="003C58B9" w:rsidRPr="00582CEF" w:rsidRDefault="003C58B9" w:rsidP="0096503D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -14868,131 +14540,91 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, J. C., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Altarriba</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">, C., </w:t>
+        <w:t>, C., Comella Company, A., Pujol-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Comella</w:t>
+        <w:t>Farriols</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Company, A., Pujol-</w:t>
+        <w:t>, R., Baños, J. E., Galbany-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Farriols</w:t>
+        <w:t>Estragués</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">, R., Baños, J. E., </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> Cayuela, A. (2022). </w:t>
+        <w:t xml:space="preserve">, P., &amp; Comella Cayuela, A. (2022). </w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Psychological Distress, Burnout, and Academic Performance in First Year College Students. </w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>International journal of environmental research and public health</w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
@@ -15004,126 +14636,86 @@
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>19</w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 3356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidRPr="00582CEF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.3390/ijerph19063356</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="64AC289D" w14:textId="77777777" w:rsidR="003C58B9" w:rsidRPr="00582CEF" w:rsidRDefault="003C58B9" w:rsidP="0096503D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Martínez-</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">, C. J., Ramírez Hernández, L. I., &amp; Treviño-de la Garza, B. (2023). </w:t>
+        <w:t xml:space="preserve">Martínez-Torteya, C., Figge, C. J., Ramírez Hernández, L. I., &amp; Treviño-de la Garza, B. (2023). </w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>COVID-19 related psychosocial problems among university students in Mexico - a longitudinal qualitative examination. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Frontiers</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00582CEF">
@@ -15181,105 +14773,85 @@
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1160896. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidRPr="00582CEF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.3389/fpubh.2023.1160896</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3B9EEEB8" w14:textId="77777777" w:rsidR="003C58B9" w:rsidRPr="00582CEF" w:rsidRDefault="003C58B9" w:rsidP="0096503D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Martínez-</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">, C., Ramírez Hernández, L. I., la Garza, B. T., Pérez Tello, K. P., &amp; Díaz Delgado, B. A. (2024). </w:t>
+        <w:t xml:space="preserve">Martínez-Torteya, C., Ramírez Hernández, L. I., la Garza, B. T., Pérez Tello, K. P., &amp; Díaz Delgado, B. A. (2024). </w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Longitudinal change in symptoms of depression, anxiety and post-traumatic stress disorder during the COVID-19 pandemic among Mexican college students. </w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">International journal of psychology: Journal international de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00582CEF">
@@ -15305,146 +14877,146 @@
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>59</w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 637–645. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidRPr="00582CEF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1002/ijop.13126</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5B38E0F5" w14:textId="65B2D7E7" w:rsidR="003C58B9" w:rsidRPr="00582CEF" w:rsidRDefault="003C58B9" w:rsidP="0096503D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Mastrokoukou, S., Lin, S., Longobardi, C., Berchiatti, M., &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Bozzato</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, P. (2024).</w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Resilience and psychological distress in the transition to university: The mediating role of emotion regulation. </w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Current Psychology, 43</w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(28), 23675–23685. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidRPr="00582CEF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/s12144-024-06138-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1911A7F7" w14:textId="7837C2FE" w:rsidR="008F3DDD" w:rsidRPr="00582CEF" w:rsidRDefault="008F3DDD" w:rsidP="0096503D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -15482,51 +15054,51 @@
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>26</w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, e11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidRPr="00582CEF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1017/SJP.2023.11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="301B0839" w14:textId="77777777" w:rsidR="003C58B9" w:rsidRPr="00582CEF" w:rsidRDefault="003C58B9" w:rsidP="0096503D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -15588,51 +15160,51 @@
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>73</w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 46–50. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidRPr="00582CEF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/07448481.2023.2209187</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="181737CB" w14:textId="77777777" w:rsidR="003C58B9" w:rsidRPr="00582CEF" w:rsidRDefault="003C58B9" w:rsidP="0096503D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -15679,51 +15251,51 @@
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>10(20),</w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">1-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidRPr="00582CEF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://www.ctes.org.mx/index.php/ctes/article/view/813</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4DC42C5B" w14:textId="77777777" w:rsidR="003C58B9" w:rsidRPr="00582CEF" w:rsidRDefault="003C58B9" w:rsidP="0096503D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -15760,51 +15332,51 @@
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>36</w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 502–518. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidRPr="00582CEF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/10615806.2022.2110588</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="79E66F14" w14:textId="77777777" w:rsidR="003C58B9" w:rsidRPr="00582CEF" w:rsidRDefault="003C58B9" w:rsidP="0096503D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
@@ -15864,51 +15436,51 @@
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1223. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:history="1">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidRPr="00582CEF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.3390/bs15091223</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1840522C" w14:textId="77777777" w:rsidR="003C58B9" w:rsidRPr="00582CEF" w:rsidRDefault="003C58B9" w:rsidP="0096503D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
@@ -15946,167 +15518,167 @@
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 28396. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidRPr="00582CEF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1038/s41598-024-78402-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="769D17DB" w14:textId="77777777" w:rsidR="003C58B9" w:rsidRPr="00582CEF" w:rsidRDefault="003C58B9" w:rsidP="0096503D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Zhu, Y., Liang, W. M., Jiang, K., Zhang, Y., &amp; Liu, H. (2025).</w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mental well-being of college students: Focus on sex differences and psycho physiological indices. </w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>BMC Public Health, 25</w:t>
       </w:r>
       <w:r w:rsidRPr="00582CEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3038. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidRPr="00582CEF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1186/s12889-025-24231-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="73C10664" w14:textId="77777777" w:rsidR="0068740F" w:rsidRPr="00582CEF" w:rsidRDefault="0068740F" w:rsidP="001821AA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0068740F" w:rsidRPr="00582CEF" w:rsidSect="008B3BA5">
-      <w:footerReference w:type="default" r:id="rId46"/>
+      <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="900" w:bottom="1417" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="39588953" w14:textId="77777777" w:rsidR="00C07B7F" w:rsidRDefault="00C07B7F" w:rsidP="00582CEF">
+    <w:p w14:paraId="5161E1D1" w14:textId="77777777" w:rsidR="00915F5F" w:rsidRDefault="00915F5F" w:rsidP="00582CEF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4EE9978F" w14:textId="77777777" w:rsidR="00C07B7F" w:rsidRDefault="00C07B7F" w:rsidP="00582CEF">
+    <w:p w14:paraId="110CF330" w14:textId="77777777" w:rsidR="00915F5F" w:rsidRDefault="00915F5F" w:rsidP="00582CEF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -16165,61 +15737,61 @@
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t>Diciembre</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="00ED6D66">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve"> 2025                        ISSN: 2448 – 6493</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0ED37D31" w14:textId="77777777" w:rsidR="00582CEF" w:rsidRDefault="00582CEF">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B711F80" w14:textId="77777777" w:rsidR="00C07B7F" w:rsidRDefault="00C07B7F" w:rsidP="00582CEF">
+    <w:p w14:paraId="1573A28F" w14:textId="77777777" w:rsidR="00915F5F" w:rsidRDefault="00915F5F" w:rsidP="00582CEF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C3BA554" w14:textId="77777777" w:rsidR="00C07B7F" w:rsidRDefault="00C07B7F" w:rsidP="00582CEF">
+    <w:p w14:paraId="1CF848D2" w14:textId="77777777" w:rsidR="00915F5F" w:rsidRDefault="00915F5F" w:rsidP="00582CEF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08EC6738"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AB626B52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -17514,51 +17086,51 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="416052674">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1380131503">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1921089182">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="667943325">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1697805624">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1307125869">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="50"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000B24FF"/>
     <w:rsid w:val="00002114"/>
     <w:rsid w:val="0000472A"/>
     <w:rsid w:val="00014C88"/>
@@ -17580,50 +17152,51 @@
     <w:rsid w:val="00183D6E"/>
     <w:rsid w:val="0019296C"/>
     <w:rsid w:val="001A66CD"/>
     <w:rsid w:val="001B23DD"/>
     <w:rsid w:val="001C562B"/>
     <w:rsid w:val="001E6A00"/>
     <w:rsid w:val="001F4486"/>
     <w:rsid w:val="0020608E"/>
     <w:rsid w:val="002069FA"/>
     <w:rsid w:val="002304F3"/>
     <w:rsid w:val="002A236B"/>
     <w:rsid w:val="002C0D6B"/>
     <w:rsid w:val="002D5A31"/>
     <w:rsid w:val="002E1663"/>
     <w:rsid w:val="002E47FB"/>
     <w:rsid w:val="0030639F"/>
     <w:rsid w:val="00312C52"/>
     <w:rsid w:val="00352FE5"/>
     <w:rsid w:val="0039060A"/>
     <w:rsid w:val="003A661E"/>
     <w:rsid w:val="003B0DDB"/>
     <w:rsid w:val="003C58B9"/>
     <w:rsid w:val="003C7192"/>
     <w:rsid w:val="003F1603"/>
     <w:rsid w:val="00413211"/>
+    <w:rsid w:val="00416796"/>
     <w:rsid w:val="004351D3"/>
     <w:rsid w:val="004417C1"/>
     <w:rsid w:val="00444A5E"/>
     <w:rsid w:val="0045488C"/>
     <w:rsid w:val="004828B8"/>
     <w:rsid w:val="00494995"/>
     <w:rsid w:val="004A105A"/>
     <w:rsid w:val="004A232F"/>
     <w:rsid w:val="004A3451"/>
     <w:rsid w:val="004B5CD7"/>
     <w:rsid w:val="004B6863"/>
     <w:rsid w:val="004C6136"/>
     <w:rsid w:val="004E27BA"/>
     <w:rsid w:val="005235D1"/>
     <w:rsid w:val="00541166"/>
     <w:rsid w:val="00566E4A"/>
     <w:rsid w:val="00575888"/>
     <w:rsid w:val="0057768D"/>
     <w:rsid w:val="00580B9A"/>
     <w:rsid w:val="00582CEF"/>
     <w:rsid w:val="0059778D"/>
     <w:rsid w:val="005C23A7"/>
     <w:rsid w:val="005D04F3"/>
     <w:rsid w:val="005D6C80"/>
     <w:rsid w:val="005E28D1"/>
@@ -17645,50 +17218,51 @@
     <w:rsid w:val="00717928"/>
     <w:rsid w:val="007207B9"/>
     <w:rsid w:val="00727DBE"/>
     <w:rsid w:val="0073017A"/>
     <w:rsid w:val="007621EA"/>
     <w:rsid w:val="007628F2"/>
     <w:rsid w:val="007A4D17"/>
     <w:rsid w:val="007C2326"/>
     <w:rsid w:val="007C6EC5"/>
     <w:rsid w:val="0080488D"/>
     <w:rsid w:val="00811204"/>
     <w:rsid w:val="00812AD1"/>
     <w:rsid w:val="0082798F"/>
     <w:rsid w:val="00864748"/>
     <w:rsid w:val="00877A0A"/>
     <w:rsid w:val="00890186"/>
     <w:rsid w:val="008928DD"/>
     <w:rsid w:val="00893309"/>
     <w:rsid w:val="008B0DB4"/>
     <w:rsid w:val="008B3BA5"/>
     <w:rsid w:val="008B5DE4"/>
     <w:rsid w:val="008E2BF6"/>
     <w:rsid w:val="008E48CF"/>
     <w:rsid w:val="008F242D"/>
     <w:rsid w:val="008F3DDD"/>
+    <w:rsid w:val="00915F5F"/>
     <w:rsid w:val="00933D42"/>
     <w:rsid w:val="00934976"/>
     <w:rsid w:val="00940DDF"/>
     <w:rsid w:val="0094722F"/>
     <w:rsid w:val="009578D8"/>
     <w:rsid w:val="00963DCB"/>
     <w:rsid w:val="0096503D"/>
     <w:rsid w:val="009A1BA4"/>
     <w:rsid w:val="009B1258"/>
     <w:rsid w:val="009B150D"/>
     <w:rsid w:val="009C3B5B"/>
     <w:rsid w:val="009D1829"/>
     <w:rsid w:val="009D4C65"/>
     <w:rsid w:val="009E2AE3"/>
     <w:rsid w:val="009F23B8"/>
     <w:rsid w:val="00A01661"/>
     <w:rsid w:val="00A01C30"/>
     <w:rsid w:val="00A06CDA"/>
     <w:rsid w:val="00A36617"/>
     <w:rsid w:val="00A419CC"/>
     <w:rsid w:val="00A45544"/>
     <w:rsid w:val="00A73B38"/>
     <w:rsid w:val="00A82B2D"/>
     <w:rsid w:val="00A82E04"/>
     <w:rsid w:val="00A83A86"/>
@@ -17710,50 +17284,51 @@
     <w:rsid w:val="00C07B7F"/>
     <w:rsid w:val="00C153C7"/>
     <w:rsid w:val="00C37D93"/>
     <w:rsid w:val="00C37F5A"/>
     <w:rsid w:val="00C57571"/>
     <w:rsid w:val="00C610A8"/>
     <w:rsid w:val="00C6614E"/>
     <w:rsid w:val="00C668FE"/>
     <w:rsid w:val="00C80469"/>
     <w:rsid w:val="00C839FE"/>
     <w:rsid w:val="00C913AF"/>
     <w:rsid w:val="00CA248E"/>
     <w:rsid w:val="00CC1F96"/>
     <w:rsid w:val="00CC73DC"/>
     <w:rsid w:val="00CF3E0B"/>
     <w:rsid w:val="00CF533E"/>
     <w:rsid w:val="00D26F13"/>
     <w:rsid w:val="00D4596C"/>
     <w:rsid w:val="00D50294"/>
     <w:rsid w:val="00D57EDC"/>
     <w:rsid w:val="00D71808"/>
     <w:rsid w:val="00D73568"/>
     <w:rsid w:val="00D77BF6"/>
     <w:rsid w:val="00DC5F95"/>
     <w:rsid w:val="00E24F0D"/>
+    <w:rsid w:val="00E41DAB"/>
     <w:rsid w:val="00E5168E"/>
     <w:rsid w:val="00E55A33"/>
     <w:rsid w:val="00E82AA9"/>
     <w:rsid w:val="00E92854"/>
     <w:rsid w:val="00EB293B"/>
     <w:rsid w:val="00EB4156"/>
     <w:rsid w:val="00ED3EDB"/>
     <w:rsid w:val="00ED63ED"/>
     <w:rsid w:val="00EE659E"/>
     <w:rsid w:val="00EF0643"/>
     <w:rsid w:val="00EF61CF"/>
     <w:rsid w:val="00F03396"/>
     <w:rsid w:val="00F21A73"/>
     <w:rsid w:val="00F3464D"/>
     <w:rsid w:val="00F35573"/>
     <w:rsid w:val="00F53921"/>
     <w:rsid w:val="00F623C7"/>
     <w:rsid w:val="00F73678"/>
     <w:rsid w:val="00F970C1"/>
     <w:rsid w:val="00FA63AE"/>
     <w:rsid w:val="00FA7C86"/>
     <w:rsid w:val="00FC2DB1"/>
     <w:rsid w:val="00FC75DA"/>
     <w:rsid w:val="00FC79BA"/>
     <w:rsid w:val="00FD0625"/>
@@ -18165,115 +17740,137 @@
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00C05276"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo2Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00416796"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Ttulo3Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="002C0D6B"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
       <w:lang w:eastAsia="es-MX"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000B24FF"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-MX"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="000B24FF"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="nfasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="000B24FF"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
@@ -18378,50 +17975,76 @@
     <w:link w:val="Encabezado"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00582CEF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00582CEF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00582CEF"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
+    <w:name w:val="Título 2 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00416796"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00416796"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="125240030">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="576206078">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
@@ -18659,51 +18282,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1058745183">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="120"/>
           <w:marBottom w:val="120"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-024-52923-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12144-022-03125-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0247999" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/SJP.2023.11" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpubh.2025.1507075" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/healthcare11030316" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/10615806.2022.2110588" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revistas.unam.mx/index.php/repi/article/view/75389" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-025-88187-x" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/00332941241295978" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/bs13100871" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ijop.13126" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07448481.2023.2209187" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12889-025-24231-9" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijerph16071209" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpsyg.2024.1462948" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12909-024-05924-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpubh.2023.1160896" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0260359" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/diseases12120303" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-024-78402-6" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jcrc.2009.06.003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12809/eaap20108" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jad.2019.11.121" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12888-025-07069-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijerph19063356" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/bs15091223" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/14659891.2021.1879291" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpsyg.2020.00841" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/lat0000184" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12144-024-06138-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jad.2021.05.109" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ctes.org.mx/index.php/ctes/article/view/813" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/14659891.2021.1879291" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpsyg.2020.00841" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12144-024-06138-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jad.2021.05.109" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/lat0000184" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ctes.org.mx/index.php/ctes/article/view/813" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijerph16071209" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12909-024-05924-y" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpsyg.2024.1462948" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/diseases12120303" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpubh.2023.1160896" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/SJP.2023.11" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-024-78402-6" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jcrc.2009.06.003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12809/eaap20108" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jad.2019.11.121" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijerph19063356" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12144-022-03125-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12888-025-07069-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/bs15091223" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-024-52923-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpubh.2025.1507075" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0247999" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-025-88187-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/healthcare11030316" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/10615806.2022.2110588" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/ctes.v12i24.904" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revistas.unam.mx/index.php/repi/article/view/75389" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/00332941241295978" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/bs13100871" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ijop.13126" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12889-025-24231-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0260359" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07448481.2023.2209187" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -18975,72 +18598,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8A220DD-75FE-455C-A7A3-A62512307FC1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>17</Pages>
-  <Words>6772</Words>
-  <Characters>37248</Characters>
+  <Words>6788</Words>
+  <Characters>37334</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>310</Lines>
-  <Paragraphs>87</Paragraphs>
+  <Lines>311</Lines>
+  <Paragraphs>88</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>43933</CharactersWithSpaces>
+  <CharactersWithSpaces>44034</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Humberto Salgado Burgos</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>