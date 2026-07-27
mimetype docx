--- v0 (2026-03-05)
+++ v1 (2026-07-27)
@@ -5,92 +5,142 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7AFD4A26" w14:textId="36D74AD1" w:rsidR="0073234F" w:rsidRDefault="00EB6899" w:rsidP="00943C7E">
+    <w:p w14:paraId="1FD703A7" w14:textId="77777777" w:rsidR="008D315D" w:rsidRDefault="008D315D" w:rsidP="00943C7E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F052B3">
+    </w:p>
+    <w:p w14:paraId="7AFD4A26" w14:textId="566A0281" w:rsidR="0073234F" w:rsidRPr="008D315D" w:rsidRDefault="008D315D" w:rsidP="008D315D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D315D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D315D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="008D315D">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/ctes.v12i24.906</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00EB6899" w:rsidRPr="008D315D">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C5DF2CA" wp14:editId="4D266CE3">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-785495</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7878445" cy="1209675"/>
             <wp:effectExtent l="0" t="0" r="8255" b="9525"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="736355429" name="Imagen 8"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 27"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7878445" cy="1209675"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -1324,70 +1374,61 @@
       <w:r w:rsidR="00783DBE" w:rsidRPr="00EB6899">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> their</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB6899">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> classes. The study combined theoretical analysis (philosophical, axiological, sociological, cultural, musicological, psychological, and pedagogical) with empirical methods (observation, questionnaires, interviews, tests, and formative experimentation). The quantitative and qualitative results, </w:t>
       </w:r>
       <w:r w:rsidR="001F2E59" w:rsidRPr="00EB6899">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>submitted to</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB6899">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> statistical analysis, allowed for a precise understanding of the nature and components of </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">ethnocultural tolerance, as well as the mechanism of its development in the process of musical perception. </w:t>
+        <w:t xml:space="preserve"> statistical analysis, allowed for a precise understanding of the nature and components of ethnocultural tolerance, as well as the mechanism of its development in the process of musical perception. </w:t>
       </w:r>
       <w:r w:rsidR="00E07340" w:rsidRPr="00EB6899">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The p</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB6899">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">hases, principles, teaching qualities and the essential pedagogical conditions </w:t>
       </w:r>
       <w:r w:rsidR="001F2E59" w:rsidRPr="00EB6899">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -2502,60 +2543,60 @@
       </w:r>
       <w:r w:rsidR="00A504BC" w:rsidRPr="00EB6899">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cultura de la Paz </w:t>
       </w:r>
       <w:r w:rsidR="00A504BC" w:rsidRPr="00EB6899">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">para todas sus Licenciaturas. </w:t>
       </w:r>
       <w:r w:rsidR="00086564" w:rsidRPr="00EB6899">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">El COMEM lemita su compromiso con el tema al ofrecer Cursos semestrales obligatorios para sus docentes con una duración de </w:t>
+        <w:t xml:space="preserve">El COMEM lemita su </w:t>
       </w:r>
       <w:r w:rsidR="00086564" w:rsidRPr="00EB6899">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>cuatro horas y de carácter informativo general. Sin embargo, la necesidad de</w:t>
+        <w:t>compromiso con el tema al ofrecer Cursos semestrales obligatorios para sus docentes con una duración de cuatro horas y de carácter informativo general. Sin embargo, la necesidad de</w:t>
       </w:r>
       <w:r w:rsidR="00B049A1" w:rsidRPr="00EB6899">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> fomentar el dialogo intercultural se presenta con urgencia en los niveles cada vez más específicas de enseñanza profesional. Rápidamente se puede evidenciar la situación con el siguiente ejemplo. </w:t>
       </w:r>
       <w:r w:rsidR="00E53A4B" w:rsidRPr="00EB6899">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El libro con el método sistémico de la enseñanza de piano del famoso pedagogo ruso A. Nikolaev fue traducido en más de 20 idiomas. Sin embargo, su efectividad se bas</w:t>
       </w:r>
       <w:r w:rsidR="00956B3E" w:rsidRPr="00EB6899">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a en el </w:t>
       </w:r>
@@ -11123,63 +11164,52 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Oxford </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EB6899">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>University</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EB6899">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> Press</w:t>
+      </w:r>
       <w:r w:rsidR="005D645A" w:rsidRPr="00EB6899">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4244A332" w14:textId="7B15A230" w:rsidR="002738BC" w:rsidRPr="00EB6899" w:rsidRDefault="002738BC" w:rsidP="002738BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="49" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB6899">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -11247,51 +11277,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Yong Adults. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB6899">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Perceptual and Motor Skills. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB6899">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Vol. 83 Issue 1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00EB6899">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://journals.sagepub.com/toc/pmsb/83/1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4184BD1E" w14:textId="6594F39B" w:rsidR="00F72530" w:rsidRPr="00EB6899" w:rsidRDefault="00F72530" w:rsidP="00943C7E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -13678,51 +13708,51 @@
           <w:rStyle w:val="a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Диссертация</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB6899">
         <w:rPr>
           <w:rStyle w:val="a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>. Московский психолого-социальный университет. МПСУ.</w:t>
       </w:r>
       <w:r w:rsidR="001833CF" w:rsidRPr="00EB6899">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="001833CF" w:rsidRPr="00EB6899">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>https://www.dissercat.com/content/mezhetnicheskaya-tolerantnost-uchashchikhsya-mnogonatsionalnoi-shkoly</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001833CF" w:rsidRPr="00EB6899">
         <w:rPr>
           <w:rStyle w:val="a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB6899">
         <w:rPr>
           <w:rStyle w:val="a"/>
           <w:sz w:val="24"/>
@@ -13864,51 +13894,51 @@
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Palatkina, G. (2003) </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB6899">
         <w:rPr>
           <w:rStyle w:val="a"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Factores etnopedagógicos de la educación multicultural</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB6899">
         <w:rPr>
           <w:rStyle w:val="a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">. Tesis doctoral. Universidad Pedagógica Estatal de Moscú. MGPU. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00EB6899">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>https://www.dissercat.com/content/etnopedagogicheskie-faktory-multikulturnogo-obrazovaniya</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6E7F4E5D" w14:textId="747F752E" w:rsidR="00455C2C" w:rsidRPr="00EB6899" w:rsidRDefault="004F69AC" w:rsidP="00943C7E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -13947,51 +13977,51 @@
           <w:rStyle w:val="a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>. Докторская диссертация.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB6899">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB6899">
         <w:rPr>
           <w:rStyle w:val="a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Московский Педагогический Государственный Университет. МПГУ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00EB6899">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>https://www.dissercat.com/content/etnopedagogicheskie-faktory-multikulturnogo-obrazovaniya</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00455C2C" w:rsidRPr="00EB6899">
         <w:rPr>
           <w:rStyle w:val="a"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB6899">
         <w:rPr>
           <w:rStyle w:val="a"/>
           <w:sz w:val="24"/>
@@ -14777,74 +14807,74 @@
     <w:p w14:paraId="67C04923" w14:textId="21536309" w:rsidR="00234C53" w:rsidRPr="00EB6899" w:rsidRDefault="00234C53" w:rsidP="00943C7E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB6899">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">                                          </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00234C53" w:rsidRPr="00EB6899" w:rsidSect="00E63F09">
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="758" w:bottom="1417" w:left="1276" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6DA73A9D" w14:textId="77777777" w:rsidR="00B20980" w:rsidRDefault="00B20980" w:rsidP="00EB6899">
+    <w:p w14:paraId="03EDCD1F" w14:textId="77777777" w:rsidR="006C372B" w:rsidRDefault="006C372B" w:rsidP="00EB6899">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="362D7A39" w14:textId="77777777" w:rsidR="00B20980" w:rsidRDefault="00B20980" w:rsidP="00EB6899">
+    <w:p w14:paraId="1DA904EB" w14:textId="77777777" w:rsidR="006C372B" w:rsidRDefault="006C372B" w:rsidP="00EB6899">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -14911,61 +14941,61 @@
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Diciembre</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="00E63F09">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> 2025                        ISSN: 2448 – 6493</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3166F072" w14:textId="77777777" w:rsidR="00B20980" w:rsidRDefault="00B20980" w:rsidP="00EB6899">
+    <w:p w14:paraId="20B05F8B" w14:textId="77777777" w:rsidR="006C372B" w:rsidRDefault="006C372B" w:rsidP="00EB6899">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="400B2B6E" w14:textId="77777777" w:rsidR="00B20980" w:rsidRDefault="00B20980" w:rsidP="00EB6899">
+    <w:p w14:paraId="3310383B" w14:textId="77777777" w:rsidR="006C372B" w:rsidRDefault="006C372B" w:rsidP="00EB6899">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06FD3754"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AA12F7AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
@@ -15644,51 +15674,51 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="929387352">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1761943595">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="460539675">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="984432015">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1894076277">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="508256431">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="60"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D2631"/>
     <w:rsid w:val="00002095"/>
     <w:rsid w:val="000230D4"/>
     <w:rsid w:val="00027F05"/>
@@ -15772,81 +15802,83 @@
     <w:rsid w:val="005401BA"/>
     <w:rsid w:val="00571E86"/>
     <w:rsid w:val="00596C45"/>
     <w:rsid w:val="005A0F71"/>
     <w:rsid w:val="005A152D"/>
     <w:rsid w:val="005A386E"/>
     <w:rsid w:val="005B5AC7"/>
     <w:rsid w:val="005D645A"/>
     <w:rsid w:val="005E00B3"/>
     <w:rsid w:val="005E062A"/>
     <w:rsid w:val="005E3FFC"/>
     <w:rsid w:val="005E4446"/>
     <w:rsid w:val="005E73F0"/>
     <w:rsid w:val="00604747"/>
     <w:rsid w:val="00610D7F"/>
     <w:rsid w:val="00623D14"/>
     <w:rsid w:val="00624D52"/>
     <w:rsid w:val="006431D1"/>
     <w:rsid w:val="00671173"/>
     <w:rsid w:val="006763D3"/>
     <w:rsid w:val="00685756"/>
     <w:rsid w:val="00690EC9"/>
     <w:rsid w:val="006A375C"/>
     <w:rsid w:val="006B70EF"/>
     <w:rsid w:val="006C0BA2"/>
+    <w:rsid w:val="006C372B"/>
     <w:rsid w:val="006D1F93"/>
     <w:rsid w:val="006D2D26"/>
     <w:rsid w:val="006F075C"/>
     <w:rsid w:val="00703E44"/>
     <w:rsid w:val="007043F4"/>
     <w:rsid w:val="00712A84"/>
     <w:rsid w:val="007135DC"/>
     <w:rsid w:val="0072444F"/>
     <w:rsid w:val="00730BC0"/>
     <w:rsid w:val="0073234F"/>
     <w:rsid w:val="00755A32"/>
     <w:rsid w:val="00770A9F"/>
     <w:rsid w:val="007750A2"/>
     <w:rsid w:val="00783DBE"/>
     <w:rsid w:val="007A36C4"/>
     <w:rsid w:val="007A52B6"/>
     <w:rsid w:val="007B005A"/>
     <w:rsid w:val="007C0347"/>
     <w:rsid w:val="007D2631"/>
     <w:rsid w:val="007D5013"/>
     <w:rsid w:val="007F49F5"/>
     <w:rsid w:val="0080610F"/>
     <w:rsid w:val="008112D6"/>
     <w:rsid w:val="00813E88"/>
     <w:rsid w:val="00817284"/>
     <w:rsid w:val="008266BD"/>
     <w:rsid w:val="008538A7"/>
     <w:rsid w:val="00874747"/>
     <w:rsid w:val="00890AC1"/>
     <w:rsid w:val="008A7B85"/>
     <w:rsid w:val="008B161B"/>
+    <w:rsid w:val="008D315D"/>
     <w:rsid w:val="008E31C5"/>
     <w:rsid w:val="008E3E28"/>
     <w:rsid w:val="008E46A8"/>
     <w:rsid w:val="008E799F"/>
     <w:rsid w:val="00906270"/>
     <w:rsid w:val="0092231F"/>
     <w:rsid w:val="009321CF"/>
     <w:rsid w:val="00935E09"/>
     <w:rsid w:val="00943C7E"/>
     <w:rsid w:val="0094482D"/>
     <w:rsid w:val="00951AD0"/>
     <w:rsid w:val="00956B3E"/>
     <w:rsid w:val="00975A75"/>
     <w:rsid w:val="00984CDC"/>
     <w:rsid w:val="009A65C4"/>
     <w:rsid w:val="009B3BA5"/>
     <w:rsid w:val="00A047A3"/>
     <w:rsid w:val="00A214BA"/>
     <w:rsid w:val="00A26D96"/>
     <w:rsid w:val="00A45884"/>
     <w:rsid w:val="00A504BC"/>
     <w:rsid w:val="00A60CF1"/>
     <w:rsid w:val="00A62140"/>
     <w:rsid w:val="00A754B0"/>
     <w:rsid w:val="00A8189F"/>
@@ -15881,50 +15913,51 @@
     <w:rsid w:val="00C35AAE"/>
     <w:rsid w:val="00C72E83"/>
     <w:rsid w:val="00C7689A"/>
     <w:rsid w:val="00CA3260"/>
     <w:rsid w:val="00CA3F24"/>
     <w:rsid w:val="00D011B7"/>
     <w:rsid w:val="00D04A80"/>
     <w:rsid w:val="00D05D84"/>
     <w:rsid w:val="00D3017B"/>
     <w:rsid w:val="00D47064"/>
     <w:rsid w:val="00D5590A"/>
     <w:rsid w:val="00D5756F"/>
     <w:rsid w:val="00D808B8"/>
     <w:rsid w:val="00DA7275"/>
     <w:rsid w:val="00DB14A0"/>
     <w:rsid w:val="00DB2BBA"/>
     <w:rsid w:val="00DB2DB2"/>
     <w:rsid w:val="00DB342A"/>
     <w:rsid w:val="00DC4B19"/>
     <w:rsid w:val="00DC5361"/>
     <w:rsid w:val="00DD1098"/>
     <w:rsid w:val="00DD41F7"/>
     <w:rsid w:val="00DF1DE8"/>
     <w:rsid w:val="00E07340"/>
     <w:rsid w:val="00E26ABB"/>
+    <w:rsid w:val="00E41DAB"/>
     <w:rsid w:val="00E44A76"/>
     <w:rsid w:val="00E53A4B"/>
     <w:rsid w:val="00E63F09"/>
     <w:rsid w:val="00E665BA"/>
     <w:rsid w:val="00E81174"/>
     <w:rsid w:val="00E933D5"/>
     <w:rsid w:val="00EB0100"/>
     <w:rsid w:val="00EB6899"/>
     <w:rsid w:val="00EE5386"/>
     <w:rsid w:val="00EF009E"/>
     <w:rsid w:val="00F1058F"/>
     <w:rsid w:val="00F2186F"/>
     <w:rsid w:val="00F30493"/>
     <w:rsid w:val="00F42E49"/>
     <w:rsid w:val="00F52BC2"/>
     <w:rsid w:val="00F56289"/>
     <w:rsid w:val="00F72530"/>
     <w:rsid w:val="00F73C8C"/>
     <w:rsid w:val="00F86F86"/>
     <w:rsid w:val="00F90B2C"/>
     <w:rsid w:val="00F957F0"/>
     <w:rsid w:val="00FC3E5D"/>
     <w:rsid w:val="00FC48D8"/>
     <w:rsid w:val="00FE7561"/>
     <w:rsid w:val="00FF04A1"/>
@@ -16339,75 +16372,74 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="007D2631"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00B81054"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
@@ -16540,50 +16572,62 @@
     <w:link w:val="Encabezado"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EB6899"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EB6899"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EB6899"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008D315D"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="69810027">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="151409872">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
@@ -16737,51 +16781,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1895654463">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dissercat.com/content/etnopedagogicheskie-faktory-multikulturnogo-obrazovaniya" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dissercat.com/content/etnopedagogicheskie-faktory-multikulturnogo-obrazovaniya" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dissercat.com/content/mezhetnicheskaya-tolerantnost-uchashchikhsya-mnogonatsionalnoi-shkoly" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.sagepub.com/toc/pmsb/83/1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/ctes.v12i24.906" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dissercat.com/content/etnopedagogicheskie-faktory-multikulturnogo-obrazovaniya" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dissercat.com/content/etnopedagogicheskie-faktory-multikulturnogo-obrazovaniya" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dissercat.com/content/mezhetnicheskaya-tolerantnost-uchashchikhsya-mnogonatsionalnoi-shkoly" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.sagepub.com/toc/pmsb/83/1" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -17053,73 +17097,73 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A7206BC-252D-4A8D-AE10-BFB41E2D4B2B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>30125</Characters>
+  <Pages>12</Pages>
+  <Words>5492</Words>
+  <Characters>30212</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>251</Lines>
   <Paragraphs>71</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>35531</CharactersWithSpaces>
+  <CharactersWithSpaces>35633</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Humanidades</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>