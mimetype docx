--- v0 (2026-03-05)
+++ v1 (2026-07-27)
@@ -10,152 +10,218 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3304E49A" w14:textId="71B2DBEF" w:rsidR="008F1E03" w:rsidRDefault="008F1E03" w:rsidP="00F83959">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="33CCDCD7" w14:textId="77777777" w:rsidR="009143B9" w:rsidRDefault="009143B9" w:rsidP="009143B9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F052B3">
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3304E49A" w14:textId="4DC25893" w:rsidR="008F1E03" w:rsidRPr="009143B9" w:rsidRDefault="009143B9" w:rsidP="009143B9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009143B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009143B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="009143B9">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:bCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/ctes.v12i24.907</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="008F1E03" w:rsidRPr="009143B9">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75AC52D6" wp14:editId="4F0D6F13">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-756920</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="8188325" cy="1257300"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="736355429" name="Imagen 8"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 27"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="8188325" cy="1257300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34AB4BB0" w14:textId="77777777" w:rsidR="008F1E03" w:rsidRPr="008F1E03" w:rsidRDefault="008F1E03" w:rsidP="008F1E03">
+    <w:p w14:paraId="3683BF4E" w14:textId="77777777" w:rsidR="009143B9" w:rsidRDefault="009143B9" w:rsidP="008F1E03">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3390"/>
         </w:tabs>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F1E03">
+    </w:p>
+    <w:p w14:paraId="34AB4BB0" w14:textId="5540EAFD" w:rsidR="008F1E03" w:rsidRPr="008F1E03" w:rsidRDefault="008F1E03" w:rsidP="008F1E03">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3390"/>
+        </w:tabs>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F1E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>Artículos científicos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DC2C77A" w14:textId="77777777" w:rsidR="008F1E03" w:rsidRPr="008F1E03" w:rsidRDefault="008F1E03" w:rsidP="008F1E03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C4C8A36" w14:textId="3DD04F37" w:rsidR="00884923" w:rsidRPr="008F1E03" w:rsidRDefault="00884923" w:rsidP="00F83959">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -495,51 +561,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ispagalvan@tese.edu.mx</w:t>
       </w:r>
       <w:r w:rsidR="00501D4A" w:rsidRPr="00B87E1C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3390AF7F" w14:textId="4B74EC8F" w:rsidR="00501D4A" w:rsidRPr="008F1E03" w:rsidRDefault="00501D4A" w:rsidP="00F83959">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="008F1E03">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0003-1124-4556</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3ACB0BF3" w14:textId="77777777" w:rsidR="00501D4A" w:rsidRPr="008F1E03" w:rsidRDefault="00501D4A" w:rsidP="00F83959">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C043126" w14:textId="77777777" w:rsidR="00445705" w:rsidRPr="008F1E03" w:rsidRDefault="00445705" w:rsidP="00F83959">
@@ -651,608 +717,622 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="000E5ECA" w:rsidRPr="008F1E03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>competencias digitales; innovación educativa; formación emprendedora; autoeficacia docente; educación superior.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62A5F129" w14:textId="77777777" w:rsidR="00501D4A" w:rsidRPr="008F1E03" w:rsidRDefault="00501D4A" w:rsidP="00F83959">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27D30418" w14:textId="799B3868" w:rsidR="00B937D5" w:rsidRPr="008F1E03" w:rsidRDefault="00B937D5" w:rsidP="00F83959">
+    <w:p w14:paraId="7FDB971A" w14:textId="77777777" w:rsidR="00205F56" w:rsidRDefault="00205F56" w:rsidP="00F83959">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F1E03">
+    </w:p>
+    <w:p w14:paraId="774DA684" w14:textId="77777777" w:rsidR="002D1E22" w:rsidRDefault="002D1E22" w:rsidP="00F83959">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Abstract</w:t>
-[...88 lines deleted...]
-      <w:r w:rsidRPr="008F1E03">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D5ECC36" w14:textId="77777777" w:rsidR="002D1E22" w:rsidRDefault="002D1E22" w:rsidP="00F83959">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Key</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B937D5" w:rsidRPr="008F1E03">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51D855D6" w14:textId="78FA175A" w:rsidR="00F83959" w:rsidRDefault="00B937D5" w:rsidP="00F83959">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>words</w:t>
-[...35 lines deleted...]
-        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008F1E03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Abstract</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6186D9A1" w14:textId="77777777" w:rsidR="00205F56" w:rsidRPr="008F1E03" w:rsidRDefault="00205F56" w:rsidP="00F83959">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="653B2DD3" w14:textId="63FDA38E" w:rsidR="00B937D5" w:rsidRPr="008F1E03" w:rsidRDefault="000E5ECA" w:rsidP="00F83959">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F1E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The strategic integration of digital technologies in higher education has strengthened the role of instructors as agents of pedagogical innovation and as drivers of entrepreneurial learning. This study examines how digital competencies and pedagogical self-efficacy influence educational innovation and, subsequently, the development of entrepreneurial skills among university faculty. A total of 92 professors from Mexico, Peru, and Colombia participated, selected from a broader regional population of 500 instructors. A 32-item Likert-type instrument with high reliability indices (α = 0.88–0.91) was administered. Descriptive results indicate high levels of digital competence (M = 4.12; SD = 0.58) and pedagogical self-efficacy (M = 4.08; SD = 0.61), while entrepreneurial training showed moderate values (M = 3.54; SD = 0.72). Inferential analyses demonstrate that digital competencies significantly predict educational innovation (β = 0.41, p &lt; .001), which in turn influences entrepreneurial development (β = 0.47, p &lt; .001), explaining 52% of its variance (R² = 0.52). These findings are consistent with recent evidence emphasizing how digitally competent faculty can redesign teaching practices and foster learning environments that support sustainable entrepreneurship (Cabero-Almenara et al., 2023; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F1E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Mejías</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F1E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-Acosta et al., 2024).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7361DE90" w14:textId="77777777" w:rsidR="00F83959" w:rsidRPr="008F1E03" w:rsidRDefault="00F83959" w:rsidP="00F83959">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FAA1A1F" w14:textId="0FD674C6" w:rsidR="00B937D5" w:rsidRPr="008F1E03" w:rsidRDefault="00F83959" w:rsidP="00F83959">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F1E03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...218 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Key</w:t>
+      </w:r>
+      <w:r w:rsidR="00B937D5" w:rsidRPr="008F1E03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008F1E03">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>words</w:t>
+      </w:r>
+      <w:r w:rsidR="00B937D5" w:rsidRPr="008F1E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="000E5ECA" w:rsidRPr="008F1E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>digital competence; educational innovation; entrepreneurial training; self-efficacy; higher education.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="633EAD43" w14:textId="77777777" w:rsidR="00B937D5" w:rsidRPr="008F1E03" w:rsidRDefault="00B937D5" w:rsidP="00F83959">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43D0C015" w14:textId="49E120E6" w:rsidR="00B937D5" w:rsidRPr="008F1E03" w:rsidRDefault="00F83959" w:rsidP="00F83959">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Metodología</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008F1E03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="252A6C86" w14:textId="124FCF64" w:rsidR="00FB0332" w:rsidRPr="008F1E03" w:rsidRDefault="0065547C" w:rsidP="00F83959">
+        <w:t>Introducción</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="314A92EB" w14:textId="77777777" w:rsidR="00F83959" w:rsidRPr="008F1E03" w:rsidRDefault="00F83959" w:rsidP="00F83959">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26866A84" w14:textId="77777777" w:rsidR="000E5ECA" w:rsidRPr="008F1E03" w:rsidRDefault="000E5ECA" w:rsidP="00F83959">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F1E03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>El estudio se desarrolló bajo un enfoque cuantitativo, de alcance correlacional y diseño no experimental transversal. Este tipo de aproximación permite examinar la relación entre variables asociadas al desempeño docente, la innovación educativa y la formación emprendedora sin manipular deliberadamente los comportamientos observados (Ato et al., 2013). La población objetivo estuvo conformada por aproximadamente 500 docentes de educación superior de México, Perú y Colombia, de los cuales se obtuvo una muestra no probabilística por conveniencia de 92 participantes. De acuerdo con Creswell &amp; Creswell (2021) Este tipo de muestreo es común en estudios educativos que requieren acceso directo a profesorado activo en programas universitarios. Se diseñó y aplicó un instrumento estructurado compuesto por 32 ítems distribuidos en cuatro dimensiones: competencias digitales, autoeficacia pedagógica, innovación educativa y formación emprendedora. Cada ítem utilizó una escala tipo Likert de cinco puntos (1 = totalmente en desacuerdo, 5 = totalmente de acuerdo). El instrumento se validó mediante juicio de expertos y presentó adecuados índices de fiabilidad interna, con coeficientes alfa de Cronbach entre 0.88 y 0.91, valores considerados aceptables para investigación educativa (</w:t>
+        <w:t>La transformación digital en la educación superior ha generado nuevas dinámicas en las prácticas docentes, impulsando modelos pedagógicos centrados en la innovación y el desarrollo de capacidades para enfrentar entornos complejos. En este contexto, las competencias digitales del profesorado se han convertido en un eje estratégico para la calidad educativa, especialmente cuando se relacionan con la capacidad de promover aprendizajes orientados a la creatividad, la resolución de problemas y el emprendimiento con impacto social. La literatura reciente subraya que el dominio digital docente ya no se limita al uso instrumental de tecnologías, sino que implica comprender, diseñar y aplicar estrategias pedagógicas apoyadas en recursos digitales para mejorar la enseñanza y fomentar experiencias formativas más significativas (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008F1E03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Taber</w:t>
+        <w:t>European</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008F1E03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, 2018). La recolección de datos se realizó a través de formularios digitales, previa obtención del consentimiento informado y asegurando el anonimato de los participantes. Para el análisis estadístico se emplearon técnicas descriptivas (media y desviación estándar) y pruebas inferenciales, incluyendo correlaciones de Pearson y modelos de regresión lineal múltiple. Este enfoque permitió examinar la influencia de las competencias digitales y la autoeficacia pedagógica sobre la innovación educativa, así como el papel mediador de esta última en la formación emprendedora docente. El procesamiento de datos se efectuó con el software IBM SPSS </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008F1E03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Statistics</w:t>
+        <w:t>Commission</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008F1E03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> v.26, ampliamente utilizado en estudios educativos y sociales por su precisión en el análisis multivariado.</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>, 2022; Redecker, 2023).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DB0FE42" w14:textId="77777777" w:rsidR="000E5ECA" w:rsidRPr="008F1E03" w:rsidRDefault="000E5ECA" w:rsidP="00F83959">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A16D535" w14:textId="7E50F575" w:rsidR="000E5ECA" w:rsidRPr="008F1E03" w:rsidRDefault="000E5ECA" w:rsidP="00F83959">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F1E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cabero-Almenara et al. (2023) y Salinas </w:t>
+      </w:r>
+      <w:r w:rsidR="0065547C" w:rsidRPr="008F1E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>et al. (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F1E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2022) señalan que diversos estudios han demostrado que la integración pedagógica de las tecnologías particularmente los entornos virtuales de aprendizaje, los recursos de analítica educativa y las plataformas de innovación abierta contribuye al fortalecimiento de competencias transversales en el estudiantado, entre ellas el pensamiento emprendedor y la capacidad para generar soluciones contextualizadas a problemas reales. Desde esta perspectiva, la función docente adquiere un papel clave en la mediación entre los recursos tecnológicos disponibles y la construcción de experiencias formativas que potencien el emprendimiento, no solo desde un enfoque económico, sino también desde un compromiso con el bienestar social y la sostenibilidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38FE4B0A" w14:textId="77777777" w:rsidR="000E5ECA" w:rsidRPr="008F1E03" w:rsidRDefault="000E5ECA" w:rsidP="00F83959">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E9190FB" w14:textId="77777777" w:rsidR="000E5ECA" w:rsidRPr="008F1E03" w:rsidRDefault="000E5ECA" w:rsidP="00F83959">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F1E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En América Latina, los esfuerzos por consolidar ecosistemas educativos innovadores han enfrentado desafíos vinculados a brechas de infraestructura, desigualdad digital y limitaciones en la capacitación docente. No obstante, iniciativas recientes muestran avances en el fortalecimiento de la alfabetización digital del profesorado y en la adopción de estrategias pedagógicas orientadas al aprendizaje activo y al </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F1E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>desarrollo de proyectos con impacto social (UNESCO, 2023; Castañeda &amp; Williamson, 2021). Estas transformaciones han impulsado la investigación sobre cómo las competencias digitales y la autoeficacia pedagógica inciden en la capacidad del profesorado para generar innovaciones educativas que, a su vez, favorezcan la formación emprendedora en los estudiantes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0173B891" w14:textId="77777777" w:rsidR="000E5ECA" w:rsidRPr="008F1E03" w:rsidRDefault="000E5ECA" w:rsidP="00F83959">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1639DA26" w14:textId="4F7C3BD0" w:rsidR="00DF4A04" w:rsidRPr="008F1E03" w:rsidRDefault="000E5ECA" w:rsidP="00F83959">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F1E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A partir de este panorama, el presente estudio analiza la relación entre competencias digitales, autoeficacia pedagógica, innovación educativa y formación emprendedora en docentes de educación superior de México, Perú y Colombia. Se busca aportar evidencia empírica reciente que contribuya a comprender el rol del profesorado en la construcción de entornos educativos más innovadores y orientados al emprendimiento social. Asimismo, se pretende generar insumos para el diseño de políticas institucionales que fortalezcan la capacitación docente en materia digital y promuevan prácticas educativas transformadoras alineadas con los retos contemporáneos de la región</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4A04" w:rsidRPr="008F1E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="032FD5BC" w14:textId="200FDF36" w:rsidR="2F33FBAB" w:rsidRPr="008F1E03" w:rsidRDefault="2F33FBAB" w:rsidP="00F83959">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36DA86AB" w14:textId="224BCF48" w:rsidR="008523C5" w:rsidRPr="008F1E03" w:rsidRDefault="008523C5" w:rsidP="00F83959">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="008F1E03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="008F1E03">
+        <w:t>Metodología</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="161693FD" w14:textId="77777777" w:rsidR="00F83959" w:rsidRPr="008F1E03" w:rsidRDefault="00F83959" w:rsidP="00F83959">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Resultados</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="31ADBD60" w14:textId="77777777" w:rsidR="00F83959" w:rsidRPr="008F1E03" w:rsidRDefault="00F83959" w:rsidP="00F83959">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="252A6C86" w14:textId="124FCF64" w:rsidR="00FB0332" w:rsidRPr="008F1E03" w:rsidRDefault="0065547C" w:rsidP="00F83959">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F1E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El estudio se desarrolló bajo un enfoque cuantitativo, de alcance correlacional y diseño no experimental transversal. Este tipo de aproximación permite examinar la relación entre variables asociadas al desempeño docente, la innovación educativa y la formación emprendedora sin manipular deliberadamente los comportamientos observados (Ato et al., 2013). La población objetivo estuvo conformada por aproximadamente 500 docentes de educación superior de México, Perú y Colombia, de los cuales se obtuvo una muestra no probabilística por conveniencia de 92 participantes. De acuerdo con Creswell &amp; Creswell (2021) Este tipo de muestreo es común en estudios educativos que requieren acceso directo a profesorado activo en programas universitarios. Se diseñó y aplicó un instrumento estructurado compuesto por 32 ítems distribuidos en cuatro dimensiones: competencias digitales, autoeficacia pedagógica, innovación educativa y formación emprendedora. Cada ítem utilizó una escala tipo Likert de cinco puntos (1 = totalmente en desacuerdo, 5 = totalmente de acuerdo). El instrumento se validó mediante juicio de expertos y presentó adecuados índices de fiabilidad interna, con coeficientes alfa de Cronbach entre 0.88 y 0.91, valores considerados aceptables para investigación educativa (Taber, 2018). La recolección de datos se realizó a través de formularios digitales, previa obtención del consentimiento informado y asegurando el anonimato de los participantes. Para el análisis estadístico se emplearon técnicas descriptivas (media y desviación estándar) y pruebas inferenciales, incluyendo correlaciones de Pearson y modelos de regresión lineal múltiple. Este enfoque permitió examinar la influencia de las competencias digitales y la autoeficacia pedagógica sobre la innovación educativa, así como el papel mediador de esta última en la formación emprendedora docente. El procesamiento de datos se efectuó con el software IBM SPSS </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F1E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Statistics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F1E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v.26, ampliamente utilizado en estudios educativos y sociales por su precisión en el análisis multivariado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E06E727" w14:textId="77777777" w:rsidR="00944742" w:rsidRPr="008F1E03" w:rsidRDefault="00944742" w:rsidP="00F83959">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="29446EE7" w14:textId="206FD9E5" w:rsidR="008523C5" w:rsidRPr="008F1E03" w:rsidRDefault="008523C5" w:rsidP="00F83959">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F1E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Resultados</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31ADBD60" w14:textId="77777777" w:rsidR="00F83959" w:rsidRPr="008F1E03" w:rsidRDefault="00F83959" w:rsidP="00F83959">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="1563488A" w14:textId="77777777" w:rsidR="00462D9C" w:rsidRPr="008F1E03" w:rsidRDefault="00462D9C" w:rsidP="00F83959">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F1E03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Los análisis descriptivos permitieron identificar patrones consistentes en las dimensiones evaluadas. El profesorado presentó niveles altos de competencias digitales (M = 4.12; DE = 0.58) y autoeficacia pedagógica (M = 4.08; DE = 0.61), mientras que la innovación educativa se situó en un nivel intermedio-alto (M = 3.76; DE = 0.67) y la formación emprendedora mostró valores moderados (M = 3.54; DE = 0.72). Estos resultados se sintetizan en la Tabla 1. Estadísticos descriptivos de las variables principales, donde se observa la tendencia general a una valoración positiva de las competencias digitales y de la autoeficacia docente. De forma complementaria, la Ilustración 1. Distribución de niveles de competencias muestra visualmente la comparación entre medias, destacando la brecha existente entre el dominio digital y la formación emprendedora.</w:t>
+        <w:t xml:space="preserve">Los análisis descriptivos permitieron identificar patrones consistentes en las dimensiones evaluadas. El profesorado presentó niveles altos de competencias digitales (M = 4.12; DE = 0.58) y autoeficacia pedagógica (M = 4.08; DE = 0.61), mientras que la innovación educativa se situó en un nivel intermedio-alto (M = 3.76; DE = 0.67) y la formación emprendedora mostró valores moderados (M = 3.54; DE = 0.72). Estos resultados se sintetizan en la Tabla 1. Estadísticos descriptivos de las variables principales, donde se observa la tendencia general a una valoración positiva de las </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F1E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>competencias digitales y de la autoeficacia docente. De forma complementaria, la Ilustración 1. Distribución de niveles de competencias muestra visualmente la comparación entre medias, destacando la brecha existente entre el dominio digital y la formación emprendedora.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5599A593" w14:textId="1CE294DA" w:rsidR="00462D9C" w:rsidRPr="008F1E03" w:rsidRDefault="00462D9C" w:rsidP="00F83959">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BEE2156" w14:textId="6AF867C1" w:rsidR="00884923" w:rsidRPr="008F1E03" w:rsidRDefault="00884923" w:rsidP="00F83959">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F1E03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1275,70 +1355,69 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Distribución de niveles de competencias</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C51A868" w14:textId="3083F0FF" w:rsidR="00884923" w:rsidRPr="008F1E03" w:rsidRDefault="00C04C37" w:rsidP="00F83959">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F1E03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B1117D1" wp14:editId="62379508">
             <wp:extent cx="5007543" cy="1625950"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1114231533" name="Picture 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 8"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10">
+                    <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5007543" cy="1625950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -2310,51 +2389,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E5FEDF7" wp14:editId="1E26781B">
             <wp:extent cx="3299155" cy="1849243"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="930990992" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11">
+                    <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3304690" cy="1852345"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -2403,69 +2482,51 @@
       </w:pPr>
       <w:r w:rsidRPr="008F1E03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">La matriz de correlaciones evidenció asociaciones significativas entre las variables. Destacó la relación positiva entre competencias digitales e innovación educativa (r = 0.68, p &lt; .001), representada en la Gráfica 2. Correlación entre competencias digitales e innovación educativa, donde se observa un patrón ascendente consistente entre ambos constructos. De manera complementaria, la Gráfica 3. Media de uso de plataformas digitales (LMS, MOOC, Google </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008F1E03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Classroom</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008F1E03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">) muestra que el uso de entornos institucionales y herramientas de gestión del aprendizaje se alinea con los niveles de competencia digital reportados por el profesorado, reforzando la idea de Cabero-Almenara et al. (2023) y </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> (2023) que la alfabetización digital se traduce en una integración más sistemática de recursos tecnológicos.</w:t>
+        <w:t>) muestra que el uso de entornos institucionales y herramientas de gestión del aprendizaje se alinea con los niveles de competencia digital reportados por el profesorado, reforzando la idea de Cabero-Almenara et al. (2023) y Redecker (2023) que la alfabetización digital se traduce en una integración más sistemática de recursos tecnológicos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66232F58" w14:textId="77777777" w:rsidR="00795271" w:rsidRPr="008F1E03" w:rsidRDefault="00795271" w:rsidP="00F83959">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45362FA3" w14:textId="77777777" w:rsidR="00884923" w:rsidRPr="008F1E03" w:rsidRDefault="00884923" w:rsidP="00F83959">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F1E03">
         <w:rPr>
@@ -2499,51 +2560,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3F256BC6" wp14:editId="3912544F">
             <wp:extent cx="3364992" cy="1750237"/>
             <wp:effectExtent l="0" t="0" r="6985" b="2540"/>
             <wp:docPr id="525445451" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12" cstate="print">
+                    <a:blip r:embed="rId13" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3375961" cy="1755943"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -2653,68 +2714,68 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26E6250C" w14:textId="67BF377C" w:rsidR="00884923" w:rsidRPr="008F1E03" w:rsidRDefault="002E44E5" w:rsidP="00F83959">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F1E03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1E19FBAA" wp14:editId="47AC53A9">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1E19FBAA" wp14:editId="2AE1FE07">
             <wp:extent cx="3653134" cy="1689812"/>
             <wp:effectExtent l="0" t="0" r="5080" b="5715"/>
             <wp:docPr id="492521556" name="Picture 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 5"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13" cstate="print">
+                    <a:blip r:embed="rId14" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3667126" cy="1696284"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -2805,68 +2866,68 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Regresión múltiple de variables predictoras</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CACFA73" w14:textId="5A534B83" w:rsidR="00884923" w:rsidRPr="008F1E03" w:rsidRDefault="0078086F" w:rsidP="00F83959">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F1E03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0274C0F1" wp14:editId="246166AA">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0274C0F1" wp14:editId="774EF38A">
             <wp:extent cx="3786135" cy="1923898"/>
             <wp:effectExtent l="0" t="0" r="5080" b="635"/>
             <wp:docPr id="1411440602" name="Picture 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 7"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14" cstate="print">
+                    <a:blip r:embed="rId15" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3792619" cy="1927193"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -2982,51 +3043,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2557F474" wp14:editId="4E33E133">
             <wp:extent cx="5468366" cy="2871470"/>
             <wp:effectExtent l="0" t="0" r="0" b="5080"/>
             <wp:docPr id="1476512871" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId15">
+                    <a:blip r:embed="rId16">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="2606"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5468366" cy="2871470"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
@@ -3102,69 +3163,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="547E7A18" w14:textId="11641DF6" w:rsidR="00CD3B0F" w:rsidRPr="008F1E03" w:rsidRDefault="00CD3B0F" w:rsidP="00F83959">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F1E03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Los hallazgos obtenidos permiten comprender de manera más amplia cómo las competencias digitales y la autoeficacia pedagógica del profesorado se articulan con la innovación educativa y la formación emprendedora. En primer lugar, los valores descriptivos mostrados en la Tabla 1 confirman que las competencias digitales constituyen uno de los componentes mejor valorados por los docentes participantes. Este resultado coincide con estudios de Cabero-Almenara et al., (2023) y </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> (2023) que reportan un avance sostenido en la alfabetización digital del profesorado latinoamericano, impulsado por la creciente integración de plataformas institucionales y recursos digitales en los procesos de enseñanza. La Ilustración 1, donde se visualiza la comparación entre los niveles de las competencias evaluadas, refuerza esta tendencia al evidenciar que el dominio tecnológico y la autoeficacia pedagógica se encuentran en niveles superiores respecto a la formación emprendedora. El análisis sociodemográfico, representado en la Gráfica 1, aporta un elemento relevante para la interpretación de los patrones de competencia digital y práctica innovadora. El predominio de docentes entre los 31 y 45 años sugiere una etapa profesional caracterizada por la consolidación de experiencia docente y la apertura hacia la incorporación de tecnologías. Esto es coherente con investigaciones de Castañeda &amp; Williamson (2021) señalan que los docentes en esta franja etaria suelen mostrar mayor disposición hacia la actualización y el aprendizaje continuo, especialmente en contextos de transformación digital.</w:t>
+        <w:t>Los hallazgos obtenidos permiten comprender de manera más amplia cómo las competencias digitales y la autoeficacia pedagógica del profesorado se articulan con la innovación educativa y la formación emprendedora. En primer lugar, los valores descriptivos mostrados en la Tabla 1 confirman que las competencias digitales constituyen uno de los componentes mejor valorados por los docentes participantes. Este resultado coincide con estudios de Cabero-Almenara et al., (2023) y Redecker (2023) que reportan un avance sostenido en la alfabetización digital del profesorado latinoamericano, impulsado por la creciente integración de plataformas institucionales y recursos digitales en los procesos de enseñanza. La Ilustración 1, donde se visualiza la comparación entre los niveles de las competencias evaluadas, refuerza esta tendencia al evidenciar que el dominio tecnológico y la autoeficacia pedagógica se encuentran en niveles superiores respecto a la formación emprendedora. El análisis sociodemográfico, representado en la Gráfica 1, aporta un elemento relevante para la interpretación de los patrones de competencia digital y práctica innovadora. El predominio de docentes entre los 31 y 45 años sugiere una etapa profesional caracterizada por la consolidación de experiencia docente y la apertura hacia la incorporación de tecnologías. Esto es coherente con investigaciones de Castañeda &amp; Williamson (2021) señalan que los docentes en esta franja etaria suelen mostrar mayor disposición hacia la actualización y el aprendizaje continuo, especialmente en contextos de transformación digital.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40CF5DD7" w14:textId="77777777" w:rsidR="00F83959" w:rsidRPr="008F1E03" w:rsidRDefault="00F83959" w:rsidP="00F83959">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="131ED126" w14:textId="77777777" w:rsidR="00CD3B0F" w:rsidRPr="008F1E03" w:rsidRDefault="00CD3B0F" w:rsidP="00F83959">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F1E03">
@@ -3347,70 +3390,84 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F1E03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Finalmente, las limitaciones del estudio, como el uso de un muestreo no probabilístico y el tamaño de muestra relativamente reducido, deben considerarse para interpretar los resultados. No obstante, la consistencia de los patrones observados y su alineación con literatura reciente refuerzan la pertinencia de los hallazgos y su potencial para orientar políticas de desarrollo docente basadas en el fortalecimiento de competencias digitales avanzadas y prácticas innovadoras.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F94C0DE" w14:textId="72382D7A" w:rsidR="008523C5" w:rsidRPr="008F1E03" w:rsidRDefault="008523C5" w:rsidP="00F83959">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71C17CF4" w14:textId="5DAEF1D3" w:rsidR="008523C5" w:rsidRPr="008F1E03" w:rsidRDefault="008523C5" w:rsidP="00F83959">
+    <w:p w14:paraId="5A653763" w14:textId="77777777" w:rsidR="002D1E22" w:rsidRDefault="002D1E22" w:rsidP="00F83959">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F1E03">
+    </w:p>
+    <w:p w14:paraId="71C17CF4" w14:textId="28CCF87A" w:rsidR="008523C5" w:rsidRPr="008F1E03" w:rsidRDefault="008523C5" w:rsidP="00F83959">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F1E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Conclusiones</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DAACC0F" w14:textId="77777777" w:rsidR="00F83959" w:rsidRPr="008F1E03" w:rsidRDefault="00F83959" w:rsidP="00F83959">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2555F576" w14:textId="77777777" w:rsidR="00B644A4" w:rsidRPr="008F1E03" w:rsidRDefault="00B644A4" w:rsidP="00F83959">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3877,84 +3934,74 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">European Commission. (2022). European Framework for the Digital Competence of Educators: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008F1E03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>DigCompEdu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008F1E03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:r w:rsidRPr="008F1E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Joint </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008F1E03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Joint</w:t>
+        <w:t>Research</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008F1E03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Centre. https://doi.org/10.2760/172808</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EF1F9EE" w14:textId="6F345F48" w:rsidR="00B644A4" w:rsidRPr="008F1E03" w:rsidRDefault="00B644A4" w:rsidP="00F83959">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F1E03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mejías-Acosta, A., Fuentes-Cabrera, A., &amp; García-Peñalvo, F. (2024). </w:t>
       </w:r>
       <w:r w:rsidRPr="008F1E03">
         <w:rPr>
@@ -4033,128 +4080,127 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2EFFFF05" w14:textId="06449090" w:rsidR="008E23CD" w:rsidRPr="008F1E03" w:rsidRDefault="00B644A4" w:rsidP="00F83959">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F1E03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>UNESCO. (2023). Reimagining our futures together: A new social contract for education. UNESCO Publishing. https://unesdoc.unesco.org/ark:/48223/pf0000381560</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="008E23CD" w:rsidRPr="008F1E03" w:rsidSect="00B87E1C">
-      <w:headerReference w:type="even" r:id="rId16"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId21"/>
+      <w:headerReference w:type="even" r:id="rId17"/>
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="even" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
+      <w:headerReference w:type="first" r:id="rId21"/>
+      <w:footerReference w:type="first" r:id="rId22"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1183" w:bottom="1417" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A02E041" w14:textId="77777777" w:rsidR="00566475" w:rsidRDefault="00566475" w:rsidP="008F1E03">
+    <w:p w14:paraId="4EEB22A5" w14:textId="77777777" w:rsidR="00EB2A21" w:rsidRDefault="00EB2A21" w:rsidP="008F1E03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60EA44AF" w14:textId="77777777" w:rsidR="00566475" w:rsidRDefault="00566475" w:rsidP="008F1E03">
+    <w:p w14:paraId="7A6BCB87" w14:textId="77777777" w:rsidR="00EB2A21" w:rsidRDefault="00EB2A21" w:rsidP="008F1E03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="033437A8" w14:textId="77777777" w:rsidR="00B87E1C" w:rsidRDefault="00B87E1C">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
@@ -4208,61 +4254,61 @@
       </w:rPr>
       <w:t xml:space="preserve"> 2025                        ISSN: 2448 – 6493</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="30E102F4" w14:textId="77777777" w:rsidR="008F1E03" w:rsidRDefault="008F1E03">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="303F8340" w14:textId="77777777" w:rsidR="00B87E1C" w:rsidRDefault="00B87E1C">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34AF2FB9" w14:textId="77777777" w:rsidR="00566475" w:rsidRDefault="00566475" w:rsidP="008F1E03">
+    <w:p w14:paraId="742CD754" w14:textId="77777777" w:rsidR="00EB2A21" w:rsidRDefault="00EB2A21" w:rsidP="008F1E03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3FAC90C3" w14:textId="77777777" w:rsidR="00566475" w:rsidRDefault="00566475" w:rsidP="008F1E03">
+    <w:p w14:paraId="77073B49" w14:textId="77777777" w:rsidR="00EB2A21" w:rsidRDefault="00EB2A21" w:rsidP="008F1E03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="744EE2C6" w14:textId="77777777" w:rsidR="00B87E1C" w:rsidRDefault="00B87E1C">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="78DE9AF5" w14:textId="77777777" w:rsidR="00B87E1C" w:rsidRDefault="00B87E1C">
     <w:pPr>
@@ -4615,126 +4661,131 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="527110076">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="108162132">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1986081244">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="30"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00501D4A"/>
     <w:rsid w:val="0004EDD4"/>
     <w:rsid w:val="0006196F"/>
     <w:rsid w:val="00077527"/>
     <w:rsid w:val="000C0849"/>
     <w:rsid w:val="000E5ECA"/>
     <w:rsid w:val="001D5391"/>
+    <w:rsid w:val="00205F56"/>
     <w:rsid w:val="00236F59"/>
     <w:rsid w:val="00280BE3"/>
     <w:rsid w:val="002A1452"/>
+    <w:rsid w:val="002D1E22"/>
     <w:rsid w:val="002D7EC8"/>
     <w:rsid w:val="002E44E5"/>
     <w:rsid w:val="00445705"/>
     <w:rsid w:val="00462D9C"/>
     <w:rsid w:val="00480D6C"/>
     <w:rsid w:val="0048677B"/>
     <w:rsid w:val="004C296C"/>
     <w:rsid w:val="00501D4A"/>
     <w:rsid w:val="00566475"/>
     <w:rsid w:val="005E72DC"/>
     <w:rsid w:val="0065547C"/>
     <w:rsid w:val="006918C4"/>
     <w:rsid w:val="006B2E61"/>
     <w:rsid w:val="0078086F"/>
     <w:rsid w:val="00795271"/>
     <w:rsid w:val="008055D0"/>
     <w:rsid w:val="008523C5"/>
     <w:rsid w:val="00871B26"/>
     <w:rsid w:val="00876A85"/>
     <w:rsid w:val="00884923"/>
     <w:rsid w:val="00893F7A"/>
     <w:rsid w:val="008E23CD"/>
     <w:rsid w:val="008E3C30"/>
     <w:rsid w:val="008E7055"/>
     <w:rsid w:val="008F1E03"/>
+    <w:rsid w:val="009143B9"/>
     <w:rsid w:val="009411CA"/>
     <w:rsid w:val="00944742"/>
     <w:rsid w:val="00A748F7"/>
     <w:rsid w:val="00B059A5"/>
     <w:rsid w:val="00B24925"/>
     <w:rsid w:val="00B644A4"/>
     <w:rsid w:val="00B87E1C"/>
     <w:rsid w:val="00B937D5"/>
     <w:rsid w:val="00BB0DF8"/>
     <w:rsid w:val="00C04C37"/>
     <w:rsid w:val="00C26031"/>
     <w:rsid w:val="00C370E9"/>
     <w:rsid w:val="00CD3B0F"/>
     <w:rsid w:val="00CE6FC5"/>
     <w:rsid w:val="00D42224"/>
     <w:rsid w:val="00D95718"/>
     <w:rsid w:val="00DF4A04"/>
+    <w:rsid w:val="00E41DAB"/>
     <w:rsid w:val="00E6619C"/>
     <w:rsid w:val="00E965CF"/>
+    <w:rsid w:val="00EB2A21"/>
     <w:rsid w:val="00F02502"/>
     <w:rsid w:val="00F2542E"/>
     <w:rsid w:val="00F83959"/>
     <w:rsid w:val="00FB0332"/>
     <w:rsid w:val="0303FF98"/>
     <w:rsid w:val="075A9AF2"/>
     <w:rsid w:val="0930A4A9"/>
     <w:rsid w:val="0932116B"/>
     <w:rsid w:val="099EBC05"/>
     <w:rsid w:val="0A925772"/>
     <w:rsid w:val="0CDAFB97"/>
     <w:rsid w:val="0EE531E1"/>
     <w:rsid w:val="0F02FB9C"/>
     <w:rsid w:val="0F9A200C"/>
     <w:rsid w:val="120C61A6"/>
     <w:rsid w:val="1224C8E9"/>
     <w:rsid w:val="14904FB0"/>
     <w:rsid w:val="1515367D"/>
     <w:rsid w:val="16C2E3C2"/>
     <w:rsid w:val="17049D20"/>
     <w:rsid w:val="175172AA"/>
     <w:rsid w:val="176FA160"/>
     <w:rsid w:val="17A83AF2"/>
     <w:rsid w:val="1929E960"/>
     <w:rsid w:val="193A7992"/>
@@ -5491,51 +5542,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo9Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00501D4A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
@@ -5929,62 +5979,74 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008F1E03"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008F1E03"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008F1E03"/>
   </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009143B9"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1124-4556" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/ctes.v12i24.907" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1124-4556" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -6256,79 +6318,79 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D79940E3-EEC2-41C0-983A-E4190F8B9340}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>3700</Words>
-  <Characters>20353</Characters>
+  <Words>3716</Words>
+  <Characters>20444</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>169</Lines>
+  <Lines>170</Lines>
   <Paragraphs>48</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24005</CharactersWithSpaces>
+  <CharactersWithSpaces>24112</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>ISRAEL PATINO GALVAN</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>