--- v0 (2026-03-05)
+++ v1 (2026-07-27)
@@ -15,94 +15,144 @@
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webextensions/taskpanes.xml" ContentType="application/vnd.ms-office.webextensiontaskpanes+xml"/>
   <Override PartName="/word/webextensions/webextension1.xml" ContentType="application/vnd.ms-office.webextension+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/webextensiontaskpanes" Target="word/webextensions/taskpanes.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="40468A22" w14:textId="789DBD99" w:rsidR="00F91A80" w:rsidRDefault="00F91A80" w:rsidP="008E42AC">
+    <w:p w14:paraId="7DA38EDA" w14:textId="77777777" w:rsidR="00190905" w:rsidRDefault="00190905" w:rsidP="008E42AC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F052B3">
+    </w:p>
+    <w:p w14:paraId="40468A22" w14:textId="3AD0779A" w:rsidR="00F91A80" w:rsidRPr="00190905" w:rsidRDefault="00190905" w:rsidP="00190905">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00190905">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00190905">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00190905">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/ctes.v12i24.909</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00F91A80" w:rsidRPr="00190905">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="567F7ECE" wp14:editId="4E4006C2">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-775970</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7844790" cy="1204595"/>
             <wp:effectExtent l="0" t="0" r="3810" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="736355429" name="Imagen 8"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 27"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7844790" cy="1204595"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -948,71 +998,71 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">During daily interactions, children may experience conflicts that can escalate into forms of physical, verbal, or emotional aggression. Within the context of UAQ-PERAJ program, children between 8 and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>12  years</w:t>
+        <w:t xml:space="preserve">12  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F91A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>years</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> old weekly interact in academic and community settings between peers can arise. The objective of </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">this study is identify violent experiences that </w:t>
+        <w:t xml:space="preserve"> old weekly interact in academic and community settings between peers can arise. The objective of this study is identify violent experiences that </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>partipipating</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1530,50 +1580,51 @@
         <w:t xml:space="preserve"> tal y como lo sostienen</w:t>
       </w:r>
       <w:r w:rsidR="006C189B" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fZjA5M2E0ZWMtOTkwMi00YTM4LWE0ZGMtZDYxNjZiNmUxOWY2IiwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjpmYWxzZSwiY2l0ZXByb2NUZXh0IjoiKE1lcmNow6FuIEdhdmlsw6FuZXogZXQgYWwuLCAyMDIxKSIsIm1hbnVhbE92ZXJyaWRlVGV4dCI6IiJ9LCJjaXRhdGlvbkl0ZW1zIjpbeyJpZCI6ImIxZjYxZDZkLWFlNTktMzA0MS04MGMyLTczNWUzMTNjM2I0ZSIsIml0ZW1EYXRhIjp7InR5cGUiOiJhcnRpY2xlLWpvdXJuYWwiLCJpZCI6ImIxZjYxZDZkLWFlNTktMzA0MS04MGMyLTczNWUzMTNjM2I0ZSIsInRpdGxlIjoiRXN0aWxvcyBkZSBjcmlhbnphIGFudGUgbGEgdmlvbGVuY2lhIGluZmFudGlsIiwiYXV0aG9yIjpbeyJmYW1pbHkiOiJNZXJjaMOhbiBHYXZpbMOhbmV6IiwiZ2l2ZW4iOiJNYXLDrWEgTHVpc2EiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJNw6FycXVleiBBbGxhdWNhIiwiZ2l2ZW4iOiJWaWN0b3JpYSBNYXLDrWEiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJZYW5leiBQYWxhY2lvcyIsImdpdmVuIjoiSm9yZ2UgRmFiaWFuIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9LHsiZmFtaWx5IjoiRXN0cmVsbGEgQWNlbmNpbyIsImdpdmVuIjoiTGlkaWEgUGF0cmljaWEiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn1dLCJjb250YWluZXItdGl0bGUiOiJSRUNJQU1VQyIsIkRPSSI6IjEwLjI2ODIwL3JlY2lhbXVjLzUuKDEpLmVuZS4yMDIxLjQxNi00MjkiLCJJU1NOIjoiMjU4ODA3NDgiLCJpc3N1ZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDIxLDEsMzBdXX0sInBhZ2UiOiI0MTYtNDI5IiwiYWJzdHJhY3QiOiI8cD5Mb3MgZXN0aWxvcyBkZSBjcmlhbnphIGNvbnN0aXR1eWVuIHVuYSBjb25zdGVsYWNpw7NuIGRlIGFjdGl0dWRlcyBoYWNpYSBlbCBuacOxbywgcXVlIGxlIHNvbiBjb211bmljYWRhcyBjcmVhbmRvIHVuIGNsaW1hIGVtb2Npb25hbCBlbiBlbCBxdWUgc2UgcG9uZW4gZGUgbWFuaWZpZXN0byBsb3MgY29tcG9ydGFtaWVudG9zIGRlIGxvcyBwYWRyZXMgcGFyYSBlZHVjYXIgeSBwcm90ZWdlciBhIHN1cyBoaWpvcy4gQ3VhbmRvIHNlIGFzdW1lIHVuIGVzdGlsbyBkZSBjcmlhbnphIGRlbW9jcsOhdGljbyBzZSBlc3RhYmxlY2UgY2xhcmFtZW50ZSBsYXMgcmVnbGFzIGRlIGNvbXBvcnRhbWllbnRvLCBwcsOhY3RpY2FzIGFmZWN0aXZhcyB5IHNlIGRpc21pbnV5ZSBsYXMgYWN0aXR1ZGVzIHZpb2xlbnRhcy4gU2UgcmVhbGl6w7MgdW4gZXN0dWRpbyBkb2N1bWVudGFsIGJpYmxpb2dyw6FmaWNvIGVuIGJhc2VzIGRlIGRhdG9zOiBTY29wdXMsIFJlZGFseWMsIFJlc2VhcmNoR2F0ZSB5IFNjaWVsbywgYWNlcmNhIGRlIGxvcyBlc3RpbG9zIGRlIGNyaWFuemEsIGNvbXBldGVuY2lhcyBwYXJlbnRhbGVzLCBjYXJlbmNpYXMgYWZlY3RpdmFzLCBmYWN0b3JlcyBwc2ljb3NvY2lhbGVzIHkgZXN0YWTDrXN0aWNhcyBkZSB2aW9sZW5jaWEgaW5mYW50aWwuIEVudHJlIGxvcyBoYWxsYXpnb3MgbcOhcyBpbXBvcnRhbnRlcyBzZSBlbmNvbnRyw7MgcXVlIGVuIEVjdWFkb3IgZWwgNDclIGRlIGxvcyBuacOxb3MsIG5pw7FhcyB5IGFkb2xlc2NlbnRlcyBoYW4gcmVjaWJpZG8gLXBvciBwYXJ0ZSBkZSBzdXMgcHJvZ2VuaXRvcmVzLSBhbGfDum4gdGlwbyBkZSBtYWx0cmF0byBmw61zaWNvLiBEZSBlc2EgY2lmcmEsIGVsIDQ4JSB2aXZpw7MgY2FzdGlnb3MgZXh0cmVtb3MgKGdvbHBlcywgZW5jaWVycm9zLCBiYcOxb3MgZW4gYWd1YSBmcsOtYSB5IHByaXZhY2nDs24gZGVsIGFsaW1lbnRvKS4gRWwgNzUlIGRlIGxhIHZpb2xlbmNpYSBwcm92aWVuZSBkZWwgcGFkcmUsIG1hZHJlIG8gZGUgYW1ib3MgcHJvZ2VuaXRvcmVzLiBFbCBlc3RpbG8gZGUgY3JpYW56YSBtw6FzIGNvbcO6biBlcyBlbCBhdXRvcml0YXJpbyB5IHBlcm1pc2l2by4gRXN0dWRpb3MgcmVhbGl6YWRvcyBlbiBFc3Bhw7FhLCBFc3RhZG9zIFVuaWRvcyBkZXN0YWNhbiBxdWUgbG9zIGZhY3RvcmVzIGRlIGFuc2llZGFkLCBlc3Ryw6lzLCBkZXByZXNpw7NuLCBkw6lmaWNpdCBkZSBhdGVuY2nDs24gZGUgbGFzIG1hZHJlcyBpbmZsdXllbiBlbiBsYSBtYW5lcmEgZGUgZWR1Y2FyIGEgc3VzIGhpam9zIG8gdHV0b3JpYWRvcy4gTG9zIGN1aWRhZG9yZXMgaGFiaXR1YWxlcyBxdWUgbm8gZGVzYXJyb2xsYW4gY29tcGV0ZW5jaWFzIGRlIHBhcmVudGFsaWRhZCBwb3NpdGl2YSBwcm9iYWJsZW1lbnRlIGNvbnRpbnVhcsOhbiBjb24gZXN0aWxvcyBkZSBjcmlhbnphIGJhc2FkbyBlbiBsYSB2aW9sZW5jaWEsIHBlcm1pc2l2aWRhZCBvIG5lZ2xpZ2VuY2lhLjwvcD4iLCJpc3N1ZSI6IjEiLCJ2b2x1bWUiOiI1IiwiY29udGFpbmVyLXRpdGxlLXNob3J0IjoiIn0sImlzVGVtcG9yYXJ5IjpmYWxzZSwic3VwcHJlc3MtYXV0aG9yIjpmYWxzZSwiY29tcG9zaXRlIjpmYWxzZSwiYXV0aG9yLW9ubHkiOmZhbHNlfV19"/>
           <w:id w:val="-684584104"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00195730" w:rsidRPr="00F91A80">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>(Merchán Gavilánez et al., 2021)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C00A80" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00426410" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1628,50 +1679,51 @@
         </w:rPr>
         <w:t xml:space="preserve">a lo largo de la vida como lo señala </w:t>
       </w:r>
       <w:r w:rsidR="00E82215" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fODRhZDI1MmUtMDI5MC00MjdlLWFkMGQtM2Y5MmYyZThhZWJlIiwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjp0cnVlLCJjaXRlcHJvY1RleHQiOiIoWWFsZSwgMjAyNCkiLCJtYW51YWxPdmVycmlkZVRleHQiOiJZYWxlLCAyMDI0KSJ9LCJjaXRhdGlvbkl0ZW1zIjpbeyJpZCI6ImZhYTUzYzhmLTVlODgtMzhkZi04YWIxLTE5YTM1OWI0ZWNiMSIsIml0ZW1EYXRhIjp7InR5cGUiOiJhcnRpY2xlLWpvdXJuYWwiLCJpZCI6ImZhYTUzYzhmLTVlODgtMzhkZi04YWIxLTE5YTM1OWI0ZWNiMSIsInRpdGxlIjoiRWZlY3RvcyBkZSBsYSB2aW9sZW5jaWEgZG9tw6lzdGljYSBlbiBlbCBkZXNhcnJvbGxvIGluZmFudGlsIiwiYXV0aG9yIjpbeyJmYW1pbHkiOiJZYWxlIiwiZ2l2ZW4iOiJGaWRlbCBBbGJlcnRvIEdhcmPDrWEiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn1dLCJjb250YWluZXItdGl0bGUiOiJTYWdlIFNwaGVyZSBvZiBUZWNobm9sb2d5LCBTY2llbmNlcywgRGlzY292ZXJpZXMsIGFuZCBTb2NpZXR5IiwiSVNTTiI6IjMwOTEtMTkxNSIsImlzc3VlZCI6eyJkYXRlLXBhcnRzIjpbWzIwMjRdXX0sInBhZ2UiOiIzIiwicHVibGlzaGVyIjoiU2FnZSBTcGhlcmUgRWRpY2lvbmVzIiwiaXNzdWUiOiIxIiwidm9sdW1lIjoiMiIsImNvbnRhaW5lci10aXRsZS1zaG9ydCI6IiJ9LCJpc1RlbXBvcmFyeSI6ZmFsc2UsInN1cHByZXNzLWF1dGhvciI6ZmFsc2UsImNvbXBvc2l0ZSI6ZmFsc2UsImF1dGhvci1vbmx5IjpmYWxzZX1dfQ=="/>
           <w:id w:val="1028462368"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00195730" w:rsidRPr="00F91A80">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Yale, 2024)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001C00E2" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, la violencia infantil es un problema mundial</w:t>
       </w:r>
       <w:r w:rsidR="008C5075" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1686,50 +1738,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008E21CB" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">la sufren aproximadamente 400 millones de niños según la </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fYzFiOTZjODUtNGQ0Yi00ZTIwLWI2NTgtZjQ1YWUyNjgzYjZkIiwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjpmYWxzZSwiY2l0ZXByb2NUZXh0IjoiKFVOSUNFRiwgMjAyNCkiLCJtYW51YWxPdmVycmlkZVRleHQiOiIifSwiY2l0YXRpb25JdGVtcyI6W3siaWQiOiJmZGM3ODU3OS01MmVmLTM2ZTgtYTM1OS1kZjljNTc4MGQyZDUiLCJpdGVtRGF0YSI6eyJ0eXBlIjoid2VicGFnZSIsImlkIjoiZmRjNzg1NzktNTJlZi0zNmU4LWEzNTktZGY5YzU3ODBkMmQ1IiwidGl0bGUiOiJDZXJjYSBkZSA0MDAgbWlsbG9uZXMgZGUgbmnDsW9zIHkgbmnDsWFzIHBlcXVlw7FvcyBkZSB0b2RvIGVsIG11bmRvIHN1ZnJlbiBoYWJpdHVhbG1lbnRlIGFsZ8O6biB0aXBvIGRlIGRpc2NpcGxpbmEgdmlvbGVudGEgZW4gc3VzIGhvZ2FyZXMsIHNlZ8O6biBVTklDRUYiLCJhdXRob3IiOlt7ImZhbWlseSI6IlVOSUNFRiIsImdpdmVuIjoiIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9XSwiY29udGFpbmVyLXRpdGxlIjoiaHR0cHM6Ly9nb28uc3UvOFg5azUiLCJpc3N1ZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDI0LDYsMTFdXX19LCJpc1RlbXBvcmFyeSI6ZmFsc2UsInN1cHByZXNzLWF1dGhvciI6ZmFsc2UsImNvbXBvc2l0ZSI6ZmFsc2UsImF1dGhvci1vbmx5IjpmYWxzZX1dfQ=="/>
           <w:id w:val="1299104545"/>
           <w:placeholder>
             <w:docPart w:val="65B37CAA364A4EE78281C1447146A745"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00195730" w:rsidRPr="00F91A80">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>(UNICEF, 2024)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00972399" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, en México</w:t>
       </w:r>
       <w:r w:rsidR="00EC07E6" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1760,92 +1813,94 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D76EC8" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">de acuerdo con </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fNGYzOTQ2YjEtMTFiOC00MTMxLWI0NDctNzRlNjQ4MDc4YjY0IiwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjp0cnVlLCJjaXRlcHJvY1RleHQiOiIoTHVnbyBNYXLDrWEgR3VhZGFsdXBlLCAyMDI1KSIsIm1hbnVhbE92ZXJyaWRlVGV4dCI6Ikx1Z28sICgyMDI1KSJ9LCJjaXRhdGlvbkl0ZW1zIjpbeyJpZCI6IjAwYWYzNjA5LWU1ZjYtM2Q0OS04ODQzLTQ4NjQwMzc3NDAzMiIsIml0ZW1EYXRhIjp7InR5cGUiOiJ3ZWJwYWdlIiwiaWQiOiIwMGFmMzYwOS1lNWY2LTNkNDktODg0My00ODY0MDM3NzQwMzIiLCJ0aXRsZSI6IkVuIE3DqXhpY28sIHN1ZnJlbiBhZ3Jlc2lvbmVzIGbDrXNpY2FzIG8gcHNpY29sw7NnaWNhcyBzZWlzIGRlIGNhZGEgZGlleiBuacOxYXMsIG5pw7FvcyB5IGFkb2xlc2NlbnRlcyIsImF1dGhvciI6W3siZmFtaWx5IjoiTHVnbyBNYXLDrWEgR3VhZGFsdXBlIiwiZ2l2ZW4iOiIiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn1dLCJjb250YWluZXItdGl0bGUiOiJodHRwczovL2dvby5zdS80TVZGdnBXIiwiaXNzdWVkIjp7ImRhdGUtcGFydHMiOltbMjAyNSw0LDI4XV19fSwiaXNUZW1wb3JhcnkiOmZhbHNlLCJzdXBwcmVzcy1hdXRob3IiOmZhbHNlLCJjb21wb3NpdGUiOmZhbHNlLCJhdXRob3Itb25seSI6ZmFsc2V9XX0="/>
           <w:id w:val="1411973770"/>
           <w:placeholder>
             <w:docPart w:val="A88E8572BFE945BE90D5B735781B5FFB"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00195730" w:rsidRPr="00F91A80">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Lugo, (2025)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0022545A" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="009A214B" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">la </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fMDc4YzVjOTktMDhiMS00YTMzLWFhZmItZTMxYmQ2ZmVhYTJlIiwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjp0cnVlLCJjaXRlcHJvY1RleHQiOiIoVW5pdmVyc2lkYWQgQW7DoWh1YWMgUHVlYmxhLCAyMDI1KSIsIm1hbnVhbE92ZXJyaWRlVGV4dCI6IlVuaXZlcnNpZGFkIEFuw6FodWFjIFB1ZWJsYSwgKDIwMjUpIn0sImNpdGF0aW9uSXRlbXMiOlt7ImlkIjoiZWQ3MTcxNmMtOWFmZS0zNWNiLWJiMjQtYzkwNGMxNWE1NDVhIiwiaXRlbURhdGEiOnsidHlwZSI6IndlYnBhZ2UiLCJpZCI6ImVkNzE3MTZjLTlhZmUtMzVjYi1iYjI0LWM5MDRjMTVhNTQ1YSIsInRpdGxlIjoiRXhwZXJ0byBpbnRlcm5hY2lvbmFsIHJlZmxleGlvbmEgc29icmUgbGEgcHJldmVuY2nDs24gZGVsIGFjb3NvIGVzY29sYXIiLCJhdXRob3IiOlt7ImZhbWlseSI6IlVuaXZlcnNpZGFkIEFuw6FodWFjIFB1ZWJsYSIsImdpdmVuIjoiIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9XSwiY29udGFpbmVyLXRpdGxlIjoiaHR0cHM6Ly93d3cuYW5haHVhYy5teC9wdWVibGEvZXhwZXJ0by1pbnRlcm5hY2lvbmFsLXJlZmxleGlvbmEtc29icmUtbGEtcHJldmVuY2lvbi1kZWwtYWNvc28tZXNjb2xhciIsImlzc3VlZCI6eyJkYXRlLXBhcnRzIjpbWzIwMjUsOSwxMl1dfSwiY29udGFpbmVyLXRpdGxlLXNob3J0IjoiIn0sImlzVGVtcG9yYXJ5IjpmYWxzZSwic3VwcHJlc3MtYXV0aG9yIjpmYWxzZSwiY29tcG9zaXRlIjpmYWxzZSwiYXV0aG9yLW9ubHkiOmZhbHNlfV19"/>
           <w:id w:val="-12379979"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00195730" w:rsidRPr="00F91A80">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Universidad Anáhuac Puebla, (2025)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00CD4E17" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001E3AB6" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2011,50 +2066,51 @@
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="003211DF" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Según </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fMmFkNWUxMTYtZTg5Zi00YjI3LWFmNTAtNjExZGQwYTdjZjRlIiwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjp0cnVlLCJjaXRlcHJvY1RleHQiOiIoQy4gRy4gUC4gTMOzcGV6LCAyMDIyKSIsIm1hbnVhbE92ZXJyaWRlVGV4dCI6IkzDs3BleiwgKDIwMjIpIn0sImNpdGF0aW9uSXRlbXMiOlt7ImlkIjoiYjRmNmI2OWMtMmY2NC0zMzEyLTk3NGQtYWI3MDZiOTc0OTI0IiwiaXRlbURhdGEiOnsidHlwZSI6ImFydGljbGUtam91cm5hbCIsImlkIjoiYjRmNmI2OWMtMmY2NC0zMzEyLTk3NGQtYWI3MDZiOTc0OTI0IiwidGl0bGUiOiJHZW5lcmFyIGFzcGlyYWNpb25lcyBwYXJhIGxhIHZpZGE6IFVQTi1QZXJhalwiIEFkb3B0YSB1biBhbWlnQFwiIiwiYXV0aG9yIjpbeyJmYW1pbHkiOiJMw7NwZXoiLCJnaXZlbiI6IkN1YXVodMOpbW9jIEdlcmFyZG8gUMOpcmV6IiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9XSwiaXNzdWVkIjp7ImRhdGUtcGFydHMiOltbMjAyMl1dfSwiY29udGFpbmVyLXRpdGxlLXNob3J0IjoiIn0sImlzVGVtcG9yYXJ5IjpmYWxzZSwic3VwcHJlc3MtYXV0aG9yIjpmYWxzZSwiY29tcG9zaXRlIjpmYWxzZSwiYXV0aG9yLW9ubHkiOmZhbHNlfV19"/>
           <w:id w:val="-119300900"/>
           <w:placeholder>
             <w:docPart w:val="D3839E6AC93E4B87BBF13BC2E2503250"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00195730" w:rsidRPr="00F91A80">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>López, (2022)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003211DF" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, PERAJ significa “flor” en hebreo, y tiene su origen en los años 70´s, con el objetivo de incidir en seis áreas de desarrollo infantil: afectiva, social, cultural, motivacional, comunicativa y escolar. </w:t>
       </w:r>
       <w:r w:rsidR="0070652C" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2372,50 +2428,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E02891" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fZDVjY2FjNzAtNmY5YS00M2E4LWFjOTEtMDQ5MTA4MGJmNDM3IiwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjp0cnVlLCJjaXRlcHJvY1RleHQiOiIoT01TLCAyMDI0KSIsIm1hbnVhbE92ZXJyaWRlVGV4dCI6Ik9NUywgMjAyNCkifSwiY2l0YXRpb25JdGVtcyI6W3siaWQiOiI0YjY1MzNiZS0wY2MyLTNiZGItYTMxMy1lYTEyYjI3ZTVmNjAiLCJpdGVtRGF0YSI6eyJ0eXBlIjoid2VicGFnZSIsImlkIjoiNGI2NTMzYmUtMGNjMi0zYmRiLWEzMTMtZWExMmIyN2U1ZjYwIiwidGl0bGUiOiJNYWx0cmF0byBpbmZhbnRpbCIsImF1dGhvciI6W3siZmFtaWx5IjoiT01TIiwiZ2l2ZW4iOiIiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn1dLCJjb250YWluZXItdGl0bGUiOiJodHRwczovL2dvby5zdS9SR0NLZCIsImlzc3VlZCI6eyJkYXRlLXBhcnRzIjpbWzIwMjQsMTEsNV1dfX0sImlzVGVtcG9yYXJ5IjpmYWxzZSwic3VwcHJlc3MtYXV0aG9yIjpmYWxzZSwiY29tcG9zaXRlIjpmYWxzZSwiYXV0aG9yLW9ubHkiOmZhbHNlfV19"/>
           <w:id w:val="186953998"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00195730" w:rsidRPr="00F91A80">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>OMS, 2024)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C2137D" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, proponiendo así </w:t>
       </w:r>
       <w:r w:rsidR="00EF54F5" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2486,50 +2543,51 @@
         </w:rPr>
         <w:t>de acuerdo con</w:t>
       </w:r>
       <w:r w:rsidR="00892654" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fYjg3N2EwMTYtZjU3ZS00MTQ3LWE0ZDgtYjE1YmQ1MGYyNTE5IiwiaXNFZGl0ZWQiOmZhbHNlLCJwcm9wZXJ0aWVzIjp7Im5vdGVJbmRleCI6MH0sIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjp0cnVlLCJjaXRlcHJvY1RleHQiOiIoQmFycmllbnRvcyBGZXJuw6FuZGV6LCAyMDE2KSIsIm1hbnVhbE92ZXJyaWRlVGV4dCI6IihCYXJyaWVudG9zIEZlcm7DoW5kZXogMjAxNikifSwiY2l0YXRpb25JdGVtcyI6W3siaWQiOiJmY2Q0YWQwNC05Mzg4LTNjNDktOGNjNS0xNDQzNTAwNWE0YTIiLCJpc1RlbXBvcmFyeSI6ZmFsc2UsIml0ZW1EYXRhIjp7InR5cGUiOiJhcnRpY2xlLWpvdXJuYWwiLCJpZCI6ImZjZDRhZDA0LTkzODgtM2M0OS04Y2M1LTE0NDM1MDA1YTRhMiIsInRpdGxlIjoiSGFiaWxpZGFkZXMgc29jaWFsZXMgeSBlbW9jaW9uYWxlcyBkZWwgcHJvZmVzb3JhZG8gZGUgZWR1Y2FjacOzbiBpbmZhbnRpbCByZWxhY2lvbmFkYXMgY29uIGxhIGdlc3Rpw7NuIGRlbCBjbGltYSBkZSBhdWxhIiwiYXV0aG9yIjpbeyJmYW1pbHkiOiJCYXJyaWVudG9zIEZlcm7DoW5kZXoiLCJnaXZlbiI6IkFtZWxpYSIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifV0sImlzc3VlZCI6eyJkYXRlLXBhcnRzIjpbWzIwMTZdXX0sInB1Ymxpc2hlciI6IlVuaXZlcnNpZGFkIENvbXBsdXRlbnNlIGRlIE1hZHJpZCIsImNvbnRhaW5lci10aXRsZS1zaG9ydCI6IiJ9fV19"/>
           <w:id w:val="-428115303"/>
           <w:placeholder>
             <w:docPart w:val="5797987435C840D6AD217AF0355F3A37"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00195730" w:rsidRPr="00F91A80">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>(Barrientos Fernández 2016)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="009B64B9" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FC10EE" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2632,50 +2690,51 @@
         </w:rPr>
         <w:t xml:space="preserve">que ha incorporado el desarrollo de HSE </w:t>
       </w:r>
       <w:r w:rsidR="00BC6DB9" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>en niveles básicos de la educación (</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fZDFkZGIyNzItZjU5Yy00M2E5LWIwYjUtMDk3OGYzNTExMjQ1IiwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjp0cnVlLCJjaXRlcHJvY1RleHQiOiIoVGFwaWEsIDIwMjMpIiwibWFudWFsT3ZlcnJpZGVUZXh0IjoiVGFwaWEsIDIwMjMpIn0sImNpdGF0aW9uSXRlbXMiOlt7ImlkIjoiYjU1NTM1YTYtNzQ2Yi0zZGJjLTkyOWYtMzgzNjQ3ODM4MDAyIiwiaXRlbURhdGEiOnsidHlwZSI6ImFydGljbGUtam91cm5hbCIsImlkIjoiYjU1NTM1YTYtNzQ2Yi0zZGJjLTkyOWYtMzgzNjQ3ODM4MDAyIiwidGl0bGUiOiJFZHVjYWNpw7NuIFNvY2lvZW1vY2lvbmFsIGVuIGxhIE51ZXZhIEVzY3VlbGEgTWV4aWNhbmE6IHVuIEFuw6FsaXNpcyBEb2N1bWVudGFsLiIsImF1dGhvciI6W3siZmFtaWx5IjoiVGFwaWEiLCJnaXZlbiI6IkZyYW5jaXNjYSBJdm9ubmUgRnVlbnRlcyIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifV0sImNvbnRhaW5lci10aXRsZSI6IkZvcm1hY2nDs24gRXN0cmF0w6lnaWNhIiwiSVNTTiI6IjI4MDUtOTgzMiIsImlzc3VlZCI6eyJkYXRlLXBhcnRzIjpbWzIwMjNdXX0sInBhZ2UiOiIxMDYtMTI2IiwiaXNzdWUiOiIxIiwidm9sdW1lIjoiNyIsImNvbnRhaW5lci10aXRsZS1zaG9ydCI6IiJ9LCJpc1RlbXBvcmFyeSI6ZmFsc2UsInN1cHByZXNzLWF1dGhvciI6ZmFsc2UsImNvbXBvc2l0ZSI6ZmFsc2UsImF1dGhvci1vbmx5IjpmYWxzZX1dfQ=="/>
           <w:id w:val="684871862"/>
           <w:placeholder>
             <w:docPart w:val="74B2CEED54734E058D1607E777398FA0"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00195730" w:rsidRPr="00F91A80">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Tapia, 2023)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0007534B" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76C0EDC5" w14:textId="77777777" w:rsidR="00E643BD" w:rsidRPr="00F91A80" w:rsidRDefault="00E643BD" w:rsidP="008E42AC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2754,79 +2813,60 @@
         <w:t xml:space="preserve"> 5.0</w:t>
       </w:r>
       <w:r w:rsidR="004A1F0D" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, como propone </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fZmY0YWE5OTMtZTNiZS00YjliLTg5NTctN2MxYTk2OTM4ZWIyIiwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjpmYWxzZSwiY2l0ZXByb2NUZXh0IjoiKEVyaXF1ZSBldCBhbC4sIDIwMjMpIiwibWFudWFsT3ZlcnJpZGVUZXh0IjoiIn0sImNpdGF0aW9uSXRlbXMiOlt7ImlkIjoiNDRhZDZkMTAtN2QwNS0zNDUzLWIwZDItNDdkN2NmNTA4OGNjIiwiaXRlbURhdGEiOnsidHlwZSI6ImFydGljbGUtam91cm5hbCIsImlkIjoiNDRhZDZkMTAtN2QwNS0zNDUzLWIwZDItNDdkN2NmNTA4OGNjIiwidGl0bGUiOiJFZHVjYWNpw7NuIDUuMDogbcOhcyBxdWUgdW4gY2FtYmlvIGRlIHRlY25vbG9nw61hLCB1biBwYXNvIGFkZWxhbnRlIGVuIGxhIGVkdWNhY2nDs24iLCJhdXRob3IiOlt7ImZhbWlseSI6IkVyaXF1ZSIsImdpdmVuIjoiTWF5cmEgQWxlamFuZHJhIEFyZXZhbG8iLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJBbHZhcmV6IiwiZ2l2ZW4iOiJIZXJpYmVydG8gRW5yaXF1ZSBMdW5hIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9LHsiZmFtaWx5IjoiVmFsbGUiLCJnaXZlbiI6IkpvbmF0aGFuIFhhdmllciBDaGluZyIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6IlZlcmEiLCJnaXZlbiI6IkFuZ8OpbGljYSBNYXLDrWEgWmFtYnJhbm8iLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn1dLCJjb250YWluZXItdGl0bGUiOiJSZXZpc3RhIENvbnJhZG8iLCJJU1NOIjoiMTk5MC04NjQ0IiwiaXNzdWVkIjp7ImRhdGUtcGFydHMiOltbMjAyM11dfSwicGFnZSI6IjM4NC0zOTIiLCJpc3N1ZSI6Ijk0Iiwidm9sdW1lIjoiMTkiLCJjb250YWluZXItdGl0bGUtc2hvcnQiOiIifSwiaXNUZW1wb3JhcnkiOmZhbHNlLCJzdXBwcmVzcy1hdXRob3IiOmZhbHNlLCJjb21wb3NpdGUiOmZhbHNlLCJhdXRob3Itb25seSI6ZmFsc2V9XX0="/>
           <w:id w:val="142708810"/>
           <w:placeholder>
             <w:docPart w:val="A957A6E1E30745248443FE7D4CD1A33D"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00195730" w:rsidRPr="00F91A80">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>(</w:t>
-[...19 lines deleted...]
-            <w:t xml:space="preserve"> et al., 2023)</w:t>
+            <w:t>(Erique et al., 2023)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007849B8" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, por lo cual es </w:t>
       </w:r>
       <w:r w:rsidR="00AE5017" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>necesario</w:t>
       </w:r>
       <w:r w:rsidR="007849B8" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -3070,51 +3110,50 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5855EF55" w14:textId="6B8D23D8" w:rsidR="00F510FE" w:rsidRPr="00F91A80" w:rsidRDefault="00C54B50" w:rsidP="008E42AC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="003649CC" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">l objetivo </w:t>
       </w:r>
       <w:r w:rsidR="00B4434A" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>es presentar resultado</w:t>
       </w:r>
       <w:r w:rsidR="00441334" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
@@ -3288,50 +3327,51 @@
         </w:rPr>
         <w:t>, misma que según</w:t>
       </w:r>
       <w:r w:rsidR="002C6922" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fNmE0MTA4ZjYtY2RiOS00MzJmLTgyMWEtNTRhYjFlM2M2YTUwIiwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjp0cnVlLCJjaXRlcHJvY1RleHQiOiIoZGUgbGEgUm9jaGUgZXQgYWwuLCAyMDIxKSIsIm1hbnVhbE92ZXJyaWRlVGV4dCI6ImRlIGxhIFJvY2hlIGV0IGFsLiwgKDIwMjEpIn0sImNpdGF0aW9uSXRlbXMiOlt7ImlkIjoiZDJmN2E5NzktMjBhNC0zZGZhLWEwMTMtZTIwMWYxNjVhMWM3IiwiaXRlbURhdGEiOnsidHlwZSI6ImFydGljbGUtam91cm5hbCIsImlkIjoiZDJmN2E5NzktMjBhNC0zZGZhLWEwMTMtZTIwMWYxNjVhMWM3IiwidGl0bGUiOiJDYXJhY3RlcsOtc3RpY2FzIGUgaW1wb3J0YW5jaWEgZGUgbGEgbWV0b2RvbG9nw61hIGN1YWxpdGF0aXZhIGVuIGxhIGludmVzdGlnYWNpw7NuIGNpZW50w61maWNhIiwiYXV0aG9yIjpbeyJmYW1pbHkiOiJsYSBSb2NoZSIsImdpdmVuIjoiTWFyaWx5biBNb2xhbm8iLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiZGUifSx7ImZhbWlseSI6IkVzdHVwacOxw6FuIiwiZ2l2ZW4iOiJBbmEgTWFyw61hIFZhbGVuY2lhIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9LHsiZmFtaWx5IjoiUHVsaWRvIiwiZ2l2ZW4iOiJNYXVyaWNpbyBBcHJhZXoiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn1dLCJjb250YWluZXItdGl0bGUiOiJSZXZpc3RhIFNlbWlsbGFzIGRlbCBTYWJlciIsIklTU04iOiIyODA1LTc1MTEiLCJpc3N1ZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDIxXV19LCJwYWdlIjoiMTgtMjciLCJpc3N1ZSI6IjEiLCJ2b2x1bWUiOiIxIiwiY29udGFpbmVyLXRpdGxlLXNob3J0IjoiIn0sImlzVGVtcG9yYXJ5IjpmYWxzZSwic3VwcHJlc3MtYXV0aG9yIjpmYWxzZSwiY29tcG9zaXRlIjpmYWxzZSwiYXV0aG9yLW9ubHkiOmZhbHNlfV19"/>
           <w:id w:val="1327552031"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00195730" w:rsidRPr="00F91A80">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>de la Roche et al., (2021)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E373E3" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> “trata de comprender lo que las personas dicen. Busca darle una respuesta subjetiva, descriptiva a todo aquello que guarda relación con el ser humano</w:t>
       </w:r>
       <w:r w:rsidR="002C6922" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3516,50 +3556,51 @@
         </w:rPr>
         <w:t>que de acuerdo con los lineamientos de</w:t>
       </w:r>
       <w:r w:rsidR="00816049" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fYmU4ODBhMTQtOGZhOS00OWI1LTk5M2QtNTliYjg1Y2I4ZjFiIiwiaXNFZGl0ZWQiOmZhbHNlLCJwcm9wZXJ0aWVzIjp7Im5vdGVJbmRleCI6MH0sIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjp0cnVlLCJjaXRlcHJvY1RleHQiOiIoUEVSQUogTcOpeGljbywgbi5kLikiLCJtYW51YWxPdmVycmlkZVRleHQiOiJQRVJBSiBNw6l4aWNvIChzLmYuKSJ9LCJjaXRhdGlvbkl0ZW1zIjpbeyJpZCI6IjQ0OTRhYzk0LWM0OTMtMzNkYi04M2NhLTZiYTQ3Yzc1YTAxMyIsImlzVGVtcG9yYXJ5IjpmYWxzZSwiaXRlbURhdGEiOnsidHlwZSI6IndlYnBhZ2UiLCJpZCI6IjQ0OTRhYzk0LWM0OTMtMzNkYi04M2NhLTZiYTQ3Yzc1YTAxMyIsInRpdGxlIjoiUEVSQUogSW5zcGlyYW5kbyBGdXR1cm9zICIsImF1dGhvciI6W3siZmFtaWx5IjoiUEVSQUogTcOpeGljbyIsImdpdmVuIjoiIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9XSwiY29udGFpbmVyLXRpdGxlLXNob3J0IjoiIn19XX0="/>
           <w:id w:val="918302228"/>
           <w:placeholder>
             <w:docPart w:val="40D99BF70ECD487F8DFD272C5690AAC6"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00195730" w:rsidRPr="00F91A80">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>PERAJ México (s.f.)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00816049" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004407A6" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3780,50 +3821,51 @@
         </w:rPr>
         <w:t xml:space="preserve">aprendizaje en los estudiantes, </w:t>
       </w:r>
       <w:r w:rsidR="00843841" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">según la </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fMTY3NDE1ZDktYmQxNS00ZTgwLTkyZTgtYmE2NGYxMTNkYzFhIiwiaXNFZGl0ZWQiOmZhbHNlLCJwcm9wZXJ0aWVzIjp7Im5vdGVJbmRleCI6MH0sIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjpmYWxzZSwiY2l0ZXByb2NUZXh0IjoiKFVBUSwgMjAyMykiLCJtYW51YWxPdmVycmlkZVRleHQiOiIifSwiY2l0YXRpb25JdGVtcyI6W3siaWQiOiI2ZTNmZGNiOC1lZTgzLTM0OTktYTJjYy1kZTc5ZjE1NTM0ZGEiLCJpc1RlbXBvcmFyeSI6ZmFsc2UsIml0ZW1EYXRhIjp7InR5cGUiOiJyZXBvcnQiLCJpZCI6IjZlM2ZkY2I4LWVlODMtMzQ5OS1hMmNjLWRlNzlmMTU1MzRkYSIsInRpdGxlIjoiTW9kZWxvIEVkdWNhdGl2byBVbml2ZXJzaXRhcmlvICIsImF1dGhvciI6W3siZmFtaWx5IjoiVUFRIiwiZ2l2ZW4iOiIiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn1dLCJpc3N1ZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDIzXV19LCJwdWJsaXNoZXItcGxhY2UiOiJRdWVyw6l0YXJvIiwiY29udGFpbmVyLXRpdGxlLXNob3J0IjoiIn19XX0="/>
           <w:id w:val="-2031486448"/>
           <w:placeholder>
             <w:docPart w:val="0E7636FEAAED45058456929C3D54299C"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00195730" w:rsidRPr="00F91A80">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>(UAQ, 2023)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00843841" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006870F5" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4065,70 +4107,60 @@
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00152602" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> según </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fN2U2YjcyMjItZTkwYS00Nzg1LTgyODAtYWQ0Njk3NzIzZDNlIiwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjp0cnVlLCJjaXRlcHJvY1RleHQiOiIoTG9wZXpvc2EsIDIwMjApIiwibWFudWFsT3ZlcnJpZGVUZXh0IjoiTG9wZXpvc2EsICgyMDIwKSJ9LCJjaXRhdGlvbkl0ZW1zIjpbeyJpZCI6ImI2OTAxNTFlLWQzMDUtM2YxYy04MWJjLTRjNGUyNTMxZTFlMyIsIml0ZW1EYXRhIjp7InR5cGUiOiJjaGFwdGVyIiwiaWQiOiJiNjkwMTUxZS1kMzA1LTNmMWMtODFiYy00YzRlMjUzMWUxZTMiLCJ0aXRsZSI6IkVudHJldmlzdGFzIHNlbWllc3RydWN0dXJhZGFzIGNvbiBOVml2bzogcGFzb3MgcGFyYSB1biBhbsOhbGlzaXMgY3VhbGl0YXRpdm8gZWZpY2F6IiwiYXV0aG9yIjpbeyJmYW1pbHkiOiJMb3Blem9zYSIsImdpdmVuIjoiQ2FybG9zIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9XSwiY29udGFpbmVyLXRpdGxlIjoiTWV0aG9kb3MgQW51YXJpbyBkZSBNw6l0b2RvcyBkZSBJbnZlc3RpZ2FjacOzbiBlbiBDb211bmljYWNpw7NuIFNvY2lhbCwgMSIsIkRPSSI6IjEwLjMxMDA5L21ldGhvZG9zLjIwMjAuaTAxLjA4IiwiaXNzdWVkIjp7ImRhdGUtcGFydHMiOltbMjAyMCw1XV19LCJwYWdlIjoiODgtOTciLCJwdWJsaXNoZXIiOiJVbml2ZXJzaXRhdCBQb21wZXUgRmFicmEiLCJjb250YWluZXItdGl0bGUtc2hvcnQiOiIifSwiaXNUZW1wb3JhcnkiOmZhbHNlLCJzdXBwcmVzcy1hdXRob3IiOmZhbHNlLCJjb21wb3NpdGUiOmZhbHNlLCJhdXRob3Itb25seSI6ZmFsc2V9XX0="/>
           <w:id w:val="-1709182944"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidR="00195730" w:rsidRPr="00F91A80">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>Lopezosa</w:t>
-[...9 lines deleted...]
-            <w:t>, (2020)</w:t>
+            <w:t>Lopezosa, (2020)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001565BC" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> esta </w:t>
       </w:r>
       <w:r w:rsidR="00D72B03" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>técnica</w:t>
       </w:r>
       <w:r w:rsidR="001565BC" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4603,84 +4635,84 @@
       </w:r>
       <w:r w:rsidR="00017BC7" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">laridad, pertinencia, relevancia, coherencia, comodidad, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00017BC7" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>items</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00017BC7" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> adecuados, tiempo adecuado. Los resultados mostraron altos niveles de acuerdo entre los evaluadores, con el índice V de Aiken de 0.</w:t>
+        <w:t xml:space="preserve"> adecuados, tiempo adecuado. Los resultados mostraron altos niveles de acuerdo entre los evaluadores, </w:t>
+      </w:r>
+      <w:r w:rsidR="00017BC7" w:rsidRPr="00F91A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>con el índice V de Aiken de 0.</w:t>
       </w:r>
       <w:r w:rsidR="00F957D0" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="009B537F" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00017BC7" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> por ítem, lo que permitió confirmar la validez de contenido del </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">instrumento, la </w:t>
+        <w:t xml:space="preserve"> por ítem, lo que permitió confirmar la validez de contenido del instrumento, la </w:t>
       </w:r>
       <w:r w:rsidR="00F957D0" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00017BC7" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>abla 1 muestra l</w:t>
       </w:r>
       <w:r w:rsidR="00F957D0" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">as Dimensiones del instrumento de entrevista semiestructurada, indicadores y ejemplos de preguntas. </w:t>
       </w:r>
@@ -5370,181 +5402,165 @@
         </w:rPr>
         <w:t xml:space="preserve">Elaboración propia con base </w:t>
       </w:r>
       <w:r w:rsidR="00C41405" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">en </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fM2ZjZmVjZmYtYjFhNS00MWU3LWIyM2EtOWZkNjNjNTgzY2RkIiwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjp0cnVlLCJjaXRlcHJvY1RleHQiOiIoTmVpcmEgRWNoZXZlcnLDrWEsIDIwMjUpIiwibWFudWFsT3ZlcnJpZGVUZXh0IjoiTmVpcmEgRWNoZXZlcnLDrWEsICgyMDI1KSJ9LCJjaXRhdGlvbkl0ZW1zIjpbeyJpZCI6Ijc5ZTczMmNmLTc4NmUtMzU1My1hM2M4LTJlYTJjMTY5NTIyMSIsIml0ZW1EYXRhIjp7InR5cGUiOiJhcnRpY2xlLWpvdXJuYWwiLCJpZCI6Ijc5ZTczMmNmLTc4NmUtMzU1My1hM2M4LTJlYTJjMTY5NTIyMSIsInRpdGxlIjoiUHJvcHVlc3RhIHBlZGFnw7NnaWNhIHBhcmEgZm9ydGFsZWNlciBsYSB0b21hIGRlIGRlY2lzaW9uZXMgcmVzcG9uc2FibGVzIGFudGUgdW5hIHByb2JsZW3DoXRpY2Egc29jaWFsIHNlbnRpZGEgZW4gYWRvbGVzY2VudGVzIGVudHJlIDEyIHkgMTQgYcOxb3MgZGVsIG11bmljaXBpbyBkZSBQaWVkZWN1ZXN0YSwgU2FudGFuZGVyIiwiYXV0aG9yIjpbeyJmYW1pbHkiOiJOZWlyYSBFY2hldmVycsOtYSIsImdpdmVuIjoiRGllZ28gQWxvbnNvIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9XSwiaXNzdWVkIjp7ImRhdGUtcGFydHMiOltbMjAyNV1dfSwicHVibGlzaGVyIjoiVW5pdmVyc2lkYWQgQXV0w7Nub21hIGRlIEJ1Y2FyYW1hbmdhIFVOQUIiLCJjb250YWluZXItdGl0bGUtc2hvcnQiOiIifSwiaXNUZW1wb3JhcnkiOmZhbHNlLCJzdXBwcmVzcy1hdXRob3IiOmZhbHNlLCJjb21wb3NpdGUiOmZhbHNlLCJhdXRob3Itb25seSI6ZmFsc2V9XX0="/>
           <w:id w:val="-293293366"/>
           <w:placeholder>
             <w:docPart w:val="E64FDC813FEC45B2AFEADC38D198A6C6"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00195730" w:rsidRPr="00F91A80">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Neira Echeverría, (2025)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C41405" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fZDAxMWU2YTAtMjIwMi00OGZhLTlmZTItODJmY2FhMzc4NTdmIiwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjp0cnVlLCJjaXRlcHJvY1RleHQiOiIoUMOpcmV6IGV0IGFsLiwgMjAxNykiLCJtYW51YWxPdmVycmlkZVRleHQiOiJQw6lyZXogZXQgYWwuLCAoMjAxNyksIn0sImNpdGF0aW9uSXRlbXMiOlt7ImlkIjoiNWE2YjkxYjUtMDliOS0zYTUxLWIxNTgtZjU1MzBjMTA4MWQ3IiwiaXRlbURhdGEiOnsidHlwZSI6ImFydGljbGUtam91cm5hbCIsImlkIjoiNWE2YjkxYjUtMDliOS0zYTUxLWIxNTgtZjU1MzBjMTA4MWQ3IiwidGl0bGUiOiJFbXBhdMOtYSwgY29tdW5pY2FjacOzbiBhc2VydGl2YSB5IHNlZ3VpbWllbnRvIGRlIG5vcm1hcy4gVW4gcHJvZ3JhbWEgcGFyYSBkZXNhcnJvbGxhciBoYWJpbGlkYWRlcyBwYXJhIGxhIHZpZGEiLCJhdXRob3IiOlt7ImZhbWlseSI6IlDDqXJleiIsImdpdmVuIjoiQWxlamFuZHJhIENvcnJhbGVzIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9LHsiZmFtaWx5IjoiTGXDs24iLCJnaXZlbiI6Ik5heWVseSBLIFF1aWphbm8iLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJDb3JvbmFkbyIsImdpdmVuIjoiRWzDrWFzIEFsZm9uc28gR8OzbmdvcmEiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn1dLCJjb250YWluZXItdGl0bGUiOiJFbnNlw7FhbnphIGUgaW52ZXN0aWdhY2nDs24gZW4gcHNpY29sb2fDrWEiLCJJU1NOIjoiMDE4NS0xNTk0IiwiaXNzdWVkIjp7ImRhdGUtcGFydHMiOltbMjAxN11dfSwicGFnZSI6IjU4LTY1IiwicHVibGlzaGVyIjoiQ29uc2VqbyBOYWNpb25hbCBwYXJhIGxhIEVuc2XDsWFuemEgZW4gSW52ZXN0aWdhY2nDs24gZW4gUHNpY29sb2fDrWEgQUMiLCJpc3N1ZSI6IjEiLCJ2b2x1bWUiOiIyMiIsImNvbnRhaW5lci10aXRsZS1zaG9ydCI6IiJ9LCJpc1RlbXBvcmFyeSI6ZmFsc2UsInN1cHByZXNzLWF1dGhvciI6ZmFsc2UsImNvbXBvc2l0ZSI6ZmFsc2UsImF1dGhvci1vbmx5IjpmYWxzZX1dfQ=="/>
           <w:id w:val="1646849229"/>
           <w:placeholder>
             <w:docPart w:val="538E7EE0BDE2426F82BC7B36559BB1EA"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00195730" w:rsidRPr="00F91A80">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Pérez et al., (2017),</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C41405" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fNmNiZGY3OGEtODY3MC00OTJiLWIzOGMtNmRiOTJkOWU0OGQyIiwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjp0cnVlLCJjaXRlcHJvY1RleHQiOiIoUm9kcsOtZ3VleiBDYXN0aWxsbyAmIzM4OyBGaWd1ZXJvYSBDb3JvbmFkbywgMjAyMikiLCJtYW51YWxPdmVycmlkZVRleHQiOiJSb2Ryw61ndWV6IENhc3RpbGxvICYgRmlndWVyb2EgQ29yb25hZG8sICgyMDIyKSJ9LCJjaXRhdGlvbkl0ZW1zIjpbeyJpZCI6ImU3ODM2OWM4LTgzNDEtMzE3Yy1hNDEzLWFhZWRlYTUyMzUzNyIsIml0ZW1EYXRhIjp7InR5cGUiOiJhcnRpY2xlLWpvdXJuYWwiLCJpZCI6ImU3ODM2OWM4LTgzNDEtMzE3Yy1hNDEzLWFhZWRlYTUyMzUzNyIsInRpdGxlIjoiRWwgdHJhYmFqbyBjb2xhYm9yYXRpdm8geSBsYXMgaGFiaWxpZGFkZXMgc29jaWFsZXMgZW4gZXN0dWRpYW50ZXMgdW5pdmVyc2l0YXJpb3MiLCJhdXRob3IiOlt7ImZhbWlseSI6IlJvZHLDrWd1ZXogQ2FzdGlsbG8iLCJnaXZlbiI6Ik1hcsOtYSBSb3NhIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9LHsiZmFtaWx5IjoiRmlndWVyb2EgQ29yb25hZG8iLCJnaXZlbiI6IkRyLiBFcmljayBDYXJsbyIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifV0sImNvbnRhaW5lci10aXRsZSI6IkNpZW5jaWEgTGF0aW5hIFJldmlzdGEgQ2llbnTDrWZpY2EgTXVsdGlkaXNjaXBsaW5hciIsIkRPSSI6IjEwLjM3ODExL2NsX3JjbS52Nmk2LjM5MTAiLCJJU1NOIjoiMjcwNy0yMjE1IiwiaXNzdWVkIjp7ImRhdGUtcGFydHMiOltbMjAyMiwxMiwxNV1dfSwicGFnZSI6IjY1OTgtNjYxNCIsImFic3RyYWN0IjoiPHA+RXN0ZSBhcnTDrWN1bG8gZGEgYSBjb25vY2VyIGxvcyBoYWxsYXpnb3MgZGUgdW5hIGludmVzdGlnYWNpw7NuLCBjdXlvIG9iamV0aXZvIGZ1ZSBkZXRlcm1pbmFyIGxhIGluZmx1ZW5jaWEgZGVsIHRyYWJham8gY29sYWJvcmF0aXZvIGVuIGxhcyBoYWJpbGlkYWRlcyBzb2NpYWxlcyBlbiBsb3MgZXN0dWRpYW50ZXMgZGUgcHJpbWVyIGNpY2xvIGRlIHVuYSB1bml2ZXJzaWRhZCBwcml2YWRhIGRlIFRydWppbGxvLCAyMDIyLiBDb24gdW5hIG1ldG9kb2xvZ8OtYSBkZSB0aXBvIGLDoXNpY2EsIGVuZm9xdWUgY3VhbnRpdGF0aXZvLCBkaXNlw7FvIG5vIGV4cGVyaW1lbnRhbCwgY29ycmVsYWNpb25hbCBjYXVzYWwuIExhIHTDqWNuaWNhIHF1ZSBzZSBlbXBsZcOzIGZ1ZSBsYSBlbmN1ZXN0YSB5IGxvcyBpbnN0cnVtZW50b3MgcXVlIHNlIGFwbGljYXJvbiBmdWVyb24gZG9zIGN1ZXN0aW9uYXJpb3M6IHRyYWJham8gY29sYWJvcmF0aXZvIHkgaGFiaWxpZGFkZXMgc29jaWFsZXMsIGFkYXB0YWRvcyBwb3IgT3JiZWdvc28gKDIwMjEpLCBhIHVuYSBtdWVzdHJhIGRlIDE1OSBlc3R1ZGlhbnRlcyB1bml2ZXJzaXRhcmlvcyBkZSBwcmltZXIgY2ljbG8sIGxvcyBjdWFsZXMgcmVzcG9uZGllcm9uIGEgdHJhdsOpcyBkZSB1biBmb3JtdWxhcmlvIEdvb2dsZS4gTG9zIHJlc3VsdGFkb3Mgb2J0ZW5pZG9zIGRlbW9zdHJhcm9uIHF1ZSBsb3MgZXN0dWRpYW50ZXMgc2UgaW52b2x1Y3JhbiBlbiBlbCB0cmFiYWpvIGNvbGFib3JhdGl2byBkZSBtYW5lcmEgZWZlY3RpdmEsIHB1ZXMgc2UgZW5jdWVudHJhbiBlbiBlbCBuaXZlbCBidWVubyAoOTUlKSB5IG5pbmd1bm8gZW4gZWwgbml2ZWwgYmFqby4gSWd1YWxtZW50ZSwgcG9zZWVuIHkgcHJhY3RpY2FuIGRlIG1hbmVyYSBlZmljYXogbGFzIGhhYmlsaWRhZGVzIHNvY2lhbGVzLCB5YSBxdWUgc2UgdWJpY2FuIGVuIGVsIG5pdmVsIGFsdG8gKDg5LDklKSB5IG5pbmd1bm8gZW4gZWwgbml2ZWwgYmFqby4gQWwgcmVsYWNpb25hciBsYXMgZG9zIHZhcmlhYmxlcyBzZSBvYnR1dm8gdW4gY29lZmljaWVudGUgZGUgY29ycmVsYWNpw7NuIGRlIDAuNTY0IHkgcCZsdDswLjAwNSwgcG9yIGxvIHF1ZSBzZSBjb25jbHV5ZSBxdWUgZWwgdHJhYmFqbyBjb2xhYm9yYXRpdm8gaW5mbHV5ZSBzaWduaWZpY2F0aXZhbWVudGUgZW4gbGFzIGhhYmlsaWRhZGVzIHNvY2lhbGVzLCBkZSBsb3MgZXN0dWRpYW50ZXMgZGUgUHJpbWVyIGNpY2xvIGRlIHVuYSBVbml2ZXJzaWRhZCBQcml2YWRhIGRlIFRydWppbGxvLjwvcD4iLCJpc3N1ZSI6IjYiLCJ2b2x1bWUiOiI2IiwiY29udGFpbmVyLXRpdGxlLXNob3J0IjoiIn0sImlzVGVtcG9yYXJ5IjpmYWxzZSwic3VwcHJlc3MtYXV0aG9yIjpmYWxzZSwiY29tcG9zaXRlIjpmYWxzZSwiYXV0aG9yLW9ubHkiOmZhbHNlfV19"/>
           <w:id w:val="1548942746"/>
           <w:placeholder>
             <w:docPart w:val="F601EF3AAACA40C994B4E3B652DC6A23"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00195730" w:rsidRPr="00F91A80">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Rodríguez Castillo &amp; Figueroa Coronado, (2022)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C41405" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> y </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fYzBjOTExNDctNzViMS00MGFiLTkxMDItNzQzMjU1YTBhNjY3IiwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjp0cnVlLCJjaXRlcHJvY1RleHQiOiIoVsOhc3F1ZXogRGVsZ2FkbyAmIzM4OyBDYWJyZXJhIENvbnN0YWluLCAyMDIyKSIsIm1hbnVhbE92ZXJyaWRlVGV4dCI6IlbDoXNxdWV6IERlbGdhZG8gJiBDYWJyZXJhIENvbnN0YWluLCAoMjAyMikifSwiY2l0YXRpb25JdGVtcyI6W3siaWQiOiJiOGZlZjBhNi1iN2I5LTMyZWMtODg0My03NWI3ZmJjMWFkZTAiLCJpdGVtRGF0YSI6eyJ0eXBlIjoiYXJ0aWNsZS1qb3VybmFsIiwiaWQiOiJiOGZlZjBhNi1iN2I5LTMyZWMtODg0My03NWI3ZmJjMWFkZTAiLCJ0aXRsZSI6IkxvcyBqdWVnb3MgbMO6ZGljby1jb29wZXJhdGl2b3MsIGNvbW8gdW5hIGVzdHJhdGVnaWEgZmF2b3JhYmxlIHBhcmEgbGFzIHJlbGFjaW9uZXMgcGVyc29uYWxlcyBlbnRyZSBlc3R1ZGlhbnRlcyIsImF1dGhvciI6W3siZmFtaWx5IjoiVsOhc3F1ZXogRGVsZ2FkbyIsImdpdmVuIjoiTHVpcyBFZHVhcmRvIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9LHsiZmFtaWx5IjoiQ2FicmVyYSBDb25zdGFpbiIsImdpdmVuIjoiVsOtY3RvciBBbmRyw6lzIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9XSwiY29udGFpbmVyLXRpdGxlIjoiUmV2aXN0YSBVTklNQVIiLCJET0kiOiIxMC4zMTk0OC9yZXYudW5pbWFyL3VuaW1hcjQwLTEtYXJ0MyIsIklTU04iOiIwMTIwLTQzMjciLCJpc3N1ZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDIyLDIsMjRdXX0sInBhZ2UiOiI1NC03NSIsImFic3RyYWN0IjoiRWwgYXJ0w61jdWxvIHBsYW50ZWEgbGFzIHRlb3LDrWFzIHJlbGFjaW9uYWRhcyBjb24gZWwgYWNvc28gZXNjb2xhciB5LCBhIGxhIHZleiwgc3VnaWVyZSB1bmEgZXN0cmF0ZWdpYSBwZWRhZ8OzZ2ljYSBwYXJhIGZhdm9yZWNlciBsYXMgcmVsYWNpb25lcyBwZXJzb25hbGVzIGVudHJlIGVzdHVkaWFudGVzLiBTZSBldmlkZW5jaWEgbGEgaW1wb3J0YW5jaWEgZGUgbG9zIGp1ZWdvcyBsw7pkaWNvY29vcGVyYXRpdm9zIGVuIGVsIGRlc2Fycm9sbG8gZGUgbGFzIHJlbGFjaW9uZXMgcGVyc29uYWxlcywgYWRlbcOhcyBkZWwgdXNvIGRlIHByw6FjdGljYXMgZGVsIGJ1ZW4gdHJhdG8geSBsYSBpbmNsdXNpw7NuIGRlc2RlIGxhIGRpdmVyc2lkYWQsIGVubWFyY2FkYXMgZW4gZWwgY29udGV4dG8gZGUgbGEgY29udml2ZW5jaWEgZXNjb2xhci4gRWwgdHJhYmFqbyBzZSBzdXN0ZW50YSBlbiB1biBwYXJhZGlnbWEgY3VhbGl0YXRpdm8sIGRlIGxhIG1hbm8gZGUgbGEgaW52ZXN0aWdhY2nDs24gYWNjacOzbiBubyBwYXJ0aWNpcGFudGUsIGNvbiB1bmEgbXVlc3RyYSBkZSAzOCBlc3R1ZGlhbnRlcyBkZSBlZGFkZXMgZW50cmUgbG9zIDE0IHkgbG9zIDE2IGHDsW9zIGRlIGVkYWQuIExvcyByZXN1bHRhZG9zIG9idGVuaWRvcyBwZXJtaXRlbiBhcHJlY2lhciBxdWUgbG9zIGp1ZWdvcyBsw7pkaWNvY29vcGVyYXRpdm9zIGNvbnRyaWJ1eWVuIGFsIG1lam9yYW1pZW50byBkZSBsYSByZWxhY2nDs24gaW50cmFwZXJzb25hbCBlIGludGVycGVyc29uYWwsIHBhcmEgbG9ncmFyIHVuYSBjb252aXZlbmNpYSBlc2NvbGFyLiBMYSBlZHVjYWNpw7NuIGbDrXNpY2EgcHVlZGUgY29udHJpYnVpciBlbiBsYXMgcmVsYWNpb25lcyBwZXJzb25hbGVzLCB5YSBxdWUgcHJvbXVldmUgZXNjZW5hcmlvcyBkZSBhcHJlbmRpemFqZSBiYXNhZG9zIGVuIGxhIGlndWFsZGFkIGRlIG9wb3J0dW5pZGFkZXMgeSwgY29udHJhcnJlc3RhIGxhcyBkaXNjcmltaW5hY2lvbmVzLiIsInB1Ymxpc2hlciI6IlVuaXZlcnNpZGFkIE1hcmlhbmEiLCJpc3N1ZSI6IjEiLCJ2b2x1bWUiOiI0MCIsImNvbnRhaW5lci10aXRsZS1zaG9ydCI6IiJ9LCJpc1RlbXBvcmFyeSI6ZmFsc2V9XX0="/>
           <w:id w:val="-578213501"/>
           <w:placeholder>
             <w:docPart w:val="1CF63654DE7543F9A08BCD772FBD0EDD"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00195730" w:rsidRPr="00F91A80">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t xml:space="preserve">Vásquez Delgado &amp; Cabrera </w:t>
-[...19 lines deleted...]
-            <w:t>, (2022)</w:t>
+            <w:t>Vásquez Delgado &amp; Cabrera Constain, (2022)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00776912" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C979D2A" w14:textId="77777777" w:rsidR="000E0256" w:rsidRPr="00F91A80" w:rsidRDefault="000E0256" w:rsidP="008E42AC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E8EB635" w14:textId="32511B78" w:rsidR="00042B8C" w:rsidRPr="00F91A80" w:rsidRDefault="00A55178" w:rsidP="008E42AC">
@@ -5732,51 +5748,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="14C23882" wp14:editId="1BEEBBE9">
             <wp:extent cx="5603240" cy="2474570"/>
             <wp:effectExtent l="0" t="0" r="0" b="2540"/>
             <wp:docPr id="446604848" name="Imagen 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print">
+                    <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5634849" cy="2488529"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -5975,84 +5991,86 @@
         </w:rPr>
         <w:t>La codificación fue revisada en función de su coherencia teórica con</w:t>
       </w:r>
       <w:r w:rsidR="00BD5D1B" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fY2EwZjMyY2UtMTRjNC00NDdmLWExMjQtZDNjZDkwOTFmOTIwIiwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjpmYWxzZSwiY2l0ZXByb2NUZXh0IjoiKEdhcmPDrWEgQ2FicmVybywgMjAxOCkiLCJtYW51YWxPdmVycmlkZVRleHQiOiIifSwiY2l0YXRpb25JdGVtcyI6W3siaWQiOiJmZTgxYWRlZi04ZmY0LTM0YmYtOGFiMy04M2YwODQ2NmRjNWEiLCJpdGVtRGF0YSI6eyJ0eXBlIjoiYXJ0aWNsZS1qb3VybmFsIiwiaWQiOiJmZTgxYWRlZi04ZmY0LTM0YmYtOGFiMy04M2YwODQ2NmRjNWEiLCJ0aXRsZSI6IlNvY2lvLWVtb3Rpb25hbCwgbm9uLWNvZ25pdGl2ZSBvciDigJxzb2Z04oCdIHNraWxsczogYXBwcm94aW1hdGlvbnMgdG8gdGhlaXIgZXZhbHVhdGlvbiIsImF1dGhvciI6W3siZmFtaWx5IjoiR2FyY8OtYSBDYWJyZXJvIiwiZ2l2ZW4iOiJCZW5pbGRlIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9XSwiY29udGFpbmVyLXRpdGxlIjoiUmV2aXN0YSBEaWdpdGFsIFVuaXZlcnNpdGFyaWEiLCJET0kiOiIxMC4yMjIwMS9jb2RlaWMuMTYwNzYwNzllLjIwMTgudjE5bjYuYTUiLCJJU1NOIjoiMTYwNzYwNzkiLCJpc3N1ZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDE4LDksM11dfSwiaXNzdWUiOiI2Iiwidm9sdW1lIjoiMTkiLCJjb250YWluZXItdGl0bGUtc2hvcnQiOiIifSwiaXNUZW1wb3JhcnkiOmZhbHNlLCJzdXBwcmVzcy1hdXRob3IiOmZhbHNlLCJjb21wb3NpdGUiOmZhbHNlLCJhdXRob3Itb25seSI6ZmFsc2V9XX0="/>
           <w:id w:val="1487205705"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00195730" w:rsidRPr="00F91A80">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>(García Cabrero, 2018)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> y los planteamientos de </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fY2U2YjE3ZmYtYjY3Yy00MGJiLWIwNzktNTIxZjgzMzMyYzY5IiwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjpmYWxzZSwiY2l0ZXByb2NUZXh0IjoiKENlZGXDsW8gU2FuZG95YSBldCBhbC4sIDIwMjIpIiwibWFudWFsT3ZlcnJpZGVUZXh0IjoiIn0sImNpdGF0aW9uSXRlbXMiOlt7ImlkIjoiZmE1YTFhOTktZTYwZi0zMjg3LWEyNTAtOThjYjk2MGM2NjQ3IiwiaXRlbURhdGEiOnsidHlwZSI6ImFydGljbGUtam91cm5hbCIsImlkIjoiZmE1YTFhOTktZTYwZi0zMjg3LWEyNTAtOThjYjk2MGM2NjQ3IiwidGl0bGUiOiJIYWJpbGlkYWRlcyBzb2Npb2Vtb2Npb25hbGVzIHkgc3UgaW5jaWRlbmNpYSBlbiBsYXMgcmVsYWNpb25lcyBpbnRlcnBlcnNvbmFsZXMgZW50cmUgZXN0dWRpYW50ZXMiLCJhdXRob3IiOlt7ImZhbWlseSI6IkNlZGXDsW8gU2FuZG95YSIsImdpdmVuIjoiV2FsdGVyIEFkcmnDoW4iLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJJYmFycmEgTXVzdGVsaWVyIiwiZ2l2ZW4iOiJMb3VyZGVzIE1hcsOtYSIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6IkdhbGFyemEgQnJhdm8iLCJnaXZlbiI6IkZyYW5jaXNjbyBBZ3VzdMOtbiIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6IlZlcmRlc290byBHYWxlYXMiLCJnaXZlbiI6IkphbmV0dCBEZWwgUm9jw61vIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9LHsiZmFtaWx5IjoiR8OzbWV6IFZpbGxhbGJhIiwiZ2l2ZW4iOiJEYW5pZWwgQWxlamFuZHJvIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9XSwiY29udGFpbmVyLXRpdGxlIjoiUmV2aXN0YSBVbml2ZXJzaWRhZCB5IHNvY2llZGFkIiwiSVNTTiI6IjIyMTgtMzYyMCIsImlzc3VlZCI6eyJkYXRlLXBhcnRzIjpbWzIwMjJdXX0sInBhZ2UiOiI0NjYtNDc0IiwicHVibGlzaGVyIjoiRWRpdG9yaWFsXCIgVW5pdmVyc28gU3VyXCIiLCJpc3N1ZSI6IjQiLCJ2b2x1bWUiOiIxNCIsImNvbnRhaW5lci10aXRsZS1zaG9ydCI6IiJ9LCJpc1RlbXBvcmFyeSI6ZmFsc2UsInN1cHByZXNzLWF1dGhvciI6ZmFsc2UsImNvbXBvc2l0ZSI6ZmFsc2UsImF1dGhvci1vbmx5IjpmYWxzZX1dfQ=="/>
           <w:id w:val="-840227028"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00195730" w:rsidRPr="00F91A80">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>(Cedeño Sandoya et al., 2022)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">El análisis permitió establecer qué habilidades están más consolidadas en la muestra estudiada y cuáles requieren mayor fortalecimiento, lo que será clave para orientar futuras intervenciones educativas para el desarrollo de habilidades socioemocionales con recursos digitales. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="667F11F9" w14:textId="77777777" w:rsidR="00E643BD" w:rsidRPr="00F91A80" w:rsidRDefault="00E643BD" w:rsidP="008E42AC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -6819,51 +6837,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6397F65A" wp14:editId="57D2C2EB">
             <wp:extent cx="4572000" cy="2743200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1248863680" name="Gráfico 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D6E9F36-71CD-5A77-0938-8058252D8632}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId10"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId11"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="008162B3" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="669E393C" w14:textId="726A9CDC" w:rsidR="00614BA7" w:rsidRPr="00F91A80" w:rsidRDefault="00B16BC5" w:rsidP="008E42AC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7665,50 +7683,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Estos hallazgos permiten identificar áreas prioritarias para el fortalecimiento de habilidades socioemocionales, especialmente en el ámbito de la convivencia y la comunicación, fundamentales en el enfoque de la Nueva Escuela Mexicana, que ha establecido instruir el tema de educación socioemocional en la categoría de educación integral según </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fNjExMTI2OWYtZjg3Yi00YTI1LWE1NmItZjdhNzY1NzRmOWE4IiwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjp0cnVlLCJjaXRlcHJvY1RleHQiOiIoVGFwaWEsIDIwMjMpIiwibWFudWFsT3ZlcnJpZGVUZXh0IjoiKFRhcGlhLCAyMDIzKS4ifSwiY2l0YXRpb25JdGVtcyI6W3siaWQiOiJiNTU1MzVhNi03NDZiLTNkYmMtOTI5Zi0zODM2NDc4MzgwMDIiLCJpdGVtRGF0YSI6eyJ0eXBlIjoiYXJ0aWNsZS1qb3VybmFsIiwiaWQiOiJiNTU1MzVhNi03NDZiLTNkYmMtOTI5Zi0zODM2NDc4MzgwMDIiLCJ0aXRsZSI6IkVkdWNhY2nDs24gU29jaW9lbW9jaW9uYWwgZW4gbGEgTnVldmEgRXNjdWVsYSBNZXhpY2FuYTogdW4gQW7DoWxpc2lzIERvY3VtZW50YWwuIiwiYXV0aG9yIjpbeyJmYW1pbHkiOiJUYXBpYSIsImdpdmVuIjoiRnJhbmNpc2NhIEl2b25uZSBGdWVudGVzIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9XSwiY29udGFpbmVyLXRpdGxlIjoiRm9ybWFjacOzbiBFc3RyYXTDqWdpY2EiLCJJU1NOIjoiMjgwNS05ODMyIiwiaXNzdWVkIjp7ImRhdGUtcGFydHMiOltbMjAyM11dfSwicGFnZSI6IjEwNi0xMjYiLCJpc3N1ZSI6IjEiLCJ2b2x1bWUiOiI3IiwiY29udGFpbmVyLXRpdGxlLXNob3J0IjoiIn0sImlzVGVtcG9yYXJ5IjpmYWxzZSwic3VwcHJlc3MtYXV0aG9yIjpmYWxzZSwiY29tcG9zaXRlIjpmYWxzZSwiYXV0aG9yLW9ubHkiOmZhbHNlfV19"/>
           <w:id w:val="301277543"/>
           <w:placeholder>
             <w:docPart w:val="78ADB421F3159C47AA04B9DD4707C685"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00195730" w:rsidRPr="00F91A80">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>(Tapia, 2023).</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="76D23DFF" w14:textId="77777777" w:rsidR="00E643BD" w:rsidRPr="00F91A80" w:rsidRDefault="00E643BD" w:rsidP="008E42AC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -7918,50 +7937,51 @@
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00AA3011" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tal y como lo menciona </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fZGQ4OWVjOGEtNGQxZi00MmFkLWFjYTgtMzEwNDk4ZGZmMTdhIiwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjp0cnVlLCJjaXRlcHJvY1RleHQiOiIoTS4gRy4gTMOzcGV6LCAyMDIwKSIsIm1hbnVhbE92ZXJyaWRlVGV4dCI6Ik0uIEcuIEzDs3BleiwgKDIwMjApIn0sImNpdGF0aW9uSXRlbXMiOlt7ImlkIjoiZmM3MGRlNTQtYjQzYS0zMmQ3LWEzNDAtN2QxMGQxMDdlMjhkIiwiaXRlbURhdGEiOnsidHlwZSI6ImFydGljbGUtam91cm5hbCIsImlkIjoiZmM3MGRlNTQtYjQzYS0zMmQ3LWEzNDAtN2QxMGQxMDdlMjhkIiwidGl0bGUiOiJFc3RyYXRlZ2lhcyBkaWTDoWN0aWNhcyBwYXJhIGVsIGRlc2Fycm9sbG8gZGUgaGFiaWxpZGFkZXMgc29jaW9lbW9jaW9uYWxlcyBlbiBlZHVjYWNpw7NuIHByaW1hcmlhIiwiYXV0aG9yIjpbeyJmYW1pbHkiOiJMw7NwZXoiLCJnaXZlbiI6Ik1hcmllbGEgR29uesOhbGV6IiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9XSwiY29udGFpbmVyLXRpdGxlIjoiUmV2aXN0YSBHZXN0acOzbiBJKyBEIiwiSVNTTiI6IjI1NDItMzE0MiIsImlzc3VlZCI6eyJkYXRlLXBhcnRzIjpbWzIwMjBdXX0sInBhZ2UiOiIxMzQtMTU2IiwicHVibGlzaGVyIjoiVW5pdmVyc2lkYWQgQ2VudHJhbCBkZSBWZW5lenVlbGEiLCJpc3N1ZSI6IjMiLCJ2b2x1bWUiOiI1IiwiY29udGFpbmVyLXRpdGxlLXNob3J0IjoiIn0sImlzVGVtcG9yYXJ5IjpmYWxzZSwic3VwcHJlc3MtYXV0aG9yIjpmYWxzZSwiY29tcG9zaXRlIjpmYWxzZSwiYXV0aG9yLW9ubHkiOmZhbHNlfV19"/>
           <w:id w:val="-2075964169"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00195730" w:rsidRPr="00F91A80">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>M. G. López, (2020)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00477299" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EEACE01" w14:textId="77777777" w:rsidR="00E643BD" w:rsidRPr="00F91A80" w:rsidRDefault="00E643BD" w:rsidP="00E643BD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
@@ -8151,50 +8171,51 @@
         </w:rPr>
         <w:t>postulado</w:t>
       </w:r>
       <w:r w:rsidR="00F07774" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> que coincide con lo que </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fMTg0OWNhZGUtMTkxNy00YzI1LWFkMmMtNzE5NzgwNTJmMTE4IiwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjpmYWxzZSwiY2l0ZXByb2NUZXh0IjoiKEd1ZXZhcmEgQmVuw610ZXogZXQgYWwuLCAyMDIyKSIsIm1hbnVhbE92ZXJyaWRlVGV4dCI6IiJ9LCJjaXRhdGlvbkl0ZW1zIjpbeyJpZCI6IjljMDEwNjNlLWE4NTEtM2YwNC1hYmZkLWFlZjBhODI4YTQzNiIsIml0ZW1EYXRhIjp7InR5cGUiOiJhcnRpY2xlLWpvdXJuYWwiLCJpZCI6IjljMDEwNjNlLWE4NTEtM2YwNC1hYmZkLWFlZjBhODI4YTQzNiIsInRpdGxlIjoiRXZhbHVhY2nDs24gZGUgaGFiaWxpZGFkZXMgc29jaW9lbW9jaW9uYWxlcyBlbiBhbHVtbm9zIG1leGljYW5vcyBxdWUgaW5ncmVzYW4gYSBlZHVjYWNpw7NuIHByaW1hcmlhIiwiYXV0aG9yIjpbeyJmYW1pbHkiOiJHdWV2YXJhIEJlbsOtdGV6IiwiZ2l2ZW4iOiJZb2xhbmRhIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9LHsiZmFtaWx5IjoiUnVnZXJpbyBUYXBpYSIsImdpdmVuIjoiSnVhbiBQYWJsbyIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6IkZsb3JlcyBSdWLDrSIsImdpdmVuIjoiQ2xhdWRpYSIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6Ikhlcm1vc2lsbG8gR2FyY8OtYSIsImdpdmVuIjoiw4FuZ2VsYSIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6IkPDoXJkZW5hcyBFc3Bpbm96YSIsImdpdmVuIjoiS2FybGVuYSIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6IkNvcm9uYSBHdWV2YXJhIiwiZ2l2ZW4iOiJBbGVqYW5kcmEiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn1dLCJjb250YWluZXItdGl0bGUiOiJFbnNlw7FhbnphIGUgSW52ZXN0aWdhY2nDs24gZW4gUHNpY29sb2fDrWEiLCJET0kiOiIxMC42MjM2NC95N3M5ZWgwNyIsIklTU04iOiIyNjgzLTIwNDYiLCJpc3N1ZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDIyLDksNV1dfSwicGFnZSI6IjU3MC01ODUiLCJhYnN0cmFjdCI6IjxwPkxhIGludmVzdGlnYWNpw7NuIHNlIGxsZXbDsyBhIGNhYm8gcGFyYSBkZXNhcnJvbGxhciwgdmFsb3JhciB5IGFwbGljYXIgdW4gaW5zdHJ1bWVudG8gZGlyaWdpZG8gYSBldmFsdWFyIGRpdmVyc2FzIGhhYmlsaWRhZGVzIHNvY2lvZW1vY2lvbmFsZXMgZGUgYWx1bW5vcyBtZXhpY2Fub3MgZGUgZWR1Y2FjacOzbiBiw6FzaWNhIHByaW1hcmlhLiBMYSB2YWxvcmFjacOzbiBzZSByZWFsaXrDsyBjb24gbGEgcGFydGljaXBhY2nDs24gZGUgY2luY28ganVlY2VzIGV4cGVydG9zLiBFbCBpbnN0cnVtZW50byBldmFsw7phIGhhYmlsaWRhZGVzIHViaWNhZGFzIGVuIGxvcyBzZWlzIEVqZXMgVGVtw6F0aWNvcyBkZWwgUHJvZ3JhbWEgTmFjaW9uYWzCoEFwcmVuZGFtb3MgYSBDb252aXZpcsKgcGFyYSBuaXZlbCBwcmVlc2NvbGFyIChTRVAsIDIwMTYpOsKgUmVjb25vY2ltaWVudG8gZGUgc8OtIG1pc21vIHkgbG9zIGRlbcOhcyzCoEF1dG9lc3RpbWEswqBNYW5lam8gZGUgZW1vY2lvbmVzLMKgQ29udml2ZW5jaWEgeSByZXNwZXRvLMKgUmVnbGFzIGRlIGNvbnZpdmVuY2lhLMKgTWFuZWpvIHkgcmVzb2x1Y2nDs24gZGUgY29uZmxpY3RvcyzCoEltcG9ydGFuY2lhIGRlIGxhIGZhbWlsaWEgeSByZXNwZXRvIGEgbGEgZGl2ZXJzaWRhZC4gTGEgYXBsaWNhY2nDs24gZGVsIGluc3RydW1lbnRvIHNlIGxsZXbDsyBhIGNhYm8gaW5kaXZpZHVhbG1lbnRlIGNvbiA2OSBhbHVtbm9zIGRlIHByaW1lciBncmFkbywgZGUgdHJlcyBlc2N1ZWxhcyBww7pibGljYXMgZGUgbGEgQ2l1ZGFkIGRlIE3DqXhpY28uIExvcyByZXN1bHRhZG9zIGluZGljYXJvbiBuaXZlbGVzIGJham9zIGVuOiByZWNvbm9jaW1pZW50byBkZSBjYXJhY3RlcsOtc3RpY2FzLCBpbXBvcnRhbmNpYSBkZSBsYXMgcmVnbGFzLCBjb250cm9sIGRlIGVtb2Npb25lcyB5IGNvbmR1Y3RhcywgaW1wb3J0YW5jaWEgZGUgbGEgZmFtaWxpYSB5IHJlc3BldG8gYSBsYSBkaXZlcnNpZGFkLiBTZSB1YmljYXJvbiBzaXR1YWNpb25lcyBkZSB2aW9sZW5jaWEsIGFidXNvLCBhaXNsYW1pZW50byB5IGRpc2NyaW1pbmFjacOzbi48L3A+IiwiaXNzdWUiOiIyIiwidm9sdW1lIjoiNCIsImNvbnRhaW5lci10aXRsZS1zaG9ydCI6IiJ9LCJpc1RlbXBvcmFyeSI6ZmFsc2UsInN1cHByZXNzLWF1dGhvciI6ZmFsc2UsImNvbXBvc2l0ZSI6ZmFsc2UsImF1dGhvci1vbmx5IjpmYWxzZX1dfQ=="/>
           <w:id w:val="1831555692"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00195730" w:rsidRPr="00F91A80">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>(Guevara Benítez et al., 2022)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00B66915" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> menciona</w:t>
       </w:r>
       <w:r w:rsidR="00C06633" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -8225,50 +8246,51 @@
         </w:rPr>
         <w:t>con</w:t>
       </w:r>
       <w:r w:rsidR="00620FFD" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fYTM1NDRmOTAtN2ZhNi00MmVkLWE2YTctNjAzOTZmMDYwZjMwIiwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjp0cnVlLCJjaXRlcHJvY1RleHQiOiIoTGFjdW56YSAmIzM4OyBkZSBHb256w6FsZXosIDIwMTEpIiwibWFudWFsT3ZlcnJpZGVUZXh0IjoiTGFjdW56YSAmIGRlIEdvbnrDoWxleiwgKDIwMTEpIn0sImNpdGF0aW9uSXRlbXMiOlt7ImlkIjoiZjEwNjYzMDAtOWYyZC0zMmJjLThkZjQtNWRlYWM5MmZkZGJkIiwiaXRlbURhdGEiOnsidHlwZSI6ImFydGljbGUtam91cm5hbCIsImlkIjoiZjEwNjYzMDAtOWYyZC0zMmJjLThkZjQtNWRlYWM5MmZkZGJkIiwidGl0bGUiOiJMYXMgaGFiaWxpZGFkZXMgc29jaWFsZXMgZW4gbmnDsW9zIHkgYWRvbGVzY2VudGVzLiBTdSBpbXBvcnRhbmNpYSBlbiBsYSBwcmV2ZW5jacOzbiBkZSB0cmFzdG9ybm9zIHBzaWNvcGF0b2zDs2dpY29zIiwiYXV0aG9yIjpbeyJmYW1pbHkiOiJMYWN1bnphIiwiZ2l2ZW4iOiJBbmEgQmV0aW5hIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9LHsiZmFtaWx5IjoiR29uesOhbGV6IiwiZ2l2ZW4iOiJOb3JtYSBDb250aW5pIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6ImRlIn1dLCJjb250YWluZXItdGl0bGUiOiJGdW5kYW1lbnRvcyBlbiBodW1hbmlkYWRlcyIsIklTU04iOiIxNTE1LTQ0NjciLCJpc3N1ZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDExXV19LCJwYWdlIjoiMTU5LTE4MiIsInB1Ymxpc2hlciI6IlVuaXZlcnNpZGFkIE5hY2lvbmFsIGRlIFNhbiBMdWlzIiwiaXNzdWUiOiIyMyIsInZvbHVtZSI6IjEyIiwiY29udGFpbmVyLXRpdGxlLXNob3J0IjoiIn0sImlzVGVtcG9yYXJ5IjpmYWxzZSwic3VwcHJlc3MtYXV0aG9yIjpmYWxzZSwiY29tcG9zaXRlIjpmYWxzZSwiYXV0aG9yLW9ubHkiOmZhbHNlfV19"/>
           <w:id w:val="-950390839"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00195730" w:rsidRPr="00F91A80">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Lacunza &amp; de González, (2011)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="009E3D86" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009D11C0" w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -8863,71 +8885,51 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BECB797" w14:textId="77777777" w:rsidR="0028653E" w:rsidRPr="00F91A80" w:rsidRDefault="0028653E" w:rsidP="00E643BD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:divId w:val="619805532"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cedeño Sandoya, W. A., Ibarra </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">, L. M., Galarza Bravo, F. A., Verdesoto Galeas, J. D. R., &amp; Gómez Villalba, D. A. (2022). Habilidades socioemocionales y su incidencia en las relaciones interpersonales entre estudiantes. </w:t>
+        <w:t xml:space="preserve">Cedeño Sandoya, W. A., Ibarra Mustelier, L. M., Galarza Bravo, F. A., Verdesoto Galeas, J. D. R., &amp; Gómez Villalba, D. A. (2022). Habilidades socioemocionales y su incidencia en las relaciones interpersonales entre estudiantes. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Revista Universidad y Sociedad</w:t>
       </w:r>
       <w:r w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
@@ -9006,69 +9008,58 @@
       <w:r w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(1), 18–27.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22D8ADF4" w14:textId="77777777" w:rsidR="0028653E" w:rsidRPr="00F91A80" w:rsidRDefault="0028653E" w:rsidP="00E643BD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:divId w:val="812791682"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Erique</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">, M. A. A., </w:t>
+        <w:t xml:space="preserve">Erique, M. A. A., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Alvarez</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, H. E. L., Valle, J. X. C., &amp; Vera, A. M. Z. (2023). Educación 5.0: más que un cambio de tecnología, un paso adelante en la educación. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
@@ -9615,69 +9606,58 @@
       <w:r w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(3), 134–156.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C5E3EF9" w14:textId="77777777" w:rsidR="0028653E" w:rsidRPr="00F91A80" w:rsidRDefault="0028653E" w:rsidP="00E643BD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:divId w:val="1093672039"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Lopezosa</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">, C. (2020). Entrevistas semiestructuradas con </w:t>
+        <w:t xml:space="preserve">Lopezosa, C. (2020). Entrevistas semiestructuradas con </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NVivo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: pasos para un análisis cualitativo eficaz. In </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -9776,111 +9756,51 @@
         <w:t>. Https://Goo.Su/4MVFvpW.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CE467AA" w14:textId="77777777" w:rsidR="0028653E" w:rsidRPr="00F91A80" w:rsidRDefault="0028653E" w:rsidP="00E643BD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:divId w:val="1778406425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Merchán Gavilánez, M. L., Márquez </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve">, L. P. (2021). Estilos de crianza ante la violencia infantil. </w:t>
+        <w:t xml:space="preserve">Merchán Gavilánez, M. L., Márquez Allauca, V. M., Yanez Palacios, J. F., &amp; Estrella Acencio, L. P. (2021). Estilos de crianza ante la violencia infantil. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>RECIAMUC</w:t>
       </w:r>
       <w:r w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
@@ -9946,71 +9866,51 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02FDCB86" w14:textId="77777777" w:rsidR="0028653E" w:rsidRPr="00F91A80" w:rsidRDefault="0028653E" w:rsidP="00E643BD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:divId w:val="1781759561"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">OMS. (2024, </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 5). </w:t>
+        <w:t xml:space="preserve">OMS. (2024, November 5). </w:t>
       </w:r>
       <w:r w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Maltrato infantil</w:t>
       </w:r>
       <w:r w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Https://Goo.Su/RGCKd.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D757851" w14:textId="77777777" w:rsidR="0028653E" w:rsidRPr="00F91A80" w:rsidRDefault="0028653E" w:rsidP="00E643BD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
@@ -10388,136 +10288,96 @@
         <w:t>. Https://Goo.Su/8X9k5.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29540342" w14:textId="77777777" w:rsidR="0028653E" w:rsidRPr="00F91A80" w:rsidRDefault="0028653E" w:rsidP="00E643BD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:divId w:val="1037314888"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Universidad Anáhuac Puebla. (2025, </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 12). </w:t>
+        <w:t xml:space="preserve">Universidad Anáhuac Puebla. (2025, September 12). </w:t>
       </w:r>
       <w:r w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Experto internacional reflexiona sobre la prevención del acoso escolar</w:t>
       </w:r>
       <w:r w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Https://Www.Anahuac.Mx/Puebla/Experto-Internacional-Reflexiona-Sobre-La-Prevencion-Del-Acoso-Escolar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="170DC7EE" w14:textId="77777777" w:rsidR="0028653E" w:rsidRPr="00F91A80" w:rsidRDefault="0028653E" w:rsidP="00E643BD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:divId w:val="1823228025"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vásquez Delgado, L. E., &amp; Cabrera </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">, V. A. (2022). Los juegos lúdico-cooperativos, como una estrategia favorable para las relaciones personales entre estudiantes. </w:t>
+        <w:t xml:space="preserve">Vásquez Delgado, L. E., &amp; Cabrera Constain, V. A. (2022). Los juegos lúdico-cooperativos, como una estrategia favorable para las relaciones personales entre estudiantes. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Revista UNIMAR</w:t>
       </w:r>
       <w:r w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
@@ -10735,74 +10595,74 @@
         </w:rPr>
         <w:t>(1), 3.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7916473F" w14:textId="79735CD4" w:rsidR="00311AB5" w:rsidRPr="00F91A80" w:rsidRDefault="0028653E" w:rsidP="008E42AC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F91A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00311AB5" w:rsidRPr="00F91A80" w:rsidSect="00C03E40">
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1041" w:bottom="1417" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7EDFE6F9" w14:textId="77777777" w:rsidR="00DB08A5" w:rsidRDefault="00DB08A5" w:rsidP="00ED1A76">
+    <w:p w14:paraId="1632D81B" w14:textId="77777777" w:rsidR="000344CA" w:rsidRDefault="000344CA" w:rsidP="00ED1A76">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="76B084B1" w14:textId="77777777" w:rsidR="00DB08A5" w:rsidRDefault="00DB08A5" w:rsidP="00ED1A76">
+    <w:p w14:paraId="0D54ECE6" w14:textId="77777777" w:rsidR="000344CA" w:rsidRDefault="000344CA" w:rsidP="00ED1A76">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -10814,51 +10674,50 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="29225173" w14:textId="3D371C02" w:rsidR="00ED1A76" w:rsidRPr="00C03E40" w:rsidRDefault="00F91A80" w:rsidP="00C03E40">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="3390"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -10880,61 +10739,61 @@
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Diciembre</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="00C03E40">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> 2025                        ISSN: 2448 – 6493</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41D946EB" w14:textId="77777777" w:rsidR="00DB08A5" w:rsidRDefault="00DB08A5" w:rsidP="00ED1A76">
+    <w:p w14:paraId="4C646788" w14:textId="77777777" w:rsidR="000344CA" w:rsidRDefault="000344CA" w:rsidP="00ED1A76">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="73687705" w14:textId="77777777" w:rsidR="00DB08A5" w:rsidRDefault="00DB08A5" w:rsidP="00ED1A76">
+    <w:p w14:paraId="59154D32" w14:textId="77777777" w:rsidR="000344CA" w:rsidRDefault="000344CA" w:rsidP="00ED1A76">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05610479"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7090C494"/>
     <w:lvl w:ilvl="0" w:tplc="080A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -14782,91 +14641,92 @@
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="874318122">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1182087641">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1199930359">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="65959664">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="92672864">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="2013990353">
     <w:abstractNumId w:val="30"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="50"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00311AB5"/>
     <w:rsid w:val="00000CE8"/>
     <w:rsid w:val="00002252"/>
     <w:rsid w:val="000027F0"/>
     <w:rsid w:val="000057BC"/>
     <w:rsid w:val="00005A7D"/>
     <w:rsid w:val="00007350"/>
     <w:rsid w:val="00013873"/>
     <w:rsid w:val="00014269"/>
     <w:rsid w:val="00016220"/>
     <w:rsid w:val="00016A24"/>
     <w:rsid w:val="00017BC7"/>
     <w:rsid w:val="000228ED"/>
     <w:rsid w:val="00022D77"/>
     <w:rsid w:val="00024F02"/>
     <w:rsid w:val="0002775D"/>
     <w:rsid w:val="000305AA"/>
     <w:rsid w:val="00031D29"/>
     <w:rsid w:val="00033AA2"/>
+    <w:rsid w:val="000344CA"/>
     <w:rsid w:val="00040916"/>
     <w:rsid w:val="00040A01"/>
     <w:rsid w:val="0004266F"/>
     <w:rsid w:val="00042B8C"/>
     <w:rsid w:val="00043BF2"/>
     <w:rsid w:val="00044D84"/>
     <w:rsid w:val="000511B7"/>
     <w:rsid w:val="00051227"/>
     <w:rsid w:val="0005358E"/>
     <w:rsid w:val="00053B9A"/>
     <w:rsid w:val="00053FB1"/>
     <w:rsid w:val="000558B1"/>
     <w:rsid w:val="00056F22"/>
     <w:rsid w:val="000570B7"/>
     <w:rsid w:val="000575A0"/>
     <w:rsid w:val="00060AA6"/>
     <w:rsid w:val="00060C2E"/>
     <w:rsid w:val="00061523"/>
     <w:rsid w:val="00066677"/>
     <w:rsid w:val="0007020B"/>
     <w:rsid w:val="0007079C"/>
     <w:rsid w:val="00070E2B"/>
     <w:rsid w:val="00073319"/>
     <w:rsid w:val="0007534B"/>
     <w:rsid w:val="0007578C"/>
@@ -14929,50 +14789,51 @@
     <w:rsid w:val="00144045"/>
     <w:rsid w:val="001451C3"/>
     <w:rsid w:val="00145F8D"/>
     <w:rsid w:val="00146E16"/>
     <w:rsid w:val="00150FCA"/>
     <w:rsid w:val="00152602"/>
     <w:rsid w:val="0015331B"/>
     <w:rsid w:val="0015357F"/>
     <w:rsid w:val="00153A7A"/>
     <w:rsid w:val="001565BC"/>
     <w:rsid w:val="001602C6"/>
     <w:rsid w:val="0016072A"/>
     <w:rsid w:val="00164D09"/>
     <w:rsid w:val="00166E80"/>
     <w:rsid w:val="001671D0"/>
     <w:rsid w:val="001673B5"/>
     <w:rsid w:val="00171A0F"/>
     <w:rsid w:val="00175667"/>
     <w:rsid w:val="00176159"/>
     <w:rsid w:val="0017742C"/>
     <w:rsid w:val="00181671"/>
     <w:rsid w:val="00181729"/>
     <w:rsid w:val="00182864"/>
     <w:rsid w:val="00185645"/>
     <w:rsid w:val="00186F92"/>
+    <w:rsid w:val="00190905"/>
     <w:rsid w:val="00190B81"/>
     <w:rsid w:val="001920F4"/>
     <w:rsid w:val="00192199"/>
     <w:rsid w:val="00193408"/>
     <w:rsid w:val="00195730"/>
     <w:rsid w:val="001A3460"/>
     <w:rsid w:val="001A469B"/>
     <w:rsid w:val="001A5E58"/>
     <w:rsid w:val="001A6BDD"/>
     <w:rsid w:val="001A6F74"/>
     <w:rsid w:val="001B2772"/>
     <w:rsid w:val="001B6B5C"/>
     <w:rsid w:val="001B6EB2"/>
     <w:rsid w:val="001B767A"/>
     <w:rsid w:val="001C00E2"/>
     <w:rsid w:val="001C0CE2"/>
     <w:rsid w:val="001C15E7"/>
     <w:rsid w:val="001C2D8A"/>
     <w:rsid w:val="001C61BF"/>
     <w:rsid w:val="001C6A13"/>
     <w:rsid w:val="001D0FFE"/>
     <w:rsid w:val="001D24CB"/>
     <w:rsid w:val="001D3068"/>
     <w:rsid w:val="001D6D78"/>
     <w:rsid w:val="001D778A"/>
@@ -15994,50 +15855,51 @@
     <w:rsid w:val="00DE47A3"/>
     <w:rsid w:val="00DE5068"/>
     <w:rsid w:val="00DE63B2"/>
     <w:rsid w:val="00DF0D28"/>
     <w:rsid w:val="00DF2C92"/>
     <w:rsid w:val="00DF5CE0"/>
     <w:rsid w:val="00DF7310"/>
     <w:rsid w:val="00E01287"/>
     <w:rsid w:val="00E02891"/>
     <w:rsid w:val="00E04C33"/>
     <w:rsid w:val="00E0599C"/>
     <w:rsid w:val="00E130E7"/>
     <w:rsid w:val="00E142E7"/>
     <w:rsid w:val="00E20845"/>
     <w:rsid w:val="00E21477"/>
     <w:rsid w:val="00E22387"/>
     <w:rsid w:val="00E22FF1"/>
     <w:rsid w:val="00E23E50"/>
     <w:rsid w:val="00E26B5B"/>
     <w:rsid w:val="00E30375"/>
     <w:rsid w:val="00E32747"/>
     <w:rsid w:val="00E33AC1"/>
     <w:rsid w:val="00E373E3"/>
     <w:rsid w:val="00E378AB"/>
     <w:rsid w:val="00E41456"/>
+    <w:rsid w:val="00E41DAB"/>
     <w:rsid w:val="00E42C61"/>
     <w:rsid w:val="00E43E0B"/>
     <w:rsid w:val="00E440B4"/>
     <w:rsid w:val="00E46243"/>
     <w:rsid w:val="00E46338"/>
     <w:rsid w:val="00E4769F"/>
     <w:rsid w:val="00E47C7B"/>
     <w:rsid w:val="00E511AD"/>
     <w:rsid w:val="00E530DB"/>
     <w:rsid w:val="00E5489B"/>
     <w:rsid w:val="00E56007"/>
     <w:rsid w:val="00E568A5"/>
     <w:rsid w:val="00E5723F"/>
     <w:rsid w:val="00E60AA0"/>
     <w:rsid w:val="00E6177A"/>
     <w:rsid w:val="00E643BD"/>
     <w:rsid w:val="00E6457E"/>
     <w:rsid w:val="00E65A1C"/>
     <w:rsid w:val="00E6788E"/>
     <w:rsid w:val="00E6789F"/>
     <w:rsid w:val="00E70133"/>
     <w:rsid w:val="00E72501"/>
     <w:rsid w:val="00E72F56"/>
     <w:rsid w:val="00E80476"/>
     <w:rsid w:val="00E8057C"/>
@@ -16772,51 +16634,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo9Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00311AB5"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
@@ -17286,51 +17147,51 @@
     <w:next w:val="Textocomentario"/>
     <w:link w:val="AsuntodelcomentarioCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00017BC7"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AsuntodelcomentarioCar">
     <w:name w:val="Asunto del comentario Car"/>
     <w:basedOn w:val="TextocomentarioCar"/>
     <w:link w:val="Asuntodelcomentario"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00017BC7"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00017BC7"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00017BC7"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-MX"/>
@@ -17394,50 +17255,62 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Estilo1figura">
     <w:name w:val="Estilo1figura"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Estilo1figuraCar"/>
     <w:qFormat/>
     <w:rsid w:val="005409C5"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Estilo1figuraCar">
     <w:name w:val="Estilo1figura Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Estilo1figura"/>
     <w:rsid w:val="005409C5"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00190905"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="10762811">
       <w:marLeft w:val="480"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="20009057">
       <w:marLeft w:val="480"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -19857,61 +19730,61 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2137092366">
       <w:marLeft w:val="480"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/ctes.v12i24.909" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///C:\Users\mayra\Downloads\PONENCIA\untitled%20(2).xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-ES"/>
+  <c:lang val="es-MX"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="101"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="1"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout/>
       <c:barChart>
         <c:barDir val="bar"/>
         <c:grouping val="percentStacked"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Hoja1!$H$7:$H$8</c:f>
               <c:strCache>
                 <c:ptCount val="2"/>
@@ -21356,51 +21229,50 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
@@ -21448,59 +21320,61 @@
     <w:rsid w:val="007F763B"/>
     <w:rsid w:val="008311F0"/>
     <w:rsid w:val="00842C10"/>
     <w:rsid w:val="00892092"/>
     <w:rsid w:val="009523EA"/>
     <w:rsid w:val="00966E6A"/>
     <w:rsid w:val="009E7F4B"/>
     <w:rsid w:val="009F26DB"/>
     <w:rsid w:val="00A00869"/>
     <w:rsid w:val="00A05A19"/>
     <w:rsid w:val="00A22A6D"/>
     <w:rsid w:val="00A33CDE"/>
     <w:rsid w:val="00A469D7"/>
     <w:rsid w:val="00A96A34"/>
     <w:rsid w:val="00AC0311"/>
     <w:rsid w:val="00AD251F"/>
     <w:rsid w:val="00B265C9"/>
     <w:rsid w:val="00B37398"/>
     <w:rsid w:val="00B54ECA"/>
     <w:rsid w:val="00B7312A"/>
     <w:rsid w:val="00BD03D8"/>
     <w:rsid w:val="00C06B44"/>
     <w:rsid w:val="00C347B8"/>
     <w:rsid w:val="00C42C36"/>
     <w:rsid w:val="00C5356F"/>
+    <w:rsid w:val="00C73925"/>
     <w:rsid w:val="00CA0715"/>
     <w:rsid w:val="00CE1A8E"/>
     <w:rsid w:val="00D055D9"/>
     <w:rsid w:val="00D26898"/>
     <w:rsid w:val="00D5544E"/>
     <w:rsid w:val="00D9494B"/>
     <w:rsid w:val="00DA69E0"/>
     <w:rsid w:val="00DD7E78"/>
     <w:rsid w:val="00DF5F8C"/>
+    <w:rsid w:val="00E41DAB"/>
     <w:rsid w:val="00E6788E"/>
     <w:rsid w:val="00E819BF"/>
     <w:rsid w:val="00E866C2"/>
     <w:rsid w:val="00ED1B73"/>
     <w:rsid w:val="00F57203"/>
     <w:rsid w:val="00F93D9F"/>
     <w:rsid w:val="00FE690E"/>
     <w:rsid w:val="00FF21A5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
@@ -22329,73 +22203,73 @@
     <we:property name="MENDELEY_CITATIONS_STYLE" value="{&quot;id&quot;:&quot;https://www.zotero.org/styles/apa&quot;,&quot;title&quot;:&quot;American Psychological Association 7th edition&quot;,&quot;format&quot;:&quot;author-date&quot;,&quot;defaultLocale&quot;:null,&quot;isLocaleCodeValid&quot;:true}"/>
   </we:properties>
   <we:bindings/>
   <we:snapshot xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </we:webextension>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3FF91C0-CC2D-4C61-B16A-50D3D344AF2D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>3797</Words>
-  <Characters>20884</Characters>
+  <Words>3812</Words>
+  <Characters>20971</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>174</Lines>
   <Paragraphs>49</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24632</CharactersWithSpaces>
+  <CharactersWithSpaces>24734</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>MAYRA DIANA BRISEÑO MARTINEZ</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>